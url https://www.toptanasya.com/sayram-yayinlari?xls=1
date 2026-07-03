--- v0 (2026-02-26)
+++ v1 (2026-07-03)
@@ -229,51 +229,51 @@
         <is>
           <t>9789756357651</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Sözleşme Sonrası Sorumluluk (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789756357606</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Borçlar Hukuku Uygulamaları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>206</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789756357538</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kısa İdare Hukuku</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>32.4</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789756357583</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>