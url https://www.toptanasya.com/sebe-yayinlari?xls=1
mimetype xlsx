--- v0 (2026-02-26)
+++ v1 (2026-09-12)
@@ -85,1450 +85,1495 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257801126</t>
+          <t>9786259465296</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yakan Söz</t>
+          <t>Yoksul Dövüşçü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257801133</t>
+          <t>9786259465272</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın Menüsü</t>
+          <t>Sevgili Peygamberim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259465241</t>
+          <t>9786259061801</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Asi'nin Çığlığı</t>
+          <t>Halkın Malını İsraf Etmeyen Padişah</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>110</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259465234</t>
+          <t>9786257801126</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak Bazen</t>
+          <t>Yakan Söz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259465203</t>
+          <t>9786257801133</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kadrolu Muhtar</t>
+          <t>Şeytanın Menüsü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259450896</t>
+          <t>9786259465241</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Uykusu Kaçan Ayılar</t>
+          <t>Asi'nin Çığlığı</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259450889</t>
+          <t>9786259465234</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bıyık Altından Öyküler</t>
+          <t>Yaşamak Bazen</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259450872</t>
+          <t>9786259465203</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Avanaklar Kıraathanesi</t>
+          <t>Kadrolu Muhtar</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259465210</t>
+          <t>9786259450896</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Düş Mevsimi</t>
+          <t>Uykusu Kaçan Ayılar</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259465227</t>
+          <t>9786259450889</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Müsaadenle Hayat</t>
+          <t>Bıyık Altından Öyküler</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257801140</t>
+          <t>9786259450872</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Pilot Olacak Çocuk</t>
+          <t>Avanaklar Kıraathanesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257801171</t>
+          <t>9786259465210</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Futbolcu Olacak Çocuk</t>
+          <t>Düş Mevsimi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058030435</t>
+          <t>9786259465227</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hep Eksik Bir Yanımız</t>
+          <t>Müsaadenle Hayat</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259450858</t>
+          <t>9786257801140</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Aslan ile Fındık Faresi</t>
+          <t>Pilot Olacak Çocuk</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257801164</t>
+          <t>9786257801171</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Polis Olacak Çocuk</t>
+          <t>Futbolcu Olacak Çocuk</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4440000004561</t>
+          <t>9786058030435</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Asi Ruhları</t>
+          <t>Hep Eksik Bir Yanımız</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257801058</t>
+          <t>9786259450858</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ermiş ve Ermişin Bahçesi</t>
+          <t>Aslan ile Fındık Faresi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257801157</t>
+          <t>9786257801164</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Olacak Çocuk</t>
+          <t>Polis Olacak Çocuk</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257801188</t>
+          <t>4440000004561</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Doktor Olacak Çocuk</t>
+          <t>Asi Ruhları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259445939</t>
+          <t>9786257801058</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Elmasın Peşinde</t>
+          <t>Ermiş ve Ermişin Bahçesi</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259450810</t>
+          <t>9786257801157</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kaşifler Su Altı Macerası</t>
+          <t>Veteriner Olacak Çocuk</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259445953</t>
+          <t>9786257801188</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bilim Adamı Olacak Çocuk</t>
+          <t>Doktor Olacak Çocuk</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259450827</t>
+          <t>9786259445939</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kaşifler Orman Macerası</t>
+          <t>Kayıp Elmasın Peşinde</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259445908</t>
+          <t>9786259450810</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yolcuları</t>
+          <t>Cesur Kaşifler Su Altı Macerası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259445915</t>
+          <t>9786259445953</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Orman'ın Sırrı</t>
+          <t>Bilim Adamı Olacak Çocuk</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259450841</t>
+          <t>9786259450827</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kaşifler Bilim Yolculuğu</t>
+          <t>Cesur Kaşifler Orman Macerası</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259445960</t>
+          <t>9786259445908</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Astronot Olacak Çocuk</t>
+          <t>Zaman Yolcuları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259445946</t>
+          <t>9786259445915</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Issız Adada Hazine Avı</t>
+          <t>Gizemli Orman'ın Sırrı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257801218</t>
+          <t>9786259450841</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Hakkı Hazretleri Işık Adam</t>
+          <t>Cesur Kaşifler Bilim Yolculuğu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259445984</t>
+          <t>9786259445960</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mühendis Olacak Çocuk</t>
+          <t>Astronot Olacak Çocuk</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257801225</t>
+          <t>9786259445946</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ayağını Sert Basma Çocuk</t>
+          <t>Issız Adada Hazine Avı</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257801195</t>
+          <t>9786257801218</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Cezzar Paşa Napolyon'u Durduran Adam</t>
+          <t>İbrahim Hakkı Hazretleri Işık Adam</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259450834</t>
+          <t>9786259445984</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kaşifler Uzay Macerası</t>
+          <t>Mühendis Olacak Çocuk</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259450803</t>
+          <t>9786257801225</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Cesur Kaşifler Hayvanlar Aleminde</t>
+          <t>Ayağını Sert Basma Çocuk</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259445922</t>
+          <t>9786257801195</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mars'ta Büyük Macera</t>
+          <t>Cezzar Paşa Napolyon'u Durduran Adam</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259445991</t>
+          <t>9786259450834</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Olacak Çocuk</t>
+          <t>Cesur Kaşifler Uzay Macerası</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259445977</t>
+          <t>9786259450803</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Olacak Çocuk</t>
+          <t>Cesur Kaşifler Hayvanlar Aleminde</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259450865</t>
+          <t>9786259445922</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mars'a Düşen Göktaşı</t>
+          <t>Mars'ta Büyük Macera</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057480583</t>
+          <t>9786259445991</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Zeka Geliştirici Boyama Seti (4 Kitap)</t>
+          <t>Kahraman Olacak Çocuk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>56</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058030466</t>
+          <t>9786259445977</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Atmacanın Çay Keyfi</t>
+          <t>Öğretmen Olacak Çocuk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058187078</t>
+          <t>9786259450865</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Güneş Diyarında Terkan Mafyası</t>
+          <t>Mars'a Düşen Göktaşı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056945724</t>
+          <t>9786057480583</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Ta Kendisi</t>
+          <t>Okul Öncesi Zeka Geliştirici Boyama Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>80</v>
+        <v>56</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058030473</t>
+          <t>9786058030466</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Sincap Ailesi</t>
+          <t>Atmacanın Çay Keyfi</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058030497</t>
+          <t>9786058187078</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz'de Kaan Fırtınası</t>
+          <t>Güneş Diyarında Terkan Mafyası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>26</v>
+        <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058030480</t>
+          <t>9786056945724</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kedi Kahraman</t>
+          <t>Hayatın Ta Kendisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>26</v>
+        <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786050693607</t>
+          <t>9786058030473</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Maceracı Çocuklar ve Yaz Tatili</t>
+          <t>Kahraman Sincap Ailesi</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786050693614</t>
+          <t>9786058030497</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tomi</t>
+          <t>Karadeniz'de Kaan Fırtınası</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056945755</t>
+          <t>9786058030480</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Garzan Aşiretinin Tarihi Dili ve Kültürü</t>
+          <t>Kayıp Kedi Kahraman</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056945731</t>
+          <t>9786050693607</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İman ve Küfür (Külliyat 2)</t>
+          <t>Maceracı Çocuklar ve Yaz Tatili</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>70</v>
+        <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056907197</t>
+          <t>9786050693614</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın Kitabındaki İslam (Külliyat 3)</t>
+          <t>Tomi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056877421</t>
+          <t>9786056945755</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yere İnen Melek</t>
+          <t>Garzan Aşiretinin Tarihi Dili ve Kültürü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056877414</t>
+          <t>9786056945731</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Peygamberim</t>
+          <t>İman ve Küfür (Külliyat 2)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056877469</t>
+          <t>9786056907197</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Vahdet Sorunu Nedenleri ve Çözüm Yolları</t>
+          <t>Allah'ın Kitabındaki İslam (Külliyat 3)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>260</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058187092</t>
+          <t>9786056877421</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bostan ve Gülistan</t>
+          <t>Yere İnen Melek</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>38</v>
+        <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056877438</t>
+          <t>9786056877414</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Başarmak İçin Karınca Kadar!..</t>
+          <t>Sevgili Peygamberim</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056877407</t>
+          <t>9786056877469</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Allah'ı Seven Çocuk</t>
+          <t>Müslümanların Vahdet Sorunu Nedenleri ve Çözüm Yolları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>110</v>
+        <v>260</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058187023</t>
+          <t>9786058187092</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Rehberim, Peygamberim Hz. Muhammed (Sallallahu Aleyhi ve Sellem)</t>
+          <t>Bostan ve Gülistan</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>70</v>
+        <v>38</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058187016</t>
+          <t>9786056877438</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Öyküleri</t>
+          <t>Başarmak İçin Karınca Kadar!..</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056907180</t>
+          <t>9786056877407</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kankiler</t>
+          <t>Allah'ı Seven Çocuk</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056907173</t>
+          <t>9786058187023</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ajanların Gözünden Türkiye ve Bazı Komşuları</t>
+          <t>Rehberim, Peygamberim Hz. Muhammed (Sallallahu Aleyhi ve Sellem)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058187047</t>
+          <t>9786058187016</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Başarıda Arkadaş Seçimi</t>
+          <t>Kur’an Öyküleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>35</v>
+        <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058187030</t>
+          <t>9786056907180</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sevda ve Başarı</t>
+          <t>Kankiler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>140</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059298384</t>
+          <t>9786056907173</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Kazınan Direnişler</t>
+          <t>Ajanların Gözünden Türkiye ve Bazı Komşuları</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>34</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058187061</t>
+          <t>9786058187047</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma</t>
+          <t>Başarıda Arkadaş Seçimi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>140</v>
+        <v>35</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058187054</t>
+          <t>9786058187030</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Usul ve Esasları</t>
+          <t>Sevda ve Başarı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257801034</t>
+          <t>9786059298384</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Covid-19'un Şifresi T</t>
+          <t>Tarihe Kazınan Direnişler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>80</v>
+        <v>34</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257801096</t>
+          <t>9786058187061</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gazi Baba</t>
+          <t>Aydınlanma</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786050693638</t>
+          <t>9786058187054</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Hikayeler</t>
+          <t>Siyasetin Usul ve Esasları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>110</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257801027</t>
+          <t>9786257801034</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Yetiştirmede Usül ve Esaslar</t>
+          <t>Covid-19'un Şifresi T</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257801089</t>
+          <t>9786257801096</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kalem ve Kılıç Kuşanan Alim Alvarlı Efe</t>
+          <t>Gazi Baba</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257801072</t>
+          <t>9786050693638</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Deve Çobanları</t>
+          <t>Zümrüt Hikayeler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786050693645</t>
+          <t>9786257801027</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuyan Kedi</t>
+          <t>Çocuk Yetiştirmede Usül ve Esaslar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>35</v>
+        <v>120</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257801065</t>
+          <t>9786257801089</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Papatyam</t>
+          <t>Kalem ve Kılıç Kuşanan Alim Alvarlı Efe</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>26</v>
+        <v>110</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786050693676</t>
+          <t>9786257801072</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Konuşabilsem</t>
+          <t>Deve Çobanları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786056945700</t>
+          <t>9786050693645</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sibel'in Dünyası</t>
+          <t>Kitap Okuyan Kedi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786056907128</t>
+          <t>9786257801065</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Müsbet İhtilaf</t>
+          <t>Sessiz Papatyam</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>80</v>
+        <v>26</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056907111</t>
+          <t>9786050693676</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Medrese</t>
+          <t>Konuşabilsem</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786056907104</t>
+          <t>9786056945700</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hayat Sineması</t>
+          <t>Sibel'in Dünyası</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056877490</t>
+          <t>9786056907128</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Gülhane</t>
+          <t>Müsbet İhtilaf</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050693683</t>
+          <t>9786056907111</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zehir Hafiye Ahir İlkokulda</t>
+          <t>Medrese</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257801041</t>
+          <t>9786056907104</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İyilik Yolcularına Altın Hikayeler</t>
+          <t>Hayat Sineması</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>130</v>
+        <v>80</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257801010</t>
+          <t>9786056877490</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kıskançlık ve Evlilik</t>
+          <t>Gülhane</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9280000015841</t>
+          <t>9786050693683</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Nurani Eğitim Hikayeleri Kürtçe (5 Kitap Takım)</t>
+          <t>Zehir Hafiye Ahir İlkokulda</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>40</v>
+        <v>110</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056877452</t>
+          <t>9786257801041</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Üç Temel Mesele</t>
+          <t>İyilik Yolcularına Altın Hikayeler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786058187009</t>
+          <t>9786257801010</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yarış Atlarının Sırrı</t>
+          <t>Kıskançlık ve Evlilik</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>110</v>
+        <v>70</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786058030459</t>
+          <t>9280000015841</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sinan'ın Maceraları</t>
+          <t>Nurani Eğitim Hikayeleri Kürtçe (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>110</v>
+        <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050693621</t>
+          <t>9786056877452</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hayata Başka Bak</t>
+          <t>Üç Temel Mesele</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056945717</t>
+          <t>9786058187009</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Asi'nin Çığlığı</t>
+          <t>Yarış Atlarının Sırrı</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056945779</t>
+          <t>9786058030459</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Aslana Binen Adam</t>
+          <t>Sinan'ın Maceraları</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257801003</t>
+          <t>9786050693621</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Ayasofya'ya Koşan Çocuklar</t>
+          <t>Hayata Başka Bak</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>35</v>
+        <v>140</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050693690</t>
+          <t>9786056945717</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Şairi Mehmet Akif'le Baş Başa</t>
+          <t>Asi'nin Çığlığı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050693652</t>
+          <t>9786056945779</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hayata Bir De Bu Pencereden Bak!</t>
+          <t>Aslana Binen Adam</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056945762</t>
+          <t>9786257801003</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Masalları</t>
+          <t>Ayasofya'ya Koşan Çocuklar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>110</v>
+        <v>35</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
+          <t>9786050693690</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>İstiklal Şairi Mehmet Akif'le Baş Başa</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786050693652</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Bir De Bu Pencereden Bak!</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786056945762</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzü Masalları</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
           <t>9786058030442</t>
         </is>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Hz. Muhammed'in Sireti (Ciltli)</t>
         </is>
       </c>
-      <c r="C95" s="1">
-        <v>275</v>
+      <c r="C98" s="1">
+        <v>650</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>