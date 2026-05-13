--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -94,171 +94,171 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>2675302189753</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1392</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057201119</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057201188</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dörtlerin İmzası - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057201126</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Gümüş Ateş - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057201157</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Karton Kutu - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057201133</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kızıl Dosya - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057201140</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Korku Vadisi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057201164</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Mavi Yakut - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057201171</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Son Dava - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>174</v>
+        <v>184</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057201102</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Meryem</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786254093579</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>