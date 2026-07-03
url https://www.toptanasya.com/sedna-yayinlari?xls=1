--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -94,171 +94,171 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>2675302189753</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1472</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057201119</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057201188</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Dörtlerin İmzası - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057201126</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Gümüş Ateş - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057201157</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Karton Kutu - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057201133</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kızıl Dosya - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057201140</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Korku Vadisi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057201164</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Mavi Yakut - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057201171</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Son Dava - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057201102</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Meryem</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786254093579</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>