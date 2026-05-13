--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -94,666 +94,666 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786256106543</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Ares’in Maceraları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>188</v>
+        <v>258</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786256106536</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ayasofya’nın Sırrı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>188</v>
+        <v>258</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786256106383</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Gökyüzü Bulutların Üstünde</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>248</v>
+        <v>298</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256106376</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Hassa Deyince</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>278</v>
+        <v>336</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786256106314</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Monolog</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>192</v>
+        <v>258</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256106192</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Menim Anam</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>298</v>
+        <v>348</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786256106208</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Vatan</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>292</v>
+        <v>342</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786256106185</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dağdan Aşan Gün</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>296</v>
+        <v>348</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786256106215</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İçimden Geçen Yol</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>292</v>
+        <v>348</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256106178</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Vatan Namustur</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>326</v>
+        <v>378</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786256106161</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Arabulucu Akranlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>336</v>
+        <v>394</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786256106154</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Eğitimde Hür Disiplin</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>334</v>
+        <v>388</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786256106123</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Son İstasyon</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>298</v>
+        <v>352</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259935690</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Susarsam Matem Et</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>292</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259935676</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bir Kaç Asır Bende Kal</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>278</v>
+        <v>336</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259935683</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Başka Bir Gün</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>294</v>
+        <v>346</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259935621</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Azrail'in Gözyaşları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>288</v>
+        <v>338</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259935638</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Yol Düşüncesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>334</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259924533</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Neler Gördüm Neler Yaşadım</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>444</v>
+        <v>534</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259924557</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Türkün Haçlıyla İmtihanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>362</v>
+        <v>414</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259924595</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Türke Enternasyonalist Tuzak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>374</v>
+        <v>448</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786259924564</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Türkçe Düşünmek</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>368</v>
+        <v>414</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259924588</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>İstiklalimizin Simgesi Türk Bayrağı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>326</v>
+        <v>372</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259924571</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bozkurt</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>298</v>
+        <v>358</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259935607</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Ahmet Yesevi'yi Anlamak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>316</v>
+        <v>368</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786259935614</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Söz Gülleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>292</v>
+        <v>334</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786259924540</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Geçmişe Yolculuk: Ninemin Bilmeceleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>292</v>
+        <v>348</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786259986269</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Benekli ile Beneksiz</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>258</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259986265</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Paige'ye Şiirler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>312</v>
+        <v>372</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786259986272</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bir Ünlem Var Yüreğimde</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>294</v>
+        <v>338</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786259999418</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Yedi Cephe Artığı Bir Aydın</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>288</v>
+        <v>336</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786259999425</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Sırr-ı Sultan Şiirleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>298</v>
+        <v>344</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057266149</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Adanmış Hayatlar - Kuçxe Ktalaşi 1915</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>412</v>
+        <v>498</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057266170</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Hasretin Narında</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>298</v>
+        <v>348</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057266187</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Hasretin Gizi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>298</v>
+        <v>338</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786057266163</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Mahşere Dek</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>328</v>
+        <v>378</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786259999401</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Aşkın Kıyametinde</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>318</v>
+        <v>368</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786057266194</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Bencileyin Sözler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>312</v>
+        <v>368</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786057266156</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Sükutun Kalbinde</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>326</v>
+        <v>378</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786057266132</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Saklı Kanatlar - Hikayeler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>278</v>
+        <v>298</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786057266101</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Müconun Maceraları - Oyun Arkadaşlarıyla</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>258</v>
+        <v>298</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786057266118</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Müconun Maceraları - Mevsimler ve Zaman</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>258</v>
+        <v>298</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786057266125</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>İkinci Şans - Beste Olacak Şiirler</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>274</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>