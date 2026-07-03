--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -94,666 +94,666 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786256106543</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Ares’in Maceraları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>258</v>
+        <v>288</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786256106536</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ayasofya’nın Sırrı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>258</v>
+        <v>288</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786256106383</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Gökyüzü Bulutların Üstünde</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>298</v>
+        <v>344</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786256106376</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Hassa Deyince</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>336</v>
+        <v>366</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786256106314</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Monolog</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>258</v>
+        <v>288</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786256106192</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Menim Anam</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>348</v>
+        <v>374</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786256106208</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Vatan</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>342</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786256106185</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dağdan Aşan Gün</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>348</v>
+        <v>368</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786256106215</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İçimden Geçen Yol</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>348</v>
+        <v>372</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786256106178</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Vatan Namustur</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>378</v>
+        <v>398</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786256106161</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Arabulucu Akranlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>394</v>
+        <v>448</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786256106154</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Eğitimde Hür Disiplin</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>388</v>
+        <v>412</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786256106123</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Son İstasyon</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>352</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259935690</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Susarsam Matem Et</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>292</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259935676</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Bir Kaç Asır Bende Kal</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>336</v>
+        <v>366</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259935683</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Başka Bir Gün</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>346</v>
+        <v>368</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259935621</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Azrail'in Gözyaşları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>338</v>
+        <v>382</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259935638</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Yol Düşüncesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>334</v>
+        <v>366</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259924533</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Neler Gördüm Neler Yaşadım</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>534</v>
+        <v>594</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259924557</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Türkün Haçlıyla İmtihanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>414</v>
+        <v>454</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259924595</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Türke Enternasyonalist Tuzak</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>448</v>
+        <v>478</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786259924564</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Türkçe Düşünmek</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>414</v>
+        <v>444</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786259924588</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>İstiklalimizin Simgesi Türk Bayrağı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>372</v>
+        <v>396</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259924571</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bozkurt</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>358</v>
+        <v>384</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259935607</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Ahmet Yesevi'yi Anlamak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>368</v>
+        <v>398</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786259935614</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Söz Gülleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>334</v>
+        <v>368</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786259924540</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Geçmişe Yolculuk: Ninemin Bilmeceleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>348</v>
+        <v>368</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786259986269</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Benekli ile Beneksiz</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>258</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259986265</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Paige'ye Şiirler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>372</v>
+        <v>398</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786259986272</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Bir Ünlem Var Yüreğimde</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>338</v>
+        <v>368</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786259999418</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Yedi Cephe Artığı Bir Aydın</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>336</v>
+        <v>368</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786259999425</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Sırr-ı Sultan Şiirleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>344</v>
+        <v>374</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057266149</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Adanmış Hayatlar - Kuçxe Ktalaşi 1915</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>498</v>
+        <v>536</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057266170</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Hasretin Narında</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>348</v>
+        <v>378</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057266187</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Hasretin Gizi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>338</v>
+        <v>368</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786057266163</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Mahşere Dek</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>378</v>
+        <v>398</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786259999401</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Aşkın Kıyametinde</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>368</v>
+        <v>394</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786057266194</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Bencileyin Sözler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>368</v>
+        <v>398</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786057266156</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Sükutun Kalbinde</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>378</v>
+        <v>398</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786057266132</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Saklı Kanatlar - Hikayeler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>298</v>
+        <v>336</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786057266101</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Müconun Maceraları - Oyun Arkadaşlarıyla</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>298</v>
+        <v>336</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786057266118</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Müconun Maceraları - Mevsimler ve Zaman</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>298</v>
+        <v>336</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786057266125</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>İkinci Şans - Beste Olacak Şiirler</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>274</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>