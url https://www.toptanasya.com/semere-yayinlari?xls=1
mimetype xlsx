--- v0 (2025-10-23)
+++ v1 (2026-04-09)
@@ -85,385 +85,520 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054024698</t>
+          <t>3990000018354</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>SSB / Siyer Soru Bankası</t>
+          <t>Hz.Fatıma (Radiyallahu Anha)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054024780</t>
+          <t>9786054024667</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>KSB Kur'ani İlimler Soru Bankası</t>
+          <t>Ruhun İrfanla Yükselişi</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054024193</t>
+          <t>9786054024148</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sabır Ama Nasıl?</t>
+          <t>Müslüman Kadının Kalesi Tesettür</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789750143007</t>
+          <t>9786058544529</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Cömertlik</t>
+          <t>Kur'an-ı Kerim ve Yüce Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054024537</t>
+          <t>9684054772802</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gaflet</t>
+          <t>Hz. Muhammed</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786050055092</t>
+          <t>3990000024699</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hacegan İle Esfer</t>
+          <t>Haticetü'l Kübra (Radiyallahu Anha)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054024315</t>
+          <t>9786055772828</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Nura</t>
+          <t>İyilerin Çilesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259946818</t>
+          <t>9786054772810</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hilm ve Tavazu</t>
+          <t>Peygamber Efendimizin Hayatı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9280000013526</t>
+          <t>9783000001570</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Kurtuluş Projesi</t>
+          <t>Rehberimiz Hz. Muhammed Sallallahu Aleyhi Vesellem</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>4.9</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254445019</t>
+          <t>9786054024698</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Ahlaktan Yansımalar</t>
+          <t>SSB / Siyer Soru Bankası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786254445002</t>
+          <t>9786054024780</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Davetçinin Rabbani Okuması</t>
+          <t>KSB Kur'ani İlimler Soru Bankası</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056816406</t>
+          <t>9786054024193</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bisiklet</t>
+          <t>Sabır Ama Nasıl?</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058287013</t>
+          <t>9789750143007</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zekat</t>
+          <t>Cömertlik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058287037</t>
+          <t>9786054024537</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Seçkin Hayatlar</t>
+          <t>Gaflet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054024018</t>
+          <t>9786050055092</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Cennet Cehennem</t>
+          <t>Hacegan İle Esfer</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054024544</t>
+          <t>9786054024315</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İmtihan Süzgecinde Bela Taşları</t>
+          <t>Karanlıktan Nura</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054024131</t>
+          <t>9786259946818</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Süsüne Aldanma</t>
+          <t>Hilm ve Tavazu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050055078</t>
+          <t>9280000013526</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İsraf</t>
+          <t>Müslümanların Kurtuluş Projesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054772254</t>
+          <t>9786254445019</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hz. Meryem (Radiyallahu Anha)</t>
+          <t>Nebevi Ahlaktan Yansımalar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054024100</t>
+          <t>9786254445002</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İslami Adaplar</t>
+          <t>Davetçinin Rabbani Okuması</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054024155</t>
+          <t>9786056816406</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Cihad Ahkamı ve Fazileti</t>
+          <t>Bisiklet</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050055085</t>
+          <t>9786058287013</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tevekkül</t>
+          <t>Zekat</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
+          <t>9786058287037</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Seçkin Hayatlar</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786054024018</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Cennet Cehennem</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786054024544</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>İmtihan Süzgecinde Bela Taşları</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786054024131</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Süsüne Aldanma</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786050055078</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>İsraf</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786054772254</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Meryem (Radiyallahu Anha)</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786054024100</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>İslami Adaplar</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786054024155</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Cihad Ahkamı ve Fazileti</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786050055085</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Tevekkül</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
           <t>9786054024322</t>
         </is>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Kur'an Okuma Adabı (Tıbyan)</t>
         </is>
       </c>
-      <c r="C24" s="1">
+      <c r="C33" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>