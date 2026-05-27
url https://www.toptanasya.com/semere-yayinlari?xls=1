--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -94,66 +94,66 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>3990000018354</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Hz.Fatıma (Radiyallahu Anha)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786054024667</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Ruhun İrfanla Yükselişi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786054024148</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Müslüman Kadının Kalesi Tesettür</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058544529</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -169,51 +169,51 @@
         <is>
           <t>9684054772802</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Hz. Muhammed</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>3990000024699</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Haticetü'l Kübra (Radiyallahu Anha)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>85</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055772828</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İyilerin Çilesi</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786054772810</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
@@ -229,376 +229,376 @@
         <is>
           <t>9783000001570</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Rehberimiz Hz. Muhammed Sallallahu Aleyhi Vesellem</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>4.9</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786054024698</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>SSB / Siyer Soru Bankası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786054024780</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>KSB Kur'ani İlimler Soru Bankası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786054024193</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Sabır Ama Nasıl?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789750143007</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Cömertlik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786054024537</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Gaflet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786050055092</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Hacegan İle Esfer</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786054024315</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Karanlıktan Nura</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259946818</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Hilm ve Tavazu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9280000013526</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Müslümanların Kurtuluş Projesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786254445019</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Nebevi Ahlaktan Yansımalar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786254445002</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Davetçinin Rabbani Okuması</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786056816406</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Bisiklet</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058287013</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Zekat</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786058287037</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Seçkin Hayatlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786054024018</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Cennet Cehennem</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786054024544</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>İmtihan Süzgecinde Bela Taşları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786054024131</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Dünyanın Süsüne Aldanma</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786050055078</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>İsraf</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786054772254</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Hz. Meryem (Radiyallahu Anha)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786054024100</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>İslami Adaplar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786054024155</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Cihad Ahkamı ve Fazileti</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786050055085</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Tevekkül</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786054024322</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Kur'an Okuma Adabı (Tıbyan)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>