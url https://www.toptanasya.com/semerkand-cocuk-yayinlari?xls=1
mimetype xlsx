--- v1 (2026-02-14)
+++ v2 (2026-05-27)
@@ -154,351 +154,351 @@
         <is>
           <t>8697439711137</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Çiftlik Hikayeleri 10 Kitap Set</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786051594422</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Mutlu Hikayeler Serisi Takım</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>800</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055207434</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Dinimi Yaşıyorum - Küçük Müslüman</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055078157</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Değerli Öyküler Tek Cilt</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786054214983</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Oruç Boyama Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786054214440</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Yusufun Görgü ve Nezaket Kitabı</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>194</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786051591735</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>İzci Şendir</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>95</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786051590721</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Dua Sandığım</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786051590714</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Cümleli Kolay Elifba Boyama Kitabı</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786051590370</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Masal Ağacı (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786051590011</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Masal Bulutu (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>3990000593524</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kaşif Çelebi - Yarım Harita</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>3990000033956</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Peygamberlerin İzinde Öykü Seti (12 Kitap)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>144</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786051591261</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Yüzyılın Maçı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786055078911</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Adım Adım Kur'an Öğreniyorum 4 Kitap</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786051010120</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Hacc’a Gitmek</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>3.7</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786054491933</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Gül Yüzlü Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>56</v>
+        <v>140</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>3990000003860</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Gül Bahçesinden Öyküler (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786054565832</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Anne Masalları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>395</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055207304</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Cuma - Müminlerin Bayramı - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>60</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786051592756</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Sevgilinin Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>430</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055207496</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>İslamı Öğreniyorum - Küçük Müslüman</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786051593463</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Taha ve İyilik Düşleri</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>155</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786051593470</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
@@ -529,246 +529,246 @@
         <is>
           <t>9786051591018</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Çatpat Profesör ile Ses, Işık ve Materyal Deneyleri</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786055207724</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Yusuf ile Elif'in Oyunu - Doğru Sözlü Olmak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>75</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786055207700</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Babalar Nasıl Para Kazanır ? - Kanaat</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>75</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786051591568</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Peygamberlerin İzinde (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>425</v>
+        <v>695</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786051590967</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Osman Abi Napolyon'a Karşı</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786054491193</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Kelime-i Şehadet</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>75</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786054491599</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Zekat Vermek</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>75</v>
+        <v>105</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786051590509</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Peygamberlere İman</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>75</v>
+        <v>105</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786051591278</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Ali ve Arkadaşları İlahi Okuyor</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786051590851</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Sabır Öyküsü Hz. Eyyüb</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786051590875</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Tufan Öyküsü Hz. Nuh Aleyhiselam</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786055455590</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Sevgili Peygamberimizin Çocukluğu</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786051590882</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Sultanın Öyküsü Hz. Süleyman Aleyhiselam</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786051591728</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Bana Yapamazsın Deme</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786051590820</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Devenin Öyküsü Hz Salih Aleyhiselam</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786054214754</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Yalancı Saat</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>98</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786054214747</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
@@ -814,66 +814,66 @@
         <is>
           <t>9786054214761</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Konuşan Yiyecekler</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>98</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786054214471</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Güzel Dinimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>75</v>
+        <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786054565719</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Çatpat Profesör - İyilik Projeleri Boyama Kitabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>60</v>
+        <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786054214716</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Fatih Sultan Mehmet</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786051590998</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
@@ -889,156 +889,156 @@
         <is>
           <t>9786051591025</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Çatpat Profesör ile Su İle Yapılan Deneyler</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786051593715</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Yalnız Uyuyabilirim - Kendin Yap</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786051593654</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Kendim Yemek Yiyebilirim - Kendin Yap</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786051593630</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Teşekkür Etmeyi Seviyorum - Değerler</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786051593531</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Abdest Alıp Namaz Kılabiliyorum - Güzel Dinim</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786051593647</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Yüce Allah'ı Anıyorum - Güzel Dinim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786051593623</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Peygamberimi Seviyorum - Güzel Dinim</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786051593548</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Ailemi Seviyorum - Değerler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786051593562</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Başımı Örtünce Güzel Oluyorum - Güzel Dinim</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786051590646</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Boyuyorum ve Öğreniyorum - 40 Hadis</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786051593494</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
@@ -1909,51 +1909,51 @@
         <is>
           <t>9786051591872</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Güzel Davranışlarım - Boyuyorum ve Öğreniyorum - 2</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786051593500</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Elhamdülillah - Boyuyorum ve Öğreniyorum 4</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786055207731</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Sena Yalnız Yatamıyor - Kendi Yatağında Uyumak</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786055207755</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>