--- v0 (2026-02-26)
+++ v1 (2026-07-03)
@@ -85,1165 +85,1180 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258262254</t>
+          <t>9786258262278</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Şiir Bilgisi</t>
+          <t>Basara Yöntemiyle Resimlerle Hızlı ve Kolay Okuma Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>890</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>8990000002689</t>
+          <t>9786258262254</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şizofrenik Semptomlar Seti I - II Şizofreni Yalnız Oynanmaz - Aşk ve Acı İhanet ve Kehanet</t>
+          <t>Örneklerle Şiir Bilgisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>580</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258262247</t>
+          <t>8990000002689</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şizofrenik Semptomlar II - Aşk ve Acı İhanet ve Kehanet</t>
+          <t>Şizofrenik Semptomlar Seti I - II Şizofreni Yalnız Oynanmaz - Aşk ve Acı İhanet ve Kehanet</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>580</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258262230</t>
+          <t>9786258262247</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Şizofrenik Semptomlar I - Şizofreni Yalnız Oynanmaz</t>
+          <t>Şizofrenik Semptomlar II - Aşk ve Acı İhanet ve Kehanet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258262216</t>
+          <t>9786258262230</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dijital Diyet Zamanı</t>
+          <t>Şizofrenik Semptomlar I - Şizofreni Yalnız Oynanmaz</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258262193</t>
+          <t>9786258262216</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Modern Romanda Duras Zamanı</t>
+          <t>Dijital Diyet Zamanı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258262209</t>
+          <t>9786258262193</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Davranışların Bileşeni ve Duyguların Yönetimi</t>
+          <t>Modern Romanda Duras Zamanı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>130</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258262223</t>
+          <t>9786258262209</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Aile İçi Yaşamın Çocuk Resimlerindeki İzi</t>
+          <t>Davranışların Bileşeni ve Duyguların Yönetimi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258262186</t>
+          <t>9786258262223</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber'in Öğretim Metotları</t>
+          <t>Aile İçi Yaşamın Çocuk Resimlerindeki İzi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258262025</t>
+          <t>9786258262186</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Hz. Peygamber'in Öğretim Metotları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258262179</t>
+          <t>9786258262025</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mütezile Bilgini İbrahim Bin Seyyar En-Nazzâm</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258262032</t>
+          <t>9786258262179</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi'den Seçmeler</t>
+          <t>Mütezile Bilgini İbrahim Bin Seyyar En-Nazzâm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258262162</t>
+          <t>9786258262032</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hasan El-Basri’nin Ahlak Anlayışı</t>
+          <t>Mesnevi'den Seçmeler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258262148</t>
+          <t>9786258262162</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dijitalim</t>
+          <t>Hasan El-Basri’nin Ahlak Anlayışı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>90</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258262049</t>
+          <t>9786258262148</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Dijitalim</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258262155</t>
+          <t>9786258262049</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Çıkmazı</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258262056</t>
+          <t>9786258262155</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Amak-ı Hayal</t>
+          <t>Avrupa Çıkmazı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>96</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258262131</t>
+          <t>9786258262056</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dijitist Dünyada DeğerSİZsiniz</t>
+          <t>Amak-ı Hayal</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057169358</t>
+          <t>9786258262131</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Basara Yöntemiyle Kolay Okuma Kitabım 1-2 Cilt Set</t>
+          <t>Dijitist Dünyada DeğerSİZsiniz</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057169341</t>
+          <t>9786057169358</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Alfabe Öğreniyorum</t>
+          <t>Basara Yöntemiyle Kolay Okuma Kitabım 1-2 Cilt Set</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>220</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057169334</t>
+          <t>9786057169341</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Dil Ve Edebiyat Terimleri Sözlüğü</t>
+          <t>Adım Adım Alfabe Öğreniyorum</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>90</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258262124</t>
+          <t>9786057169334</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Okumaya Başlıyorum İlk Okuma Kitapları</t>
+          <t>Örneklerle Dil Ve Edebiyat Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057330628</t>
+          <t>9786258262124</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Emile Ya da Çocuk Eğitimi Üzerine</t>
+          <t>Adım Adım Okumaya Başlıyorum İlk Okuma Kitapları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057122087</t>
+          <t>9786057330628</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirler ve Şiirsel Yazılar</t>
+          <t>Emile Ya da Çocuk Eğitimi Üzerine</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>110</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057122032</t>
+          <t>9786057122087</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Üç Nasihat</t>
+          <t>Bütün Şiirler ve Şiirsel Yazılar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>60</v>
+        <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057169327</t>
+          <t>9786057122032</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Topuz</t>
+          <t>Üç Nasihat</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057169310</t>
+          <t>9786057169327</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şermin</t>
+          <t>Topuz</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057330680</t>
+          <t>9786057169310</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Şermin</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>96</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057330697</t>
+          <t>9786057330680</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057330673</t>
+          <t>9786057330697</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Monte Cristo Kontu</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057330666</t>
+          <t>9786057330673</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Monte Cristo Kontu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057330659</t>
+          <t>9786057330666</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057122056</t>
+          <t>9786057330659</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057330642</t>
+          <t>9786057122056</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne ile Yaşar?</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057330635</t>
+          <t>9786057330642</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ferman</t>
+          <t>İnsan Ne ile Yaşar?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057122094</t>
+          <t>9786057330635</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Ferman</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057330611</t>
+          <t>9786057122094</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057330604</t>
+          <t>9786057330611</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>70</v>
+        <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057122070</t>
+          <t>9786057330604</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>David Copperfield</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057122063</t>
+          <t>9786057122070</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057122049</t>
+          <t>9786057122063</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Alis Harikalar Diyarında</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057169303</t>
+          <t>9786057122049</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Alis Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057104687</t>
+          <t>9786057169303</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Varlığın Katmanları</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057104694</t>
+          <t>9786057104687</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tarih Felsefesinin Meseleleri</t>
+          <t>Varlığın Katmanları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057122001</t>
+          <t>9786057104694</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyanın Bunalımı</t>
+          <t>Tarih Felsefesinin Meseleleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>98</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057122018</t>
+          <t>9786057122001</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Halleri</t>
+          <t>Modern Dünyanın Bunalımı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>76</v>
+        <v>98</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057122025</t>
+          <t>9786057122018</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Felsefi Minyatürler</t>
+          <t>İnsan ve Halleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057426277</t>
+          <t>9786057122025</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Felsefi Minyatürler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057426284</t>
+          <t>9786057426277</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057426291</t>
+          <t>9786057426284</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057104670</t>
+          <t>9786057426291</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dünya Çocuk Klasikleri 10 Kitap Kutulu Set</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>720</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057104618</t>
+          <t>9786057104670</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gulliver'in Gezileri</t>
+          <t>Dünya Çocuk Klasikleri 10 Kitap Kutulu Set</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>80</v>
+        <v>900</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057104601</t>
+          <t>9786057104618</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Gulliver'in Gezileri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057104625</t>
+          <t>9786057104601</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Küçük Lord</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057104632</t>
+          <t>9786057104625</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Pinokyo</t>
+          <t>Küçük Lord</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057104649</t>
+          <t>9786057104632</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Pinokyo</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057104656</t>
+          <t>9786057104649</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tom Amca'nın Kulübesi</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057104663</t>
+          <t>9786057104656</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer'in Maceraları</t>
+          <t>Tom Amca'nın Kulübesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057426222</t>
+          <t>9786057104663</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Primo Türk Çocuğu</t>
+          <t>Tom Sawyer'in Maceraları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>60</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057426260</t>
+          <t>9786057426222</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Hikayeleri (10 Kitap Takım Kutulu)</t>
+          <t>Primo Türk Çocuğu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>600</v>
+        <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057008169</t>
+          <t>9786057426260</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Başını Vermeyen Şehit</t>
+          <t>Ömer Seyfettin Hikayeleri (10 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>60</v>
+        <v>800</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057008176</t>
+          <t>9786057008169</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Cesaret</t>
+          <t>Başını Vermeyen Şehit</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057008183</t>
+          <t>9786057008176</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Diyet</t>
+          <t>Cesaret</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057426253</t>
+          <t>9786057008183</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Diyet</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057426246</t>
+          <t>9786057426253</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Topuklar</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057426239</t>
+          <t>9786057426246</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İlk Namaz</t>
+          <t>Yüksek Topuklar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057426208</t>
+          <t>9786057426239</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Perili Köşk</t>
+          <t>İlk Namaz</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057426215</t>
+          <t>9786057426208</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Pembe İncili Kaftan</t>
+          <t>Perili Köşk</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057008190</t>
+          <t>9786057426215</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Forsa</t>
+          <t>Pembe İncili Kaftan</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057008121</t>
+          <t>9786057008190</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm ve Diğer Hikayeler</t>
+          <t>Forsa</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057008114</t>
+          <t>9786057008121</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sevde</t>
+          <t>Dönüşüm ve Diğer Hikayeler</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057008107</t>
+          <t>9786057008114</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hayy Bin Yakzan</t>
+          <t>Sevde</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057008145</t>
+          <t>9786057008107</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Filozofların Tutarsızlığı</t>
+          <t>Hayy Bin Yakzan</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057008152</t>
+          <t>9786057008145</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Okumak Yazmak ve Düşünmek Üzerine</t>
+          <t>Filozofların Tutarsızlığı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>80</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
+          <t>9786057008152</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Okumak Yazmak ve Düşünmek Üzerine</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
           <t>9786057008138</t>
         </is>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Eğitim Üzerine</t>
         </is>
       </c>
-      <c r="C76" s="1">
-        <v>90</v>
+      <c r="C77" s="1">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>