--- v0 (2025-10-23)
+++ v1 (2026-04-09)
@@ -94,201 +94,201 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786056326622</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Dua ile Gelen Şifa</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>245</v>
+        <v>295</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786058079243</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Allah’ın İsimlerinin Sırları - Esmaü'l Hüsna'nın Keşfi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>455</v>
+        <v>495</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786056326653</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Esma Zikri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>475</v>
+        <v>495</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058316706</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Esmaü'ş Şifa - Allah’ın İsimleri İle Şifa</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058079229</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Vesvese</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058316799</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Efendimiz Gibi Yaşamak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786058079267</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Mutlu Evlilik</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058079212</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Rabbim Sana Sığınırım</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058316782</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Dua İle Korunma</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>345</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058316775</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kabul Edilmiş Dualar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>245</v>
+        <v>295</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058316768</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Rabbim Senden İstiyorum</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>245</v>
+        <v>295</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786058316751</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Islak Şiirler</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786058316744</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
@@ -334,106 +334,106 @@
         <is>
           <t>9786058316720</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>En Çok Hüzün Yakışıyor Sana</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786056496295</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Dünya Onların Ahiret Bizim Olsun</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>345</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786056496257</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Bizde Özledim Denmez Selavat Çekilir</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056326646</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Dua Kapısı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>245</v>
+        <v>295</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786056326660</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Tevbe Kapısı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>155</v>
+        <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786058079236</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Dua ile Ruhsal Tedavi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>245</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>