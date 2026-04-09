--- v0 (2025-10-23)
+++ v1 (2026-04-09)
@@ -85,4210 +85,4285 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944037709</t>
+          <t>9786256339354</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>NLP ile Öğrenmeyi Öğrenmek ve Başarmak</t>
+          <t>Politik Teoloji Mümkün Müdür?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>14.81</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789944037716</t>
+          <t>9786256339200</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Batı Metafiziğinin Dekonstrüksiyonu: Heidegger ve Derrida</t>
+          <t>Bilim Tarihinde Doğru Bilinen Yanlışlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>185</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055790530</t>
+          <t>9786256339217</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Hareketi Üzerine</t>
+          <t>Felsefe/Bilim/Sanat Yazıları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>21</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055790271</t>
+          <t>9786256339163</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Excel 2010 - VBA Kullanım ve Programlama</t>
+          <t>Temel Psikoloji Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>175</v>
+        <v>340</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789750116452</t>
+          <t>9786256339170</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çekirge Köşkleri (Ciltli)</t>
+          <t>Namus, Kadın ve Babalık</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>77</v>
+        <v>275</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944037754</t>
+          <t>9789944037709</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Bilinmeyen Hassas Yönleri</t>
+          <t>NLP ile Öğrenmeyi Öğrenmek ve Başarmak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059922418</t>
+          <t>9789944037716</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Platon Düşüncesinde Tekhne</t>
+          <t>Batı Metafiziğinin Dekonstrüksiyonu: Heidegger ve Derrida</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>40</v>
+        <v>185</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059922395</t>
+          <t>9786055790530</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Saklambaç</t>
+          <t>Hayvanların Hareketi Üzerine</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>15</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059922012</t>
+          <t>9786055790271</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Modern ve Postmodern Feminizm</t>
+          <t>Excel 2010 - VBA Kullanım ve Programlama</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055790790</t>
+          <t>9789750116452</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatı</t>
+          <t>Çekirge Köşkleri (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055790950</t>
+          <t>9789944037754</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Toplumun Mantığı</t>
+          <t>Atatürk’ün Bilinmeyen Hassas Yönleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>17</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059922333</t>
+          <t>9786059922418</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Karsambaç - Yarıyıl Tatil Kitabım</t>
+          <t>Platon Düşüncesinde Tekhne</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059922265</t>
+          <t>9786059922395</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ Sözlüğü (Ciltli)</t>
+          <t>Saklambaç</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>600</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059922203</t>
+          <t>9786059922012</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Modernite ve Ütopya</t>
+          <t>Modern ve Postmodern Feminizm</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257906753</t>
+          <t>9786055790790</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mübadele ve Mübadillik</t>
+          <t>Türk Siyasal Hayatı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>420</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059922159</t>
+          <t>9786055790950</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kent Sosyolojisi</t>
+          <t>Toplumun Mantığı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>360</v>
+        <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055790103</t>
+          <t>9786059922333</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Güç ve Toplumsal Bilgi</t>
+          <t>Karsambaç - Yarıyıl Tatil Kitabım</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>285</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055790028</t>
+          <t>9786059922265</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İlk Başkenti Bursa Gezi Rehberi</t>
+          <t>Antik Çağ Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789750116445</t>
+          <t>9786059922203</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bursa Turistik Kent Rehberi</t>
+          <t>Modernite ve Ütopya</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055790653</t>
+          <t>9786257906753</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Teknopoli</t>
+          <t>Mübadele ve Mübadillik</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>225</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059922708</t>
+          <t>9786059922159</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Hat Sanatı Sergisi Bursa Ulucami</t>
+          <t>Kent Sosyolojisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>410</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055790707</t>
+          <t>9786055790103</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İktisat Sosyolojisi</t>
+          <t>Tıbbi Güç ve Toplumsal Bilgi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>410</v>
+        <v>325</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257906210</t>
+          <t>9786055790028</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Açış - Uzun Hava Yöntemi</t>
+          <t>Osmanlı’nın İlk Başkenti Bursa Gezi Rehberi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059922142</t>
+          <t>9789750116445</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ernst Von Aster'in Ders Notları</t>
+          <t>Bursa Turistik Kent Rehberi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>205</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055790035</t>
+          <t>9786055790653</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Çocuklarının Diliyle Bursa’nın Anısal Tarihi</t>
+          <t>Teknopoli</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059922371</t>
+          <t>9786059922708</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji İletişim Yeni Medya ve Etik</t>
+          <t>Bir Hat Sanatı Sergisi Bursa Ulucami</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>205</v>
+        <v>260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256339194</t>
+          <t>9786055790707</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Sohbet Toplantıları</t>
+          <t>İktisat Sosyolojisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256339156</t>
+          <t>9786257906210</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Notasyonlar Mantığı</t>
+          <t>Açış - Uzun Hava Yöntemi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>425</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256339132</t>
+          <t>9786059922142</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 6</t>
+          <t>Ernst Von Aster'in Ders Notları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>315</v>
+        <v>205</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256339149</t>
+          <t>9786055790035</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Modern Epistemolojinin Öncüleri</t>
+          <t>Cumhuriyet Çocuklarının Diliyle Bursa’nın Anısal Tarihi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256339125</t>
+          <t>9786059922371</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tarihçilik Dünyamızdan Portreler 1</t>
+          <t>Teknoloji İletişim Yeni Medya ve Etik</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>380</v>
+        <v>225</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257906937</t>
+          <t>9786256339194</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Patikalar ve Yollar: Felsefe Araştırmaları II</t>
+          <t>Geleneksel Sohbet Toplantıları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257906517</t>
+          <t>9786256339156</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Devlet ve Kriz</t>
+          <t>Notasyonlar Mantığı</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055790042</t>
+          <t>9786256339132</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Türkiyesi’nde Bir Hukuk Neferi - Sabri Yazıcıoğlu</t>
+          <t>Dil Felsefesi 6</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055790127</t>
+          <t>9786256339149</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Hızlı Okuma ve Anlama Teknikleri</t>
+          <t>Modern Epistemolojinin Öncüleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256339095</t>
+          <t>9786256339125</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’yi Laikleştiren Yasalar</t>
+          <t>Tarihçilik Dünyamızdan Portreler 1</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>425</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256339088</t>
+          <t>9786257906937</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Leibniz’den Russell’a Mantıkçılığın (Logicism) Serüveni</t>
+          <t>Patikalar ve Yollar: Felsefe Araştırmaları II</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256339071</t>
+          <t>9786257906517</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Varlık Felsefesi</t>
+          <t>Türkiye'de Devlet ve Kriz</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>370</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256339064</t>
+          <t>9786055790042</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Karatani'de Felsefe ve Politik Olan Arasındaki İlişki: İonia'dan Günümüze</t>
+          <t>Cumhuriyet Türkiyesi’nde Bir Hukuk Neferi - Sabri Yazıcıoğlu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257906906</t>
+          <t>9786055790127</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Lozan Barış Antlaşması 100.Yıl - Türkiye Cumhuriyeti'nin Tapu Senedi</t>
+          <t>Çocuklar için Hızlı Okuma ve Anlama Teknikleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>720</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257906968</t>
+          <t>9786256339095</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Reçete 1 - Gerçek Mutluluğu Hissetmek İsteyenlere</t>
+          <t>Türkiye’yi Laikleştiren Yasalar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257906975</t>
+          <t>9786256339088</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Politik Teoloji Yazıları</t>
+          <t>Leibniz’den Russell’a Mantıkçılığın (Logicism) Serüveni</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>315</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256339026</t>
+          <t>9786256339071</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Dayanışma Etiği</t>
+          <t>Varlık Felsefesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055790233</t>
+          <t>9786256339064</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İktisat Metodolojisi</t>
+          <t>Karatani'de Felsefe ve Politik Olan Arasındaki İlişki: İonia'dan Günümüze</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256339057</t>
+          <t>9786257906906</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Adorno &amp; Foucault Hakikat ve İktidar İlişkisi Üzerine</t>
+          <t>Lozan Barış Antlaşması 100.Yıl - Türkiye Cumhuriyeti'nin Tapu Senedi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>775</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257906661</t>
+          <t>9786257906968</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel/Klasik Mantığın Modern/Sembolik Yorumu</t>
+          <t>Reçete 1 - Gerçek Mutluluğu Hissetmek İsteyenlere</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257906500</t>
+          <t>9786257906975</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Kültürel Çelişkileri</t>
+          <t>Politik Teoloji Yazıları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055790011</t>
+          <t>9786256339026</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilim Felsefesi</t>
+          <t>Dayanışma Etiği</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789750116421</t>
+          <t>9786055790233</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sokratik Hümanizm</t>
+          <t>İktisat Metodolojisi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>235</v>
+        <v>325</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055790219</t>
+          <t>9786256339057</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ruhunu Okurum</t>
+          <t>Adorno &amp; Foucault Hakikat ve İktidar İlişkisi Üzerine</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055790172</t>
+          <t>9786257906661</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Martin Heidegger: Varlık ve Zaman</t>
+          <t>Geleneksel/Klasik Mantığın Modern/Sembolik Yorumu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789750116483</t>
+          <t>9786257906500</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojide Temel Fikirler</t>
+          <t>Kapitalizmin Kültürel Çelişkileri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059922241</t>
+          <t>9786055790011</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi</t>
+          <t>Sosyal Bilim Felsefesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>255</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055790998</t>
+          <t>9789750116421</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Teorisine Geri Dönüş</t>
+          <t>Sokratik Hümanizm</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>510</v>
+        <v>270</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055790745</t>
+          <t>9786055790219</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Modern Mantığa Giriş 1</t>
+          <t>Ruhunu Okurum</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257906999</t>
+          <t>9786055790172</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gazzali, Felsefesi ve İslam Modernizmine Etkileri</t>
+          <t>Martin Heidegger: Varlık ve Zaman</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257906920</t>
+          <t>9789750116483</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Epistemolojide Temel Problemler</t>
+          <t>Sosyolojide Temel Fikirler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257906890</t>
+          <t>9786059922241</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Feminist Felsefe</t>
+          <t>Bilgi Sosyolojisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257906876</t>
+          <t>9786055790998</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kültürün Görsel Yolculuğu - İnanç Sistemleri, Sanat, Teknoloji</t>
+          <t>Demokrasi Teorisine Geri Dönüş</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>575</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257906883</t>
+          <t>9786055790745</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>100. Yıla 100 Anı</t>
+          <t>Modern Mantığa Giriş 1</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257906913</t>
+          <t>9786257906999</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmalar Demokrasi Günümüz Üzerine Düşünceler</t>
+          <t>Gazzali, Felsefesi ve İslam Modernizmine Etkileri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>485</v>
+        <v>365</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257906609</t>
+          <t>9786257906920</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Delilli Yüklemli Tasımlar</t>
+          <t>Çağdaş Epistemolojide Temel Problemler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257906760</t>
+          <t>9786257906890</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi ile Proje Tabanlı Öğrenme</t>
+          <t>Feminist Felsefe</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>345</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257906630</t>
+          <t>9786257906876</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dil Çalışmaları</t>
+          <t>Kültürün Görsel Yolculuğu - İnanç Sistemleri, Sanat, Teknoloji</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3033031404148</t>
+          <t>9786257906883</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Okula Açılan Pencere</t>
+          <t>100. Yıla 100 Anı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059922456</t>
+          <t>9786257906913</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Araştırmasında Temel Fikirler ve Kavramlar</t>
+          <t>Aydınlanmalar Demokrasi Günümüz Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>210</v>
+        <v>525</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257906869</t>
+          <t>9786257906609</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sinema Felsefesi Yazıları 1</t>
+          <t>Delilli Yüklemli Tasımlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257906845</t>
+          <t>9786257906760</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Sorunlarımız Üzerine Felsefi Sorgulamalar</t>
+          <t>Proje Yönetimi ile Proje Tabanlı Öğrenme</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257906807</t>
+          <t>9786257906630</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Işığıyla Arayışlar</t>
+          <t>Dil Çalışmaları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>410</v>
+        <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257906692</t>
+          <t>3033031404148</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Meslektaş Robotlar: Eğitim ve Mesleklerin Geleceği</t>
+          <t>Okula Açılan Pencere</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257906852</t>
+          <t>9786059922456</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Liyakat &amp; Meritokrasi</t>
+          <t>Eğitim Araştırmasında Temel Fikirler ve Kavramlar</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257906838</t>
+          <t>9786257906869</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Yaşamalıyız?</t>
+          <t>Sinema Felsefesi Yazıları 1</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257906791</t>
+          <t>9786257906845</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Marx, Marjinalizm ve Modern Sosyoloji</t>
+          <t>Kültürel Sorunlarımız Üzerine Felsefi Sorgulamalar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257906821</t>
+          <t>9786257906807</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 5 - Searle’de Zihinsel Paradigma</t>
+          <t>Felsefe Işığıyla Arayışlar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>385</v>
+        <v>450</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257906814</t>
+          <t>9786257906692</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Yolculuk</t>
+          <t>Meslektaş Robotlar: Eğitim ve Mesleklerin Geleceği</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257906715</t>
+          <t>9786257906852</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yenişehir Notları</t>
+          <t>Liyakat &amp; Meritokrasi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257906708</t>
+          <t>9786257906838</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağdan Günümüze Eğitim Felsefesi Tartışmaları</t>
+          <t>Nasıl Yaşamalıyız?</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>225</v>
+        <v>280</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257906685</t>
+          <t>9786257906791</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>R ile Veri Analizi 1</t>
+          <t>Marx, Marjinalizm ve Modern Sosyoloji</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257906678</t>
+          <t>9786257906821</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Barışın Yolunu Açan Mütareke</t>
+          <t>Dil Felsefesi 5 - Searle’de Zihinsel Paradigma</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>375</v>
+        <v>430</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257906593</t>
+          <t>9786257906814</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Tarih Tarihsel Sosyoloji</t>
+          <t>Özgürlüğe Yolculuk</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>375</v>
+        <v>275</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257906647</t>
+          <t>9786257906715</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Çıkarımsal İstatistik</t>
+          <t>Yenişehir Notları</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>395</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257906616</t>
+          <t>9786257906708</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Betimsel İstatistik</t>
+          <t>Antik Çağdan Günümüze Eğitim Felsefesi Tartışmaları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>395</v>
+        <v>260</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257906623</t>
+          <t>9786257906685</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bursa'da Zaman, Mekan ve İnsan</t>
+          <t>R ile Veri Analizi 1</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>540</v>
+        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257906586</t>
+          <t>9786257906678</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı'nda Osmanlı Devleti ve Fransız Kamuoyu</t>
+          <t>Barışın Yolunu Açan Mütareke</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>275</v>
+        <v>420</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756694091</t>
+          <t>9786257906593</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Turistik Bursa Rehberi</t>
+          <t>Sosyal Tarih Tarihsel Sosyoloji</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055790837</t>
+          <t>9786257906647</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojide Yöntem ve Araştırma Teknikleri</t>
+          <t>Çıkarımsal İstatistik</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>330</v>
+        <v>430</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055790141</t>
+          <t>9786257906616</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Mantık</t>
+          <t>Betimsel İstatistik</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789750058882</t>
+          <t>9786257906623</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Okuma ve Anlama Teknikleri</t>
+          <t>Bursa'da Zaman, Mekan ve İnsan</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257906142</t>
+          <t>9786257906586</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde İletişimin Gücü</t>
+          <t>Birinci Dünya Savaşı'nda Osmanlı Devleti ve Fransız Kamuoyu</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257906579</t>
+          <t>9789756694091</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesine Giriş</t>
+          <t>Turistik Bursa Rehberi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257906555</t>
+          <t>9786055790837</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya ve Jeopolitik Perspektifinden Rusya Federasyonu</t>
+          <t>Sosyolojide Yöntem ve Araştırma Teknikleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>400</v>
+        <v>375</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257906456</t>
+          <t>9786055790141</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kraliçe Türkiye'de: Özgürlük Eşitlik ve Demokrasinin Geleceği</t>
+          <t>Mantık</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257906487</t>
+          <t>9789750058882</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Eğitimin Felsefesi Felsefenin Eğitimi</t>
+          <t>Hızlı Okuma ve Anlama Teknikleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257906395</t>
+          <t>9786257906142</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Üzerine Düşünceler</t>
+          <t>Eğitimde İletişimin Gücü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257906333</t>
+          <t>9786257906579</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Aklın Işığında Postmodernizm ve Yansımaları</t>
+          <t>Dil Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257906296</t>
+          <t>9786257906555</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dr. Alper Kaya Yaşamı ve ALS ile Yolculuğu</t>
+          <t>Coğrafya ve Jeopolitik Perspektifinden Rusya Federasyonu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>290</v>
+        <v>450</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257906319</t>
+          <t>9786257906456</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Meleği</t>
+          <t>Kızıl Kraliçe Türkiye'de: Özgürlük Eşitlik ve Demokrasinin Geleceği</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257906258</t>
+          <t>9786257906487</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Beden Dili ve Ötesi</t>
+          <t>Eğitimin Felsefesi Felsefenin Eğitimi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>225</v>
+        <v>275</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257906180</t>
+          <t>9786257906395</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tür ve Şekil Bakımından Sümmanioğlu'nun Şiirleri</t>
+          <t>Eğitim Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257906173</t>
+          <t>9786257906333</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İslam Kültüründe Felsefenin Krizi ve Aydınlanma Sorunu</t>
+          <t>Eleştirel Aklın Işığında Postmodernizm ve Yansımaları</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257906166</t>
+          <t>9786257906296</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ne Yazayım Abime?</t>
+          <t>Dr. Alper Kaya Yaşamı ve ALS ile Yolculuğu</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257906128</t>
+          <t>9786257906319</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Toplum Arayışı</t>
+          <t>Yağmur Meleği</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257906111</t>
+          <t>9786257906258</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Heidegger'e Yolunuz Düşerse</t>
+          <t>Beden Dili ve Ötesi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>215</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257906098</t>
+          <t>9786257906180</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Patikalar ve Yollar: Felsefe Araştırmaları 1</t>
+          <t>Tür ve Şekil Bakımından Sümmanioğlu'nun Şiirleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>225</v>
+        <v>315</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257906074</t>
+          <t>9786257906173</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yüklem İşletimi</t>
+          <t>İslam Kültüründe Felsefenin Krizi ve Aydınlanma Sorunu</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257906067</t>
+          <t>9786257906166</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Toplumun İnşası</t>
+          <t>Ne Yazayım Abime?</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257906081</t>
+          <t>9786257906128</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sanat Eserlerinde Felsefe Problemleri</t>
+          <t>Sağlıklı Toplum Arayışı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>215</v>
+        <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257906050</t>
+          <t>9786257906111</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İş te Kadın</t>
+          <t>Heidegger'e Yolunuz Düşerse</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257906036</t>
+          <t>9786257906098</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe İçsel Yolculuk</t>
+          <t>Patikalar ve Yollar: Felsefe Araştırmaları 1</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257906012</t>
+          <t>9786257906074</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Değerler Eğitimi</t>
+          <t>Yüklem İşletimi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257906005</t>
+          <t>9786257906067</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kurumlar Sosyolojisi</t>
+          <t>Toplumun İnşası</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257906029</t>
+          <t>9786257906081</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Corona Sonrası Dünyaya Bakış</t>
+          <t>Sanat Eserlerinde Felsefe Problemleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059922999</t>
+          <t>9786257906050</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2. Abdülhamid Döneminde Bursa’da Sosyal Hayat (1876-1909)</t>
+          <t>İş te Kadın</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059922937</t>
+          <t>9786257906036</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 4</t>
+          <t>Özgürlüğe İçsel Yolculuk</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059922982</t>
+          <t>9786257906012</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük ve Nörobiyoloji</t>
+          <t>Örneklerle Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059922951</t>
+          <t>9786257906005</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Platon'un Devlet'i Üzerine Makaleler</t>
+          <t>Kurumlar Sosyolojisi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059922913</t>
+          <t>9786257906029</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Metafizik</t>
+          <t>Corona Sonrası Dünyaya Bakış</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>530</v>
+        <v>175</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059922968</t>
+          <t>9786059922999</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Üvey Çocukları - Sosyal Bilimlere Giriş</t>
+          <t>2. Abdülhamid Döneminde Bursa’da Sosyal Hayat (1876-1909)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059922975</t>
+          <t>9786059922937</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sanat Felsefesi ve Estetik Yazıları</t>
+          <t>Dil Felsefesi 4</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059922944</t>
+          <t>9786059922982</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Işığında Türk Kadınları</t>
+          <t>Özgürlük ve Nörobiyoloji</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059922920</t>
+          <t>9786059922951</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Güç Hipnoz</t>
+          <t>Platon'un Devlet'i Üzerine Makaleler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059922906</t>
+          <t>9786059922913</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>290</v>
+        <v>600</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059922883</t>
+          <t>9786059922968</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Demografi</t>
+          <t>Bilimin Üvey Çocukları - Sosyal Bilimlere Giriş</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>240</v>
+        <v>375</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059922890</t>
+          <t>9786059922975</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Etkili Yönetim</t>
+          <t>Sanat Felsefesi ve Estetik Yazıları</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059922746</t>
+          <t>9786059922944</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dil İncelemeleri</t>
+          <t>Atatürk'ün Işığında Türk Kadınları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059922869</t>
+          <t>9786059922920</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Epistemolojik Yanılgının Kaynağı: Önyargı</t>
+          <t>Gizemli Güç Hipnoz</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>120</v>
+        <v>265</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059922852</t>
+          <t>9786059922906</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Toplum Siyaset ve Etik</t>
+          <t>Sosyoloji Tarihi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>190</v>
+        <v>325</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059922821</t>
+          <t>9786059922883</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Metafizik</t>
+          <t>Demografi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>480</v>
+        <v>275</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059922838</t>
+          <t>9786059922890</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Felsefesi Tarihi</t>
+          <t>Etkili Yönetim</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059922814</t>
+          <t>9786059922746</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Flala Kuş Cenneti’nde Evini Koruyor</t>
+          <t>Dil İncelemeleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059922807</t>
+          <t>9786059922869</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Doğayı Koruyan Dodot Otobüs</t>
+          <t>Epistemolojik Yanılgının Kaynağı: Önyargı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059922791</t>
+          <t>9786059922852</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar'dan Gelen Masallar</t>
+          <t>Toplum Siyaset ve Etik</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059922784</t>
+          <t>9786059922821</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Okullarda Şiddet</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059922760</t>
+          <t>9786059922838</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Popüler Kültürün Politik Yüzü</t>
+          <t>Ortaçağ Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059922722</t>
+          <t>9786059922814</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Peri Hermeneias Üzerine İki Yorum</t>
+          <t>Flala Kuş Cenneti’nde Evini Koruyor</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059922753</t>
+          <t>9786059922807</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 3</t>
+          <t>Doğayı Koruyan Dodot Otobüs</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059922739</t>
+          <t>9786059922791</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Modern Toplumda Sosyal Sınıflar</t>
+          <t>Balkanlar'dan Gelen Masallar</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059922715</t>
+          <t>9786059922784</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Şiddet Çağında Sosyal Hizmetler ve Manevi Destek</t>
+          <t>Okullarda Şiddet</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059922692</t>
+          <t>9786059922760</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Küçük Çocuklar İçin Büyük Fikirler</t>
+          <t>Popüler Kültürün Politik Yüzü</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059922685</t>
+          <t>9786059922722</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kimlik Siyaseti ve Azınlık Sorunu</t>
+          <t>Peri Hermeneias Üzerine İki Yorum</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059922661</t>
+          <t>9786059922753</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Aydınlanma</t>
+          <t>Dil Felsefesi 3</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059922678</t>
+          <t>9786059922739</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Ölüm Felsefesi</t>
+          <t>Modern Toplumda Sosyal Sınıflar</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>440</v>
+        <v>225</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059922654</t>
+          <t>9786059922715</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sözün Gözden Düşüşü</t>
+          <t>Şiddet Çağında Sosyal Hizmetler ve Manevi Destek</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059922647</t>
+          <t>9786059922692</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Din ve Modern Toplum</t>
+          <t>Küçük Çocuklar İçin Büyük Fikirler</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>330</v>
+        <v>325</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059922630</t>
+          <t>9786059922685</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Stratejik Eğitim Yönetimi : Kılavuz Model</t>
+          <t>Kimlik Siyaseti ve Azınlık Sorunu</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059922623</t>
+          <t>9786059922661</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Tesellisi</t>
+          <t>Atatürk ve Aydınlanma</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>325</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059922616</t>
+          <t>9786059922678</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Zordur İnsan Olmak</t>
+          <t>Yaşam ve Ölüm Felsefesi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055790844</t>
+          <t>9786059922654</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimler Tarihini Keşfediyor</t>
+          <t>Sözün Gözden Düşüşü</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>215</v>
+        <v>370</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055790783</t>
+          <t>9786059922647</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>İzler ve Patikalar</t>
+          <t>Din ve Modern Toplum</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>210</v>
+        <v>370</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059922609</t>
+          <t>9786059922630</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Avrupalı Müslüman Türkler'de Kimlik</t>
+          <t>İşletmelerde Stratejik Eğitim Yönetimi : Kılavuz Model</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>215</v>
+        <v>265</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059922586</t>
+          <t>9786059922623</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Din ve Uluslararası İlişkilerdeki Dönüşüm</t>
+          <t>Ölümün Tesellisi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>210</v>
+        <v>225</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059922593</t>
+          <t>9786059922616</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Emperyalizm</t>
+          <t>Zordur İnsan Olmak</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>210</v>
+        <v>225</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786059922548</t>
+          <t>9786055790844</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Eylem İşletimi</t>
+          <t>Sosyal Bilimler Tarihini Keşfediyor</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786059922579</t>
+          <t>9786055790783</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Maliye Söyleşileri</t>
+          <t>İzler ve Patikalar</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059922562</t>
+          <t>9786059922609</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İYA Hayatı Yazıyorum</t>
+          <t>Avrupalı Müslüman Türkler'de Kimlik</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059922555</t>
+          <t>9786059922586</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kadim Bursa</t>
+          <t>21. Yüzyılda Din ve Uluslararası İlişkilerdeki Dönüşüm</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789750058806</t>
+          <t>9786059922593</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Bursa ve Marmara Bölgesi</t>
+          <t>Ortadoğu'da Emperyalizm</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>180</v>
+        <v>235</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059922531</t>
+          <t>9786059922548</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>V. Mantık Çalıştayı Bildiri Kitabı</t>
+          <t>Eylem İşletimi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>240</v>
+        <v>325</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059922524</t>
+          <t>9786059922579</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Diyalogları</t>
+          <t>Maliye Söyleşileri</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>240</v>
+        <v>235</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059922425</t>
+          <t>9786059922562</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi 3</t>
+          <t>İYA Hayatı Yazıyorum</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>480</v>
+        <v>200</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059922449</t>
+          <t>9786059922555</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Çokkültürlülük Efsanesi</t>
+          <t>Kadim Bursa</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059922517</t>
+          <t>9789750058806</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Perspektifinden J. S. Bach ve Richard Wagner'in Sanatı</t>
+          <t>Bursa ve Marmara Bölgesi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059922463</t>
+          <t>9786059922531</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Akıl Tanrı Devlet</t>
+          <t>V. Mantık Çalıştayı Bildiri Kitabı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055790981</t>
+          <t>9786059922524</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kutbe'd-Din İzniki Mukaddime</t>
+          <t>Felsefe Diyalogları</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>420</v>
+        <v>270</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059922500</t>
+          <t>9786059922425</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Suç Sosyolojisi</t>
+          <t>Felsefe Tarihi 3</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>330</v>
+        <v>520</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059922487</t>
+          <t>9786059922449</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>İnsan Felsefesi</t>
+          <t>Çokkültürlülük Efsanesi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>205</v>
+        <v>230</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059922494</t>
+          <t>9786059922517</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Düş'ün Felsefesi Ütopyalar</t>
+          <t>Felsefenin Perspektifinden J. S. Bach ve Richard Wagner'in Sanatı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059922432</t>
+          <t>9786059922463</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 2</t>
+          <t>Akıl Tanrı Devlet</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>285</v>
+        <v>200</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059922401</t>
+          <t>9786055790981</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Filozofun Kitabı</t>
+          <t>Kutbe'd-Din İzniki Mukaddime</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>185</v>
+        <v>475</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059922388</t>
+          <t>9786059922500</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Materyalizmin Tarihi ve Günümüzdeki Anlamının Eleştirisi (2 Cilt Birarada)</t>
+          <t>Suç Sosyolojisi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>550</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786058595613</t>
+          <t>9786059922487</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Öğretimin Denetimi</t>
+          <t>İnsan Felsefesi</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055790165</t>
+          <t>9786059922494</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Felsefeye Giriş</t>
+          <t>Düş'ün Felsefesi Ütopyalar</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055790424</t>
+          <t>9786059922432</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi 2</t>
+          <t>Dil Felsefesi 2</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>390</v>
+        <v>325</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059922340</t>
+          <t>9786059922401</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Medya Etik</t>
+          <t>Filozofun Kitabı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>228</v>
+        <v>200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059922357</t>
+          <t>9786059922388</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele Yıllarında Ankara-Moskova İlişkileri</t>
+          <t>Materyalizmin Tarihi ve Günümüzdeki Anlamının Eleştirisi (2 Cilt Birarada)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>228</v>
+        <v>625</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059922326</t>
+          <t>9786058595613</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojide Dört Ana Gelenek</t>
+          <t>Örneklerle Öğretimin Denetimi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>255</v>
+        <v>275</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059922319</t>
+          <t>9786055790165</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmanın Ana Kucağında Laiklik ve Atatürkçülük</t>
+          <t>Felsefeye Giriş</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>228</v>
+        <v>400</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059922302</t>
+          <t>9786055790424</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Doğu Avrupa Ülke Araştırmaları</t>
+          <t>Felsefe Tarihi 2</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>385</v>
+        <v>430</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059922272</t>
+          <t>9786059922340</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynağı Seçiminde Yetenek Belirleme</t>
+          <t>Medya Etik</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059922289</t>
+          <t>9786059922357</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein Üzerine</t>
+          <t>Milli Mücadele Yıllarında Ankara-Moskova İlişkileri</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059922296</t>
+          <t>9786059922326</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İktisada Giriş</t>
+          <t>Sosyolojide Dört Ana Gelenek</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059922081</t>
+          <t>9786059922319</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesinde Yapı Kavramı ve Söz Dizimi İncelemeleri</t>
+          <t>Aydınlanmanın Ana Kucağında Laiklik ve Atatürkçülük</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>275</v>
+        <v>260</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059922074</t>
+          <t>9786059922302</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Postmodernite Sivil Toplum ve İslam</t>
+          <t>Doğu Avrupa Ülke Araştırmaları</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>190</v>
+        <v>425</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055790912</t>
+          <t>9786059922272</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Moğollar ve Mevlana</t>
+          <t>İnsan Kaynağı Seçiminde Yetenek Belirleme</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>200</v>
+        <v>235</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059922258</t>
+          <t>9786059922289</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçu Teolojide İnsan ve Anlam</t>
+          <t>Wittgenstein Üzerine</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059922234</t>
+          <t>9786059922296</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği'nin Doğu Avrupa ve Batı Balkanlar Genişlemesi</t>
+          <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>360</v>
+        <v>425</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055790851</t>
+          <t>9786059922081</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid</t>
+          <t>Türkiye Türkçesinde Yapı Kavramı ve Söz Dizimi İncelemeleri</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055790677</t>
+          <t>9786059922074</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Sosyolojisi</t>
+          <t>Postmodernite Sivil Toplum ve İslam</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055790660</t>
+          <t>9786055790912</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Felsefe Yazıları</t>
+          <t>Moğollar ve Mevlana</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059922067</t>
+          <t>9786059922258</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Basın ve Haber Etiği</t>
+          <t>Varoluşçu Teolojide İnsan ve Anlam</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059922098</t>
+          <t>9786059922234</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Bahailik ve Bahai Gruplarının Niteliği</t>
+          <t>Avrupa Birliği'nin Doğu Avrupa ve Batı Balkanlar Genişlemesi</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055790684</t>
+          <t>9786055790851</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>İletişim Sosyolojisi</t>
+          <t>Sultan Abdülhamid</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059922111</t>
+          <t>9786055790677</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Psikolojide Temel Düşünürler</t>
+          <t>Demokrasinin Sosyolojisi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059922104</t>
+          <t>9786055790660</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Coğrafi ve Sosyo-Ekonomik Boyutlarıyla Belarus</t>
+          <t>Bilim ve Felsefe Yazıları</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059922135</t>
+          <t>9786059922067</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Estetik, Psikoloji ve Dinsel İnanç Üzerine : Dersler ve Söyleşiler</t>
+          <t>Demokrasi Basın ve Haber Etiği</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059922128</t>
+          <t>9786059922098</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birlği ve Türkiye'de Euroseptisizm</t>
+          <t>Bahailik ve Bahai Gruplarının Niteliği</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059922227</t>
+          <t>9786055790684</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Spinoza ve İnsan</t>
+          <t>İletişim Sosyolojisi</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>195</v>
+        <v>360</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059922210</t>
+          <t>9786059922111</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Aile ve Bireyler İçin Hayata Dair</t>
+          <t>Psikolojide Temel Düşünürler</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059922173</t>
+          <t>9786059922104</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İnsan - Doğa Etkileşimi ve Çevre İçin Eğitim</t>
+          <t>Tarihsel Coğrafi ve Sosyo-Ekonomik Boyutlarıyla Belarus</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059922036</t>
+          <t>9786059922135</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Modernizmin Kıskacından Postmodern Dünyaya Din ve İslam</t>
+          <t>Estetik, Psikoloji ve Dinsel İnanç Üzerine : Dersler ve Söyleşiler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>215</v>
+        <v>250</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059922050</t>
+          <t>9786059922128</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Yazılar</t>
+          <t>Avrupa Birlği ve Türkiye'de Euroseptisizm</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>285</v>
+        <v>270</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059922197</t>
+          <t>9786059922227</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Evden Kaçan Çocuklar Aile Dinamikleri ve Suç</t>
+          <t>Spinoza ve İnsan</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059922180</t>
+          <t>9786059922210</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Filozofları</t>
+          <t>Aile ve Bireyler İçin Hayata Dair</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>285</v>
+        <v>200</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059922029</t>
+          <t>9786059922173</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 1 - (Mantıkçı Paradigma)</t>
+          <t>İnsan - Doğa Etkileşimi ve Çevre İçin Eğitim</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059922043</t>
+          <t>9786059922036</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Yapı ve Değişim</t>
+          <t>Modernizmin Kıskacından Postmodern Dünyaya Din ve İslam</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786055790639</t>
+          <t>9786059922050</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Kierkegaard</t>
+          <t>Seçilmiş Yazılar</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>235</v>
+        <v>325</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786055790646</t>
+          <t>9786059922197</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Politikbilim</t>
+          <t>Evden Kaçan Çocuklar Aile Dinamikleri ve Suç</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>228</v>
+        <v>200</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786055790714</t>
+          <t>9786059922180</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Felsefe Yazıları</t>
+          <t>Varoluş Filozofları</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>195</v>
+        <v>325</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059922005</t>
+          <t>9786059922029</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Dünyası</t>
+          <t>Dil Felsefesi 1 - (Mantıkçı Paradigma)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>200</v>
+        <v>325</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786055790691</t>
+          <t>9786059922043</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Dil Araştırmaları</t>
+          <t>Sosyal Yapı ve Değişim</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786055790004</t>
+          <t>9786055790639</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Din KültürüToplum Yapısı ve Kur’an Üzerine Düşünceler</t>
+          <t>Kierkegaard</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055790349</t>
+          <t>9786055790646</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Yazıları: Etik ve Politika Üzerine</t>
+          <t>Politikbilim</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>215</v>
+        <v>250</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786055790967</t>
+          <t>9786055790714</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Felsefe Gerek</t>
+          <t>Türkiye Felsefe Yazıları</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786055790974</t>
+          <t>9786059922005</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğin Tasavvufi Boyutu</t>
+          <t>Evlilik Dünyası</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059922364</t>
+          <t>9786055790691</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Nitel Araştırma Yöntem ve Teknikleri</t>
+          <t>Dil Araştırmaları</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>385</v>
+        <v>300</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055790615</t>
+          <t>9786055790004</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Eleştiri ve Aydınlanma</t>
+          <t>Din KültürüToplum Yapısı ve Kur’an Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>205</v>
+        <v>200</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055790905</t>
+          <t>9786055790349</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>G.W.F. Hegel - Eserlerinden Seçmeler</t>
+          <t>Aristoteles Yazıları: Etik ve Politika Üzerine</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786055790868</t>
+          <t>9786055790967</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Yeni Uluslararası Göçler</t>
+          <t>Eğitime Felsefe Gerek</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055790875</t>
+          <t>9786055790974</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles’ten Yanıtlar</t>
+          <t>Aleviliğin Tasavvufi Boyutu</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>210</v>
+        <v>275</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786055790936</t>
+          <t>9786059922364</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi</t>
+          <t>Nitel Araştırma Yöntem ve Teknikleri</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>215</v>
+        <v>440</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055790943</t>
+          <t>9786055790615</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Teğelli Öyküler: Sevim Burak'ın Öyküleri Üzerine Bir İnceleme</t>
+          <t>Eleştiri ve Aydınlanma</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055790882</t>
+          <t>9786055790905</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Ulus Olmanın Kutsal Temeli: Sivil Din</t>
+          <t>G.W.F. Hegel - Eserlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>228</v>
+        <v>275</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786055790899</t>
+          <t>9786055790868</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kierkegaard Üzerine</t>
+          <t>Türkiye ve Yeni Uluslararası Göçler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>180</v>
+        <v>215</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055790776</t>
+          <t>9786055790875</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Bırakın Aydede'yi Bulutlar</t>
+          <t>Aristoteles’ten Yanıtlar</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055790820</t>
+          <t>9786055790936</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Ruh Üzerine</t>
+          <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786055790806</t>
+          <t>9786055790943</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Global Bir Bakışla Politik Sosyoloji</t>
+          <t>Yaşama Teğelli Öyküler: Sevim Burak'ın Öyküleri Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786055790813</t>
+          <t>9786055790882</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Nikomakhos'a Etik</t>
+          <t>Ulus Olmanın Kutsal Temeli: Sivil Din</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>395</v>
+        <v>265</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786055790752</t>
+          <t>9786055790899</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Sosyolojisi</t>
+          <t>Kierkegaard Üzerine</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786055790769</t>
+          <t>9786055790776</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Deddida Üzerine</t>
+          <t>Bırakın Aydede'yi Bulutlar</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786055790608</t>
+          <t>9786055790820</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Deleuze-Guattari Şizoanaliz</t>
+          <t>Ruh Üzerine</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>205</v>
+        <v>270</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786055790738</t>
+          <t>9786055790806</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Freud Üzerine</t>
+          <t>Global Bir Bakışla Politik Sosyoloji</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786055790622</t>
+          <t>9786055790813</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları</t>
+          <t>Nikomakhos'a Etik</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>385</v>
+        <v>450</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055790288</t>
+          <t>9786055790752</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Şener Bey’in Fırtınası - Şener Bey’in Yol Haritası</t>
+          <t>Hukuk Sosyolojisi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786055790516</t>
+          <t>9786055790769</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Yöntemin Yeni Kuralları</t>
+          <t>Deddida Üzerine</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055790059</t>
+          <t>9786055790608</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Teorinin Oluşumu</t>
+          <t>Deleuze-Guattari Şizoanaliz</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059922166</t>
+          <t>9786055790738</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Gilles Deleuze’de İmge Hareketi Olarak Sinemanın Felsefesi</t>
+          <t>Freud Üzerine</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055790721</t>
+          <t>9786055790622</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Arendt Üzerine</t>
+          <t>İnsan Hakları</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>180</v>
+        <v>425</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789750116438</t>
+          <t>9786055790288</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Yüz Yıl Önce Bisikletle Bursa</t>
+          <t>Şener Bey’in Fırtınası - Şener Bey’in Yol Haritası</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789750116490</t>
+          <t>9786055790516</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Şairlerinden Aşk Şiirleri</t>
+          <t>Sosyolojik Yöntemin Yeni Kuralları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055790387</t>
+          <t>9786055790059</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesi Ad İşletimi</t>
+          <t>Sosyolojik Teorinin Oluşumu</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>385</v>
+        <v>480</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055790110</t>
+          <t>9786059922166</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Sosyal Teori Yazıları</t>
+          <t>Gilles Deleuze’de İmge Hareketi Olarak Sinemanın Felsefesi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055790578</t>
+          <t>9786055790721</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Son Mu’tezile Kelamcısı Takiyyüddin Necrani</t>
+          <t>Arendt Üzerine</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055790431</t>
+          <t>9789750116438</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Yüz Yıl Önce Bisikletle Bursa</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>125</v>
+        <v>225</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055790479</t>
+          <t>9789750116490</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Sinema Felsefesine Giriş</t>
+          <t>Yeryüzü Şairlerinden Aşk Şiirleri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>215</v>
+        <v>225</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055790448</t>
+          <t>9786055790387</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Estetik Kuramları</t>
+          <t>Türkiye Türkçesi Ad İşletimi</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>330</v>
+        <v>425</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055790066</t>
+          <t>9786055790110</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Öykü Sepeti</t>
+          <t>Sosyoloji ve Sosyal Teori Yazıları</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>180</v>
+        <v>275</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789944037723</t>
+          <t>9786055790578</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ömer Subhi Bey’in Bursa Seyahati</t>
+          <t>Son Mu’tezile Kelamcısı Takiyyüddin Necrani</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786055790097</t>
+          <t>9786055790431</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Oğlummm!</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055790394</t>
+          <t>9786055790479</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Modernitenin Arka Planı</t>
+          <t>Sinema Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055790455</t>
+          <t>9786055790448</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Merleau-Ponty Üzerine</t>
+          <t>Sanat ve Estetik Kuramları</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>180</v>
+        <v>375</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055790493</t>
+          <t>9786055790066</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kültürel ve Dini Algıda Toplumsal Cinsiyet</t>
+          <t>Öykü Sepeti</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789944037761</t>
+          <t>9789944037723</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Yorumu</t>
+          <t>Ömer Subhi Bey’in Bursa Seyahati</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>215</v>
+        <v>200</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055790073</t>
+          <t>9786055790097</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Oyun Alanı</t>
+          <t>Oğlummm!</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055790134</t>
+          <t>9786055790394</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Klasik Mantık</t>
+          <t>Modernitenin Arka Planı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055790523</t>
+          <t>9786055790455</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>İdeolojinin Sonu</t>
+          <t>Merleau-Ponty Üzerine</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055790462</t>
+          <t>9786055790493</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Heidegger Üzerine</t>
+          <t>Kültürel ve Dini Algıda Toplumsal Cinsiyet</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055790356</t>
+          <t>9789944037761</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Feminist Epistemolojilere Giriş</t>
+          <t>Kutsalın Yorumu</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>258</v>
+        <v>225</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055790417</t>
+          <t>9786055790073</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi 1</t>
+          <t>Kuantum Oyun Alanı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9789944037792</t>
+          <t>9786055790134</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonu mu?</t>
+          <t>Klasik Mantık</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055790400</t>
+          <t>9786055790523</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye’de Çokkültürlülük</t>
+          <t>İdeolojinin Sonu</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055790196</t>
+          <t>9786055790462</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi</t>
+          <t>Heidegger Üzerine</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>288</v>
+        <v>200</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055790547</t>
+          <t>9786055790356</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Din Ekonomisi</t>
+          <t>Feminist Epistemolojilere Giriş</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9789944037778</t>
+          <t>9786055790417</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Bursa Touristic City Guide</t>
+          <t>Felsefe Tarihi 1</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055790509</t>
+          <t>9789944037792</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Bursa Sicillerine Göre Osmanlı Ailesi (1839-1876)</t>
+          <t>Dünyanın Sonu mu?</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789944037785</t>
+          <t>9786055790400</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Bursa Seyahati</t>
+          <t>Dünyada ve Türkiye’de Çokkültürlülük</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055790080</t>
+          <t>9786055790196</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Bir Cumhuriyet Kadınının Anıları</t>
+          <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055790370</t>
+          <t>9786055790547</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesine Giriş</t>
+          <t>Din Ekonomisi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>285</v>
+        <v>260</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786055790202</t>
+          <t>9789944037778</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesi</t>
+          <t>Bursa Touristic City Guide</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055790158</t>
+          <t>9786055790509</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Felsefesi</t>
+          <t>Bursa Sicillerine Göre Osmanlı Ailesi (1839-1876)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789944037747</t>
+          <t>9789944037785</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Belirli Günler ve Haftalarla İlgili Şiirler</t>
+          <t>Bursa Seyahati</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9789750058820</t>
+          <t>9786055790080</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Belirli Günler ve Haftalar</t>
+          <t>Bir Cumhuriyet Kadınının Anıları</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055790226</t>
+          <t>9786055790370</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Belgelerin Işığında Milli Mücadele Tarihimiz</t>
+          <t>Bilim Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786055790486</t>
+          <t>9786055790202</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma, Oryantalizm ve İslam</t>
+          <t>Bilim Felsefesi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>215</v>
+        <v>300</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055790301</t>
+          <t>9786055790158</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles’ten Nussbaum’a İnsan</t>
+          <t>Bilgi Felsefesi</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>195</v>
+        <v>350</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055790554</t>
+          <t>9789944037747</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Yazıları: Varlık, Bilgi ve Yaşam Üzerine</t>
+          <t>Belirli Günler ve Haftalarla İlgili Şiirler</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>215</v>
+        <v>200</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055790318</t>
+          <t>9789750058820</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Yazıları -</t>
+          <t>Belirli Günler ve Haftalar</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>215</v>
+        <v>200</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055790325</t>
+          <t>9786055790226</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Yazıları: Feminizm ve Aristotelesçi Feminizm Üzerine</t>
+          <t>Belgelerin Işığında Milli Mücadele Tarihimiz</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>215</v>
+        <v>325</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
+          <t>9786055790486</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlanma, Oryantalizm ve İslam</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786055790301</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Aristoteles’ten Nussbaum’a İnsan</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786055790554</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Aristoteles Yazıları: Varlık, Bilgi ve Yaşam Üzerine</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786055790318</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Aristoteles Yazıları -</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786055790325</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Aristoteles Yazıları: Feminizm ve Aristotelesçi Feminizm Üzerine</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
           <t>9786055790561</t>
         </is>
       </c>
-      <c r="B279" s="1" t="inlineStr">
+      <c r="B284" s="1" t="inlineStr">
         <is>
           <t>Akıl ve Çıkar</t>
         </is>
       </c>
-      <c r="C279" s="1">
-        <v>215</v>
+      <c r="C284" s="1">
+        <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>