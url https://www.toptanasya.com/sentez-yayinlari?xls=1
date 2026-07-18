--- v1 (2026-04-09)
+++ v2 (2026-07-18)
@@ -85,4285 +85,4315 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256339354</t>
+          <t>9786256339477</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Politik Teoloji Mümkün Müdür?</t>
+          <t>Geleceğin Tarihi Kitap 1</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256339200</t>
+          <t>9786256339484</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bilim Tarihinde Doğru Bilinen Yanlışlar</t>
+          <t>Çocuk Gözümle Ailem</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256339217</t>
+          <t>9786256339354</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Felsefe/Bilim/Sanat Yazıları</t>
+          <t>Politik Teoloji Mümkün Müdür?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256339163</t>
+          <t>9786256339200</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Temel Psikoloji Terimleri Sözlüğü</t>
+          <t>Bilim Tarihinde Doğru Bilinen Yanlışlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>340</v>
+        <v>360</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256339170</t>
+          <t>9786256339217</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Namus, Kadın ve Babalık</t>
+          <t>Felsefe/Bilim/Sanat Yazıları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>275</v>
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944037709</t>
+          <t>9786256339163</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>NLP ile Öğrenmeyi Öğrenmek ve Başarmak</t>
+          <t>Temel Psikoloji Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>14.81</v>
+        <v>340</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944037716</t>
+          <t>9786256339170</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Batı Metafiziğinin Dekonstrüksiyonu: Heidegger ve Derrida</t>
+          <t>Namus, Kadın ve Babalık</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>185</v>
+        <v>275</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055790530</t>
+          <t>9789944037709</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Hareketi Üzerine</t>
+          <t>NLP ile Öğrenmeyi Öğrenmek ve Başarmak</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>21</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055790271</t>
+          <t>9789944037716</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Excel 2010 - VBA Kullanım ve Programlama</t>
+          <t>Batı Metafiziğinin Dekonstrüksiyonu: Heidegger ve Derrida</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>175</v>
+        <v>185</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789750116452</t>
+          <t>9786055790530</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çekirge Köşkleri (Ciltli)</t>
+          <t>Hayvanların Hareketi Üzerine</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>77</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944037754</t>
+          <t>9786055790271</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Bilinmeyen Hassas Yönleri</t>
+          <t>Excel 2010 - VBA Kullanım ve Programlama</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059922418</t>
+          <t>9789750116452</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Platon Düşüncesinde Tekhne</t>
+          <t>Çekirge Köşkleri (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>40</v>
+        <v>77</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059922395</t>
+          <t>9789944037754</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Saklambaç</t>
+          <t>Atatürk’ün Bilinmeyen Hassas Yönleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059922012</t>
+          <t>9786059922418</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Modern ve Postmodern Feminizm</t>
+          <t>Platon Düşüncesinde Tekhne</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055790790</t>
+          <t>9786059922395</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatı</t>
+          <t>Saklambaç</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>80</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055790950</t>
+          <t>9786059922012</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Toplumun Mantığı</t>
+          <t>Modern ve Postmodern Feminizm</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>17</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059922333</t>
+          <t>9786055790790</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Karsambaç - Yarıyıl Tatil Kitabım</t>
+          <t>Türk Siyasal Hayatı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059922265</t>
+          <t>9786055790950</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağ Sözlüğü (Ciltli)</t>
+          <t>Toplumun Mantığı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>600</v>
+        <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059922203</t>
+          <t>9786059922333</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Modernite ve Ütopya</t>
+          <t>Karsambaç - Yarıyıl Tatil Kitabım</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257906753</t>
+          <t>9786059922265</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mübadele ve Mübadillik</t>
+          <t>Antik Çağ Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059922159</t>
+          <t>9786059922203</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kent Sosyolojisi</t>
+          <t>Modernite ve Ütopya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>410</v>
+        <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055790103</t>
+          <t>9786257906753</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Güç ve Toplumsal Bilgi</t>
+          <t>Mübadele ve Mübadillik</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>325</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055790028</t>
+          <t>9786059922159</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın İlk Başkenti Bursa Gezi Rehberi</t>
+          <t>Kent Sosyolojisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>410</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789750116445</t>
+          <t>9786055790103</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bursa Turistik Kent Rehberi</t>
+          <t>Tıbbi Güç ve Toplumsal Bilgi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055790653</t>
+          <t>9786055790028</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Teknopoli</t>
+          <t>Osmanlı’nın İlk Başkenti Bursa Gezi Rehberi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059922708</t>
+          <t>9789750116445</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bir Hat Sanatı Sergisi Bursa Ulucami</t>
+          <t>Bursa Turistik Kent Rehberi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055790707</t>
+          <t>9786055790653</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İktisat Sosyolojisi</t>
+          <t>Teknopoli</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>225</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257906210</t>
+          <t>9786059922708</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Açış - Uzun Hava Yöntemi</t>
+          <t>Bir Hat Sanatı Sergisi Bursa Ulucami</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>425</v>
+        <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059922142</t>
+          <t>9786055790707</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ernst Von Aster'in Ders Notları</t>
+          <t>İktisat Sosyolojisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>205</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055790035</t>
+          <t>9786257906210</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Çocuklarının Diliyle Bursa’nın Anısal Tarihi</t>
+          <t>Açış - Uzun Hava Yöntemi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>425</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059922371</t>
+          <t>9786059922142</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji İletişim Yeni Medya ve Etik</t>
+          <t>Ernst Von Aster'in Ders Notları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>225</v>
+        <v>205</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256339194</t>
+          <t>9786055790035</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel Sohbet Toplantıları</t>
+          <t>Cumhuriyet Çocuklarının Diliyle Bursa’nın Anısal Tarihi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>380</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256339156</t>
+          <t>9786059922371</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Notasyonlar Mantığı</t>
+          <t>Teknoloji İletişim Yeni Medya ve Etik</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>330</v>
+        <v>225</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256339132</t>
+          <t>9786256339194</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 6</t>
+          <t>Geleneksel Sohbet Toplantıları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256339149</t>
+          <t>9786256339156</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Modern Epistemolojinin Öncüleri</t>
+          <t>Notasyonlar Mantığı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256339125</t>
+          <t>9786256339132</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tarihçilik Dünyamızdan Portreler 1</t>
+          <t>Dil Felsefesi 6</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>425</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257906937</t>
+          <t>9786256339149</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Patikalar ve Yollar: Felsefe Araştırmaları II</t>
+          <t>Modern Epistemolojinin Öncüleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257906517</t>
+          <t>9786256339125</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Devlet ve Kriz</t>
+          <t>Tarihçilik Dünyamızdan Portreler 1</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>370</v>
+        <v>425</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055790042</t>
+          <t>9786257906937</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Türkiyesi’nde Bir Hukuk Neferi - Sabri Yazıcıoğlu</t>
+          <t>Patikalar ve Yollar: Felsefe Araştırmaları II</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055790127</t>
+          <t>9786257906517</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar için Hızlı Okuma ve Anlama Teknikleri</t>
+          <t>Türkiye'de Devlet ve Kriz</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256339095</t>
+          <t>9786055790042</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’yi Laikleştiren Yasalar</t>
+          <t>Cumhuriyet Türkiyesi’nde Bir Hukuk Neferi - Sabri Yazıcıoğlu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256339088</t>
+          <t>9786055790127</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Leibniz’den Russell’a Mantıkçılığın (Logicism) Serüveni</t>
+          <t>Çocuklar için Hızlı Okuma ve Anlama Teknikleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256339071</t>
+          <t>9786256339095</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Varlık Felsefesi</t>
+          <t>Türkiye’yi Laikleştiren Yasalar</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256339064</t>
+          <t>9786256339088</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Karatani'de Felsefe ve Politik Olan Arasındaki İlişki: İonia'dan Günümüze</t>
+          <t>Leibniz’den Russell’a Mantıkçılığın (Logicism) Serüveni</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>330</v>
+        <v>340</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257906906</t>
+          <t>9786256339071</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Lozan Barış Antlaşması 100.Yıl - Türkiye Cumhuriyeti'nin Tapu Senedi</t>
+          <t>Varlık Felsefesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>775</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257906968</t>
+          <t>9786256339064</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Reçete 1 - Gerçek Mutluluğu Hissetmek İsteyenlere</t>
+          <t>Karatani'de Felsefe ve Politik Olan Arasındaki İlişki: İonia'dan Günümüze</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257906975</t>
+          <t>9786257906906</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Politik Teoloji Yazıları</t>
+          <t>Lozan Barış Antlaşması 100.Yıl - Türkiye Cumhuriyeti'nin Tapu Senedi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>775</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256339026</t>
+          <t>9786257906968</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dayanışma Etiği</t>
+          <t>Reçete 1 - Gerçek Mutluluğu Hissetmek İsteyenlere</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055790233</t>
+          <t>9786257906975</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İktisat Metodolojisi</t>
+          <t>Politik Teoloji Yazıları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256339057</t>
+          <t>9786256339026</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Adorno &amp; Foucault Hakikat ve İktidar İlişkisi Üzerine</t>
+          <t>Dayanışma Etiği</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>280</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257906661</t>
+          <t>9786055790233</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel/Klasik Mantığın Modern/Sembolik Yorumu</t>
+          <t>İktisat Metodolojisi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257906500</t>
+          <t>9786256339057</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Kültürel Çelişkileri</t>
+          <t>Adorno &amp; Foucault Hakikat ve İktidar İlişkisi Üzerine</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055790011</t>
+          <t>9786257906661</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilim Felsefesi</t>
+          <t>Geleneksel/Klasik Mantığın Modern/Sembolik Yorumu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789750116421</t>
+          <t>9786257906500</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sokratik Hümanizm</t>
+          <t>Kapitalizmin Kültürel Çelişkileri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>270</v>
+        <v>340</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055790219</t>
+          <t>9786055790011</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ruhunu Okurum</t>
+          <t>Sosyal Bilim Felsefesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055790172</t>
+          <t>9789750116421</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Martin Heidegger: Varlık ve Zaman</t>
+          <t>Sokratik Hümanizm</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789750116483</t>
+          <t>9786055790219</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojide Temel Fikirler</t>
+          <t>Ruhunu Okurum</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059922241</t>
+          <t>9786055790172</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi</t>
+          <t>Martin Heidegger: Varlık ve Zaman</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055790998</t>
+          <t>9789750116483</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Teorisine Geri Dönüş</t>
+          <t>Sosyolojide Temel Fikirler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>575</v>
+        <v>450</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055790745</t>
+          <t>9786059922241</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Modern Mantığa Giriş 1</t>
+          <t>Bilgi Sosyolojisi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257906999</t>
+          <t>9786055790998</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Gazzali, Felsefesi ve İslam Modernizmine Etkileri</t>
+          <t>Demokrasi Teorisine Geri Dönüş</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>365</v>
+        <v>575</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257906920</t>
+          <t>9786055790745</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Epistemolojide Temel Problemler</t>
+          <t>Modern Mantığa Giriş 1</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257906890</t>
+          <t>9786257906999</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Feminist Felsefe</t>
+          <t>Gazzali, Felsefesi ve İslam Modernizmine Etkileri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>365</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257906876</t>
+          <t>9786257906920</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kültürün Görsel Yolculuğu - İnanç Sistemleri, Sanat, Teknoloji</t>
+          <t>Çağdaş Epistemolojide Temel Problemler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>380</v>
+        <v>275</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257906883</t>
+          <t>9786257906890</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>100. Yıla 100 Anı</t>
+          <t>Feminist Felsefe</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257906913</t>
+          <t>9786257906876</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmalar Demokrasi Günümüz Üzerine Düşünceler</t>
+          <t>Kültürün Görsel Yolculuğu - İnanç Sistemleri, Sanat, Teknoloji</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>525</v>
+        <v>380</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257906609</t>
+          <t>9786257906883</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Delilli Yüklemli Tasımlar</t>
+          <t>100. Yıla 100 Anı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>285</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257906760</t>
+          <t>9786257906913</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi ile Proje Tabanlı Öğrenme</t>
+          <t>Aydınlanmalar Demokrasi Günümüz Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>380</v>
+        <v>525</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257906630</t>
+          <t>9786257906609</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Dil Çalışmaları</t>
+          <t>Delilli Yüklemli Tasımlar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>340</v>
+        <v>285</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3033031404148</t>
+          <t>9786257906760</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Okula Açılan Pencere</t>
+          <t>Proje Yönetimi ile Proje Tabanlı Öğrenme</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059922456</t>
+          <t>9786257906630</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Araştırmasında Temel Fikirler ve Kavramlar</t>
+          <t>Dil Çalışmaları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257906869</t>
+          <t>3033031404148</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sinema Felsefesi Yazıları 1</t>
+          <t>Okula Açılan Pencere</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257906845</t>
+          <t>9786059922456</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Sorunlarımız Üzerine Felsefi Sorgulamalar</t>
+          <t>Eğitim Araştırmasında Temel Fikirler ve Kavramlar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257906807</t>
+          <t>9786257906869</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Işığıyla Arayışlar</t>
+          <t>Sinema Felsefesi Yazıları 1</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257906692</t>
+          <t>9786257906845</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Meslektaş Robotlar: Eğitim ve Mesleklerin Geleceği</t>
+          <t>Kültürel Sorunlarımız Üzerine Felsefi Sorgulamalar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>230</v>
+        <v>340</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257906852</t>
+          <t>9786257906807</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Liyakat &amp; Meritokrasi</t>
+          <t>Felsefe Işığıyla Arayışlar</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257906838</t>
+          <t>9786257906692</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Yaşamalıyız?</t>
+          <t>Meslektaş Robotlar: Eğitim ve Mesleklerin Geleceği</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>280</v>
+        <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257906791</t>
+          <t>9786257906852</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Marx, Marjinalizm ve Modern Sosyoloji</t>
+          <t>Liyakat &amp; Meritokrasi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>340</v>
+        <v>275</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257906821</t>
+          <t>9786257906838</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 5 - Searle’de Zihinsel Paradigma</t>
+          <t>Nasıl Yaşamalıyız?</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>430</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257906814</t>
+          <t>9786257906791</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Yolculuk</t>
+          <t>Marx, Marjinalizm ve Modern Sosyoloji</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>275</v>
+        <v>340</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257906715</t>
+          <t>9786257906821</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yenişehir Notları</t>
+          <t>Dil Felsefesi 5 - Searle’de Zihinsel Paradigma</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>430</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257906708</t>
+          <t>9786257906814</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Antik Çağdan Günümüze Eğitim Felsefesi Tartışmaları</t>
+          <t>Özgürlüğe Yolculuk</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257906685</t>
+          <t>9786257906715</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>R ile Veri Analizi 1</t>
+          <t>Yenişehir Notları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257906678</t>
+          <t>9786257906708</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Barışın Yolunu Açan Mütareke</t>
+          <t>Antik Çağdan Günümüze Eğitim Felsefesi Tartışmaları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>420</v>
+        <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257906593</t>
+          <t>9786257906685</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Tarih Tarihsel Sosyoloji</t>
+          <t>R ile Veri Analizi 1</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>420</v>
+        <v>340</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257906647</t>
+          <t>9786257906678</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Çıkarımsal İstatistik</t>
+          <t>Barışın Yolunu Açan Mütareke</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>430</v>
+        <v>420</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257906616</t>
+          <t>9786257906593</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Betimsel İstatistik</t>
+          <t>Sosyal Tarih Tarihsel Sosyoloji</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>430</v>
+        <v>420</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257906623</t>
+          <t>9786257906647</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bursa'da Zaman, Mekan ve İnsan</t>
+          <t>Çıkarımsal İstatistik</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>600</v>
+        <v>430</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257906586</t>
+          <t>9786257906616</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Birinci Dünya Savaşı'nda Osmanlı Devleti ve Fransız Kamuoyu</t>
+          <t>Betimsel İstatistik</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789756694091</t>
+          <t>9786257906623</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Turistik Bursa Rehberi</t>
+          <t>Bursa'da Zaman, Mekan ve İnsan</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055790837</t>
+          <t>9786257906586</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojide Yöntem ve Araştırma Teknikleri</t>
+          <t>Birinci Dünya Savaşı'nda Osmanlı Devleti ve Fransız Kamuoyu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055790141</t>
+          <t>9789756694091</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Mantık</t>
+          <t>Turistik Bursa Rehberi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789750058882</t>
+          <t>9786055790837</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Okuma ve Anlama Teknikleri</t>
+          <t>Sosyolojide Yöntem ve Araştırma Teknikleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>270</v>
+        <v>375</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257906142</t>
+          <t>9786055790141</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde İletişimin Gücü</t>
+          <t>Mantık</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257906579</t>
+          <t>9789750058882</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesine Giriş</t>
+          <t>Hızlı Okuma ve Anlama Teknikleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>325</v>
+        <v>270</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257906555</t>
+          <t>9786257906142</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya ve Jeopolitik Perspektifinden Rusya Federasyonu</t>
+          <t>Eğitimde İletişimin Gücü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257906456</t>
+          <t>9786257906579</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Kraliçe Türkiye'de: Özgürlük Eşitlik ve Demokrasinin Geleceği</t>
+          <t>Dil Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>270</v>
+        <v>325</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257906487</t>
+          <t>9786257906555</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Eğitimin Felsefesi Felsefenin Eğitimi</t>
+          <t>Coğrafya ve Jeopolitik Perspektifinden Rusya Federasyonu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257906395</t>
+          <t>9786257906456</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Üzerine Düşünceler</t>
+          <t>Kızıl Kraliçe Türkiye'de: Özgürlük Eşitlik ve Demokrasinin Geleceği</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>265</v>
+        <v>270</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257906333</t>
+          <t>9786257906487</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Aklın Işığında Postmodernizm ve Yansımaları</t>
+          <t>Eğitimin Felsefesi Felsefenin Eğitimi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>310</v>
+        <v>275</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257906296</t>
+          <t>9786257906395</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Dr. Alper Kaya Yaşamı ve ALS ile Yolculuğu</t>
+          <t>Eğitim Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>330</v>
+        <v>265</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257906319</t>
+          <t>9786257906333</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Meleği</t>
+          <t>Eleştirel Aklın Işığında Postmodernizm ve Yansımaları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257906258</t>
+          <t>9786257906296</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Beden Dili ve Ötesi</t>
+          <t>Dr. Alper Kaya Yaşamı ve ALS ile Yolculuğu</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257906180</t>
+          <t>9786257906319</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tür ve Şekil Bakımından Sümmanioğlu'nun Şiirleri</t>
+          <t>Yağmur Meleği</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>315</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257906173</t>
+          <t>9786257906258</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İslam Kültüründe Felsefenin Krizi ve Aydınlanma Sorunu</t>
+          <t>Beden Dili ve Ötesi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257906166</t>
+          <t>9786257906180</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ne Yazayım Abime?</t>
+          <t>Tür ve Şekil Bakımından Sümmanioğlu'nun Şiirleri</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>315</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257906128</t>
+          <t>9786257906173</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Toplum Arayışı</t>
+          <t>İslam Kültüründe Felsefenin Krizi ve Aydınlanma Sorunu</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257906111</t>
+          <t>9786257906166</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Heidegger'e Yolunuz Düşerse</t>
+          <t>Ne Yazayım Abime?</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257906098</t>
+          <t>9786257906128</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Patikalar ve Yollar: Felsefe Araştırmaları 1</t>
+          <t>Sağlıklı Toplum Arayışı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257906074</t>
+          <t>9786257906111</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yüklem İşletimi</t>
+          <t>Heidegger'e Yolunuz Düşerse</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257906067</t>
+          <t>9786257906098</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Toplumun İnşası</t>
+          <t>Patikalar ve Yollar: Felsefe Araştırmaları 1</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257906081</t>
+          <t>9786257906074</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sanat Eserlerinde Felsefe Problemleri</t>
+          <t>Yüklem İşletimi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257906050</t>
+          <t>9786257906067</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>İş te Kadın</t>
+          <t>Toplumun İnşası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257906036</t>
+          <t>9786257906081</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe İçsel Yolculuk</t>
+          <t>Sanat Eserlerinde Felsefe Problemleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257906012</t>
+          <t>9786257906050</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Değerler Eğitimi</t>
+          <t>İş te Kadın</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257906005</t>
+          <t>9786257906036</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kurumlar Sosyolojisi</t>
+          <t>Özgürlüğe İçsel Yolculuk</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>265</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257906029</t>
+          <t>9786257906012</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Corona Sonrası Dünyaya Bakış</t>
+          <t>Örneklerle Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>175</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059922999</t>
+          <t>9786257906005</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2. Abdülhamid Döneminde Bursa’da Sosyal Hayat (1876-1909)</t>
+          <t>Kurumlar Sosyolojisi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>260</v>
+        <v>265</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059922937</t>
+          <t>9786257906029</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 4</t>
+          <t>Corona Sonrası Dünyaya Bakış</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>430</v>
+        <v>175</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059922982</t>
+          <t>9786059922999</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük ve Nörobiyoloji</t>
+          <t>2. Abdülhamid Döneminde Bursa’da Sosyal Hayat (1876-1909)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>235</v>
+        <v>260</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059922951</t>
+          <t>9786059922937</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Platon'un Devlet'i Üzerine Makaleler</t>
+          <t>Dil Felsefesi 4</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>235</v>
+        <v>430</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059922913</t>
+          <t>9786059922982</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Metafizik</t>
+          <t>Özgürlük ve Nörobiyoloji</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>600</v>
+        <v>235</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059922968</t>
+          <t>9786059922951</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Üvey Çocukları - Sosyal Bilimlere Giriş</t>
+          <t>Platon'un Devlet'i Üzerine Makaleler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>375</v>
+        <v>235</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059922975</t>
+          <t>9786059922913</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sanat Felsefesi ve Estetik Yazıları</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>275</v>
+        <v>600</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059922944</t>
+          <t>9786059922968</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Işığında Türk Kadınları</t>
+          <t>Bilimin Üvey Çocukları - Sosyal Bilimlere Giriş</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>230</v>
+        <v>375</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059922920</t>
+          <t>9786059922975</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Güç Hipnoz</t>
+          <t>Sanat Felsefesi ve Estetik Yazıları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>265</v>
+        <v>275</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059922906</t>
+          <t>9786059922944</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Tarihi</t>
+          <t>Atatürk'ün Işığında Türk Kadınları</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>325</v>
+        <v>230</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786059922883</t>
+          <t>9786059922920</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Demografi</t>
+          <t>Gizemli Güç Hipnoz</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>275</v>
+        <v>265</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786059922890</t>
+          <t>9786059922906</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Etkili Yönetim</t>
+          <t>Sosyoloji Tarihi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059922746</t>
+          <t>9786059922883</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Dil İncelemeleri</t>
+          <t>Demografi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>290</v>
+        <v>275</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059922869</t>
+          <t>9786059922890</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Epistemolojik Yanılgının Kaynağı: Önyargı</t>
+          <t>Etkili Yönetim</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059922852</t>
+          <t>9786059922746</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Toplum Siyaset ve Etik</t>
+          <t>Dil İncelemeleri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>225</v>
+        <v>290</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059922821</t>
+          <t>9786059922869</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Metafizik</t>
+          <t>Epistemolojik Yanılgının Kaynağı: Önyargı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059922838</t>
+          <t>9786059922852</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Felsefesi Tarihi</t>
+          <t>Toplum Siyaset ve Etik</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>270</v>
+        <v>225</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059922814</t>
+          <t>9786059922821</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Flala Kuş Cenneti’nde Evini Koruyor</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059922807</t>
+          <t>9786059922838</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Doğayı Koruyan Dodot Otobüs</t>
+          <t>Ortaçağ Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059922791</t>
+          <t>9786059922814</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar'dan Gelen Masallar</t>
+          <t>Flala Kuş Cenneti’nde Evini Koruyor</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059922784</t>
+          <t>9786059922807</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Okullarda Şiddet</t>
+          <t>Doğayı Koruyan Dodot Otobüs</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059922760</t>
+          <t>9786059922791</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Popüler Kültürün Politik Yüzü</t>
+          <t>Balkanlar'dan Gelen Masallar</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059922722</t>
+          <t>9786059922784</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Peri Hermeneias Üzerine İki Yorum</t>
+          <t>Okullarda Şiddet</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786059922753</t>
+          <t>9786059922760</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 3</t>
+          <t>Popüler Kültürün Politik Yüzü</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786059922739</t>
+          <t>9786059922722</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Modern Toplumda Sosyal Sınıflar</t>
+          <t>Peri Hermeneias Üzerine İki Yorum</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786059922715</t>
+          <t>9786059922753</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Şiddet Çağında Sosyal Hizmetler ve Manevi Destek</t>
+          <t>Dil Felsefesi 3</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059922692</t>
+          <t>9786059922739</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Küçük Çocuklar İçin Büyük Fikirler</t>
+          <t>Modern Toplumda Sosyal Sınıflar</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>325</v>
+        <v>225</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786059922685</t>
+          <t>9786059922715</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kimlik Siyaseti ve Azınlık Sorunu</t>
+          <t>Şiddet Çağında Sosyal Hizmetler ve Manevi Destek</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059922661</t>
+          <t>9786059922692</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Aydınlanma</t>
+          <t>Küçük Çocuklar İçin Büyük Fikirler</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786059922678</t>
+          <t>9786059922685</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yaşam ve Ölüm Felsefesi</t>
+          <t>Kimlik Siyaseti ve Azınlık Sorunu</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786059922654</t>
+          <t>9786059922661</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Sözün Gözden Düşüşü</t>
+          <t>Atatürk ve Aydınlanma</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>370</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786059922647</t>
+          <t>9786059922678</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Din ve Modern Toplum</t>
+          <t>Yaşam ve Ölüm Felsefesi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>370</v>
+        <v>500</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059922630</t>
+          <t>9786059922654</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Stratejik Eğitim Yönetimi : Kılavuz Model</t>
+          <t>Sözün Gözden Düşüşü</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>265</v>
+        <v>370</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786059922623</t>
+          <t>9786059922647</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Tesellisi</t>
+          <t>Din ve Modern Toplum</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>225</v>
+        <v>370</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786059922616</t>
+          <t>9786059922630</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Zordur İnsan Olmak</t>
+          <t>İşletmelerde Stratejik Eğitim Yönetimi : Kılavuz Model</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>225</v>
+        <v>265</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055790844</t>
+          <t>9786059922623</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimler Tarihini Keşfediyor</t>
+          <t>Ölümün Tesellisi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055790783</t>
+          <t>9786059922616</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İzler ve Patikalar</t>
+          <t>Zordur İnsan Olmak</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059922609</t>
+          <t>9786055790844</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Avrupalı Müslüman Türkler'de Kimlik</t>
+          <t>Sosyal Bilimler Tarihini Keşfediyor</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786059922586</t>
+          <t>9786055790783</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Din ve Uluslararası İlişkilerdeki Dönüşüm</t>
+          <t>İzler ve Patikalar</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786059922593</t>
+          <t>9786059922609</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Emperyalizm</t>
+          <t>Avrupalı Müslüman Türkler'de Kimlik</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>235</v>
+        <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059922548</t>
+          <t>9786059922586</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Eylem İşletimi</t>
+          <t>21. Yüzyılda Din ve Uluslararası İlişkilerdeki Dönüşüm</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>325</v>
+        <v>235</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059922579</t>
+          <t>9786059922593</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Maliye Söyleşileri</t>
+          <t>Ortadoğu'da Emperyalizm</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>235</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786059922562</t>
+          <t>9786059922548</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İYA Hayatı Yazıyorum</t>
+          <t>Eylem İşletimi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>325</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059922555</t>
+          <t>9786059922579</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kadim Bursa</t>
+          <t>Maliye Söyleşileri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>250</v>
+        <v>235</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789750058806</t>
+          <t>9786059922562</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Bursa ve Marmara Bölgesi</t>
+          <t>İYA Hayatı Yazıyorum</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786059922531</t>
+          <t>9786059922555</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>V. Mantık Çalıştayı Bildiri Kitabı</t>
+          <t>Kadim Bursa</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059922524</t>
+          <t>9789750058806</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Diyalogları</t>
+          <t>Bursa ve Marmara Bölgesi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786059922425</t>
+          <t>9786059922531</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi 3</t>
+          <t>V. Mantık Çalıştayı Bildiri Kitabı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>520</v>
+        <v>270</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059922449</t>
+          <t>9786059922524</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Çokkültürlülük Efsanesi</t>
+          <t>Felsefe Diyalogları</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786059922517</t>
+          <t>9786059922425</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Perspektifinden J. S. Bach ve Richard Wagner'in Sanatı</t>
+          <t>Felsefe Tarihi 3</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>240</v>
+        <v>520</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786059922463</t>
+          <t>9786059922449</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Akıl Tanrı Devlet</t>
+          <t>Çokkültürlülük Efsanesi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055790981</t>
+          <t>9786059922517</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kutbe'd-Din İzniki Mukaddime</t>
+          <t>Felsefenin Perspektifinden J. S. Bach ve Richard Wagner'in Sanatı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>475</v>
+        <v>240</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786059922500</t>
+          <t>9786059922463</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Suç Sosyolojisi</t>
+          <t>Akıl Tanrı Devlet</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059922487</t>
+          <t>9786055790981</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İnsan Felsefesi</t>
+          <t>Kutbe'd-Din İzniki Mukaddime</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>240</v>
+        <v>475</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786059922494</t>
+          <t>9786059922500</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Düş'ün Felsefesi Ütopyalar</t>
+          <t>Suç Sosyolojisi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059922432</t>
+          <t>9786059922487</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 2</t>
+          <t>İnsan Felsefesi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>325</v>
+        <v>240</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059922401</t>
+          <t>9786059922494</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Filozofun Kitabı</t>
+          <t>Düş'ün Felsefesi Ütopyalar</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059922388</t>
+          <t>9786059922432</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Materyalizmin Tarihi ve Günümüzdeki Anlamının Eleştirisi (2 Cilt Birarada)</t>
+          <t>Dil Felsefesi 2</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>625</v>
+        <v>325</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058595613</t>
+          <t>9786059922401</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Öğretimin Denetimi</t>
+          <t>Filozofun Kitabı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055790165</t>
+          <t>9786059922388</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Felsefeye Giriş</t>
+          <t>Materyalizmin Tarihi ve Günümüzdeki Anlamının Eleştirisi (2 Cilt Birarada)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>400</v>
+        <v>625</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055790424</t>
+          <t>9786058595613</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi 2</t>
+          <t>Örneklerle Öğretimin Denetimi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>430</v>
+        <v>275</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786059922340</t>
+          <t>9786055790165</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Medya Etik</t>
+          <t>Felsefeye Giriş</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059922357</t>
+          <t>9786055790424</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele Yıllarında Ankara-Moskova İlişkileri</t>
+          <t>Felsefe Tarihi 2</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>260</v>
+        <v>430</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059922326</t>
+          <t>9786059922340</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojide Dört Ana Gelenek</t>
+          <t>Medya Etik</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059922319</t>
+          <t>9786059922357</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmanın Ana Kucağında Laiklik ve Atatürkçülük</t>
+          <t>Milli Mücadele Yıllarında Ankara-Moskova İlişkileri</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059922302</t>
+          <t>9786059922326</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Doğu Avrupa Ülke Araştırmaları</t>
+          <t>Sosyolojide Dört Ana Gelenek</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>425</v>
+        <v>300</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059922272</t>
+          <t>9786059922319</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynağı Seçiminde Yetenek Belirleme</t>
+          <t>Aydınlanmanın Ana Kucağında Laiklik ve Atatürkçülük</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>235</v>
+        <v>260</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786059922289</t>
+          <t>9786059922302</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein Üzerine</t>
+          <t>Doğu Avrupa Ülke Araştırmaları</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>200</v>
+        <v>425</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786059922296</t>
+          <t>9786059922272</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>İktisada Giriş</t>
+          <t>İnsan Kaynağı Seçiminde Yetenek Belirleme</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>425</v>
+        <v>235</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786059922081</t>
+          <t>9786059922289</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesinde Yapı Kavramı ve Söz Dizimi İncelemeleri</t>
+          <t>Wittgenstein Üzerine</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059922074</t>
+          <t>9786059922296</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Postmodernite Sivil Toplum ve İslam</t>
+          <t>İktisada Giriş</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>190</v>
+        <v>425</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055790912</t>
+          <t>9786059922081</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Moğollar ve Mevlana</t>
+          <t>Türkiye Türkçesinde Yapı Kavramı ve Söz Dizimi İncelemeleri</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059922258</t>
+          <t>9786059922074</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Varoluşçu Teolojide İnsan ve Anlam</t>
+          <t>Postmodernite Sivil Toplum ve İslam</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>240</v>
+        <v>190</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059922234</t>
+          <t>9786055790912</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği'nin Doğu Avrupa ve Batı Balkanlar Genişlemesi</t>
+          <t>Moğollar ve Mevlana</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055790851</t>
+          <t>9786059922258</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid</t>
+          <t>Varoluşçu Teolojide İnsan ve Anlam</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786055790677</t>
+          <t>9786059922234</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Demokrasinin Sosyolojisi</t>
+          <t>Avrupa Birliği'nin Doğu Avrupa ve Batı Balkanlar Genişlemesi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>275</v>
+        <v>400</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786055790660</t>
+          <t>9786055790851</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Felsefe Yazıları</t>
+          <t>Sultan Abdülhamid</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059922067</t>
+          <t>9786055790677</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Basın ve Haber Etiği</t>
+          <t>Demokrasinin Sosyolojisi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786059922098</t>
+          <t>9786055790660</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Bahailik ve Bahai Gruplarının Niteliği</t>
+          <t>Bilim ve Felsefe Yazıları</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055790684</t>
+          <t>9786059922067</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İletişim Sosyolojisi</t>
+          <t>Demokrasi Basın ve Haber Etiği</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786059922111</t>
+          <t>9786059922098</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Psikolojide Temel Düşünürler</t>
+          <t>Bahailik ve Bahai Gruplarının Niteliği</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059922104</t>
+          <t>9786055790684</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Coğrafi ve Sosyo-Ekonomik Boyutlarıyla Belarus</t>
+          <t>İletişim Sosyolojisi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>275</v>
+        <v>360</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059922135</t>
+          <t>9786059922111</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Estetik, Psikoloji ve Dinsel İnanç Üzerine : Dersler ve Söyleşiler</t>
+          <t>Psikolojide Temel Düşünürler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059922128</t>
+          <t>9786059922104</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birlği ve Türkiye'de Euroseptisizm</t>
+          <t>Tarihsel Coğrafi ve Sosyo-Ekonomik Boyutlarıyla Belarus</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059922227</t>
+          <t>9786059922135</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Spinoza ve İnsan</t>
+          <t>Estetik, Psikoloji ve Dinsel İnanç Üzerine : Dersler ve Söyleşiler</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059922210</t>
+          <t>9786059922128</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Aile ve Bireyler İçin Hayata Dair</t>
+          <t>Avrupa Birlği ve Türkiye'de Euroseptisizm</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059922173</t>
+          <t>9786059922227</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İnsan - Doğa Etkileşimi ve Çevre İçin Eğitim</t>
+          <t>Spinoza ve İnsan</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059922036</t>
+          <t>9786059922210</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Modernizmin Kıskacından Postmodern Dünyaya Din ve İslam</t>
+          <t>Aile ve Bireyler İçin Hayata Dair</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786059922050</t>
+          <t>9786059922173</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Seçilmiş Yazılar</t>
+          <t>İnsan - Doğa Etkileşimi ve Çevre İçin Eğitim</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786059922197</t>
+          <t>9786059922036</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Evden Kaçan Çocuklar Aile Dinamikleri ve Suç</t>
+          <t>Modernizmin Kıskacından Postmodern Dünyaya Din ve İslam</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059922180</t>
+          <t>9786059922050</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Filozofları</t>
+          <t>Seçilmiş Yazılar</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786059922029</t>
+          <t>9786059922197</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Dil Felsefesi 1 - (Mantıkçı Paradigma)</t>
+          <t>Evden Kaçan Çocuklar Aile Dinamikleri ve Suç</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059922043</t>
+          <t>9786059922180</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Yapı ve Değişim</t>
+          <t>Varoluş Filozofları</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>240</v>
+        <v>325</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786055790639</t>
+          <t>9786059922029</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Kierkegaard</t>
+          <t>Dil Felsefesi 1 - (Mantıkçı Paradigma)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>270</v>
+        <v>325</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786055790646</t>
+          <t>9786059922043</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Politikbilim</t>
+          <t>Sosyal Yapı ve Değişim</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786055790714</t>
+          <t>9786055790639</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Felsefe Yazıları</t>
+          <t>Kierkegaard</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>225</v>
+        <v>270</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059922005</t>
+          <t>9786055790646</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Evlilik Dünyası</t>
+          <t>Politikbilim</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786055790691</t>
+          <t>9786055790714</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Dil Araştırmaları</t>
+          <t>Türkiye Felsefe Yazıları</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055790004</t>
+          <t>9786059922005</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Din KültürüToplum Yapısı ve Kur’an Üzerine Düşünceler</t>
+          <t>Evlilik Dünyası</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055790349</t>
+          <t>9786055790691</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Yazıları: Etik ve Politika Üzerine</t>
+          <t>Dil Araştırmaları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786055790967</t>
+          <t>9786055790004</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Eğitime Felsefe Gerek</t>
+          <t>Din KültürüToplum Yapısı ve Kur’an Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786055790974</t>
+          <t>9786055790349</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğin Tasavvufi Boyutu</t>
+          <t>Aristoteles Yazıları: Etik ve Politika Üzerine</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059922364</t>
+          <t>9786055790967</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Nitel Araştırma Yöntem ve Teknikleri</t>
+          <t>Eğitime Felsefe Gerek</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>440</v>
+        <v>275</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055790615</t>
+          <t>9786055790974</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Eleştiri ve Aydınlanma</t>
+          <t>Aleviliğin Tasavvufi Boyutu</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>230</v>
+        <v>275</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055790905</t>
+          <t>9786059922364</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>G.W.F. Hegel - Eserlerinden Seçmeler</t>
+          <t>Nitel Araştırma Yöntem ve Teknikleri</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>275</v>
+        <v>440</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786055790868</t>
+          <t>9786055790615</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Yeni Uluslararası Göçler</t>
+          <t>Eleştiri ve Aydınlanma</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>215</v>
+        <v>230</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055790875</t>
+          <t>9786055790905</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles’ten Yanıtlar</t>
+          <t>G.W.F. Hegel - Eserlerinden Seçmeler</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055790936</t>
+          <t>9786055790868</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi</t>
+          <t>Türkiye ve Yeni Uluslararası Göçler</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>250</v>
+        <v>215</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786055790943</t>
+          <t>9786055790875</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Yaşama Teğelli Öyküler: Sevim Burak'ın Öyküleri Üzerine Bir İnceleme</t>
+          <t>Aristoteles’ten Yanıtlar</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786055790882</t>
+          <t>9786055790936</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Ulus Olmanın Kutsal Temeli: Sivil Din</t>
+          <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786055790899</t>
+          <t>9786055790943</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kierkegaard Üzerine</t>
+          <t>Yaşama Teğelli Öyküler: Sevim Burak'ın Öyküleri Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786055790776</t>
+          <t>9786055790882</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Bırakın Aydede'yi Bulutlar</t>
+          <t>Ulus Olmanın Kutsal Temeli: Sivil Din</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>200</v>
+        <v>265</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786055790820</t>
+          <t>9786055790899</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Ruh Üzerine</t>
+          <t>Kierkegaard Üzerine</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786055790806</t>
+          <t>9786055790776</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Global Bir Bakışla Politik Sosyoloji</t>
+          <t>Bırakın Aydede'yi Bulutlar</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786055790813</t>
+          <t>9786055790820</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Nikomakhos'a Etik</t>
+          <t>Ruh Üzerine</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>450</v>
+        <v>270</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055790752</t>
+          <t>9786055790806</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Sosyolojisi</t>
+          <t>Global Bir Bakışla Politik Sosyoloji</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786055790769</t>
+          <t>9786055790813</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Deddida Üzerine</t>
+          <t>Nikomakhos'a Etik</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055790608</t>
+          <t>9786055790752</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Deleuze-Guattari Şizoanaliz</t>
+          <t>Hukuk Sosyolojisi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786055790738</t>
+          <t>9786055790769</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Freud Üzerine</t>
+          <t>Deddida Üzerine</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055790622</t>
+          <t>9786055790608</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları</t>
+          <t>Deleuze-Guattari Şizoanaliz</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>425</v>
+        <v>240</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786055790288</t>
+          <t>9786055790738</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Şener Bey’in Fırtınası - Şener Bey’in Yol Haritası</t>
+          <t>Freud Üzerine</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055790516</t>
+          <t>9786055790622</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Yöntemin Yeni Kuralları</t>
+          <t>İnsan Hakları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>275</v>
+        <v>425</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055790059</t>
+          <t>9786055790288</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Teorinin Oluşumu</t>
+          <t>Şener Bey’in Fırtınası - Şener Bey’in Yol Haritası</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>480</v>
+        <v>200</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059922166</t>
+          <t>9786055790516</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Gilles Deleuze’de İmge Hareketi Olarak Sinemanın Felsefesi</t>
+          <t>Sosyolojik Yöntemin Yeni Kuralları</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>225</v>
+        <v>275</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055790721</t>
+          <t>9786055790059</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Arendt Üzerine</t>
+          <t>Sosyolojik Teorinin Oluşumu</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789750116438</t>
+          <t>9786059922166</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Yüz Yıl Önce Bisikletle Bursa</t>
+          <t>Gilles Deleuze’de İmge Hareketi Olarak Sinemanın Felsefesi</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789750116490</t>
+          <t>9786055790721</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Şairlerinden Aşk Şiirleri</t>
+          <t>Arendt Üzerine</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055790387</t>
+          <t>9789750116438</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Türkçesi Ad İşletimi</t>
+          <t>Yüz Yıl Önce Bisikletle Bursa</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>425</v>
+        <v>225</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055790110</t>
+          <t>9789750116490</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Sosyal Teori Yazıları</t>
+          <t>Yeryüzü Şairlerinden Aşk Şiirleri</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786055790578</t>
+          <t>9786055790387</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Son Mu’tezile Kelamcısı Takiyyüddin Necrani</t>
+          <t>Türkiye Türkçesi Ad İşletimi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>250</v>
+        <v>425</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786055790431</t>
+          <t>9786055790110</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Sosyoloji ve Sosyal Teori Yazıları</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055790479</t>
+          <t>9786055790578</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Sinema Felsefesine Giriş</t>
+          <t>Son Mu’tezile Kelamcısı Takiyyüddin Necrani</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055790448</t>
+          <t>9786055790431</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Estetik Kuramları</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055790066</t>
+          <t>9786055790479</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Öykü Sepeti</t>
+          <t>Sinema Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9789944037723</t>
+          <t>9786055790448</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Ömer Subhi Bey’in Bursa Seyahati</t>
+          <t>Sanat ve Estetik Kuramları</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055790097</t>
+          <t>9786055790066</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Oğlummm!</t>
+          <t>Öykü Sepeti</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786055790394</t>
+          <t>9789944037723</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Modernitenin Arka Planı</t>
+          <t>Ömer Subhi Bey’in Bursa Seyahati</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055790455</t>
+          <t>9786055790097</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Merleau-Ponty Üzerine</t>
+          <t>Oğlummm!</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055790493</t>
+          <t>9786055790394</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Kültürel ve Dini Algıda Toplumsal Cinsiyet</t>
+          <t>Modernitenin Arka Planı</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9789944037761</t>
+          <t>9786055790455</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Yorumu</t>
+          <t>Merleau-Ponty Üzerine</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055790073</t>
+          <t>9786055790493</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Oyun Alanı</t>
+          <t>Kültürel ve Dini Algıda Toplumsal Cinsiyet</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055790134</t>
+          <t>9789944037761</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Klasik Mantık</t>
+          <t>Kutsalın Yorumu</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055790523</t>
+          <t>9786055790073</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>İdeolojinin Sonu</t>
+          <t>Kuantum Oyun Alanı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055790462</t>
+          <t>9786055790134</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Heidegger Üzerine</t>
+          <t>Klasik Mantık</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055790356</t>
+          <t>9786055790523</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Feminist Epistemolojilere Giriş</t>
+          <t>İdeolojinin Sonu</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055790417</t>
+          <t>9786055790462</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi 1</t>
+          <t>Heidegger Üzerine</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789944037792</t>
+          <t>9786055790356</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonu mu?</t>
+          <t>Feminist Epistemolojilere Giriş</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055790400</t>
+          <t>9786055790417</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye’de Çokkültürlülük</t>
+          <t>Felsefe Tarihi 1</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055790196</t>
+          <t>9789944037792</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi</t>
+          <t>Dünyanın Sonu mu?</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055790547</t>
+          <t>9786055790400</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Din Ekonomisi</t>
+          <t>Dünyada ve Türkiye’de Çokkültürlülük</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789944037778</t>
+          <t>9786055790196</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Bursa Touristic City Guide</t>
+          <t>Din Sosyolojisi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055790509</t>
+          <t>9786055790547</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Bursa Sicillerine Göre Osmanlı Ailesi (1839-1876)</t>
+          <t>Din Ekonomisi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789944037785</t>
+          <t>9789944037778</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Bursa Seyahati</t>
+          <t>Bursa Touristic City Guide</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055790080</t>
+          <t>9786055790509</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Bir Cumhuriyet Kadınının Anıları</t>
+          <t>Bursa Sicillerine Göre Osmanlı Ailesi (1839-1876)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055790370</t>
+          <t>9789944037785</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesine Giriş</t>
+          <t>Bursa Seyahati</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786055790202</t>
+          <t>9786055790080</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Bilim Felsefesi</t>
+          <t>Bir Cumhuriyet Kadınının Anıları</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055790158</t>
+          <t>9786055790370</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Felsefesi</t>
+          <t>Bilim Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789944037747</t>
+          <t>9786055790202</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Belirli Günler ve Haftalarla İlgili Şiirler</t>
+          <t>Bilim Felsefesi</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789750058820</t>
+          <t>9786055790158</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Belirli Günler ve Haftalar</t>
+          <t>Bilgi Felsefesi</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055790226</t>
+          <t>9789944037747</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Belgelerin Işığında Milli Mücadele Tarihimiz</t>
+          <t>Belirli Günler ve Haftalarla İlgili Şiirler</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055790486</t>
+          <t>9789750058820</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma, Oryantalizm ve İslam</t>
+          <t>Belirli Günler ve Haftalar</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055790301</t>
+          <t>9786055790226</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles’ten Nussbaum’a İnsan</t>
+          <t>Belgelerin Işığında Milli Mücadele Tarihimiz</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>225</v>
+        <v>325</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055790554</t>
+          <t>9786055790486</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Yazıları: Varlık, Bilgi ve Yaşam Üzerine</t>
+          <t>Aydınlanma, Oryantalizm ve İslam</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055790318</t>
+          <t>9786055790301</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Yazıları -</t>
+          <t>Aristoteles’ten Nussbaum’a İnsan</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786055790325</t>
+          <t>9786055790554</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Aristoteles Yazıları: Feminizm ve Aristotelesçi Feminizm Üzerine</t>
+          <t>Aristoteles Yazıları: Varlık, Bilgi ve Yaşam Üzerine</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
+          <t>9786055790318</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Aristoteles Yazıları -</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786055790325</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Aristoteles Yazıları: Feminizm ve Aristotelesçi Feminizm Üzerine</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
           <t>9786055790561</t>
         </is>
       </c>
-      <c r="B284" s="1" t="inlineStr">
+      <c r="B286" s="1" t="inlineStr">
         <is>
           <t>Akıl ve Çıkar</t>
         </is>
       </c>
-      <c r="C284" s="1">
+      <c r="C286" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>