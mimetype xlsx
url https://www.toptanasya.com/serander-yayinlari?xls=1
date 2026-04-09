--- v0 (2025-10-23)
+++ v1 (2026-04-09)
@@ -85,1510 +85,2335 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944374033</t>
+          <t>9786052104392</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele Döneminde Trabzon'da Muhalefet</t>
+          <t>Bir Geleneğin Modern Yankısı: Tahir Bulut’un Şiirlerinde Âşıklık İzleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052104354</t>
+          <t>9786052104408</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ'da Giresun</t>
+          <t>Giresun ve Karadeniz Gazeteleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052104385</t>
+          <t>9786052104217</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Tirebolulu Şehit Binbaşı Hüseyin Avni Alparslan</t>
+          <t>Emet</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052104361</t>
+          <t>9786056921810</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Urkiye</t>
+          <t>Kuzeyin Öyküleri</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944374293</t>
+          <t>9789944374781</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Urkiye</t>
+          <t>Maarife Kaynak Olarak Evkaf-I Münderise</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052104149</t>
+          <t>9786052104170</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Güney Arnavutluk’ta Üç Osmanlı Kasabası Avlonya, Berat, Ergiri (19. Yüzyıl)</t>
+          <t>Hasan Polat Gerçekti Hayal Oldu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789750086279</t>
+          <t>9786052104194</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz’de Bir Derebeyi Ailesi: Sarıalizadeler</t>
+          <t>Bir Uzman Çavuşun Gözünden Anadolu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056544910</t>
+          <t>9789759758936</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türk Gürcü İlişkileri Tarih ve Çağdaşlık</t>
+          <t>Çocukluğumda Uyuyakaldım</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3990000028393</t>
+          <t>9789944374675</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz İncelemeleri Dergisi Sayı: 18</t>
+          <t>Giresun Kazası Nüfus Defteri (1251/1835)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3990000029384</t>
+          <t>9789944374446</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz İncelemeleri Dergisi Sayı: 21 Güz 2016</t>
+          <t>İçimiz Çölse Biri Geçmiştir</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789759423865</t>
+          <t>9789944374491</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Tarihi</t>
+          <t>Göreleli Müftü Duduzade Hüseyin Müştak Efendi ve Ailesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3990000009240</t>
+          <t>9789944374118</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz İncelemeleri Dergisi Sayı: 13</t>
+          <t>Et-Tuhfetü’l-Behiyye Fi’t-Tarikati’l-Mevleviyye Tercümesi</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>8699944374029</t>
+          <t>9789944374316</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluktan Ulus Devlete Göçler</t>
+          <t>Erzurum Vilayeti</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>450</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9799750086211</t>
+          <t>3990000013486</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yüksek Komiselerinin Gözüyle Milli Mücadele 1918-1920</t>
+          <t>Bir Çürümüş Kent Belgeseli</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789944374989</t>
+          <t>3990000013789</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Cumhuriyet’e Trabzon’da Eğitim</t>
+          <t>Anılarda Trabzon (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000009244</t>
+          <t>9789944374279</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 7</t>
+          <t>Ağasar Vadisi: Şalpazarı-Beşikdüzü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786052104347</t>
+          <t>9789944374453</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Görele Eğitim Tarihi</t>
+          <t>Gölgede Kırk</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786052104330</t>
+          <t>3990000029282</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Tepelerdeki Hayatlar</t>
+          <t>Karadeniz İncelemeleri Dergisi Yıl 12 Sayı: 24 Bahar 2018</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052104323</t>
+          <t>9786052104033</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Trabzon ve Göç</t>
+          <t>Terme’nin Biyoçeşitlilik ve Doğal Ortam Özellikleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944374262</t>
+          <t>9786052104026</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Trabzon ve İki Trabzonlu</t>
+          <t>Terme Araştırmaları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000013367</t>
+          <t>9789944374682</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Trabzonspor</t>
+          <t>Çıldır Karapapak / Terekeme Ağzı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786052104163</t>
+          <t>9789944374620</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tarih Boyunca Vezirköprü</t>
+          <t>Görele Kazası Nüfus Defteri (1251/1835)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056675782</t>
+          <t>9789944374668</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz'in En Uzun İki Yılı</t>
+          <t>Tarih Boyunca Karadeniz</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789759247317</t>
+          <t>9786056675713</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hakimiyetine Kadar Doğu Karadeniz’de Türkler</t>
+          <t>Göç Yarası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944374958</t>
+          <t>3990000017123</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Öğreticilere Saygılar</t>
+          <t>Kırık Uçurtma</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944374514</t>
+          <t>9786056675737</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz Bölgesinde Çepniler ve Müzik</t>
+          <t>Nogay Muhacirleri Nüfus Defterleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9799750086259</t>
+          <t>9786056675720</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz Bölgesi Eşkıya ve Kabadayıları</t>
+          <t>Türkeli</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944374743</t>
+          <t>9789944374705</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Balkanlar</t>
+          <t>Cumhuriyetin İlk Yıllarında Trabzon'da Ekonomik Hayat (1923-1950)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944374576</t>
+          <t>9789944374606</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Trabzonluluk Kimliği</t>
+          <t>20. Yüzyıl Başlarında Trabzon Toplumsal Tarih Yazıları</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050307542</t>
+          <t>3990000017667</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bizim Köyün İnsanı Ve Lisanı</t>
+          <t>Türk Modernleşmesi Sürecinde Trabzon Halkevi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052104187</t>
+          <t>9799759758973</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İsmet Zeki Eyuboğlu</t>
+          <t>Yirminci Yüzyıl Başlarında Trabzon’da Yaşam</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052104200</t>
+          <t>9789944374439</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Alaybeyler</t>
+          <t>Yağmur Pençesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944374941</t>
+          <t>9789944374323</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Of Kazası’nda Dini Yapılar ve Görevlileri (1691-1833)</t>
+          <t>Şubat’ın Islak Elleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944374903</t>
+          <t>9789944374521</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz’de Toplum ve Kültür 1</t>
+          <t>Seçimler ve Değerler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944374811</t>
+          <t>9789944374286</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gönül Adamı - Ahmet Celal Ataman</t>
+          <t>Rüzgarlı Camlar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944374873</t>
+          <t>9799944374001</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kürt-Ermeni İlişkileri</t>
+          <t>Onsekinci Yüzyılın İkinci Yarısında Trabzon</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944374804</t>
+          <t>9789944374385</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Akçaabat'ın Kadim Yerleşkesi Kordyle</t>
+          <t>Müdafaa-i Hukuk ve İstiklal Harbi Tarihinde Giresun</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944374835</t>
+          <t>3990000003542</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Bonmarşesi</t>
+          <t>Milli Mücadele Döneminde Trabzon’da Muhalefet</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944374842</t>
+          <t>9789944374361</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mesleki Yaşam Öyküm</t>
+          <t>Mektubat-ı Sırrı Paşa</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944374774</t>
+          <t>3990000007336</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Batılı Seyyah ve Araştırmacıların Gözüyle 19. Yüzyılda Kafkasya</t>
+          <t>Materyalizm ve Ahlak Betimsel Bir Etik Denemesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052104040</t>
+          <t>9789944374477</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şalpazarı</t>
+          <t>Lirkuş</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>600</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052104064</t>
+          <t>9789944374231</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Giritli Sırrı Paşa (1844 - 1895)</t>
+          <t>Komnensoların Karadeniz Hakimiyeti Trabzon Rum Devleti 1204 - 1461</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052104057</t>
+          <t>9789944374347</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Trabzon' da Cemaatler Arası İlişkiler (1700 - 1770)</t>
+          <t>Kahraman Yaya ve Maceraperest Arkadaşları: Otobüs Macerası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>4.32</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052104019</t>
+          <t>9786052104095</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Halkevlerine Trabzon’da Tiyatro</t>
+          <t>Doğu Karadeniz'e Toplumsal Yapı Kültür ve Gündelik Hayat</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000029261</t>
+          <t>9789944374927</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz İncelemeleri Dergisi Sayı: 23 Güz 2017</t>
+          <t>Yeni ve Yakın Çağda Türk-Gürcü İlişkileri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056675799</t>
+          <t>9789944374880</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hayatım İktisat</t>
+          <t>Nureddin Mahmud B. Zengi ve Haçlılarla Mücadelesi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>3990000051467</t>
+          <t>9789944374798</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz İncelemeleri Dergisi Sayı: 22 Bahar 2017</t>
+          <t>Trabzon'un İşgalinden Harşit Savunmasına Birinci Dünya Savaşında Karadeniz</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056675775</t>
+          <t>9786056808005</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Müdafaa-i Hukuk ve İstiklal Harbi Tarihlerinde Giresun</t>
+          <t>Yüz Yıl Önce Karadeniz Muhacirlik Defteri 2</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056675751</t>
+          <t>9786056808012</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kuğuoğulları</t>
+          <t>Yüz Yılın Ardındaki Karadeniz Rus Bombardımanları 1</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>450</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056675768</t>
+          <t>9789944374828</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir Mavi Yolcu</t>
+          <t>4. Haçlı Seferi ve Trabzon</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056675706</t>
+          <t>9789944374583</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Vilayetinden Yardımlar</t>
+          <t>Mitoloji, Din ve Efsaneler Işığında Anadolu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944374736</t>
+          <t>9789759429140</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Batı Trakya Türkleri</t>
+          <t>Ortahisar Tarih Müzesi Arşivi Belgelerinde Pontus Meselesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944374729</t>
+          <t>9786052104101</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hafız Şaban Efendi ve Günlüğü</t>
+          <t>Milli Mücadele Yıllarında Gümüşhane</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>3990000051211</t>
+          <t>9786052453506</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Fındık Yaprağı</t>
+          <t>Annem ve Ben</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>3990000031371</t>
+          <t>9786052104118</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz İncelemeleri Dergisi Sayı: 19 Güz 2015</t>
+          <t>Tarih Boyunca Çarşamba</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944374552</t>
+          <t>9789944374033</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Temel Aga'nın Mektupları</t>
+          <t>Milli Mücadele Döneminde Trabzon'da Muhalefet</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944374613</t>
+          <t>9786052104354</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Milli Mücadele Yıllarında Trabzonda İttihatçı Bir Sima - Kahya Yahya</t>
+          <t>Orta Çağ'da Giresun</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944374651</t>
+          <t>9786052104385</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sosyo-Kültürel Bölge Monografileri Beşikdüzü ve Dursunbey</t>
+          <t>Tirebolulu Şehit Binbaşı Hüseyin Avni Alparslan</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944374590</t>
+          <t>9786052104361</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Trabzon'da Ayanlık Mücadelesi : Hacısalihzade Hasan Ağa, Ömer Ağa ve Büyük Ali Ağa (1737-1844)</t>
+          <t>Urkiye</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944374101</t>
+          <t>9789944374293</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Rus İşgalinde Trabzon Direnişi</t>
+          <t>Urkiye</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000001763</t>
+          <t>9786052104149</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 2</t>
+          <t>Güney Arnavutluk’ta Üç Osmanlı Kasabası Avlonya, Berat, Ergiri (19. Yüzyıl)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000000917</t>
+          <t>9789750086279</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Irmak ve Keder</t>
+          <t>Doğu Karadeniz’de Bir Derebeyi Ailesi: Sarıalizadeler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789944374972</t>
+          <t>9786056544910</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz’de Rus İşgali ve Muhacirlik</t>
+          <t>Türk Gürcü İlişkileri Tarih ve Çağdaşlık</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789944374170</t>
+          <t>3990000028393</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz - Masallar Öyküler Söylenceler Destanlar</t>
+          <t>Karadeniz İncelemeleri Dergisi Sayı: 18</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000006100</t>
+          <t>3990000029384</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İmbikli Duvar</t>
+          <t>Karadeniz İncelemeleri Dergisi Sayı: 21 Güz 2016</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789944374149</t>
+          <t>9789759423865</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Trabzon</t>
+          <t>Trabzon Tarihi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944374408</t>
+          <t>3990000009240</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Fatma ile Kodan</t>
+          <t>Karadeniz İncelemeleri Dergisi Sayı: 13</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000009245</t>
+          <t>8699944374029</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal of Black Sea Studies Sayı: 5</t>
+          <t>İmparatorluktan Ulus Devlete Göçler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000009247</t>
+          <t>9799750086211</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal of Black Sea Studies Sayı: 4</t>
+          <t>İngiliz Yüksek Komiselerinin Gözüyle Milli Mücadele 1918-1920</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000009246</t>
+          <t>9789944374989</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 3</t>
+          <t>Tanzimat’tan Cumhuriyet’e Trabzon’da Eğitim</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000009242</t>
+          <t>3990000009244</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 10</t>
+          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 7</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944374330</t>
+          <t>9786052104347</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Trabzonlu Aleko</t>
+          <t>Görele Eğitim Tarihi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944374132</t>
+          <t>9786052104330</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Yöresi Geleneksel El Sanatları</t>
+          <t>Yeşil Tepelerdeki Hayatlar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000010542</t>
+          <t>9786052104323</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kriz ve Sevi</t>
+          <t>Trabzon ve Göç</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>25</v>
+        <v>500</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789944374538</t>
+          <t>9789944374262</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz ve Kafkasya</t>
+          <t>Trabzon ve İki Trabzonlu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990000009248</t>
+          <t>3990000013367</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz İncelemeleri Dergisi Sayı: 12</t>
+          <t>Nasıl Bir Trabzonspor</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000009241</t>
+          <t>9786052104163</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz İncelemeleri Dergisi Sayı: 11</t>
+          <t>Tarih Boyunca Vezirköprü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944374187</t>
+          <t>9786056675782</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Aşk Türküleri</t>
+          <t>Doğu Karadeniz'in En Uzun İki Yılı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944374217</t>
+          <t>9789759247317</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şair-i Mahir Trabzoni Emin Hilmi Efendi Hayatı, Edebi Kişiliği, Eserleri ve Divanı</t>
+          <t>Osmanlı Hakimiyetine Kadar Doğu Karadeniz’de Türkler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944374194</t>
+          <t>9789944374958</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Siyah Işık</t>
+          <t>Eğitim ve Öğreticilere Saygılar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944374712</t>
+          <t>9789944374514</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kurmacadan Gerçeğe Hasan İzzettin Dinamo</t>
+          <t>Doğu Karadeniz Bölgesinde Çepniler ve Müzik</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000009250</t>
+          <t>9799750086259</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 9</t>
+          <t>Doğu Karadeniz Bölgesi Eşkıya ve Kabadayıları</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000016181</t>
+          <t>9789944374743</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 8</t>
+          <t>Türkiye ve Balkanlar</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000009249</t>
+          <t>9789944374576</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal of Black Sea Studies Sayı: 6</t>
+          <t>Trabzonluluk Kimliği</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944374255</t>
+          <t>9786050307542</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Tarihi Bibliyografyası</t>
+          <t>Bizim Köyün İnsanı Ve Lisanı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944374378</t>
+          <t>9786052104187</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Prehistorik Dönemden Roma Dönemine Kadar Trabzon ve Çevresi</t>
+          <t>İsmet Zeki Eyuboğlu</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789944374040</t>
+          <t>9786052104200</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Pontus Sorunu</t>
+          <t>Alaybeyler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789944374415</t>
+          <t>9789944374941</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıların Kuzey ve Doğu Seferlerinde Savaş ve Trabzon</t>
+          <t>Of Kazası’nda Dini Yapılar ve Görevlileri (1691-1833)</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789944374507</t>
+          <t>9789944374903</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesi ve Eski Türk Edebiyatı Dersleri İçin Örnek Metinler</t>
+          <t>Doğu Karadeniz’de Toplum ve Kültür 1</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000028969</t>
+          <t>9789944374811</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Reşit Tarakçıoğlu</t>
+          <t>Gönül Adamı - Ahmet Celal Ataman</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944374354</t>
+          <t>9789944374873</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İstikbal Gazetesine Göre Trabzon’da Belediye ve Belediyecilik (1919-1925)</t>
+          <t>Kürt-Ermeni İlişkileri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944374309</t>
+          <t>9789944374804</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Kış Sporları Tarihi</t>
+          <t>Akçaabat'ın Kadim Yerleşkesi Kordyle</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944374156</t>
+          <t>9789944374835</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Balkan Harbinde 87. Alay</t>
+          <t>İstanbul Bonmarşesi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789944374484</t>
+          <t>9789944374842</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Ayna Halleri</t>
+          <t>Mesleki Yaşam Öyküm</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944374392</t>
+          <t>9789944374774</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Trabzon Fotoğraflar - Belgeler - Demeçler (Ciltli)</t>
+          <t>Batılı Seyyah ve Araştırmacıların Gözüyle 19. Yüzyılda Kafkasya</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944374422</t>
+          <t>9786052104040</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Aleko of Trebizond</t>
+          <t>Şalpazarı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052104002</t>
+          <t>9786052104064</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Acının Külrengi</t>
+          <t>Giritli Sırrı Paşa (1844 - 1895)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
+          <t>9786052104057</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Trabzon' da Cemaatler Arası İlişkiler (1700 - 1770)</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786052104019</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Başlangıçtan Halkevlerine Trabzon’da Tiyatro</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>3990000029261</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Karadeniz İncelemeleri Dergisi Sayı: 23 Güz 2017</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786056675799</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Hayatım İktisat</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>3990000051467</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Karadeniz İncelemeleri Dergisi Sayı: 22 Bahar 2017</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786056675775</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Müdafaa-i Hukuk ve İstiklal Harbi Tarihlerinde Giresun</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786056675751</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Kuğuoğulları</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786056675768</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Bir Mavi Yolcu</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786056675706</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Trabzon Vilayetinden Yardımlar</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9789944374736</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Batı Trakya Türkleri</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9789944374729</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Hafız Şaban Efendi ve Günlüğü</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>3990000051211</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Fındık Yaprağı</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>3990000031371</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Karadeniz İncelemeleri Dergisi Sayı: 19 Güz 2015</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9789944374552</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Temel Aga'nın Mektupları</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9789944374613</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Milli Mücadele Yıllarında Trabzonda İttihatçı Bir Sima - Kahya Yahya</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9789944374651</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Sosyo-Kültürel Bölge Monografileri Beşikdüzü ve Dursunbey</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9789944374590</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Trabzon'da Ayanlık Mücadelesi : Hacısalihzade Hasan Ağa, Ömer Ağa ve Büyük Ali Ağa (1737-1844)</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9789944374101</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Rus İşgalinde Trabzon Direnişi</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>3990000001763</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 2</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>3990000000917</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Irmak ve Keder</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9789944374972</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Karadeniz’de Rus İşgali ve Muhacirlik</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9789944374170</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Karadeniz - Masallar Öyküler Söylenceler Destanlar</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>3990000006100</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>İmbikli Duvar</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9789944374149</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>İktisadi Trabzon</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9789944374408</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Fatma ile Kodan</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>3990000009245</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal of Black Sea Studies Sayı: 5</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>3990000009247</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal of Black Sea Studies Sayı: 4</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>3990000009246</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 3</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>3990000009242</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 10</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9789944374330</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Trabzonlu Aleko</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9789944374132</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Trabzon Yöresi Geleneksel El Sanatları</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>3990000010542</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Kriz ve Sevi</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9789944374538</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Karadeniz ve Kafkasya</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>3990000009248</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Karadeniz İncelemeleri Dergisi Sayı: 12</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>3990000009241</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Karadeniz İncelemeleri Dergisi Sayı: 11</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789944374187</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Karadeniz Aşk Türküleri</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9789944374217</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Şair-i Mahir Trabzoni Emin Hilmi Efendi Hayatı, Edebi Kişiliği, Eserleri ve Divanı</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9789944374194</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Siyah Işık</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9789944374712</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Kurmacadan Gerçeğe Hasan İzzettin Dinamo</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>3990000009250</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 9</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>3990000016181</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 8</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>3990000009249</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal of Black Sea Studies Sayı: 6</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9789944374255</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Trabzon Tarihi Bibliyografyası</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9789944374378</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Prehistorik Dönemden Roma Dönemine Kadar Trabzon ve Çevresi</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9789944374040</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Pontus Sorunu</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9789944374415</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıların Kuzey ve Doğu Seferlerinde Savaş ve Trabzon</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9789944374507</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Türkçesi ve Eski Türk Edebiyatı Dersleri İçin Örnek Metinler</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>3990000028969</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Mustafa Reşit Tarakçıoğlu</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9789944374354</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>İstikbal Gazetesine Göre Trabzon’da Belediye ve Belediyecilik (1919-1925)</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9789944374309</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Erzurum Kış Sporları Tarihi</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9789944374156</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Balkan Harbinde 87. Alay</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9789944374484</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Ayna Halleri</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9789944374392</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk ve Trabzon Fotoğraflar - Belgeler - Demeçler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9789944374422</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Aleko of Trebizond</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786052104002</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Acının Külrengi</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
           <t>9789944374224</t>
         </is>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B154" s="1" t="inlineStr">
         <is>
           <t>11-13. Yüzyıllarda Türk-Gürcü İlişkileri</t>
         </is>
       </c>
-      <c r="C99" s="1">
+      <c r="C154" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>