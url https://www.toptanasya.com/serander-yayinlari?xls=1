--- v1 (2026-04-09)
+++ v2 (2026-09-12)
@@ -919,96 +919,96 @@
         <is>
           <t>9786052104118</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Tarih Boyunca Çarşamba</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789944374033</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Milli Mücadele Döneminde Trabzon'da Muhalefet</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786052104354</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Orta Çağ'da Giresun</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786052104385</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Tirebolulu Şehit Binbaşı Hüseyin Avni Alparslan</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786052104361</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Urkiye</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789944374293</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Urkiye</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786052104149</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
@@ -1024,141 +1024,141 @@
         <is>
           <t>9789750086279</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Doğu Karadeniz’de Bir Derebeyi Ailesi: Sarıalizadeler</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786056544910</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Türk Gürcü İlişkileri Tarih ve Çağdaşlık</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>3990000028393</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Karadeniz İncelemeleri Dergisi Sayı: 18</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>3990000029384</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Karadeniz İncelemeleri Dergisi Sayı: 21 Güz 2016</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789759423865</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Trabzon Tarihi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>3990000009240</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Karadeniz İncelemeleri Dergisi Sayı: 13</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>8699944374029</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>İmparatorluktan Ulus Devlete Göçler</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9799750086211</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>İngiliz Yüksek Komiselerinin Gözüyle Milli Mücadele 1918-1920</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789944374989</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Tanzimat’tan Cumhuriyet’e Trabzon’da Eğitim</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>3990000009244</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
@@ -1219,96 +1219,96 @@
         <is>
           <t>9789944374262</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Trabzon ve İki Trabzonlu</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>3990000013367</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Nasıl Bir Trabzonspor</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786052104163</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Tarih Boyunca Vezirköprü</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786056675782</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Doğu Karadeniz'in En Uzun İki Yılı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789759247317</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Hakimiyetine Kadar Doğu Karadeniz’de Türkler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9789944374958</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Eğitim ve Öğreticilere Saygılar</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789944374514</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
@@ -1339,51 +1339,51 @@
         <is>
           <t>9789944374743</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Türkiye ve Balkanlar</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789944374576</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Trabzonluluk Kimliği</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786050307542</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Bizim Köyün İnsanı Ve Lisanı</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786052104187</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
@@ -1459,81 +1459,81 @@
         <is>
           <t>9789944374873</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Kürt-Ermeni İlişkileri</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789944374804</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Akçaabat'ın Kadim Yerleşkesi Kordyle</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9789944374835</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>İstanbul Bonmarşesi</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789944374842</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Mesleki Yaşam Öyküm</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789944374774</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Batılı Seyyah ve Araştırmacıların Gözüyle 19. Yüzyılda Kafkasya</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786052104040</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
@@ -1564,66 +1564,66 @@
         <is>
           <t>9786052104057</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Trabzon' da Cemaatler Arası İlişkiler (1700 - 1770)</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786052104019</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Başlangıçtan Halkevlerine Trabzon’da Tiyatro</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>3990000029261</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Karadeniz İncelemeleri Dergisi Sayı: 23 Güz 2017</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786056675799</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Hayatım İktisat</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>3990000051467</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
@@ -1684,81 +1684,81 @@
         <is>
           <t>9786056675706</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Trabzon Vilayetinden Yardımlar</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9789944374736</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Batı Trakya Türkleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789944374729</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Hafız Şaban Efendi ve Günlüğü</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>3990000051211</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Fındık Yaprağı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>3990000031371</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Karadeniz İncelemeleri Dergisi Sayı: 19 Güz 2015</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789944374552</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
@@ -1789,81 +1789,81 @@
         <is>
           <t>9789944374651</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Sosyo-Kültürel Bölge Monografileri Beşikdüzü ve Dursunbey</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9789944374590</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Trabzon'da Ayanlık Mücadelesi : Hacısalihzade Hasan Ağa, Ömer Ağa ve Büyük Ali Ağa (1737-1844)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9789944374101</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Rus İşgalinde Trabzon Direnişi</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>3990000001763</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 2</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>3990000000917</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Irmak ve Keder</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789944374972</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
@@ -1909,126 +1909,126 @@
         <is>
           <t>9789944374149</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>İktisadi Trabzon</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789944374408</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Fatma ile Kodan</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>3990000009245</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal of Black Sea Studies Sayı: 5</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>3990000009247</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal of Black Sea Studies Sayı: 4</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>3990000009246</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 3</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>3990000009242</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 10</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789944374330</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Trabzonlu Aleko</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789944374132</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Trabzon Yöresi Geleneksel El Sanatları</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>3990000010542</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
@@ -2044,66 +2044,66 @@
         <is>
           <t>9789944374538</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Karadeniz ve Kafkasya</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>3990000009248</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Karadeniz İncelemeleri Dergisi Sayı: 12</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>3990000009241</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Karadeniz İncelemeleri Dergisi Sayı: 11</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9789944374187</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Karadeniz Aşk Türküleri</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9789944374217</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
@@ -2134,81 +2134,81 @@
         <is>
           <t>9789944374712</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Kurmacadan Gerçeğe Hasan İzzettin Dinamo</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>3990000009250</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 9</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>3990000016181</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal Of Black Sea Studies Sayı: 8</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>3990000009249</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Karadeniz İncelemeleri Dergisi / İnternational Journal of Black Sea Studies Sayı: 6</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789944374255</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Trabzon Tarihi Bibliyografyası</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789944374378</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
@@ -2239,96 +2239,96 @@
         <is>
           <t>9789944374415</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Osmanlıların Kuzey ve Doğu Seferlerinde Savaş ve Trabzon</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9789944374507</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Türkçesi ve Eski Türk Edebiyatı Dersleri İçin Örnek Metinler</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>3990000028969</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Mustafa Reşit Tarakçıoğlu</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9789944374354</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>İstikbal Gazetesine Göre Trabzon’da Belediye ve Belediyecilik (1919-1925)</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789944374309</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Erzurum Kış Sporları Tarihi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789944374156</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Balkan Harbinde 87. Alay</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789944374484</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
@@ -2374,46 +2374,46 @@
         <is>
           <t>9786052104002</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Acının Külrengi</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789944374224</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>11-13. Yüzyıllarda Türk-Gürcü İlişkileri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>