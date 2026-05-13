--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -94,276 +94,276 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259658483</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kurtuluşun Çocukları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259658490</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Denizi Koruyan Çocuklar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259774343</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Ötüken</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259774398</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Zaman Makinesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259774381</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Doğayı Koruyan Çocuk</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259658476</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Küçük Astronot Uzay Keşfi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259774374</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Teknofest İha Takımı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259774350</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Şifre İstanbul</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259774367</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Anadoluda Bir Hazine</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259658421</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Küçük Kalbin Kocaman Gücü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259658445</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Okulu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>145</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259658469</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>İcat Takımı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259658452</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Gizemli Köyün Sırrı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259658407</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Çanakkale Kınalı Eller</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786259658438</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>İyilik Takımı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259658414</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bilim Dedektifleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259774329</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Gerçek Maske</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259774336</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>