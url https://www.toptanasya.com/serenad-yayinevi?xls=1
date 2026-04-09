--- v0 (2026-02-14)
+++ v1 (2026-04-09)
@@ -85,940 +85,970 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259773599</t>
+          <t>9786259314211</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Duygusal İyileşme</t>
+          <t>Can Sıkıntısının Tarihi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>445</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259773582</t>
+          <t>9786259314204</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Konfor Alanı</t>
+          <t>Zihin Dönüşümü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259773575</t>
+          <t>9786259773599</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ada'nın Odası</t>
+          <t>Duygusal İyileşme</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>310</v>
+        <v>445</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259773568</t>
+          <t>9786259773582</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Küçük İnsanlar, Büyük Duygular</t>
+          <t>Konfor Alanı</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>370</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259773551</t>
+          <t>9786259773575</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kaybolduğum Yerde Bulundum</t>
+          <t>Ada'nın Odası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>325</v>
+        <v>310</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259773544</t>
+          <t>9786259773568</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bilge Kadının Doğuşu</t>
+          <t>Küçük İnsanlar, Büyük Duygular</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259773537</t>
+          <t>9786259773551</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Geç Çiçek Açanlar</t>
+          <t>Kaybolduğum Yerde Bulundum</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259773520</t>
+          <t>9786259773544</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Narsisizm</t>
+          <t>Bilge Kadının Doğuşu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259773513</t>
+          <t>9786259773537</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kediler ve Zen</t>
+          <t>Geç Çiçek Açanlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>295</v>
+        <v>345</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259773506</t>
+          <t>9786259773520</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Yas</t>
+          <t>Çocuklarda Narsisizm</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259862798</t>
+          <t>9786259773513</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Belirsizlik Sarmalı</t>
+          <t>Kediler ve Zen</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259862781</t>
+          <t>9786259773506</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Güneş Mitler, Tarih ve Toplumlar</t>
+          <t>Çocuklarda Yas</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>198</v>
+        <v>325</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259862774</t>
+          <t>9786259862798</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Farkındalıklı Beden</t>
+          <t>Belirsizlik Sarmalı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>285</v>
+        <v>295</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259862767</t>
+          <t>9786259862781</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Evrende Yaşam Arayışı</t>
+          <t>Güneş Mitler, Tarih ve Toplumlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>270</v>
+        <v>198</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259862750</t>
+          <t>9786259862774</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İrade İçgüdüsü</t>
+          <t>Farkındalıklı Beden</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>375</v>
+        <v>285</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259862743</t>
+          <t>9786259862767</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş Yolunu Bulmak</t>
+          <t>Evrende Yaşam Arayışı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259862736</t>
+          <t>9786259862750</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kaygının Düğümünü Çözün</t>
+          <t>İrade İçgüdüsü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>245</v>
+        <v>375</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259862729</t>
+          <t>9786259862743</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İyileştirici Sezginin Temelleri</t>
+          <t>Eve Dönüş Yolunu Bulmak</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259862712</t>
+          <t>9786259862736</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Lobotomistin Karısı</t>
+          <t>Kaygının Düğümünü Çözün</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>325</v>
+        <v>245</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259862705</t>
+          <t>9786259862729</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Veri Nasıl Oluştu ?</t>
+          <t>İyileştirici Sezginin Temelleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>245</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259902593</t>
+          <t>9786259862712</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şifa</t>
+          <t>Lobotomistin Karısı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259902586</t>
+          <t>9786259862705</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tüy Kadar Hafif</t>
+          <t>Veri Nasıl Oluştu ?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259902579</t>
+          <t>9786259902593</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bağ Kurmanın Gücü</t>
+          <t>İçimizdeki Şifa</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>295</v>
+        <v>345</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259902562</t>
+          <t>9786259902586</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Duyarlılıktan Doğan Güç</t>
+          <t>Tüy Kadar Hafif</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>245</v>
+        <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259902555</t>
+          <t>9786259902579</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kadınlarda DEHB İçin Radikal Bir Rehber</t>
+          <t>Bağ Kurmanın Gücü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>325</v>
+        <v>295</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259902548</t>
+          <t>9786259902562</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Geçinmek - İşyerinde Herkesle Çalışabilmenin Anahtarı</t>
+          <t>Duyarlılıktan Doğan Güç</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>375</v>
+        <v>245</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259902531</t>
+          <t>9786259902555</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Tükenmişlik</t>
+          <t>Kadınlarda DEHB İçin Radikal Bir Rehber</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>225</v>
+        <v>325</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259902524</t>
+          <t>9786259902548</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>George: Bir Saksağanın Anıları</t>
+          <t>Geçinmek - İşyerinde Herkesle Çalışabilmenin Anahtarı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>325</v>
+        <v>375</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259902517</t>
+          <t>9786259902531</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Homo Dijital</t>
+          <t>Duygusal Tükenmişlik</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>225</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259902500</t>
+          <t>9786259902524</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Özün Seni Uyandırsın</t>
+          <t>George: Bir Saksağanın Anıları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>245</v>
+        <v>325</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057221681</t>
+          <t>9786259902517</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sıkışmışlık Psikolojisi</t>
+          <t>Homo Dijital</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>370</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057221674</t>
+          <t>9786259902500</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bilinçli Ebeveynlik - Gayretli, Dirençli ve Özgüvenli Çocuk Yetiştirme Rehberi</t>
+          <t>Özün Seni Uyandırsın</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>345</v>
+        <v>245</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057221667</t>
+          <t>9786057221681</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Erteleme! - Ertelemenin Üstesinden Gelmek ve Suçluluk Hissetmeden Eğlenmenin Keyfini Çıkarmak</t>
+          <t>Sıkışmışlık Psikolojisi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>345</v>
+        <v>370</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057221650</t>
+          <t>9786057221674</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kendini Terk Etme</t>
+          <t>Bilinçli Ebeveynlik - Gayretli, Dirençli ve Özgüvenli Çocuk Yetiştirme Rehberi</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057221643</t>
+          <t>9786057221667</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hakkında Konuşmalar</t>
+          <t>Erteleme! - Ertelemenin Üstesinden Gelmek ve Suçluluk Hissetmeden Eğlenmenin Keyfini Çıkarmak</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057221636</t>
+          <t>9786057221650</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Zihin Tasarımı: Psikomimarinin Temel İlkeleri</t>
+          <t>Kendini Terk Etme</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057221629</t>
+          <t>9786057221643</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Otizm İçin Pozitif Ebeveynlik</t>
+          <t>Aşk Hakkında Konuşmalar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057221612</t>
+          <t>9786057221636</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Rüyaların Şifalı Bilgeliği</t>
+          <t>Zihin Tasarımı: Psikomimarinin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>345</v>
+        <v>370</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057221605</t>
+          <t>9786057221629</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İkna Etmenin Psikolojisi</t>
+          <t>Otizm İçin Pozitif Ebeveynlik</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057330499</t>
+          <t>9786057221612</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bütünlük Yolu</t>
+          <t>Rüyaların Şifalı Bilgeliği</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057330420</t>
+          <t>9786057221605</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche Bir Denizgergedanı Olsaydı</t>
+          <t>İkna Etmenin Psikolojisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>325</v>
+        <v>345</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057330482</t>
+          <t>9786057330499</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Genişletilmiş Zihin</t>
+          <t>Bütünlük Yolu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>365</v>
+        <v>370</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057330475</t>
+          <t>9786057330420</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kelimeler Sözlüğü</t>
+          <t>Nietzsche Bir Denizgergedanı Olsaydı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>425</v>
+        <v>325</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057330468</t>
+          <t>9786057330482</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Cesur Büyüyen Çocuklar</t>
+          <t>Genişletilmiş Zihin</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>345</v>
+        <v>365</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057330451</t>
+          <t>9786057330475</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Zihnimizde ve Ruhumuzda Bahçıvanlık</t>
+          <t>Kayıp Kelimeler Sözlüğü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>325</v>
+        <v>425</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057330444</t>
+          <t>9786057330468</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Empati Çağı</t>
+          <t>Cesur Büyüyen Çocuklar</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057330437</t>
+          <t>9786057330451</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kızlarım Büyürken</t>
+          <t>Zihnimizde ve Ruhumuzda Bahçıvanlık</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>225</v>
+        <v>325</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057330413</t>
+          <t>9786057330444</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Myung Sung: Kore Yaşam Sanatı</t>
+          <t>Empati Çağı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>245</v>
+        <v>345</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057330406</t>
+          <t>9786057330437</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kendini Kabule Giden Yol</t>
+          <t>Kızlarım Büyürken</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>340</v>
+        <v>225</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057388995</t>
+          <t>9786057330413</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitap Senin İçin</t>
+          <t>Myung Sung: Kore Yaşam Sanatı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>325</v>
+        <v>245</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057388971</t>
+          <t>9786057330406</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Okuma Listesi</t>
+          <t>Kendini Kabule Giden Yol</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057388988</t>
+          <t>9786057388995</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dare (Cesaret)</t>
+          <t>Bu Kitap Senin İçin</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057388964</t>
+          <t>9786057388971</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Doğası</t>
+          <t>Okuma Listesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057388957</t>
+          <t>9786057388988</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyi Düşünme</t>
+          <t>Dare (Cesaret)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057388940</t>
+          <t>9786057388964</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Seneca İle Kahvaltı</t>
+          <t>Duyguların Doğası</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057388933</t>
+          <t>9786057388957</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hayat Boyu İyileşme</t>
+          <t>Her Şeyi Düşünme</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>400</v>
+        <v>275</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057388926</t>
+          <t>9786057388940</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Öfke Terbiyesi</t>
+          <t>Seneca İle Kahvaltı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>225</v>
+        <v>325</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057388902</t>
+          <t>9786057388933</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bırakmak</t>
+          <t>Hayat Boyu İyileşme</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057388919</t>
+          <t>9786057388926</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sağlam Temelli Olmak</t>
+          <t>Öfke Terbiyesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>325</v>
+        <v>225</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
+          <t>9786057388902</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Bırakmak</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786057388919</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Sağlam Temelli Olmak</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
           <t>9786057221698</t>
         </is>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Mutluluk Bir Alışkanlıktır: Psiko Sibernetik</t>
         </is>
       </c>
-      <c r="C61" s="1">
+      <c r="C63" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>