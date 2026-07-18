--- v1 (2026-04-09)
+++ v2 (2026-07-18)
@@ -85,970 +85,985 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259314211</t>
+          <t>9786259314235</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Can Sıkıntısının Tarihi</t>
+          <t>Geçmişle Yaşamak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>325</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259314204</t>
+          <t>9786259314211</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zihin Dönüşümü</t>
+          <t>Can Sıkıntısının Tarihi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>345</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259773599</t>
+          <t>9786259314204</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Duygusal İyileşme</t>
+          <t>Zihin Dönüşümü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>445</v>
+        <v>345</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259773582</t>
+          <t>9786259773599</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Konfor Alanı</t>
+          <t>Duygusal İyileşme</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>370</v>
+        <v>445</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259773575</t>
+          <t>9786259773582</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ada'nın Odası</t>
+          <t>Konfor Alanı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>310</v>
+        <v>370</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259773568</t>
+          <t>9786259773575</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Küçük İnsanlar, Büyük Duygular</t>
+          <t>Ada'nın Odası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>370</v>
+        <v>310</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259773551</t>
+          <t>9786259773568</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kaybolduğum Yerde Bulundum</t>
+          <t>Küçük İnsanlar, Büyük Duygular</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259773544</t>
+          <t>9786259773551</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bilge Kadının Doğuşu</t>
+          <t>Kaybolduğum Yerde Bulundum</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259773537</t>
+          <t>9786259773544</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Geç Çiçek Açanlar</t>
+          <t>Bilge Kadının Doğuşu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>345</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259773520</t>
+          <t>9786259773537</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Narsisizm</t>
+          <t>Geç Çiçek Açanlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259773513</t>
+          <t>9786259773520</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kediler ve Zen</t>
+          <t>Çocuklarda Narsisizm</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>295</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259773506</t>
+          <t>9786259773513</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Yas</t>
+          <t>Kediler ve Zen</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>325</v>
+        <v>295</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259862798</t>
+          <t>9786259773506</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Belirsizlik Sarmalı</t>
+          <t>Çocuklarda Yas</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>295</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259862781</t>
+          <t>9786259862798</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Güneş Mitler, Tarih ve Toplumlar</t>
+          <t>Belirsizlik Sarmalı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>198</v>
+        <v>295</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259862774</t>
+          <t>9786259862781</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Farkındalıklı Beden</t>
+          <t>Güneş Mitler, Tarih ve Toplumlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>285</v>
+        <v>198</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259862767</t>
+          <t>9786259862774</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Evrende Yaşam Arayışı</t>
+          <t>Farkındalıklı Beden</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>270</v>
+        <v>285</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259862750</t>
+          <t>9786259862767</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İrade İçgüdüsü</t>
+          <t>Evrende Yaşam Arayışı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>375</v>
+        <v>270</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259862743</t>
+          <t>9786259862750</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş Yolunu Bulmak</t>
+          <t>İrade İçgüdüsü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>275</v>
+        <v>425</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259862736</t>
+          <t>9786259862743</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kaygının Düğümünü Çözün</t>
+          <t>Eve Dönüş Yolunu Bulmak</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259862729</t>
+          <t>9786259862736</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İyileştirici Sezginin Temelleri</t>
+          <t>Kaygının Düğümünü Çözün</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259862712</t>
+          <t>9786259862729</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Lobotomistin Karısı</t>
+          <t>İyileştirici Sezginin Temelleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>325</v>
+        <v>245</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259862705</t>
+          <t>9786259862712</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Veri Nasıl Oluştu ?</t>
+          <t>Lobotomistin Karısı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259902593</t>
+          <t>9786259862705</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şifa</t>
+          <t>Veri Nasıl Oluştu ?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>345</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259902586</t>
+          <t>9786259902593</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tüy Kadar Hafif</t>
+          <t>İçimizdeki Şifa</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>225</v>
+        <v>345</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259902579</t>
+          <t>9786259902586</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bağ Kurmanın Gücü</t>
+          <t>Tüy Kadar Hafif</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>295</v>
+        <v>225</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259902562</t>
+          <t>9786259902579</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Duyarlılıktan Doğan Güç</t>
+          <t>Bağ Kurmanın Gücü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>245</v>
+        <v>295</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259902555</t>
+          <t>9786259902562</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kadınlarda DEHB İçin Radikal Bir Rehber</t>
+          <t>Duyarlılıktan Doğan Güç</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>325</v>
+        <v>245</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259902548</t>
+          <t>9786259902555</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Geçinmek - İşyerinde Herkesle Çalışabilmenin Anahtarı</t>
+          <t>Kadınlarda DEHB İçin Radikal Bir Rehber</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>375</v>
+        <v>395</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259902531</t>
+          <t>9786259902548</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Tükenmişlik</t>
+          <t>Geçinmek - İşyerinde Herkesle Çalışabilmenin Anahtarı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>225</v>
+        <v>375</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259902524</t>
+          <t>9786259902531</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>George: Bir Saksağanın Anıları</t>
+          <t>Duygusal Tükenmişlik</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>325</v>
+        <v>275</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259902517</t>
+          <t>9786259902524</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Homo Dijital</t>
+          <t>George: Bir Saksağanın Anıları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259902500</t>
+          <t>9786259902517</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Özün Seni Uyandırsın</t>
+          <t>Homo Dijital</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>245</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057221681</t>
+          <t>9786259902500</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sıkışmışlık Psikolojisi</t>
+          <t>Özün Seni Uyandırsın</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>370</v>
+        <v>295</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057221674</t>
+          <t>9786057221681</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bilinçli Ebeveynlik - Gayretli, Dirençli ve Özgüvenli Çocuk Yetiştirme Rehberi</t>
+          <t>Sıkışmışlık Psikolojisi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>345</v>
+        <v>425</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057221667</t>
+          <t>9786057221674</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Erteleme! - Ertelemenin Üstesinden Gelmek ve Suçluluk Hissetmeden Eğlenmenin Keyfini Çıkarmak</t>
+          <t>Bilinçli Ebeveynlik - Gayretli, Dirençli ve Özgüvenli Çocuk Yetiştirme Rehberi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>345</v>
+        <v>395</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057221650</t>
+          <t>9786057221667</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kendini Terk Etme</t>
+          <t>Erteleme! - Ertelemenin Üstesinden Gelmek ve Suçluluk Hissetmeden Eğlenmenin Keyfini Çıkarmak</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>345</v>
+        <v>395</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057221643</t>
+          <t>9786057221650</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hakkında Konuşmalar</t>
+          <t>Kendini Terk Etme</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057221636</t>
+          <t>9786057221643</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Zihin Tasarımı: Psikomimarinin Temel İlkeleri</t>
+          <t>Aşk Hakkında Konuşmalar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057221629</t>
+          <t>9786057221636</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Otizm İçin Pozitif Ebeveynlik</t>
+          <t>Zihin Tasarımı: Psikomimarinin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>370</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057221612</t>
+          <t>9786057221629</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Rüyaların Şifalı Bilgeliği</t>
+          <t>Otizm İçin Pozitif Ebeveynlik</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>345</v>
+        <v>420</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057221605</t>
+          <t>9786057221612</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İkna Etmenin Psikolojisi</t>
+          <t>Rüyaların Şifalı Bilgeliği</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057330499</t>
+          <t>9786057221605</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bütünlük Yolu</t>
+          <t>İkna Etmenin Psikolojisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>370</v>
+        <v>395</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057330420</t>
+          <t>9786057330499</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche Bir Denizgergedanı Olsaydı</t>
+          <t>Bütünlük Yolu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057330482</t>
+          <t>9786057330420</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Genişletilmiş Zihin</t>
+          <t>Nietzsche Bir Denizgergedanı Olsaydı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>365</v>
+        <v>325</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057330475</t>
+          <t>9786057330482</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kelimeler Sözlüğü</t>
+          <t>Genişletilmiş Zihin</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>425</v>
+        <v>365</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057330468</t>
+          <t>9786057330475</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Cesur Büyüyen Çocuklar</t>
+          <t>Kayıp Kelimeler Sözlüğü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>345</v>
+        <v>545</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057330451</t>
+          <t>9786057330468</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Zihnimizde ve Ruhumuzda Bahçıvanlık</t>
+          <t>Cesur Büyüyen Çocuklar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>325</v>
+        <v>425</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057330444</t>
+          <t>9786057330451</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Empati Çağı</t>
+          <t>Zihnimizde ve Ruhumuzda Bahçıvanlık</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057330437</t>
+          <t>9786057330444</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kızlarım Büyürken</t>
+          <t>Empati Çağı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>225</v>
+        <v>345</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057330413</t>
+          <t>9786057330437</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Myung Sung: Kore Yaşam Sanatı</t>
+          <t>Kızlarım Büyürken</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>245</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057330406</t>
+          <t>9786057330413</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kendini Kabule Giden Yol</t>
+          <t>Myung Sung: Kore Yaşam Sanatı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>340</v>
+        <v>245</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057388995</t>
+          <t>9786057330406</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitap Senin İçin</t>
+          <t>Kendini Kabule Giden Yol</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>325</v>
+        <v>395</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057388971</t>
+          <t>9786057388995</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Okuma Listesi</t>
+          <t>Bu Kitap Senin İçin</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057388988</t>
+          <t>9786057388971</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Dare (Cesaret)</t>
+          <t>Okuma Listesi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>325</v>
+        <v>445</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057388964</t>
+          <t>9786057388988</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Doğası</t>
+          <t>Dare (Cesaret)</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057388957</t>
+          <t>9786057388964</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyi Düşünme</t>
+          <t>Duyguların Doğası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057388940</t>
+          <t>9786057388957</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Seneca İle Kahvaltı</t>
+          <t>Her Şeyi Düşünme</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>325</v>
+        <v>345</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057388933</t>
+          <t>9786057388940</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hayat Boyu İyileşme</t>
+          <t>Seneca İle Kahvaltı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057388926</t>
+          <t>9786057388933</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Öfke Terbiyesi</t>
+          <t>Hayat Boyu İyileşme</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>225</v>
+        <v>500</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057388902</t>
+          <t>9786057388926</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bırakmak</t>
+          <t>Öfke Terbiyesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>225</v>
+        <v>275</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057388919</t>
+          <t>9786057388902</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sağlam Temelli Olmak</t>
+          <t>Bırakmak</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>325</v>
+        <v>275</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
+          <t>9786057388919</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Sağlam Temelli Olmak</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
           <t>9786057221698</t>
         </is>
       </c>
-      <c r="B63" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Mutluluk Bir Alışkanlıktır: Psiko Sibernetik</t>
         </is>
       </c>
-      <c r="C63" s="1">
-        <v>400</v>
+      <c r="C64" s="1">
+        <v>495</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>