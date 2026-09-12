--- v2 (2026-07-18)
+++ v3 (2026-09-12)
@@ -85,985 +85,1000 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259314235</t>
+          <t>9786259314242</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Geçmişle Yaşamak</t>
+          <t>Bu Dünyaya Ait Olmak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259314211</t>
+          <t>9786259314235</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Can Sıkıntısının Tarihi</t>
+          <t>Geçmişle Yaşamak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>290</v>
+        <v>325</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259314204</t>
+          <t>9786259314211</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zihin Dönüşümü</t>
+          <t>Can Sıkıntısının Tarihi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>345</v>
+        <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259773599</t>
+          <t>9786259314204</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Duygusal İyileşme</t>
+          <t>Zihin Dönüşümü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>445</v>
+        <v>345</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259773582</t>
+          <t>9786259773599</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Konfor Alanı</t>
+          <t>Duygusal İyileşme</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>370</v>
+        <v>445</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259773575</t>
+          <t>9786259773582</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ada'nın Odası</t>
+          <t>Konfor Alanı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>310</v>
+        <v>370</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259773568</t>
+          <t>9786259773575</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Küçük İnsanlar, Büyük Duygular</t>
+          <t>Ada'nın Odası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>370</v>
+        <v>310</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259773551</t>
+          <t>9786259773568</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kaybolduğum Yerde Bulundum</t>
+          <t>Küçük İnsanlar, Büyük Duygular</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259773544</t>
+          <t>9786259773551</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bilge Kadının Doğuşu</t>
+          <t>Kaybolduğum Yerde Bulundum</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259773537</t>
+          <t>9786259773544</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Geç Çiçek Açanlar</t>
+          <t>Bilge Kadının Doğuşu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>345</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259773520</t>
+          <t>9786259773537</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Narsisizm</t>
+          <t>Geç Çiçek Açanlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259773513</t>
+          <t>9786259773520</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kediler ve Zen</t>
+          <t>Çocuklarda Narsisizm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>295</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259773506</t>
+          <t>9786259773513</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Yas</t>
+          <t>Kediler ve Zen</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>325</v>
+        <v>295</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259862798</t>
+          <t>9786259773506</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Belirsizlik Sarmalı</t>
+          <t>Çocuklarda Yas</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>295</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259862781</t>
+          <t>9786259862798</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Güneş Mitler, Tarih ve Toplumlar</t>
+          <t>Belirsizlik Sarmalı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>198</v>
+        <v>295</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259862774</t>
+          <t>9786259862781</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Farkındalıklı Beden</t>
+          <t>Güneş Mitler, Tarih ve Toplumlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>285</v>
+        <v>198</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259862767</t>
+          <t>9786259862774</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Evrende Yaşam Arayışı</t>
+          <t>Farkındalıklı Beden</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>270</v>
+        <v>285</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259862750</t>
+          <t>9786259862767</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İrade İçgüdüsü</t>
+          <t>Evrende Yaşam Arayışı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>425</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259862743</t>
+          <t>9786259862750</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Eve Dönüş Yolunu Bulmak</t>
+          <t>İrade İçgüdüsü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>275</v>
+        <v>425</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259862736</t>
+          <t>9786259862743</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kaygının Düğümünü Çözün</t>
+          <t>Eve Dönüş Yolunu Bulmak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259862729</t>
+          <t>9786259862736</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İyileştirici Sezginin Temelleri</t>
+          <t>Kaygının Düğümünü Çözün</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259862712</t>
+          <t>9786259862729</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Lobotomistin Karısı</t>
+          <t>İyileştirici Sezginin Temelleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>325</v>
+        <v>245</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259862705</t>
+          <t>9786259862712</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Veri Nasıl Oluştu ?</t>
+          <t>Lobotomistin Karısı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259902593</t>
+          <t>9786259862705</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şifa</t>
+          <t>Veri Nasıl Oluştu ?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>345</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259902586</t>
+          <t>9786259902593</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tüy Kadar Hafif</t>
+          <t>İçimizdeki Şifa</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>225</v>
+        <v>345</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259902579</t>
+          <t>9786259902586</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bağ Kurmanın Gücü</t>
+          <t>Tüy Kadar Hafif</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>295</v>
+        <v>225</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259902562</t>
+          <t>9786259902579</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Duyarlılıktan Doğan Güç</t>
+          <t>Bağ Kurmanın Gücü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>245</v>
+        <v>295</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259902555</t>
+          <t>9786259902562</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kadınlarda DEHB İçin Radikal Bir Rehber</t>
+          <t>Duyarlılıktan Doğan Güç</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>395</v>
+        <v>245</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259902548</t>
+          <t>9786259902555</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Geçinmek - İşyerinde Herkesle Çalışabilmenin Anahtarı</t>
+          <t>Kadınlarda DEHB İçin Radikal Bir Rehber</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>375</v>
+        <v>395</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259902531</t>
+          <t>9786259902548</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Tükenmişlik</t>
+          <t>Geçinmek - İşyerinde Herkesle Çalışabilmenin Anahtarı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259902524</t>
+          <t>9786259902531</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>George: Bir Saksağanın Anıları</t>
+          <t>Duygusal Tükenmişlik</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>325</v>
+        <v>275</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259902517</t>
+          <t>9786259902524</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Homo Dijital</t>
+          <t>George: Bir Saksağanın Anıları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259902500</t>
+          <t>9786259902517</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Özün Seni Uyandırsın</t>
+          <t>Homo Dijital</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>295</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057221681</t>
+          <t>9786259902500</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sıkışmışlık Psikolojisi</t>
+          <t>Özün Seni Uyandırsın</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>425</v>
+        <v>295</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057221674</t>
+          <t>9786057221681</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bilinçli Ebeveynlik - Gayretli, Dirençli ve Özgüvenli Çocuk Yetiştirme Rehberi</t>
+          <t>Sıkışmışlık Psikolojisi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>395</v>
+        <v>425</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057221667</t>
+          <t>9786057221674</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Erteleme! - Ertelemenin Üstesinden Gelmek ve Suçluluk Hissetmeden Eğlenmenin Keyfini Çıkarmak</t>
+          <t>Bilinçli Ebeveynlik - Gayretli, Dirençli ve Özgüvenli Çocuk Yetiştirme Rehberi</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>395</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057221650</t>
+          <t>9786057221667</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kendini Terk Etme</t>
+          <t>Erteleme! - Ertelemenin Üstesinden Gelmek ve Suçluluk Hissetmeden Eğlenmenin Keyfini Çıkarmak</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>345</v>
+        <v>395</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057221643</t>
+          <t>9786057221650</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hakkında Konuşmalar</t>
+          <t>Kendini Terk Etme</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>345</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057221636</t>
+          <t>9786057221643</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zihin Tasarımı: Psikomimarinin Temel İlkeleri</t>
+          <t>Aşk Hakkında Konuşmalar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057221629</t>
+          <t>9786057221636</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Otizm İçin Pozitif Ebeveynlik</t>
+          <t>Zihin Tasarımı: Psikomimarinin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>420</v>
+        <v>370</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057221612</t>
+          <t>9786057221629</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Rüyaların Şifalı Bilgeliği</t>
+          <t>Otizm İçin Pozitif Ebeveynlik</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>345</v>
+        <v>420</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057221605</t>
+          <t>9786057221612</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İkna Etmenin Psikolojisi</t>
+          <t>Rüyaların Şifalı Bilgeliği</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>395</v>
+        <v>345</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057330499</t>
+          <t>9786057221605</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Bütünlük Yolu</t>
+          <t>İkna Etmenin Psikolojisi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>370</v>
+        <v>395</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057330420</t>
+          <t>9786057330499</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche Bir Denizgergedanı Olsaydı</t>
+          <t>Bütünlük Yolu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>325</v>
+        <v>370</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057330482</t>
+          <t>9786057330420</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Genişletilmiş Zihin</t>
+          <t>Nietzsche Bir Denizgergedanı Olsaydı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>365</v>
+        <v>325</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057330475</t>
+          <t>9786057330482</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kelimeler Sözlüğü</t>
+          <t>Genişletilmiş Zihin</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>545</v>
+        <v>365</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057330468</t>
+          <t>9786057330475</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Cesur Büyüyen Çocuklar</t>
+          <t>Kayıp Kelimeler Sözlüğü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>425</v>
+        <v>545</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057330451</t>
+          <t>9786057330468</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zihnimizde ve Ruhumuzda Bahçıvanlık</t>
+          <t>Cesur Büyüyen Çocuklar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>325</v>
+        <v>425</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057330444</t>
+          <t>9786057330451</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Empati Çağı</t>
+          <t>Zihnimizde ve Ruhumuzda Bahçıvanlık</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057330437</t>
+          <t>9786057330444</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kızlarım Büyürken</t>
+          <t>Empati Çağı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>225</v>
+        <v>345</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057330413</t>
+          <t>9786057330437</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Myung Sung: Kore Yaşam Sanatı</t>
+          <t>Kızlarım Büyürken</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>245</v>
+        <v>225</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057330406</t>
+          <t>9786057330413</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kendini Kabule Giden Yol</t>
+          <t>Myung Sung: Kore Yaşam Sanatı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>395</v>
+        <v>245</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057388995</t>
+          <t>9786057330406</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitap Senin İçin</t>
+          <t>Kendini Kabule Giden Yol</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>325</v>
+        <v>395</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057388971</t>
+          <t>9786057388995</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Okuma Listesi</t>
+          <t>Bu Kitap Senin İçin</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>445</v>
+        <v>325</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057388988</t>
+          <t>9786057388971</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Dare (Cesaret)</t>
+          <t>Okuma Listesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>325</v>
+        <v>445</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057388964</t>
+          <t>9786057388988</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Doğası</t>
+          <t>Dare (Cesaret)</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057388957</t>
+          <t>9786057388964</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyi Düşünme</t>
+          <t>Duyguların Doğası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057388940</t>
+          <t>9786057388957</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Seneca İle Kahvaltı</t>
+          <t>Her Şeyi Düşünme</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>325</v>
+        <v>345</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057388933</t>
+          <t>9786057388940</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hayat Boyu İyileşme</t>
+          <t>Seneca İle Kahvaltı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>500</v>
+        <v>325</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057388926</t>
+          <t>9786057388933</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Öfke Terbiyesi</t>
+          <t>Hayat Boyu İyileşme</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>275</v>
+        <v>500</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057388902</t>
+          <t>9786057388926</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bırakmak</t>
+          <t>Öfke Terbiyesi</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057388919</t>
+          <t>9786057388902</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sağlam Temelli Olmak</t>
+          <t>Bırakmak</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>425</v>
+        <v>275</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
+          <t>9786057388919</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Sağlam Temelli Olmak</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
           <t>9786057221698</t>
         </is>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Mutluluk Bir Alışkanlıktır: Psiko Sibernetik</t>
         </is>
       </c>
-      <c r="C64" s="1">
+      <c r="C65" s="1">
         <v>495</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>