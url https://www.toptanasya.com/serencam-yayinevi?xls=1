--- v0 (2025-10-23)
+++ v1 (2026-04-09)
@@ -85,1285 +85,1300 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059180450</t>
+          <t>9786057715524</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğun Bozuk Sirenleri Çalarsa</t>
+          <t>Kül Bahçesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056446177</t>
+          <t>9786059180450</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Allah Dostlarından İbretlik Öğütler</t>
+          <t>Çocukluğun Bozuk Sirenleri Çalarsa</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058480667</t>
+          <t>9786056446177</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Davetiyesi</t>
+          <t>Allah Dostlarından İbretlik Öğütler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057715104</t>
+          <t>9786058480667</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mümkün”e Beş Kala</t>
+          <t>Düşünce Davetiyesi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057715135</t>
+          <t>9786057715104</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kalbi Hisler</t>
+          <t>Mümkün”e Beş Kala</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786059180054</t>
+          <t>9786057715135</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gittiğinle Kaldım</t>
+          <t>Kalbi Hisler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057715494</t>
+          <t>9786059180054</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hadislerde Ezan Teşri Kılınması ve İbadet Değeri</t>
+          <t>Gittiğinle Kaldım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057715487</t>
+          <t>9786057715494</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Let's Read With Me</t>
+          <t>Hadislerde Ezan Teşri Kılınması ve İbadet Değeri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057715449</t>
+          <t>9786057715487</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Her Yaşa Uygun Sorularla İslamiyet</t>
+          <t>Let's Read With Me</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057715456</t>
+          <t>9786057715449</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Modern İlim ve Akli Delillerle Allah’a İman</t>
+          <t>Her Yaşa Uygun Sorularla İslamiyet</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057715463</t>
+          <t>9786057715456</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İnsasanın Yaratılış Mucizeleri Üzerinden Allah’a İman</t>
+          <t>Modern İlim ve Akli Delillerle Allah’a İman</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057715425</t>
+          <t>9786057715463</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kalp Kanseri</t>
+          <t>İnsasanın Yaratılış Mucizeleri Üzerinden Allah’a İman</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057715418</t>
+          <t>9786057715425</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Göğe Bakan Düşler</t>
+          <t>Kalp Kanseri</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057715401</t>
+          <t>9786057715418</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Matematik Hayat Kurtarır</t>
+          <t>Göğe Bakan Düşler</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259468754</t>
+          <t>9786057715401</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yüz Yirmi Dakika</t>
+          <t>Matematik Hayat Kurtarır</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057715388</t>
+          <t>9786259468754</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ha / Yüreğim Hazal Yeri</t>
+          <t>Yüz Yirmi Dakika</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057715357</t>
+          <t>9786057715388</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Salpi / Sürgünde Aşk</t>
+          <t>Ha / Yüreğim Hazal Yeri</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057715364</t>
+          <t>9786057715357</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlak Rehberi</t>
+          <t>Salpi / Sürgünde Aşk</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059180368</t>
+          <t>9786057715364</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bilge İnsan</t>
+          <t>Güzel Ahlak Rehberi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059180702</t>
+          <t>9786059180368</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Vakti Sevmeleri</t>
+          <t>Bilge İnsan</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059180870</t>
+          <t>9786059180702</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Son Işık</t>
+          <t>Yağmur Vakti Sevmeleri</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059180344</t>
+          <t>9786059180870</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Metal Yalnızlık</t>
+          <t>Son Işık</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059180061</t>
+          <t>9786059180344</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Lam Elif ya da Leyla</t>
+          <t>Metal Yalnızlık</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057715067</t>
+          <t>9786059180061</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Neden Bir Lokma?</t>
+          <t>Lam Elif ya da Leyla</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057715111</t>
+          <t>9786057715067</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Namlunun Ucundaki Hayatlar</t>
+          <t>Neden Bir Lokma?</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057715050</t>
+          <t>9786057715111</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çayımda Yar Demlenir</t>
+          <t>Namlunun Ucundaki Hayatlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057715012</t>
+          <t>9786057715050</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Dedektif - Binatlı Cinayeti</t>
+          <t>Çayımda Yar Demlenir</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786059180825</t>
+          <t>9786057715012</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bin Günlük Izdırap</t>
+          <t>Zoraki Dedektif - Binatlı Cinayeti</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057715340</t>
+          <t>9786059180825</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bakarsan Öyle Görürsün</t>
+          <t>Bin Günlük Izdırap</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057715333</t>
+          <t>9786057715340</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sırrın Ölümü</t>
+          <t>Nasıl Bakarsan Öyle Görürsün</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057715326</t>
+          <t>9786057715333</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ölümüne Sır</t>
+          <t>Sırrın Ölümü</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259452807</t>
+          <t>9786057715326</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Panda Pani’nin Kitap Yazma Macerası</t>
+          <t>Ölümüne Sır</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059180405</t>
+          <t>9786259452807</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>On Şehrin Onsuz Hikayesi</t>
+          <t>Panda Pani’nin Kitap Yazma Macerası</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057715302</t>
+          <t>9786059180405</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Arkadaş</t>
+          <t>On Şehrin Onsuz Hikayesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057715319</t>
+          <t>9786057715302</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Başarıda Arkadaş Seçimi</t>
+          <t>Başarıya Götüren Arkadaş</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057715289</t>
+          <t>9786057715319</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Umut</t>
+          <t>Başarıda Arkadaş Seçimi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057715265</t>
+          <t>9786057715289</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çocuklar</t>
+          <t>Bir Tutam Umut</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057715272</t>
+          <t>9786057715265</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Avatar - Camın Ötesi</t>
+          <t>Bizim Çocuklar</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057715258</t>
+          <t>9786057715272</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Demet’in Papatyaları</t>
+          <t>Avatar - Camın Ötesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057715234</t>
+          <t>9786057715258</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yola Çık, Yoldan Çıkma!</t>
+          <t>Demet’in Papatyaları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057715241</t>
+          <t>9786057715234</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hayata Bir De Bu Pencereden Bak!</t>
+          <t>Yola Çık, Yoldan Çıkma!</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057715227</t>
+          <t>9786057715241</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Lepiska Ayrılıklar</t>
+          <t>Hayata Bir De Bu Pencereden Bak!</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057715197</t>
+          <t>9786057715227</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in Hakimi Barbaros Hayreddin Paşa</t>
+          <t>Lepiska Ayrılıklar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057715210</t>
+          <t>9786057715197</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk mu? İcat Çıkarma!</t>
+          <t>Akdeniz'in Hakimi Barbaros Hayreddin Paşa</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057715203</t>
+          <t>9786057715210</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in Öfkesi Barbaros Oruç Reis</t>
+          <t>Mutluluk mu? İcat Çıkarma!</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057715074</t>
+          <t>9786057715203</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Araf Yolu</t>
+          <t>Akdeniz'in Öfkesi Barbaros Oruç Reis</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057715180</t>
+          <t>9786057715074</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yar Gözüyle Baksaydın</t>
+          <t>Araf Yolu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057715173</t>
+          <t>9786057715180</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sen Diyor Yüreğim</t>
+          <t>Yar Gözüyle Baksaydın</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057715142</t>
+          <t>9786057715173</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hazine Sizsiniz</t>
+          <t>Sen Diyor Yüreğim</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057715159</t>
+          <t>9786057715142</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kral Süleyman – Karanlıklar Ordusuna Karşı</t>
+          <t>Hazine Sizsiniz</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057715128</t>
+          <t>9786057715159</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Liderimiz Efendimiz Hz. Muhammed (S.A.V)</t>
+          <t>Kral Süleyman – Karanlıklar Ordusuna Karşı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057715029</t>
+          <t>9786057715128</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gülderen</t>
+          <t>Liderimiz Efendimiz Hz. Muhammed (S.A.V)</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057715081</t>
+          <t>9786057715029</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dua Günlüğü</t>
+          <t>Gülderen</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057715036</t>
+          <t>9786057715081</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayatta Görgü ve Nezaket Kuralları</t>
+          <t>Dua Günlüğü</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059180948</t>
+          <t>9786057715036</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mekke'nin Hanımefendisi Hz.Hatice</t>
+          <t>Gündelik Hayatta Görgü ve Nezaket Kuralları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057715005</t>
+          <t>9786059180948</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Muska</t>
+          <t>Mekke'nin Hanımefendisi Hz.Hatice</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059180993</t>
+          <t>9786057715005</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Rosinha</t>
+          <t>Muska</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059180962</t>
+          <t>9786059180993</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Dedektif - Kayıp Yüzük</t>
+          <t>Rosinha</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059180979</t>
+          <t>9786059180962</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hilalin Gölgesinde</t>
+          <t>Zoraki Dedektif - Kayıp Yüzük</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059180955</t>
+          <t>9786059180979</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tıptan Öte</t>
+          <t>Hilalin Gölgesinde</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786058217522</t>
+          <t>9786059180955</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağda Cinsiyet ve Kadın</t>
+          <t>Tıptan Öte</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059180931</t>
+          <t>9786058217522</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Nemrud’un Eli</t>
+          <t>Eskiçağda Cinsiyet ve Kadın</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059180924</t>
+          <t>9786059180931</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tıbbiyeli Muharrem</t>
+          <t>Nemrud’un Eli</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059180429</t>
+          <t>9786059180924</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Psikolog Psikoloğa Giderse</t>
+          <t>Tıbbiyeli Muharrem</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059180672</t>
+          <t>9786059180429</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Zirveye</t>
+          <t>Psikolog Psikoloğa Giderse</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059180726</t>
+          <t>9786059180672</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Akıl ve Kalp Dengesi</t>
+          <t>Sıfırdan Zirveye</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059180719</t>
+          <t>9786059180726</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Baran-ı Elmas</t>
+          <t>Akıl ve Kalp Dengesi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059180856</t>
+          <t>9786059180719</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Mavisinde Kaybolan Yüreğim</t>
+          <t>Baran-ı Elmas</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059180610</t>
+          <t>9786059180856</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Düş İşleri</t>
+          <t>Aşkın Mavisinde Kaybolan Yüreğim</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059180740</t>
+          <t>9786059180610</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Elveda Hüzün Merhaba Aşk</t>
+          <t>Düş İşleri</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059180665</t>
+          <t>9786059180740</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Satılık Anılar</t>
+          <t>Elveda Hüzün Merhaba Aşk</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059180573</t>
+          <t>9786059180665</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ahududulu Zaman Dilimi</t>
+          <t>Satılık Anılar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059180580</t>
+          <t>9786059180573</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşk'ın Ben'i</t>
+          <t>Ahududulu Zaman Dilimi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059180634</t>
+          <t>9786059180580</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Geleceksen Şimdi Git</t>
+          <t>Aşk'ın Ben'i</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059180399</t>
+          <t>9786059180634</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Her Mevsim Sen</t>
+          <t>Geleceksen Şimdi Git</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059180351</t>
+          <t>9786059180399</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Şehir</t>
+          <t>Her Mevsim Sen</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059180320</t>
+          <t>9786059180351</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sen Uyurken Ayşe</t>
+          <t>Kayıp Şehir</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059180290</t>
+          <t>9786059180320</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hey Patron</t>
+          <t>Sen Uyurken Ayşe</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059180221</t>
+          <t>9786059180290</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Son Sızım</t>
+          <t>Hey Patron</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058638594</t>
+          <t>9786059180221</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yazgı - Bitmeyen Hikaye</t>
+          <t>Son Sızım</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058638532</t>
+          <t>9786058638594</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Karayılan</t>
+          <t>Yazgı - Bitmeyen Hikaye</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786058480605</t>
+          <t>9786058638532</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bu Gündür</t>
+          <t>Karayılan</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
+          <t>9786058480605</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Bu Gündür</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
           <t>9786056446153</t>
         </is>
       </c>
-      <c r="B84" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Çılgın Gönlüm</t>
         </is>
       </c>
-      <c r="C84" s="1">
-        <v>250</v>
+      <c r="C85" s="1">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>