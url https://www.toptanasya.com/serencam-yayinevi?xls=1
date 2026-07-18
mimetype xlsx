--- v1 (2026-04-09)
+++ v2 (2026-07-18)
@@ -85,1300 +85,1345 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057715524</t>
+          <t>9786057715548</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kül Bahçesi</t>
+          <t>Maziden Atiye</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059180450</t>
+          <t>9786057715555</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğun Bozuk Sirenleri Çalarsa</t>
+          <t>Sarayda Bir Ayyüzlü Mahpeyker Kösem Sultan</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056446177</t>
+          <t>9786057715579</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Allah Dostlarından İbretlik Öğütler</t>
+          <t>Kendine Geç Kalma</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058480667</t>
+          <t>9786057715524</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Davetiyesi</t>
+          <t>Kül Bahçesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057715104</t>
+          <t>9786059180450</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mümkün”e Beş Kala</t>
+          <t>Çocukluğun Bozuk Sirenleri Çalarsa</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057715135</t>
+          <t>9786056446177</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kalbi Hisler</t>
+          <t>Allah Dostlarından İbretlik Öğütler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059180054</t>
+          <t>9786058480667</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Gittiğinle Kaldım</t>
+          <t>Düşünce Davetiyesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057715494</t>
+          <t>9786057715104</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hadislerde Ezan Teşri Kılınması ve İbadet Değeri</t>
+          <t>Mümkün”e Beş Kala</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057715487</t>
+          <t>9786057715135</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Let's Read With Me</t>
+          <t>Kalbi Hisler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057715449</t>
+          <t>9786059180054</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Her Yaşa Uygun Sorularla İslamiyet</t>
+          <t>Gittiğinle Kaldım</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057715456</t>
+          <t>9786057715494</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Modern İlim ve Akli Delillerle Allah’a İman</t>
+          <t>Hadislerde Ezan Teşri Kılınması ve İbadet Değeri</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057715463</t>
+          <t>9786057715487</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İnsasanın Yaratılış Mucizeleri Üzerinden Allah’a İman</t>
+          <t>Let's Read With Me</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057715425</t>
+          <t>9786057715449</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kalp Kanseri</t>
+          <t>Her Yaşa Uygun Sorularla İslamiyet</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057715418</t>
+          <t>9786057715456</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Göğe Bakan Düşler</t>
+          <t>Modern İlim ve Akli Delillerle Allah’a İman</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057715401</t>
+          <t>9786057715463</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Matematik Hayat Kurtarır</t>
+          <t>İnsasanın Yaratılış Mucizeleri Üzerinden Allah’a İman</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259468754</t>
+          <t>9786057715425</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yüz Yirmi Dakika</t>
+          <t>Kalp Kanseri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057715388</t>
+          <t>9786057715418</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ha / Yüreğim Hazal Yeri</t>
+          <t>Göğe Bakan Düşler</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057715357</t>
+          <t>9786057715401</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Salpi / Sürgünde Aşk</t>
+          <t>Matematik Hayat Kurtarır</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057715364</t>
+          <t>9786259468754</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ahlak Rehberi</t>
+          <t>Yüz Yirmi Dakika</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059180368</t>
+          <t>9786057715388</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bilge İnsan</t>
+          <t>Ha / Yüreğim Hazal Yeri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059180702</t>
+          <t>9786057715357</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Vakti Sevmeleri</t>
+          <t>Salpi / Sürgünde Aşk</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059180870</t>
+          <t>9786057715364</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Son Işık</t>
+          <t>Güzel Ahlak Rehberi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059180344</t>
+          <t>9786059180368</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Metal Yalnızlık</t>
+          <t>Bilge İnsan</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786059180061</t>
+          <t>9786059180702</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Lam Elif ya da Leyla</t>
+          <t>Yağmur Vakti Sevmeleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057715067</t>
+          <t>9786059180870</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Neden Bir Lokma?</t>
+          <t>Son Işık</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057715111</t>
+          <t>9786059180344</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Namlunun Ucundaki Hayatlar</t>
+          <t>Metal Yalnızlık</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057715050</t>
+          <t>9786059180061</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çayımda Yar Demlenir</t>
+          <t>Lam Elif ya da Leyla</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057715012</t>
+          <t>9786057715067</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Dedektif - Binatlı Cinayeti</t>
+          <t>Neden Bir Lokma?</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059180825</t>
+          <t>9786057715111</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bin Günlük Izdırap</t>
+          <t>Namlunun Ucundaki Hayatlar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057715340</t>
+          <t>9786057715050</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bakarsan Öyle Görürsün</t>
+          <t>Çayımda Yar Demlenir</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057715333</t>
+          <t>9786057715012</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sırrın Ölümü</t>
+          <t>Zoraki Dedektif - Binatlı Cinayeti</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057715326</t>
+          <t>9786059180825</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ölümüne Sır</t>
+          <t>Bin Günlük Izdırap</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259452807</t>
+          <t>9786057715340</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Panda Pani’nin Kitap Yazma Macerası</t>
+          <t>Nasıl Bakarsan Öyle Görürsün</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059180405</t>
+          <t>9786057715333</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>On Şehrin Onsuz Hikayesi</t>
+          <t>Sırrın Ölümü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057715302</t>
+          <t>9786057715326</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Arkadaş</t>
+          <t>Ölümüne Sır</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057715319</t>
+          <t>9786259452807</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Başarıda Arkadaş Seçimi</t>
+          <t>Panda Pani’nin Kitap Yazma Macerası</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057715289</t>
+          <t>9786059180405</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Umut</t>
+          <t>On Şehrin Onsuz Hikayesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057715265</t>
+          <t>9786057715302</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çocuklar</t>
+          <t>Başarıya Götüren Arkadaş</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057715272</t>
+          <t>9786057715319</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Avatar - Camın Ötesi</t>
+          <t>Başarıda Arkadaş Seçimi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057715258</t>
+          <t>9786057715289</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Demet’in Papatyaları</t>
+          <t>Bir Tutam Umut</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057715234</t>
+          <t>9786057715265</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yola Çık, Yoldan Çıkma!</t>
+          <t>Bizim Çocuklar</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057715241</t>
+          <t>9786057715272</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hayata Bir De Bu Pencereden Bak!</t>
+          <t>Avatar - Camın Ötesi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057715227</t>
+          <t>9786057715258</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Lepiska Ayrılıklar</t>
+          <t>Demet’in Papatyaları</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057715197</t>
+          <t>9786057715234</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in Hakimi Barbaros Hayreddin Paşa</t>
+          <t>Yola Çık, Yoldan Çıkma!</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057715210</t>
+          <t>9786057715241</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk mu? İcat Çıkarma!</t>
+          <t>Hayata Bir De Bu Pencereden Bak!</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057715203</t>
+          <t>9786057715227</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in Öfkesi Barbaros Oruç Reis</t>
+          <t>Lepiska Ayrılıklar</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057715074</t>
+          <t>9786057715197</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Araf Yolu</t>
+          <t>Akdeniz'in Hakimi Barbaros Hayreddin Paşa</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057715180</t>
+          <t>9786057715210</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yar Gözüyle Baksaydın</t>
+          <t>Mutluluk mu? İcat Çıkarma!</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057715173</t>
+          <t>9786057715203</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sen Diyor Yüreğim</t>
+          <t>Akdeniz'in Öfkesi Barbaros Oruç Reis</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057715142</t>
+          <t>9786057715074</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hazine Sizsiniz</t>
+          <t>Araf Yolu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057715159</t>
+          <t>9786057715180</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kral Süleyman – Karanlıklar Ordusuna Karşı</t>
+          <t>Yar Gözüyle Baksaydın</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057715128</t>
+          <t>9786057715173</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Liderimiz Efendimiz Hz. Muhammed (S.A.V)</t>
+          <t>Sen Diyor Yüreğim</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057715029</t>
+          <t>9786057715142</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Gülderen</t>
+          <t>Hazine Sizsiniz</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057715081</t>
+          <t>9786057715159</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Dua Günlüğü</t>
+          <t>Kral Süleyman – Karanlıklar Ordusuna Karşı</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057715036</t>
+          <t>9786057715128</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayatta Görgü ve Nezaket Kuralları</t>
+          <t>Liderimiz Efendimiz Hz. Muhammed (S.A.V)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059180948</t>
+          <t>9786057715029</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Mekke'nin Hanımefendisi Hz.Hatice</t>
+          <t>Gülderen</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057715005</t>
+          <t>9786057715081</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Muska</t>
+          <t>Dua Günlüğü</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059180993</t>
+          <t>9786057715036</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Rosinha</t>
+          <t>Gündelik Hayatta Görgü ve Nezaket Kuralları</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059180962</t>
+          <t>9786059180948</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Dedektif - Kayıp Yüzük</t>
+          <t>Mekke'nin Hanımefendisi Hz.Hatice</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059180979</t>
+          <t>9786057715005</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hilalin Gölgesinde</t>
+          <t>Muska</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059180955</t>
+          <t>9786059180993</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tıptan Öte</t>
+          <t>Rosinha</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786058217522</t>
+          <t>9786059180962</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Eskiçağda Cinsiyet ve Kadın</t>
+          <t>Zoraki Dedektif - Kayıp Yüzük</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059180931</t>
+          <t>9786059180979</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Nemrud’un Eli</t>
+          <t>Hilalin Gölgesinde</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059180924</t>
+          <t>9786059180955</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tıbbiyeli Muharrem</t>
+          <t>Tıptan Öte</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059180429</t>
+          <t>9786058217522</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Psikolog Psikoloğa Giderse</t>
+          <t>Eskiçağda Cinsiyet ve Kadın</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059180672</t>
+          <t>9786059180931</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Zirveye</t>
+          <t>Nemrud’un Eli</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059180726</t>
+          <t>9786059180924</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Akıl ve Kalp Dengesi</t>
+          <t>Tıbbiyeli Muharrem</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059180719</t>
+          <t>9786059180429</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Baran-ı Elmas</t>
+          <t>Psikolog Psikoloğa Giderse</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059180856</t>
+          <t>9786059180672</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Mavisinde Kaybolan Yüreğim</t>
+          <t>Sıfırdan Zirveye</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059180610</t>
+          <t>9786059180726</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Düş İşleri</t>
+          <t>Akıl ve Kalp Dengesi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059180740</t>
+          <t>9786059180719</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Elveda Hüzün Merhaba Aşk</t>
+          <t>Baran-ı Elmas</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059180665</t>
+          <t>9786059180856</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Satılık Anılar</t>
+          <t>Aşkın Mavisinde Kaybolan Yüreğim</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059180573</t>
+          <t>9786059180610</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ahududulu Zaman Dilimi</t>
+          <t>Düş İşleri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059180580</t>
+          <t>9786059180740</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aşk'ın Ben'i</t>
+          <t>Elveda Hüzün Merhaba Aşk</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059180634</t>
+          <t>9786059180665</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Geleceksen Şimdi Git</t>
+          <t>Satılık Anılar</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059180399</t>
+          <t>9786059180573</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Her Mevsim Sen</t>
+          <t>Ahududulu Zaman Dilimi</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059180351</t>
+          <t>9786059180580</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Şehir</t>
+          <t>Aşk'ın Ben'i</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059180320</t>
+          <t>9786059180634</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sen Uyurken Ayşe</t>
+          <t>Geleceksen Şimdi Git</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059180290</t>
+          <t>9786059180399</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hey Patron</t>
+          <t>Her Mevsim Sen</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059180221</t>
+          <t>9786059180351</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Son Sızım</t>
+          <t>Kayıp Şehir</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058638594</t>
+          <t>9786059180320</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yazgı - Bitmeyen Hikaye</t>
+          <t>Sen Uyurken Ayşe</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786058638532</t>
+          <t>9786059180290</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Karayılan</t>
+          <t>Hey Patron</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058480605</t>
+          <t>9786059180221</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bu Gündür</t>
+          <t>Son Sızım</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
+          <t>9786058638594</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Yazgı - Bitmeyen Hikaye</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786058638532</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Karayılan</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786058480605</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Bu Gündür</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
           <t>9786056446153</t>
         </is>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Çılgın Gönlüm</t>
         </is>
       </c>
-      <c r="C85" s="1">
+      <c r="C88" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>