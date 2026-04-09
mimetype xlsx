--- v0 (2026-02-14)
+++ v1 (2026-04-09)
@@ -85,13645 +85,14305 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258671063</t>
+          <t>9786258671698</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>The Science of Digital Steganography</t>
+          <t>Pamuk Prenses ve Yedi Cüceler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>91</v>
+        <v>900</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258682977</t>
+          <t>9786258671278</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Orkestrasyon</t>
+          <t>Trilyon Dolarlık Atmosfer</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258671544</t>
+          <t>9786258559323</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kamyon Arkası Yazıları</t>
+          <t>Eğitimde Biyometrik Veri: Sistemler, Uygulamalar ve Etik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>322</v>
+        <v>254</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255749673</t>
+          <t>9786255749307</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri Öğretmenlerine Yönelik Üretken Yapay Zeka İle Ders Hazırlama Kılavuzu</t>
+          <t>Tarih ve Edebiyat Bilimleri Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>182</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258682557</t>
+          <t>9786258671766</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Örnekleminde Evcil Hayvanlara Bağlılık, Öznel Mutluluk Ve İş Yaşam Kalitesi</t>
+          <t>Ein Leitfaden für Sprachlehrer Grundlagen der Lehrplanentwicklung und Curriculumsentwicklung</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>168</v>
+        <v>357</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258671537</t>
+          <t>9786258762099</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler IV</t>
+          <t>Kolumdaki Dövme</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>399</v>
+        <v>259</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258682434</t>
+          <t>9786258682540</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Kalıp ve Pastal Teknolojileri: Assyst.Cad İle Uygulamalı Tasarım Süreçleri</t>
+          <t>Türk Musikisinde Teknik Hususlar ve Alan Araştırmaları II</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>770</v>
+        <v>254</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255749239</t>
+          <t>9786258671100</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Nazmî-i Şirvanî ve Dîvançesi Nağme-i İştiyak</t>
+          <t>Ukulele İle Temel Eğitimde Müzik</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255749956</t>
+          <t>9786258682175</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Macahel</t>
+          <t>Libidonun Metastazı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>259</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258682625</t>
+          <t>9786258682892</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hizmetkar Liderlik</t>
+          <t>Spor Kuruluşlarında Örgüt Kültürü Eğiliminin Metaforlarla Analizi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>133</v>
+        <v>385</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258682656</t>
+          <t>9786258682335</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sporsal Bilgiler</t>
+          <t>Tarihin Dönüm Noktası Aksa Tufanı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>238</v>
+        <v>364</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258682663</t>
+          <t>9786258671254</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Vergi Sistemi</t>
+          <t>Çevre Biyolojisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>203</v>
+        <v>294</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258682410</t>
+          <t>9786255749918</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aile Sorunları, Boşanma ve Din</t>
+          <t>Farklı Isınma Protokollerinin Seçilmiş Motor Beceri ve 50 Metre Yüzme Performansına Akut Etkisi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>266</v>
+        <v>385</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258682380</t>
+          <t>9786258682724</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Farmasötik, Diyetetik ve Gastronomik Üçgende Arı ve Ürünleri</t>
+          <t>Halı Tasarımı ve Teknolojisi - I</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>175</v>
+        <v>231</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258682946</t>
+          <t>9786258671742</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>The Search For Meaning in Postmodern Poetry</t>
+          <t>Son Wi-Fi Sinyalini Kurtarmak</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>238</v>
+        <v>406</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258559088</t>
+          <t>9786258559033</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi Turizmi Kapsamında Kırklareli Mutfağı</t>
+          <t>Rekreaktif Amaçlı Yapılan Tenis Sporunun Bireylerin Yaşam Kaliteleri İle Mutluluk Düzeyleri Üzerine Etkilerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>147</v>
+        <v>196</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258682281</t>
+          <t>9786258671780</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tek Beden Herkese Uymaz: Yapay Zeka Çağında Eğitimin Yeniden Tasarımı</t>
+          <t>Avın Doğası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>252</v>
+        <v>343</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258671469</t>
+          <t>9786258671681</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Minik Liza ve Cesur Tohum Koko</t>
+          <t>RoboNarin ve Dostluk Sözleşmesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>294</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255749529</t>
+          <t>9786258671261</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm ve Finansal Yapı: Endüstri 5.0 Çağında Sermaye Dinamiklerinin Yeniden İnşası</t>
+          <t>Nepotizmin Mesleki Tükenmişlik Üzerine Etkisinde Duygusal Zeka Algısı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>266</v>
+        <v>385</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258682267</t>
+          <t>9786258682366</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>The Poetic Path To Languge Learning</t>
+          <t>Hınıs-Yolüstü (Arus) Köyünün Monografisi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>238</v>
+        <v>252</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258682533</t>
+          <t>9786258682328</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Yönetiminde Okul Kültürü</t>
+          <t>Müzik Alanında Kuramsal ve Uygulamalı Yaklaşımlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>357</v>
+        <v>231</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255749680</t>
+          <t>9786258671735</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yeraltısuları Mevzuatı ve Uygulaması</t>
+          <t>Bütünleşik Pazarlama İletişimi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>329</v>
+        <v>287</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258559118</t>
+          <t>9786258559064</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Algoritmik Çağ: Pazarlama, Toplum ve Dijital Dönüşüm</t>
+          <t>Rekreasyon Bilimi ve Sporun Yeni Yönelimleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>252</v>
+        <v>413</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258682298</t>
+          <t>9786258671711</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Vilayet Salnamelerine Göre 19. Yüzyılda Çıldır Sancağının İdari, Adli, Mali ve Demografik Yapısı</t>
+          <t>Vergi Güvenlik Müesseseleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>182</v>
+        <v>735</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258559002</t>
+          <t>9786258671759</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu ve Yenipazar’da Yaşayan Yörüklerin Törensel Yemekleri</t>
+          <t>Oyuncuların Şifresi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>196</v>
+        <v>231</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258559071</t>
+          <t>9786258682243</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Etkileşimli Matematik Eğitimi: Müzikten Minecraft’a Yenilikçi Uygulamalar</t>
+          <t>Asma Davul İcrası Üzerine Bir Araştırma: Adem Göçer Örneği</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>231</v>
+        <v>161</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255749635</t>
+          <t>9786258671674</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İngilizlerin ve Şah’ın Gölgesinde Bahtiyari Aşireti</t>
+          <t>Sınırların Ötesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>175</v>
+        <v>196</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258559866</t>
+          <t>9786258671797</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Modern Örgütlerde Kültürün Kaynağı ve Uygulamalı Vaka İncelemeleri</t>
+          <t>Safranbolu Üzerine Çalışmalar: Anlatılar, Motifler ve Koruma</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>182</v>
+        <v>210</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255749901</t>
+          <t>9786258671728</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Dinamikleri: Teoriden Büyümeye</t>
+          <t>Raylardaki Islaklık</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>347</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255749895</t>
+          <t>9786258671032</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Eylül İle Haziran’ın Hikayesi</t>
+          <t>Dünya Ekonomisinde Rekabet Gücünü Etkileyen Faktörler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>238</v>
+        <v>189</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258559248</t>
+          <t>9786258682649</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kahramanın Kayıp Haritası: Kader Labirenti</t>
+          <t>Direnç Egzersizinde Hız Kullanımı: Objektif Yüklenme Yaklaşımı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>144</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258559170</t>
+          <t>9786255749697</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Laboratuvar Mutluluğu Mu Gönül Hakikati Mi?</t>
+          <t>Safranbolu’da Ad Koyma Gelenekleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>203</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258559200</t>
+          <t>9786258682304</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Arketipler Mi Pekiştirme Mi?</t>
+          <t>Said Nursi Düşüncesinde Eğitim, Bilim, Öteki ve Dünya-Ahiret Tasavvuru</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>144</v>
+        <v>343</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258559149</t>
+          <t>9786258671568</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Mı Kurtarmalı, Yoksa Önce Kendini Mi Kurtarmalı?</t>
+          <t>Risk Tanımlamada Mülakat Tekniği: İnşaat Projelerinde Nitel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>152</v>
+        <v>287</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258559187</t>
+          <t>9786258671643</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Değer Mi Günlük Rol Mü?</t>
+          <t>Turistlerin ve Hediyelik Eşya Satıcılarının Bir Kültür Objesi Olarak Hediyelik Eşyalara Bakış Açısı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>136</v>
+        <v>189</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258559217</t>
+          <t>9786258671575</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Deney Mi Zorunluluk Mu?</t>
+          <t>Karınca İle Tavşan</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>144</v>
+        <v>364</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258559163</t>
+          <t>9786255749659</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Özgürlük mü Sınıfsal Kurtuluş mu?</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>136</v>
+        <v>546</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255749505</t>
+          <t>9786258671629</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Sokaklarında</t>
+          <t>Seramik Nasıl Yapılır</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>408</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255749666</t>
+          <t>9786258671513</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mabedimden Damlalar</t>
+          <t>Seramik Süsleme Sanatı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>315</v>
+        <v>288</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255749925</t>
+          <t>9786258671599</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Konut Politikaları Bağlamında Sosyal-Mekansal Ayrışma</t>
+          <t>Hayal Hayatın Tohumu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>343</v>
+        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255749581</t>
+          <t>9786258559255</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Demirci'nin Çırağı</t>
+          <t>Kümelenme ve Üretim Maliyetlerine Etkisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>483</v>
+        <v>301</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258559194</t>
+          <t>9786258671582</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Paranın Anatomisi: Ekmek Savaşı</t>
+          <t>Ayı Fit Diyette</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>152</v>
+        <v>518</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255749888</t>
+          <t>9786258682700</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Satranç Ustalığı</t>
+          <t>Küreselleşme Sürecinde Çok Kültürlülüğün Ulus Devlet Üzerindeki Etkileri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>368</v>
+        <v>259</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255749598</t>
+          <t>9786258671650</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kadim Satırların Efendisi</t>
+          <t>Evli Bireylerin Öfke İfade Tarzı Ve Affetme Durumunun İncelenmesi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>273</v>
+        <v>189</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258559101</t>
+          <t>9786258671063</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Bir Cümle midir?</t>
+          <t>The Science of Digital Steganography</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>152</v>
+        <v>91</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258559224</t>
+          <t>9786258682977</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mülkiyet mi? Genel İrade mi?</t>
+          <t>Sosyolojik Orkestrasyon</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>144</v>
+        <v>420</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258559132</t>
+          <t>9786258671544</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Kim? Fail mi?, Onu Doğuran Hayat mı?</t>
+          <t>Kamyon Arkası Yazıları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>152</v>
+        <v>322</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258559231</t>
+          <t>9786255749673</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Haritası: Şefkat ve Kaçış</t>
+          <t>Fen Bilimleri Öğretmenlerine Yönelik Üretken Yapay Zeka İle Ders Hazırlama Kılavuzu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>160</v>
+        <v>182</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258559125</t>
+          <t>9786258682557</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zihin Deneyi</t>
+          <t>Çalışan Örnekleminde Evcil Hayvanlara Bağlılık, Öznel Mutluluk Ve İş Yaşam Kalitesi</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258559156</t>
+          <t>9786258671537</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mikro Karşılaşmalar</t>
+          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler IV</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>128</v>
+        <v>399</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255749703</t>
+          <t>9786258682434</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Devleti</t>
+          <t>Bilgisayar Destekli Kalıp ve Pastal Teknolojileri: Assyst.Cad İle Uygulamalı Tasarım Süreçleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>592</v>
+        <v>770</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255749758</t>
+          <t>9786255749239</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Resim Çizme Teknikleri</t>
+          <t>Nazmî-i Şirvanî ve Dîvançesi Nağme-i İştiyak</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>304</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255749772</t>
+          <t>9786255749956</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sanat Tarihi</t>
+          <t>Macahel</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>448</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255749710</t>
+          <t>9786258682625</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Zeka Oyunları Kitabı</t>
+          <t>Hizmetkar Liderlik</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>360</v>
+        <v>133</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255749796</t>
+          <t>9786258682656</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Tarihi</t>
+          <t>Sporsal Bilgiler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>600</v>
+        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255749833</t>
+          <t>9786258682663</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Anında İnsanı Kim Yargılar?</t>
+          <t>Azerbaycan Vergi Sistemi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>152</v>
+        <v>203</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255749857</t>
+          <t>9786258682410</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Özgür İrade mi? Kader mi?</t>
+          <t>Aile Sorunları, Boşanma ve Din</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>136</v>
+        <v>266</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255749819</t>
+          <t>9786258682380</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar, Bilinçdışı ve Arzu</t>
+          <t>Farmasötik, Diyetetik ve Gastronomik Üçgende Arı ve Ürünleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>152</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255749734</t>
+          <t>9786258682946</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Baburname</t>
+          <t>The Search For Meaning in Postmodern Poetry</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>680</v>
+        <v>238</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255749840</t>
+          <t>9786258559088</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Benim İmparatorluğum: Sükûnet mi Bencillik mi?</t>
+          <t>Gastronomi Turizmi Kapsamında Kırklareli Mutfağı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255749765</t>
+          <t>9786258682281</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İskenderin Seferi</t>
+          <t>Tek Beden Herkese Uymaz: Yapay Zeka Çağında Eğitimin Yeniden Tasarımı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>368</v>
+        <v>252</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255749864</t>
+          <t>9786258671469</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İktidarın Yozlaştırması</t>
+          <t>Minik Liza ve Cesur Tohum Koko</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>176</v>
+        <v>294</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255749802</t>
+          <t>9786255749529</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Günah, Af ve Bağışlanma</t>
+          <t>Dijital Dönüşüm ve Finansal Yapı: Endüstri 5.0 Çağında Sermaye Dinamiklerinin Yeniden İnşası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>144</v>
+        <v>266</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255749826</t>
+          <t>9786258682267</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İyi-Kötü Ahlakın Kaynağı</t>
+          <t>The Poetic Path To Languge Learning</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>152</v>
+        <v>238</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255749727</t>
+          <t>9786258682533</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Nasıl Çalışılır</t>
+          <t>Eğitim Yönetiminde Okul Kültürü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>736</v>
+        <v>357</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255749741</t>
+          <t>9786255749680</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Müzik Tarihi</t>
+          <t>Yeraltısuları Mevzuatı ve Uygulaması</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>520</v>
+        <v>329</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255749789</t>
+          <t>9786258559118</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Üzerine On Kitap</t>
+          <t>Algoritmik Çağ: Pazarlama, Toplum ve Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>536</v>
+        <v>252</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255749178</t>
+          <t>9786258682298</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Gazanfer Paşa'nın Bir İkincisi</t>
+          <t>Erzurum Vilayet Salnamelerine Göre 19. Yüzyılda Çıldır Sancağının İdari, Adli, Mali ve Demografik Yapısı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>217</v>
+        <v>182</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255749390</t>
+          <t>9786258559002</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Mikrobiyal Yakıt Hücreleri</t>
+          <t>Safranbolu ve Yenipazar’da Yaşayan Yörüklerin Törensel Yemekleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>308</v>
+        <v>196</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255749338</t>
+          <t>9786258559071</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Müziğinde Endüstriyel Dönüşüm</t>
+          <t>Etkileşimli Matematik Eğitimi: Müzikten Minecraft’a Yenilikçi Uygulamalar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>245</v>
+        <v>231</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255749482</t>
+          <t>9786255749635</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İçsel Yolculuklar</t>
+          <t>İngilizlerin ve Şah’ın Gölgesinde Bahtiyari Aşireti</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>259</v>
+        <v>175</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255749611</t>
+          <t>9786258559866</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sessizlikte Bile Adın Var</t>
+          <t>Modern Örgütlerde Kültürün Kaynağı ve Uygulamalı Vaka İncelemeleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>539</v>
+        <v>182</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255749451</t>
+          <t>9786255749901</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kızı</t>
+          <t>Ekonominin Dinamikleri: Teoriden Büyümeye</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>196</v>
+        <v>347</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255749536</t>
+          <t>9786255749895</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Sınavına Hazırlanan Lise Son Sınıf Öğrencilerinin Bilişim Teknolojilerinden Yararlanma Düzeylerinin İncelenmesi</t>
+          <t>Eylül İle Haziran’ın Hikayesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>175</v>
+        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255749369</t>
+          <t>9786258559248</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sandık Arası Demokrasi</t>
+          <t>Kahramanın Kayıp Haritası: Kader Labirenti</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>294</v>
+        <v>144</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255749567</t>
+          <t>9786258559170</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Karadul</t>
+          <t>Laboratuvar Mutluluğu Mu Gönül Hakikati Mi?</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>299</v>
+        <v>160</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255749512</t>
+          <t>9786258559200</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Benim Eylül’üm</t>
+          <t>Arketipler Mi Pekiştirme Mi?</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>168</v>
+        <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255749499</t>
+          <t>9786258559149</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Sen</t>
+          <t>Dünyayı Mı Kurtarmalı, Yoksa Önce Kendini Mi Kurtarmalı?</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>259</v>
+        <v>152</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255749468</t>
+          <t>9786258559187</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sükut-u Hayal</t>
+          <t>Evrensel Değer Mi Günlük Rol Mü?</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>147</v>
+        <v>136</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255749475</t>
+          <t>9786258559217</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Derinlikere Yolculuk</t>
+          <t>Deney Mi Zorunluluk Mu?</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>182</v>
+        <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255737014</t>
+          <t>9786258559163</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Çağı</t>
+          <t>Bireysel Özgürlük mü Sınıfsal Kurtuluş mu?</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>336</v>
+        <v>136</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255749420</t>
+          <t>9786255749505</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Gözyaşları</t>
+          <t>Yalnızlığın Sokaklarında</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>259</v>
+        <v>280</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255749291</t>
+          <t>9786255749666</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed’i Görenler</t>
+          <t>Mabedimden Damlalar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255737465</t>
+          <t>9786255749925</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Rekreasyon</t>
+          <t>Konut Politikaları Bağlamında Sosyal-Mekansal Ayrışma</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>238</v>
+        <v>343</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255749253</t>
+          <t>9786255749581</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>My Timeless Adventure</t>
+          <t>Demirci'nin Çırağı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>516</v>
+        <v>483</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255737472</t>
+          <t>9786258559194</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2010/2018 İDKAB Öğretim Programlarında Empati Değeri ve Öğretimi</t>
+          <t>Paranın Anatomisi: Ekmek Savaşı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>238</v>
+        <v>152</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255749130</t>
+          <t>9786255749888</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Fizyolojide Çağdaş Yaklaşımlar</t>
+          <t>Satranç Ustalığı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>140</v>
+        <v>368</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255737021</t>
+          <t>9786255749598</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Caryl Churchill’ın Çağdaş Oyunlarında Ekolojik Distopya</t>
+          <t>Kadim Satırların Efendisi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>147</v>
+        <v>273</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255749413</t>
+          <t>9786258559101</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık</t>
+          <t>Özgürlük Bir Cümle midir?</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255749260</t>
+          <t>9786258559224</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Türk Üretim Modellerinin Gelişimi ve Keşik ve İmece Organizasyon Modellemelerinin İzleri ve Yeni Nesil Kooparatifçilik ve Tekam Girişim Modeli</t>
+          <t>Mülkiyet mi? Genel İrade mi?</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>217</v>
+        <v>144</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255737441</t>
+          <t>9786258559132</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Commercial Contract Management and Legal Frameworks in Construction: Law, Project Delivery, and Dispute Resolution</t>
+          <t>Suçlu Kim? Fail mi?, Onu Doğuran Hayat mı?</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>812</v>
+        <v>152</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255749222</t>
+          <t>9786258559231</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Uygulanan Maliye Politikalarının Etkinlik Analizi</t>
+          <t>Ruhun Haritası: Şefkat ve Kaçış</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>252</v>
+        <v>160</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255749352</t>
+          <t>9786258559125</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kütüphanem</t>
+          <t>Zihin Deneyi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>224</v>
+        <v>168</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255749192</t>
+          <t>9786258559156</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Çağ’ın Estetik Şairi: Mihail Kuzmin’in Yaşamı ve Şiir Sanatı</t>
+          <t>Mikro Karşılaşmalar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>406</v>
+        <v>128</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255749345</t>
+          <t>9786255749703</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Sarhoşluğu</t>
+          <t>Tanrı Devleti</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>182</v>
+        <v>592</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255749284</t>
+          <t>9786255749758</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutkunun Peşinden</t>
+          <t>Resim Çizme Teknikleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>343</v>
+        <v>304</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255749321</t>
+          <t>9786255749772</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Stoacıların Öğreti Kitabı</t>
+          <t>Sanat Tarihi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>448</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255749314</t>
+          <t>9786255749710</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Parkinson</t>
+          <t>Zeka Oyunları Kitabı</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255737878</t>
+          <t>9786255749796</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Başlamak</t>
+          <t>Mimarlık Tarihi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255737304</t>
+          <t>9786255749833</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Savaşçı</t>
+          <t>Ölüm Anında İnsanı Kim Yargılar?</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>390</v>
+        <v>152</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255737519</t>
+          <t>9786255749857</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Artvin ve Yöresinden Derlenen Masallar</t>
+          <t>Özgür İrade mi? Kader mi?</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>450</v>
+        <v>136</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255737458</t>
+          <t>9786255749819</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Karabük İlinde Yenilebilir Mantar Türlerinin Gastronomik Açıdan Değerlendirilmesi</t>
+          <t>Rüyalar, Bilinçdışı ve Arzu</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>240</v>
+        <v>152</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255737311</t>
+          <t>9786255749734</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Geleneği Yaratıcılıkla Yorumlamak ve Igor Alexandrovich Moiseyev</t>
+          <t>Baburname</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>680</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255737298</t>
+          <t>9786255749840</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>85’liler Anadolu’da</t>
+          <t>Benim İmparatorluğum: Sükûnet mi Bencillik mi?</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>588</v>
+        <v>144</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255897831</t>
+          <t>9786255749765</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Lisansüstü Seminer Çalışmaları - I</t>
+          <t>İskenderin Seferi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>368</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255897923</t>
+          <t>9786255749864</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Dental İmplantlarda Güncel Yüzey Modifikasyonları ve Klinik Başarı</t>
+          <t>İktidarın Yozlaştırması</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>160</v>
+        <v>176</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255737274</t>
+          <t>9786255749802</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Bilinç Çalışmaları</t>
+          <t>Günah, Af ve Bağışlanma</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>280</v>
+        <v>144</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255737373</t>
+          <t>9786255749826</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Dünyası</t>
+          <t>İyi-Kötü Ahlakın Kaynağı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>330</v>
+        <v>152</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255737342</t>
+          <t>9786255749727</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış Destanı</t>
+          <t>Mimarlık Nasıl Çalışılır</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>360</v>
+        <v>736</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255737366</t>
+          <t>9786255749741</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Tantrayı Anlamak</t>
+          <t>Müzik Tarihi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>330</v>
+        <v>520</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255737335</t>
+          <t>9786255749789</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Boyut</t>
+          <t>Mimarlık Üzerine On Kitap</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>300</v>
+        <v>536</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255737359</t>
+          <t>9786255749178</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Sonrası Uyanış</t>
+          <t>Gazanfer Paşa'nın Bir İkincisi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>370</v>
+        <v>217</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255737281</t>
+          <t>9786255749390</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bilinç</t>
+          <t>Mikrobiyal Yakıt Hücreleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>320</v>
+        <v>308</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255737267</t>
+          <t>9786255749338</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yürüyüş Meditasyonu</t>
+          <t>Türk Halk Müziğinde Endüstriyel Dönüşüm</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>360</v>
+        <v>245</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255737090</t>
+          <t>9786255749482</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kitapların Huzurunda Çırılçıplak</t>
+          <t>İçsel Yolculuklar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>280</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786255737151</t>
+          <t>9786255749611</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Seçimin Anatomisi: 50 Teori</t>
+          <t>Sessizlikte Bile Adın Var</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>600</v>
+        <v>539</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255737083</t>
+          <t>9786255749451</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Katre-i Melal</t>
+          <t>Deniz Kızı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>460</v>
+        <v>196</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255737205</t>
+          <t>9786255749536</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Yaklaşan İyiliğin Habercisi</t>
+          <t>Üniversite Sınavına Hazırlanan Lise Son Sınıf Öğrencilerinin Bilişim Teknolojilerinden Yararlanma Düzeylerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>400</v>
+        <v>175</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255737212</t>
+          <t>9786255749369</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tao’nun Yolu</t>
+          <t>Sandık Arası Demokrasi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>280</v>
+        <v>294</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255737243</t>
+          <t>9786255749567</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Nefesin İyileştirici Gücü</t>
+          <t>Karadul</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>380</v>
+        <v>299</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255737236</t>
+          <t>9786255749512</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Değiştiren Karşılaşmalar</t>
+          <t>Benim Eylül’üm</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>370</v>
+        <v>168</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255737250</t>
+          <t>9786255749499</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Para, Güç ve Zihin</t>
+          <t>Bendeki Sen</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>320</v>
+        <v>259</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255737199</t>
+          <t>9786255749468</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Mistikleri</t>
+          <t>Sükut-u Hayal</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>290</v>
+        <v>147</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255737182</t>
+          <t>9786255749475</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Olası Evriminin Psikolojisi</t>
+          <t>Derinlikere Yolculuk</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>240</v>
+        <v>182</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255737168</t>
+          <t>9786255737014</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Saf Aklın Eleştirisi</t>
+          <t>Kurtların Çağı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>300</v>
+        <v>336</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255737175</t>
+          <t>9786255749420</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Tibet’in Ölüler Kitabı</t>
+          <t>Yalnızlığın Gözyaşları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>290</v>
+        <v>259</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786255737229</t>
+          <t>9786255749291</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Şamanik Zihin</t>
+          <t>Hz. Muhammed’i Görenler</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255737144</t>
+          <t>9786255737465</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ödüllü Sevgi</t>
+          <t>Dijital Çağda Rekreasyon</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>121</v>
+        <v>238</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786255897800</t>
+          <t>9786255749253</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Edmund Burke ve Thomas Paine'in Siyaset Felsefesinde Meşruiyet: Devrim, Aydınlanma, Demokrasi, Monarşi, Din, Gelenek ve İnsan Hakları</t>
+          <t>My Timeless Adventure</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>373</v>
+        <v>516</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255737007</t>
+          <t>9786255737472</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Nummer 5</t>
+          <t>2010/2018 İDKAB Öğretim Programlarında Empati Değeri ve Öğretimi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>316</v>
+        <v>238</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255897916</t>
+          <t>9786255749130</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Mesajını Çağın Aklıyla Anlamak</t>
+          <t>Fizyolojide Çağdaş Yaklaşımlar</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>495</v>
+        <v>140</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255737113</t>
+          <t>9786255737021</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yara İyileşmesi</t>
+          <t>Caryl Churchill’ın Çağdaş Oyunlarında Ekolojik Distopya</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>174</v>
+        <v>147</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255737069</t>
+          <t>9786255749413</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Bahçe</t>
+          <t>Sarmaşık</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>390</v>
+        <v>147</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255897961</t>
+          <t>9786255749260</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ejderhaya Karşı Kurt</t>
+          <t>Türk Üretim Modellerinin Gelişimi ve Keşik ve İmece Organizasyon Modellemelerinin İzleri ve Yeni Nesil Kooparatifçilik ve Tekam Girişim Modeli</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>430</v>
+        <v>217</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255737052</t>
+          <t>9786255737441</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yatakta Her Pozisyonun Kitabı</t>
+          <t>Commercial Contract Management and Legal Frameworks in Construction: Law, Project Delivery, and Dispute Resolution</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>320</v>
+        <v>812</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255897930</t>
+          <t>9786255749222</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yatakta Sonsuz Haz Rehberi</t>
+          <t>Türkiye’de Uygulanan Maliye Politikalarının Etkinlik Analizi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>400</v>
+        <v>252</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255897992</t>
+          <t>9786255749352</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolunda Kurt İzleri</t>
+          <t>Şiir Kütüphanem</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>440</v>
+        <v>224</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255737038</t>
+          <t>9786255749192</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sade: Şehvetin İsyankar Kitabı</t>
+          <t>Gümüş Çağ’ın Estetik Şairi: Mihail Kuzmin’in Yaşamı ve Şiir Sanatı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>390</v>
+        <v>406</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255897985</t>
+          <t>9786255749345</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü ve Yatak Arasında</t>
+          <t>Sonbahar Sarhoşluğu</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>350</v>
+        <v>182</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255897978</t>
+          <t>9786255749284</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Göğün Kurtları</t>
+          <t>Bir Tutkunun Peşinden</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>330</v>
+        <v>343</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786255897954</t>
+          <t>9786255749321</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Vecd ve Orgazm Sanatı</t>
+          <t>Stoacıların Öğreti Kitabı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>410</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786255737045</t>
+          <t>9786255749314</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Üzüntüden Kurtulmanın Yolları</t>
+          <t>Parkinson</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786255897947</t>
+          <t>9786255737878</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Afrika’nın Şehvet Ritüelleri</t>
+          <t>Yeniden Başlamak</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>410</v>
+        <v>330</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786255737106</t>
+          <t>9786255737304</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Üç Şans</t>
+          <t>Savaşçı</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>385</v>
+        <v>390</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786255897824</t>
+          <t>9786255737519</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Eğitsel Açıdan İlkokul Bahçelerinin Fiziki Durumları</t>
+          <t>Artvin ve Yöresinden Derlenen Masallar</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>230</v>
+        <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786255897886</t>
+          <t>9786255737458</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Suriyelilerin Entegrasyon Süreci Boyunca Karşılaştığı Sorunlar</t>
+          <t>Karabük İlinde Yenilebilir Mantar Türlerinin Gastronomik Açıdan Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786255897893</t>
+          <t>9786255737311</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Raylar Üzerinde Bir Kent: İstanbul</t>
+          <t>Geleneği Yaratıcılıkla Yorumlamak ve Igor Alexandrovich Moiseyev</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786255897817</t>
+          <t>9786255737298</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Liderin Rüzgarı</t>
+          <t>85’liler Anadolu’da</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>370</v>
+        <v>588</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786255897879</t>
+          <t>9786255897831</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Atlası -1</t>
+          <t>Beden Eğitimi ve Sporda Lisansüstü Seminer Çalışmaları - I</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786255897909</t>
+          <t>9786255897923</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Yuvaya Dönmek</t>
+          <t>Dental İmplantlarda Güncel Yüzey Modifikasyonları ve Klinik Başarı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786255897862</t>
+          <t>9786255737274</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>5 Numara</t>
+          <t>Bilinç Çalışmaları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>273</v>
+        <v>280</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786255897787</t>
+          <t>9786255737373</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İpeğin Dönüşümü</t>
+          <t>Ruhların Dünyası</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>1935</v>
+        <v>330</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786255897855</t>
+          <t>9786255737342</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Gılgamış Destanı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>221</v>
+        <v>360</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786255897756</t>
+          <t>9786255737366</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>E7 Ülkelerinde Orta Gelir Tuzağı, Kurumsal Faktörler ve Kadın İstihdamı</t>
+          <t>Tantrayı Anlamak</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>195</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786255897657</t>
+          <t>9786255737335</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Halkevlerince Yurt Genelinde Düzenlenen 1939 Yılı Lozan Günü Kutlamaları</t>
+          <t>Dördüncü Boyut</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>630</v>
+        <v>300</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786255897749</t>
+          <t>9786255737359</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kibir ve Şifa</t>
+          <t>Ölüm Sonrası Uyanış</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>893</v>
+        <v>370</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786255897732</t>
+          <t>9786255737281</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Hizmet İşletmelerinde Müşteri Sadakati</t>
+          <t>Bilinç</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>305</v>
+        <v>320</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786255897602</t>
+          <t>9786255737267</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Felsefe</t>
+          <t>Yürüyüş Meditasyonu</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>252</v>
+        <v>360</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786255897695</t>
+          <t>9786255737090</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Amasya Müzesi Sultan I. Süleyman (Kanuni) Dönemi (1520-1566) Altın Sikkeleri</t>
+          <t>Kitapların Huzurunda Çırılçıplak</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786255897619</t>
+          <t>9786255737151</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal İtibarin Sessiz Gücü</t>
+          <t>Seçimin Anatomisi: 50 Teori</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>263</v>
+        <v>600</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786255897688</t>
+          <t>9786255737083</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Kavram Haritasına Yönelik Tutumlar</t>
+          <t>Katre-i Melal</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>255</v>
+        <v>460</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786255897213</t>
+          <t>9786255737205</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Davranışları ve Fijital Pazarlama</t>
+          <t>Yaklaşan İyiliğin Habercisi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>504</v>
+        <v>400</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786255897596</t>
+          <t>9786255737212</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Pedagojik Yaklaşımlar</t>
+          <t>Tao’nun Yolu</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>231</v>
+        <v>280</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786255897671</t>
+          <t>9786255737243</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Regülasyonların Sosyo-Ekonomik Etkileri</t>
+          <t>Nefesin İyileştirici Gücü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>410</v>
+        <v>380</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786255897589</t>
+          <t>9786255737236</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Örgütsel Kültür İle Yenilikçilik Odaklı Örgütsel Faktörler Arasındaki İlişki</t>
+          <t>Hayatı Değiştiren Karşılaşmalar</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>231</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786255897176</t>
+          <t>9786255737250</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinlerin Gözünden TV'deki Şiddet : "Behzat Ç. Örneği"</t>
+          <t>Para, Güç ve Zihin</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>336</v>
+        <v>320</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786255897190</t>
+          <t>9786255737199</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>International Multidisciplinary Studies in Health Sciences</t>
+          <t>İslam’ın Mistikleri</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>399</v>
+        <v>290</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786255897152</t>
+          <t>9786255737182</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlık ve Çevre Tasarımı Alanında Uluslararası Araştırmalar ve Değerlendirmeler-I</t>
+          <t>İnsanın Olası Evriminin Psikolojisi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>284</v>
+        <v>240</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786255897169</t>
+          <t>9786255737168</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Matem Yeli</t>
+          <t>Saf Aklın Eleştirisi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>255</v>
+        <v>300</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786255897121</t>
+          <t>9786255737175</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Global Crises, National Consequences: Türkiye’s Economy in the Shadow of the Russia-Ukraine War</t>
+          <t>Tibet’in Ölüler Kitabı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786255897138</t>
+          <t>9786255737229</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Matematik Eğitiminde Yeni Modeller ve Uygulamalar</t>
+          <t>Şamanik Zihin</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>305</v>
+        <v>270</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786255897145</t>
+          <t>9786255737144</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Sporda Giyilebilir Teknolojiler</t>
+          <t>Ödüllü Sevgi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>326</v>
+        <v>121</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786255552037</t>
+          <t>9786255897800</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Uzun Vadeli Sporcu Gelişimi (UVSG)</t>
+          <t>Edmund Burke ve Thomas Paine'in Siyaset Felsefesinde Meşruiyet: Devrim, Aydınlanma, Demokrasi, Monarşi, Din, Gelenek ve İnsan Hakları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>373</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786255552075</t>
+          <t>9786255737007</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Traditionelle Und Alternative Lehrmethoden Im Daf/Daz - Unterricht</t>
+          <t>Nummer 5</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>368</v>
+        <v>316</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786255552631</t>
+          <t>9786255897916</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Barınma Krizi</t>
+          <t>Kur’an Mesajını Çağın Aklıyla Anlamak</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>441</v>
+        <v>495</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786255955890</t>
+          <t>9786255737113</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bir Anlık Umut, Bir Asırlık Bekleyiş</t>
+          <t>Yara İyileşmesi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>263</v>
+        <v>174</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786255552419</t>
+          <t>9786255737069</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İşyerlerinde İyilik Hali: Sağlık, Güvenlik ve Sosyal Politikalar</t>
+          <t>Kokulu Bahçe</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>336</v>
+        <v>390</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786255552464</t>
+          <t>9786255897961</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Beslenme Çalışmalarında Elementlerin Kullanımı</t>
+          <t>Ejderhaya Karşı Kurt</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>168</v>
+        <v>430</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786255552310</t>
+          <t>9786255737052</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Ormancılık ve Orman Mühendisliği</t>
+          <t>Yatakta Her Pozisyonun Kitabı</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>509</v>
+        <v>320</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786255897060</t>
+          <t>9786255897930</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Demokrasiye Geçiş Döneminde Türkiye’de Liberal Düşünce ve Hür Fikirler Mecmuası</t>
+          <t>Yatakta Sonsuz Haz Rehberi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>525</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786255897114</t>
+          <t>9786255897992</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>İpek Yolunda Kurt İzleri</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>168</v>
+        <v>440</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786255897107</t>
+          <t>9786255737038</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Hedonik ve Faydacı Değerler, Turist Tatmini ve Tekrar Ziyaret Niyeti</t>
+          <t>Sade: Şehvetin İsyankar Kitabı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>189</v>
+        <v>390</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786255897022</t>
+          <t>9786255897985</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Kariyer Merkezlerinin Tarihsel Gelişim Süreci ve Uygulamadaki Hizmetleri: ABD, Avrupa ve Türkiye Karşılaştırması</t>
+          <t>Gökyüzü ve Yatak Arasında</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>326</v>
+        <v>350</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786255897039</t>
+          <t>9786255897978</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Vurmalı Çalgılar Öğretim Programı Lisans Metodu</t>
+          <t>Göğün Kurtları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>788</v>
+        <v>330</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786255552624</t>
+          <t>9786255897954</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Psychoanalytic Literary Criticism And Haruki Murakami Novels</t>
+          <t>Cinsel Vecd ve Orgazm Sanatı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>375</v>
+        <v>410</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255897084</t>
+          <t>9786255737045</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Afet Yönetimi ve Lojistik</t>
+          <t>Üzüntüden Kurtulmanın Yolları</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>357</v>
+        <v>260</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786255897091</t>
+          <t>9786255897947</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Okul Kültürü Bağlamında Okul İklimi</t>
+          <t>Afrika’nın Şehvet Ritüelleri</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>158</v>
+        <v>410</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786255552594</t>
+          <t>9786255737106</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Rusya-Batı İlişkilerinde Kurulamayan Denge</t>
+          <t>Üç Şans</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>525</v>
+        <v>385</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786255552648</t>
+          <t>9786255897824</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Mali Sürdürülebilirlik İyi Yönetişim ve Yüksek Denetim Kurumlarının Rolü</t>
+          <t>Eğitsel Açıdan İlkokul Bahçelerinin Fiziki Durumları</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>242</v>
+        <v>230</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786255897015</t>
+          <t>9786255897886</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Değişim ve Dönüşüm</t>
+          <t>Suriyelilerin Entegrasyon Süreci Boyunca Karşılaştığı Sorunlar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>189</v>
+        <v>320</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786255552617</t>
+          <t>9786255897893</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Özgün Şehir Kuran Medeniyeti Yeniden Yorumlamak</t>
+          <t>Raylar Üzerinde Bir Kent: İstanbul</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>410</v>
+        <v>240</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256172906</t>
+          <t>9786255897817</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Advanced Quantum Mechanics</t>
+          <t>Liderin Rüzgarı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>192</v>
+        <v>370</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786255955036</t>
+          <t>9786255897879</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İmalat Sektöründeki İşletmelerde Covid 19'un Finansal Yansıması Bist - 100 Örneği</t>
+          <t>Pazarlama Atlası -1</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786255552600</t>
+          <t>9786255897909</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Pandemide Hafızlık ve Metaverse İmkanları</t>
+          <t>Yuvaya Dönmek</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>216</v>
+        <v>240</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786255552051</t>
+          <t>9786255897862</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasalarında Para Politikasının Etkileri</t>
+          <t>5 Numara</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>1185</v>
+        <v>273</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256172791</t>
+          <t>9786255897787</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Spor ve Rekreasyon Araştırmaları</t>
+          <t>İpeğin Dönüşümü</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>585</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786255955135</t>
+          <t>9786255897855</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Tasarım, Teknoloji ve Sürdürülebilirlik Üzerine Akademik Yaklaşımlar</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>396</v>
+        <v>221</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786255955142</t>
+          <t>9786255897756</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Ekseninde Markalaşma ve Marka Denkliği</t>
+          <t>E7 Ülkelerinde Orta Gelir Tuzağı, Kurumsal Faktörler ve Kadın İstihdamı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>204</v>
+        <v>195</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786255552297</t>
+          <t>9786255897657</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Labvıew İle Uzaktan Erişimli Aydınlatma Laboratuvarı Uygulamaları</t>
+          <t>Halkevlerince Yurt Genelinde Düzenlenen 1939 Yılı Lozan Günü Kutlamaları</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>288</v>
+        <v>630</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786255552273</t>
+          <t>9786255897749</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Günümüze Türk Kamu Yönetiminde Merkeziyet Ademi Merkeziyet Tartışması</t>
+          <t>Kibir ve Şifa</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>515</v>
+        <v>893</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786255552556</t>
+          <t>9786255897732</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Yanaklı Kaplumbağa Pino</t>
+          <t>Elektronik Hizmet İşletmelerinde Müşteri Sadakati</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>201</v>
+        <v>305</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786255552570</t>
+          <t>9786255897602</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Küçük Arkeolog Naya ve Bobi Antik Mısırda</t>
+          <t>Çocuklarla Felsefe</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>180</v>
+        <v>252</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786255552013</t>
+          <t>9786255897695</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ketiapin’in Kardiyovasküler Etkileri: Elektrofizyolojik Yaklaşım ve Klinik Yansımalar</t>
+          <t>Amasya Müzesi Sultan I. Süleyman (Kanuni) Dönemi (1520-1566) Altın Sikkeleri</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786255955081</t>
+          <t>9786255897619</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Java ile 2D Oyunlarda Yapay Zeka</t>
+          <t>Kurumsal İtibarin Sessiz Gücü</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>360</v>
+        <v>263</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786255955098</t>
+          <t>9786255897688</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Eğinli Müftizade Ebubekir Hilmi Efendi ve Üssü’l-harekat</t>
+          <t>Beden Eğitimi ve Sporda Kavram Haritasına Yönelik Tutumlar</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>270</v>
+        <v>255</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786255552471</t>
+          <t>9786255897213</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasalar ve Varlık Fiyatlama Modelleri</t>
+          <t>Tüketici Davranışları ve Fijital Pazarlama</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>252</v>
+        <v>504</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786255552181</t>
+          <t>9786255897596</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Araştırma ve Alıştırmalarla Yüzmede Baş Yapıtlar</t>
+          <t>Beden Eğitimi ve Sporda Pedagojik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>540</v>
+        <v>231</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256319707</t>
+          <t>9786255897671</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Alanında Uluslararası Akademik Çalışmalar</t>
+          <t>Ekonomik Regülasyonların Sosyo-Ekonomik Etkileri</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>240</v>
+        <v>410</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256172678</t>
+          <t>9786255897589</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>İş Sağlığı ve Güvenliği Kavramı ve Öneminin Lise ve Altı Düzeyindeki Öğrencilerde Değerlendirilmesi</t>
+          <t>Örgütsel Kültür İle Yenilikçilik Odaklı Örgütsel Faktörler Arasındaki İlişki</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>216</v>
+        <v>231</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256172722</t>
+          <t>9786255897176</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Alaçam’da Tarihi Yapı Mirası ve Koruma Çabaları</t>
+          <t>Yetişkinlerin Gözünden TV'deki Şiddet : "Behzat Ç. Örneği"</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>1200</v>
+        <v>336</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256172739</t>
+          <t>9786255897190</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Mali Kültür</t>
+          <t>International Multidisciplinary Studies in Health Sciences</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>384</v>
+        <v>399</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256172753</t>
+          <t>9786255897152</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Bilgi Sisteminde Güncel Konular</t>
+          <t>İç Mimarlık ve Çevre Tasarımı Alanında Uluslararası Araştırmalar ve Değerlendirmeler-I</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>336</v>
+        <v>284</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256172760</t>
+          <t>9786255897169</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Sanat Araştırmaları III</t>
+          <t>Matem Yeli</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>486</v>
+        <v>255</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256172814</t>
+          <t>9786255897121</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Yazıtlar Işığında Arap Yazısı</t>
+          <t>Global Crises, National Consequences: Türkiye’s Economy in the Shadow of the Russia-Ukraine War</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>366</v>
+        <v>294</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256172715</t>
+          <t>9786255897138</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Aleksandr İvanoviç Kuprin’den Seçme Hikayeler</t>
+          <t>Matematik Eğitiminde Yeni Modeller ve Uygulamalar</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>168</v>
+        <v>305</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256172661</t>
+          <t>9786255897145</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Hastane Biyokimya Laboratuvarlarının İş Sağlığı ve Güvenliği Açısından Değerlendirilmesi</t>
+          <t>Sporda Giyilebilir Teknolojiler</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>228</v>
+        <v>326</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256172807</t>
+          <t>9786255552037</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kırklareli Turizmi</t>
+          <t>Uzun Vadeli Sporcu Gelişimi (UVSG)</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>248</v>
+        <v>200</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256172746</t>
+          <t>9786255552075</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Fen Sınıflarında Bilimsel Tartışma ve Muhakeme: Kuramdan Uygulamaya Argümantasyon</t>
+          <t>Traditionelle Und Alternative Lehrmethoden Im Daf/Daz - Unterricht</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>252</v>
+        <v>368</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786256172708</t>
+          <t>9786255552631</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Küresel Siyasetin Yerel Etkisi</t>
+          <t>Türkiye’nin Barınma Krizi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>336</v>
+        <v>441</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256172685</t>
+          <t>9786255955890</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Temsili</t>
+          <t>Bir Anlık Umut, Bir Asırlık Bekleyiş</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>368</v>
+        <v>263</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256172630</t>
+          <t>9786255552419</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Bölgeler ve Kente Göç Etmeme Nedenleri</t>
+          <t>İşyerlerinde İyilik Hali: Sağlık, Güvenlik ve Sosyal Politikalar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>240</v>
+        <v>336</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786256172586</t>
+          <t>9786255552464</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Devlet Destek/Teşvik Politikalarında Sosyal Turizm'in Yeri ve Serik (Antalya) İlçesinde Turizm İşletmelerinin Sosyal Turizm'e Karşı Tutumları</t>
+          <t>Beslenme Çalışmalarında Elementlerin Kullanımı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>420</v>
+        <v>168</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786256172616</t>
+          <t>9786255552310</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Yatırım Stratejilerine Göre Metaverse Coin Getirilerinin İncelenmesi</t>
+          <t>Ormancılık ve Orman Mühendisliği</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>281</v>
+        <v>509</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786256319936</t>
+          <t>9786255897060</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler</t>
+          <t>Demokrasiye Geçiş Döneminde Türkiye’de Liberal Düşünce ve Hür Fikirler Mecmuası</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>255</v>
+        <v>525</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786256319943</t>
+          <t>9786255897114</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Mimari Mirasın İzinde : Tarihi Samsun Evleri</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>1199</v>
+        <v>168</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256319417</t>
+          <t>9786255897107</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Arkeoloji Alanında Uluslararası Akademik Çalışmalar</t>
+          <t>Hedonik ve Faydacı Değerler, Turist Tatmini ve Tekrar Ziyaret Niyeti</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>240</v>
+        <v>189</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256319912</t>
+          <t>9786255897022</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi Açısından Vakıa Suresi’nin Yorumu</t>
+          <t>Üniversite Kariyer Merkezlerinin Tarihsel Gelişim Süreci ve Uygulamadaki Hizmetleri: ABD, Avrupa ve Türkiye Karşılaştırması</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>315</v>
+        <v>326</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786256319806</t>
+          <t>9786255897039</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Evaluation of Financial Performance of Companies in Marmara Region Through A Systematic Multi-Criteria Decision-Making Approach</t>
+          <t>Vurmalı Çalgılar Öğretim Programı Lisans Metodu</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>237</v>
+        <v>788</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256319851</t>
+          <t>9786255552624</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Cerrahi Hastalıkları Hemşireliği</t>
+          <t>Psychoanalytic Literary Criticism And Haruki Murakami Novels</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786256319202</t>
+          <t>9786255897084</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Miras Alanlarında Analiz Yöntemleri</t>
+          <t>Afet Yönetimi ve Lojistik</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>525</v>
+        <v>357</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786256319837</t>
+          <t>9786255897091</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Handbook Of English Language Teaching</t>
+          <t>Okul Kültürü Bağlamında Okul İklimi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>525</v>
+        <v>158</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257721776</t>
+          <t>9786255552594</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Akademik Çalışmalar 3</t>
+          <t>Rusya-Batı İlişkilerinde Kurulamayan Denge</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>285</v>
+        <v>525</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786256319219</t>
+          <t>9786255552648</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Glokomda Rostaglandin Tedavisinin Oküler Yüzeye Etkisi Güncel Yaklaşımlar</t>
+          <t>Mali Sürdürülebilirlik İyi Yönetişim ve Yüksek Denetim Kurumlarının Rolü</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>195</v>
+        <v>242</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786256319240</t>
+          <t>9786255897015</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Iğdır’da Göç Olgusu</t>
+          <t>Değişim ve Dönüşüm</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>525</v>
+        <v>189</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786256319196</t>
+          <t>9786255552617</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel ve Bölgesel Amatör Lig Futbolcularının Tükenmişlik Düzeyleri ve Karşılaştırılması</t>
+          <t>Özgün Şehir Kuran Medeniyeti Yeniden Yorumlamak</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>249</v>
+        <v>410</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256644700</t>
+          <t>9786256172906</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Economics and Administrative Sciences - March 2024</t>
+          <t>Advanced Quantum Mechanics</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>276</v>
+        <v>192</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256644779</t>
+          <t>9786255955036</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Educational Sciences - March 2024</t>
+          <t>İmalat Sektöründeki İşletmelerde Covid 19'un Finansal Yansıması Bist - 100 Örneği</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>288</v>
+        <v>240</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256644854</t>
+          <t>9786255552600</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Dentistry - March 2024</t>
+          <t>Pandemide Hafızlık ve Metaverse İmkanları</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>204</v>
+        <v>216</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786256319004</t>
+          <t>9786255552051</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Electrical Electronics and Communications Engineering - March 2024</t>
+          <t>Sermaye Piyasalarında Para Politikasının Etkileri</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>228</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256644847</t>
+          <t>9786256172791</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Architecture, Planning and Design - Mart 2024</t>
+          <t>Spor ve Rekreasyon Araştırmaları</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>282</v>
+        <v>585</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786256644922</t>
+          <t>9786255955135</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Communication Sciences - March 2024</t>
+          <t>Tasarım, Teknoloji ve Sürdürülebilirlik Üzerine Akademik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>162</v>
+        <v>396</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786256644670</t>
+          <t>9786255955142</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social Sciences and Humanities - March 2024</t>
+          <t>Yapay Zeka Ekseninde Markalaşma ve Marka Denkliği</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>354</v>
+        <v>204</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786256644816</t>
+          <t>9786255552297</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - March 2024</t>
+          <t>Labvıew İle Uzaktan Erişimli Aydınlatma Laboratuvarı Uygulamaları</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>222</v>
+        <v>288</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786256644809</t>
+          <t>9786255552273</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Engineering - March 2024</t>
+          <t>Tanzimat’tan Günümüze Türk Kamu Yönetiminde Merkeziyet Ademi Merkeziyet Tartışması</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>348</v>
+        <v>515</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256319073</t>
+          <t>9786255552556</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Veterinary Medicine - March 2024</t>
+          <t>Kırmızı Yanaklı Kaplumbağa Pino</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>168</v>
+        <v>201</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786256644724</t>
+          <t>9786255552570</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Philology - March 2024</t>
+          <t>Küçük Arkeolog Naya ve Bobi Antik Mısırda</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>168</v>
+        <v>180</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786256319080</t>
+          <t>9786255552013</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Science and Mathematics - March 2024</t>
+          <t>Ketiapin’in Kardiyovasküler Etkileri: Elektrofizyolojik Yaklaşım ve Klinik Yansımalar</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786256644762</t>
+          <t>9786255955081</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Health Sciences - March 2024</t>
+          <t>Java ile 2D Oyunlarda Yapay Zeka</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>216</v>
+        <v>360</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786256644953</t>
+          <t>9786255955098</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Eğinli Müftizade Ebubekir Hilmi Efendi ve Üssü’l-harekat</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786256644892</t>
+          <t>9786255552471</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Finansal Piyasalar ve Varlık Fiyatlama Modelleri</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>204</v>
+        <v>252</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786256319059</t>
+          <t>9786255552181</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliği - Ulaştırma Bilim Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Araştırma ve Alıştırmalarla Yüzmede Baş Yapıtlar</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>168</v>
+        <v>540</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786256644755</t>
+          <t>9786256319707</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Pazarlama Alanında Uluslararası Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256644823</t>
+          <t>9786256172678</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>İş Sağlığı ve Güvenliği Kavramı ve Öneminin Lise ve Altı Düzeyindeki Öğrencilerde Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>264</v>
+        <v>216</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256644946</t>
+          <t>9786256172722</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman Ürünleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Alaçam’da Tarihi Yapı Mirası ve Koruma Çabaları</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>300</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786256644793</t>
+          <t>9786256172739</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Mali Kültür</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>300</v>
+        <v>384</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786256644939</t>
+          <t>9786256172753</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Muhasebe Bilgi Sisteminde Güncel Konular</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>282</v>
+        <v>336</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256644977</t>
+          <t>9786256172760</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Sanat Araştırmaları III</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>204</v>
+        <v>486</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256319097</t>
+          <t>9786256172814</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 2 - Mart 2024</t>
+          <t>Yazıtlar Işığında Arap Yazısı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>468</v>
+        <v>366</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786256644694</t>
+          <t>9786256172715</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
+          <t>Aleksandr İvanoviç Kuprin’den Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>414</v>
+        <v>168</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786256644748</t>
+          <t>9786256172661</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Hastane Biyokimya Laboratuvarlarının İş Sağlığı ve Güvenliği Açısından Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>360</v>
+        <v>228</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786256319127</t>
+          <t>9786256172807</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Introduction to Astropharmacy: Theoretical Principles and Applications</t>
+          <t>Kırklareli Turizmi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>263</v>
+        <v>248</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256319035</t>
+          <t>9786256172746</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Fen Sınıflarında Bilimsel Tartışma ve Muhakeme: Kuramdan Uygulamaya Argümantasyon</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>225</v>
+        <v>252</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786256644984</t>
+          <t>9786256172708</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Matematik ve Fen Bilimleri Eğitimi Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Küresel Siyasetin Yerel Etkisi</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>192</v>
+        <v>336</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786256644885</t>
+          <t>9786256172685</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
+          <t>Kadın ve Temsili</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>384</v>
+        <v>368</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786256644878</t>
+          <t>9786256172630</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 2 / Mart 2024</t>
+          <t>Kırsal Bölgeler ve Kente Göç Etmeme Nedenleri</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>345</v>
+        <v>240</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786256319011</t>
+          <t>9786256172586</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Çalışmalar</t>
+          <t>Devlet Destek/Teşvik Politikalarında Sosyal Turizm'in Yeri ve Serik (Antalya) İlçesinde Turizm İşletmelerinin Sosyal Turizm'e Karşı Tutumları</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>315</v>
+        <v>420</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786256644960</t>
+          <t>9786256172616</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Alanında Uluslararası Çalışmalar</t>
+          <t>Yatırım Stratejilerine Göre Metaverse Coin Getirilerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>225</v>
+        <v>281</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786256644908</t>
+          <t>9786256319936</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Çalışmalar</t>
+          <t>Sosyal ve Beşeri Bilimler</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>297</v>
+        <v>255</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786256644991</t>
+          <t>9786256319943</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Eğitim Alanında Uluslararası Çalışmalar</t>
+          <t>Mimari Mirasın İzinde : Tarihi Samsun Evleri</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>255</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786256319042</t>
+          <t>9786256319417</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Mühendisliği Alanında Uluslararası Çalışmalar</t>
+          <t>Arkeoloji Alanında Uluslararası Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786256644830</t>
+          <t>9786256319912</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Uluslararası Çalışmalar</t>
+          <t>Din Eğitimi Açısından Vakıa Suresi’nin Yorumu</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>192</v>
+        <v>315</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786256319066</t>
+          <t>9786256319806</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Güncel Pazarlama Yöntemleri: Stratejilerden Uygulamalara</t>
+          <t>Evaluation of Financial Performance of Companies in Marmara Region Through A Systematic Multi-Criteria Decision-Making Approach</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>248</v>
+        <v>237</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786256644861</t>
+          <t>9786256319851</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Çalışmalar</t>
+          <t>Cerrahi Hastalıkları Hemşireliği</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>540</v>
+        <v>375</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786256644786</t>
+          <t>9786256319202</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar</t>
+          <t>Kültürel Miras Alanlarında Analiz Yöntemleri</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>276</v>
+        <v>525</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786256319028</t>
+          <t>9786256319837</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Hemşire ve Ebelik Alanında Uluslararası Çalışmalar</t>
+          <t>Handbook Of English Language Teaching</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>360</v>
+        <v>525</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786256319103</t>
+          <t>9786257721776</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Afetler ve Salgın Hastalıklarda Halk Sağlığı Yaklaşımları</t>
+          <t>Spor Bilimlerinde Akademik Çalışmalar 3</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>255</v>
+        <v>285</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786256644717</t>
+          <t>9786256319219</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Bilsem’den Çocuk Şarkıları</t>
+          <t>Glokomda Rostaglandin Tedavisinin Oküler Yüzeye Etkisi Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>243</v>
+        <v>195</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786256644687</t>
+          <t>9786256319240</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Fizik Uygulamaları İçin Onlıne Radon Takip Sistemleri</t>
+          <t>Iğdır’da Göç Olgusu</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>158</v>
+        <v>525</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786256760523</t>
+          <t>9786256319196</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>Profesyonel ve Bölgesel Amatör Lig Futbolcularının Tükenmişlik Düzeyleri ve Karşılaştırılması</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>852</v>
+        <v>249</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786256644014</t>
+          <t>9786256644700</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>International Studies in Economics and Administrative Sciences - March 2024</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>840</v>
+        <v>276</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786256760448</t>
+          <t>9786256644779</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Science and Mathematics – December 2023</t>
+          <t>International Studies in Educational Sciences - March 2024</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786256450806</t>
+          <t>9786256644854</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>International Studies in Dentistry - March 2024</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>348</v>
+        <v>204</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786256760561</t>
+          <t>9786256319004</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Yönetim ve Organizasyon Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>International Studies in the Field of Electrical Electronics and Communications Engineering - March 2024</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>326</v>
+        <v>228</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786256760554</t>
+          <t>9786256644847</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>International Studies in Architecture, Planning and Design - Mart 2024</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>480</v>
+        <v>282</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786256644045</t>
+          <t>9786256644922</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>International Studies in the Field of Communication Sciences - March 2024</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>405</v>
+        <v>162</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786256760585</t>
+          <t>9786256644670</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Hekimlik Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>International Studies in Social Sciences and Humanities - March 2024</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>243</v>
+        <v>354</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786256760615</t>
+          <t>9786256644816</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - March 2024</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>420</v>
+        <v>222</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786256760646</t>
+          <t>9786256644809</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>International Studies in Engineering - March 2024</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>420</v>
+        <v>348</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786256760530</t>
+          <t>9786256319073</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>International Studies in the Field of Veterinary Medicine - March 2024</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>348</v>
+        <v>168</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786256760622</t>
+          <t>9786256644724</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Spor Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>International Studies in the Field of Philology - March 2024</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>636</v>
+        <v>168</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786256399822</t>
+          <t>9786256319080</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 2 / Aralık 2023</t>
+          <t>International Studies in Science and Mathematics - March 2024</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>399</v>
+        <v>300</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786256399723</t>
+          <t>9786256644762</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 1 / Aralık 2023</t>
+          <t>International Studies in Health Sciences - March 2024</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>396</v>
+        <v>216</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786256760929</t>
+          <t>9786256644953</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Social, Human And Administrative Science - December 2023</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>492</v>
+        <v>180</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786256760806</t>
+          <t>9786256644892</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Engineering Volume 1 - December 2023</t>
+          <t>İlahiyat Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>594</v>
+        <v>204</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786256644076</t>
+          <t>9786256319059</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Engineering Volume 2 - December 2023</t>
+          <t>İnşaat Mühendisliği - Ulaştırma Bilim Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>516</v>
+        <v>168</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786256760936</t>
+          <t>9786256644755</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Health Sciences - December 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>396</v>
+        <v>360</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786256760813</t>
+          <t>9786256644823</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in the Field of Philology - December 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>228</v>
+        <v>264</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786256760639</t>
+          <t>9786256644946</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimi, Uluslararası İlişkiler ve Kamu Yönetimi Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Ziraat ve Orman Ürünleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786256760820</t>
+          <t>9786256644793</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>Tarih Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>743</v>
+        <v>300</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256644021</t>
+          <t>9786256644939</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>Sosyoloji Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>792</v>
+        <v>282</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786256760707</t>
+          <t>9786256644977</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 2</t>
+          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>630</v>
+        <v>204</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786256760653</t>
+          <t>9786256319097</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 2 - Mart 2024</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>420</v>
+        <v>468</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786256760844</t>
+          <t>9786256644694</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 1</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>593</v>
+        <v>414</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786256399655</t>
+          <t>9786256644748</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Maliye Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>224</v>
+        <v>360</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786256644069</t>
+          <t>9786256319127</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Toplum Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Introduction to Astropharmacy: Theoretical Principles and Applications</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>420</v>
+        <v>263</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786256760851</t>
+          <t>9786256319035</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Muhasebe Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>324</v>
+        <v>225</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786256450790</t>
+          <t>9786256644984</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Matematik ve Fen Bilimleri Eğitimi Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>300</v>
+        <v>192</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257721585</t>
+          <t>9786256644885</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>573</v>
+        <v>384</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786256450349</t>
+          <t>9786256644878</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 2 / Mart 2024</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>662</v>
+        <v>345</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786256760387</t>
+          <t>9786256319011</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma Ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
+          <t>Filoloji Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>612</v>
+        <v>315</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786256644144</t>
+          <t>9786256644960</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
+          <t>Biyoloji Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>480</v>
+        <v>225</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257721592</t>
+          <t>9786256644908</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Hemşire ve Ebelik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>360</v>
+        <v>297</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257721561</t>
+          <t>9786256644991</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
+          <t>Okul Öncesi Eğitim Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>518</v>
+        <v>255</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786256760547</t>
+          <t>9786256319042</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Bilgisayar Mühendisliği Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>384</v>
+        <v>150</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786256760752</t>
+          <t>9786256644830</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Architecture, Planning and Design / December 2023</t>
+          <t>Müzik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>360</v>
+        <v>192</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786256399372</t>
+          <t>9786256319066</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Güncel Pazarlama Yöntemleri: Stratejilerden Uygulamalara</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>368</v>
+        <v>248</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786256760905</t>
+          <t>9786256644861</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in the Field of Communication Sciences - December 2023</t>
+          <t>Mühendislik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>230</v>
+        <v>540</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786256760950</t>
+          <t>9786256644786</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>International Research and Evaluations in the Field of Biology - December 2023</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>251</v>
+        <v>276</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786256760776</t>
+          <t>9786256319028</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Economics and Administrative Sciences - December 2023</t>
+          <t>Hemşire ve Ebelik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>288</v>
+        <v>360</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786256760745</t>
+          <t>9786256319103</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - December 2023</t>
+          <t>Afetler ve Salgın Hastalıklarda Halk Sağlığı Yaklaşımları</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>417</v>
+        <v>255</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786256760783</t>
+          <t>9786256644717</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Educational Sciences - December 2023</t>
+          <t>Bilsem’den Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>588</v>
+        <v>243</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786256644663</t>
+          <t>9786256644687</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Miras Destinasyonlarında Marka Değerinin Yerel Halkın Yaşam Memnuniyeti Ve Şehir Tatmini Üzerine Etkisi</t>
+          <t>Nükleer Fizik Uygulamaları İçin Onlıne Radon Takip Sistemleri</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>300</v>
+        <v>158</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786256450721</t>
+          <t>9786256760523</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Lınguıstısche Teıldıszıplınen Und Interferenzproblematık Anhand Der Beıspıele</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>222</v>
+        <v>852</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786256644632</t>
+          <t>9786256644014</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Heybe</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>315</v>
+        <v>840</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786256644601</t>
+          <t>9786256760448</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Futbol Taraftarlarının Spor Tüketimine Yönelik Güdülenmelerinin İncelenmesi: Beşiktaş JK-Kardemir Karabükspor Taraftarları Örneği</t>
+          <t>International Research and Reviews in Science and Mathematics – December 2023</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>233</v>
+        <v>300</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786256760981</t>
+          <t>9786256450806</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Fısıltıları</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786256644007</t>
+          <t>9786256760561</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Sesi</t>
+          <t>Yönetim ve Organizasyon Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>368</v>
+        <v>326</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786256760998</t>
+          <t>9786256760554</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Tonal Tek Sesli Dikte Çalışmaları - 1</t>
+          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>296</v>
+        <v>480</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786256760400</t>
+          <t>9786256644045</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>İsmail Nakam Genc-i Edeb</t>
+          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>897</v>
+        <v>405</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786256760684</t>
+          <t>9786256760585</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Python ile Pratik Makine Öğrenmesi Projeleri</t>
+          <t>Veteriner Hekimlik Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>327</v>
+        <v>243</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786256760493</t>
+          <t>9786256760615</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Psikolojisi ve Sosyolojisi</t>
+          <t>Tarih Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>315</v>
+        <v>420</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786256760042</t>
+          <t>9786256760646</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Teori, Araştırma ve Derlemeler - Ekim 2023</t>
+          <t>Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>528</v>
+        <v>420</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786256760066</t>
+          <t>9786256760530</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 3 - Ekim 2023</t>
+          <t>Müzik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>753</v>
+        <v>348</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786256760059</t>
+          <t>9786256760622</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 1- Ekim 2023</t>
+          <t>Spor Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>852</v>
+        <v>636</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786256760196</t>
+          <t>9786256399822</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>437</v>
+        <v>399</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786256760202</t>
+          <t>9786256399723</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>554</v>
+        <v>396</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786256760073</t>
+          <t>9786256760929</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 2 - Ekim 2023</t>
+          <t>International Research and Reviews in Social, Human And Administrative Science - December 2023</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>861</v>
+        <v>492</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786256760158</t>
+          <t>9786256760806</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Mühendisliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>International Research and Reviews in Engineering Volume 1 - December 2023</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>315</v>
+        <v>594</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786256760233</t>
+          <t>9786256644076</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>International Research and Reviews in Engineering Volume 2 - December 2023</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>525</v>
+        <v>516</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786256760226</t>
+          <t>9786256760936</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>International Research and Reviews in Health Sciences - December 2023</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>974</v>
+        <v>396</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786256760219</t>
+          <t>9786256760813</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>International Research and Reviews in the Field of Philology - December 2023</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>516</v>
+        <v>228</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786256760394</t>
+          <t>9786256760639</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Merkez- Çevre Değişimi ve Sekülerleşme</t>
+          <t>Siyaset Bilimi, Uluslararası İlişkiler ve Kamu Yönetimi Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>515</v>
+        <v>300</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786256760370</t>
+          <t>9786256760820</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Terörizmin Finansmanında Dark Web Ve Kripto Paraların Rolü</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>272</v>
+        <v>743</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786256760363</t>
+          <t>9786256644021</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>ARDL ve NARDL Eşbütünleşme Analizleri: Adım Adım Eviews Uygulaması</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>1466</v>
+        <v>792</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786256760318</t>
+          <t>9786256760707</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Tasarımda Adhokrasi Konuşmaları</t>
+          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 2</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>272</v>
+        <v>630</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786256760325</t>
+          <t>9786256760653</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Hegel’in Dizgesi ve Tarih</t>
+          <t>Sosyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>272</v>
+        <v>420</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786256760288</t>
+          <t>9786256760844</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Kampüs Rekreasyonu</t>
+          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 1</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>420</v>
+        <v>593</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786256760264</t>
+          <t>9786256399655</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>A Guıdebook For Language Teachers</t>
+          <t>Maliye Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>368</v>
+        <v>224</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786256760271</t>
+          <t>9786256644069</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon ve Disipliner Yaklaşımlar - 2</t>
+          <t>İnsan ve Toplum Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>504</v>
+        <v>420</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786256450875</t>
+          <t>9786256760851</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Hemşirelik Öğrencilerinin Ameliyathane Deneyimleri</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>219</v>
+        <v>324</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786256450851</t>
+          <t>9786256450790</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Vyaçeslav İvanov’un Yaşamı ve Şiir Sanatı</t>
+          <t>İlahiyat Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786256450868</t>
+          <t>9786257721585</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Terapötik Rekreasyon ve Otizmli Bireyler</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>233</v>
+        <v>573</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786256450783</t>
+          <t>9786256450349</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Teknolojik Gelişmeler Işığında Evrensel Tasarım</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>375</v>
+        <v>662</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786256450745</t>
+          <t>9786256760387</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Denizcilik İşletmelerinde Liderlik</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma Ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>522</v>
+        <v>612</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786256450752</t>
+          <t>9786256644144</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kriz Yönetimi: Covid-19 Tecrübesi</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>225</v>
+        <v>480</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786256450677</t>
+          <t>9786257721592</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Hastalık Bilgisi</t>
+          <t>Hemşire ve Ebelik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>798</v>
+        <v>360</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786256450707</t>
+          <t>9786257721561</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Astro-Rekreasyon: Boş Zaman Aktivite Eğilimleri ve Astrolojik Kimlik Arasındaki İlişkinin İncelenmesi</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>269</v>
+        <v>518</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786256450493</t>
+          <t>9786256760547</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>420</v>
+        <v>384</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786256450417</t>
+          <t>9786256760752</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-1 -Haziran 2023</t>
+          <t>International Research and Reviews in Architecture, Planning and Design / December 2023</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>525</v>
+        <v>360</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786256450547</t>
+          <t>9786256399372</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>Biyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>218</v>
+        <v>368</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786256450479</t>
+          <t>9786256760905</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-1 - Haziran 2023</t>
+          <t>International Research and Reviews in the Field of Communication Sciences - December 2023</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>575</v>
+        <v>230</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786256450516</t>
+          <t>9786256760950</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>International Research and Evaluations in the Field of Biology - December 2023</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>696</v>
+        <v>251</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786256450424</t>
+          <t>9786256760776</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>International Research and Reviews in Economics and Administrative Sciences - December 2023</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>201</v>
+        <v>288</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786256450561</t>
+          <t>9786256760745</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Hekimlik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>International Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - December 2023</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>251</v>
+        <v>417</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786256450387</t>
+          <t>9786256760783</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>International Research and Reviews in Educational Sciences - December 2023</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>428</v>
+        <v>588</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786256450509</t>
+          <t>9786256644663</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Kültürel Miras Destinasyonlarında Marka Değerinin Yerel Halkın Yaşam Memnuniyeti Ve Şehir Tatmini Üzerine Etkisi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>449</v>
+        <v>300</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786256450554</t>
+          <t>9786256450721</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Lınguıstısche Teıldıszıplınen Und Interferenzproblematık Anhand Der Beıspıele</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>441</v>
+        <v>222</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786256450585</t>
+          <t>9786256644632</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social, Human and Administrative Sciences-II / June 2023</t>
+          <t>Heybe</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786256450325</t>
+          <t>9786256644601</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Futbol Taraftarlarının Spor Tüketimine Yönelik Güdülenmelerinin İncelenmesi: Beşiktaş JK-Kardemir Karabükspor Taraftarları Örneği</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>357</v>
+        <v>233</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786256450592</t>
+          <t>9786256760981</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social, Human and Administrative Sciences-I / June 2023</t>
+          <t>Sanatın Fısıltıları</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>395</v>
+        <v>345</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786256450431</t>
+          <t>9786256644007</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>Sanatın Sesi</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>822</v>
+        <v>368</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786256450530</t>
+          <t>9786256760998</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>Tonal Tek Sesli Dikte Çalışmaları - 1</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>584</v>
+        <v>296</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786256450448</t>
+          <t>9786256760400</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-1 - Haziran 2023</t>
+          <t>İsmail Nakam Genc-i Edeb</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>605</v>
+        <v>897</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786256450455</t>
+          <t>9786256760684</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>Python ile Pratik Makine Öğrenmesi Projeleri</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>806</v>
+        <v>327</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786256450394</t>
+          <t>9786256760493</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-I - Haziran 2023</t>
+          <t>Yapay Zeka Psikolojisi ve Sosyolojisi</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>899</v>
+        <v>315</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786256450608</t>
+          <t>9786256760042</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Science and Mathematics / June 2023</t>
+          <t>İlahiyat Alanında Uluslararası Teori, Araştırma ve Derlemeler - Ekim 2023</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>504</v>
+        <v>528</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786256450363</t>
+          <t>9786256760066</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 3 - Ekim 2023</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>276</v>
+        <v>753</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786256450486</t>
+          <t>9786256760059</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 1- Ekim 2023</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>273</v>
+        <v>852</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786256450639</t>
+          <t>9786256760196</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Educational Sciences - June 2023</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>432</v>
+        <v>437</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786256450646</t>
+          <t>9786256760202</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Economics and Administrative Sciences - June 2023</t>
+          <t>Filoloji Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>344</v>
+        <v>554</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786256450653</t>
+          <t>9786256760073</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Architecture, Planning and Design - June 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 2 - Ekim 2023</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>218</v>
+        <v>861</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786256450370</t>
+          <t>9786256760158</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - June 2023</t>
+          <t>Bilgisayar Mühendisliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>243</v>
+        <v>315</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786256450615</t>
+          <t>9786256760233</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Health Sciences - June 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>773</v>
+        <v>525</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786256450622</t>
+          <t>9786256760226</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Engineering - June 2023</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>378</v>
+        <v>974</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786256450400</t>
+          <t>9786256760219</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Algısı Öz Güven ve Umutsuzluk</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>368</v>
+        <v>516</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786256450332</t>
+          <t>9786256760394</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Financialization and (DE)Regulation</t>
+          <t>Türkiye'de Merkez- Çevre Değişimi ve Sekülerleşme</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>303</v>
+        <v>515</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786256450356</t>
+          <t>9786256760370</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Destanları</t>
+          <t>Terörizmin Finansmanında Dark Web Ve Kripto Paraların Rolü</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>420</v>
+        <v>272</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786256450257</t>
+          <t>9786256760363</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Arap Diyalektolojisi</t>
+          <t>ARDL ve NARDL Eşbütünleşme Analizleri: Adım Adım Eviews Uygulaması</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>227</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786256399884</t>
+          <t>9786256760318</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Tasarımda Adhokrasi Konuşmaları</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>375</v>
+        <v>272</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786256399785</t>
+          <t>9786256760325</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Social, Human and Administrative Sciences - March 2023</t>
+          <t>Hegel’in Dizgesi ve Tarih</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>852</v>
+        <v>272</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786256399778</t>
+          <t>9786256760288</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Science and Mathematics - March 2023</t>
+          <t>Kampüs Rekreasyonu</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>501</v>
+        <v>420</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786256399754</t>
+          <t>9786256760264</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Health Sciences - March 2023</t>
+          <t>A Guıdebook For Language Teachers</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>483</v>
+        <v>368</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786256450271</t>
+          <t>9786256760271</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Disiplinlerarası Medya ve İletişim Çalışmaları</t>
+          <t>Rekreasyon ve Disipliner Yaklaşımlar - 2</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>588</v>
+        <v>504</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786256399747</t>
+          <t>9786256450875</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Educational Sciences - March 2023</t>
+          <t>Hemşirelik Öğrencilerinin Ameliyathane Deneyimleri</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>426</v>
+        <v>219</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786256399761</t>
+          <t>9786256450851</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Engineering - March 2023</t>
+          <t>Vyaçeslav İvanov’un Yaşamı ve Şiir Sanatı</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>683</v>
+        <v>375</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786256399730</t>
+          <t>9786256450868</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - March 2023</t>
+          <t>Terapötik Rekreasyon ve Otizmli Bireyler</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>525</v>
+        <v>233</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786256399693</t>
+          <t>9786256450783</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Teknolojik Gelişmeler Işığında Evrensel Tasarım</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>411</v>
+        <v>375</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786256399686</t>
+          <t>9786256450745</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Denizcilik İşletmelerinde Liderlik</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>1146</v>
+        <v>522</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786256399921</t>
+          <t>9786256450752</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Türkiye’de Kriz Yönetimi: Covid-19 Tecrübesi</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>434</v>
+        <v>225</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786256399877</t>
+          <t>9786256450677</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Hastalık Bilgisi</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>420</v>
+        <v>798</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786256399860</t>
+          <t>9786256450707</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 2 - Mart 2023</t>
+          <t>Astro-Rekreasyon: Boş Zaman Aktivite Eğilimleri ve Astrolojik Kimlik Arasındaki İlişkinin İncelenmesi</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>1008</v>
+        <v>269</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786256399853</t>
+          <t>9786256450493</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 1 - Mart 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>926</v>
+        <v>420</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786256399891</t>
+          <t>9786256450417</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 1 - Mart 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-1 -Haziran 2023</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>653</v>
+        <v>525</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786256399792</t>
+          <t>9786256450547</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 2 - Mart 2023</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>690</v>
+        <v>218</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786256399846</t>
+          <t>9786256450479</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-1 - Haziran 2023</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>659</v>
+        <v>575</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786256399815</t>
+          <t>9786256450516</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>546</v>
+        <v>696</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786256399839</t>
+          <t>9786256450424</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>501</v>
+        <v>201</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786256399716</t>
+          <t>9786256450561</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Veteriner Hekimlik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>345</v>
+        <v>251</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786256399709</t>
+          <t>9786256450387</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>300</v>
+        <v>428</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786256399808</t>
+          <t>9786256450509</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Eğitim Bilimlerinde Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>1337</v>
+        <v>449</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786256399341</t>
+          <t>9786256450554</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim Tahta Çıkmak Üzere İstanbul’a Gelirken…</t>
+          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>525</v>
+        <v>441</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786256399907</t>
+          <t>9786256450585</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Zelzele</t>
+          <t>International Studies in Social, Human and Administrative Sciences-II / June 2023</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>315</v>
+        <v>420</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786257721943</t>
+          <t>9786256450325</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Eğilme Bükülme Baş Eğme</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>806</v>
+        <v>357</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786257721974</t>
+          <t>9786256450592</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Kendine Tutunmak</t>
+          <t>International Studies in Social, Human and Administrative Sciences-I / June 2023</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>330</v>
+        <v>395</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786257721981</t>
+          <t>9786256450431</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Karagözlüm</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>345</v>
+        <v>822</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257276030</t>
+          <t>9786256450530</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>332</v>
+        <v>584</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786257721783</t>
+          <t>9786256450448</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Kılıçtan Kan Damlıyordu!</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-1 - Haziran 2023</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>420</v>
+        <v>605</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786257721950</t>
+          <t>9786256450455</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Borsa Jargonu</t>
+          <t>Mühendislik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>330</v>
+        <v>806</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786257721806</t>
+          <t>9786256450394</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Sucul Kaynaklar ve Sağlık Turizmi</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-I - Haziran 2023</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>779</v>
+        <v>899</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786257721790</t>
+          <t>9786256450608</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Öngerilmeli Betonarme 1 Kesitli Hızlı Tren Köprülerin Sismik Analizi</t>
+          <t>International Studies in Science and Mathematics / June 2023</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>218</v>
+        <v>504</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786256399679</t>
+          <t>9786256450363</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Arap Dilinde Sözlüksel Çok Anlamlılık</t>
+          <t>Filoloji Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>416</v>
+        <v>276</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786256399273</t>
+          <t>9786256450486</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Hadisler Işığında İslam Dininde Boş Zaman Eğitimi</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>335</v>
+        <v>273</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786256399167</t>
+          <t>9786256450639</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Studies in Educational Sciences - June 2023</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>330</v>
+        <v>432</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786256399112</t>
+          <t>9786256450646</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Studies in Economics and Administrative Sciences - June 2023</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>420</v>
+        <v>344</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786256399037</t>
+          <t>9786256450653</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 4 - Aralık 2022</t>
+          <t>International Studies in Architecture, Planning and Design - June 2023</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>770</v>
+        <v>218</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786256399396</t>
+          <t>9786256450370</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 5 - Aralık 2022</t>
+          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - June 2023</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>315</v>
+        <v>243</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786256399020</t>
+          <t>9786256450615</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>International Studies in Health Sciences - June 2023</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>654</v>
+        <v>773</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786256399013</t>
+          <t>9786256450622</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>International Studies in Engineering - June 2023</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>726</v>
+        <v>378</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786256399303</t>
+          <t>9786256450400</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 3 - Aralık 2022</t>
+          <t>Tanrı Algısı Öz Güven ve Umutsuzluk</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>675</v>
+        <v>368</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786256399006</t>
+          <t>9786256450332</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 3 - Aralık 2022</t>
+          <t>Financialization and (DE)Regulation</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>432</v>
+        <v>303</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786057285294</t>
+          <t>9786256450356</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>Anadolu Destanları</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>489</v>
+        <v>420</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786057285287</t>
+          <t>9786256450257</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Türkiye’de Arap Diyalektolojisi</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>560</v>
+        <v>227</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786256399150</t>
+          <t>9786256399884</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 3 - Aralık 2022</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C434" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786256399099</t>
+          <t>9786256399785</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 2 Aralık 2022</t>
+          <t>International Academic Research and Reviews in Social, Human and Administrative Sciences - March 2023</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>420</v>
+        <v>852</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786256399082</t>
+          <t>9786256399778</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 1 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Science and Mathematics - March 2023</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>623</v>
+        <v>501</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786256399143</t>
+          <t>9786256399754</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Health Sciences - March 2023</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>441</v>
+        <v>483</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786256399266</t>
+          <t>9786256450271</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>International Research in Sport Sciences - December 2022</t>
+          <t>Disiplinlerarası Medya ve İletişim Çalışmaları</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>183</v>
+        <v>588</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786256399198</t>
+          <t>9786256399747</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>International Research in Social, Human and Administrative Sciences - 2 - December 2022</t>
+          <t>International Academic Research and Reviews in Educational Sciences - March 2023</t>
         </is>
       </c>
       <c r="C439" s="1">
         <v>426</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786256399181</t>
+          <t>9786256399761</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>International Research in Social, Human and Administrative Sciences - 1 - December 2022</t>
+          <t>International Academic Research and Reviews in Engineering - March 2023</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>375</v>
+        <v>683</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786256399228</t>
+          <t>9786256399730</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>International Research in Science and Mathematics - December 2022</t>
+          <t>International Academic Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - March 2023</t>
         </is>
       </c>
       <c r="C441" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786256399204</t>
+          <t>9786256399693</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>International Research in Health Sciences - December 2022</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>662</v>
+        <v>411</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786256399242</t>
+          <t>9786256399686</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>International Research in Engineering - December 2022</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>630</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786256399174</t>
+          <t>9786256399921</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>International Research in Educational Sciences - December 2022</t>
+          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>420</v>
+        <v>434</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786256399235</t>
+          <t>9786256399877</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>International Research in Architecture, Planning and Design - December 2022</t>
+          <t>Spor Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>375</v>
+        <v>420</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786256399259</t>
+          <t>9786256399860</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>International Research in Agriculture, Forestry and Aquaculture Sciences - December 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 2 - Mart 2023</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>420</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786256399136</t>
+          <t>9786256399853</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 1 - Mart 2023</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>330</v>
+        <v>926</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786256399075</t>
+          <t>9786256399891</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 1 - Mart 2023</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>738</v>
+        <v>653</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786256399044</t>
+          <t>9786256399792</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 2 - Mart 2023</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>549</v>
+        <v>690</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786057285270</t>
+          <t>9786256399846</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>674</v>
+        <v>659</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786256399129</t>
+          <t>9786256399815</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>İlahiyat Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>497</v>
+        <v>546</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786256399105</t>
+          <t>9786256399839</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>357</v>
+        <v>501</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786256399068</t>
+          <t>9786256399716</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>525</v>
+        <v>345</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786256399051</t>
+          <t>9786256399709</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>Filoloji Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>783</v>
+        <v>300</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786256399310</t>
+          <t>9786256399808</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Risk Açıklamalarının Muhasebe Ve Finansal Raporlama Standartları Açısından İncelenmesi</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>375</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786256399389</t>
+          <t>9786256399341</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Yasal Güç İstenci ve Politik Davranış</t>
+          <t>Yavuz Sultan Selim Tahta Çıkmak Üzere İstanbul’a Gelirken…</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>303</v>
+        <v>525</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786057285232</t>
+          <t>9786256399907</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon Ve Disipliner Yaklaşımlar</t>
+          <t>Zelzele</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786057285218</t>
+          <t>9786257721943</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Öğrencileri için Sosyal Beceri Etkinlikleri</t>
+          <t>Eğilme Bükülme Baş Eğme</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>231</v>
+        <v>806</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786057177063</t>
+          <t>9786257721974</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Kendine Tutunmak</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>185</v>
+        <v>330</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786054517947</t>
+          <t>9786257721981</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
+          <t>Karagözlüm</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>773</v>
+        <v>345</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786054517985</t>
+          <t>9786257276030</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
+          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>924</v>
+        <v>332</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786054517787</t>
+          <t>9786257721783</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Kılıçtan Kan Damlıyordu!</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>353</v>
+        <v>420</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786054517923</t>
+          <t>9786257721950</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Borsa Jargonu</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>621</v>
+        <v>330</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786054517886</t>
+          <t>9786257721806</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sucul Kaynaklar ve Sağlık Turizmi</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>659</v>
+        <v>779</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786054517855</t>
+          <t>9786257721790</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Öngerilmeli Betonarme 1 Kesitli Hızlı Tren Köprülerin Sismik Analizi</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>486</v>
+        <v>218</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786054517992</t>
+          <t>9786256399679</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
+          <t>Arap Dilinde Sözlüksel Çok Anlamlılık</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>683</v>
+        <v>416</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786054517817</t>
+          <t>9786256399273</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Ayetler ve Hadisler Işığında İslam Dininde Boş Zaman Eğitimi</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>168</v>
+        <v>335</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786257721141</t>
+          <t>9786256399167</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>633</v>
+        <v>330</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786057177070</t>
+          <t>9786256399112</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Social, Human and Administrative Sciences - October 2022</t>
+          <t>Spor Bilimlerinde Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>1587</v>
+        <v>420</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786057177087</t>
+          <t>9786256399037</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Science and Mathematics - October 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 4 - Aralık 2022</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>353</v>
+        <v>770</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786057177094</t>
+          <t>9786256399396</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - October 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 5 - Aralık 2022</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>282</v>
+        <v>315</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786054517862</t>
+          <t>9786256399020</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Engineering - October 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>305</v>
+        <v>654</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786054517589</t>
+          <t>9786256399013</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Educational Sciences - October 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>353</v>
+        <v>726</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786054517831</t>
+          <t>9786256399303</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Agriculture, Forestry and Aquaculture Sciences - October 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>375</v>
+        <v>675</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786257276009</t>
+          <t>9786256399006</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematik Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>635</v>
+        <v>432</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257276054</t>
+          <t>9786057285294</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>375</v>
+        <v>489</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786257276023</t>
+          <t>9786057285287</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>375</v>
+        <v>560</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786257721516</t>
+          <t>9786256399150</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Eonal Evren</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>594</v>
+        <v>375</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786257276061</t>
+          <t>9786256399099</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 2 Aralık 2022</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>963</v>
+        <v>420</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786257276108</t>
+          <t>9786256399082</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Açık Kaynak Kodlu Coğrafi Bilgi Sistemleri (QGIS) Uygulamaları Temel Bilgiler - Giriş</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>266</v>
+        <v>623</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>4440000002518</t>
+          <t>9786256399143</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>113</v>
+        <v>441</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>4440000002517</t>
+          <t>9786256399266</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Söyletme Beni</t>
+          <t>International Research in Sport Sciences - December 2022</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>250</v>
+        <v>183</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>4440000002516</t>
+          <t>9786256399198</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Futbol Antrenörlerinde Zihinsel Hazırlık ve Giyilebilir Teknoloji</t>
+          <t>International Research in Social, Human and Administrative Sciences - 2 - December 2022</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>112</v>
+        <v>426</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786057177032</t>
+          <t>9786256399181</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Meçhul</t>
+          <t>International Research in Social, Human and Administrative Sciences - 1 - December 2022</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>345</v>
+        <v>375</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786057177049</t>
+          <t>9786256399228</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyeti Koru</t>
+          <t>International Research in Science and Mathematics - December 2022</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>491</v>
+        <v>525</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786057177056</t>
+          <t>9786256399204</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Cesaretin Bedeli</t>
+          <t>International Research in Health Sciences - December 2022</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>512</v>
+        <v>662</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786057177025</t>
+          <t>9786256399242</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sınırlar Gümrükler Ve Güvenlik</t>
+          <t>International Research in Engineering - December 2022</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>987</v>
+        <v>630</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786057177018</t>
+          <t>9786256399174</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Sadece Benim</t>
+          <t>International Research in Educational Sciences - December 2022</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>252</v>
+        <v>420</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786257721998</t>
+          <t>9786256399235</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Otoparagon - Sorguç Tılsımı</t>
+          <t>International Research in Architecture, Planning and Design - December 2022</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>494</v>
+        <v>375</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786057177001</t>
+          <t>9786256399259</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelebeğin İz Düşümü</t>
+          <t>International Research in Agriculture, Forestry and Aquaculture Sciences - December 2022</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>345</v>
+        <v>420</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786257721844</t>
+          <t>9786256399136</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>İlahiyat Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>681</v>
+        <v>330</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786257721905</t>
+          <t>9786256399075</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>341</v>
+        <v>738</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786257721929</t>
+          <t>9786256399044</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Educational Sciences - June 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>344</v>
+        <v>549</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257721820</t>
+          <t>9786057285270</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>209</v>
+        <v>674</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257721868</t>
+          <t>9786256399129</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>435</v>
+        <v>497</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257721882</t>
+          <t>9786256399105</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - June 2022</t>
+          <t>Filoloji Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>209</v>
+        <v>357</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257721899</t>
+          <t>9786256399068</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>234</v>
+        <v>525</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257721813</t>
+          <t>9786256399051</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>1100</v>
+        <v>783</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786257721837</t>
+          <t>9786256399310</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Social Human and Administrative Sciences - June 2022</t>
+          <t>Risk Açıklamalarının Muhasebe Ve Finansal Raporlama Standartları Açısından İncelenmesi</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>212</v>
+        <v>375</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786257721523</t>
+          <t>9786256399389</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Spor, Sağlık ve Psikoloji - 1</t>
+          <t>Yasal Güç İstenci ve Politik Davranış</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>330</v>
+        <v>303</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786257721738</t>
+          <t>9786057285232</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>Rekreasyon Ve Disipliner Yaklaşımlar</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>315</v>
+        <v>420</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257721714</t>
+          <t>9786057285218</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>İlkokul Öğrencileri için Sosyal Beceri Etkinlikleri</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>420</v>
+        <v>231</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786257721707</t>
+          <t>9786057177063</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>368</v>
+        <v>185</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786257721721</t>
+          <t>9786054517947</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Mart 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>683</v>
+        <v>773</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786257721462</t>
+          <t>9786054517985</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Academic Research and Review in Social, Human and Administrative Sciences</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>368</v>
+        <v>924</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786257721486</t>
+          <t>9786054517787</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Spor Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>375</v>
+        <v>353</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786257721493</t>
+          <t>9786054517923</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünlerinde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>420</v>
+        <v>621</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786257721745</t>
+          <t>9786054517886</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Teori ve Araştırmalar - Theory and Research in Sport Sciences</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>345</v>
+        <v>659</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786257721479</t>
+          <t>9786054517855</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Akademik Araştırma ve Değerlendirmeler - Aralık 2021</t>
+          <t>Mühendislik Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>432</v>
+        <v>486</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786257721684</t>
+          <t>9786054517992</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>345</v>
+        <v>683</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786257721431</t>
+          <t>9786054517817</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>İlahiyat Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>375</v>
+        <v>168</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786257721677</t>
+          <t>9786257721141</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>752</v>
+        <v>633</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786257721691</t>
+          <t>9786057177070</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - March 2022</t>
+          <t>Theory and Research in Social, Human and Administrative Sciences - October 2022</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>315</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786257721394</t>
+          <t>9786057177087</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Theory and Research in Science and Mathematics - October 2022</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>420</v>
+        <v>353</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786257721400</t>
+          <t>9786057177094</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlarda Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Theory and Research in Health Sciences - October 2022</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>330</v>
+        <v>282</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786257721332</t>
+          <t>9786054517862</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 4</t>
+          <t>Theory and Research in Engineering - October 2022</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>315</v>
+        <v>305</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786257721325</t>
+          <t>9786054517589</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 3</t>
+          <t>Theory and Research in Educational Sciences - October 2022</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>525</v>
+        <v>353</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786257721530</t>
+          <t>9786054517831</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Spor Sağlık ve Psikoloji - 2</t>
+          <t>Theory and Research in Agriculture, Forestry and Aquaculture Sciences - October 2022</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>266</v>
+        <v>375</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786257721417</t>
+          <t>9786257276009</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Fen Bilimleri ve Matematik Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>330</v>
+        <v>635</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786257721424</t>
+          <t>9786257276054</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>315</v>
+        <v>375</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786257721349</t>
+          <t>9786257276023</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 5</t>
+          <t>Filoloji Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>420</v>
+        <v>375</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786257721271</t>
+          <t>9786257721516</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Spor 4</t>
+          <t>Eonal Evren</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>368</v>
+        <v>594</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786257721288</t>
+          <t>9786257276061</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Spor 5</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>315</v>
+        <v>963</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786051801612</t>
+          <t>9786257276108</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Her Genç Kızın Rüyası</t>
+          <t>Açık Kaynak Kodlu Coğrafi Bilgi Sistemleri (QGIS) Uygulamaları Temel Bilgiler - Giriş</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>35.38</v>
+        <v>266</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786051801650</t>
+          <t>4440000002518</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Kentleşme ve Kentlileşme 1950-1980</t>
+          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>33.61</v>
+        <v>113</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786051801643</t>
+          <t>4440000002517</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Rus Edebiyatından Bir Savaş Nesri Yazarı: Yuri Bondarev</t>
+          <t>Söyletme Beni</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>26.54</v>
+        <v>250</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786051801599</t>
+          <t>4440000002516</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Müzik Ansiklopedisi</t>
+          <t>Futbol Antrenörlerinde Zihinsel Hazırlık ve Giyilebilir Teknoloji</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>79.63</v>
+        <v>112</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786051801223</t>
+          <t>9786057177032</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>Meçhul</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>21.22</v>
+        <v>345</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786051801254</t>
+          <t>9786057177049</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Siyahi</t>
+          <t>Cumhuriyeti Koru</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>24.77</v>
+        <v>491</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786051801216</t>
+          <t>9786057177056</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Müebbet Yalnızlık</t>
+          <t>Cesaretin Bedeli</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>17.7</v>
+        <v>512</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786051801278</t>
+          <t>9786057177025</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Umuda Uçar</t>
+          <t>Türkiye Sınırlar Gümrükler Ve Güvenlik</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>44</v>
+        <v>987</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786051801179</t>
+          <t>9786057177018</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Sarı Buğday Mavi Umut</t>
+          <t>Gerçek Sadece Benim</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>28.31</v>
+        <v>252</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786051801452</t>
+          <t>9786257721998</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Kuantum'a Yolculuk</t>
+          <t>Otoparagon - Sorguç Tılsımı</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>31.85</v>
+        <v>494</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786051801445</t>
+          <t>9786057177001</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Dökülen Gözyaşı</t>
+          <t>Bir Kelebeğin İz Düşümü</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>17.7</v>
+        <v>345</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786051801407</t>
+          <t>9786257721844</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Turan'a Doğru</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>35.38</v>
+        <v>681</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786051801438</t>
+          <t>9786257721905</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Hayrabolulu Hasib Divanı</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>40.7</v>
+        <v>341</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786051800059</t>
+          <t>9786257721929</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Yas</t>
+          <t>Theory and Research in Educational Sciences - June 2022</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>27.59</v>
+        <v>344</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786051801087</t>
+          <t>9786257721820</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Bir Adın Vardı Senin</t>
+          <t>İlahiyat Alanında Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>49.55</v>
+        <v>209</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786051800981</t>
+          <t>9786257721868</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Hayalhane</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>37</v>
+        <v>435</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786059825252</t>
+          <t>9786257721882</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Yitik Halkı Yezidiler</t>
+          <t>Theory and Research in Health Sciences - June 2022</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>35.38</v>
+        <v>209</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786059825825</t>
+          <t>9786257721899</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Bir Günahkarın Çığlığı</t>
+          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>27.59</v>
+        <v>234</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786051800882</t>
+          <t>9786257721813</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin Türk Müziği Düzenlemeleri</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>33.61</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786051800110</t>
+          <t>9786257721837</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Filozof Çoban</t>
+          <t>Theory and Research in Social Human and Administrative Sciences - June 2022</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>44.23</v>
+        <v>212</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786059825511</t>
+          <t>9786257721523</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Tarih Tarih Dergisi Sayı: 2 Temmuz 2015</t>
+          <t>Spor, Sağlık ve Psikoloji - 1</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>35</v>
+        <v>330</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786059825535</t>
+          <t>9786257721738</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Sistematik ve Alfabetik Sınıflama Düzenlerinin Bilgiye, Belgeye Konusal Erişim Açısından Karşılaştırılması</t>
+          <t>Mühendislik Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>38.92</v>
+        <v>315</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786059825542</t>
+          <t>9786257721714</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Kadın</t>
+          <t>Filoloji Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>72</v>
+        <v>420</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>3990000027054</t>
+          <t>9786257721707</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Tarih Tarih Dergisi Sayı: 1 Nisan 2015</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>12.04</v>
+        <v>368</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786051801605</t>
+          <t>9786257721721</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>İsrailiyatın Hadise Girişi</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>35.38</v>
+        <v>683</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786051800868</t>
+          <t>9786257721462</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Gelişim Psikolojisi</t>
+          <t>Academic Research and Review in Social, Human and Administrative Sciences</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>31.85</v>
+        <v>368</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786051800660</t>
+          <t>9786257721486</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Sosyal ve Beşeri Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>24.77</v>
+        <v>375</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786051800844</t>
+          <t>9786257721493</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Platon'da Demokratia Kavramı</t>
+          <t>Ziraat, Orman ve Su Ürünlerinde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>31.85</v>
+        <v>420</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786051800929</t>
+          <t>9786257721745</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Ucuz Şarap</t>
+          <t>Spor Bilimlerinde Teori ve Araştırmalar - Theory and Research in Sport Sciences</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>15.92</v>
+        <v>345</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786051800820</t>
+          <t>9786257721479</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Romanın ve Edebi Türlerin Sosyolojisi</t>
+          <t>Spor Bilimlerinde Akademik Araştırma ve Değerlendirmeler - Aralık 2021</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>21.22</v>
+        <v>432</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786051800752</t>
+          <t>9786257721684</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>24.77</v>
+        <v>345</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786051800875</t>
+          <t>9786257721431</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Viktor Petroviç Astafyev'in Öykülerinde Köy Teması</t>
+          <t>Mühendislik Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>21.22</v>
+        <v>375</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786051800783</t>
+          <t>9786257721677</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>21.22</v>
+        <v>752</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786051800646</t>
+          <t>9786257721691</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Theory and Research in Health Sciences - March 2022</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>6.19</v>
+        <v>315</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786051800745</t>
+          <t>9786257721394</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>İktisadi ve İdari Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>31.85</v>
+        <v>420</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786051800707</t>
+          <t>9786257721400</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Güzel Sanatlarda Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>5.31</v>
+        <v>330</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786051800721</t>
+          <t>9786257721332</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Sporda Bilim - 4</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>24.77</v>
+        <v>315</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786051800714</t>
+          <t>9786257721325</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Sporda Bilim - 3</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>35.38</v>
+        <v>525</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786051800691</t>
+          <t>9786257721530</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Spor Sağlık ve Psikoloji - 2</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>20.46</v>
+        <v>266</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786051800674</t>
+          <t>9786257721417</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Fen Bilimleri ve Matematikte Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>21.22</v>
+        <v>330</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786051800851</t>
+          <t>9786257721424</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Yaz Gecesi Rüyası</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>10.61</v>
+        <v>315</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786051800912</t>
+          <t>9786257721349</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther'in Acıları</t>
+          <t>Sporda Bilim - 5</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>8.85</v>
+        <v>420</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786051800622</t>
+          <t>9786257721271</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Bilimsel Spor 4</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>27.59</v>
+        <v>368</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786051800615</t>
+          <t>9786257721288</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Bilimsel Spor 5</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>28</v>
+        <v>315</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786051800400</t>
+          <t>9786051801612</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Aşk Dalgası</t>
+          <t>Her Genç Kızın Rüyası</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>20.69</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786051800592</t>
+          <t>9786051801650</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Bütün Dörtlükler</t>
+          <t>Türk Romanında Kentleşme ve Kentlileşme 1950-1980</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>35.38</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786051800776</t>
+          <t>9786051801643</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Rus Edebiyatından Bir Savaş Nesri Yazarı: Yuri Bondarev</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>28.31</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786051800448</t>
+          <t>9786051801599</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Müzik Ansiklopedisi</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>9.63</v>
+        <v>79.63</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786051800677</t>
+          <t>9786051801223</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğimi Kazanırken</t>
+          <t>Yabancı</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>30.07</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786051800608</t>
+          <t>9786051801254</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Siyahi</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>17.7</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786051800653</t>
+          <t>9786051801216</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Değirmenimden Mektuplar</t>
+          <t>Müebbet Yalnızlık</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>5.31</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786051800943</t>
+          <t>9786051801278</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Defol Gel</t>
+          <t>Kuşlar Umuda Uçar</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>17.7</v>
+        <v>44</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786051800639</t>
+          <t>9786051801179</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Sarı Buğday Mavi Umut</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>24.77</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786051800585</t>
+          <t>9786051801452</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Lale</t>
+          <t>Kuantum'a Yolculuk</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>11.8</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786051800578</t>
+          <t>9786051801445</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Dökülen Gözyaşı</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>24.16</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786051800561</t>
+          <t>9786051801407</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Benim Üniversitelerim</t>
+          <t>Turan'a Doğru</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>47</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786051800899</t>
+          <t>9786051801438</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Mektup</t>
+          <t>Hayrabolulu Hasib Divanı</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>27.59</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786051800936</t>
+          <t>9786051800059</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Grup Buluşum</t>
+          <t>Yas</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>24.77</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>3990000034417</t>
+          <t>9786051801087</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış Gerçek Cin Hikayeleri</t>
+          <t>Bir Adın Vardı Senin</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>14.81</v>
+        <v>49.55</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786059825870</t>
+          <t>9786051800981</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Burdur Kitabı - 4 : İnsan ve Mekan</t>
+          <t>Hayalhane</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>146</v>
+        <v>37</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786051800080</t>
+          <t>9786059825252</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Sevişerek Zayıfla</t>
+          <t>Anadolu’nun Yitik Halkı Yezidiler</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>24.77</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786059825993</t>
+          <t>9786059825825</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Narsisizm ve Dindarlık</t>
+          <t>Bir Günahkarın Çığlığı</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>102</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786059825955</t>
+          <t>9786051800882</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Kuloğlu Şeyh Hacı İlyas Bağ-ı Behişt (2 Cilt Takım)</t>
+          <t>Piyano İçin Türk Müziği Düzenlemeleri</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>186</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786051800011</t>
+          <t>9786051800110</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Konstantin Paustovski'nin Öykü Sanatı</t>
+          <t>Filozof Çoban</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>26.54</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786051800004</t>
+          <t>9786059825511</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Türkistan'dan Uzak Diyara Beşkaza Fethiye ve Seydikemer Yörükleri</t>
+          <t>Tarih Tarih Dergisi Sayı: 2 Temmuz 2015</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>35.38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786059825986</t>
+          <t>9786059825535</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik ve Toplumsal Uyum Sorunları</t>
+          <t>Sistematik ve Alfabetik Sınıflama Düzenlerinin Bilgiye, Belgeye Konusal Erişim Açısından Karşılaştırılması</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>28.31</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786059825207</t>
+          <t>9786059825542</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Muhammed’in Felsefesi</t>
+          <t>Meçhul Kadın</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>285</v>
+        <v>72</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786059825467</t>
+          <t>3990000027054</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Anlayışı</t>
+          <t>Tarih Tarih Dergisi Sayı: 1 Nisan 2015</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>243</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786059825474</t>
+          <t>9786051801605</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç</t>
+          <t>İsrailiyatın Hadise Girişi</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>72</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786059825450</t>
+          <t>9786051800868</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Düşünmeyen Ormanda Yaşasın</t>
+          <t>Örneklerle Gelişim Psikolojisi</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>77</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786059825429</t>
+          <t>9786051800660</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Ben Böyle Sevdim</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>17.7</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786059825436</t>
+          <t>9786051800844</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Din - Dram</t>
+          <t>Platon'da Demokratia Kavramı</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>28.31</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786059825412</t>
+          <t>9786051800929</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hakikatler 1-2</t>
+          <t>Ucuz Şarap</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>72</v>
+        <v>15.92</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786051801148</t>
+          <t>9786051800820</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Gönlü Günahkar</t>
+          <t>Romanın ve Edebi Türlerin Sosyolojisi</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>53.09</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786051801100</t>
+          <t>9786051800752</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Kaygısı</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>128</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786051801124</t>
+          <t>9786051800875</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Sancı Durağı</t>
+          <t>Viktor Petroviç Astafyev'in Öykülerinde Köy Teması</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>17.7</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786051801193</t>
+          <t>9786051800783</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Afiş ve İlanların Dilinden Türkiye'de Toplumsal Değişim ve Siyaset</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>38.92</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786051801001</t>
+          <t>9786051800646</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kar Küresinde Deliler ve Çocuklar</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>21.22</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786051801162</t>
+          <t>9786051800745</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Gizli Dergah - Saklı Kitap</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>38.92</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786051801131</t>
+          <t>9786051800707</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Fransa - Suriye Kıskacında Hatay</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>38.92</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786051801117</t>
+          <t>9786051800721</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Yüzde Yüz Bekar Mısın?</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C604" s="1">
         <v>24.77</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786051800998</t>
+          <t>9786051800714</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Aşksın Sen</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>21.22</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786051800431</t>
+          <t>9786051800691</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Olasthil'in Uyanışı</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>38.92</v>
+        <v>20.46</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786051800837</t>
+          <t>9786051800674</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Düğmesiz</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>17.7</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786059825924</t>
+          <t>9786051800851</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Erich Fromm - Analitik Sosyoloji</t>
+          <t>Yaz Gecesi Rüyası</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>70</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786059825894</t>
+          <t>9786051800912</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Ruh Bedene Aşık Oldu</t>
+          <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>34</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786059825184</t>
+          <t>9786051800622</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında 20 Bin Fersah</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>5.31</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786059825269</t>
+          <t>9786051800615</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Işık</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786051800813</t>
+          <t>9786051800400</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Güz Yaşları</t>
+          <t>Aşk Dalgası</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>17.7</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786059825160</t>
+          <t>9786051800592</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Bütün Dörtlükler</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>5.31</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786059825177</t>
+          <t>9786051800776</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Aya Yolculuk</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>5.31</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786059825191</t>
+          <t>9786051800448</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Seyahat</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>5.31</v>
+        <v>9.63</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786059825245</t>
+          <t>9786051800677</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant’ın Çocukları</t>
+          <t>Ekmeğimi Kazanırken</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>10</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786059825153</t>
+          <t>9786051800608</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>15 Yaşında Bir Kaptan</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>5.31</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786051801377</t>
+          <t>9786051800653</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Sadece Ayakkabı</t>
+          <t>Değirmenimden Mektuplar</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>38.92</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786051801391</t>
+          <t>9786051800943</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Ev'de Yokuz</t>
+          <t>Defol Gel</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>23</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786051801049</t>
+          <t>9786051800639</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Allah'ı Arayan İmam</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>28.31</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786051801025</t>
+          <t>9786051800585</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Kafdağı'nın Gülleri</t>
+          <t>Beyaz Lale</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>28.31</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786051801056</t>
+          <t>9786051800578</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Gürcü Hatun</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>21.22</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786051801032</t>
+          <t>9786051800561</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Ordu'dan İnsan Manzaraları</t>
+          <t>Benim Üniversitelerim</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>31.85</v>
+        <v>47</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786051800240</t>
+          <t>9786051800899</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>Mektup</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>8.85</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786051800264</t>
+          <t>9786051800936</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Grup Buluşum</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>21.22</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786051800257</t>
+          <t>3990000034417</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Rubailer</t>
+          <t>Yaşanmış Gerçek Cin Hikayeleri</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>24.16</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786051800318</t>
+          <t>9786059825870</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Burdur Kitabı - 4 : İnsan ve Mekan</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>24.16</v>
+        <v>146</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786051800325</t>
+          <t>9786051800080</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Sevişerek Zayıfla</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>21.22</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786051800356</t>
+          <t>9786059825993</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Narsisizm ve Dindarlık</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>8.85</v>
+        <v>102</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786051800349</t>
+          <t>9786059825955</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı'ndan Seçmeler</t>
+          <t>Kuloğlu Şeyh Hacı İlyas Bağ-ı Behişt (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>12.39</v>
+        <v>186</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786051800219</t>
+          <t>9786051800011</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Aksak Hoca ve Toprak Kale</t>
+          <t>Konstantin Paustovski'nin Öykü Sanatı</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>35.38</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786051800202</t>
+          <t>9786051800004</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Bir Katibin Kaleminden</t>
+          <t>Türkistan'dan Uzak Diyara Beşkaza Fethiye ve Seydikemer Yörükleri</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>21.22</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786051800189</t>
+          <t>9786059825986</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Gamze</t>
+          <t>Ergenlik ve Toplumsal Uyum Sorunları</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>14.15</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786051800172</t>
+          <t>9786059825207</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Laboratuardaki İblis</t>
+          <t>Hazreti Muhammed’in Felsefesi</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>21.22</v>
+        <v>285</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786059825764</t>
+          <t>9786059825467</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Strese Güle Güle</t>
+          <t>Tanrı Anlayışı</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>35.38</v>
+        <v>243</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786059825757</t>
+          <t>9786059825474</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Modern Gürcü Hikayeleri</t>
+          <t>Başlangıç</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>29</v>
+        <v>72</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786059825726</t>
+          <t>9786059825450</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Gölgeli Yaşam Kesitleri</t>
+          <t>Düşünmeyen Ormanda Yaşasın</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>87</v>
+        <v>77</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786051800127</t>
+          <t>9786059825429</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Kaçış</t>
+          <t>Ben Böyle Sevdim</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>21.22</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786051800363</t>
+          <t>9786059825436</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Zerdüşt</t>
+          <t>Din - Dram</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>21.22</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786051800196</t>
+          <t>9786059825412</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki Ben</t>
+          <t>İlahi Hakikatler 1-2</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>28.31</v>
+        <v>72</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786059825740</t>
+          <t>9786051801148</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Efsa</t>
+          <t>Gönlü Günahkar</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>87</v>
+        <v>53.09</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786059825719</t>
+          <t>9786051801100</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Dualarımın Başrolü</t>
+          <t>Kelebeğin Kaygısı</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>21.22</v>
+        <v>128</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786059825351</t>
+          <t>9786051801124</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Nereye Koşuyor!</t>
+          <t>Sancı Durağı</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>62</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786059825597</t>
+          <t>9786051801193</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Palyaçonun Listesi</t>
+          <t>Siyasal Afiş ve İlanların Dilinden Türkiye'de Toplumsal Değişim ve Siyaset</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>24.77</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786059825580</t>
+          <t>9786051801001</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Lisan ve Edebiyatımız Hakkında Tahlil - Tankit - Mukayese</t>
+          <t>Küçük Kar Küresinde Deliler ve Çocuklar</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>28.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786059825603</t>
+          <t>9786051801162</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Derin Aşk</t>
+          <t>Gizli Dergah - Saklı Kitap</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>62</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786059825627</t>
+          <t>9786051801131</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kız</t>
+          <t>Fransa - Suriye Kıskacında Hatay</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>21.22</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786059825658</t>
+          <t>9786051801117</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Satranç Tahtası</t>
+          <t>Yüzde Yüz Bekar Mısın?</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>104</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786059825634</t>
+          <t>9786051800998</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Aşksın Sen</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>98</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786059825702</t>
+          <t>9786051800431</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Karizmatik Liderlik Takım Bütünlüğü</t>
+          <t>Olasthil'in Uyanışı</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>31.85</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786059825689</t>
+          <t>9786051800837</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Fezayi Divanı</t>
+          <t>Düğmesiz</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>28.31</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786059825672</t>
+          <t>9786059825924</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Fevzi Divanı</t>
+          <t>Erich Fromm - Analitik Sosyoloji</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>38.92</v>
+        <v>70</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786059825696</t>
+          <t>9786059825894</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Beklediğim Kadar Varsın</t>
+          <t>Ruh Bedene Aşık Oldu</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>21.22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786059825610</t>
+          <t>9786059825184</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzleri</t>
+          <t>Denizler Altında 20 Bin Fersah</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>83</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786051801582</t>
+          <t>9786059825269</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Arda Kalan</t>
+          <t>Yeşil Işık</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>17.7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786051801636</t>
+          <t>9786051800813</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Çok Amatör Bir Platonik</t>
+          <t>Güz Yaşları</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>23</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9786051801551</t>
+          <t>9786059825160</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Aşk Neydi?</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>31.85</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786051801513</t>
+          <t>9786059825177</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Elin Korelisine El Salladım</t>
+          <t>Aya Yolculuk</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>30.07</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786051801506</t>
+          <t>9786059825191</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Hiçinci Tekil Şahıs</t>
+          <t>Dünyanın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>17.7</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786059825979</t>
+          <t>9786059825245</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Küçük Asya'da Kutsal Kent Euchaita ve Bizans Dönemi Taş Eserleri</t>
+          <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>114</v>
+        <v>10</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786059825573</t>
+          <t>9786059825153</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Vatanperver (Hikayeler)</t>
+          <t>15 Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>72</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786059825566</t>
+          <t>9786051801377</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Cenneti</t>
+          <t>Sadece Ayakkabı</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>176</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>3990000031197</t>
+          <t>9786051801391</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Ev'de Yokuz</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>18.52</v>
+        <v>23</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786051800301</t>
+          <t>9786051801049</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Tal'at ve Fitnat</t>
+          <t>Allah'ı Arayan İmam</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>8.85</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786051800288</t>
+          <t>9786051801025</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Kafdağı'nın Gülleri</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>7.07</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786051800271</t>
+          <t>9786051801056</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Gürcü Hatun</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>8.85</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786051801346</t>
+          <t>9786051801032</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Ülkücü Manifesto</t>
+          <t>Ordu'dan İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>272</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786051801209</t>
+          <t>9786051800240</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Leyla'yı Beklerken</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>220</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786051801339</t>
+          <t>9786051800264</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Hapishaneden Kaçış Hikayeleri</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C669" s="1">
         <v>21.22</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786051801322</t>
+          <t>9786051800257</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Başarısızlık Hikayeleri</t>
+          <t>Rubailer</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>21.22</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9786051801384</t>
+          <t>9786051800318</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Kadınları Tanıma Sanatı</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>24.77</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786051801353</t>
+          <t>9786051800325</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Naili Divanı Sözlüğü (2 Cilt Takım)</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>194.64</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786051801421</t>
+          <t>9786051800356</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Şairin İlimle İmtihanı</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>31.85</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786051801414</t>
+          <t>9786051800349</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Sansürsüz Tanrı Tarifi</t>
+          <t>Yunus Emre Divanı'ndan Seçmeler</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>28.31</v>
+        <v>12.39</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786051800332</t>
+          <t>9786051800219</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Velhasıl Kelam</t>
+          <t>Aksak Hoca ve Toprak Kale</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>17.7</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786051800233</t>
+          <t>9786051800202</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti Dönemi Ekonomi Politikaları ve Kalkınma Çabaları</t>
+          <t>Bir Katibin Kaleminden</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>26.54</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786051800226</t>
+          <t>9786051800189</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Amasyalı Nebzi ve Divan'ı</t>
+          <t>Gamze</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>70.78</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786059825788</t>
+          <t>9786051800172</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Vav Sessizliği</t>
+          <t>Laboratuardaki İblis</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>17.7</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786051801155</t>
+          <t>9786059825764</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Hüzündeki Tebessüm</t>
+          <t>Strese Güle Güle</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>49.55</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786051801094</t>
+          <t>9786059825757</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Eteklerinde Göçebe Yaşıyorum</t>
+          <t>Modern Gürcü Hikayeleri</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>28.31</v>
+        <v>29</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786051801186</t>
+          <t>9786059825726</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Karvan-ı Ömr ve Kitap Dışında Kalan Şiirler</t>
+          <t>Gölgeli Yaşam Kesitleri</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>31.85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9786051800028</t>
+          <t>9786051800127</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Salman Rüşdi Şeytan Ayetleri - Diğer Yasaklı Kitaplar</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>28.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786059825900</t>
+          <t>9786051800363</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Dragon'un Dönüşü "Çin"</t>
+          <t>Zerdüşt</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>28.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786059825948</t>
+          <t>9786051800196</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Feramuş Dede Pasajı</t>
+          <t>Kalbimdeki Ben</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>34</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786059825931</t>
+          <t>9786059825740</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Suçluluğu</t>
+          <t>Efsa</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>31.85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9786051804149</t>
+          <t>9786059825719</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Kuşlara Emanet</t>
+          <t>Dualarımın Başrolü</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>132</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786051800806</t>
+          <t>9786059825351</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Kavgam - Zayıfa Acımak Doğaya İhanettir</t>
+          <t>Müslümanlar Nereye Koşuyor!</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>28.31</v>
+        <v>62</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786051801766</t>
+          <t>9786059825597</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Deccal</t>
+          <t>Palyaçonun Listesi</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>33.61</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786051800103</t>
+          <t>9786059825580</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Sensizliğin Yağmur Kokusu</t>
+          <t>Lisan ve Edebiyatımız Hakkında Tahlil - Tankit - Mukayese</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>17.7</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9786051800165</t>
+          <t>9786059825603</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Nişan Antreasyan Fındık Ziraati ve Ticareti</t>
+          <t>Derin Aşk</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>35.38</v>
+        <v>62</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786051800134</t>
+          <t>9786059825627</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Mustaz'Af ve Müstekbir Kavramlarının Semantik Analizi</t>
+          <t>Küçük Kız</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>44.23</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786051800158</t>
+          <t>9786059825658</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Harava: Etimolojik Köken</t>
+          <t>Satranç Tahtası</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>21.22</v>
+        <v>104</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786051800141</t>
+          <t>9786059825634</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Budizm'de Manastır Hayatı</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>21.55</v>
+        <v>98</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786059825665</t>
+          <t>9786059825702</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Büyük Oyunda Kapanmayan Perde : Afganistan</t>
+          <t>Karizmatik Liderlik Takım Bütünlüğü</t>
         </is>
       </c>
       <c r="C694" s="1">
         <v>31.85</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786059825641</t>
+          <t>9786059825689</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Derslerim Harika</t>
+          <t>Fezayi Divanı</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>30.07</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786051801360</t>
+          <t>9786059825672</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Sancı</t>
+          <t>Fevzi Divanı</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>21.22</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786051801308</t>
+          <t>9786059825696</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Topukları Taşa Vurmak</t>
+          <t>Beklediğim Kadar Varsın</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>23</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786051801315</t>
+          <t>9786059825610</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Erik Çekirdekleri</t>
+          <t>Geçmişin İzleri</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>24.77</v>
+        <v>83</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786059825887</t>
+          <t>9786051801582</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Ordu Tarihinde Olaylar ve İnsanlar</t>
+          <t>Arda Kalan</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>135</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786059825962</t>
+          <t>9786051801636</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Giritli İsmet'ten Hoş Bir Sada</t>
+          <t>Çok Amatör Bir Platonik</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>17.7</v>
+        <v>23</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786051800790</t>
+          <t>9786051801551</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Pepuk</t>
+          <t>Aşk Neydi?</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>47.78</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786051801018</t>
+          <t>9786051801513</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>46. Sokak Safir</t>
+          <t>Elin Korelisine El Salladım</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>21.22</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786051801292</t>
+          <t>9786051801506</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Bu Kervan Güneşe Gider</t>
+          <t>Hiçinci Tekil Şahıs</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>26.54</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786051801483</t>
+          <t>9786059825979</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Diyelim Ki Gitmedin</t>
+          <t>Küçük Asya'da Kutsal Kent Euchaita ve Bizans Dönemi Taş Eserleri</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>23</v>
+        <v>114</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9786059825771</t>
+          <t>9786059825573</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Frambuazlı Hayat</t>
+          <t>Vatanperver (Hikayeler)</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>28.31</v>
+        <v>72</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9786059825733</t>
+          <t>9786059825566</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Atılgan’ın Aylak Adam Romanına Bahtin’in Diyaloji Kuramı Eksenli Bir Yaklaşımı</t>
+          <t>Bir Dünya Cenneti</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>26.54</v>
+        <v>176</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9786051800950</t>
+          <t>3990000031197</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Ayrılıklar Çarşısı</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>17.7</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786051801070</t>
+          <t>9786051800301</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Yazıları</t>
+          <t>Taaşşuk-ı Tal'at ve Fitnat</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>26.54</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786051801063</t>
+          <t>9786051800288</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>Kabus</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>24.77</v>
+        <v>7.07</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9786051800462</t>
+          <t>9786051800271</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>24.16</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9786051800479</t>
+          <t>9786051801346</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Yüzakı</t>
+          <t>Ülkücü Manifesto</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>13</v>
+        <v>272</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9786051800486</t>
+          <t>9786051801209</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Ökçeler</t>
+          <t>Leyla'yı Beklerken</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>20.69</v>
+        <v>220</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9786051800509</t>
+          <t>9786051801339</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Hapishaneden Kaçış Hikayeleri</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>20.69</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9786051800455</t>
+          <t>9786051801322</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet</t>
+          <t>Başarısızlık Hikayeleri</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>14.15</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9786051800424</t>
+          <t>9786051801384</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Kadınları Tanıma Sanatı</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>35.38</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9786051800493</t>
+          <t>9786051801353</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Harem</t>
+          <t>Naili Divanı Sözlüğü (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>10.61</v>
+        <v>194.64</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9786051800417</t>
+          <t>9786051801421</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Şairin İlimle İmtihanı</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>10.61</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9786051800554</t>
+          <t>9786051801414</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Sansürsüz Tanrı Tarifi</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>8.85</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9786051800547</t>
+          <t>9786051800332</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Eski Kahramanlar</t>
+          <t>Velhasıl Kelam</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>22</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9786051800516</t>
+          <t>9786051800233</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Demokrat Parti Dönemi Ekonomi Politikaları ve Kalkınma Çabaları</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>4.42</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9786051800530</t>
+          <t>9786051800226</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Efruz Bey</t>
+          <t>Amasyalı Nebzi ve Divan'ı</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>24.16</v>
+        <v>70.78</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9786059825795</t>
+          <t>9786059825788</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Taşlıtarla</t>
+          <t>Vav Sessizliği</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>690</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786059825856</t>
+          <t>9786051801155</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Homotopya Karanlığın Yükselişi</t>
+          <t>Hüzündeki Tebessüm</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>72</v>
+        <v>49.55</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9786059825801</t>
+          <t>9786051801094</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Koşu(k)ları</t>
+          <t>Eteklerinde Göçebe Yaşıyorum</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>34</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9786059825863</t>
+          <t>9786051801186</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Kadın Seyyahların İzlenimlerinde Osmanlı ve Batı Dünyası</t>
+          <t>Karvan-ı Ömr ve Kitap Dışında Kalan Şiirler</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>35.38</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9786059825818</t>
+          <t>9786051800028</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Sunucu Olamadım</t>
+          <t>Salman Rüşdi Şeytan Ayetleri - Diğer Yasaklı Kitaplar</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>17.7</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9786059825849</t>
+          <t>9786059825900</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zamanın Ardından</t>
+          <t>Dragon'un Dönüşü "Çin"</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>38.92</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9786051800523</t>
+          <t>9786059825948</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>Bomba</t>
+          <t>Feramuş Dede Pasajı</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>21</v>
+        <v>34</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9786059825832</t>
+          <t>9786059825931</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gücü</t>
+          <t>Çocuk Suçluluğu</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>17.7</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9786051800394</t>
+          <t>9786051804149</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Kuşlara Emanet</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>15.92</v>
+        <v>132</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9786051801568</t>
+          <t>9786051800806</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>Sınırların Piçi</t>
+          <t>Kavgam - Zayıfa Acımak Doğaya İhanettir</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>26.54</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9786051801520</t>
+          <t>9786051801766</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>İnançlı Filozoflar Antolojisi</t>
+          <t>Deccal</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>61.94</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9786051801544</t>
+          <t>9786051800103</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Yar</t>
+          <t>Sensizliğin Yağmur Kokusu</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>23</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9786051801476</t>
+          <t>9786051800165</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Rüya</t>
+          <t>Nişan Antreasyan Fındık Ziraati ve Ticareti</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>33.61</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9786051801575</t>
+          <t>9786051800134</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Sonsuzluğu - 114 Kod</t>
+          <t>Kur'an'da Mustaz'Af ve Müstekbir Kavramlarının Semantik Analizi</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>105</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786051800035</t>
+          <t>9786051800158</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Geç Hitit Şehir Devletleri'nden Sam'al (M.Ö. 1200-600)</t>
+          <t>Harava: Etimolojik Köken</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>26.54</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786059825917</t>
+          <t>9786051800141</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Pardon Bayım Bakar mısınız?</t>
+          <t>Budizm'de Manastır Hayatı</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>14.15</v>
+        <v>21.55</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786051800073</t>
+          <t>9786059825665</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Amele Yazıları</t>
+          <t>Büyük Oyunda Kapanmayan Perde : Afganistan</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>17.7</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786051800066</t>
+          <t>9786059825641</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Hikaye ve Romanlarında Deniz</t>
+          <t>Derslerim Harika</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>24.77</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9786051800042</t>
+          <t>9786051801360</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar Köprüsü</t>
+          <t>Sancı</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>30.07</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786059825504</t>
+          <t>9786051801308</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Yalanlar Ordusu</t>
+          <t>Topukları Taşa Vurmak</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>72</v>
+        <v>23</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9786059825528</t>
+          <t>9786051801315</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kadın</t>
+          <t>Erik Çekirdekleri</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>26.54</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786059825481</t>
+          <t>9786059825887</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Tenha Siyahı</t>
+          <t>Ordu Tarihinde Olaylar ve İnsanlar</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>62</v>
+        <v>135</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786059825399</t>
+          <t>9786059825962</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>İstidlal - Hulviyyat Örneği</t>
+          <t>Giritli İsmet'ten Hoş Bir Sada</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>44.23</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786059825498</t>
+          <t>9786051800790</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>Azizem</t>
+          <t>Pepuk</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>17.7</v>
+        <v>47.78</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9786051801698</t>
+          <t>9786051801018</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>Zamana Adanmış İnsan</t>
+          <t>46. Sokak Safir</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>24.77</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>9786051801674</t>
+          <t>9786051801292</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yönleriyle Endülüs Hadisçiliği</t>
+          <t>Bu Kervan Güneşe Gider</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>90</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9786051801469</t>
+          <t>9786051801483</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Zırvalık</t>
+          <t>Diyelim Ki Gitmedin</t>
         </is>
       </c>
       <c r="C748" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9786051801711</t>
+          <t>9786059825771</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>Sayıklama</t>
+          <t>Frambuazlı Hayat</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>24.16</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9786051801261</t>
+          <t>9786059825733</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kadar</t>
+          <t>Yusuf Atılgan’ın Aylak Adam Romanına Bahtin’in Diyaloji Kuramı Eksenli Bir Yaklaşımı</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>44.23</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>9786051801285</t>
+          <t>9786051800950</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>C'anımsın</t>
+          <t>Ayrılıklar Çarşısı</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>26.54</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>9786051800967</t>
+          <t>9786051801070</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>Aylak Şair</t>
+          <t>Şiir ve Yazıları</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>17.7</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9786257721189</t>
+          <t>9786051801063</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
+          <t>Kabus</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>288</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9786257721196</t>
+          <t>9786051800462</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematik Alanında Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Science and Mathematics</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>288</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9786257721257</t>
+          <t>9786051800479</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 2</t>
+          <t>Yüzakı</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>288</v>
+        <v>13</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9786257721264</t>
+          <t>9786051800486</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 1</t>
+          <t>Yüksek Ökçeler</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>288</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>9786257721226</t>
+          <t>9786051800509</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>288</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9786257721219</t>
+          <t>9786051800455</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Health Sciences</t>
+          <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>288</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>9786257721240</t>
+          <t>9786051800424</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>New Searches and Studies in Social and Humanities Sciences</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>288</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9786257721202</t>
+          <t>9786051800493</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık, Planlama ve Tasarımda Yeni Arayışlar ve Çalışmalar</t>
+          <t>Harem</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>288</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>9786257276351</t>
+          <t>9786051800417</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>A Scientific Study on International Law. Volume 1</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>315</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>3990000801353</t>
+          <t>9786051800554</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>Naili Divanı Sözlüğü Cilt 2</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>69.5</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9786054517503</t>
+          <t>9786051800547</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>What The Schools Teach And Might Teach</t>
+          <t>Eski Kahramanlar</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>150</v>
+        <v>22</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9786054517404</t>
+          <t>9786051800516</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>The School And Society</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>297</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9786054517510</t>
+          <t>9786051800530</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>The Nervous Child</t>
+          <t>Efruz Bey</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>218</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9786054517527</t>
+          <t>9786059825795</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>The Mind And Its Education</t>
+          <t>Taşlıtarla</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>248</v>
+        <v>690</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9786054517541</t>
+          <t>9786059825856</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>The Grammar School Boys Of Gridley</t>
+          <t>Homotopya Karanlığın Yükselişi</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>225</v>
+        <v>72</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9786257276139</t>
+          <t>9786059825801</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>The Koran</t>
+          <t>İstanbul Koşu(k)ları</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>384</v>
+        <v>34</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9786257276078</t>
+          <t>9786059825863</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>The Religion of Babylonia and Assyria</t>
+          <t>Kadın Seyyahların İzlenimlerinde Osmanlı ve Batı Dünyası</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>132</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9786257276146</t>
+          <t>9786059825818</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>The Jesus of History</t>
+          <t>Nasıl Sunucu Olamadım</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>225</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>9786257276153</t>
+          <t>9786059825849</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>The Imitation of Christ</t>
+          <t>Geçmiş Zamanın Ardından</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>120</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>9786054517534</t>
+          <t>9786051800523</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>The Infant System</t>
+          <t>Bomba</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>150</v>
+        <v>21</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9786054517442</t>
+          <t>9786059825832</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>The Development Of The Intellect</t>
+          <t>Aşkın Gücü</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>150</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9786054517459</t>
+          <t>9786051800394</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>Talks To Teachers On Psychology; And To Students On Some Of Life's Ideals</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C774" s="1">
-        <v>165</v>
+        <v>15.92</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9786054517411</t>
+          <t>9786051801568</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>Dr. Montessori's Own Handbook</t>
+          <t>Sınırların Piçi</t>
         </is>
       </c>
       <c r="C775" s="1">
-        <v>147</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9786054517558</t>
+          <t>9786051801520</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>Study Of Child Life</t>
+          <t>İnançlı Filozoflar Antolojisi</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>150</v>
+        <v>61.94</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9786054517466</t>
+          <t>9786051801544</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>Student Und Alkohol</t>
+          <t>Kitab-ı Yar</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>185</v>
+        <v>23</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9786054517428</t>
+          <t>9786051801476</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>A Catechism Of Familiar Things</t>
+          <t>Ölümsüz Rüya</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>168</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>9786054517749</t>
+          <t>9786051801575</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 3</t>
+          <t>Sonsuzluğun Sonsuzluğu - 114 Kod</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>323</v>
+        <v>105</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>9786054517756</t>
+          <t>9786051800035</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 2</t>
+          <t>Geç Hitit Şehir Devletleri'nden Sam'al (M.Ö. 1200-600)</t>
         </is>
       </c>
       <c r="C780" s="1">
-        <v>273</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>9786054517473</t>
+          <t>9786059825917</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 1</t>
+          <t>Pardon Bayım Bakar mısınız?</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>293</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>9786054517763</t>
+          <t>9786051800073</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Darwin And His Effect On Modern Science</t>
+          <t>Amele Yazıları</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>174</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>9786054517718</t>
+          <t>9786051800066</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>A Life Dedicated To Science: Michael Faraday</t>
+          <t>Tanzimat Hikaye ve Romanlarında Deniz</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>315</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>9786257276818</t>
+          <t>9786051800042</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>A Man Of Science In Laboratory: Louis Pasteur</t>
+          <t>Rüyalar Köprüsü</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>380</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9786054517770</t>
+          <t>9786059825504</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Calculus In Easy Method</t>
+          <t>Yalanlar Ordusu</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>263</v>
+        <v>72</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>9786054517497</t>
+          <t>9786059825528</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>Who Is Archimedes From Syracuse</t>
+          <t>Ölü Kadın</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>245</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>9786054517565</t>
+          <t>9786059825481</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>Plane Trigonometry The Basic Principles</t>
+          <t>Tenha Siyahı</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>185</v>
+        <v>62</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>9786054517626</t>
+          <t>9786059825399</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>Insects And Principles Insect Communities</t>
+          <t>İstidlal - Hulviyyat Örneği</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>188</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>9786054517671</t>
+          <t>9786059825498</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>History Of Alchemy And The Onset Of Chemistry</t>
+          <t>Azizem</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>138</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>9786257276535</t>
+          <t>9786051801698</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>High Frequency Vs. High Potentiality</t>
+          <t>Zamana Adanmış İnsan</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>180</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>9786054517701</t>
+          <t>9786051801674</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>Elements Of Euclid: First Six Books</t>
+          <t>Farklı Yönleriyle Endülüs Hadisçiliği</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>284</v>
+        <v>90</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9786054517435</t>
+          <t>9786051801469</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>A Catalogue Of Play Equipment</t>
+          <t>Psikolojik Zırvalık</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>188</v>
+        <v>23</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9786054517572</t>
+          <t>9786051801711</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>Optical Principles Or A Scientific Study On Reflections, Refractions, Inflections And The Colours Of Light</t>
+          <t>Sayıklama</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>147</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9786054517633</t>
+          <t>9786051801261</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>Perpectives Of Innovation In Science And Mathematics</t>
+          <t>Mavi Kadar</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>180</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>9786054517602</t>
+          <t>9786051801285</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>Messenger Of Galileo Galilei Concerning The Distant Stars</t>
+          <t>C'anımsın</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>213</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>9786054517619</t>
+          <t>9786051800967</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>Mathematics In Greece: A History</t>
+          <t>Aylak Şair</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>195</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9786054517596</t>
+          <t>9786257721189</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>Mathematics: An Introduction</t>
+          <t>Eğitim Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>150</v>
+        <v>288</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9786054517640</t>
+          <t>9786257721196</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>Laws Dominating The Organic Life: Zoonomia Vol. 2</t>
+          <t>Fen Bilimleri ve Matematik Alanında Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Science and Mathematics</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>375</v>
+        <v>288</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9786054517657</t>
+          <t>9786257721257</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>Laws Dominating The Organic Life: Zoonomia Vol. 1</t>
+          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 2</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>450</v>
+        <v>288</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9786257276979</t>
+          <t>9786257721264</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>Wayside and Woodland Trees: A Pocket Guide to the British Sylva</t>
+          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 1</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>360</v>
+        <v>288</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9786257276986</t>
+          <t>9786257721226</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>The History of The Hen Fever A Humorous Record</t>
+          <t>Spor Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>293</v>
+        <v>288</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9786257721066</t>
+          <t>9786257721219</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>The Bee-Keeper's Manual</t>
+          <t>Sağlık Bilimlerinde Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Health Sciences</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>741</v>
+        <v>288</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>9786257276962</t>
+          <t>9786257721240</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>Wood and Its Mechanical Characteristics</t>
+          <t>New Searches and Studies in Social and Humanities Sciences</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>323</v>
+        <v>288</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9786257276948</t>
+          <t>9786257721202</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>The Basics of Agriculture</t>
+          <t>Mimarlık, Planlama ve Tasarımda Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9786257721042</t>
+          <t>9786257276351</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>Geological Features of A Town</t>
+          <t>A Scientific Study on International Law. Volume 1</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>390</v>
+        <v>315</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>9786257276993</t>
+          <t>3990000801353</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>Practical And Critical Considerations on Wood and Garden</t>
+          <t>Naili Divanı Sözlüğü Cilt 2</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>390</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>9786257276337</t>
+          <t>9786054517503</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>Architectural Applications in Classic and Early Christian</t>
+          <t>What The Schools Teach And Might Teach</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9786257276368</t>
+          <t>9786054517404</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>The Shores of the Adriatic</t>
+          <t>The School And Society</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>165</v>
+        <v>297</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9786257276702</t>
+          <t>9786054517510</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>Common Sense Arising From the Nerve System</t>
+          <t>The Nervous Child</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>120</v>
+        <v>218</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9786257276825</t>
+          <t>9786054517527</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>A Treatise on Sheep</t>
+          <t>The Mind And Its Education</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>168</v>
+        <v>248</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9786257276719</t>
+          <t>9786054517541</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>Considerations on the Nature of Nursing</t>
+          <t>The Grammar School Boys Of Gridley</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>360</v>
+        <v>225</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>9786257721103</t>
+          <t>9786257276139</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>A Book of Women</t>
+          <t>The Koran</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>315</v>
+        <v>384</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9786257276436</t>
+          <t>9786257276078</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>Electromagnetic Equipment in Earliest Forms</t>
+          <t>The Religion of Babylonia and Assyria</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>360</v>
+        <v>132</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9786257276412</t>
+          <t>9786257276146</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>Basics of Meteorology: Some Exercises</t>
+          <t>The Jesus of History</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>195</v>
+        <v>225</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9786257276856</t>
+          <t>9786257276153</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>Ginseng and Other Plants of Medicinal Value</t>
+          <t>The Imitation of Christ</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9786257276320</t>
+          <t>9786054517534</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>Architectural Designs in Portugal</t>
+          <t>The Infant System</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>263</v>
+        <v>150</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9786257276757</t>
+          <t>9786054517442</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>Gods in Maya Manuscripts</t>
+          <t>The Development Of The Intellect</t>
         </is>
       </c>
       <c r="C817" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>9786257276313</t>
+          <t>9786054517459</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>Architecture in Gothic and Renaissance Eras</t>
+          <t>Talks To Teachers On Psychology; And To Students On Some Of Life's Ideals</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>147</v>
+        <v>165</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>9786257276184</t>
+          <t>9786054517411</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>Roman Influence in Britain in the Year 1914</t>
+          <t>Dr. Montessori's Own Handbook</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>330</v>
+        <v>147</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>9786257276931</t>
+          <t>9786054517558</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>Cato and Varro: On Agriculture in Roman Time</t>
+          <t>Study Of Child Life</t>
         </is>
       </c>
       <c r="C820" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>9786257721028</t>
+          <t>9786054517466</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>Crops and Methods for Soil Improvement</t>
+          <t>Student Und Alkohol</t>
         </is>
       </c>
       <c r="C821" s="1">
-        <v>353</v>
+        <v>185</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>9786257276511</t>
+          <t>9786054517428</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>The Principles of Scientific Management</t>
+          <t>A Catechism Of Familiar Things</t>
         </is>
       </c>
       <c r="C822" s="1">
-        <v>150</v>
+        <v>168</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>9786257276191</t>
+          <t>9786054517749</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>Painting, Sculpture, Architecture for Beginners and Students</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 3</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>165</v>
+        <v>323</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>9786257276849</t>
+          <t>9786054517756</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>Characteristics of Climbing Plants</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 2</t>
         </is>
       </c>
       <c r="C824" s="1">
-        <v>360</v>
+        <v>273</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>9786257721073</t>
+          <t>9786054517473</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>The Functional Structure of Steam Engines</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 1</t>
         </is>
       </c>
       <c r="C825" s="1">
-        <v>198</v>
+        <v>293</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>9786257276207</t>
+          <t>9786054517763</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>Old St. Paul's Cathedral</t>
+          <t>Darwin And His Effect On Modern Science</t>
         </is>
       </c>
       <c r="C826" s="1">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>9786257721011</t>
+          <t>9786054517718</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>Cabbages and Cauliflowers: How to Grow Them</t>
+          <t>A Life Dedicated To Science: Michael Faraday</t>
         </is>
       </c>
       <c r="C827" s="1">
-        <v>180</v>
+        <v>315</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>9786257276214</t>
+          <t>9786257276818</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
+          <t>A Man Of Science In Laboratory: Louis Pasteur</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>138</v>
+        <v>380</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>9786257276955</t>
+          <t>9786054517770</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>Basic Information on Botany For Beginners and Students</t>
+          <t>Calculus In Easy Method</t>
         </is>
       </c>
       <c r="C829" s="1">
-        <v>213</v>
+        <v>263</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>9786257276269</t>
+          <t>9786054517497</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>Italian Villas and Their Gardens</t>
+          <t>Who Is Archimedes From Syracuse</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>135</v>
+        <v>245</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>9786257276917</t>
+          <t>9786054517565</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>A Complete Guide of 400 Herbs</t>
+          <t>Plane Trigonometry The Basic Principles</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>525</v>
+        <v>185</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>9786257276375</t>
+          <t>9786054517626</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>How to Judge Architecture: A Popular Guide to the Appreciation of Buildings</t>
+          <t>Insects And Principles Insect Communities</t>
         </is>
       </c>
       <c r="C832" s="1">
-        <v>420</v>
+        <v>188</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>9786257276672</t>
+          <t>9786054517671</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>Rome in Pagan and Christian Times</t>
+          <t>History Of Alchemy And The Onset Of Chemistry</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>360</v>
+        <v>138</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>9786257276443</t>
+          <t>9786257276535</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>The Basical Knowledge on Geology</t>
+          <t>High Frequency Vs. High Potentiality</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>149</v>
+        <v>180</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>9786257276771</t>
+          <t>9786054517701</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>Suggestions to Women on Private Sex</t>
+          <t>Elements Of Euclid: First Six Books</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>330</v>
+        <v>284</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>9786257276504</t>
+          <t>9786054517435</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>The Atmosphere: Its Function and Structure</t>
+          <t>A Catalogue Of Play Equipment</t>
         </is>
       </c>
       <c r="C836" s="1">
-        <v>285</v>
+        <v>188</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>9786257276245</t>
+          <t>9786054517572</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>How to Design a Garden</t>
+          <t>Optical Principles Or A Scientific Study On Reflections, Refractions, Inflections And The Colours Of Light</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>323</v>
+        <v>147</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>9786257276610</t>
+          <t>9786054517633</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>The Mind Having No Trouble and Concern</t>
+          <t>Perpectives Of Innovation In Science And Mathematics</t>
         </is>
       </c>
       <c r="C838" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>9786257276429</t>
+          <t>9786054517602</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>The Advance of Inventions In The Nineteenth Century</t>
+          <t>Messenger Of Galileo Galilei Concerning The Distant Stars</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>149</v>
+        <v>213</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>9786257276788</t>
+          <t>9786054517619</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>Subjects Avoided in Sex: A Discussion in Plain English</t>
+          <t>Mathematics In Greece: A History</t>
         </is>
       </c>
       <c r="C840" s="1">
-        <v>360</v>
+        <v>195</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>9786257276498</t>
+          <t>9786054517596</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>Some Mooted Questions in Reinforced Concrete Design</t>
+          <t>Mathematics: An Introduction</t>
         </is>
       </c>
       <c r="C841" s="1">
-        <v>183</v>
+        <v>150</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>9786257276696</t>
+          <t>9786054517640</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>Research on Life and Death - A Psychological Perspective Part 1</t>
+          <t>Laws Dominating The Organic Life: Zoonomia Vol. 2</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>405</v>
+        <v>375</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>9786257276252</t>
+          <t>9786054517657</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>Gothic Ecclesiastical Architectural Perspectives</t>
+          <t>Laws Dominating The Organic Life: Zoonomia Vol. 1</t>
         </is>
       </c>
       <c r="C843" s="1">
-        <v>222</v>
+        <v>450</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>9786257276382</t>
+          <t>9786257276979</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
+          <t>Wayside and Woodland Trees: A Pocket Guide to the British Sylva</t>
         </is>
       </c>
       <c r="C844" s="1">
-        <v>375</v>
+        <v>360</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>9786257276795</t>
+          <t>9786257276986</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>Medicine in Modern Times: How it Has Evolved</t>
+          <t>The History of The Hen Fever A Humorous Record</t>
         </is>
       </c>
       <c r="C845" s="1">
-        <v>150</v>
+        <v>293</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>9786257276665</t>
+          <t>9786257721066</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>Research on Life and Death - A Psychological Perspective Part 2</t>
+          <t>The Bee-Keeper's Manual</t>
         </is>
       </c>
       <c r="C846" s="1">
-        <v>435</v>
+        <v>741</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>9786257276290</t>
+          <t>9786257276962</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>Democratic Views in Architecture</t>
+          <t>Wood and Its Mechanical Characteristics</t>
         </is>
       </c>
       <c r="C847" s="1">
-        <v>207</v>
+        <v>323</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>9786257276863</t>
+          <t>9786257276948</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>Materia Medica and Therapeutics</t>
+          <t>The Basics of Agriculture</t>
         </is>
       </c>
       <c r="C848" s="1">
-        <v>225</v>
+        <v>285</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>9786257276481</t>
+          <t>9786257721042</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>Samples of the Most Common Minerals and Rocks</t>
+          <t>Geological Features of A Town</t>
         </is>
       </c>
       <c r="C849" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>9786257276733</t>
+          <t>9786257276993</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>Little Masterpieces of Science</t>
+          <t>Practical And Critical Considerations on Wood and Garden</t>
         </is>
       </c>
       <c r="C850" s="1">
-        <v>405</v>
+        <v>390</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>9786257276450</t>
+          <t>9786257276337</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>Iron Workers and Tool Makers: An Industrial Background Study</t>
+          <t>Architectural Applications in Classic and Early Christian</t>
         </is>
       </c>
       <c r="C851" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>9786257276894</t>
+          <t>9786257276368</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>Lectures On Diseases Of The Heart</t>
+          <t>The Shores of the Adriatic</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>390</v>
+        <v>165</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>9786257721097</t>
+          <t>9786257276702</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>Cathedral of Strasburg in Unfinished Version</t>
+          <t>Common Sense Arising From the Nerve System</t>
         </is>
       </c>
       <c r="C853" s="1">
-        <v>147</v>
+        <v>120</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>9786257276474</t>
+          <t>9786257276825</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>Experiments in Mechanics, Magnetics, Optics, Hydrostatics and Pneumatics</t>
+          <t>A Treatise on Sheep</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>134</v>
+        <v>168</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>9786257276870</t>
+          <t>9786257276719</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>How Men and Animals Express Their Emotions</t>
+          <t>Considerations on the Nature of Nursing</t>
         </is>
       </c>
       <c r="C855" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>9786257276344</t>
+          <t>9786257721103</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>An Architect's Note-book in Spain</t>
+          <t>A Book of Women</t>
         </is>
       </c>
       <c r="C856" s="1">
-        <v>120</v>
+        <v>315</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>9786257276832</t>
+          <t>9786257276436</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>Half-Yearly Abstract Of The Medical Sciences: Being A. Digest Of British And Continental Medicine, And Of The Progress Of Medicine And The Collateral Sciences</t>
+          <t>Electromagnetic Equipment in Earliest Forms</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>165</v>
+        <v>360</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>9786257276887</t>
+          <t>9786257276412</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>Marvellous Creatures Living in a Pond</t>
+          <t>Basics of Meteorology: Some Exercises</t>
         </is>
       </c>
       <c r="C858" s="1">
-        <v>470</v>
+        <v>195</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>9786257276122</t>
+          <t>9786257276856</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>The Nebula Coating</t>
+          <t>Ginseng and Other Plants of Medicinal Value</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>9786257276177</t>
+          <t>9786257276320</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>The City of Cupolas</t>
+          <t>Architectural Designs in Portugal</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>195</v>
+        <v>263</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>9786257276238</t>
+          <t>9786257276757</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>The Architecture of Provence and the Riviera</t>
+          <t>Gods in Maya Manuscripts</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>132</v>
+        <v>120</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>9786257276924</t>
+          <t>9786257276313</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>Flowers Which Can Be Grown in a Farm</t>
+          <t>Architecture in Gothic and Renaissance Eras</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>420</v>
+        <v>147</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>9786257276276</t>
+          <t>9786257276184</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>Seven Lamps Illuminating the Architecture</t>
+          <t>Roman Influence in Britain in the Year 1914</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>9786257721059</t>
+          <t>9786257276931</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
+          <t>Cato and Varro: On Agriculture in Roman Time</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>390</v>
+        <v>150</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>9786257276399</t>
+          <t>9786257721028</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>Experimental Research in Energy Production</t>
+          <t>Crops and Methods for Soil Improvement</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>120</v>
+        <v>353</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>9786257276306</t>
+          <t>9786257276511</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>Royal Palaces and Parks of France</t>
+          <t>The Principles of Scientific Management</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>9786257276900</t>
+          <t>9786257276191</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>Domesticated Animals</t>
+          <t>Painting, Sculpture, Architecture for Beginners and Students</t>
         </is>
       </c>
       <c r="C867" s="1">
-        <v>255</v>
+        <v>165</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>9786257276467</t>
+          <t>9786257276849</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>Airplane in Earliest Forms</t>
+          <t>Characteristics of Climbing Plants</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>120</v>
+        <v>360</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>9786257276405</t>
+          <t>9786257721073</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>Aspects of Aircraft and Submarines</t>
+          <t>The Functional Structure of Steam Engines</t>
         </is>
       </c>
       <c r="C869" s="1">
-        <v>150</v>
+        <v>198</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>9786257276528</t>
+          <t>9786257276207</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>A History of the Growth of the Steam-Engine</t>
+          <t>Old St. Paul's Cathedral</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>270</v>
+        <v>170</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>9786257276580</t>
+          <t>9786257721011</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>These Sports are Beneficial for Boys</t>
+          <t>Cabbages and Cauliflowers: How to Grow Them</t>
         </is>
       </c>
       <c r="C871" s="1">
-        <v>255</v>
+        <v>180</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>9786257276542</t>
+          <t>9786257276214</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>A Clever Boy Can do These Activities</t>
+          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>285</v>
+        <v>138</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>9786257276559</t>
+          <t>9786257276955</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>Atlantic Classical Series 2</t>
+          <t>Basic Information on Botany For Beginners and Students</t>
         </is>
       </c>
       <c r="C873" s="1">
-        <v>315</v>
+        <v>213</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>9786257276726</t>
+          <t>9786257276269</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>Cricket</t>
+          <t>Italian Villas and Their Gardens</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>345</v>
+        <v>135</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>9786257276740</t>
+          <t>9786257276917</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>Football in American Style</t>
+          <t>A Complete Guide of 400 Herbs</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>255</v>
+        <v>525</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>9786257276566</t>
+          <t>9786257276375</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>Book of the Boone and Crockett Club: A Hunting Myth</t>
+          <t>How to Judge Architecture: A Popular Guide to the Appreciation of Buildings</t>
         </is>
       </c>
       <c r="C876" s="1">
-        <v>345</v>
+        <v>420</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>9786257276573</t>
+          <t>9786257276672</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>Dogs Used in Hunting Areas</t>
+          <t>Rome in Pagan and Christian Times</t>
         </is>
       </c>
       <c r="C877" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>9786257276801</t>
+          <t>9786257276443</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>Function of Half-Back in School, Football, and Golf</t>
+          <t>The Basical Knowledge on Geology</t>
         </is>
       </c>
       <c r="C878" s="1">
-        <v>315</v>
+        <v>149</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>9786257276764</t>
+          <t>9786257276771</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>Ladies in the Pitch: Scenes in Sport</t>
+          <t>Suggestions to Women on Private Sex</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>9786257276689</t>
+          <t>9786257276504</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>Philosophical Considerations on Sport</t>
+          <t>The Atmosphere: Its Function and Structure</t>
         </is>
       </c>
       <c r="C880" s="1">
-        <v>150</v>
+        <v>285</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>9786257276641</t>
+          <t>9786257276245</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>Scenes of Sportmen Vol 1-2</t>
+          <t>How to Design a Garden</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>360</v>
+        <v>323</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>9786257276634</t>
+          <t>9786257276610</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>Sports and Games We can do Outdoors</t>
+          <t>The Mind Having No Trouble and Concern</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>285</v>
+        <v>240</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>9786257276627</t>
+          <t>9786257276429</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>Sports and Hobbies of English People</t>
+          <t>The Advance of Inventions In The Nineteenth Century</t>
         </is>
       </c>
       <c r="C883" s="1">
-        <v>210</v>
+        <v>149</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>9786257276603</t>
+          <t>9786257276788</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>The Science of Swimming</t>
+          <t>Subjects Avoided in Sex: A Discussion in Plain English</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>255</v>
+        <v>360</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>9786257276597</t>
+          <t>9786257276498</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>The Sports Which the Deities Did</t>
+          <t>Some Mooted Questions in Reinforced Concrete Design</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>225</v>
+        <v>183</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>9786054517930</t>
+          <t>9786257276696</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>Raphael</t>
+          <t>Research on Life and Death - A Psychological Perspective Part 1</t>
         </is>
       </c>
       <c r="C886" s="1">
-        <v>345</v>
+        <v>405</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>9786054517664</t>
+          <t>9786257276252</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>Seven Discourses on Art</t>
+          <t>Gothic Ecclesiastical Architectural Perspectives</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>330</v>
+        <v>222</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>9786054517978</t>
+          <t>9786257276382</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>The Best Portraits in Engraving</t>
+          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>113</v>
+        <v>375</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>9786054517961</t>
+          <t>9786257276795</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>Richard Wagner Composer of Operas</t>
+          <t>Medicine in Modern Times: How it Has Evolved</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>315</v>
+        <v>150</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>9786257276016</t>
+          <t>9786257276665</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>The Florentine Painters of the Renaissance</t>
+          <t>Research on Life and Death - A Psychological Perspective Part 2</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>300</v>
+        <v>435</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>9786054517688</t>
+          <t>9786257276290</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>The Life of Michelangelo Buonarroti</t>
+          <t>Democratic Views in Architecture</t>
         </is>
       </c>
       <c r="C891" s="1">
-        <v>323</v>
+        <v>207</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>9786257276047</t>
+          <t>9786257276863</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>The Notebooks of Leonardo Da Vinci</t>
+          <t>Materia Medica and Therapeutics</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>428</v>
+        <v>225</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>4440000002513</t>
+          <t>9786257276481</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>Justinian's Courts: A Secret History</t>
+          <t>Samples of the Most Common Minerals and Rocks</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>9786257276115</t>
+          <t>9786257276733</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>The Orchestral Conductor Theory of His Art</t>
+          <t>Little Masterpieces of Science</t>
         </is>
       </c>
       <c r="C894" s="1">
-        <v>120</v>
+        <v>405</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>9786257276092</t>
+          <t>9786257276450</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>The Psychology of Singing</t>
+          <t>Iron Workers and Tool Makers: An Industrial Background Study</t>
         </is>
       </c>
       <c r="C895" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>9786257276085</t>
+          <t>9786257276894</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>The Relation of Art to Nature</t>
+          <t>Lectures On Diseases Of The Heart</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>210</v>
+        <v>390</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>9786257276658</t>
+          <t>9786257721097</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>Scenes of Fishing and Shooting Sports</t>
+          <t>Cathedral of Strasburg in Unfinished Version</t>
         </is>
       </c>
       <c r="C897" s="1">
-        <v>300</v>
+        <v>147</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>9786054517954</t>
+          <t>9786257276474</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>Rembrandt</t>
+          <t>Experiments in Mechanics, Magnetics, Optics, Hydrostatics and Pneumatics</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>180</v>
+        <v>134</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>9786054517824</t>
+          <t>9786257276870</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>Chopin and Other Musical Essays</t>
+          <t>How Men and Animals Express Their Emotions</t>
         </is>
       </c>
       <c r="C899" s="1">
-        <v>135</v>
+        <v>390</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>9786054517848</t>
+          <t>9786257276344</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>Lessons in Music Form</t>
+          <t>An Architect's Note-book in Spain</t>
         </is>
       </c>
       <c r="C900" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>9786054517879</t>
+          <t>9786257276832</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>Jean Francois Millet</t>
+          <t>Half-Yearly Abstract Of The Medical Sciences: Being A. Digest Of British And Continental Medicine, And Of The Progress Of Medicine And The Collateral Sciences</t>
         </is>
       </c>
       <c r="C901" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>9786054517893</t>
+          <t>9786257276887</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>Masters of Water - Colour Painting</t>
+          <t>Marvellous Creatures Living in a Pond</t>
         </is>
       </c>
       <c r="C902" s="1">
-        <v>135</v>
+        <v>470</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>9786054517909</t>
+          <t>9786257276122</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>On Conducting (Ueber das Dirigiren)</t>
+          <t>The Nebula Coating</t>
         </is>
       </c>
       <c r="C903" s="1">
-        <v>135</v>
+        <v>210</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>9786054517916</t>
+          <t>9786257276177</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>Prehistoric Textile Art of Eastern United States</t>
+          <t>The City of Cupolas</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>270</v>
+        <v>195</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>9786054517794</t>
+          <t>9786257276238</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>Artistic Activities and Rituals in Ancient Times</t>
+          <t>The Architecture of Provence and the Riviera</t>
         </is>
       </c>
       <c r="C905" s="1">
-        <v>330</v>
+        <v>132</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>9786054517800</t>
+          <t>9786257276924</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>Aspects of Modern Opera</t>
+          <t>Flowers Which Can Be Grown in a Farm</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>150</v>
+        <v>420</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>9786258671131</t>
+          <t>9786257276276</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Marguerite Yourcenar ve Orhan Pamuk’un Eserlerinde Mücadele, Özgürlük ve Kimlik Arayışı</t>
+          <t>Seven Lamps Illuminating the Architecture</t>
         </is>
       </c>
       <c r="C907" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
+          <t>9786257721059</t>
+        </is>
+      </c>
+      <c r="B908" s="1" t="inlineStr">
+        <is>
+          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
+        </is>
+      </c>
+      <c r="C908" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="909" spans="1:3">
+      <c r="A909" s="1" t="inlineStr">
+        <is>
+          <t>9786257276399</t>
+        </is>
+      </c>
+      <c r="B909" s="1" t="inlineStr">
+        <is>
+          <t>Experimental Research in Energy Production</t>
+        </is>
+      </c>
+      <c r="C909" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="910" spans="1:3">
+      <c r="A910" s="1" t="inlineStr">
+        <is>
+          <t>9786257276306</t>
+        </is>
+      </c>
+      <c r="B910" s="1" t="inlineStr">
+        <is>
+          <t>Royal Palaces and Parks of France</t>
+        </is>
+      </c>
+      <c r="C910" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="911" spans="1:3">
+      <c r="A911" s="1" t="inlineStr">
+        <is>
+          <t>9786257276900</t>
+        </is>
+      </c>
+      <c r="B911" s="1" t="inlineStr">
+        <is>
+          <t>Domesticated Animals</t>
+        </is>
+      </c>
+      <c r="C911" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="912" spans="1:3">
+      <c r="A912" s="1" t="inlineStr">
+        <is>
+          <t>9786257276467</t>
+        </is>
+      </c>
+      <c r="B912" s="1" t="inlineStr">
+        <is>
+          <t>Airplane in Earliest Forms</t>
+        </is>
+      </c>
+      <c r="C912" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="913" spans="1:3">
+      <c r="A913" s="1" t="inlineStr">
+        <is>
+          <t>9786257276405</t>
+        </is>
+      </c>
+      <c r="B913" s="1" t="inlineStr">
+        <is>
+          <t>Aspects of Aircraft and Submarines</t>
+        </is>
+      </c>
+      <c r="C913" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="914" spans="1:3">
+      <c r="A914" s="1" t="inlineStr">
+        <is>
+          <t>9786257276528</t>
+        </is>
+      </c>
+      <c r="B914" s="1" t="inlineStr">
+        <is>
+          <t>A History of the Growth of the Steam-Engine</t>
+        </is>
+      </c>
+      <c r="C914" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="915" spans="1:3">
+      <c r="A915" s="1" t="inlineStr">
+        <is>
+          <t>9786257276580</t>
+        </is>
+      </c>
+      <c r="B915" s="1" t="inlineStr">
+        <is>
+          <t>These Sports are Beneficial for Boys</t>
+        </is>
+      </c>
+      <c r="C915" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="916" spans="1:3">
+      <c r="A916" s="1" t="inlineStr">
+        <is>
+          <t>9786257276542</t>
+        </is>
+      </c>
+      <c r="B916" s="1" t="inlineStr">
+        <is>
+          <t>A Clever Boy Can do These Activities</t>
+        </is>
+      </c>
+      <c r="C916" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="917" spans="1:3">
+      <c r="A917" s="1" t="inlineStr">
+        <is>
+          <t>9786257276559</t>
+        </is>
+      </c>
+      <c r="B917" s="1" t="inlineStr">
+        <is>
+          <t>Atlantic Classical Series 2</t>
+        </is>
+      </c>
+      <c r="C917" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="918" spans="1:3">
+      <c r="A918" s="1" t="inlineStr">
+        <is>
+          <t>9786257276726</t>
+        </is>
+      </c>
+      <c r="B918" s="1" t="inlineStr">
+        <is>
+          <t>Cricket</t>
+        </is>
+      </c>
+      <c r="C918" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="919" spans="1:3">
+      <c r="A919" s="1" t="inlineStr">
+        <is>
+          <t>9786257276740</t>
+        </is>
+      </c>
+      <c r="B919" s="1" t="inlineStr">
+        <is>
+          <t>Football in American Style</t>
+        </is>
+      </c>
+      <c r="C919" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="920" spans="1:3">
+      <c r="A920" s="1" t="inlineStr">
+        <is>
+          <t>9786257276566</t>
+        </is>
+      </c>
+      <c r="B920" s="1" t="inlineStr">
+        <is>
+          <t>Book of the Boone and Crockett Club: A Hunting Myth</t>
+        </is>
+      </c>
+      <c r="C920" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="921" spans="1:3">
+      <c r="A921" s="1" t="inlineStr">
+        <is>
+          <t>9786257276573</t>
+        </is>
+      </c>
+      <c r="B921" s="1" t="inlineStr">
+        <is>
+          <t>Dogs Used in Hunting Areas</t>
+        </is>
+      </c>
+      <c r="C921" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="922" spans="1:3">
+      <c r="A922" s="1" t="inlineStr">
+        <is>
+          <t>9786257276801</t>
+        </is>
+      </c>
+      <c r="B922" s="1" t="inlineStr">
+        <is>
+          <t>Function of Half-Back in School, Football, and Golf</t>
+        </is>
+      </c>
+      <c r="C922" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="923" spans="1:3">
+      <c r="A923" s="1" t="inlineStr">
+        <is>
+          <t>9786257276764</t>
+        </is>
+      </c>
+      <c r="B923" s="1" t="inlineStr">
+        <is>
+          <t>Ladies in the Pitch: Scenes in Sport</t>
+        </is>
+      </c>
+      <c r="C923" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="924" spans="1:3">
+      <c r="A924" s="1" t="inlineStr">
+        <is>
+          <t>9786257276689</t>
+        </is>
+      </c>
+      <c r="B924" s="1" t="inlineStr">
+        <is>
+          <t>Philosophical Considerations on Sport</t>
+        </is>
+      </c>
+      <c r="C924" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="925" spans="1:3">
+      <c r="A925" s="1" t="inlineStr">
+        <is>
+          <t>9786257276641</t>
+        </is>
+      </c>
+      <c r="B925" s="1" t="inlineStr">
+        <is>
+          <t>Scenes of Sportmen Vol 1-2</t>
+        </is>
+      </c>
+      <c r="C925" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="926" spans="1:3">
+      <c r="A926" s="1" t="inlineStr">
+        <is>
+          <t>9786257276634</t>
+        </is>
+      </c>
+      <c r="B926" s="1" t="inlineStr">
+        <is>
+          <t>Sports and Games We can do Outdoors</t>
+        </is>
+      </c>
+      <c r="C926" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="927" spans="1:3">
+      <c r="A927" s="1" t="inlineStr">
+        <is>
+          <t>9786257276627</t>
+        </is>
+      </c>
+      <c r="B927" s="1" t="inlineStr">
+        <is>
+          <t>Sports and Hobbies of English People</t>
+        </is>
+      </c>
+      <c r="C927" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="928" spans="1:3">
+      <c r="A928" s="1" t="inlineStr">
+        <is>
+          <t>9786257276603</t>
+        </is>
+      </c>
+      <c r="B928" s="1" t="inlineStr">
+        <is>
+          <t>The Science of Swimming</t>
+        </is>
+      </c>
+      <c r="C928" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="929" spans="1:3">
+      <c r="A929" s="1" t="inlineStr">
+        <is>
+          <t>9786257276597</t>
+        </is>
+      </c>
+      <c r="B929" s="1" t="inlineStr">
+        <is>
+          <t>The Sports Which the Deities Did</t>
+        </is>
+      </c>
+      <c r="C929" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="930" spans="1:3">
+      <c r="A930" s="1" t="inlineStr">
+        <is>
+          <t>9786054517930</t>
+        </is>
+      </c>
+      <c r="B930" s="1" t="inlineStr">
+        <is>
+          <t>Raphael</t>
+        </is>
+      </c>
+      <c r="C930" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="931" spans="1:3">
+      <c r="A931" s="1" t="inlineStr">
+        <is>
+          <t>9786054517664</t>
+        </is>
+      </c>
+      <c r="B931" s="1" t="inlineStr">
+        <is>
+          <t>Seven Discourses on Art</t>
+        </is>
+      </c>
+      <c r="C931" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="932" spans="1:3">
+      <c r="A932" s="1" t="inlineStr">
+        <is>
+          <t>9786054517978</t>
+        </is>
+      </c>
+      <c r="B932" s="1" t="inlineStr">
+        <is>
+          <t>The Best Portraits in Engraving</t>
+        </is>
+      </c>
+      <c r="C932" s="1">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="933" spans="1:3">
+      <c r="A933" s="1" t="inlineStr">
+        <is>
+          <t>9786054517961</t>
+        </is>
+      </c>
+      <c r="B933" s="1" t="inlineStr">
+        <is>
+          <t>Richard Wagner Composer of Operas</t>
+        </is>
+      </c>
+      <c r="C933" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="934" spans="1:3">
+      <c r="A934" s="1" t="inlineStr">
+        <is>
+          <t>9786257276016</t>
+        </is>
+      </c>
+      <c r="B934" s="1" t="inlineStr">
+        <is>
+          <t>The Florentine Painters of the Renaissance</t>
+        </is>
+      </c>
+      <c r="C934" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="935" spans="1:3">
+      <c r="A935" s="1" t="inlineStr">
+        <is>
+          <t>9786054517688</t>
+        </is>
+      </c>
+      <c r="B935" s="1" t="inlineStr">
+        <is>
+          <t>The Life of Michelangelo Buonarroti</t>
+        </is>
+      </c>
+      <c r="C935" s="1">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="936" spans="1:3">
+      <c r="A936" s="1" t="inlineStr">
+        <is>
+          <t>9786257276047</t>
+        </is>
+      </c>
+      <c r="B936" s="1" t="inlineStr">
+        <is>
+          <t>The Notebooks of Leonardo Da Vinci</t>
+        </is>
+      </c>
+      <c r="C936" s="1">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="937" spans="1:3">
+      <c r="A937" s="1" t="inlineStr">
+        <is>
+          <t>4440000002513</t>
+        </is>
+      </c>
+      <c r="B937" s="1" t="inlineStr">
+        <is>
+          <t>Justinian's Courts: A Secret History</t>
+        </is>
+      </c>
+      <c r="C937" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="938" spans="1:3">
+      <c r="A938" s="1" t="inlineStr">
+        <is>
+          <t>9786257276115</t>
+        </is>
+      </c>
+      <c r="B938" s="1" t="inlineStr">
+        <is>
+          <t>The Orchestral Conductor Theory of His Art</t>
+        </is>
+      </c>
+      <c r="C938" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="939" spans="1:3">
+      <c r="A939" s="1" t="inlineStr">
+        <is>
+          <t>9786257276092</t>
+        </is>
+      </c>
+      <c r="B939" s="1" t="inlineStr">
+        <is>
+          <t>The Psychology of Singing</t>
+        </is>
+      </c>
+      <c r="C939" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="940" spans="1:3">
+      <c r="A940" s="1" t="inlineStr">
+        <is>
+          <t>9786257276085</t>
+        </is>
+      </c>
+      <c r="B940" s="1" t="inlineStr">
+        <is>
+          <t>The Relation of Art to Nature</t>
+        </is>
+      </c>
+      <c r="C940" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="941" spans="1:3">
+      <c r="A941" s="1" t="inlineStr">
+        <is>
+          <t>9786257276658</t>
+        </is>
+      </c>
+      <c r="B941" s="1" t="inlineStr">
+        <is>
+          <t>Scenes of Fishing and Shooting Sports</t>
+        </is>
+      </c>
+      <c r="C941" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="942" spans="1:3">
+      <c r="A942" s="1" t="inlineStr">
+        <is>
+          <t>9786054517954</t>
+        </is>
+      </c>
+      <c r="B942" s="1" t="inlineStr">
+        <is>
+          <t>Rembrandt</t>
+        </is>
+      </c>
+      <c r="C942" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="943" spans="1:3">
+      <c r="A943" s="1" t="inlineStr">
+        <is>
+          <t>9786054517824</t>
+        </is>
+      </c>
+      <c r="B943" s="1" t="inlineStr">
+        <is>
+          <t>Chopin and Other Musical Essays</t>
+        </is>
+      </c>
+      <c r="C943" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="944" spans="1:3">
+      <c r="A944" s="1" t="inlineStr">
+        <is>
+          <t>9786054517848</t>
+        </is>
+      </c>
+      <c r="B944" s="1" t="inlineStr">
+        <is>
+          <t>Lessons in Music Form</t>
+        </is>
+      </c>
+      <c r="C944" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="945" spans="1:3">
+      <c r="A945" s="1" t="inlineStr">
+        <is>
+          <t>9786054517879</t>
+        </is>
+      </c>
+      <c r="B945" s="1" t="inlineStr">
+        <is>
+          <t>Jean Francois Millet</t>
+        </is>
+      </c>
+      <c r="C945" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="946" spans="1:3">
+      <c r="A946" s="1" t="inlineStr">
+        <is>
+          <t>9786054517893</t>
+        </is>
+      </c>
+      <c r="B946" s="1" t="inlineStr">
+        <is>
+          <t>Masters of Water - Colour Painting</t>
+        </is>
+      </c>
+      <c r="C946" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="947" spans="1:3">
+      <c r="A947" s="1" t="inlineStr">
+        <is>
+          <t>9786054517909</t>
+        </is>
+      </c>
+      <c r="B947" s="1" t="inlineStr">
+        <is>
+          <t>On Conducting (Ueber das Dirigiren)</t>
+        </is>
+      </c>
+      <c r="C947" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="948" spans="1:3">
+      <c r="A948" s="1" t="inlineStr">
+        <is>
+          <t>9786054517916</t>
+        </is>
+      </c>
+      <c r="B948" s="1" t="inlineStr">
+        <is>
+          <t>Prehistoric Textile Art of Eastern United States</t>
+        </is>
+      </c>
+      <c r="C948" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="949" spans="1:3">
+      <c r="A949" s="1" t="inlineStr">
+        <is>
+          <t>9786054517794</t>
+        </is>
+      </c>
+      <c r="B949" s="1" t="inlineStr">
+        <is>
+          <t>Artistic Activities and Rituals in Ancient Times</t>
+        </is>
+      </c>
+      <c r="C949" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="950" spans="1:3">
+      <c r="A950" s="1" t="inlineStr">
+        <is>
+          <t>9786054517800</t>
+        </is>
+      </c>
+      <c r="B950" s="1" t="inlineStr">
+        <is>
+          <t>Aspects of Modern Opera</t>
+        </is>
+      </c>
+      <c r="C950" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="951" spans="1:3">
+      <c r="A951" s="1" t="inlineStr">
+        <is>
+          <t>9786258671131</t>
+        </is>
+      </c>
+      <c r="B951" s="1" t="inlineStr">
+        <is>
+          <t>Marguerite Yourcenar ve Orhan Pamuk’un Eserlerinde Mücadele, Özgürlük ve Kimlik Arayışı</t>
+        </is>
+      </c>
+      <c r="C951" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="952" spans="1:3">
+      <c r="A952" s="1" t="inlineStr">
+        <is>
           <t>9786258682274</t>
         </is>
       </c>
-      <c r="B908" s="1" t="inlineStr">
+      <c r="B952" s="1" t="inlineStr">
         <is>
           <t>Kurumsal Eğitim İhtiyaçlarına Uygun Metaverse Altyapısı: İş Planı ve Stratejik Yol Haritası</t>
         </is>
       </c>
-      <c r="C908" s="1">
+      <c r="C952" s="1">
         <v>189</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>