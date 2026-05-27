--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -85,14305 +85,14800 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258671698</t>
+          <t>9786258762426</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler</t>
+          <t>Klasik Düşüncede İlk Bilgiler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>900</v>
+        <v>700</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258671278</t>
+          <t>9786258762433</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Trilyon Dolarlık Atmosfer</t>
+          <t>Sevda Ağır Bir Yük</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>700</v>
+        <v>210</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258559323</t>
+          <t>9786258559361</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Biyometrik Veri: Sistemler, Uygulamalar ve Etik Yaklaşımlar</t>
+          <t>Karacadağ</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>254</v>
+        <v>203</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255749307</t>
+          <t>9786258762761</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Edebiyat Bilimleri Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Mutlu Musun?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>231</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258671766</t>
+          <t>9786258762464</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ein Leitfaden für Sprachlehrer Grundlagen der Lehrplanentwicklung und Curriculumsentwicklung</t>
+          <t>Kırık Kalpler Limanı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>357</v>
+        <v>595</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258762099</t>
+          <t>9786258762440</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kolumdaki Dövme</t>
+          <t>Kıyıya Vuran Yalnızlık</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>259</v>
+        <v>224</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258682540</t>
+          <t>9786258762266</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Türk Musikisinde Teknik Hususlar ve Alan Araştırmaları II</t>
+          <t>Kararsız Tüketici</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>254</v>
+        <v>266</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258671100</t>
+          <t>9786258682212</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ukulele İle Temel Eğitimde Müzik</t>
+          <t>Dini Farkındalık</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>385</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258682175</t>
+          <t>9786258762259</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Libidonun Metastazı</t>
+          <t>Toplum, Toplumsal Yapı ve Kurumlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>259</v>
+        <v>364</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258682892</t>
+          <t>9786258671803</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Spor Kuruluşlarında Örgüt Kültürü Eğiliminin Metaforlarla Analizi</t>
+          <t>Kadın Odaklı Sosyal Politikalar ve Hizmetler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>385</v>
+        <v>504</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258682335</t>
+          <t>9786258762280</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Dönüm Noktası Aksa Tufanı</t>
+          <t>Sosyal Hizmette Değişim: Tecrübeler, Zorluklar ve Çözümler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>364</v>
+        <v>581</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258671254</t>
+          <t>9786258762419</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çevre Biyolojisi</t>
+          <t>Zümrüdüanka</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>294</v>
+        <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255749918</t>
+          <t>9786258762198</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Farklı Isınma Protokollerinin Seçilmiş Motor Beceri ve 50 Metre Yüzme Performansına Akut Etkisi</t>
+          <t>Yabancı Dil Öğretiminin Bireysel Maliyeti ve Doğurduğu Fırsatlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>385</v>
+        <v>210</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258682724</t>
+          <t>9786258762310</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Halı Tasarımı ve Teknolojisi - I</t>
+          <t>Kıyamet Kapitalizmi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>231</v>
+        <v>427</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258671742</t>
+          <t>9786258671827</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Son Wi-Fi Sinyalini Kurtarmak</t>
+          <t>Saussure’ün Temel Ayrımları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>406</v>
+        <v>252</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258559033</t>
+          <t>9786258762297</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Rekreaktif Amaçlı Yapılan Tenis Sporunun Bireylerin Yaşam Kaliteleri İle Mutluluk Düzeyleri Üzerine Etkilerinin İncelenmesi</t>
+          <t>İyilikle Büyüyen Adımlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>196</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258671780</t>
+          <t>9786258762167</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Avın Doğası</t>
+          <t>Kamuoyu İnşasında Siyasal İletişim Stratejileri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>343</v>
+        <v>217</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258671681</t>
+          <t>9786258671810</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>RoboNarin ve Dostluk Sözleşmesi</t>
+          <t>Toplumsal Açıdan Kent ve Deprem</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>357</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258671261</t>
+          <t>9786258762204</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Nepotizmin Mesleki Tükenmişlik Üzerine Etkisinde Duygusal Zeka Algısı</t>
+          <t>Sine - Parantez</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>385</v>
+        <v>266</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258682366</t>
+          <t>9786258762242</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hınıs-Yolüstü (Arus) Köyünün Monografisi</t>
+          <t>Yüreğimin Sızısı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>252</v>
+        <v>308</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258682328</t>
+          <t>9786258762181</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Kuramsal ve Uygulamalı Yaklaşımlar</t>
+          <t>Kur'an-ı Kerim'de Kıyas Örnekleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>231</v>
+        <v>385</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258671735</t>
+          <t>9786258671964</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bütünleşik Pazarlama İletişimi</t>
+          <t>2000 Sonrası Türk Sinemasında Millileşme Hareketleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>287</v>
+        <v>357</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258559064</t>
+          <t>9786258762211</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon Bilimi ve Sporun Yeni Yönelimleri</t>
+          <t>The Stimulated Brain: Digital Media, Music, Caffeine, and Gambling in Cognitive Science</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>413</v>
+        <v>196</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258671711</t>
+          <t>9786258762068</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Vergi Güvenlik Müesseseleri</t>
+          <t>Lezzetin Gizli Sırlarına Giden Yol Soslar ve Baharatlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>735</v>
+        <v>231</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258671759</t>
+          <t>9786258762235</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Oyuncuların Şifresi</t>
+          <t>Postdijital Sanat</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>231</v>
+        <v>385</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258682243</t>
+          <t>9786258762228</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Asma Davul İcrası Üzerine Bir Araştırma: Adem Göçer Örneği</t>
+          <t>Özgürlüğün Türküsü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>161</v>
+        <v>315</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258671674</t>
+          <t>9786258671773</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sınırların Ötesi</t>
+          <t>Green Logistics with Interdisciplinary Approaches</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>196</v>
+        <v>343</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258671797</t>
+          <t>9786258762143</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Üzerine Çalışmalar: Anlatılar, Motifler ve Koruma</t>
+          <t>Mimarlıkta Mekan ve Tasarım Üzerine Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258671728</t>
+          <t>9786255749246</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Raylardaki Islaklık</t>
+          <t>Samsun Salıpazarı İlçesi Alan Karacaören ve Karaman Köylerinde Kırsal Mimari</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258671032</t>
+          <t>9786258762136</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ekonomisinde Rekabet Gücünü Etkileyen Faktörler</t>
+          <t>Raşit Halifelerle İlgili Manzum Menkıbeler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>189</v>
+        <v>371</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258682649</t>
+          <t>9786255749543</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Direnç Egzersizinde Hız Kullanımı: Objektif Yüklenme Yaklaşımı</t>
+          <t>Yasemin Erten Yazma Baskı Koleksiyonunda Bulunan Geleneksel Tokat Bohça ve Seccadeleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>660</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255749697</t>
+          <t>9786258671971</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu’da Ad Koyma Gelenekleri</t>
+          <t>Mitolojiden Kelama Tanrı'nın Duygusallığı Problemi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>203</v>
+        <v>567</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258682304</t>
+          <t>9786255749932</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Said Nursi Düşüncesinde Eğitim, Bilim, Öteki ve Dünya-Ahiret Tasavvuru</t>
+          <t>Makro İktisatta Genel Denge ve İktisat Politikalarının Etkinliği</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>343</v>
+        <v>294</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258671568</t>
+          <t>9786258671698</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Risk Tanımlamada Mülakat Tekniği: İnşaat Projelerinde Nitel Bir Yaklaşım</t>
+          <t>Pamuk Prenses ve Yedi Cüceler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>287</v>
+        <v>900</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258671643</t>
+          <t>9786258671278</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Turistlerin ve Hediyelik Eşya Satıcılarının Bir Kültür Objesi Olarak Hediyelik Eşyalara Bakış Açısı</t>
+          <t>Trilyon Dolarlık Atmosfer</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>189</v>
+        <v>700</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258671575</t>
+          <t>9786258559323</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Karınca İle Tavşan</t>
+          <t>Eğitimde Biyometrik Veri: Sistemler, Uygulamalar ve Etik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>364</v>
+        <v>254</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255749659</t>
+          <t>9786255749307</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Tarih ve Edebiyat Bilimleri Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>546</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258671629</t>
+          <t>9786258671766</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Seramik Nasıl Yapılır</t>
+          <t>Ein Leitfaden für Sprachlehrer Grundlagen der Lehrplanentwicklung und Curriculumsentwicklung</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>408</v>
+        <v>357</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258671513</t>
+          <t>9786258762099</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Seramik Süsleme Sanatı</t>
+          <t>Kolumdaki Dövme</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>288</v>
+        <v>259</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258671599</t>
+          <t>9786258682540</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hayal Hayatın Tohumu</t>
+          <t>Türk Musikisinde Teknik Hususlar ve Alan Araştırmaları II</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>175</v>
+        <v>254</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258559255</t>
+          <t>9786258671100</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kümelenme ve Üretim Maliyetlerine Etkisi</t>
+          <t>Ukulele İle Temel Eğitimde Müzik</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>301</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258671582</t>
+          <t>9786258682175</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ayı Fit Diyette</t>
+          <t>Libidonun Metastazı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>518</v>
+        <v>259</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258682700</t>
+          <t>9786258682892</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde Çok Kültürlülüğün Ulus Devlet Üzerindeki Etkileri</t>
+          <t>Spor Kuruluşlarında Örgüt Kültürü Eğiliminin Metaforlarla Analizi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>259</v>
+        <v>385</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258671650</t>
+          <t>9786258682335</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Evli Bireylerin Öfke İfade Tarzı Ve Affetme Durumunun İncelenmesi</t>
+          <t>Tarihin Dönüm Noktası Aksa Tufanı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>189</v>
+        <v>364</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258671063</t>
+          <t>9786258671254</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>The Science of Digital Steganography</t>
+          <t>Çevre Biyolojisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>91</v>
+        <v>294</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258682977</t>
+          <t>9786255749918</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Orkestrasyon</t>
+          <t>Farklı Isınma Protokollerinin Seçilmiş Motor Beceri ve 50 Metre Yüzme Performansına Akut Etkisi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>420</v>
+        <v>385</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258671544</t>
+          <t>9786258682724</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kamyon Arkası Yazıları</t>
+          <t>Halı Tasarımı ve Teknolojisi - I</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>322</v>
+        <v>231</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255749673</t>
+          <t>9786258671742</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri Öğretmenlerine Yönelik Üretken Yapay Zeka İle Ders Hazırlama Kılavuzu</t>
+          <t>Son Wi-Fi Sinyalini Kurtarmak</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>182</v>
+        <v>406</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258682557</t>
+          <t>9786258559033</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Örnekleminde Evcil Hayvanlara Bağlılık, Öznel Mutluluk Ve İş Yaşam Kalitesi</t>
+          <t>Rekreaktif Amaçlı Yapılan Tenis Sporunun Bireylerin Yaşam Kaliteleri İle Mutluluk Düzeyleri Üzerine Etkilerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>168</v>
+        <v>196</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258671537</t>
+          <t>9786258671780</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler IV</t>
+          <t>Avın Doğası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>399</v>
+        <v>343</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258682434</t>
+          <t>9786258671681</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Kalıp ve Pastal Teknolojileri: Assyst.Cad İle Uygulamalı Tasarım Süreçleri</t>
+          <t>RoboNarin ve Dostluk Sözleşmesi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>770</v>
+        <v>280</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255749239</t>
+          <t>9786258671261</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nazmî-i Şirvanî ve Dîvançesi Nağme-i İştiyak</t>
+          <t>Nepotizmin Mesleki Tükenmişlik Üzerine Etkisinde Duygusal Zeka Algısı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>385</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255749956</t>
+          <t>9786258682366</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Macahel</t>
+          <t>Hınıs-Yolüstü (Arus) Köyünün Monografisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>252</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258682625</t>
+          <t>9786258682328</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hizmetkar Liderlik</t>
+          <t>Müzik Alanında Kuramsal ve Uygulamalı Yaklaşımlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>133</v>
+        <v>231</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258682656</t>
+          <t>9786258671735</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sporsal Bilgiler</t>
+          <t>Bütünleşik Pazarlama İletişimi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>238</v>
+        <v>287</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258682663</t>
+          <t>9786258559064</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Vergi Sistemi</t>
+          <t>Rekreasyon Bilimi ve Sporun Yeni Yönelimleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>203</v>
+        <v>413</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258682410</t>
+          <t>9786258671711</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Aile Sorunları, Boşanma ve Din</t>
+          <t>Vergi Güvenlik Müesseseleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>266</v>
+        <v>735</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258682380</t>
+          <t>9786258671759</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Farmasötik, Diyetetik ve Gastronomik Üçgende Arı ve Ürünleri</t>
+          <t>Oyuncuların Şifresi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>175</v>
+        <v>231</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258682946</t>
+          <t>9786258682243</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>The Search For Meaning in Postmodern Poetry</t>
+          <t>Asma Davul İcrası Üzerine Bir Araştırma: Adem Göçer Örneği</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>238</v>
+        <v>161</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258559088</t>
+          <t>9786258671674</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi Turizmi Kapsamında Kırklareli Mutfağı</t>
+          <t>Sınırların Ötesi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>147</v>
+        <v>196</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258682281</t>
+          <t>9786258671797</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tek Beden Herkese Uymaz: Yapay Zeka Çağında Eğitimin Yeniden Tasarımı</t>
+          <t>Safranbolu Üzerine Çalışmalar: Anlatılar, Motifler ve Koruma</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>252</v>
+        <v>210</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258671469</t>
+          <t>9786258671728</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Minik Liza ve Cesur Tohum Koko</t>
+          <t>Raylardaki Islaklık</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>294</v>
+        <v>140</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255749529</t>
+          <t>9786258671032</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm ve Finansal Yapı: Endüstri 5.0 Çağında Sermaye Dinamiklerinin Yeniden İnşası</t>
+          <t>Dünya Ekonomisinde Rekabet Gücünü Etkileyen Faktörler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>266</v>
+        <v>189</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258682267</t>
+          <t>9786258682649</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>The Poetic Path To Languge Learning</t>
+          <t>Direnç Egzersizinde Hız Kullanımı: Objektif Yüklenme Yaklaşımı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>238</v>
+        <v>140</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258682533</t>
+          <t>9786255749697</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Yönetiminde Okul Kültürü</t>
+          <t>Safranbolu’da Ad Koyma Gelenekleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>357</v>
+        <v>203</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255749680</t>
+          <t>9786258682304</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yeraltısuları Mevzuatı ve Uygulaması</t>
+          <t>Said Nursi Düşüncesinde Eğitim, Bilim, Öteki ve Dünya-Ahiret Tasavvuru</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>329</v>
+        <v>343</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258559118</t>
+          <t>9786258671568</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Algoritmik Çağ: Pazarlama, Toplum ve Dijital Dönüşüm</t>
+          <t>Risk Tanımlamada Mülakat Tekniği: İnşaat Projelerinde Nitel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>252</v>
+        <v>287</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258682298</t>
+          <t>9786258671643</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Vilayet Salnamelerine Göre 19. Yüzyılda Çıldır Sancağının İdari, Adli, Mali ve Demografik Yapısı</t>
+          <t>Turistlerin ve Hediyelik Eşya Satıcılarının Bir Kültür Objesi Olarak Hediyelik Eşyalara Bakış Açısı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>182</v>
+        <v>189</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258559002</t>
+          <t>9786258671575</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu ve Yenipazar’da Yaşayan Yörüklerin Törensel Yemekleri</t>
+          <t>Karınca İle Tavşan</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>196</v>
+        <v>364</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258559071</t>
+          <t>9786255749659</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Etkileşimli Matematik Eğitimi: Müzikten Minecraft’a Yenilikçi Uygulamalar</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>231</v>
+        <v>546</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255749635</t>
+          <t>9786258671629</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İngilizlerin ve Şah’ın Gölgesinde Bahtiyari Aşireti</t>
+          <t>Seramik Nasıl Yapılır</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>175</v>
+        <v>408</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258559866</t>
+          <t>9786258671513</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Modern Örgütlerde Kültürün Kaynağı ve Uygulamalı Vaka İncelemeleri</t>
+          <t>Seramik Süsleme Sanatı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>182</v>
+        <v>288</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255749901</t>
+          <t>9786258671599</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Dinamikleri: Teoriden Büyümeye</t>
+          <t>Hayal Hayatın Tohumu</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>347</v>
+        <v>175</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255749895</t>
+          <t>9786258559255</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Eylül İle Haziran’ın Hikayesi</t>
+          <t>Kümelenme ve Üretim Maliyetlerine Etkisi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>238</v>
+        <v>301</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258559248</t>
+          <t>9786258671582</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kahramanın Kayıp Haritası: Kader Labirenti</t>
+          <t>Ayı Fit Diyette</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>144</v>
+        <v>518</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258559170</t>
+          <t>9786258682700</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Laboratuvar Mutluluğu Mu Gönül Hakikati Mi?</t>
+          <t>Küreselleşme Sürecinde Çok Kültürlülüğün Ulus Devlet Üzerindeki Etkileri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>160</v>
+        <v>259</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258559200</t>
+          <t>9786258671650</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Arketipler Mi Pekiştirme Mi?</t>
+          <t>Evli Bireylerin Öfke İfade Tarzı Ve Affetme Durumunun İncelenmesi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>144</v>
+        <v>189</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258559149</t>
+          <t>9786258671063</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Mı Kurtarmalı, Yoksa Önce Kendini Mi Kurtarmalı?</t>
+          <t>The Science of Digital Steganography</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>152</v>
+        <v>91</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258559187</t>
+          <t>9786258682977</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Değer Mi Günlük Rol Mü?</t>
+          <t>Sosyolojik Orkestrasyon</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>136</v>
+        <v>420</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258559217</t>
+          <t>9786258671544</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Deney Mi Zorunluluk Mu?</t>
+          <t>Kamyon Arkası Yazıları</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>144</v>
+        <v>322</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258559163</t>
+          <t>9786255749673</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Özgürlük mü Sınıfsal Kurtuluş mu?</t>
+          <t>Fen Bilimleri Öğretmenlerine Yönelik Üretken Yapay Zeka İle Ders Hazırlama Kılavuzu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>136</v>
+        <v>182</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255749505</t>
+          <t>9786258682557</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Sokaklarında</t>
+          <t>Çalışan Örnekleminde Evcil Hayvanlara Bağlılık, Öznel Mutluluk Ve İş Yaşam Kalitesi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>280</v>
+        <v>168</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255749666</t>
+          <t>9786258671537</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Mabedimden Damlalar</t>
+          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler IV</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>315</v>
+        <v>399</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255749925</t>
+          <t>9786258682434</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Konut Politikaları Bağlamında Sosyal-Mekansal Ayrışma</t>
+          <t>Bilgisayar Destekli Kalıp ve Pastal Teknolojileri: Assyst.Cad İle Uygulamalı Tasarım Süreçleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>343</v>
+        <v>770</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255749581</t>
+          <t>9786255749239</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Demirci'nin Çırağı</t>
+          <t>Nazmî-i Şirvanî ve Dîvançesi Nağme-i İştiyak</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>483</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258559194</t>
+          <t>9786255749956</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Paranın Anatomisi: Ekmek Savaşı</t>
+          <t>Macahel</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>152</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255749888</t>
+          <t>9786258682625</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Satranç Ustalığı</t>
+          <t>Hizmetkar Liderlik</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>368</v>
+        <v>133</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255749598</t>
+          <t>9786258682656</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kadim Satırların Efendisi</t>
+          <t>Sporsal Bilgiler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>273</v>
+        <v>238</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258559101</t>
+          <t>9786258682663</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Bir Cümle midir?</t>
+          <t>Azerbaycan Vergi Sistemi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>152</v>
+        <v>203</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258559224</t>
+          <t>9786258682410</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Mülkiyet mi? Genel İrade mi?</t>
+          <t>Aile Sorunları, Boşanma ve Din</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>144</v>
+        <v>266</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258559132</t>
+          <t>9786258682380</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Kim? Fail mi?, Onu Doğuran Hayat mı?</t>
+          <t>Farmasötik, Diyetetik ve Gastronomik Üçgende Arı ve Ürünleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>152</v>
+        <v>175</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258559231</t>
+          <t>9786258682946</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Haritası: Şefkat ve Kaçış</t>
+          <t>The Search For Meaning in Postmodern Poetry</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>160</v>
+        <v>238</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258559125</t>
+          <t>9786258559088</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Zihin Deneyi</t>
+          <t>Gastronomi Turizmi Kapsamında Kırklareli Mutfağı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>168</v>
+        <v>147</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258559156</t>
+          <t>9786258682281</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Mikro Karşılaşmalar</t>
+          <t>Tek Beden Herkese Uymaz: Yapay Zeka Çağında Eğitimin Yeniden Tasarımı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>128</v>
+        <v>252</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255749703</t>
+          <t>9786258671469</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Devleti</t>
+          <t>Minik Liza ve Cesur Tohum Koko</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>592</v>
+        <v>294</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255749758</t>
+          <t>9786255749529</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Resim Çizme Teknikleri</t>
+          <t>Dijital Dönüşüm ve Finansal Yapı: Endüstri 5.0 Çağında Sermaye Dinamiklerinin Yeniden İnşası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>304</v>
+        <v>266</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255749772</t>
+          <t>9786258682267</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sanat Tarihi</t>
+          <t>The Poetic Path To Languge Learning</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>448</v>
+        <v>238</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255749710</t>
+          <t>9786258682533</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Zeka Oyunları Kitabı</t>
+          <t>Eğitim Yönetiminde Okul Kültürü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255749796</t>
+          <t>9786255749680</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Tarihi</t>
+          <t>Yeraltısuları Mevzuatı ve Uygulaması</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>600</v>
+        <v>329</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255749833</t>
+          <t>9786258559118</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Anında İnsanı Kim Yargılar?</t>
+          <t>Algoritmik Çağ: Pazarlama, Toplum ve Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>152</v>
+        <v>252</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255749857</t>
+          <t>9786258682298</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Özgür İrade mi? Kader mi?</t>
+          <t>Erzurum Vilayet Salnamelerine Göre 19. Yüzyılda Çıldır Sancağının İdari, Adli, Mali ve Demografik Yapısı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>136</v>
+        <v>182</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255749819</t>
+          <t>9786258559002</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar, Bilinçdışı ve Arzu</t>
+          <t>Safranbolu ve Yenipazar’da Yaşayan Yörüklerin Törensel Yemekleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>152</v>
+        <v>196</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255749734</t>
+          <t>9786258559071</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Baburname</t>
+          <t>Etkileşimli Matematik Eğitimi: Müzikten Minecraft’a Yenilikçi Uygulamalar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>680</v>
+        <v>231</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255749840</t>
+          <t>9786255749635</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Benim İmparatorluğum: Sükûnet mi Bencillik mi?</t>
+          <t>İngilizlerin ve Şah’ın Gölgesinde Bahtiyari Aşireti</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>144</v>
+        <v>175</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255749765</t>
+          <t>9786258559866</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İskenderin Seferi</t>
+          <t>Modern Örgütlerde Kültürün Kaynağı ve Uygulamalı Vaka İncelemeleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>368</v>
+        <v>182</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255749864</t>
+          <t>9786255749901</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İktidarın Yozlaştırması</t>
+          <t>Ekonominin Dinamikleri: Teoriden Büyümeye</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>176</v>
+        <v>347</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255749802</t>
+          <t>9786255749895</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Günah, Af ve Bağışlanma</t>
+          <t>Eylül İle Haziran’ın Hikayesi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>144</v>
+        <v>238</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255749826</t>
+          <t>9786258559248</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İyi-Kötü Ahlakın Kaynağı</t>
+          <t>Kahramanın Kayıp Haritası: Kader Labirenti</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>152</v>
+        <v>144</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255749727</t>
+          <t>9786258559170</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Nasıl Çalışılır</t>
+          <t>Laboratuvar Mutluluğu Mu Gönül Hakikati Mi?</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>736</v>
+        <v>160</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255749741</t>
+          <t>9786258559200</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Müzik Tarihi</t>
+          <t>Arketipler Mi Pekiştirme Mi?</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>520</v>
+        <v>144</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255749789</t>
+          <t>9786258559149</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Üzerine On Kitap</t>
+          <t>Dünyayı Mı Kurtarmalı, Yoksa Önce Kendini Mi Kurtarmalı?</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>536</v>
+        <v>152</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255749178</t>
+          <t>9786258559187</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Gazanfer Paşa'nın Bir İkincisi</t>
+          <t>Evrensel Değer Mi Günlük Rol Mü?</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>217</v>
+        <v>136</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255749390</t>
+          <t>9786258559217</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Mikrobiyal Yakıt Hücreleri</t>
+          <t>Deney Mi Zorunluluk Mu?</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>308</v>
+        <v>144</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255749338</t>
+          <t>9786258559163</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Müziğinde Endüstriyel Dönüşüm</t>
+          <t>Bireysel Özgürlük mü Sınıfsal Kurtuluş mu?</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>245</v>
+        <v>136</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255749482</t>
+          <t>9786255749505</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İçsel Yolculuklar</t>
+          <t>Yalnızlığın Sokaklarında</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>259</v>
+        <v>280</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786255749611</t>
+          <t>9786255749666</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sessizlikte Bile Adın Var</t>
+          <t>Mabedimden Damlalar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>539</v>
+        <v>315</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255749451</t>
+          <t>9786255749925</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kızı</t>
+          <t>Konut Politikaları Bağlamında Sosyal-Mekansal Ayrışma</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>196</v>
+        <v>343</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255749536</t>
+          <t>9786255749581</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Sınavına Hazırlanan Lise Son Sınıf Öğrencilerinin Bilişim Teknolojilerinden Yararlanma Düzeylerinin İncelenmesi</t>
+          <t>Demirci'nin Çırağı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>175</v>
+        <v>483</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255749369</t>
+          <t>9786258559194</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sandık Arası Demokrasi</t>
+          <t>Paranın Anatomisi: Ekmek Savaşı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>294</v>
+        <v>152</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255749567</t>
+          <t>9786255749888</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Karadul</t>
+          <t>Satranç Ustalığı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>299</v>
+        <v>368</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255749512</t>
+          <t>9786255749598</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Benim Eylül’üm</t>
+          <t>Kadim Satırların Efendisi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>168</v>
+        <v>273</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255749499</t>
+          <t>9786258559101</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Sen</t>
+          <t>Özgürlük Bir Cümle midir?</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>259</v>
+        <v>152</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255749468</t>
+          <t>9786258559224</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sükut-u Hayal</t>
+          <t>Mülkiyet mi? Genel İrade mi?</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255749475</t>
+          <t>9786258559132</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Derinlikere Yolculuk</t>
+          <t>Suçlu Kim? Fail mi?, Onu Doğuran Hayat mı?</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>182</v>
+        <v>152</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255737014</t>
+          <t>9786258559231</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Çağı</t>
+          <t>Ruhun Haritası: Şefkat ve Kaçış</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>336</v>
+        <v>160</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255749420</t>
+          <t>9786258559125</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Gözyaşları</t>
+          <t>Zihin Deneyi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>259</v>
+        <v>168</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786255749291</t>
+          <t>9786258559156</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed’i Görenler</t>
+          <t>Mikro Karşılaşmalar</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>275</v>
+        <v>128</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255737465</t>
+          <t>9786255749703</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Rekreasyon</t>
+          <t>Tanrı Devleti</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>238</v>
+        <v>592</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786255749253</t>
+          <t>9786255749758</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>My Timeless Adventure</t>
+          <t>Resim Çizme Teknikleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>516</v>
+        <v>304</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255737472</t>
+          <t>9786255749772</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2010/2018 İDKAB Öğretim Programlarında Empati Değeri ve Öğretimi</t>
+          <t>Sanat Tarihi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>238</v>
+        <v>448</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255749130</t>
+          <t>9786255749710</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Fizyolojide Çağdaş Yaklaşımlar</t>
+          <t>Zeka Oyunları Kitabı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>140</v>
+        <v>360</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255737021</t>
+          <t>9786255749796</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Caryl Churchill’ın Çağdaş Oyunlarında Ekolojik Distopya</t>
+          <t>Mimarlık Tarihi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>147</v>
+        <v>600</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255749413</t>
+          <t>9786255749833</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık</t>
+          <t>Ölüm Anında İnsanı Kim Yargılar?</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255749260</t>
+          <t>9786255749857</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Türk Üretim Modellerinin Gelişimi ve Keşik ve İmece Organizasyon Modellemelerinin İzleri ve Yeni Nesil Kooparatifçilik ve Tekam Girişim Modeli</t>
+          <t>Özgür İrade mi? Kader mi?</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>217</v>
+        <v>136</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255737441</t>
+          <t>9786255749819</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Commercial Contract Management and Legal Frameworks in Construction: Law, Project Delivery, and Dispute Resolution</t>
+          <t>Rüyalar, Bilinçdışı ve Arzu</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>812</v>
+        <v>152</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255749222</t>
+          <t>9786255749734</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Uygulanan Maliye Politikalarının Etkinlik Analizi</t>
+          <t>Baburname</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>252</v>
+        <v>680</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255749352</t>
+          <t>9786255749840</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kütüphanem</t>
+          <t>Benim İmparatorluğum: Sükûnet mi Bencillik mi?</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>224</v>
+        <v>144</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255749192</t>
+          <t>9786255749765</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Çağ’ın Estetik Şairi: Mihail Kuzmin’in Yaşamı ve Şiir Sanatı</t>
+          <t>İskenderin Seferi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>406</v>
+        <v>368</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255749345</t>
+          <t>9786255749864</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Sarhoşluğu</t>
+          <t>İktidarın Yozlaştırması</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>182</v>
+        <v>176</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255749284</t>
+          <t>9786255749802</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutkunun Peşinden</t>
+          <t>Günah, Af ve Bağışlanma</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>343</v>
+        <v>144</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786255749321</t>
+          <t>9786255749826</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Stoacıların Öğreti Kitabı</t>
+          <t>İyi-Kötü Ahlakın Kaynağı</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>152</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786255749314</t>
+          <t>9786255749727</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Parkinson</t>
+          <t>Mimarlık Nasıl Çalışılır</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>360</v>
+        <v>736</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786255737878</t>
+          <t>9786255749741</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Başlamak</t>
+          <t>Müzik Tarihi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>330</v>
+        <v>520</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786255737304</t>
+          <t>9786255749789</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Savaşçı</t>
+          <t>Mimarlık Üzerine On Kitap</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>390</v>
+        <v>536</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786255737519</t>
+          <t>9786255749178</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Artvin ve Yöresinden Derlenen Masallar</t>
+          <t>Gazanfer Paşa'nın Bir İkincisi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>450</v>
+        <v>217</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786255737458</t>
+          <t>9786255749390</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Karabük İlinde Yenilebilir Mantar Türlerinin Gastronomik Açıdan Değerlendirilmesi</t>
+          <t>Mikrobiyal Yakıt Hücreleri</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>240</v>
+        <v>308</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786255737311</t>
+          <t>9786255749338</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Geleneği Yaratıcılıkla Yorumlamak ve Igor Alexandrovich Moiseyev</t>
+          <t>Türk Halk Müziğinde Endüstriyel Dönüşüm</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>300</v>
+        <v>245</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786255737298</t>
+          <t>9786255749482</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>85’liler Anadolu’da</t>
+          <t>İçsel Yolculuklar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>588</v>
+        <v>259</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786255897831</t>
+          <t>9786255749611</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Lisansüstü Seminer Çalışmaları - I</t>
+          <t>Sessizlikte Bile Adın Var</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>539</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786255897923</t>
+          <t>9786255749451</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Dental İmplantlarda Güncel Yüzey Modifikasyonları ve Klinik Başarı</t>
+          <t>Deniz Kızı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>160</v>
+        <v>196</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786255737274</t>
+          <t>9786255749536</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Bilinç Çalışmaları</t>
+          <t>Üniversite Sınavına Hazırlanan Lise Son Sınıf Öğrencilerinin Bilişim Teknolojilerinden Yararlanma Düzeylerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786255737373</t>
+          <t>9786255749369</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Dünyası</t>
+          <t>Sandık Arası Demokrasi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>330</v>
+        <v>294</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786255737342</t>
+          <t>9786255749567</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış Destanı</t>
+          <t>Karadul</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>360</v>
+        <v>299</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786255737366</t>
+          <t>9786255749512</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Tantrayı Anlamak</t>
+          <t>Benim Eylül’üm</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>330</v>
+        <v>168</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786255737335</t>
+          <t>9786255749499</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Boyut</t>
+          <t>Bendeki Sen</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>300</v>
+        <v>259</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786255737359</t>
+          <t>9786255749468</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Sonrası Uyanış</t>
+          <t>Sükut-u Hayal</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>370</v>
+        <v>147</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786255737281</t>
+          <t>9786255749475</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Bilinç</t>
+          <t>Derinlikere Yolculuk</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>320</v>
+        <v>182</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786255737267</t>
+          <t>9786255737014</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yürüyüş Meditasyonu</t>
+          <t>Kurtların Çağı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>360</v>
+        <v>336</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786255737090</t>
+          <t>9786255749420</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kitapların Huzurunda Çırılçıplak</t>
+          <t>Yalnızlığın Gözyaşları</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>280</v>
+        <v>259</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786255737151</t>
+          <t>9786255749291</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Seçimin Anatomisi: 50 Teori</t>
+          <t>Hz. Muhammed’i Görenler</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>600</v>
+        <v>275</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786255737083</t>
+          <t>9786255737465</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Katre-i Melal</t>
+          <t>Dijital Çağda Rekreasyon</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>460</v>
+        <v>238</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786255737205</t>
+          <t>9786255749253</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Yaklaşan İyiliğin Habercisi</t>
+          <t>My Timeless Adventure</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>400</v>
+        <v>516</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786255737212</t>
+          <t>9786255737472</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Tao’nun Yolu</t>
+          <t>2010/2018 İDKAB Öğretim Programlarında Empati Değeri ve Öğretimi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>280</v>
+        <v>238</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786255737243</t>
+          <t>9786255749130</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Nefesin İyileştirici Gücü</t>
+          <t>Fizyolojide Çağdaş Yaklaşımlar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>380</v>
+        <v>140</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786255737236</t>
+          <t>9786255737021</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Değiştiren Karşılaşmalar</t>
+          <t>Caryl Churchill’ın Çağdaş Oyunlarında Ekolojik Distopya</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>370</v>
+        <v>147</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786255737250</t>
+          <t>9786255749413</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Para, Güç ve Zihin</t>
+          <t>Sarmaşık</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>320</v>
+        <v>147</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786255737199</t>
+          <t>9786255749260</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Mistikleri</t>
+          <t>Türk Üretim Modellerinin Gelişimi ve Keşik ve İmece Organizasyon Modellemelerinin İzleri ve Yeni Nesil Kooparatifçilik ve Tekam Girişim Modeli</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>290</v>
+        <v>217</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786255737182</t>
+          <t>9786255737441</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Olası Evriminin Psikolojisi</t>
+          <t>Commercial Contract Management and Legal Frameworks in Construction: Law, Project Delivery, and Dispute Resolution</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>240</v>
+        <v>812</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786255737168</t>
+          <t>9786255749222</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Saf Aklın Eleştirisi</t>
+          <t>Türkiye’de Uygulanan Maliye Politikalarının Etkinlik Analizi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>300</v>
+        <v>252</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786255737175</t>
+          <t>9786255749352</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tibet’in Ölüler Kitabı</t>
+          <t>Şiir Kütüphanem</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>290</v>
+        <v>224</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786255737229</t>
+          <t>9786255749192</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Şamanik Zihin</t>
+          <t>Gümüş Çağ’ın Estetik Şairi: Mihail Kuzmin’in Yaşamı ve Şiir Sanatı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>270</v>
+        <v>406</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786255737144</t>
+          <t>9786255749345</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Ödüllü Sevgi</t>
+          <t>Sonbahar Sarhoşluğu</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>121</v>
+        <v>182</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786255897800</t>
+          <t>9786255749284</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Edmund Burke ve Thomas Paine'in Siyaset Felsefesinde Meşruiyet: Devrim, Aydınlanma, Demokrasi, Monarşi, Din, Gelenek ve İnsan Hakları</t>
+          <t>Bir Tutkunun Peşinden</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>373</v>
+        <v>343</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786255737007</t>
+          <t>9786255749321</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Nummer 5</t>
+          <t>Stoacıların Öğreti Kitabı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>316</v>
+        <v>300</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786255897916</t>
+          <t>9786255749314</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Mesajını Çağın Aklıyla Anlamak</t>
+          <t>Parkinson</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>495</v>
+        <v>360</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786255737113</t>
+          <t>9786255737878</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yara İyileşmesi</t>
+          <t>Yeniden Başlamak</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>174</v>
+        <v>330</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786255737069</t>
+          <t>9786255737304</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Bahçe</t>
+          <t>Savaşçı</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786255897961</t>
+          <t>9786255737519</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ejderhaya Karşı Kurt</t>
+          <t>Artvin ve Yöresinden Derlenen Masallar</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>430</v>
+        <v>450</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786255737052</t>
+          <t>9786255737458</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yatakta Her Pozisyonun Kitabı</t>
+          <t>Karabük İlinde Yenilebilir Mantar Türlerinin Gastronomik Açıdan Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786255897930</t>
+          <t>9786255737311</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yatakta Sonsuz Haz Rehberi</t>
+          <t>Geleneği Yaratıcılıkla Yorumlamak ve Igor Alexandrovich Moiseyev</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786255897992</t>
+          <t>9786255737298</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolunda Kurt İzleri</t>
+          <t>85’liler Anadolu’da</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>440</v>
+        <v>588</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786255737038</t>
+          <t>9786255897831</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Sade: Şehvetin İsyankar Kitabı</t>
+          <t>Beden Eğitimi ve Sporda Lisansüstü Seminer Çalışmaları - I</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786255897985</t>
+          <t>9786255897923</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü ve Yatak Arasında</t>
+          <t>Dental İmplantlarda Güncel Yüzey Modifikasyonları ve Klinik Başarı</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786255897978</t>
+          <t>9786255737274</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Göğün Kurtları</t>
+          <t>Bilinç Çalışmaları</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786255897954</t>
+          <t>9786255737373</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Vecd ve Orgazm Sanatı</t>
+          <t>Ruhların Dünyası</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>410</v>
+        <v>330</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255737045</t>
+          <t>9786255737342</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Üzüntüden Kurtulmanın Yolları</t>
+          <t>Gılgamış Destanı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786255897947</t>
+          <t>9786255737366</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Afrika’nın Şehvet Ritüelleri</t>
+          <t>Tantrayı Anlamak</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>410</v>
+        <v>330</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786255737106</t>
+          <t>9786255737335</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Üç Şans</t>
+          <t>Dördüncü Boyut</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>385</v>
+        <v>300</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786255897824</t>
+          <t>9786255737359</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Eğitsel Açıdan İlkokul Bahçelerinin Fiziki Durumları</t>
+          <t>Ölüm Sonrası Uyanış</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>230</v>
+        <v>370</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786255897886</t>
+          <t>9786255737281</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Suriyelilerin Entegrasyon Süreci Boyunca Karşılaştığı Sorunlar</t>
+          <t>Bilinç</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786255897893</t>
+          <t>9786255737267</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Raylar Üzerinde Bir Kent: İstanbul</t>
+          <t>Yürüyüş Meditasyonu</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786255897817</t>
+          <t>9786255737090</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Liderin Rüzgarı</t>
+          <t>Kitapların Huzurunda Çırılçıplak</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786255897879</t>
+          <t>9786255737151</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Atlası -1</t>
+          <t>Seçimin Anatomisi: 50 Teori</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786255897909</t>
+          <t>9786255737083</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Yuvaya Dönmek</t>
+          <t>Katre-i Melal</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>240</v>
+        <v>460</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786255897862</t>
+          <t>9786255737205</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>5 Numara</t>
+          <t>Yaklaşan İyiliğin Habercisi</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>273</v>
+        <v>400</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786255897787</t>
+          <t>9786255737212</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İpeğin Dönüşümü</t>
+          <t>Tao’nun Yolu</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>1935</v>
+        <v>280</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786255897855</t>
+          <t>9786255737243</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Nefesin İyileştirici Gücü</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>221</v>
+        <v>380</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786255897756</t>
+          <t>9786255737236</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>E7 Ülkelerinde Orta Gelir Tuzağı, Kurumsal Faktörler ve Kadın İstihdamı</t>
+          <t>Hayatı Değiştiren Karşılaşmalar</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>195</v>
+        <v>370</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786255897657</t>
+          <t>9786255737250</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Halkevlerince Yurt Genelinde Düzenlenen 1939 Yılı Lozan Günü Kutlamaları</t>
+          <t>Para, Güç ve Zihin</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>630</v>
+        <v>320</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786255897749</t>
+          <t>9786255737199</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kibir ve Şifa</t>
+          <t>İslam’ın Mistikleri</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>893</v>
+        <v>290</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786255897732</t>
+          <t>9786255737182</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Hizmet İşletmelerinde Müşteri Sadakati</t>
+          <t>İnsanın Olası Evriminin Psikolojisi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>305</v>
+        <v>240</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786255897602</t>
+          <t>9786255737168</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Felsefe</t>
+          <t>Saf Aklın Eleştirisi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>252</v>
+        <v>300</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786255897695</t>
+          <t>9786255737175</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Amasya Müzesi Sultan I. Süleyman (Kanuni) Dönemi (1520-1566) Altın Sikkeleri</t>
+          <t>Tibet’in Ölüler Kitabı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786255897619</t>
+          <t>9786255737229</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal İtibarin Sessiz Gücü</t>
+          <t>Şamanik Zihin</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>263</v>
+        <v>270</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786255897688</t>
+          <t>9786255737144</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Kavram Haritasına Yönelik Tutumlar</t>
+          <t>Ödüllü Sevgi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>255</v>
+        <v>121</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786255897213</t>
+          <t>9786255897800</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Davranışları ve Fijital Pazarlama</t>
+          <t>Edmund Burke ve Thomas Paine'in Siyaset Felsefesinde Meşruiyet: Devrim, Aydınlanma, Demokrasi, Monarşi, Din, Gelenek ve İnsan Hakları</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>504</v>
+        <v>373</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786255897596</t>
+          <t>9786255737007</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Pedagojik Yaklaşımlar</t>
+          <t>Nummer 5</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>231</v>
+        <v>316</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786255897671</t>
+          <t>9786255897916</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Regülasyonların Sosyo-Ekonomik Etkileri</t>
+          <t>Kur’an Mesajını Çağın Aklıyla Anlamak</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>410</v>
+        <v>495</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786255897589</t>
+          <t>9786255737113</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Örgütsel Kültür İle Yenilikçilik Odaklı Örgütsel Faktörler Arasındaki İlişki</t>
+          <t>Yara İyileşmesi</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>231</v>
+        <v>174</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786255897176</t>
+          <t>9786255737069</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinlerin Gözünden TV'deki Şiddet : "Behzat Ç. Örneği"</t>
+          <t>Kokulu Bahçe</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>336</v>
+        <v>390</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786255897190</t>
+          <t>9786255897961</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>International Multidisciplinary Studies in Health Sciences</t>
+          <t>Ejderhaya Karşı Kurt</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>399</v>
+        <v>430</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786255897152</t>
+          <t>9786255737052</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlık ve Çevre Tasarımı Alanında Uluslararası Araştırmalar ve Değerlendirmeler-I</t>
+          <t>Yatakta Her Pozisyonun Kitabı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>284</v>
+        <v>320</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786255897169</t>
+          <t>9786255897930</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Matem Yeli</t>
+          <t>Yatakta Sonsuz Haz Rehberi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>255</v>
+        <v>400</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786255897121</t>
+          <t>9786255897992</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Global Crises, National Consequences: Türkiye’s Economy in the Shadow of the Russia-Ukraine War</t>
+          <t>İpek Yolunda Kurt İzleri</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>294</v>
+        <v>440</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786255897138</t>
+          <t>9786255737038</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Matematik Eğitiminde Yeni Modeller ve Uygulamalar</t>
+          <t>Sade: Şehvetin İsyankar Kitabı</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>305</v>
+        <v>390</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786255897145</t>
+          <t>9786255897985</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sporda Giyilebilir Teknolojiler</t>
+          <t>Gökyüzü ve Yatak Arasında</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>326</v>
+        <v>350</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786255552037</t>
+          <t>9786255897978</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Uzun Vadeli Sporcu Gelişimi (UVSG)</t>
+          <t>Göğün Kurtları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786255552075</t>
+          <t>9786255897954</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Traditionelle Und Alternative Lehrmethoden Im Daf/Daz - Unterricht</t>
+          <t>Cinsel Vecd ve Orgazm Sanatı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>368</v>
+        <v>410</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786255552631</t>
+          <t>9786255737045</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Barınma Krizi</t>
+          <t>Üzüntüden Kurtulmanın Yolları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>441</v>
+        <v>260</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786255955890</t>
+          <t>9786255897947</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Bir Anlık Umut, Bir Asırlık Bekleyiş</t>
+          <t>Afrika’nın Şehvet Ritüelleri</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>263</v>
+        <v>410</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786255552419</t>
+          <t>9786255737106</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İşyerlerinde İyilik Hali: Sağlık, Güvenlik ve Sosyal Politikalar</t>
+          <t>Üç Şans</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>336</v>
+        <v>385</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786255552464</t>
+          <t>9786255897824</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Beslenme Çalışmalarında Elementlerin Kullanımı</t>
+          <t>Eğitsel Açıdan İlkokul Bahçelerinin Fiziki Durumları</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>168</v>
+        <v>230</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786255552310</t>
+          <t>9786255897886</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Ormancılık ve Orman Mühendisliği</t>
+          <t>Suriyelilerin Entegrasyon Süreci Boyunca Karşılaştığı Sorunlar</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>509</v>
+        <v>320</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786255897060</t>
+          <t>9786255897893</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Demokrasiye Geçiş Döneminde Türkiye’de Liberal Düşünce ve Hür Fikirler Mecmuası</t>
+          <t>Raylar Üzerinde Bir Kent: İstanbul</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>525</v>
+        <v>240</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786255897114</t>
+          <t>9786255897817</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Liderin Rüzgarı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>168</v>
+        <v>370</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786255897107</t>
+          <t>9786255897879</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Hedonik ve Faydacı Değerler, Turist Tatmini ve Tekrar Ziyaret Niyeti</t>
+          <t>Pazarlama Atlası -1</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>189</v>
+        <v>480</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786255897022</t>
+          <t>9786255897909</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Kariyer Merkezlerinin Tarihsel Gelişim Süreci ve Uygulamadaki Hizmetleri: ABD, Avrupa ve Türkiye Karşılaştırması</t>
+          <t>Yuvaya Dönmek</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>326</v>
+        <v>240</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786255897039</t>
+          <t>9786255897862</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Vurmalı Çalgılar Öğretim Programı Lisans Metodu</t>
+          <t>5 Numara</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>788</v>
+        <v>273</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786255552624</t>
+          <t>9786255897787</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Psychoanalytic Literary Criticism And Haruki Murakami Novels</t>
+          <t>İpeğin Dönüşümü</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>375</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786255897084</t>
+          <t>9786255897855</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Afet Yönetimi ve Lojistik</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>357</v>
+        <v>221</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786255897091</t>
+          <t>9786255897756</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Okul Kültürü Bağlamında Okul İklimi</t>
+          <t>E7 Ülkelerinde Orta Gelir Tuzağı, Kurumsal Faktörler ve Kadın İstihdamı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>158</v>
+        <v>195</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786255552594</t>
+          <t>9786255897657</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Rusya-Batı İlişkilerinde Kurulamayan Denge</t>
+          <t>Halkevlerince Yurt Genelinde Düzenlenen 1939 Yılı Lozan Günü Kutlamaları</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>525</v>
+        <v>630</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786255552648</t>
+          <t>9786255897749</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Mali Sürdürülebilirlik İyi Yönetişim ve Yüksek Denetim Kurumlarının Rolü</t>
+          <t>Kibir ve Şifa</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>242</v>
+        <v>893</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786255897015</t>
+          <t>9786255897732</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Değişim ve Dönüşüm</t>
+          <t>Elektronik Hizmet İşletmelerinde Müşteri Sadakati</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>189</v>
+        <v>305</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786255552617</t>
+          <t>9786255897602</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Özgün Şehir Kuran Medeniyeti Yeniden Yorumlamak</t>
+          <t>Çocuklarla Felsefe</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>410</v>
+        <v>252</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256172906</t>
+          <t>9786255897695</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Advanced Quantum Mechanics</t>
+          <t>Amasya Müzesi Sultan I. Süleyman (Kanuni) Dönemi (1520-1566) Altın Sikkeleri</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>192</v>
+        <v>240</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786255955036</t>
+          <t>9786255897619</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>İmalat Sektöründeki İşletmelerde Covid 19'un Finansal Yansıması Bist - 100 Örneği</t>
+          <t>Kurumsal İtibarin Sessiz Gücü</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>240</v>
+        <v>263</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786255552600</t>
+          <t>9786255897688</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Pandemide Hafızlık ve Metaverse İmkanları</t>
+          <t>Beden Eğitimi ve Sporda Kavram Haritasına Yönelik Tutumlar</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>216</v>
+        <v>255</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786255552051</t>
+          <t>9786255897213</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasalarında Para Politikasının Etkileri</t>
+          <t>Tüketici Davranışları ve Fijital Pazarlama</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>1185</v>
+        <v>504</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256172791</t>
+          <t>9786255897596</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Spor ve Rekreasyon Araştırmaları</t>
+          <t>Beden Eğitimi ve Sporda Pedagojik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>585</v>
+        <v>231</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786255955135</t>
+          <t>9786255897671</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Tasarım, Teknoloji ve Sürdürülebilirlik Üzerine Akademik Yaklaşımlar</t>
+          <t>Ekonomik Regülasyonların Sosyo-Ekonomik Etkileri</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>396</v>
+        <v>410</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786255955142</t>
+          <t>9786255897589</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Ekseninde Markalaşma ve Marka Denkliği</t>
+          <t>Örgütsel Kültür İle Yenilikçilik Odaklı Örgütsel Faktörler Arasındaki İlişki</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>204</v>
+        <v>231</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786255552297</t>
+          <t>9786255897176</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Labvıew İle Uzaktan Erişimli Aydınlatma Laboratuvarı Uygulamaları</t>
+          <t>Yetişkinlerin Gözünden TV'deki Şiddet : "Behzat Ç. Örneği"</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>288</v>
+        <v>336</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786255552273</t>
+          <t>9786255897190</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Günümüze Türk Kamu Yönetiminde Merkeziyet Ademi Merkeziyet Tartışması</t>
+          <t>International Multidisciplinary Studies in Health Sciences</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>515</v>
+        <v>399</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786255552556</t>
+          <t>9786255897152</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Yanaklı Kaplumbağa Pino</t>
+          <t>İç Mimarlık ve Çevre Tasarımı Alanında Uluslararası Araştırmalar ve Değerlendirmeler-I</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>201</v>
+        <v>284</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786255552570</t>
+          <t>9786255897169</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Küçük Arkeolog Naya ve Bobi Antik Mısırda</t>
+          <t>Matem Yeli</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>180</v>
+        <v>255</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786255552013</t>
+          <t>9786255897121</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Ketiapin’in Kardiyovasküler Etkileri: Elektrofizyolojik Yaklaşım ve Klinik Yansımalar</t>
+          <t>Global Crises, National Consequences: Türkiye’s Economy in the Shadow of the Russia-Ukraine War</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>270</v>
+        <v>294</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786255955081</t>
+          <t>9786255897138</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Java ile 2D Oyunlarda Yapay Zeka</t>
+          <t>Matematik Eğitiminde Yeni Modeller ve Uygulamalar</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>360</v>
+        <v>305</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786255955098</t>
+          <t>9786255897145</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Eğinli Müftizade Ebubekir Hilmi Efendi ve Üssü’l-harekat</t>
+          <t>Sporda Giyilebilir Teknolojiler</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>270</v>
+        <v>326</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786255552471</t>
+          <t>9786255552037</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasalar ve Varlık Fiyatlama Modelleri</t>
+          <t>Uzun Vadeli Sporcu Gelişimi (UVSG)</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>252</v>
+        <v>200</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786255552181</t>
+          <t>9786255552075</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Araştırma ve Alıştırmalarla Yüzmede Baş Yapıtlar</t>
+          <t>Traditionelle Und Alternative Lehrmethoden Im Daf/Daz - Unterricht</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>540</v>
+        <v>368</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786256319707</t>
+          <t>9786255552631</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Alanında Uluslararası Akademik Çalışmalar</t>
+          <t>Türkiye’nin Barınma Krizi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>240</v>
+        <v>441</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256172678</t>
+          <t>9786255955890</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>İş Sağlığı ve Güvenliği Kavramı ve Öneminin Lise ve Altı Düzeyindeki Öğrencilerde Değerlendirilmesi</t>
+          <t>Bir Anlık Umut, Bir Asırlık Bekleyiş</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>216</v>
+        <v>263</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256172722</t>
+          <t>9786255552419</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Alaçam’da Tarihi Yapı Mirası ve Koruma Çabaları</t>
+          <t>İşyerlerinde İyilik Hali: Sağlık, Güvenlik ve Sosyal Politikalar</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>1200</v>
+        <v>336</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786256172739</t>
+          <t>9786255552464</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Mali Kültür</t>
+          <t>Beslenme Çalışmalarında Elementlerin Kullanımı</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>384</v>
+        <v>168</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786256172753</t>
+          <t>9786255552310</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Bilgi Sisteminde Güncel Konular</t>
+          <t>Ormancılık ve Orman Mühendisliği</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>336</v>
+        <v>509</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256172760</t>
+          <t>9786255897060</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Sanat Araştırmaları III</t>
+          <t>Demokrasiye Geçiş Döneminde Türkiye’de Liberal Düşünce ve Hür Fikirler Mecmuası</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>486</v>
+        <v>525</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256172814</t>
+          <t>9786255897114</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Yazıtlar Işığında Arap Yazısı</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>366</v>
+        <v>168</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786256172715</t>
+          <t>9786255897107</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Aleksandr İvanoviç Kuprin’den Seçme Hikayeler</t>
+          <t>Hedonik ve Faydacı Değerler, Turist Tatmini ve Tekrar Ziyaret Niyeti</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>168</v>
+        <v>189</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786256172661</t>
+          <t>9786255897022</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Hastane Biyokimya Laboratuvarlarının İş Sağlığı ve Güvenliği Açısından Değerlendirilmesi</t>
+          <t>Üniversite Kariyer Merkezlerinin Tarihsel Gelişim Süreci ve Uygulamadaki Hizmetleri: ABD, Avrupa ve Türkiye Karşılaştırması</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>228</v>
+        <v>326</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786256172807</t>
+          <t>9786255897039</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Kırklareli Turizmi</t>
+          <t>Vurmalı Çalgılar Öğretim Programı Lisans Metodu</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>248</v>
+        <v>788</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256172746</t>
+          <t>9786255552624</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Fen Sınıflarında Bilimsel Tartışma ve Muhakeme: Kuramdan Uygulamaya Argümantasyon</t>
+          <t>Psychoanalytic Literary Criticism And Haruki Murakami Novels</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>252</v>
+        <v>375</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786256172708</t>
+          <t>9786255897084</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Küresel Siyasetin Yerel Etkisi</t>
+          <t>Afet Yönetimi ve Lojistik</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>336</v>
+        <v>357</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786256172685</t>
+          <t>9786255897091</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Temsili</t>
+          <t>Okul Kültürü Bağlamında Okul İklimi</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>368</v>
+        <v>158</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786256172630</t>
+          <t>9786255552594</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Bölgeler ve Kente Göç Etmeme Nedenleri</t>
+          <t>Rusya-Batı İlişkilerinde Kurulamayan Denge</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>240</v>
+        <v>525</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786256172586</t>
+          <t>9786255552648</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Devlet Destek/Teşvik Politikalarında Sosyal Turizm'in Yeri ve Serik (Antalya) İlçesinde Turizm İşletmelerinin Sosyal Turizm'e Karşı Tutumları</t>
+          <t>Mali Sürdürülebilirlik İyi Yönetişim ve Yüksek Denetim Kurumlarının Rolü</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>420</v>
+        <v>242</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786256172616</t>
+          <t>9786255897015</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Yatırım Stratejilerine Göre Metaverse Coin Getirilerinin İncelenmesi</t>
+          <t>Değişim ve Dönüşüm</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>281</v>
+        <v>189</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786256319936</t>
+          <t>9786255552617</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler</t>
+          <t>Özgün Şehir Kuran Medeniyeti Yeniden Yorumlamak</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>255</v>
+        <v>410</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786256319943</t>
+          <t>9786256172906</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Mimari Mirasın İzinde : Tarihi Samsun Evleri</t>
+          <t>Advanced Quantum Mechanics</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>1199</v>
+        <v>192</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786256319417</t>
+          <t>9786255955036</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Arkeoloji Alanında Uluslararası Akademik Çalışmalar</t>
+          <t>İmalat Sektöründeki İşletmelerde Covid 19'un Finansal Yansıması Bist - 100 Örneği</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786256319912</t>
+          <t>9786255552600</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi Açısından Vakıa Suresi’nin Yorumu</t>
+          <t>Pandemide Hafızlık ve Metaverse İmkanları</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>315</v>
+        <v>216</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786256319806</t>
+          <t>9786255552051</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Evaluation of Financial Performance of Companies in Marmara Region Through A Systematic Multi-Criteria Decision-Making Approach</t>
+          <t>Sermaye Piyasalarında Para Politikasının Etkileri</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>237</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786256319851</t>
+          <t>9786256172791</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Cerrahi Hastalıkları Hemşireliği</t>
+          <t>Spor ve Rekreasyon Araştırmaları</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>375</v>
+        <v>585</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786256319202</t>
+          <t>9786255955135</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Miras Alanlarında Analiz Yöntemleri</t>
+          <t>Tasarım, Teknoloji ve Sürdürülebilirlik Üzerine Akademik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>525</v>
+        <v>396</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786256319837</t>
+          <t>9786255955142</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Handbook Of English Language Teaching</t>
+          <t>Yapay Zeka Ekseninde Markalaşma ve Marka Denkliği</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>525</v>
+        <v>204</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257721776</t>
+          <t>9786255552297</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Akademik Çalışmalar 3</t>
+          <t>Labvıew İle Uzaktan Erişimli Aydınlatma Laboratuvarı Uygulamaları</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>285</v>
+        <v>288</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786256319219</t>
+          <t>9786255552273</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Glokomda Rostaglandin Tedavisinin Oküler Yüzeye Etkisi Güncel Yaklaşımlar</t>
+          <t>Tanzimat’tan Günümüze Türk Kamu Yönetiminde Merkeziyet Ademi Merkeziyet Tartışması</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>195</v>
+        <v>515</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786256319240</t>
+          <t>9786255552556</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Iğdır’da Göç Olgusu</t>
+          <t>Kırmızı Yanaklı Kaplumbağa Pino</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>525</v>
+        <v>201</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786256319196</t>
+          <t>9786255552570</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel ve Bölgesel Amatör Lig Futbolcularının Tükenmişlik Düzeyleri ve Karşılaştırılması</t>
+          <t>Küçük Arkeolog Naya ve Bobi Antik Mısırda</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>249</v>
+        <v>180</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786256644700</t>
+          <t>9786255552013</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Economics and Administrative Sciences - March 2024</t>
+          <t>Ketiapin’in Kardiyovasküler Etkileri: Elektrofizyolojik Yaklaşım ve Klinik Yansımalar</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>276</v>
+        <v>270</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786256644779</t>
+          <t>9786255955081</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Educational Sciences - March 2024</t>
+          <t>Java ile 2D Oyunlarda Yapay Zeka</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>288</v>
+        <v>360</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786256644854</t>
+          <t>9786255955098</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Dentistry - March 2024</t>
+          <t>Eğinli Müftizade Ebubekir Hilmi Efendi ve Üssü’l-harekat</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>204</v>
+        <v>270</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786256319004</t>
+          <t>9786255552471</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Electrical Electronics and Communications Engineering - March 2024</t>
+          <t>Finansal Piyasalar ve Varlık Fiyatlama Modelleri</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>228</v>
+        <v>252</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786256644847</t>
+          <t>9786255552181</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Architecture, Planning and Design - Mart 2024</t>
+          <t>Araştırma ve Alıştırmalarla Yüzmede Baş Yapıtlar</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>282</v>
+        <v>540</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786256644922</t>
+          <t>9786256319707</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Communication Sciences - March 2024</t>
+          <t>Pazarlama Alanında Uluslararası Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>162</v>
+        <v>240</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786256644670</t>
+          <t>9786256172678</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social Sciences and Humanities - March 2024</t>
+          <t>İş Sağlığı ve Güvenliği Kavramı ve Öneminin Lise ve Altı Düzeyindeki Öğrencilerde Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>354</v>
+        <v>216</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786256644816</t>
+          <t>9786256172722</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - March 2024</t>
+          <t>Alaçam’da Tarihi Yapı Mirası ve Koruma Çabaları</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>222</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786256644809</t>
+          <t>9786256172739</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Engineering - March 2024</t>
+          <t>Mali Kültür</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>348</v>
+        <v>384</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786256319073</t>
+          <t>9786256172753</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Veterinary Medicine - March 2024</t>
+          <t>Muhasebe Bilgi Sisteminde Güncel Konular</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>168</v>
+        <v>336</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786256644724</t>
+          <t>9786256172760</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Philology - March 2024</t>
+          <t>Sanat Araştırmaları III</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>168</v>
+        <v>486</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786256319080</t>
+          <t>9786256172814</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Science and Mathematics - March 2024</t>
+          <t>Yazıtlar Işığında Arap Yazısı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>300</v>
+        <v>366</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786256644762</t>
+          <t>9786256172715</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Health Sciences - March 2024</t>
+          <t>Aleksandr İvanoviç Kuprin’den Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>216</v>
+        <v>168</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786256644953</t>
+          <t>9786256172661</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Hastane Biyokimya Laboratuvarlarının İş Sağlığı ve Güvenliği Açısından Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>180</v>
+        <v>228</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786256644892</t>
+          <t>9786256172807</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Kırklareli Turizmi</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>204</v>
+        <v>248</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786256319059</t>
+          <t>9786256172746</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliği - Ulaştırma Bilim Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Fen Sınıflarında Bilimsel Tartışma ve Muhakeme: Kuramdan Uygulamaya Argümantasyon</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>168</v>
+        <v>252</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786256644755</t>
+          <t>9786256172708</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Küresel Siyasetin Yerel Etkisi</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>360</v>
+        <v>336</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786256644823</t>
+          <t>9786256172685</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Kadın ve Temsili</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>264</v>
+        <v>368</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786256644946</t>
+          <t>9786256172630</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman Ürünleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Kırsal Bölgeler ve Kente Göç Etmeme Nedenleri</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786256644793</t>
+          <t>9786256172586</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Devlet Destek/Teşvik Politikalarında Sosyal Turizm'in Yeri ve Serik (Antalya) İlçesinde Turizm İşletmelerinin Sosyal Turizm'e Karşı Tutumları</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256644939</t>
+          <t>9786256172616</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Yatırım Stratejilerine Göre Metaverse Coin Getirilerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786256644977</t>
+          <t>9786256319936</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Sosyal ve Beşeri Bilimler</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>204</v>
+        <v>255</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786256319097</t>
+          <t>9786256319943</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 2 - Mart 2024</t>
+          <t>Mimari Mirasın İzinde : Tarihi Samsun Evleri</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>468</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786256644694</t>
+          <t>9786256319417</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
+          <t>Arkeoloji Alanında Uluslararası Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>414</v>
+        <v>240</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786256644748</t>
+          <t>9786256319912</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Din Eğitimi Açısından Vakıa Suresi’nin Yorumu</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>360</v>
+        <v>315</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786256319127</t>
+          <t>9786256319806</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Introduction to Astropharmacy: Theoretical Principles and Applications</t>
+          <t>Evaluation of Financial Performance of Companies in Marmara Region Through A Systematic Multi-Criteria Decision-Making Approach</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>263</v>
+        <v>237</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786256319035</t>
+          <t>9786256319851</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Cerrahi Hastalıkları Hemşireliği</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>225</v>
+        <v>375</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786256644984</t>
+          <t>9786256319202</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Matematik ve Fen Bilimleri Eğitimi Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Kültürel Miras Alanlarında Analiz Yöntemleri</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>192</v>
+        <v>525</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786256644885</t>
+          <t>9786256319837</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
+          <t>Handbook Of English Language Teaching</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>384</v>
+        <v>525</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786256644878</t>
+          <t>9786257721776</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 2 / Mart 2024</t>
+          <t>Spor Bilimlerinde Akademik Çalışmalar 3</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>345</v>
+        <v>285</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786256319011</t>
+          <t>9786256319219</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Çalışmalar</t>
+          <t>Glokomda Rostaglandin Tedavisinin Oküler Yüzeye Etkisi Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>315</v>
+        <v>195</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786256644960</t>
+          <t>9786256319240</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Alanında Uluslararası Çalışmalar</t>
+          <t>Iğdır’da Göç Olgusu</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>225</v>
+        <v>525</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786256644908</t>
+          <t>9786256319196</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Çalışmalar</t>
+          <t>Profesyonel ve Bölgesel Amatör Lig Futbolcularının Tükenmişlik Düzeyleri ve Karşılaştırılması</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>297</v>
+        <v>249</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786256644991</t>
+          <t>9786256644700</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Eğitim Alanında Uluslararası Çalışmalar</t>
+          <t>International Studies in Economics and Administrative Sciences - March 2024</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>255</v>
+        <v>276</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786256319042</t>
+          <t>9786256644779</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Mühendisliği Alanında Uluslararası Çalışmalar</t>
+          <t>International Studies in Educational Sciences - March 2024</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>150</v>
+        <v>288</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786256644830</t>
+          <t>9786256644854</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Uluslararası Çalışmalar</t>
+          <t>International Studies in Dentistry - March 2024</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>192</v>
+        <v>204</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786256319066</t>
+          <t>9786256319004</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Güncel Pazarlama Yöntemleri: Stratejilerden Uygulamalara</t>
+          <t>International Studies in the Field of Electrical Electronics and Communications Engineering - March 2024</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>248</v>
+        <v>228</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786256644861</t>
+          <t>9786256644847</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Çalışmalar</t>
+          <t>International Studies in Architecture, Planning and Design - Mart 2024</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>540</v>
+        <v>282</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786256644786</t>
+          <t>9786256644922</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar</t>
+          <t>International Studies in the Field of Communication Sciences - March 2024</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>276</v>
+        <v>162</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786256319028</t>
+          <t>9786256644670</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Hemşire ve Ebelik Alanında Uluslararası Çalışmalar</t>
+          <t>International Studies in Social Sciences and Humanities - March 2024</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>360</v>
+        <v>354</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786256319103</t>
+          <t>9786256644816</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Afetler ve Salgın Hastalıklarda Halk Sağlığı Yaklaşımları</t>
+          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - March 2024</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>255</v>
+        <v>222</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786256644717</t>
+          <t>9786256644809</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Bilsem’den Çocuk Şarkıları</t>
+          <t>International Studies in Engineering - March 2024</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>243</v>
+        <v>348</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786256644687</t>
+          <t>9786256319073</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Fizik Uygulamaları İçin Onlıne Radon Takip Sistemleri</t>
+          <t>International Studies in the Field of Veterinary Medicine - March 2024</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>158</v>
+        <v>168</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786256760523</t>
+          <t>9786256644724</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>International Studies in the Field of Philology - March 2024</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>852</v>
+        <v>168</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786256644014</t>
+          <t>9786256319080</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>International Studies in Science and Mathematics - March 2024</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>840</v>
+        <v>300</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786256760448</t>
+          <t>9786256644762</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Science and Mathematics – December 2023</t>
+          <t>International Studies in Health Sciences - March 2024</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>300</v>
+        <v>216</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786256450806</t>
+          <t>9786256644953</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>348</v>
+        <v>180</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786256760561</t>
+          <t>9786256644892</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Yönetim ve Organizasyon Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>İlahiyat Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>326</v>
+        <v>204</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786256760554</t>
+          <t>9786256319059</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>İnşaat Mühendisliği - Ulaştırma Bilim Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>480</v>
+        <v>168</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786256644045</t>
+          <t>9786256644755</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>405</v>
+        <v>360</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786256760585</t>
+          <t>9786256644823</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Hekimlik Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>243</v>
+        <v>264</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786256760615</t>
+          <t>9786256644946</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Ziraat ve Orman Ürünleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786256760646</t>
+          <t>9786256644793</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Tarih Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786256760530</t>
+          <t>9786256644939</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Sosyoloji Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>348</v>
+        <v>282</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786256760622</t>
+          <t>9786256644977</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Spor Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>636</v>
+        <v>204</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786256399822</t>
+          <t>9786256319097</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 2 / Aralık 2023</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 2 - Mart 2024</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>399</v>
+        <v>468</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786256399723</t>
+          <t>9786256644694</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 1 / Aralık 2023</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>396</v>
+        <v>414</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786256760929</t>
+          <t>9786256644748</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Social, Human And Administrative Science - December 2023</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>492</v>
+        <v>360</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786256760806</t>
+          <t>9786256319127</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Engineering Volume 1 - December 2023</t>
+          <t>Introduction to Astropharmacy: Theoretical Principles and Applications</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>594</v>
+        <v>263</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786256644076</t>
+          <t>9786256319035</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Engineering Volume 2 - December 2023</t>
+          <t>Muhasebe Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>516</v>
+        <v>225</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786256760936</t>
+          <t>9786256644984</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Health Sciences - December 2023</t>
+          <t>Matematik ve Fen Bilimleri Eğitimi Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>396</v>
+        <v>192</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786256760813</t>
+          <t>9786256644885</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in the Field of Philology - December 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>228</v>
+        <v>384</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786256760639</t>
+          <t>9786256644878</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimi, Uluslararası İlişkiler ve Kamu Yönetimi Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 2 / Mart 2024</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>300</v>
+        <v>345</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786256760820</t>
+          <t>9786256319011</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>Filoloji Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>743</v>
+        <v>315</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786256644021</t>
+          <t>9786256644960</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>Biyoloji Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>792</v>
+        <v>225</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786256760707</t>
+          <t>9786256644908</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 2</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>630</v>
+        <v>297</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786256760653</t>
+          <t>9786256644991</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Okul Öncesi Eğitim Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>420</v>
+        <v>255</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786256760844</t>
+          <t>9786256319042</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 1</t>
+          <t>Bilgisayar Mühendisliği Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>593</v>
+        <v>150</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786256399655</t>
+          <t>9786256644830</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Maliye Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Müzik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>224</v>
+        <v>192</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786256644069</t>
+          <t>9786256319066</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Toplum Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Güncel Pazarlama Yöntemleri: Stratejilerden Uygulamalara</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>420</v>
+        <v>248</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786256760851</t>
+          <t>9786256644861</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Mühendislik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>324</v>
+        <v>540</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786256450790</t>
+          <t>9786256644786</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>300</v>
+        <v>276</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786257721585</t>
+          <t>9786256319028</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Hemşire ve Ebelik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>573</v>
+        <v>360</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786256450349</t>
+          <t>9786256319103</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
+          <t>Afetler ve Salgın Hastalıklarda Halk Sağlığı Yaklaşımları</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>662</v>
+        <v>255</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786256760387</t>
+          <t>9786256644717</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma Ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
+          <t>Bilsem’den Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>612</v>
+        <v>243</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786256644144</t>
+          <t>9786256644687</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
+          <t>Nükleer Fizik Uygulamaları İçin Onlıne Radon Takip Sistemleri</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>480</v>
+        <v>158</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786257721592</t>
+          <t>9786256760523</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Hemşire ve Ebelik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>360</v>
+        <v>852</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786257721561</t>
+          <t>9786256644014</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>518</v>
+        <v>840</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786256760547</t>
+          <t>9786256760448</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>International Research and Reviews in Science and Mathematics – December 2023</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>384</v>
+        <v>300</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786256760752</t>
+          <t>9786256450806</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Architecture, Planning and Design / December 2023</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>360</v>
+        <v>348</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786256399372</t>
+          <t>9786256760561</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Yönetim ve Organizasyon Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>368</v>
+        <v>326</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786256760905</t>
+          <t>9786256760554</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in the Field of Communication Sciences - December 2023</t>
+          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>230</v>
+        <v>480</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786256760950</t>
+          <t>9786256644045</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>International Research and Evaluations in the Field of Biology - December 2023</t>
+          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>251</v>
+        <v>405</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786256760776</t>
+          <t>9786256760585</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Economics and Administrative Sciences - December 2023</t>
+          <t>Veteriner Hekimlik Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>288</v>
+        <v>243</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786256760745</t>
+          <t>9786256760615</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - December 2023</t>
+          <t>Tarih Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>417</v>
+        <v>420</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786256760783</t>
+          <t>9786256760646</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Educational Sciences - December 2023</t>
+          <t>Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>588</v>
+        <v>420</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786256644663</t>
+          <t>9786256760530</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Miras Destinasyonlarında Marka Değerinin Yerel Halkın Yaşam Memnuniyeti Ve Şehir Tatmini Üzerine Etkisi</t>
+          <t>Müzik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>300</v>
+        <v>348</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786256450721</t>
+          <t>9786256760622</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Lınguıstısche Teıldıszıplınen Und Interferenzproblematık Anhand Der Beıspıele</t>
+          <t>Spor Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>222</v>
+        <v>636</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786256644632</t>
+          <t>9786256399822</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Heybe</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>315</v>
+        <v>399</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786256644601</t>
+          <t>9786256399723</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Futbol Taraftarlarının Spor Tüketimine Yönelik Güdülenmelerinin İncelenmesi: Beşiktaş JK-Kardemir Karabükspor Taraftarları Örneği</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>233</v>
+        <v>396</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786256760981</t>
+          <t>9786256760929</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Fısıltıları</t>
+          <t>International Research and Reviews in Social, Human And Administrative Science - December 2023</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>345</v>
+        <v>492</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786256644007</t>
+          <t>9786256760806</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Sesi</t>
+          <t>International Research and Reviews in Engineering Volume 1 - December 2023</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>368</v>
+        <v>594</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786256760998</t>
+          <t>9786256644076</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Tonal Tek Sesli Dikte Çalışmaları - 1</t>
+          <t>International Research and Reviews in Engineering Volume 2 - December 2023</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>296</v>
+        <v>516</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786256760400</t>
+          <t>9786256760936</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>İsmail Nakam Genc-i Edeb</t>
+          <t>International Research and Reviews in Health Sciences - December 2023</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>897</v>
+        <v>396</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786256760684</t>
+          <t>9786256760813</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Python ile Pratik Makine Öğrenmesi Projeleri</t>
+          <t>International Research and Reviews in the Field of Philology - December 2023</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>327</v>
+        <v>228</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786256760493</t>
+          <t>9786256760639</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Psikolojisi ve Sosyolojisi</t>
+          <t>Siyaset Bilimi, Uluslararası İlişkiler ve Kamu Yönetimi Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>315</v>
+        <v>300</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786256760042</t>
+          <t>9786256760820</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Teori, Araştırma ve Derlemeler - Ekim 2023</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>528</v>
+        <v>743</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786256760066</t>
+          <t>9786256644021</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 3 - Ekim 2023</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>753</v>
+        <v>792</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786256760059</t>
+          <t>9786256760707</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 1- Ekim 2023</t>
+          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 2</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>852</v>
+        <v>630</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786256760196</t>
+          <t>9786256760653</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Sosyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>437</v>
+        <v>420</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786256760202</t>
+          <t>9786256760844</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 1</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>554</v>
+        <v>593</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786256760073</t>
+          <t>9786256399655</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 2 - Ekim 2023</t>
+          <t>Maliye Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>861</v>
+        <v>224</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786256760158</t>
+          <t>9786256644069</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Mühendisliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>İnsan ve Toplum Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>315</v>
+        <v>420</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786256760233</t>
+          <t>9786256760851</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>525</v>
+        <v>324</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786256760226</t>
+          <t>9786256450790</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>İlahiyat Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>974</v>
+        <v>300</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786256760219</t>
+          <t>9786257721585</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>516</v>
+        <v>573</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786256760394</t>
+          <t>9786256450349</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Merkez- Çevre Değişimi ve Sekülerleşme</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>515</v>
+        <v>662</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786256760370</t>
+          <t>9786256760387</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Terörizmin Finansmanında Dark Web Ve Kripto Paraların Rolü</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma Ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>272</v>
+        <v>612</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786256760363</t>
+          <t>9786256644144</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>ARDL ve NARDL Eşbütünleşme Analizleri: Adım Adım Eviews Uygulaması</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>1466</v>
+        <v>480</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786256760318</t>
+          <t>9786257721592</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Tasarımda Adhokrasi Konuşmaları</t>
+          <t>Hemşire ve Ebelik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>272</v>
+        <v>360</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786256760325</t>
+          <t>9786257721561</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Hegel’in Dizgesi ve Tarih</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>272</v>
+        <v>518</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786256760288</t>
+          <t>9786256760547</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Kampüs Rekreasyonu</t>
+          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>420</v>
+        <v>384</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786256760264</t>
+          <t>9786256760752</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>A Guıdebook For Language Teachers</t>
+          <t>International Research and Reviews in Architecture, Planning and Design / December 2023</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>368</v>
+        <v>360</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786256760271</t>
+          <t>9786256399372</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon ve Disipliner Yaklaşımlar - 2</t>
+          <t>Biyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>504</v>
+        <v>368</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786256450875</t>
+          <t>9786256760905</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Hemşirelik Öğrencilerinin Ameliyathane Deneyimleri</t>
+          <t>International Research and Reviews in the Field of Communication Sciences - December 2023</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>219</v>
+        <v>230</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786256450851</t>
+          <t>9786256760950</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Vyaçeslav İvanov’un Yaşamı ve Şiir Sanatı</t>
+          <t>International Research and Evaluations in the Field of Biology - December 2023</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>375</v>
+        <v>251</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786256450868</t>
+          <t>9786256760776</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Terapötik Rekreasyon ve Otizmli Bireyler</t>
+          <t>International Research and Reviews in Economics and Administrative Sciences - December 2023</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>233</v>
+        <v>288</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786256450783</t>
+          <t>9786256760745</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Teknolojik Gelişmeler Işığında Evrensel Tasarım</t>
+          <t>International Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - December 2023</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>375</v>
+        <v>417</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786256450745</t>
+          <t>9786256760783</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Denizcilik İşletmelerinde Liderlik</t>
+          <t>International Research and Reviews in Educational Sciences - December 2023</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>522</v>
+        <v>588</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786256450752</t>
+          <t>9786256644663</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kriz Yönetimi: Covid-19 Tecrübesi</t>
+          <t>Kültürel Miras Destinasyonlarında Marka Değerinin Yerel Halkın Yaşam Memnuniyeti Ve Şehir Tatmini Üzerine Etkisi</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786256450677</t>
+          <t>9786256450721</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Hastalık Bilgisi</t>
+          <t>Lınguıstısche Teıldıszıplınen Und Interferenzproblematık Anhand Der Beıspıele</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>798</v>
+        <v>222</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786256450707</t>
+          <t>9786256644632</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Astro-Rekreasyon: Boş Zaman Aktivite Eğilimleri ve Astrolojik Kimlik Arasındaki İlişkinin İncelenmesi</t>
+          <t>Heybe</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>269</v>
+        <v>315</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786256450493</t>
+          <t>9786256644601</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>Futbol Taraftarlarının Spor Tüketimine Yönelik Güdülenmelerinin İncelenmesi: Beşiktaş JK-Kardemir Karabükspor Taraftarları Örneği</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>420</v>
+        <v>233</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786256450417</t>
+          <t>9786256760981</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-1 -Haziran 2023</t>
+          <t>Sanatın Fısıltıları</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>525</v>
+        <v>345</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786256450547</t>
+          <t>9786256644007</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>Sanatın Sesi</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>218</v>
+        <v>368</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786256450479</t>
+          <t>9786256760998</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-1 - Haziran 2023</t>
+          <t>Tonal Tek Sesli Dikte Çalışmaları - 1</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>575</v>
+        <v>296</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786256450516</t>
+          <t>9786256760400</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>İsmail Nakam Genc-i Edeb</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>696</v>
+        <v>897</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786256450424</t>
+          <t>9786256760684</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>Python ile Pratik Makine Öğrenmesi Projeleri</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>201</v>
+        <v>327</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786256450561</t>
+          <t>9786256760493</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Hekimlik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>Yapay Zeka Psikolojisi ve Sosyolojisi</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>251</v>
+        <v>315</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786256450387</t>
+          <t>9786256760042</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>İlahiyat Alanında Uluslararası Teori, Araştırma ve Derlemeler - Ekim 2023</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>428</v>
+        <v>528</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786256450509</t>
+          <t>9786256760066</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 3 - Ekim 2023</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>449</v>
+        <v>753</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786256450554</t>
+          <t>9786256760059</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 1- Ekim 2023</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>441</v>
+        <v>852</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786256450585</t>
+          <t>9786256760196</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social, Human and Administrative Sciences-II / June 2023</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>420</v>
+        <v>437</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786256450325</t>
+          <t>9786256760202</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Filoloji Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>357</v>
+        <v>554</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786256450592</t>
+          <t>9786256760073</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social, Human and Administrative Sciences-I / June 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 2 - Ekim 2023</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>395</v>
+        <v>861</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786256450431</t>
+          <t>9786256760158</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>Bilgisayar Mühendisliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>822</v>
+        <v>315</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786256450530</t>
+          <t>9786256760233</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>584</v>
+        <v>525</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786256450448</t>
+          <t>9786256760226</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-1 - Haziran 2023</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>605</v>
+        <v>974</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786256450455</t>
+          <t>9786256760219</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>806</v>
+        <v>516</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786256450394</t>
+          <t>9786256760394</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-I - Haziran 2023</t>
+          <t>Türkiye'de Merkez- Çevre Değişimi ve Sekülerleşme</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>899</v>
+        <v>515</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786256450608</t>
+          <t>9786256760370</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Science and Mathematics / June 2023</t>
+          <t>Terörizmin Finansmanında Dark Web Ve Kripto Paraların Rolü</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>504</v>
+        <v>272</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786256450363</t>
+          <t>9786256760363</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>ARDL ve NARDL Eşbütünleşme Analizleri: Adım Adım Eviews Uygulaması</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>276</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786256450486</t>
+          <t>9786256760318</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Tasarımda Adhokrasi Konuşmaları</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786256450639</t>
+          <t>9786256760325</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Educational Sciences - June 2023</t>
+          <t>Hegel’in Dizgesi ve Tarih</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>432</v>
+        <v>272</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786256450646</t>
+          <t>9786256760288</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Economics and Administrative Sciences - June 2023</t>
+          <t>Kampüs Rekreasyonu</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>344</v>
+        <v>420</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786256450653</t>
+          <t>9786256760264</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Architecture, Planning and Design - June 2023</t>
+          <t>A Guıdebook For Language Teachers</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>218</v>
+        <v>368</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786256450370</t>
+          <t>9786256760271</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - June 2023</t>
+          <t>Rekreasyon ve Disipliner Yaklaşımlar - 2</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>243</v>
+        <v>504</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786256450615</t>
+          <t>9786256450875</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Health Sciences - June 2023</t>
+          <t>Hemşirelik Öğrencilerinin Ameliyathane Deneyimleri</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>773</v>
+        <v>219</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786256450622</t>
+          <t>9786256450851</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Engineering - June 2023</t>
+          <t>Vyaçeslav İvanov’un Yaşamı ve Şiir Sanatı</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786256450400</t>
+          <t>9786256450868</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Algısı Öz Güven ve Umutsuzluk</t>
+          <t>Terapötik Rekreasyon ve Otizmli Bireyler</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>368</v>
+        <v>233</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786256450332</t>
+          <t>9786256450783</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Financialization and (DE)Regulation</t>
+          <t>Teknolojik Gelişmeler Işığında Evrensel Tasarım</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>303</v>
+        <v>375</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786256450356</t>
+          <t>9786256450745</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Destanları</t>
+          <t>Denizcilik İşletmelerinde Liderlik</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>420</v>
+        <v>522</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786256450257</t>
+          <t>9786256450752</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Arap Diyalektolojisi</t>
+          <t>Türkiye’de Kriz Yönetimi: Covid-19 Tecrübesi</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786256399884</t>
+          <t>9786256450677</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Hastalık Bilgisi</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>375</v>
+        <v>798</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786256399785</t>
+          <t>9786256450707</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Social, Human and Administrative Sciences - March 2023</t>
+          <t>Astro-Rekreasyon: Boş Zaman Aktivite Eğilimleri ve Astrolojik Kimlik Arasındaki İlişkinin İncelenmesi</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>852</v>
+        <v>269</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786256399778</t>
+          <t>9786256450493</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Science and Mathematics - March 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>501</v>
+        <v>420</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786256399754</t>
+          <t>9786256450417</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Health Sciences - March 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-1 -Haziran 2023</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>483</v>
+        <v>525</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786256450271</t>
+          <t>9786256450547</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Disiplinlerarası Medya ve İletişim Çalışmaları</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>588</v>
+        <v>218</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786256399747</t>
+          <t>9786256450479</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Educational Sciences - March 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-1 - Haziran 2023</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>426</v>
+        <v>575</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786256399761</t>
+          <t>9786256450516</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Engineering - March 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>683</v>
+        <v>696</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786256399730</t>
+          <t>9786256450424</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - March 2023</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>525</v>
+        <v>201</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786256399693</t>
+          <t>9786256450561</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Veteriner Hekimlik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>411</v>
+        <v>251</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786256399686</t>
+          <t>9786256450387</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>1146</v>
+        <v>428</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786256399921</t>
+          <t>9786256450509</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Eğitim Bilimlerinde Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>434</v>
+        <v>449</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786256399877</t>
+          <t>9786256450554</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>420</v>
+        <v>441</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786256399860</t>
+          <t>9786256450585</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 2 - Mart 2023</t>
+          <t>International Studies in Social, Human and Administrative Sciences-II / June 2023</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>1008</v>
+        <v>420</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786256399853</t>
+          <t>9786256450325</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 1 - Mart 2023</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>926</v>
+        <v>357</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786256399891</t>
+          <t>9786256450592</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 1 - Mart 2023</t>
+          <t>International Studies in Social, Human and Administrative Sciences-I / June 2023</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>653</v>
+        <v>395</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786256399792</t>
+          <t>9786256450431</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 2 - Mart 2023</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>690</v>
+        <v>822</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786256399846</t>
+          <t>9786256450530</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>659</v>
+        <v>584</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786256399815</t>
+          <t>9786256450448</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-1 - Haziran 2023</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>546</v>
+        <v>605</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786256399839</t>
+          <t>9786256450455</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Mühendislik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>501</v>
+        <v>806</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786256399716</t>
+          <t>9786256450394</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-I - Haziran 2023</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>345</v>
+        <v>899</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786256399709</t>
+          <t>9786256450608</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>International Studies in Science and Mathematics / June 2023</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>300</v>
+        <v>504</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786256399808</t>
+          <t>9786256450363</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Filoloji Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>1337</v>
+        <v>276</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786256399341</t>
+          <t>9786256450486</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim Tahta Çıkmak Üzere İstanbul’a Gelirken…</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>525</v>
+        <v>273</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786256399907</t>
+          <t>9786256450639</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Zelzele</t>
+          <t>International Studies in Educational Sciences - June 2023</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>315</v>
+        <v>432</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257721943</t>
+          <t>9786256450646</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Eğilme Bükülme Baş Eğme</t>
+          <t>International Studies in Economics and Administrative Sciences - June 2023</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>806</v>
+        <v>344</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786257721974</t>
+          <t>9786256450653</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Kendine Tutunmak</t>
+          <t>International Studies in Architecture, Planning and Design - June 2023</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>330</v>
+        <v>218</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786257721981</t>
+          <t>9786256450370</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Karagözlüm</t>
+          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - June 2023</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>345</v>
+        <v>243</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786257276030</t>
+          <t>9786256450615</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
+          <t>International Studies in Health Sciences - June 2023</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>332</v>
+        <v>773</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786257721783</t>
+          <t>9786256450622</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Kılıçtan Kan Damlıyordu!</t>
+          <t>International Studies in Engineering - June 2023</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>420</v>
+        <v>378</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786257721950</t>
+          <t>9786256450400</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Borsa Jargonu</t>
+          <t>Tanrı Algısı Öz Güven ve Umutsuzluk</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>330</v>
+        <v>368</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786257721806</t>
+          <t>9786256450332</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Sucul Kaynaklar ve Sağlık Turizmi</t>
+          <t>Financialization and (DE)Regulation</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>779</v>
+        <v>303</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786257721790</t>
+          <t>9786256450356</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Öngerilmeli Betonarme 1 Kesitli Hızlı Tren Köprülerin Sismik Analizi</t>
+          <t>Anadolu Destanları</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>218</v>
+        <v>420</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786256399679</t>
+          <t>9786256450257</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Arap Dilinde Sözlüksel Çok Anlamlılık</t>
+          <t>Türkiye’de Arap Diyalektolojisi</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>416</v>
+        <v>227</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786256399273</t>
+          <t>9786256399884</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Hadisler Işığında İslam Dininde Boş Zaman Eğitimi</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>335</v>
+        <v>375</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786256399167</t>
+          <t>9786256399785</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Social, Human and Administrative Sciences - March 2023</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>330</v>
+        <v>852</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786256399112</t>
+          <t>9786256399778</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Science and Mathematics - March 2023</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>420</v>
+        <v>501</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786256399037</t>
+          <t>9786256399754</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 4 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Health Sciences - March 2023</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>770</v>
+        <v>483</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786256399396</t>
+          <t>9786256450271</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 5 - Aralık 2022</t>
+          <t>Disiplinlerarası Medya ve İletişim Çalışmaları</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>315</v>
+        <v>588</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786256399020</t>
+          <t>9786256399747</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Educational Sciences - March 2023</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>654</v>
+        <v>426</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786256399013</t>
+          <t>9786256399761</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Engineering - March 2023</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>726</v>
+        <v>683</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786256399303</t>
+          <t>9786256399730</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 3 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - March 2023</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>675</v>
+        <v>525</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786256399006</t>
+          <t>9786256399693</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 3 - Aralık 2022</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>432</v>
+        <v>411</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786057285294</t>
+          <t>9786256399686</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>489</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786057285287</t>
+          <t>9786256399921</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>560</v>
+        <v>434</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786256399150</t>
+          <t>9786256399877</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 3 - Aralık 2022</t>
+          <t>Spor Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>375</v>
+        <v>420</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786256399099</t>
+          <t>9786256399860</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 2 Aralık 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 2 - Mart 2023</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>420</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786256399082</t>
+          <t>9786256399853</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 1 - Aralık 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 1 - Mart 2023</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>623</v>
+        <v>926</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786256399143</t>
+          <t>9786256399891</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 1 - Mart 2023</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>441</v>
+        <v>653</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786256399266</t>
+          <t>9786256399792</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>International Research in Sport Sciences - December 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 2 - Mart 2023</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>183</v>
+        <v>690</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786256399198</t>
+          <t>9786256399846</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>International Research in Social, Human and Administrative Sciences - 2 - December 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>426</v>
+        <v>659</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786256399181</t>
+          <t>9786256399815</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>International Research in Social, Human and Administrative Sciences - 1 - December 2022</t>
+          <t>İlahiyat Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>375</v>
+        <v>546</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786256399228</t>
+          <t>9786256399839</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>International Research in Science and Mathematics - December 2022</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>525</v>
+        <v>501</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786256399204</t>
+          <t>9786256399716</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>International Research in Health Sciences - December 2022</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>662</v>
+        <v>345</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786256399242</t>
+          <t>9786256399709</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>International Research in Engineering - December 2022</t>
+          <t>Filoloji Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>630</v>
+        <v>300</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786256399174</t>
+          <t>9786256399808</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>International Research in Educational Sciences - December 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>420</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786256399235</t>
+          <t>9786256399341</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>International Research in Architecture, Planning and Design - December 2022</t>
+          <t>Yavuz Sultan Selim Tahta Çıkmak Üzere İstanbul’a Gelirken…</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>375</v>
+        <v>525</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786256399259</t>
+          <t>9786256399907</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>International Research in Agriculture, Forestry and Aquaculture Sciences - December 2022</t>
+          <t>Zelzele</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786256399136</t>
+          <t>9786257721943</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Eğilme Bükülme Baş Eğme</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>330</v>
+        <v>806</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786256399075</t>
+          <t>9786257721974</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>Kendine Tutunmak</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>738</v>
+        <v>330</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786256399044</t>
+          <t>9786257721981</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Karagözlüm</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>549</v>
+        <v>345</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786057285270</t>
+          <t>9786257276030</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>674</v>
+        <v>332</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786256399129</t>
+          <t>9786257721783</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Kılıçtan Kan Damlıyordu!</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>497</v>
+        <v>420</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786256399105</t>
+          <t>9786257721950</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Borsa Jargonu</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>357</v>
+        <v>330</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786256399068</t>
+          <t>9786257721806</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Sucul Kaynaklar ve Sağlık Turizmi</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>525</v>
+        <v>779</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786256399051</t>
+          <t>9786257721790</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>Öngerilmeli Betonarme 1 Kesitli Hızlı Tren Köprülerin Sismik Analizi</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>783</v>
+        <v>218</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786256399310</t>
+          <t>9786256399679</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Risk Açıklamalarının Muhasebe Ve Finansal Raporlama Standartları Açısından İncelenmesi</t>
+          <t>Arap Dilinde Sözlüksel Çok Anlamlılık</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>375</v>
+        <v>416</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786256399389</t>
+          <t>9786256399273</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Yasal Güç İstenci ve Politik Davranış</t>
+          <t>Ayetler ve Hadisler Işığında İslam Dininde Boş Zaman Eğitimi</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>303</v>
+        <v>335</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786057285232</t>
+          <t>9786256399167</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon Ve Disipliner Yaklaşımlar</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>420</v>
+        <v>330</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786057285218</t>
+          <t>9786256399112</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Öğrencileri için Sosyal Beceri Etkinlikleri</t>
+          <t>Spor Bilimlerinde Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>231</v>
+        <v>420</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786057177063</t>
+          <t>9786256399037</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 4 - Aralık 2022</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>185</v>
+        <v>770</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786054517947</t>
+          <t>9786256399396</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 5 - Aralık 2022</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>773</v>
+        <v>315</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786054517985</t>
+          <t>9786256399020</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>924</v>
+        <v>654</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786054517787</t>
+          <t>9786256399013</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>353</v>
+        <v>726</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786054517923</t>
+          <t>9786256399303</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>621</v>
+        <v>675</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786054517886</t>
+          <t>9786256399006</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>659</v>
+        <v>432</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786054517855</t>
+          <t>9786057285294</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>486</v>
+        <v>489</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786054517992</t>
+          <t>9786057285287</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>683</v>
+        <v>560</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786054517817</t>
+          <t>9786256399150</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>168</v>
+        <v>375</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786257721141</t>
+          <t>9786256399099</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 2 Aralık 2022</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>633</v>
+        <v>420</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786057177070</t>
+          <t>9786256399082</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Social, Human and Administrative Sciences - October 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>1587</v>
+        <v>623</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786057177087</t>
+          <t>9786256399143</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Science and Mathematics - October 2022</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>353</v>
+        <v>441</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786057177094</t>
+          <t>9786256399266</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - October 2022</t>
+          <t>International Research in Sport Sciences - December 2022</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>282</v>
+        <v>183</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786054517862</t>
+          <t>9786256399198</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Engineering - October 2022</t>
+          <t>International Research in Social, Human and Administrative Sciences - 2 - December 2022</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>305</v>
+        <v>426</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786054517589</t>
+          <t>9786256399181</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Educational Sciences - October 2022</t>
+          <t>International Research in Social, Human and Administrative Sciences - 1 - December 2022</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>353</v>
+        <v>375</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786054517831</t>
+          <t>9786256399228</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Agriculture, Forestry and Aquaculture Sciences - October 2022</t>
+          <t>International Research in Science and Mathematics - December 2022</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>375</v>
+        <v>525</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786257276009</t>
+          <t>9786256399204</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematik Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>International Research in Health Sciences - December 2022</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>635</v>
+        <v>662</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786257276054</t>
+          <t>9786256399242</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>International Research in Engineering - December 2022</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>375</v>
+        <v>630</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786257276023</t>
+          <t>9786256399174</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>International Research in Educational Sciences - December 2022</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>375</v>
+        <v>420</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786257721516</t>
+          <t>9786256399235</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Eonal Evren</t>
+          <t>International Research in Architecture, Planning and Design - December 2022</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>594</v>
+        <v>375</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786257276061</t>
+          <t>9786256399259</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>International Research in Agriculture, Forestry and Aquaculture Sciences - December 2022</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>963</v>
+        <v>420</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786257276108</t>
+          <t>9786256399136</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Açık Kaynak Kodlu Coğrafi Bilgi Sistemleri (QGIS) Uygulamaları Temel Bilgiler - Giriş</t>
+          <t>İlahiyat Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>266</v>
+        <v>330</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>4440000002518</t>
+          <t>9786256399075</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>113</v>
+        <v>738</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>4440000002517</t>
+          <t>9786256399044</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Söyletme Beni</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>250</v>
+        <v>549</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>4440000002516</t>
+          <t>9786057285270</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Futbol Antrenörlerinde Zihinsel Hazırlık ve Giyilebilir Teknoloji</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>112</v>
+        <v>674</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786057177032</t>
+          <t>9786256399129</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Meçhul</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>345</v>
+        <v>497</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786057177049</t>
+          <t>9786256399105</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyeti Koru</t>
+          <t>Filoloji Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>491</v>
+        <v>357</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786057177056</t>
+          <t>9786256399068</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Cesaretin Bedeli</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>512</v>
+        <v>525</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786057177025</t>
+          <t>9786256399051</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sınırlar Gümrükler Ve Güvenlik</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>987</v>
+        <v>783</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786057177018</t>
+          <t>9786256399310</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Sadece Benim</t>
+          <t>Risk Açıklamalarının Muhasebe Ve Finansal Raporlama Standartları Açısından İncelenmesi</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>252</v>
+        <v>375</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786257721998</t>
+          <t>9786256399389</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Otoparagon - Sorguç Tılsımı</t>
+          <t>Yasal Güç İstenci ve Politik Davranış</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>494</v>
+        <v>303</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786057177001</t>
+          <t>9786057285232</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelebeğin İz Düşümü</t>
+          <t>Rekreasyon Ve Disipliner Yaklaşımlar</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>345</v>
+        <v>420</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786257721844</t>
+          <t>9786057285218</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>İlkokul Öğrencileri için Sosyal Beceri Etkinlikleri</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>681</v>
+        <v>231</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786257721905</t>
+          <t>9786057177063</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>341</v>
+        <v>185</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786257721929</t>
+          <t>9786054517947</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Educational Sciences - June 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>344</v>
+        <v>773</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786257721820</t>
+          <t>9786054517985</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>209</v>
+        <v>924</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786257721868</t>
+          <t>9786054517787</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Spor Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>435</v>
+        <v>353</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786257721882</t>
+          <t>9786054517923</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - June 2022</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>209</v>
+        <v>621</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786257721899</t>
+          <t>9786054517886</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>234</v>
+        <v>659</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786257721813</t>
+          <t>9786054517855</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Mühendislik Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>1100</v>
+        <v>486</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786257721837</t>
+          <t>9786054517992</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Social Human and Administrative Sciences - June 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>212</v>
+        <v>683</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786257721523</t>
+          <t>9786054517817</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Spor, Sağlık ve Psikoloji - 1</t>
+          <t>İlahiyat Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>330</v>
+        <v>168</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786257721738</t>
+          <t>9786257721141</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>315</v>
+        <v>633</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786257721714</t>
+          <t>9786057177070</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>Theory and Research in Social, Human and Administrative Sciences - October 2022</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>420</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786257721707</t>
+          <t>9786057177087</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>Theory and Research in Science and Mathematics - October 2022</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>368</v>
+        <v>353</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786257721721</t>
+          <t>9786057177094</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Mart 2022</t>
+          <t>Theory and Research in Health Sciences - October 2022</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>683</v>
+        <v>282</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786257721462</t>
+          <t>9786054517862</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Academic Research and Review in Social, Human and Administrative Sciences</t>
+          <t>Theory and Research in Engineering - October 2022</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>368</v>
+        <v>305</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786257721486</t>
+          <t>9786054517589</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Theory and Research in Educational Sciences - October 2022</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>375</v>
+        <v>353</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786257721493</t>
+          <t>9786054517831</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünlerinde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Theory and Research in Agriculture, Forestry and Aquaculture Sciences - October 2022</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>420</v>
+        <v>375</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786257721745</t>
+          <t>9786257276009</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Teori ve Araştırmalar - Theory and Research in Sport Sciences</t>
+          <t>Fen Bilimleri ve Matematik Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>345</v>
+        <v>635</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786257721479</t>
+          <t>9786257276054</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Akademik Araştırma ve Değerlendirmeler - Aralık 2021</t>
+          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>432</v>
+        <v>375</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786257721684</t>
+          <t>9786257276023</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
+          <t>Filoloji Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>345</v>
+        <v>375</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786257721431</t>
+          <t>9786257721516</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Eonal Evren</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>375</v>
+        <v>594</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786257721677</t>
+          <t>9786257276061</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>752</v>
+        <v>963</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786257721691</t>
+          <t>9786257276108</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - March 2022</t>
+          <t>Açık Kaynak Kodlu Coğrafi Bilgi Sistemleri (QGIS) Uygulamaları Temel Bilgiler - Giriş</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>315</v>
+        <v>266</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786257721394</t>
+          <t>4440000002518</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>420</v>
+        <v>113</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786257721400</t>
+          <t>4440000002517</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlarda Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Söyletme Beni</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786257721332</t>
+          <t>4440000002516</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 4</t>
+          <t>Futbol Antrenörlerinde Zihinsel Hazırlık ve Giyilebilir Teknoloji</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>315</v>
+        <v>112</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786257721325</t>
+          <t>9786057177032</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 3</t>
+          <t>Meçhul</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>525</v>
+        <v>345</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786257721530</t>
+          <t>9786057177049</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Spor Sağlık ve Psikoloji - 2</t>
+          <t>Cumhuriyeti Koru</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>266</v>
+        <v>491</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786257721417</t>
+          <t>9786057177056</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Cesaretin Bedeli</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>330</v>
+        <v>512</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786257721424</t>
+          <t>9786057177025</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Türkiye Sınırlar Gümrükler Ve Güvenlik</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>315</v>
+        <v>987</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786257721349</t>
+          <t>9786057177018</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 5</t>
+          <t>Gerçek Sadece Benim</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>420</v>
+        <v>252</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786257721271</t>
+          <t>9786257721998</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Spor 4</t>
+          <t>Otoparagon - Sorguç Tılsımı</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>368</v>
+        <v>494</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786257721288</t>
+          <t>9786057177001</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Spor 5</t>
+          <t>Bir Kelebeğin İz Düşümü</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>315</v>
+        <v>345</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786051801612</t>
+          <t>9786257721844</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Her Genç Kızın Rüyası</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>35.38</v>
+        <v>681</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786051801650</t>
+          <t>9786257721905</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Kentleşme ve Kentlileşme 1950-1980</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>33.61</v>
+        <v>341</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786051801643</t>
+          <t>9786257721929</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Rus Edebiyatından Bir Savaş Nesri Yazarı: Yuri Bondarev</t>
+          <t>Theory and Research in Educational Sciences - June 2022</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>26.54</v>
+        <v>344</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786051801599</t>
+          <t>9786257721820</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Müzik Ansiklopedisi</t>
+          <t>İlahiyat Alanında Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>79.63</v>
+        <v>209</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786051801223</t>
+          <t>9786257721868</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>21.22</v>
+        <v>435</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786051801254</t>
+          <t>9786257721882</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Siyahi</t>
+          <t>Theory and Research in Health Sciences - June 2022</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>24.77</v>
+        <v>209</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786051801216</t>
+          <t>9786257721899</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Müebbet Yalnızlık</t>
+          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>17.7</v>
+        <v>234</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786051801278</t>
+          <t>9786257721813</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Umuda Uçar</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>44</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786051801179</t>
+          <t>9786257721837</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Sarı Buğday Mavi Umut</t>
+          <t>Theory and Research in Social Human and Administrative Sciences - June 2022</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>28.31</v>
+        <v>212</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786051801452</t>
+          <t>9786257721523</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Kuantum'a Yolculuk</t>
+          <t>Spor, Sağlık ve Psikoloji - 1</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>31.85</v>
+        <v>330</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786051801445</t>
+          <t>9786257721738</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Dökülen Gözyaşı</t>
+          <t>Mühendislik Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>17.7</v>
+        <v>315</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786051801407</t>
+          <t>9786257721714</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Turan'a Doğru</t>
+          <t>Filoloji Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>35.38</v>
+        <v>420</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786051801438</t>
+          <t>9786257721707</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Hayrabolulu Hasib Divanı</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>40.7</v>
+        <v>368</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786051800059</t>
+          <t>9786257721721</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Yas</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>27.59</v>
+        <v>683</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786051801087</t>
+          <t>9786257721462</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Bir Adın Vardı Senin</t>
+          <t>Academic Research and Review in Social, Human and Administrative Sciences</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>49.55</v>
+        <v>368</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786051800981</t>
+          <t>9786257721486</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Hayalhane</t>
+          <t>Sosyal ve Beşeri Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>37</v>
+        <v>375</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786059825252</t>
+          <t>9786257721493</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Yitik Halkı Yezidiler</t>
+          <t>Ziraat, Orman ve Su Ürünlerinde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>35.38</v>
+        <v>420</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786059825825</t>
+          <t>9786257721745</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Bir Günahkarın Çığlığı</t>
+          <t>Spor Bilimlerinde Teori ve Araştırmalar - Theory and Research in Sport Sciences</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>27.59</v>
+        <v>345</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786051800882</t>
+          <t>9786257721479</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin Türk Müziği Düzenlemeleri</t>
+          <t>Spor Bilimlerinde Akademik Araştırma ve Değerlendirmeler - Aralık 2021</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>33.61</v>
+        <v>432</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786051800110</t>
+          <t>9786257721684</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Filozof Çoban</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>44.23</v>
+        <v>345</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786059825511</t>
+          <t>9786257721431</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Tarih Tarih Dergisi Sayı: 2 Temmuz 2015</t>
+          <t>Mühendislik Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>35</v>
+        <v>375</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786059825535</t>
+          <t>9786257721677</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Sistematik ve Alfabetik Sınıflama Düzenlerinin Bilgiye, Belgeye Konusal Erişim Açısından Karşılaştırılması</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>38.92</v>
+        <v>752</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786059825542</t>
+          <t>9786257721691</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Kadın</t>
+          <t>Theory and Research in Health Sciences - March 2022</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>72</v>
+        <v>315</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>3990000027054</t>
+          <t>9786257721394</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Tarih Tarih Dergisi Sayı: 1 Nisan 2015</t>
+          <t>İktisadi ve İdari Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>12.04</v>
+        <v>420</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786051801605</t>
+          <t>9786257721400</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>İsrailiyatın Hadise Girişi</t>
+          <t>Güzel Sanatlarda Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>35.38</v>
+        <v>330</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786051800868</t>
+          <t>9786257721332</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Gelişim Psikolojisi</t>
+          <t>Sporda Bilim - 4</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>31.85</v>
+        <v>315</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786051800660</t>
+          <t>9786257721325</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Sporda Bilim - 3</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>24.77</v>
+        <v>525</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786051800844</t>
+          <t>9786257721530</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Platon'da Demokratia Kavramı</t>
+          <t>Spor Sağlık ve Psikoloji - 2</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>31.85</v>
+        <v>266</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786051800929</t>
+          <t>9786257721417</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Ucuz Şarap</t>
+          <t>Fen Bilimleri ve Matematikte Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>15.92</v>
+        <v>330</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786051800820</t>
+          <t>9786257721424</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Romanın ve Edebi Türlerin Sosyolojisi</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>21.22</v>
+        <v>315</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786051800752</t>
+          <t>9786257721349</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Sporda Bilim - 5</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>24.77</v>
+        <v>420</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786051800875</t>
+          <t>9786257721271</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Viktor Petroviç Astafyev'in Öykülerinde Köy Teması</t>
+          <t>Bilimsel Spor 4</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>21.22</v>
+        <v>368</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786051800783</t>
+          <t>9786257721288</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>Bilimsel Spor 5</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>21.22</v>
+        <v>315</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786051800646</t>
+          <t>9786051801612</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Her Genç Kızın Rüyası</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>6.19</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786051800745</t>
+          <t>9786051801650</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Türk Romanında Kentleşme ve Kentlileşme 1950-1980</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>31.85</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786051800707</t>
+          <t>9786051801643</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Rus Edebiyatından Bir Savaş Nesri Yazarı: Yuri Bondarev</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>5.31</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786051800721</t>
+          <t>9786051801599</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Müzik Ansiklopedisi</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>24.77</v>
+        <v>79.63</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786051800714</t>
+          <t>9786051801223</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Yabancı</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>35.38</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786051800691</t>
+          <t>9786051801254</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Siyahi</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>20.46</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786051800674</t>
+          <t>9786051801216</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Müebbet Yalnızlık</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>21.22</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786051800851</t>
+          <t>9786051801278</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Yaz Gecesi Rüyası</t>
+          <t>Kuşlar Umuda Uçar</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>10.61</v>
+        <v>44</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786051800912</t>
+          <t>9786051801179</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther'in Acıları</t>
+          <t>Sarı Buğday Mavi Umut</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>8.85</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786051800622</t>
+          <t>9786051801452</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Kuantum'a Yolculuk</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>27.59</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786051800615</t>
+          <t>9786051801445</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Dökülen Gözyaşı</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>28</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786051800400</t>
+          <t>9786051801407</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Aşk Dalgası</t>
+          <t>Turan'a Doğru</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>20.69</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786051800592</t>
+          <t>9786051801438</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Bütün Dörtlükler</t>
+          <t>Hayrabolulu Hasib Divanı</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>35.38</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786051800776</t>
+          <t>9786051800059</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Yas</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>28.31</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786051800448</t>
+          <t>9786051801087</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Bir Adın Vardı Senin</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>9.63</v>
+        <v>49.55</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786051800677</t>
+          <t>9786051800981</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğimi Kazanırken</t>
+          <t>Hayalhane</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>30.07</v>
+        <v>37</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786051800608</t>
+          <t>9786059825252</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Anadolu’nun Yitik Halkı Yezidiler</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>17.7</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786051800653</t>
+          <t>9786059825825</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Değirmenimden Mektuplar</t>
+          <t>Bir Günahkarın Çığlığı</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>5.31</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786051800943</t>
+          <t>9786051800882</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Defol Gel</t>
+          <t>Piyano İçin Türk Müziği Düzenlemeleri</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>17.7</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786051800639</t>
+          <t>9786051800110</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Filozof Çoban</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>24.77</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786051800585</t>
+          <t>9786059825511</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Lale</t>
+          <t>Tarih Tarih Dergisi Sayı: 2 Temmuz 2015</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>11.8</v>
+        <v>35</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786051800578</t>
+          <t>9786059825535</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Sistematik ve Alfabetik Sınıflama Düzenlerinin Bilgiye, Belgeye Konusal Erişim Açısından Karşılaştırılması</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>24.16</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786051800561</t>
+          <t>9786059825542</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Benim Üniversitelerim</t>
+          <t>Meçhul Kadın</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>47</v>
+        <v>72</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786051800899</t>
+          <t>3990000027054</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Mektup</t>
+          <t>Tarih Tarih Dergisi Sayı: 1 Nisan 2015</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>27.59</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786051800936</t>
+          <t>9786051801605</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Grup Buluşum</t>
+          <t>İsrailiyatın Hadise Girişi</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>24.77</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>3990000034417</t>
+          <t>9786051800868</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış Gerçek Cin Hikayeleri</t>
+          <t>Örneklerle Gelişim Psikolojisi</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>14.81</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786059825870</t>
+          <t>9786051800660</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Burdur Kitabı - 4 : İnsan ve Mekan</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>146</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786051800080</t>
+          <t>9786051800844</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Sevişerek Zayıfla</t>
+          <t>Platon'da Demokratia Kavramı</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>24.77</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786059825993</t>
+          <t>9786051800929</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Narsisizm ve Dindarlık</t>
+          <t>Ucuz Şarap</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>102</v>
+        <v>15.92</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786059825955</t>
+          <t>9786051800820</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Kuloğlu Şeyh Hacı İlyas Bağ-ı Behişt (2 Cilt Takım)</t>
+          <t>Romanın ve Edebi Türlerin Sosyolojisi</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>186</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786051800011</t>
+          <t>9786051800752</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Konstantin Paustovski'nin Öykü Sanatı</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>26.54</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786051800004</t>
+          <t>9786051800875</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Türkistan'dan Uzak Diyara Beşkaza Fethiye ve Seydikemer Yörükleri</t>
+          <t>Viktor Petroviç Astafyev'in Öykülerinde Köy Teması</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>35.38</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786059825986</t>
+          <t>9786051800783</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik ve Toplumsal Uyum Sorunları</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>28.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786059825207</t>
+          <t>9786051800646</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Muhammed’in Felsefesi</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>285</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786059825467</t>
+          <t>9786051800745</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Anlayışı</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>243</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786059825474</t>
+          <t>9786051800707</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>72</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786059825450</t>
+          <t>9786051800721</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Düşünmeyen Ormanda Yaşasın</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>77</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786059825429</t>
+          <t>9786051800714</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Ben Böyle Sevdim</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>17.7</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786059825436</t>
+          <t>9786051800691</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Din - Dram</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>28.31</v>
+        <v>20.46</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786059825412</t>
+          <t>9786051800674</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hakikatler 1-2</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>72</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786051801148</t>
+          <t>9786051800851</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Gönlü Günahkar</t>
+          <t>Yaz Gecesi Rüyası</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>53.09</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786051801100</t>
+          <t>9786051800912</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Kaygısı</t>
+          <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>128</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786051801124</t>
+          <t>9786051800622</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Sancı Durağı</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>17.7</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786051801193</t>
+          <t>9786051800615</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Afiş ve İlanların Dilinden Türkiye'de Toplumsal Değişim ve Siyaset</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>38.92</v>
+        <v>28</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786051801001</t>
+          <t>9786051800400</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kar Küresinde Deliler ve Çocuklar</t>
+          <t>Aşk Dalgası</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>21.22</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786051801162</t>
+          <t>9786051800592</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Gizli Dergah - Saklı Kitap</t>
+          <t>Bütün Dörtlükler</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>38.92</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786051801131</t>
+          <t>9786051800776</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Fransa - Suriye Kıskacında Hatay</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>38.92</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786051801117</t>
+          <t>9786051800448</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Yüzde Yüz Bekar Mısın?</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>24.77</v>
+        <v>9.63</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786051800998</t>
+          <t>9786051800677</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Aşksın Sen</t>
+          <t>Ekmeğimi Kazanırken</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>21.22</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786051800431</t>
+          <t>9786051800608</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Olasthil'in Uyanışı</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>38.92</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786051800837</t>
+          <t>9786051800653</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Düğmesiz</t>
+          <t>Değirmenimden Mektuplar</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>17.7</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786059825924</t>
+          <t>9786051800943</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Erich Fromm - Analitik Sosyoloji</t>
+          <t>Defol Gel</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>70</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786059825894</t>
+          <t>9786051800639</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Ruh Bedene Aşık Oldu</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>34</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786059825184</t>
+          <t>9786051800585</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında 20 Bin Fersah</t>
+          <t>Beyaz Lale</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>5.31</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786059825269</t>
+          <t>9786051800578</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Işık</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>10</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786051800813</t>
+          <t>9786051800561</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Güz Yaşları</t>
+          <t>Benim Üniversitelerim</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>17.7</v>
+        <v>47</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9786059825160</t>
+          <t>9786051800899</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Mektup</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>5.31</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786059825177</t>
+          <t>9786051800936</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Aya Yolculuk</t>
+          <t>Grup Buluşum</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>5.31</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786059825191</t>
+          <t>3990000034417</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Seyahat</t>
+          <t>Yaşanmış Gerçek Cin Hikayeleri</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>5.31</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786059825245</t>
+          <t>9786059825870</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant’ın Çocukları</t>
+          <t>Burdur Kitabı - 4 : İnsan ve Mekan</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>10</v>
+        <v>146</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786059825153</t>
+          <t>9786051800080</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>15 Yaşında Bir Kaptan</t>
+          <t>Sevişerek Zayıfla</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>5.31</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786051801377</t>
+          <t>9786059825993</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Sadece Ayakkabı</t>
+          <t>Narsisizm ve Dindarlık</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>38.92</v>
+        <v>102</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786051801391</t>
+          <t>9786059825955</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Ev'de Yokuz</t>
+          <t>Kuloğlu Şeyh Hacı İlyas Bağ-ı Behişt (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>23</v>
+        <v>186</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786051801049</t>
+          <t>9786051800011</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Allah'ı Arayan İmam</t>
+          <t>Konstantin Paustovski'nin Öykü Sanatı</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>28.31</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786051801025</t>
+          <t>9786051800004</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Kafdağı'nın Gülleri</t>
+          <t>Türkistan'dan Uzak Diyara Beşkaza Fethiye ve Seydikemer Yörükleri</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>28.31</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786051801056</t>
+          <t>9786059825986</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Gürcü Hatun</t>
+          <t>Ergenlik ve Toplumsal Uyum Sorunları</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>21.22</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786051801032</t>
+          <t>9786059825207</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Ordu'dan İnsan Manzaraları</t>
+          <t>Hazreti Muhammed’in Felsefesi</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>31.85</v>
+        <v>285</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786051800240</t>
+          <t>9786059825467</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>Tanrı Anlayışı</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>8.85</v>
+        <v>243</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786051800264</t>
+          <t>9786059825474</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Başlangıç</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>21.22</v>
+        <v>72</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786051800257</t>
+          <t>9786059825450</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Rubailer</t>
+          <t>Düşünmeyen Ormanda Yaşasın</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>24.16</v>
+        <v>77</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9786051800318</t>
+          <t>9786059825429</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Ben Böyle Sevdim</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>24.16</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786051800325</t>
+          <t>9786059825436</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Din - Dram</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>21.22</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786051800356</t>
+          <t>9786059825412</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>İlahi Hakikatler 1-2</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>8.85</v>
+        <v>72</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786051800349</t>
+          <t>9786051801148</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı'ndan Seçmeler</t>
+          <t>Gönlü Günahkar</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>12.39</v>
+        <v>53.09</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786051800219</t>
+          <t>9786051801100</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Aksak Hoca ve Toprak Kale</t>
+          <t>Kelebeğin Kaygısı</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>35.38</v>
+        <v>128</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786051800202</t>
+          <t>9786051801124</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Bir Katibin Kaleminden</t>
+          <t>Sancı Durağı</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>21.22</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786051800189</t>
+          <t>9786051801193</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Gamze</t>
+          <t>Siyasal Afiş ve İlanların Dilinden Türkiye'de Toplumsal Değişim ve Siyaset</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>14.15</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786051800172</t>
+          <t>9786051801001</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Laboratuardaki İblis</t>
+          <t>Küçük Kar Küresinde Deliler ve Çocuklar</t>
         </is>
       </c>
       <c r="C678" s="1">
         <v>21.22</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786059825764</t>
+          <t>9786051801162</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Strese Güle Güle</t>
+          <t>Gizli Dergah - Saklı Kitap</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>35.38</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786059825757</t>
+          <t>9786051801131</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Modern Gürcü Hikayeleri</t>
+          <t>Fransa - Suriye Kıskacında Hatay</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>29</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786059825726</t>
+          <t>9786051801117</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Gölgeli Yaşam Kesitleri</t>
+          <t>Yüzde Yüz Bekar Mısın?</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>87</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9786051800127</t>
+          <t>9786051800998</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Kaçış</t>
+          <t>Aşksın Sen</t>
         </is>
       </c>
       <c r="C682" s="1">
         <v>21.22</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786051800363</t>
+          <t>9786051800431</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Zerdüşt</t>
+          <t>Olasthil'in Uyanışı</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>21.22</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786051800196</t>
+          <t>9786051800837</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki Ben</t>
+          <t>Düğmesiz</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>28.31</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786059825740</t>
+          <t>9786059825924</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Efsa</t>
+          <t>Erich Fromm - Analitik Sosyoloji</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>87</v>
+        <v>70</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9786059825719</t>
+          <t>9786059825894</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Dualarımın Başrolü</t>
+          <t>Ruh Bedene Aşık Oldu</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>21.22</v>
+        <v>34</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786059825351</t>
+          <t>9786059825184</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Nereye Koşuyor!</t>
+          <t>Denizler Altında 20 Bin Fersah</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>62</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786059825597</t>
+          <t>9786059825269</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Palyaçonun Listesi</t>
+          <t>Yeşil Işık</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>24.77</v>
+        <v>10</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786059825580</t>
+          <t>9786051800813</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Lisan ve Edebiyatımız Hakkında Tahlil - Tankit - Mukayese</t>
+          <t>Güz Yaşları</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>28.31</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9786059825603</t>
+          <t>9786059825160</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Derin Aşk</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>62</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786059825627</t>
+          <t>9786059825177</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kız</t>
+          <t>Aya Yolculuk</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>21.22</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786059825658</t>
+          <t>9786059825191</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Satranç Tahtası</t>
+          <t>Dünyanın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>104</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786059825634</t>
+          <t>9786059825245</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>98</v>
+        <v>10</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786059825702</t>
+          <t>9786059825153</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Karizmatik Liderlik Takım Bütünlüğü</t>
+          <t>15 Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>31.85</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786059825689</t>
+          <t>9786051801377</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Fezayi Divanı</t>
+          <t>Sadece Ayakkabı</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>28.31</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786059825672</t>
+          <t>9786051801391</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Fevzi Divanı</t>
+          <t>Ev'de Yokuz</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>38.92</v>
+        <v>23</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786059825696</t>
+          <t>9786051801049</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Beklediğim Kadar Varsın</t>
+          <t>Allah'ı Arayan İmam</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>21.22</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786059825610</t>
+          <t>9786051801025</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzleri</t>
+          <t>Kafdağı'nın Gülleri</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>83</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786051801582</t>
+          <t>9786051801056</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Arda Kalan</t>
+          <t>Gürcü Hatun</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>17.7</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786051801636</t>
+          <t>9786051801032</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Çok Amatör Bir Platonik</t>
+          <t>Ordu'dan İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>23</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786051801551</t>
+          <t>9786051800240</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Aşk Neydi?</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>31.85</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786051801513</t>
+          <t>9786051800264</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Elin Korelisine El Salladım</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>30.07</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786051801506</t>
+          <t>9786051800257</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Hiçinci Tekil Şahıs</t>
+          <t>Rubailer</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>17.7</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786059825979</t>
+          <t>9786051800318</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Küçük Asya'da Kutsal Kent Euchaita ve Bizans Dönemi Taş Eserleri</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>114</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9786059825573</t>
+          <t>9786051800325</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Vatanperver (Hikayeler)</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>72</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9786059825566</t>
+          <t>9786051800356</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Cenneti</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>176</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>3990000031197</t>
+          <t>9786051800349</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Yunus Emre Divanı'ndan Seçmeler</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>18.52</v>
+        <v>12.39</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786051800301</t>
+          <t>9786051800219</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Tal'at ve Fitnat</t>
+          <t>Aksak Hoca ve Toprak Kale</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>8.85</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786051800288</t>
+          <t>9786051800202</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Bir Katibin Kaleminden</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>7.07</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9786051800271</t>
+          <t>9786051800189</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Gamze</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>8.85</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9786051801346</t>
+          <t>9786051800172</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Ülkücü Manifesto</t>
+          <t>Laboratuardaki İblis</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>272</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9786051801209</t>
+          <t>9786059825764</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Leyla'yı Beklerken</t>
+          <t>Strese Güle Güle</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>220</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9786051801339</t>
+          <t>9786059825757</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Hapishaneden Kaçış Hikayeleri</t>
+          <t>Modern Gürcü Hikayeleri</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>21.22</v>
+        <v>29</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9786051801322</t>
+          <t>9786059825726</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Başarısızlık Hikayeleri</t>
+          <t>Gölgeli Yaşam Kesitleri</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>21.22</v>
+        <v>87</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9786051801384</t>
+          <t>9786051800127</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Kadınları Tanıma Sanatı</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>24.77</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9786051801353</t>
+          <t>9786051800363</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Naili Divanı Sözlüğü (2 Cilt Takım)</t>
+          <t>Zerdüşt</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>194.64</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9786051801421</t>
+          <t>9786051800196</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Şairin İlimle İmtihanı</t>
+          <t>Kalbimdeki Ben</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>31.85</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9786051801414</t>
+          <t>9786059825740</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Sansürsüz Tanrı Tarifi</t>
+          <t>Efsa</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>28.31</v>
+        <v>87</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9786051800332</t>
+          <t>9786059825719</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Velhasıl Kelam</t>
+          <t>Dualarımın Başrolü</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>17.7</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9786051800233</t>
+          <t>9786059825351</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti Dönemi Ekonomi Politikaları ve Kalkınma Çabaları</t>
+          <t>Müslümanlar Nereye Koşuyor!</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>26.54</v>
+        <v>62</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9786051800226</t>
+          <t>9786059825597</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Amasyalı Nebzi ve Divan'ı</t>
+          <t>Palyaçonun Listesi</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>70.78</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9786059825788</t>
+          <t>9786059825580</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Vav Sessizliği</t>
+          <t>Lisan ve Edebiyatımız Hakkında Tahlil - Tankit - Mukayese</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>17.7</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786051801155</t>
+          <t>9786059825603</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Hüzündeki Tebessüm</t>
+          <t>Derin Aşk</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>49.55</v>
+        <v>62</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9786051801094</t>
+          <t>9786059825627</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Eteklerinde Göçebe Yaşıyorum</t>
+          <t>Küçük Kız</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>28.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9786051801186</t>
+          <t>9786059825658</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Karvan-ı Ömr ve Kitap Dışında Kalan Şiirler</t>
+          <t>Satranç Tahtası</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>31.85</v>
+        <v>104</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9786051800028</t>
+          <t>9786059825634</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Salman Rüşdi Şeytan Ayetleri - Diğer Yasaklı Kitaplar</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>28.31</v>
+        <v>98</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9786059825900</t>
+          <t>9786059825702</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>Dragon'un Dönüşü "Çin"</t>
+          <t>Karizmatik Liderlik Takım Bütünlüğü</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>28.31</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9786059825948</t>
+          <t>9786059825689</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>Feramuş Dede Pasajı</t>
+          <t>Fezayi Divanı</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>34</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9786059825931</t>
+          <t>9786059825672</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Suçluluğu</t>
+          <t>Fevzi Divanı</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>31.85</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9786051804149</t>
+          <t>9786059825696</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Kuşlara Emanet</t>
+          <t>Beklediğim Kadar Varsın</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>132</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9786051800806</t>
+          <t>9786059825610</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>Kavgam - Zayıfa Acımak Doğaya İhanettir</t>
+          <t>Geçmişin İzleri</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>28.31</v>
+        <v>83</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9786051801766</t>
+          <t>9786051801582</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>Deccal</t>
+          <t>Arda Kalan</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>33.61</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9786051800103</t>
+          <t>9786051801636</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>Sensizliğin Yağmur Kokusu</t>
+          <t>Çok Amatör Bir Platonik</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>17.7</v>
+        <v>23</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9786051800165</t>
+          <t>9786051801551</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Nişan Antreasyan Fındık Ziraati ve Ticareti</t>
+          <t>Aşk Neydi?</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>35.38</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9786051800134</t>
+          <t>9786051801513</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Mustaz'Af ve Müstekbir Kavramlarının Semantik Analizi</t>
+          <t>Elin Korelisine El Salladım</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>44.23</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786051800158</t>
+          <t>9786051801506</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Harava: Etimolojik Köken</t>
+          <t>Hiçinci Tekil Şahıs</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>21.22</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786051800141</t>
+          <t>9786059825979</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Budizm'de Manastır Hayatı</t>
+          <t>Küçük Asya'da Kutsal Kent Euchaita ve Bizans Dönemi Taş Eserleri</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>21.55</v>
+        <v>114</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786059825665</t>
+          <t>9786059825573</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Büyük Oyunda Kapanmayan Perde : Afganistan</t>
+          <t>Vatanperver (Hikayeler)</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>31.85</v>
+        <v>72</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786059825641</t>
+          <t>9786059825566</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Derslerim Harika</t>
+          <t>Bir Dünya Cenneti</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>30.07</v>
+        <v>176</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9786051801360</t>
+          <t>3990000031197</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Sancı</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>21.22</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786051801308</t>
+          <t>9786051800301</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Topukları Taşa Vurmak</t>
+          <t>Taaşşuk-ı Tal'at ve Fitnat</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>23</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9786051801315</t>
+          <t>9786051800288</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Erik Çekirdekleri</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>24.77</v>
+        <v>7.07</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786059825887</t>
+          <t>9786051800271</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Ordu Tarihinde Olaylar ve İnsanlar</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>135</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786059825962</t>
+          <t>9786051801346</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Giritli İsmet'ten Hoş Bir Sada</t>
+          <t>Ülkücü Manifesto</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>17.7</v>
+        <v>272</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786051800790</t>
+          <t>9786051801209</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>Pepuk</t>
+          <t>Leyla'yı Beklerken</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>47.78</v>
+        <v>220</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9786051801018</t>
+          <t>9786051801339</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>46. Sokak Safir</t>
+          <t>Hapishaneden Kaçış Hikayeleri</t>
         </is>
       </c>
       <c r="C746" s="1">
         <v>21.22</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>9786051801292</t>
+          <t>9786051801322</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Bu Kervan Güneşe Gider</t>
+          <t>Başarısızlık Hikayeleri</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>26.54</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9786051801483</t>
+          <t>9786051801384</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>Diyelim Ki Gitmedin</t>
+          <t>Kadınları Tanıma Sanatı</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>23</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9786059825771</t>
+          <t>9786051801353</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>Frambuazlı Hayat</t>
+          <t>Naili Divanı Sözlüğü (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>28.31</v>
+        <v>194.64</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9786059825733</t>
+          <t>9786051801421</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Atılgan’ın Aylak Adam Romanına Bahtin’in Diyaloji Kuramı Eksenli Bir Yaklaşımı</t>
+          <t>Şairin İlimle İmtihanı</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>26.54</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>9786051800950</t>
+          <t>9786051801414</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>Ayrılıklar Çarşısı</t>
+          <t>Sansürsüz Tanrı Tarifi</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>17.7</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>9786051801070</t>
+          <t>9786051800332</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Yazıları</t>
+          <t>Velhasıl Kelam</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>26.54</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9786051801063</t>
+          <t>9786051800233</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>Kabus</t>
+          <t>Demokrat Parti Dönemi Ekonomi Politikaları ve Kalkınma Çabaları</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>24.77</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9786051800462</t>
+          <t>9786051800226</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Amasyalı Nebzi ve Divan'ı</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>24.16</v>
+        <v>70.78</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9786051800479</t>
+          <t>9786059825788</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>Yüzakı</t>
+          <t>Vav Sessizliği</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>13</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9786051800486</t>
+          <t>9786051801155</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Ökçeler</t>
+          <t>Hüzündeki Tebessüm</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>20.69</v>
+        <v>49.55</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>9786051800509</t>
+          <t>9786051801094</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Eteklerinde Göçebe Yaşıyorum</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>20.69</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9786051800455</t>
+          <t>9786051801186</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet</t>
+          <t>Karvan-ı Ömr ve Kitap Dışında Kalan Şiirler</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>14.15</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>9786051800424</t>
+          <t>9786051800028</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Salman Rüşdi Şeytan Ayetleri - Diğer Yasaklı Kitaplar</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>35.38</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9786051800493</t>
+          <t>9786059825900</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>Harem</t>
+          <t>Dragon'un Dönüşü "Çin"</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>10.61</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>9786051800417</t>
+          <t>9786059825948</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Feramuş Dede Pasajı</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>10.61</v>
+        <v>34</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>9786051800554</t>
+          <t>9786059825931</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Çocuk Suçluluğu</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>8.85</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9786051800547</t>
+          <t>9786051804149</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>Eski Kahramanlar</t>
+          <t>Kuşlara Emanet</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>22</v>
+        <v>132</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9786051800516</t>
+          <t>9786051800806</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Kavgam - Zayıfa Acımak Doğaya İhanettir</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>4.42</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9786051800530</t>
+          <t>9786051801766</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>Efruz Bey</t>
+          <t>Deccal</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>24.16</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9786059825795</t>
+          <t>9786051800103</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>Taşlıtarla</t>
+          <t>Sensizliğin Yağmur Kokusu</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>690</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9786059825856</t>
+          <t>9786051800165</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>Homotopya Karanlığın Yükselişi</t>
+          <t>Nişan Antreasyan Fındık Ziraati ve Ticareti</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>72</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9786059825801</t>
+          <t>9786051800134</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Koşu(k)ları</t>
+          <t>Kur'an'da Mustaz'Af ve Müstekbir Kavramlarının Semantik Analizi</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>34</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9786059825863</t>
+          <t>9786051800158</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>Kadın Seyyahların İzlenimlerinde Osmanlı ve Batı Dünyası</t>
+          <t>Harava: Etimolojik Köken</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>35.38</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9786059825818</t>
+          <t>9786051800141</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Sunucu Olamadım</t>
+          <t>Budizm'de Manastır Hayatı</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>17.7</v>
+        <v>21.55</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>9786059825849</t>
+          <t>9786059825665</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zamanın Ardından</t>
+          <t>Büyük Oyunda Kapanmayan Perde : Afganistan</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>38.92</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>9786051800523</t>
+          <t>9786059825641</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>Bomba</t>
+          <t>Derslerim Harika</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>21</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9786059825832</t>
+          <t>9786051801360</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gücü</t>
+          <t>Sancı</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>17.7</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9786051800394</t>
+          <t>9786051801308</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Topukları Taşa Vurmak</t>
         </is>
       </c>
       <c r="C774" s="1">
-        <v>15.92</v>
+        <v>23</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9786051801568</t>
+          <t>9786051801315</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>Sınırların Piçi</t>
+          <t>Erik Çekirdekleri</t>
         </is>
       </c>
       <c r="C775" s="1">
-        <v>26.54</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9786051801520</t>
+          <t>9786059825887</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>İnançlı Filozoflar Antolojisi</t>
+          <t>Ordu Tarihinde Olaylar ve İnsanlar</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>61.94</v>
+        <v>135</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9786051801544</t>
+          <t>9786059825962</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Yar</t>
+          <t>Giritli İsmet'ten Hoş Bir Sada</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>23</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9786051801476</t>
+          <t>9786051800790</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Rüya</t>
+          <t>Pepuk</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>33.61</v>
+        <v>47.78</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>9786051801575</t>
+          <t>9786051801018</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Sonsuzluğu - 114 Kod</t>
+          <t>46. Sokak Safir</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>105</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>9786051800035</t>
+          <t>9786051801292</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Geç Hitit Şehir Devletleri'nden Sam'al (M.Ö. 1200-600)</t>
+          <t>Bu Kervan Güneşe Gider</t>
         </is>
       </c>
       <c r="C780" s="1">
         <v>26.54</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>9786059825917</t>
+          <t>9786051801483</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Pardon Bayım Bakar mısınız?</t>
+          <t>Diyelim Ki Gitmedin</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>14.15</v>
+        <v>23</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>9786051800073</t>
+          <t>9786059825771</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Amele Yazıları</t>
+          <t>Frambuazlı Hayat</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>17.7</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>9786051800066</t>
+          <t>9786059825733</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Hikaye ve Romanlarında Deniz</t>
+          <t>Yusuf Atılgan’ın Aylak Adam Romanına Bahtin’in Diyaloji Kuramı Eksenli Bir Yaklaşımı</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>24.77</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>9786051800042</t>
+          <t>9786051800950</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar Köprüsü</t>
+          <t>Ayrılıklar Çarşısı</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>30.07</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9786059825504</t>
+          <t>9786051801070</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Yalanlar Ordusu</t>
+          <t>Şiir ve Yazıları</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>72</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>9786059825528</t>
+          <t>9786051801063</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kadın</t>
+          <t>Kabus</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>26.54</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>9786059825481</t>
+          <t>9786051800462</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>Tenha Siyahı</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>62</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>9786059825399</t>
+          <t>9786051800479</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>İstidlal - Hulviyyat Örneği</t>
+          <t>Yüzakı</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>44.23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>9786059825498</t>
+          <t>9786051800486</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>Azizem</t>
+          <t>Yüksek Ökçeler</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>17.7</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>9786051801698</t>
+          <t>9786051800509</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>Zamana Adanmış İnsan</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>24.77</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>9786051801674</t>
+          <t>9786051800455</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yönleriyle Endülüs Hadisçiliği</t>
+          <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>90</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9786051801469</t>
+          <t>9786051800424</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Zırvalık</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>23</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9786051801711</t>
+          <t>9786051800493</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>Sayıklama</t>
+          <t>Harem</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>24.16</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9786051801261</t>
+          <t>9786051800417</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kadar</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>44.23</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>9786051801285</t>
+          <t>9786051800554</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>C'anımsın</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>26.54</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>9786051800967</t>
+          <t>9786051800547</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>Aylak Şair</t>
+          <t>Eski Kahramanlar</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>17.7</v>
+        <v>22</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9786257721189</t>
+          <t>9786051800516</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>288</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9786257721196</t>
+          <t>9786051800530</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematik Alanında Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Science and Mathematics</t>
+          <t>Efruz Bey</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>288</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9786257721257</t>
+          <t>9786059825795</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 2</t>
+          <t>Taşlıtarla</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>288</v>
+        <v>690</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9786257721264</t>
+          <t>9786059825856</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 1</t>
+          <t>Homotopya Karanlığın Yükselişi</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>288</v>
+        <v>72</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9786257721226</t>
+          <t>9786059825801</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
+          <t>İstanbul Koşu(k)ları</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>288</v>
+        <v>34</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9786257721219</t>
+          <t>9786059825863</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Health Sciences</t>
+          <t>Kadın Seyyahların İzlenimlerinde Osmanlı ve Batı Dünyası</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>288</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>9786257721240</t>
+          <t>9786059825818</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>New Searches and Studies in Social and Humanities Sciences</t>
+          <t>Nasıl Sunucu Olamadım</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>288</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9786257721202</t>
+          <t>9786059825849</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık, Planlama ve Tasarımda Yeni Arayışlar ve Çalışmalar</t>
+          <t>Geçmiş Zamanın Ardından</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>288</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9786257276351</t>
+          <t>9786051800523</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>A Scientific Study on International Law. Volume 1</t>
+          <t>Bomba</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>315</v>
+        <v>21</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>3990000801353</t>
+          <t>9786059825832</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>Naili Divanı Sözlüğü Cilt 2</t>
+          <t>Aşkın Gücü</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>69.5</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>9786054517503</t>
+          <t>9786051800394</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>What The Schools Teach And Might Teach</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>150</v>
+        <v>15.92</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9786054517404</t>
+          <t>9786051801568</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>The School And Society</t>
+          <t>Sınırların Piçi</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>297</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9786054517510</t>
+          <t>9786051801520</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>The Nervous Child</t>
+          <t>İnançlı Filozoflar Antolojisi</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>218</v>
+        <v>61.94</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9786054517527</t>
+          <t>9786051801544</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>The Mind And Its Education</t>
+          <t>Kitab-ı Yar</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>248</v>
+        <v>23</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9786054517541</t>
+          <t>9786051801476</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>The Grammar School Boys Of Gridley</t>
+          <t>Ölümsüz Rüya</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>225</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>9786257276139</t>
+          <t>9786051801575</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>The Koran</t>
+          <t>Sonsuzluğun Sonsuzluğu - 114 Kod</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>384</v>
+        <v>105</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9786257276078</t>
+          <t>9786051800035</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>The Religion of Babylonia and Assyria</t>
+          <t>Geç Hitit Şehir Devletleri'nden Sam'al (M.Ö. 1200-600)</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>132</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9786257276146</t>
+          <t>9786059825917</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>The Jesus of History</t>
+          <t>Pardon Bayım Bakar mısınız?</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>225</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9786257276153</t>
+          <t>9786051800073</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>The Imitation of Christ</t>
+          <t>Amele Yazıları</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>120</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9786054517534</t>
+          <t>9786051800066</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>The Infant System</t>
+          <t>Tanzimat Hikaye ve Romanlarında Deniz</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>150</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9786054517442</t>
+          <t>9786051800042</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>The Development Of The Intellect</t>
+          <t>Rüyalar Köprüsü</t>
         </is>
       </c>
       <c r="C817" s="1">
-        <v>150</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>9786054517459</t>
+          <t>9786059825504</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>Talks To Teachers On Psychology; And To Students On Some Of Life's Ideals</t>
+          <t>Yalanlar Ordusu</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>165</v>
+        <v>72</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>9786054517411</t>
+          <t>9786059825528</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>Dr. Montessori's Own Handbook</t>
+          <t>Ölü Kadın</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>147</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>9786054517558</t>
+          <t>9786059825481</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>Study Of Child Life</t>
+          <t>Tenha Siyahı</t>
         </is>
       </c>
       <c r="C820" s="1">
-        <v>150</v>
+        <v>62</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>9786054517466</t>
+          <t>9786059825399</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>Student Und Alkohol</t>
+          <t>İstidlal - Hulviyyat Örneği</t>
         </is>
       </c>
       <c r="C821" s="1">
-        <v>185</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>9786054517428</t>
+          <t>9786059825498</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>A Catechism Of Familiar Things</t>
+          <t>Azizem</t>
         </is>
       </c>
       <c r="C822" s="1">
-        <v>168</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>9786054517749</t>
+          <t>9786051801698</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 3</t>
+          <t>Zamana Adanmış İnsan</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>323</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>9786054517756</t>
+          <t>9786051801674</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 2</t>
+          <t>Farklı Yönleriyle Endülüs Hadisçiliği</t>
         </is>
       </c>
       <c r="C824" s="1">
-        <v>273</v>
+        <v>90</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>9786054517473</t>
+          <t>9786051801469</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 1</t>
+          <t>Psikolojik Zırvalık</t>
         </is>
       </c>
       <c r="C825" s="1">
-        <v>293</v>
+        <v>23</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>9786054517763</t>
+          <t>9786051801711</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>Darwin And His Effect On Modern Science</t>
+          <t>Sayıklama</t>
         </is>
       </c>
       <c r="C826" s="1">
-        <v>174</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>9786054517718</t>
+          <t>9786051801261</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>A Life Dedicated To Science: Michael Faraday</t>
+          <t>Mavi Kadar</t>
         </is>
       </c>
       <c r="C827" s="1">
-        <v>315</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>9786257276818</t>
+          <t>9786051801285</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>A Man Of Science In Laboratory: Louis Pasteur</t>
+          <t>C'anımsın</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>380</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>9786054517770</t>
+          <t>9786051800967</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>Calculus In Easy Method</t>
+          <t>Aylak Şair</t>
         </is>
       </c>
       <c r="C829" s="1">
-        <v>263</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>9786054517497</t>
+          <t>9786257721189</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>Who Is Archimedes From Syracuse</t>
+          <t>Eğitim Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>245</v>
+        <v>288</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>9786054517565</t>
+          <t>9786257721196</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>Plane Trigonometry The Basic Principles</t>
+          <t>Fen Bilimleri ve Matematik Alanında Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Science and Mathematics</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>185</v>
+        <v>288</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>9786054517626</t>
+          <t>9786257721257</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>Insects And Principles Insect Communities</t>
+          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 2</t>
         </is>
       </c>
       <c r="C832" s="1">
-        <v>188</v>
+        <v>288</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>9786054517671</t>
+          <t>9786257721264</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>History Of Alchemy And The Onset Of Chemistry</t>
+          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 1</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>138</v>
+        <v>288</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>9786257276535</t>
+          <t>9786257721226</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>High Frequency Vs. High Potentiality</t>
+          <t>Spor Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>180</v>
+        <v>288</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>9786054517701</t>
+          <t>9786257721219</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>Elements Of Euclid: First Six Books</t>
+          <t>Sağlık Bilimlerinde Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Health Sciences</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>284</v>
+        <v>288</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>9786054517435</t>
+          <t>9786257721240</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>A Catalogue Of Play Equipment</t>
+          <t>New Searches and Studies in Social and Humanities Sciences</t>
         </is>
       </c>
       <c r="C836" s="1">
-        <v>188</v>
+        <v>288</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>9786054517572</t>
+          <t>9786257721202</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>Optical Principles Or A Scientific Study On Reflections, Refractions, Inflections And The Colours Of Light</t>
+          <t>Mimarlık, Planlama ve Tasarımda Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>147</v>
+        <v>288</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>9786054517633</t>
+          <t>9786257276351</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>Perpectives Of Innovation In Science And Mathematics</t>
+          <t>A Scientific Study on International Law. Volume 1</t>
         </is>
       </c>
       <c r="C838" s="1">
-        <v>180</v>
+        <v>315</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>9786054517602</t>
+          <t>3990000801353</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>Messenger Of Galileo Galilei Concerning The Distant Stars</t>
+          <t>Naili Divanı Sözlüğü Cilt 2</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>213</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>9786054517619</t>
+          <t>9786054517503</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>Mathematics In Greece: A History</t>
+          <t>What The Schools Teach And Might Teach</t>
         </is>
       </c>
       <c r="C840" s="1">
-        <v>195</v>
+        <v>150</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>9786054517596</t>
+          <t>9786054517404</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>Mathematics: An Introduction</t>
+          <t>The School And Society</t>
         </is>
       </c>
       <c r="C841" s="1">
-        <v>150</v>
+        <v>297</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>9786054517640</t>
+          <t>9786054517510</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>Laws Dominating The Organic Life: Zoonomia Vol. 2</t>
+          <t>The Nervous Child</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>375</v>
+        <v>218</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>9786054517657</t>
+          <t>9786054517527</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>Laws Dominating The Organic Life: Zoonomia Vol. 1</t>
+          <t>The Mind And Its Education</t>
         </is>
       </c>
       <c r="C843" s="1">
-        <v>450</v>
+        <v>248</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>9786257276979</t>
+          <t>9786054517541</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>Wayside and Woodland Trees: A Pocket Guide to the British Sylva</t>
+          <t>The Grammar School Boys Of Gridley</t>
         </is>
       </c>
       <c r="C844" s="1">
-        <v>360</v>
+        <v>225</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>9786257276986</t>
+          <t>9786257276139</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>The History of The Hen Fever A Humorous Record</t>
+          <t>The Koran</t>
         </is>
       </c>
       <c r="C845" s="1">
-        <v>293</v>
+        <v>384</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>9786257721066</t>
+          <t>9786257276078</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>The Bee-Keeper's Manual</t>
+          <t>The Religion of Babylonia and Assyria</t>
         </is>
       </c>
       <c r="C846" s="1">
-        <v>741</v>
+        <v>132</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>9786257276962</t>
+          <t>9786257276146</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>Wood and Its Mechanical Characteristics</t>
+          <t>The Jesus of History</t>
         </is>
       </c>
       <c r="C847" s="1">
-        <v>323</v>
+        <v>225</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>9786257276948</t>
+          <t>9786257276153</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>The Basics of Agriculture</t>
+          <t>The Imitation of Christ</t>
         </is>
       </c>
       <c r="C848" s="1">
-        <v>285</v>
+        <v>120</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>9786257721042</t>
+          <t>9786054517534</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>Geological Features of A Town</t>
+          <t>The Infant System</t>
         </is>
       </c>
       <c r="C849" s="1">
-        <v>390</v>
+        <v>150</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>9786257276993</t>
+          <t>9786054517442</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>Practical And Critical Considerations on Wood and Garden</t>
+          <t>The Development Of The Intellect</t>
         </is>
       </c>
       <c r="C850" s="1">
-        <v>390</v>
+        <v>150</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>9786257276337</t>
+          <t>9786054517459</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>Architectural Applications in Classic and Early Christian</t>
+          <t>Talks To Teachers On Psychology; And To Students On Some Of Life's Ideals</t>
         </is>
       </c>
       <c r="C851" s="1">
-        <v>180</v>
+        <v>165</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>9786257276368</t>
+          <t>9786054517411</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>The Shores of the Adriatic</t>
+          <t>Dr. Montessori's Own Handbook</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>165</v>
+        <v>147</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>9786257276702</t>
+          <t>9786054517558</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>Common Sense Arising From the Nerve System</t>
+          <t>Study Of Child Life</t>
         </is>
       </c>
       <c r="C853" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>9786257276825</t>
+          <t>9786054517466</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>A Treatise on Sheep</t>
+          <t>Student Und Alkohol</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>168</v>
+        <v>185</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>9786257276719</t>
+          <t>9786054517428</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>Considerations on the Nature of Nursing</t>
+          <t>A Catechism Of Familiar Things</t>
         </is>
       </c>
       <c r="C855" s="1">
-        <v>360</v>
+        <v>168</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>9786257721103</t>
+          <t>9786054517749</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>A Book of Women</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 3</t>
         </is>
       </c>
       <c r="C856" s="1">
-        <v>315</v>
+        <v>323</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>9786257276436</t>
+          <t>9786054517756</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>Electromagnetic Equipment in Earliest Forms</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 2</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>360</v>
+        <v>273</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>9786257276412</t>
+          <t>9786054517473</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>Basics of Meteorology: Some Exercises</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 1</t>
         </is>
       </c>
       <c r="C858" s="1">
-        <v>195</v>
+        <v>293</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>9786257276856</t>
+          <t>9786054517763</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>Ginseng and Other Plants of Medicinal Value</t>
+          <t>Darwin And His Effect On Modern Science</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>300</v>
+        <v>174</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>9786257276320</t>
+          <t>9786054517718</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>Architectural Designs in Portugal</t>
+          <t>A Life Dedicated To Science: Michael Faraday</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>263</v>
+        <v>315</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>9786257276757</t>
+          <t>9786257276818</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>Gods in Maya Manuscripts</t>
+          <t>A Man Of Science In Laboratory: Louis Pasteur</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>120</v>
+        <v>380</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>9786257276313</t>
+          <t>9786054517770</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>Architecture in Gothic and Renaissance Eras</t>
+          <t>Calculus In Easy Method</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>147</v>
+        <v>263</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>9786257276184</t>
+          <t>9786054517497</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>Roman Influence in Britain in the Year 1914</t>
+          <t>Who Is Archimedes From Syracuse</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>330</v>
+        <v>245</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>9786257276931</t>
+          <t>9786054517565</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>Cato and Varro: On Agriculture in Roman Time</t>
+          <t>Plane Trigonometry The Basic Principles</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>9786257721028</t>
+          <t>9786054517626</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>Crops and Methods for Soil Improvement</t>
+          <t>Insects And Principles Insect Communities</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>353</v>
+        <v>188</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>9786257276511</t>
+          <t>9786054517671</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>The Principles of Scientific Management</t>
+          <t>History Of Alchemy And The Onset Of Chemistry</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>150</v>
+        <v>138</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>9786257276191</t>
+          <t>9786257276535</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>Painting, Sculpture, Architecture for Beginners and Students</t>
+          <t>High Frequency Vs. High Potentiality</t>
         </is>
       </c>
       <c r="C867" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>9786257276849</t>
+          <t>9786054517701</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>Characteristics of Climbing Plants</t>
+          <t>Elements Of Euclid: First Six Books</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>360</v>
+        <v>284</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>9786257721073</t>
+          <t>9786054517435</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>The Functional Structure of Steam Engines</t>
+          <t>A Catalogue Of Play Equipment</t>
         </is>
       </c>
       <c r="C869" s="1">
-        <v>198</v>
+        <v>188</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>9786257276207</t>
+          <t>9786054517572</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>Old St. Paul's Cathedral</t>
+          <t>Optical Principles Or A Scientific Study On Reflections, Refractions, Inflections And The Colours Of Light</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>170</v>
+        <v>147</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>9786257721011</t>
+          <t>9786054517633</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>Cabbages and Cauliflowers: How to Grow Them</t>
+          <t>Perpectives Of Innovation In Science And Mathematics</t>
         </is>
       </c>
       <c r="C871" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>9786257276214</t>
+          <t>9786054517602</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
+          <t>Messenger Of Galileo Galilei Concerning The Distant Stars</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>138</v>
+        <v>213</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>9786257276955</t>
+          <t>9786054517619</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>Basic Information on Botany For Beginners and Students</t>
+          <t>Mathematics In Greece: A History</t>
         </is>
       </c>
       <c r="C873" s="1">
-        <v>213</v>
+        <v>195</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>9786257276269</t>
+          <t>9786054517596</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>Italian Villas and Their Gardens</t>
+          <t>Mathematics: An Introduction</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>9786257276917</t>
+          <t>9786054517640</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>A Complete Guide of 400 Herbs</t>
+          <t>Laws Dominating The Organic Life: Zoonomia Vol. 2</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>525</v>
+        <v>375</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>9786257276375</t>
+          <t>9786054517657</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>How to Judge Architecture: A Popular Guide to the Appreciation of Buildings</t>
+          <t>Laws Dominating The Organic Life: Zoonomia Vol. 1</t>
         </is>
       </c>
       <c r="C876" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>9786257276672</t>
+          <t>9786257276979</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>Rome in Pagan and Christian Times</t>
+          <t>Wayside and Woodland Trees: A Pocket Guide to the British Sylva</t>
         </is>
       </c>
       <c r="C877" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>9786257276443</t>
+          <t>9786257276986</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>The Basical Knowledge on Geology</t>
+          <t>The History of The Hen Fever A Humorous Record</t>
         </is>
       </c>
       <c r="C878" s="1">
-        <v>149</v>
+        <v>293</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>9786257276771</t>
+          <t>9786257721066</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>Suggestions to Women on Private Sex</t>
+          <t>The Bee-Keeper's Manual</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>330</v>
+        <v>741</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>9786257276504</t>
+          <t>9786257276962</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>The Atmosphere: Its Function and Structure</t>
+          <t>Wood and Its Mechanical Characteristics</t>
         </is>
       </c>
       <c r="C880" s="1">
-        <v>285</v>
+        <v>323</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>9786257276245</t>
+          <t>9786257276948</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>How to Design a Garden</t>
+          <t>The Basics of Agriculture</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>323</v>
+        <v>285</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>9786257276610</t>
+          <t>9786257721042</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>The Mind Having No Trouble and Concern</t>
+          <t>Geological Features of A Town</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>240</v>
+        <v>390</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>9786257276429</t>
+          <t>9786257276993</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>The Advance of Inventions In The Nineteenth Century</t>
+          <t>Practical And Critical Considerations on Wood and Garden</t>
         </is>
       </c>
       <c r="C883" s="1">
-        <v>149</v>
+        <v>390</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>9786257276788</t>
+          <t>9786257276337</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>Subjects Avoided in Sex: A Discussion in Plain English</t>
+          <t>Architectural Applications in Classic and Early Christian</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>360</v>
+        <v>180</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>9786257276498</t>
+          <t>9786257276368</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>Some Mooted Questions in Reinforced Concrete Design</t>
+          <t>The Shores of the Adriatic</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>183</v>
+        <v>165</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>9786257276696</t>
+          <t>9786257276702</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>Research on Life and Death - A Psychological Perspective Part 1</t>
+          <t>Common Sense Arising From the Nerve System</t>
         </is>
       </c>
       <c r="C886" s="1">
-        <v>405</v>
+        <v>120</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>9786257276252</t>
+          <t>9786257276825</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>Gothic Ecclesiastical Architectural Perspectives</t>
+          <t>A Treatise on Sheep</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>222</v>
+        <v>168</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>9786257276382</t>
+          <t>9786257276719</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
+          <t>Considerations on the Nature of Nursing</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>375</v>
+        <v>360</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>9786257276795</t>
+          <t>9786257721103</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>Medicine in Modern Times: How it Has Evolved</t>
+          <t>A Book of Women</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>150</v>
+        <v>315</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>9786257276665</t>
+          <t>9786257276436</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>Research on Life and Death - A Psychological Perspective Part 2</t>
+          <t>Electromagnetic Equipment in Earliest Forms</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>435</v>
+        <v>360</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>9786257276290</t>
+          <t>9786257276412</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>Democratic Views in Architecture</t>
+          <t>Basics of Meteorology: Some Exercises</t>
         </is>
       </c>
       <c r="C891" s="1">
-        <v>207</v>
+        <v>195</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>9786257276863</t>
+          <t>9786257276856</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>Materia Medica and Therapeutics</t>
+          <t>Ginseng and Other Plants of Medicinal Value</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>9786257276481</t>
+          <t>9786257276320</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>Samples of the Most Common Minerals and Rocks</t>
+          <t>Architectural Designs in Portugal</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>330</v>
+        <v>263</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>9786257276733</t>
+          <t>9786257276757</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>Little Masterpieces of Science</t>
+          <t>Gods in Maya Manuscripts</t>
         </is>
       </c>
       <c r="C894" s="1">
-        <v>405</v>
+        <v>120</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>9786257276450</t>
+          <t>9786257276313</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>Iron Workers and Tool Makers: An Industrial Background Study</t>
+          <t>Architecture in Gothic and Renaissance Eras</t>
         </is>
       </c>
       <c r="C895" s="1">
-        <v>180</v>
+        <v>147</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>9786257276894</t>
+          <t>9786257276184</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>Lectures On Diseases Of The Heart</t>
+          <t>Roman Influence in Britain in the Year 1914</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>390</v>
+        <v>330</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>9786257721097</t>
+          <t>9786257276931</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>Cathedral of Strasburg in Unfinished Version</t>
+          <t>Cato and Varro: On Agriculture in Roman Time</t>
         </is>
       </c>
       <c r="C897" s="1">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>9786257276474</t>
+          <t>9786257721028</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>Experiments in Mechanics, Magnetics, Optics, Hydrostatics and Pneumatics</t>
+          <t>Crops and Methods for Soil Improvement</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>134</v>
+        <v>353</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>9786257276870</t>
+          <t>9786257276511</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>How Men and Animals Express Their Emotions</t>
+          <t>The Principles of Scientific Management</t>
         </is>
       </c>
       <c r="C899" s="1">
-        <v>390</v>
+        <v>150</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>9786257276344</t>
+          <t>9786257276191</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>An Architect's Note-book in Spain</t>
+          <t>Painting, Sculpture, Architecture for Beginners and Students</t>
         </is>
       </c>
       <c r="C900" s="1">
-        <v>120</v>
+        <v>165</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>9786257276832</t>
+          <t>9786257276849</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>Half-Yearly Abstract Of The Medical Sciences: Being A. Digest Of British And Continental Medicine, And Of The Progress Of Medicine And The Collateral Sciences</t>
+          <t>Characteristics of Climbing Plants</t>
         </is>
       </c>
       <c r="C901" s="1">
-        <v>165</v>
+        <v>360</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>9786257276887</t>
+          <t>9786257721073</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>Marvellous Creatures Living in a Pond</t>
+          <t>The Functional Structure of Steam Engines</t>
         </is>
       </c>
       <c r="C902" s="1">
-        <v>470</v>
+        <v>198</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>9786257276122</t>
+          <t>9786257276207</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>The Nebula Coating</t>
+          <t>Old St. Paul's Cathedral</t>
         </is>
       </c>
       <c r="C903" s="1">
-        <v>210</v>
+        <v>170</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>9786257276177</t>
+          <t>9786257721011</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>The City of Cupolas</t>
+          <t>Cabbages and Cauliflowers: How to Grow Them</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>195</v>
+        <v>180</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>9786257276238</t>
+          <t>9786257276214</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>The Architecture of Provence and the Riviera</t>
+          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
         </is>
       </c>
       <c r="C905" s="1">
-        <v>132</v>
+        <v>138</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>9786257276924</t>
+          <t>9786257276955</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>Flowers Which Can Be Grown in a Farm</t>
+          <t>Basic Information on Botany For Beginners and Students</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>420</v>
+        <v>213</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>9786257276276</t>
+          <t>9786257276269</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Seven Lamps Illuminating the Architecture</t>
+          <t>Italian Villas and Their Gardens</t>
         </is>
       </c>
       <c r="C907" s="1">
-        <v>210</v>
+        <v>135</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>9786257721059</t>
+          <t>9786257276917</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
+          <t>A Complete Guide of 400 Herbs</t>
         </is>
       </c>
       <c r="C908" s="1">
-        <v>390</v>
+        <v>525</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>9786257276399</t>
+          <t>9786257276375</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>Experimental Research in Energy Production</t>
+          <t>How to Judge Architecture: A Popular Guide to the Appreciation of Buildings</t>
         </is>
       </c>
       <c r="C909" s="1">
-        <v>120</v>
+        <v>420</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>9786257276306</t>
+          <t>9786257276672</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>Royal Palaces and Parks of France</t>
+          <t>Rome in Pagan and Christian Times</t>
         </is>
       </c>
       <c r="C910" s="1">
-        <v>135</v>
+        <v>360</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>9786257276900</t>
+          <t>9786257276443</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>Domesticated Animals</t>
+          <t>The Basical Knowledge on Geology</t>
         </is>
       </c>
       <c r="C911" s="1">
-        <v>255</v>
+        <v>149</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>9786257276467</t>
+          <t>9786257276771</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>Airplane in Earliest Forms</t>
+          <t>Suggestions to Women on Private Sex</t>
         </is>
       </c>
       <c r="C912" s="1">
-        <v>120</v>
+        <v>330</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>9786257276405</t>
+          <t>9786257276504</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>Aspects of Aircraft and Submarines</t>
+          <t>The Atmosphere: Its Function and Structure</t>
         </is>
       </c>
       <c r="C913" s="1">
-        <v>150</v>
+        <v>285</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>9786257276528</t>
+          <t>9786257276245</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>A History of the Growth of the Steam-Engine</t>
+          <t>How to Design a Garden</t>
         </is>
       </c>
       <c r="C914" s="1">
-        <v>270</v>
+        <v>323</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>9786257276580</t>
+          <t>9786257276610</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>These Sports are Beneficial for Boys</t>
+          <t>The Mind Having No Trouble and Concern</t>
         </is>
       </c>
       <c r="C915" s="1">
-        <v>255</v>
+        <v>240</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>9786257276542</t>
+          <t>9786257276429</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>A Clever Boy Can do These Activities</t>
+          <t>The Advance of Inventions In The Nineteenth Century</t>
         </is>
       </c>
       <c r="C916" s="1">
-        <v>285</v>
+        <v>149</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>9786257276559</t>
+          <t>9786257276788</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>Atlantic Classical Series 2</t>
+          <t>Subjects Avoided in Sex: A Discussion in Plain English</t>
         </is>
       </c>
       <c r="C917" s="1">
-        <v>315</v>
+        <v>360</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>9786257276726</t>
+          <t>9786257276498</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>Cricket</t>
+          <t>Some Mooted Questions in Reinforced Concrete Design</t>
         </is>
       </c>
       <c r="C918" s="1">
-        <v>345</v>
+        <v>183</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>9786257276740</t>
+          <t>9786257276696</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>Football in American Style</t>
+          <t>Research on Life and Death - A Psychological Perspective Part 1</t>
         </is>
       </c>
       <c r="C919" s="1">
-        <v>255</v>
+        <v>405</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>9786257276566</t>
+          <t>9786257276252</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>Book of the Boone and Crockett Club: A Hunting Myth</t>
+          <t>Gothic Ecclesiastical Architectural Perspectives</t>
         </is>
       </c>
       <c r="C920" s="1">
-        <v>345</v>
+        <v>222</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>9786257276573</t>
+          <t>9786257276382</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>Dogs Used in Hunting Areas</t>
+          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
         </is>
       </c>
       <c r="C921" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>9786257276801</t>
+          <t>9786257276795</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>Function of Half-Back in School, Football, and Golf</t>
+          <t>Medicine in Modern Times: How it Has Evolved</t>
         </is>
       </c>
       <c r="C922" s="1">
-        <v>315</v>
+        <v>150</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>9786257276764</t>
+          <t>9786257276665</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>Ladies in the Pitch: Scenes in Sport</t>
+          <t>Research on Life and Death - A Psychological Perspective Part 2</t>
         </is>
       </c>
       <c r="C923" s="1">
-        <v>300</v>
+        <v>435</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>9786257276689</t>
+          <t>9786257276290</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>Philosophical Considerations on Sport</t>
+          <t>Democratic Views in Architecture</t>
         </is>
       </c>
       <c r="C924" s="1">
-        <v>150</v>
+        <v>207</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>9786257276641</t>
+          <t>9786257276863</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>Scenes of Sportmen Vol 1-2</t>
+          <t>Materia Medica and Therapeutics</t>
         </is>
       </c>
       <c r="C925" s="1">
-        <v>360</v>
+        <v>225</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>9786257276634</t>
+          <t>9786257276481</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>Sports and Games We can do Outdoors</t>
+          <t>Samples of the Most Common Minerals and Rocks</t>
         </is>
       </c>
       <c r="C926" s="1">
-        <v>285</v>
+        <v>330</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>9786257276627</t>
+          <t>9786257276733</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>Sports and Hobbies of English People</t>
+          <t>Little Masterpieces of Science</t>
         </is>
       </c>
       <c r="C927" s="1">
-        <v>210</v>
+        <v>405</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>9786257276603</t>
+          <t>9786257276450</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>The Science of Swimming</t>
+          <t>Iron Workers and Tool Makers: An Industrial Background Study</t>
         </is>
       </c>
       <c r="C928" s="1">
-        <v>255</v>
+        <v>180</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>9786257276597</t>
+          <t>9786257276894</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>The Sports Which the Deities Did</t>
+          <t>Lectures On Diseases Of The Heart</t>
         </is>
       </c>
       <c r="C929" s="1">
-        <v>225</v>
+        <v>390</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>9786054517930</t>
+          <t>9786257721097</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>Raphael</t>
+          <t>Cathedral of Strasburg in Unfinished Version</t>
         </is>
       </c>
       <c r="C930" s="1">
-        <v>345</v>
+        <v>147</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>9786054517664</t>
+          <t>9786257276474</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>Seven Discourses on Art</t>
+          <t>Experiments in Mechanics, Magnetics, Optics, Hydrostatics and Pneumatics</t>
         </is>
       </c>
       <c r="C931" s="1">
-        <v>330</v>
+        <v>134</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>9786054517978</t>
+          <t>9786257276870</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>The Best Portraits in Engraving</t>
+          <t>How Men and Animals Express Their Emotions</t>
         </is>
       </c>
       <c r="C932" s="1">
-        <v>113</v>
+        <v>390</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>9786054517961</t>
+          <t>9786257276344</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>Richard Wagner Composer of Operas</t>
+          <t>An Architect's Note-book in Spain</t>
         </is>
       </c>
       <c r="C933" s="1">
-        <v>315</v>
+        <v>120</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>9786257276016</t>
+          <t>9786257276832</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>The Florentine Painters of the Renaissance</t>
+          <t>Half-Yearly Abstract Of The Medical Sciences: Being A. Digest Of British And Continental Medicine, And Of The Progress Of Medicine And The Collateral Sciences</t>
         </is>
       </c>
       <c r="C934" s="1">
-        <v>300</v>
+        <v>165</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>9786054517688</t>
+          <t>9786257276887</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>The Life of Michelangelo Buonarroti</t>
+          <t>Marvellous Creatures Living in a Pond</t>
         </is>
       </c>
       <c r="C935" s="1">
-        <v>323</v>
+        <v>470</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>9786257276047</t>
+          <t>9786257276122</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>The Notebooks of Leonardo Da Vinci</t>
+          <t>The Nebula Coating</t>
         </is>
       </c>
       <c r="C936" s="1">
-        <v>428</v>
+        <v>210</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>4440000002513</t>
+          <t>9786257276177</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>Justinian's Courts: A Secret History</t>
+          <t>The City of Cupolas</t>
         </is>
       </c>
       <c r="C937" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>9786257276115</t>
+          <t>9786257276238</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>The Orchestral Conductor Theory of His Art</t>
+          <t>The Architecture of Provence and the Riviera</t>
         </is>
       </c>
       <c r="C938" s="1">
-        <v>120</v>
+        <v>132</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>9786257276092</t>
+          <t>9786257276924</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>The Psychology of Singing</t>
+          <t>Flowers Which Can Be Grown in a Farm</t>
         </is>
       </c>
       <c r="C939" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>9786257276085</t>
+          <t>9786257276276</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>The Relation of Art to Nature</t>
+          <t>Seven Lamps Illuminating the Architecture</t>
         </is>
       </c>
       <c r="C940" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>9786257276658</t>
+          <t>9786257721059</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>Scenes of Fishing and Shooting Sports</t>
+          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
         </is>
       </c>
       <c r="C941" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>9786054517954</t>
+          <t>9786257276399</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>Rembrandt</t>
+          <t>Experimental Research in Energy Production</t>
         </is>
       </c>
       <c r="C942" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>9786054517824</t>
+          <t>9786257276306</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>Chopin and Other Musical Essays</t>
+          <t>Royal Palaces and Parks of France</t>
         </is>
       </c>
       <c r="C943" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>9786054517848</t>
+          <t>9786257276900</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>Lessons in Music Form</t>
+          <t>Domesticated Animals</t>
         </is>
       </c>
       <c r="C944" s="1">
-        <v>135</v>
+        <v>255</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>9786054517879</t>
+          <t>9786257276467</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>Jean Francois Millet</t>
+          <t>Airplane in Earliest Forms</t>
         </is>
       </c>
       <c r="C945" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>9786054517893</t>
+          <t>9786257276405</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>Masters of Water - Colour Painting</t>
+          <t>Aspects of Aircraft and Submarines</t>
         </is>
       </c>
       <c r="C946" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>9786054517909</t>
+          <t>9786257276528</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>On Conducting (Ueber das Dirigiren)</t>
+          <t>A History of the Growth of the Steam-Engine</t>
         </is>
       </c>
       <c r="C947" s="1">
-        <v>135</v>
+        <v>270</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>9786054517916</t>
+          <t>9786257276580</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>Prehistoric Textile Art of Eastern United States</t>
+          <t>These Sports are Beneficial for Boys</t>
         </is>
       </c>
       <c r="C948" s="1">
-        <v>270</v>
+        <v>255</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>9786054517794</t>
+          <t>9786257276542</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>Artistic Activities and Rituals in Ancient Times</t>
+          <t>A Clever Boy Can do These Activities</t>
         </is>
       </c>
       <c r="C949" s="1">
-        <v>330</v>
+        <v>285</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>9786054517800</t>
+          <t>9786257276559</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>Aspects of Modern Opera</t>
+          <t>Atlantic Classical Series 2</t>
         </is>
       </c>
       <c r="C950" s="1">
-        <v>150</v>
+        <v>315</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>9786258671131</t>
+          <t>9786257276726</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>Marguerite Yourcenar ve Orhan Pamuk’un Eserlerinde Mücadele, Özgürlük ve Kimlik Arayışı</t>
+          <t>Cricket</t>
         </is>
       </c>
       <c r="C951" s="1">
-        <v>350</v>
+        <v>345</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="1" t="inlineStr">
         <is>
+          <t>9786257276740</t>
+        </is>
+      </c>
+      <c r="B952" s="1" t="inlineStr">
+        <is>
+          <t>Football in American Style</t>
+        </is>
+      </c>
+      <c r="C952" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="953" spans="1:3">
+      <c r="A953" s="1" t="inlineStr">
+        <is>
+          <t>9786257276566</t>
+        </is>
+      </c>
+      <c r="B953" s="1" t="inlineStr">
+        <is>
+          <t>Book of the Boone and Crockett Club: A Hunting Myth</t>
+        </is>
+      </c>
+      <c r="C953" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="954" spans="1:3">
+      <c r="A954" s="1" t="inlineStr">
+        <is>
+          <t>9786257276573</t>
+        </is>
+      </c>
+      <c r="B954" s="1" t="inlineStr">
+        <is>
+          <t>Dogs Used in Hunting Areas</t>
+        </is>
+      </c>
+      <c r="C954" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="955" spans="1:3">
+      <c r="A955" s="1" t="inlineStr">
+        <is>
+          <t>9786257276801</t>
+        </is>
+      </c>
+      <c r="B955" s="1" t="inlineStr">
+        <is>
+          <t>Function of Half-Back in School, Football, and Golf</t>
+        </is>
+      </c>
+      <c r="C955" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="956" spans="1:3">
+      <c r="A956" s="1" t="inlineStr">
+        <is>
+          <t>9786257276764</t>
+        </is>
+      </c>
+      <c r="B956" s="1" t="inlineStr">
+        <is>
+          <t>Ladies in the Pitch: Scenes in Sport</t>
+        </is>
+      </c>
+      <c r="C956" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="957" spans="1:3">
+      <c r="A957" s="1" t="inlineStr">
+        <is>
+          <t>9786257276689</t>
+        </is>
+      </c>
+      <c r="B957" s="1" t="inlineStr">
+        <is>
+          <t>Philosophical Considerations on Sport</t>
+        </is>
+      </c>
+      <c r="C957" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="958" spans="1:3">
+      <c r="A958" s="1" t="inlineStr">
+        <is>
+          <t>9786257276641</t>
+        </is>
+      </c>
+      <c r="B958" s="1" t="inlineStr">
+        <is>
+          <t>Scenes of Sportmen Vol 1-2</t>
+        </is>
+      </c>
+      <c r="C958" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="959" spans="1:3">
+      <c r="A959" s="1" t="inlineStr">
+        <is>
+          <t>9786257276634</t>
+        </is>
+      </c>
+      <c r="B959" s="1" t="inlineStr">
+        <is>
+          <t>Sports and Games We can do Outdoors</t>
+        </is>
+      </c>
+      <c r="C959" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="960" spans="1:3">
+      <c r="A960" s="1" t="inlineStr">
+        <is>
+          <t>9786257276627</t>
+        </is>
+      </c>
+      <c r="B960" s="1" t="inlineStr">
+        <is>
+          <t>Sports and Hobbies of English People</t>
+        </is>
+      </c>
+      <c r="C960" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="961" spans="1:3">
+      <c r="A961" s="1" t="inlineStr">
+        <is>
+          <t>9786257276603</t>
+        </is>
+      </c>
+      <c r="B961" s="1" t="inlineStr">
+        <is>
+          <t>The Science of Swimming</t>
+        </is>
+      </c>
+      <c r="C961" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="962" spans="1:3">
+      <c r="A962" s="1" t="inlineStr">
+        <is>
+          <t>9786257276597</t>
+        </is>
+      </c>
+      <c r="B962" s="1" t="inlineStr">
+        <is>
+          <t>The Sports Which the Deities Did</t>
+        </is>
+      </c>
+      <c r="C962" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="963" spans="1:3">
+      <c r="A963" s="1" t="inlineStr">
+        <is>
+          <t>9786054517930</t>
+        </is>
+      </c>
+      <c r="B963" s="1" t="inlineStr">
+        <is>
+          <t>Raphael</t>
+        </is>
+      </c>
+      <c r="C963" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="964" spans="1:3">
+      <c r="A964" s="1" t="inlineStr">
+        <is>
+          <t>9786054517664</t>
+        </is>
+      </c>
+      <c r="B964" s="1" t="inlineStr">
+        <is>
+          <t>Seven Discourses on Art</t>
+        </is>
+      </c>
+      <c r="C964" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="965" spans="1:3">
+      <c r="A965" s="1" t="inlineStr">
+        <is>
+          <t>9786054517978</t>
+        </is>
+      </c>
+      <c r="B965" s="1" t="inlineStr">
+        <is>
+          <t>The Best Portraits in Engraving</t>
+        </is>
+      </c>
+      <c r="C965" s="1">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="966" spans="1:3">
+      <c r="A966" s="1" t="inlineStr">
+        <is>
+          <t>9786054517961</t>
+        </is>
+      </c>
+      <c r="B966" s="1" t="inlineStr">
+        <is>
+          <t>Richard Wagner Composer of Operas</t>
+        </is>
+      </c>
+      <c r="C966" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="967" spans="1:3">
+      <c r="A967" s="1" t="inlineStr">
+        <is>
+          <t>9786257276016</t>
+        </is>
+      </c>
+      <c r="B967" s="1" t="inlineStr">
+        <is>
+          <t>The Florentine Painters of the Renaissance</t>
+        </is>
+      </c>
+      <c r="C967" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="968" spans="1:3">
+      <c r="A968" s="1" t="inlineStr">
+        <is>
+          <t>9786054517688</t>
+        </is>
+      </c>
+      <c r="B968" s="1" t="inlineStr">
+        <is>
+          <t>The Life of Michelangelo Buonarroti</t>
+        </is>
+      </c>
+      <c r="C968" s="1">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="969" spans="1:3">
+      <c r="A969" s="1" t="inlineStr">
+        <is>
+          <t>9786257276047</t>
+        </is>
+      </c>
+      <c r="B969" s="1" t="inlineStr">
+        <is>
+          <t>The Notebooks of Leonardo Da Vinci</t>
+        </is>
+      </c>
+      <c r="C969" s="1">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="970" spans="1:3">
+      <c r="A970" s="1" t="inlineStr">
+        <is>
+          <t>4440000002513</t>
+        </is>
+      </c>
+      <c r="B970" s="1" t="inlineStr">
+        <is>
+          <t>Justinian's Courts: A Secret History</t>
+        </is>
+      </c>
+      <c r="C970" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="971" spans="1:3">
+      <c r="A971" s="1" t="inlineStr">
+        <is>
+          <t>9786257276115</t>
+        </is>
+      </c>
+      <c r="B971" s="1" t="inlineStr">
+        <is>
+          <t>The Orchestral Conductor Theory of His Art</t>
+        </is>
+      </c>
+      <c r="C971" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="972" spans="1:3">
+      <c r="A972" s="1" t="inlineStr">
+        <is>
+          <t>9786257276092</t>
+        </is>
+      </c>
+      <c r="B972" s="1" t="inlineStr">
+        <is>
+          <t>The Psychology of Singing</t>
+        </is>
+      </c>
+      <c r="C972" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="973" spans="1:3">
+      <c r="A973" s="1" t="inlineStr">
+        <is>
+          <t>9786257276085</t>
+        </is>
+      </c>
+      <c r="B973" s="1" t="inlineStr">
+        <is>
+          <t>The Relation of Art to Nature</t>
+        </is>
+      </c>
+      <c r="C973" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="974" spans="1:3">
+      <c r="A974" s="1" t="inlineStr">
+        <is>
+          <t>9786257276658</t>
+        </is>
+      </c>
+      <c r="B974" s="1" t="inlineStr">
+        <is>
+          <t>Scenes of Fishing and Shooting Sports</t>
+        </is>
+      </c>
+      <c r="C974" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="975" spans="1:3">
+      <c r="A975" s="1" t="inlineStr">
+        <is>
+          <t>9786054517954</t>
+        </is>
+      </c>
+      <c r="B975" s="1" t="inlineStr">
+        <is>
+          <t>Rembrandt</t>
+        </is>
+      </c>
+      <c r="C975" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="976" spans="1:3">
+      <c r="A976" s="1" t="inlineStr">
+        <is>
+          <t>9786054517824</t>
+        </is>
+      </c>
+      <c r="B976" s="1" t="inlineStr">
+        <is>
+          <t>Chopin and Other Musical Essays</t>
+        </is>
+      </c>
+      <c r="C976" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="977" spans="1:3">
+      <c r="A977" s="1" t="inlineStr">
+        <is>
+          <t>9786054517848</t>
+        </is>
+      </c>
+      <c r="B977" s="1" t="inlineStr">
+        <is>
+          <t>Lessons in Music Form</t>
+        </is>
+      </c>
+      <c r="C977" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="978" spans="1:3">
+      <c r="A978" s="1" t="inlineStr">
+        <is>
+          <t>9786054517879</t>
+        </is>
+      </c>
+      <c r="B978" s="1" t="inlineStr">
+        <is>
+          <t>Jean Francois Millet</t>
+        </is>
+      </c>
+      <c r="C978" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="979" spans="1:3">
+      <c r="A979" s="1" t="inlineStr">
+        <is>
+          <t>9786054517893</t>
+        </is>
+      </c>
+      <c r="B979" s="1" t="inlineStr">
+        <is>
+          <t>Masters of Water - Colour Painting</t>
+        </is>
+      </c>
+      <c r="C979" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="980" spans="1:3">
+      <c r="A980" s="1" t="inlineStr">
+        <is>
+          <t>9786054517909</t>
+        </is>
+      </c>
+      <c r="B980" s="1" t="inlineStr">
+        <is>
+          <t>On Conducting (Ueber das Dirigiren)</t>
+        </is>
+      </c>
+      <c r="C980" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="981" spans="1:3">
+      <c r="A981" s="1" t="inlineStr">
+        <is>
+          <t>9786054517916</t>
+        </is>
+      </c>
+      <c r="B981" s="1" t="inlineStr">
+        <is>
+          <t>Prehistoric Textile Art of Eastern United States</t>
+        </is>
+      </c>
+      <c r="C981" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="982" spans="1:3">
+      <c r="A982" s="1" t="inlineStr">
+        <is>
+          <t>9786054517794</t>
+        </is>
+      </c>
+      <c r="B982" s="1" t="inlineStr">
+        <is>
+          <t>Artistic Activities and Rituals in Ancient Times</t>
+        </is>
+      </c>
+      <c r="C982" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="983" spans="1:3">
+      <c r="A983" s="1" t="inlineStr">
+        <is>
+          <t>9786054517800</t>
+        </is>
+      </c>
+      <c r="B983" s="1" t="inlineStr">
+        <is>
+          <t>Aspects of Modern Opera</t>
+        </is>
+      </c>
+      <c r="C983" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="984" spans="1:3">
+      <c r="A984" s="1" t="inlineStr">
+        <is>
+          <t>9786258671131</t>
+        </is>
+      </c>
+      <c r="B984" s="1" t="inlineStr">
+        <is>
+          <t>Marguerite Yourcenar ve Orhan Pamuk’un Eserlerinde Mücadele, Özgürlük ve Kimlik Arayışı</t>
+        </is>
+      </c>
+      <c r="C984" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="985" spans="1:3">
+      <c r="A985" s="1" t="inlineStr">
+        <is>
           <t>9786258682274</t>
         </is>
       </c>
-      <c r="B952" s="1" t="inlineStr">
+      <c r="B985" s="1" t="inlineStr">
         <is>
           <t>Kurumsal Eğitim İhtiyaçlarına Uygun Metaverse Altyapısı: İş Planı ve Stratejik Yol Haritası</t>
         </is>
       </c>
-      <c r="C952" s="1">
+      <c r="C985" s="1">
         <v>189</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>