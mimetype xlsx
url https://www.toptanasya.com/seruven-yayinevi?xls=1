--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -85,14800 +85,15625 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258762426</t>
+          <t>9786258810165</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Klasik Düşüncede İlk Bilgiler</t>
+          <t>Kuşaktan Kuşağa Yeşilçam Aile Albümü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>700</v>
+        <v>406</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258762433</t>
+          <t>9786258810882</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sevda Ağır Bir Yük</t>
+          <t>Hiçliğin Eşiğinde</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>210</v>
+        <v>231</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258559361</t>
+          <t>9786258810158</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ</t>
+          <t>Re-Sémantisation Sémiotique De Quatre Places Publiques Entre Paris Et Istanbul :  Carrousel, République, Taksim, Sultanahmet</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>203</v>
+        <v>154</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258762761</t>
+          <t>9786258810028</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Musun?</t>
+          <t>Eylül İle Haziran’ın Hikâyesi Uyanış</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>231</v>
+        <v>259</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258762464</t>
+          <t>9786258810127</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kalpler Limanı</t>
+          <t>Kök</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>595</v>
+        <v>161</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258762440</t>
+          <t>9786258762921</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kıyıya Vuran Yalnızlık</t>
+          <t>Eğitim - Kültürel Girişim - Kırsal Kalkınma - Ahilik Modelinin (EKAM) - Ekonomik ve Sosyal Barışa Katkısı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>224</v>
+        <v>203</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258762266</t>
+          <t>9786258762945</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kararsız Tüketici</t>
+          <t>Vatikan’ın Şifresi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>266</v>
+        <v>238</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258682212</t>
+          <t>9786258762778</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dini Farkındalık</t>
+          <t>Hakikat</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>385</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258762259</t>
+          <t>9786258762884</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Toplum, Toplumsal Yapı ve Kurumlar</t>
+          <t>Seyirci ve Film Deneyimine Yeni Bir Bakış: Nörofenomenolojik Yöntem</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>364</v>
+        <v>455</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258671803</t>
+          <t>9786255749970</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kadın Odaklı Sosyal Politikalar ve Hizmetler</t>
+          <t>Liderlik Davranışı ve Kültür Sağlık Sektöründe Performansın Şifresi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>504</v>
+        <v>301</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258762280</t>
+          <t>9786258762457</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Değişim: Tecrübeler, Zorluklar ve Çözümler</t>
+          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler V</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>581</v>
+        <v>448</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258762419</t>
+          <t>9786258762907</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zümrüdüanka</t>
+          <t>İş’te Mutluluk</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>175</v>
+        <v>308</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258762198</t>
+          <t>9786258810066</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Öğretiminin Bireysel Maliyeti ve Doğurduğu Fırsatlar</t>
+          <t>Mürekkep Kurumadan Önce</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258762310</t>
+          <t>9786258810097</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Kapitalizmi</t>
+          <t>Genç Kalemlerden Hikâyeler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>427</v>
+        <v>189</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258671827</t>
+          <t>9786258810035</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Saussure’ün Temel Ayrımları</t>
+          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları: Her Satırda Yeni Bir Dehliz</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>252</v>
+        <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258762297</t>
+          <t>9786258762174</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İyilikle Büyüyen Adımlar</t>
+          <t>Değerler Aynasında Mevlana</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>315</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258762167</t>
+          <t>9786258762891</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kamuoyu İnşasında Siyasal İletişim Stratejileri</t>
+          <t>Anadolu’nun Moğol Yüzyılı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>217</v>
+        <v>780</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258671810</t>
+          <t>9786258762792</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Açıdan Kent ve Deprem</t>
+          <t>Under The Skin</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>357</v>
+        <v>161</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258762204</t>
+          <t>9786258762969</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sine - Parantez</t>
+          <t>Makine ve Gemi Mühendisliği Örnekleriyle Veri Ön İşleme ve Makine Öğrenmesine Hazırlık</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>266</v>
+        <v>378</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258762242</t>
+          <t>9786258762754</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Sızısı</t>
+          <t>Avesta</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>308</v>
+        <v>520</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258762181</t>
+          <t>9786258762662</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'de Kıyas Örnekleri</t>
+          <t>Çin Kaynaklarına Göre Türkler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>385</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258671964</t>
+          <t>9786258762747</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2000 Sonrası Türk Sinemasında Millileşme Hareketleri</t>
+          <t>Enok'un Sırlar Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>357</v>
+        <v>256</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258762211</t>
+          <t>9786258762631</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>The Stimulated Brain: Digital Media, Music, Caffeine, and Gambling in Cognitive Science</t>
+          <t>Bozkurt Mustafa Kemal</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>196</v>
+        <v>624</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258762068</t>
+          <t>9786258762679</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Lezzetin Gizli Sırlarına Giden Yol Soslar ve Baharatlar</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>231</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258762235</t>
+          <t>9786258762693</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Postdijital Sanat</t>
+          <t>Türk Tarihinin Ana Hatları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>385</v>
+        <v>640</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258762228</t>
+          <t>9786258762686</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Türküsü</t>
+          <t>Sarı Kral</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>315</v>
+        <v>456</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258671773</t>
+          <t>9786258762709</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Green Logistics with Interdisciplinary Approaches</t>
+          <t>Kuzey Karadeniz Bozkır Halkları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>343</v>
+        <v>264</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258762143</t>
+          <t>9786258762655</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Mekan ve Tasarım Üzerine Güncel Yaklaşımlar</t>
+          <t>Hazarlar, Macarlar, Peçenekler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>248</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255749246</t>
+          <t>9786258762716</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Samsun Salıpazarı İlçesi Alan Karacaören ve Karaman Köylerinde Kırsal Mimari</t>
+          <t>Hazar Kitabı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1100</v>
+        <v>256</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258762136</t>
+          <t>9786258762594</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Raşit Halifelerle İlgili Manzum Menkıbeler</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Beşinci Cilt</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>371</v>
+        <v>440</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255749543</t>
+          <t>9786258762570</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yasemin Erten Yazma Baskı Koleksiyonunda Bulunan Geleneksel Tokat Bohça ve Seccadeleri</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Üçüncü Cilt</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>660</v>
+        <v>432</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258671971</t>
+          <t>9786258762563</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mitolojiden Kelama Tanrı'nın Duygusallığı Problemi</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi İkinci Cilt</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>567</v>
+        <v>424</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255749932</t>
+          <t>9786258762600</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisatta Genel Denge ve İktisat Politikalarının Etkinliği</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarih Altıncı Cilt</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>294</v>
+        <v>432</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258671698</t>
+          <t>9786258762587</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Dördüncü Cilt</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>900</v>
+        <v>432</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258671278</t>
+          <t>9786258762952</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Trilyon Dolarlık Atmosfer</t>
+          <t>Bozok Akademi Derneği Kurumsal Temsil</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>700</v>
+        <v>196</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258559323</t>
+          <t>9786258762938</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Biyometrik Veri: Sistemler, Uygulamalar ve Etik Yaklaşımlar</t>
+          <t>LGS Sürecinin Bilimsel Yönetimi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>254</v>
+        <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255749307</t>
+          <t>9786258762532</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Edebiyat Bilimleri Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Osmanlı İmparatorluğu'nun Kuruluşu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>544</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258671766</t>
+          <t>9786258762495</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ein Leitfaden für Sprachlehrer Grundlagen der Lehrplanentwicklung und Curriculumsentwicklung</t>
+          <t>Müslüman Kültürü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>357</v>
+        <v>336</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258762099</t>
+          <t>9786258762556</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kolumdaki Dövme</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Cilt I</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>259</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258682540</t>
+          <t>9786258762488</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Türk Musikisinde Teknik Hususlar ve Alan Araştırmaları II</t>
+          <t>Moğol İstilasına Kadar Türkistan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>254</v>
+        <v>440</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258671100</t>
+          <t>9786258762518</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ukulele İle Temel Eğitimde Müzik</t>
+          <t>Mir Ali Şir</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258682175</t>
+          <t>9786258762525</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Libidonun Metastazı</t>
+          <t>Türkistan ve Yedisu Tarihi - Cilt I</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>259</v>
+        <v>480</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258682892</t>
+          <t>9786258762471</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Spor Kuruluşlarında Örgüt Kültürü Eğiliminin Metaforlarla Analizi</t>
+          <t>Türkmen Halkının Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>385</v>
+        <v>376</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258682335</t>
+          <t>9786258762501</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Dönüm Noktası Aksa Tufanı</t>
+          <t>Uluğ Bey ve Zamanı Cilt 2</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258671254</t>
+          <t>9786258762624</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çevre Biyolojisi</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Sekizinci Cilt</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>294</v>
+        <v>376</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255749918</t>
+          <t>9786258762617</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Farklı Isınma Protokollerinin Seçilmiş Motor Beceri ve 50 Metre Yüzme Performansına Akut Etkisi</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Yedinci Cilt</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>385</v>
+        <v>440</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258682724</t>
+          <t>9786258762730</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Halı Tasarımı ve Teknolojisi - I</t>
+          <t>Kürdistan'da Yolculuk</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>231</v>
+        <v>208</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258671742</t>
+          <t>9786258762723</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Son Wi-Fi Sinyalini Kurtarmak</t>
+          <t>Türkler Nasıl Yenilir?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>406</v>
+        <v>224</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258559033</t>
+          <t>9786258762648</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Rekreaktif Amaçlı Yapılan Tenis Sporunun Bireylerin Yaşam Kaliteleri İle Mutluluk Düzeyleri Üzerine Etkilerinin İncelenmesi</t>
+          <t>Türklerin Yahudiliğe Geçişi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>196</v>
+        <v>232</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258671780</t>
+          <t>9786258559392</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Avın Doğası</t>
+          <t>Mardin ( Turabdin ) Platosu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>343</v>
+        <v>287</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258671681</t>
+          <t>9786258671704</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>RoboNarin ve Dostluk Sözleşmesi</t>
+          <t>Muazzez’in Küpesi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258671261</t>
+          <t>9786258762846</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Nepotizmin Mesleki Tükenmişlik Üzerine Etkisinde Duygusal Zeka Algısı</t>
+          <t>Diyarbakır Havzası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>385</v>
+        <v>266</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258682366</t>
+          <t>9786258762303</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hınıs-Yolüstü (Arus) Köyünün Monografisi</t>
+          <t>Haz ve Mutluluk</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>252</v>
+        <v>450</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258682328</t>
+          <t>9786258762815</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Kuramsal ve Uygulamalı Yaklaşımlar</t>
+          <t>Yankı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>231</v>
+        <v>224</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258671735</t>
+          <t>9786258762129</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bütünleşik Pazarlama İletişimi</t>
+          <t>Karanlıkta Bir Feryat</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>287</v>
+        <v>245</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258559064</t>
+          <t>9786258762426</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon Bilimi ve Sporun Yeni Yönelimleri</t>
+          <t>Klasik Düşüncede İlk Bilgiler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>413</v>
+        <v>700</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258671711</t>
+          <t>9786258762433</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Vergi Güvenlik Müesseseleri</t>
+          <t>Sevda Ağır Bir Yük</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>735</v>
+        <v>210</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258671759</t>
+          <t>9786258559361</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Oyuncuların Şifresi</t>
+          <t>Karacadağ</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>231</v>
+        <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258682243</t>
+          <t>9786258762761</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Asma Davul İcrası Üzerine Bir Araştırma: Adem Göçer Örneği</t>
+          <t>Mutlu Musun?</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>161</v>
+        <v>231</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258671674</t>
+          <t>9786258762464</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sınırların Ötesi</t>
+          <t>Kırık Kalpler Limanı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>196</v>
+        <v>595</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258671797</t>
+          <t>9786258762440</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Üzerine Çalışmalar: Anlatılar, Motifler ve Koruma</t>
+          <t>Kıyıya Vuran Yalnızlık</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>210</v>
+        <v>224</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258671728</t>
+          <t>9786258762266</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Raylardaki Islaklık</t>
+          <t>Kararsız Tüketici</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>140</v>
+        <v>266</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258671032</t>
+          <t>9786258682212</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ekonomisinde Rekabet Gücünü Etkileyen Faktörler</t>
+          <t>Dini Farkındalık</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>189</v>
+        <v>385</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258682649</t>
+          <t>9786258762259</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Direnç Egzersizinde Hız Kullanımı: Objektif Yüklenme Yaklaşımı</t>
+          <t>Toplum, Toplumsal Yapı ve Kurumlar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>140</v>
+        <v>364</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255749697</t>
+          <t>9786258671803</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu’da Ad Koyma Gelenekleri</t>
+          <t>Kadın Odaklı Sosyal Politikalar ve Hizmetler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>203</v>
+        <v>504</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258682304</t>
+          <t>9786258762280</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Said Nursi Düşüncesinde Eğitim, Bilim, Öteki ve Dünya-Ahiret Tasavvuru</t>
+          <t>Sosyal Hizmette Değişim: Tecrübeler, Zorluklar ve Çözümler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>343</v>
+        <v>581</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258671568</t>
+          <t>9786258762419</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Risk Tanımlamada Mülakat Tekniği: İnşaat Projelerinde Nitel Bir Yaklaşım</t>
+          <t>Zümrüdüanka</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>287</v>
+        <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258671643</t>
+          <t>9786258762198</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Turistlerin ve Hediyelik Eşya Satıcılarının Bir Kültür Objesi Olarak Hediyelik Eşyalara Bakış Açısı</t>
+          <t>Yabancı Dil Öğretiminin Bireysel Maliyeti ve Doğurduğu Fırsatlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>189</v>
+        <v>210</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258671575</t>
+          <t>9786258762310</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Karınca İle Tavşan</t>
+          <t>Kıyamet Kapitalizmi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>364</v>
+        <v>427</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255749659</t>
+          <t>9786258671827</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Saussure’ün Temel Ayrımları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>546</v>
+        <v>252</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258671629</t>
+          <t>9786258762297</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Seramik Nasıl Yapılır</t>
+          <t>İyilikle Büyüyen Adımlar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>408</v>
+        <v>280</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258671513</t>
+          <t>9786258762167</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Seramik Süsleme Sanatı</t>
+          <t>Kamuoyu İnşasında Siyasal İletişim Stratejileri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>288</v>
+        <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258671599</t>
+          <t>9786258671810</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hayal Hayatın Tohumu</t>
+          <t>Toplumsal Açıdan Kent ve Deprem</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>175</v>
+        <v>357</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258559255</t>
+          <t>9786258762204</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kümelenme ve Üretim Maliyetlerine Etkisi</t>
+          <t>Sine - Parantez</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>301</v>
+        <v>266</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258671582</t>
+          <t>9786258762242</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ayı Fit Diyette</t>
+          <t>Yüreğimin Sızısı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>518</v>
+        <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258682700</t>
+          <t>9786258762181</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde Çok Kültürlülüğün Ulus Devlet Üzerindeki Etkileri</t>
+          <t>Kur'an-ı Kerim'de Kıyas Örnekleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>259</v>
+        <v>385</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258671650</t>
+          <t>9786258671964</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Evli Bireylerin Öfke İfade Tarzı Ve Affetme Durumunun İncelenmesi</t>
+          <t>2000 Sonrası Türk Sinemasında Millileşme Hareketleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>189</v>
+        <v>357</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258671063</t>
+          <t>9786258762211</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>The Science of Digital Steganography</t>
+          <t>The Stimulated Brain: Digital Media, Music, Caffeine, and Gambling in Cognitive Science</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>91</v>
+        <v>196</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258682977</t>
+          <t>9786258762068</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Orkestrasyon</t>
+          <t>Lezzetin Gizli Sırlarına Giden Yol Soslar ve Baharatlar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>420</v>
+        <v>231</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258671544</t>
+          <t>9786258762235</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kamyon Arkası Yazıları</t>
+          <t>Postdijital Sanat</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>322</v>
+        <v>385</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255749673</t>
+          <t>9786258762228</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri Öğretmenlerine Yönelik Üretken Yapay Zeka İle Ders Hazırlama Kılavuzu</t>
+          <t>Özgürlüğün Türküsü</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>182</v>
+        <v>315</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258682557</t>
+          <t>9786258671773</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Örnekleminde Evcil Hayvanlara Bağlılık, Öznel Mutluluk Ve İş Yaşam Kalitesi</t>
+          <t>Green Logistics with Interdisciplinary Approaches</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>168</v>
+        <v>343</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258671537</t>
+          <t>9786258762143</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler IV</t>
+          <t>Mimarlıkta Mekan ve Tasarım Üzerine Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>399</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258682434</t>
+          <t>9786255749246</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Kalıp ve Pastal Teknolojileri: Assyst.Cad İle Uygulamalı Tasarım Süreçleri</t>
+          <t>Samsun Salıpazarı İlçesi Alan Karacaören ve Karaman Köylerinde Kırsal Mimari</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>770</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255749239</t>
+          <t>9786258762136</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Nazmî-i Şirvanî ve Dîvançesi Nağme-i İştiyak</t>
+          <t>Raşit Halifelerle İlgili Manzum Menkıbeler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>371</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255749956</t>
+          <t>9786255749543</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Macahel</t>
+          <t>Yasemin Erten Yazma Baskı Koleksiyonunda Bulunan Geleneksel Tokat Bohça ve Seccadeleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>660</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258682625</t>
+          <t>9786258671971</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hizmetkar Liderlik</t>
+          <t>Mitolojiden Kelama Tanrı'nın Duygusallığı Problemi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>133</v>
+        <v>567</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258682656</t>
+          <t>9786255749932</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sporsal Bilgiler</t>
+          <t>Makro İktisatta Genel Denge ve İktisat Politikalarının Etkinliği</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>238</v>
+        <v>294</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258682663</t>
+          <t>9786258671698</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Vergi Sistemi</t>
+          <t>Pamuk Prenses ve Yedi Cüceler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>203</v>
+        <v>900</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258682410</t>
+          <t>9786258671278</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Aile Sorunları, Boşanma ve Din</t>
+          <t>Trilyon Dolarlık Atmosfer</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>266</v>
+        <v>700</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258682380</t>
+          <t>9786258559323</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Farmasötik, Diyetetik ve Gastronomik Üçgende Arı ve Ürünleri</t>
+          <t>Eğitimde Biyometrik Veri: Sistemler, Uygulamalar ve Etik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>175</v>
+        <v>254</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258682946</t>
+          <t>9786255749307</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>The Search For Meaning in Postmodern Poetry</t>
+          <t>Tarih ve Edebiyat Bilimleri Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>238</v>
+        <v>450</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258559088</t>
+          <t>9786258671766</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi Turizmi Kapsamında Kırklareli Mutfağı</t>
+          <t>Ein Leitfaden für Sprachlehrer Grundlagen der Lehrplanentwicklung und Curriculumsentwicklung</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>147</v>
+        <v>357</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258682281</t>
+          <t>9786258762099</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Tek Beden Herkese Uymaz: Yapay Zeka Çağında Eğitimin Yeniden Tasarımı</t>
+          <t>Kolumdaki Dövme</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258671469</t>
+          <t>9786258682540</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Minik Liza ve Cesur Tohum Koko</t>
+          <t>Türk Musikisinde Teknik Hususlar ve Alan Araştırmaları II</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>294</v>
+        <v>254</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255749529</t>
+          <t>9786258671100</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm ve Finansal Yapı: Endüstri 5.0 Çağında Sermaye Dinamiklerinin Yeniden İnşası</t>
+          <t>Ukulele İle Temel Eğitimde Müzik</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>266</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258682267</t>
+          <t>9786258682175</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>The Poetic Path To Languge Learning</t>
+          <t>Libidonun Metastazı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>238</v>
+        <v>259</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258682533</t>
+          <t>9786258682892</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Yönetiminde Okul Kültürü</t>
+          <t>Spor Kuruluşlarında Örgüt Kültürü Eğiliminin Metaforlarla Analizi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>357</v>
+        <v>385</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255749680</t>
+          <t>9786258682335</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yeraltısuları Mevzuatı ve Uygulaması</t>
+          <t>Tarihin Dönüm Noktası Aksa Tufanı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>329</v>
+        <v>364</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258559118</t>
+          <t>9786258671254</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Algoritmik Çağ: Pazarlama, Toplum ve Dijital Dönüşüm</t>
+          <t>Çevre Biyolojisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>252</v>
+        <v>294</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258682298</t>
+          <t>9786255749918</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Vilayet Salnamelerine Göre 19. Yüzyılda Çıldır Sancağının İdari, Adli, Mali ve Demografik Yapısı</t>
+          <t>Farklı Isınma Protokollerinin Seçilmiş Motor Beceri ve 50 Metre Yüzme Performansına Akut Etkisi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>182</v>
+        <v>385</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258559002</t>
+          <t>9786258682724</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu ve Yenipazar’da Yaşayan Yörüklerin Törensel Yemekleri</t>
+          <t>Halı Tasarımı ve Teknolojisi - I</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>196</v>
+        <v>231</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258559071</t>
+          <t>9786258671742</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Etkileşimli Matematik Eğitimi: Müzikten Minecraft’a Yenilikçi Uygulamalar</t>
+          <t>Son Wi-Fi Sinyalini Kurtarmak</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>231</v>
+        <v>406</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255749635</t>
+          <t>9786258559033</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İngilizlerin ve Şah’ın Gölgesinde Bahtiyari Aşireti</t>
+          <t>Rekreaktif Amaçlı Yapılan Tenis Sporunun Bireylerin Yaşam Kaliteleri İle Mutluluk Düzeyleri Üzerine Etkilerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>175</v>
+        <v>196</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258559866</t>
+          <t>9786258671780</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Modern Örgütlerde Kültürün Kaynağı ve Uygulamalı Vaka İncelemeleri</t>
+          <t>Avın Doğası</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>182</v>
+        <v>343</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255749901</t>
+          <t>9786258671681</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Dinamikleri: Teoriden Büyümeye</t>
+          <t>RoboNarin ve Dostluk Sözleşmesi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>347</v>
+        <v>280</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255749895</t>
+          <t>9786258671261</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Eylül İle Haziran’ın Hikayesi</t>
+          <t>Nepotizmin Mesleki Tükenmişlik Üzerine Etkisinde Duygusal Zeka Algısı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>238</v>
+        <v>385</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258559248</t>
+          <t>9786258682366</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kahramanın Kayıp Haritası: Kader Labirenti</t>
+          <t>Hınıs-Yolüstü (Arus) Köyünün Monografisi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>144</v>
+        <v>252</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258559170</t>
+          <t>9786258682328</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Laboratuvar Mutluluğu Mu Gönül Hakikati Mi?</t>
+          <t>Müzik Alanında Kuramsal ve Uygulamalı Yaklaşımlar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>160</v>
+        <v>231</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258559200</t>
+          <t>9786258671735</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Arketipler Mi Pekiştirme Mi?</t>
+          <t>Bütünleşik Pazarlama İletişimi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>144</v>
+        <v>287</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258559149</t>
+          <t>9786258559064</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Mı Kurtarmalı, Yoksa Önce Kendini Mi Kurtarmalı?</t>
+          <t>Rekreasyon Bilimi ve Sporun Yeni Yönelimleri</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>152</v>
+        <v>413</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258559187</t>
+          <t>9786258671711</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Değer Mi Günlük Rol Mü?</t>
+          <t>Vergi Güvenlik Müesseseleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>136</v>
+        <v>735</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258559217</t>
+          <t>9786258671759</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Deney Mi Zorunluluk Mu?</t>
+          <t>Oyuncuların Şifresi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>144</v>
+        <v>231</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258559163</t>
+          <t>9786258682243</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Özgürlük mü Sınıfsal Kurtuluş mu?</t>
+          <t>Asma Davul İcrası Üzerine Bir Araştırma: Adem Göçer Örneği</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>136</v>
+        <v>161</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255749505</t>
+          <t>9786258671674</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Sokaklarında</t>
+          <t>Sınırların Ötesi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>280</v>
+        <v>196</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786255749666</t>
+          <t>9786258671797</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Mabedimden Damlalar</t>
+          <t>Safranbolu Üzerine Çalışmalar: Anlatılar, Motifler ve Koruma</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>315</v>
+        <v>210</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255749925</t>
+          <t>9786258671728</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Konut Politikaları Bağlamında Sosyal-Mekansal Ayrışma</t>
+          <t>Raylardaki Islaklık</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>343</v>
+        <v>140</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255749581</t>
+          <t>9786258671032</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Demirci'nin Çırağı</t>
+          <t>Dünya Ekonomisinde Rekabet Gücünü Etkileyen Faktörler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>483</v>
+        <v>189</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258559194</t>
+          <t>9786258682649</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Paranın Anatomisi: Ekmek Savaşı</t>
+          <t>Direnç Egzersizinde Hız Kullanımı: Objektif Yüklenme Yaklaşımı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>152</v>
+        <v>140</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255749888</t>
+          <t>9786255749697</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Satranç Ustalığı</t>
+          <t>Safranbolu’da Ad Koyma Gelenekleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>368</v>
+        <v>203</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255749598</t>
+          <t>9786258682304</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kadim Satırların Efendisi</t>
+          <t>Said Nursi Düşüncesinde Eğitim, Bilim, Öteki ve Dünya-Ahiret Tasavvuru</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>273</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258559101</t>
+          <t>9786258671568</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Bir Cümle midir?</t>
+          <t>Risk Tanımlamada Mülakat Tekniği: İnşaat Projelerinde Nitel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>152</v>
+        <v>287</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258559224</t>
+          <t>9786258671643</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Mülkiyet mi? Genel İrade mi?</t>
+          <t>Turistlerin ve Hediyelik Eşya Satıcılarının Bir Kültür Objesi Olarak Hediyelik Eşyalara Bakış Açısı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>144</v>
+        <v>189</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258559132</t>
+          <t>9786258671575</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Kim? Fail mi?, Onu Doğuran Hayat mı?</t>
+          <t>Karınca İle Tavşan</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>152</v>
+        <v>364</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258559231</t>
+          <t>9786255749659</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Haritası: Şefkat ve Kaçış</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>160</v>
+        <v>546</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258559125</t>
+          <t>9786258671629</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Zihin Deneyi</t>
+          <t>Seramik Nasıl Yapılır</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>168</v>
+        <v>408</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258559156</t>
+          <t>9786258671513</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Mikro Karşılaşmalar</t>
+          <t>Seramik Süsleme Sanatı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>128</v>
+        <v>288</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255749703</t>
+          <t>9786258671599</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Devleti</t>
+          <t>Hayal Hayatın Tohumu</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>592</v>
+        <v>175</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786255749758</t>
+          <t>9786258559255</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Resim Çizme Teknikleri</t>
+          <t>Kümelenme ve Üretim Maliyetlerine Etkisi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>304</v>
+        <v>301</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255749772</t>
+          <t>9786258671582</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sanat Tarihi</t>
+          <t>Ayı Fit Diyette</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>448</v>
+        <v>518</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255749710</t>
+          <t>9786258682700</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Zeka Oyunları Kitabı</t>
+          <t>Küreselleşme Sürecinde Çok Kültürlülüğün Ulus Devlet Üzerindeki Etkileri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>360</v>
+        <v>259</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255749796</t>
+          <t>9786258671650</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Tarihi</t>
+          <t>Evli Bireylerin Öfke İfade Tarzı Ve Affetme Durumunun İncelenmesi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>600</v>
+        <v>189</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255749833</t>
+          <t>9786258671063</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Anında İnsanı Kim Yargılar?</t>
+          <t>The Science of Digital Steganography</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>152</v>
+        <v>91</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255749857</t>
+          <t>9786258682977</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Özgür İrade mi? Kader mi?</t>
+          <t>Sosyolojik Orkestrasyon</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>136</v>
+        <v>420</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255749819</t>
+          <t>9786258671544</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar, Bilinçdışı ve Arzu</t>
+          <t>Kamyon Arkası Yazıları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>152</v>
+        <v>322</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255749734</t>
+          <t>9786255749673</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Baburname</t>
+          <t>Fen Bilimleri Öğretmenlerine Yönelik Üretken Yapay Zeka İle Ders Hazırlama Kılavuzu</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>680</v>
+        <v>182</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255749840</t>
+          <t>9786258682557</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Benim İmparatorluğum: Sükûnet mi Bencillik mi?</t>
+          <t>Çalışan Örnekleminde Evcil Hayvanlara Bağlılık, Öznel Mutluluk Ve İş Yaşam Kalitesi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>144</v>
+        <v>168</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255749765</t>
+          <t>9786258671537</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>İskenderin Seferi</t>
+          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler IV</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>368</v>
+        <v>399</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255749864</t>
+          <t>9786258682434</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İktidarın Yozlaştırması</t>
+          <t>Bilgisayar Destekli Kalıp ve Pastal Teknolojileri: Assyst.Cad İle Uygulamalı Tasarım Süreçleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>176</v>
+        <v>770</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255749802</t>
+          <t>9786255749239</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Günah, Af ve Bağışlanma</t>
+          <t>Nazmî-i Şirvanî ve Dîvançesi Nağme-i İştiyak</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>144</v>
+        <v>350</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786255749826</t>
+          <t>9786255749956</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İyi-Kötü Ahlakın Kaynağı</t>
+          <t>Macahel</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>152</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786255749727</t>
+          <t>9786258682625</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Nasıl Çalışılır</t>
+          <t>Hizmetkar Liderlik</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>736</v>
+        <v>133</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786255749741</t>
+          <t>9786258682656</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Müzik Tarihi</t>
+          <t>Sporsal Bilgiler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>520</v>
+        <v>238</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786255749789</t>
+          <t>9786258682663</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Üzerine On Kitap</t>
+          <t>Azerbaycan Vergi Sistemi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>536</v>
+        <v>203</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786255749178</t>
+          <t>9786258682410</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Gazanfer Paşa'nın Bir İkincisi</t>
+          <t>Aile Sorunları, Boşanma ve Din</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>217</v>
+        <v>266</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786255749390</t>
+          <t>9786258682380</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Mikrobiyal Yakıt Hücreleri</t>
+          <t>Farmasötik, Diyetetik ve Gastronomik Üçgende Arı ve Ürünleri</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>308</v>
+        <v>175</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786255749338</t>
+          <t>9786258682946</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Müziğinde Endüstriyel Dönüşüm</t>
+          <t>The Search For Meaning in Postmodern Poetry</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>245</v>
+        <v>238</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786255749482</t>
+          <t>9786258559088</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İçsel Yolculuklar</t>
+          <t>Gastronomi Turizmi Kapsamında Kırklareli Mutfağı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>259</v>
+        <v>147</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786255749611</t>
+          <t>9786258682281</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sessizlikte Bile Adın Var</t>
+          <t>Tek Beden Herkese Uymaz: Yapay Zeka Çağında Eğitimin Yeniden Tasarımı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>539</v>
+        <v>252</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786255749451</t>
+          <t>9786258671469</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kızı</t>
+          <t>Minik Liza ve Cesur Tohum Koko</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>196</v>
+        <v>294</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786255749536</t>
+          <t>9786255749529</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Sınavına Hazırlanan Lise Son Sınıf Öğrencilerinin Bilişim Teknolojilerinden Yararlanma Düzeylerinin İncelenmesi</t>
+          <t>Dijital Dönüşüm ve Finansal Yapı: Endüstri 5.0 Çağında Sermaye Dinamiklerinin Yeniden İnşası</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>175</v>
+        <v>266</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786255749369</t>
+          <t>9786258682267</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sandık Arası Demokrasi</t>
+          <t>The Poetic Path To Languge Learning</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>294</v>
+        <v>238</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786255749567</t>
+          <t>9786258682533</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Karadul</t>
+          <t>Eğitim Yönetiminde Okul Kültürü</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>299</v>
+        <v>357</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786255749512</t>
+          <t>9786255749680</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Benim Eylül’üm</t>
+          <t>Yeraltısuları Mevzuatı ve Uygulaması</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>168</v>
+        <v>329</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786255749499</t>
+          <t>9786258559118</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Sen</t>
+          <t>Algoritmik Çağ: Pazarlama, Toplum ve Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>259</v>
+        <v>252</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786255749468</t>
+          <t>9786258682298</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sükut-u Hayal</t>
+          <t>Erzurum Vilayet Salnamelerine Göre 19. Yüzyılda Çıldır Sancağının İdari, Adli, Mali ve Demografik Yapısı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>147</v>
+        <v>182</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786255749475</t>
+          <t>9786258559002</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Derinlikere Yolculuk</t>
+          <t>Safranbolu ve Yenipazar’da Yaşayan Yörüklerin Törensel Yemekleri</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>182</v>
+        <v>196</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786255737014</t>
+          <t>9786258559071</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Çağı</t>
+          <t>Etkileşimli Matematik Eğitimi: Müzikten Minecraft’a Yenilikçi Uygulamalar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>336</v>
+        <v>231</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786255749420</t>
+          <t>9786255749635</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Gözyaşları</t>
+          <t>İngilizlerin ve Şah’ın Gölgesinde Bahtiyari Aşireti</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>259</v>
+        <v>175</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786255749291</t>
+          <t>9786258559866</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed’i Görenler</t>
+          <t>Modern Örgütlerde Kültürün Kaynağı ve Uygulamalı Vaka İncelemeleri</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>275</v>
+        <v>182</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786255737465</t>
+          <t>9786255749901</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Rekreasyon</t>
+          <t>Ekonominin Dinamikleri: Teoriden Büyümeye</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>238</v>
+        <v>347</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786255749253</t>
+          <t>9786255749895</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>My Timeless Adventure</t>
+          <t>Eylül İle Haziran’ın Hikayesi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>516</v>
+        <v>238</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786255737472</t>
+          <t>9786258559248</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2010/2018 İDKAB Öğretim Programlarında Empati Değeri ve Öğretimi</t>
+          <t>Kahramanın Kayıp Haritası: Kader Labirenti</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>238</v>
+        <v>144</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786255749130</t>
+          <t>9786258559170</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Fizyolojide Çağdaş Yaklaşımlar</t>
+          <t>Laboratuvar Mutluluğu Mu Gönül Hakikati Mi?</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786255737021</t>
+          <t>9786258559200</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Caryl Churchill’ın Çağdaş Oyunlarında Ekolojik Distopya</t>
+          <t>Arketipler Mi Pekiştirme Mi?</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786255749413</t>
+          <t>9786258559149</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık</t>
+          <t>Dünyayı Mı Kurtarmalı, Yoksa Önce Kendini Mi Kurtarmalı?</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786255749260</t>
+          <t>9786258559187</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Türk Üretim Modellerinin Gelişimi ve Keşik ve İmece Organizasyon Modellemelerinin İzleri ve Yeni Nesil Kooparatifçilik ve Tekam Girişim Modeli</t>
+          <t>Evrensel Değer Mi Günlük Rol Mü?</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>217</v>
+        <v>136</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786255737441</t>
+          <t>9786258559217</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Commercial Contract Management and Legal Frameworks in Construction: Law, Project Delivery, and Dispute Resolution</t>
+          <t>Deney Mi Zorunluluk Mu?</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>812</v>
+        <v>144</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786255749222</t>
+          <t>9786258559163</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Uygulanan Maliye Politikalarının Etkinlik Analizi</t>
+          <t>Bireysel Özgürlük mü Sınıfsal Kurtuluş mu?</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>252</v>
+        <v>136</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786255749352</t>
+          <t>9786255749505</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kütüphanem</t>
+          <t>Yalnızlığın Sokaklarında</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>224</v>
+        <v>280</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786255749192</t>
+          <t>9786255749666</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Çağ’ın Estetik Şairi: Mihail Kuzmin’in Yaşamı ve Şiir Sanatı</t>
+          <t>Mabedimden Damlalar</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>406</v>
+        <v>315</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786255749345</t>
+          <t>9786255749925</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Sarhoşluğu</t>
+          <t>Konut Politikaları Bağlamında Sosyal-Mekansal Ayrışma</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>182</v>
+        <v>343</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786255749284</t>
+          <t>9786255749581</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutkunun Peşinden</t>
+          <t>Demirci'nin Çırağı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>343</v>
+        <v>483</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786255749321</t>
+          <t>9786258559194</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Stoacıların Öğreti Kitabı</t>
+          <t>Paranın Anatomisi: Ekmek Savaşı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>300</v>
+        <v>152</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786255749314</t>
+          <t>9786255749888</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Parkinson</t>
+          <t>Satranç Ustalığı</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>360</v>
+        <v>368</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786255737878</t>
+          <t>9786255749598</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Başlamak</t>
+          <t>Kadim Satırların Efendisi</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>330</v>
+        <v>273</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786255737304</t>
+          <t>9786258559101</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Savaşçı</t>
+          <t>Özgürlük Bir Cümle midir?</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>390</v>
+        <v>152</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786255737519</t>
+          <t>9786258559224</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Artvin ve Yöresinden Derlenen Masallar</t>
+          <t>Mülkiyet mi? Genel İrade mi?</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>450</v>
+        <v>144</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786255737458</t>
+          <t>9786258559132</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Karabük İlinde Yenilebilir Mantar Türlerinin Gastronomik Açıdan Değerlendirilmesi</t>
+          <t>Suçlu Kim? Fail mi?, Onu Doğuran Hayat mı?</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>240</v>
+        <v>152</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786255737311</t>
+          <t>9786258559231</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Geleneği Yaratıcılıkla Yorumlamak ve Igor Alexandrovich Moiseyev</t>
+          <t>Ruhun Haritası: Şefkat ve Kaçış</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786255737298</t>
+          <t>9786258559125</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>85’liler Anadolu’da</t>
+          <t>Zihin Deneyi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>588</v>
+        <v>168</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786255897831</t>
+          <t>9786258559156</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Lisansüstü Seminer Çalışmaları - I</t>
+          <t>Mikro Karşılaşmalar</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>300</v>
+        <v>128</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786255897923</t>
+          <t>9786255749703</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Dental İmplantlarda Güncel Yüzey Modifikasyonları ve Klinik Başarı</t>
+          <t>Tanrı Devleti</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>160</v>
+        <v>592</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786255737274</t>
+          <t>9786255749758</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Bilinç Çalışmaları</t>
+          <t>Resim Çizme Teknikleri</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>280</v>
+        <v>304</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786255737373</t>
+          <t>9786255749772</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Dünyası</t>
+          <t>Sanat Tarihi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>330</v>
+        <v>448</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255737342</t>
+          <t>9786255749710</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış Destanı</t>
+          <t>Zeka Oyunları Kitabı</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786255737366</t>
+          <t>9786255749796</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tantrayı Anlamak</t>
+          <t>Mimarlık Tarihi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786255737335</t>
+          <t>9786255749833</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Boyut</t>
+          <t>Ölüm Anında İnsanı Kim Yargılar?</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>300</v>
+        <v>152</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786255737359</t>
+          <t>9786255749857</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Sonrası Uyanış</t>
+          <t>Özgür İrade mi? Kader mi?</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>370</v>
+        <v>136</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786255737281</t>
+          <t>9786255749819</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Bilinç</t>
+          <t>Rüyalar, Bilinçdışı ve Arzu</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>320</v>
+        <v>152</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786255737267</t>
+          <t>9786255749734</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Yürüyüş Meditasyonu</t>
+          <t>Baburname</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>360</v>
+        <v>680</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786255737090</t>
+          <t>9786255749840</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kitapların Huzurunda Çırılçıplak</t>
+          <t>Benim İmparatorluğum: Sükûnet mi Bencillik mi?</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>280</v>
+        <v>144</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786255737151</t>
+          <t>9786255749765</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Seçimin Anatomisi: 50 Teori</t>
+          <t>İskenderin Seferi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>600</v>
+        <v>368</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786255737083</t>
+          <t>9786255749864</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Katre-i Melal</t>
+          <t>İktidarın Yozlaştırması</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>460</v>
+        <v>176</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786255737205</t>
+          <t>9786255749802</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Yaklaşan İyiliğin Habercisi</t>
+          <t>Günah, Af ve Bağışlanma</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>400</v>
+        <v>144</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786255737212</t>
+          <t>9786255749826</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Tao’nun Yolu</t>
+          <t>İyi-Kötü Ahlakın Kaynağı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>280</v>
+        <v>152</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786255737243</t>
+          <t>9786255749727</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Nefesin İyileştirici Gücü</t>
+          <t>Mimarlık Nasıl Çalışılır</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>380</v>
+        <v>736</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786255737236</t>
+          <t>9786255749741</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Değiştiren Karşılaşmalar</t>
+          <t>Müzik Tarihi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>370</v>
+        <v>520</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786255737250</t>
+          <t>9786255749789</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Para, Güç ve Zihin</t>
+          <t>Mimarlık Üzerine On Kitap</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>320</v>
+        <v>536</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786255737199</t>
+          <t>9786255749178</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Mistikleri</t>
+          <t>Gazanfer Paşa'nın Bir İkincisi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>290</v>
+        <v>217</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786255737182</t>
+          <t>9786255749390</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Olası Evriminin Psikolojisi</t>
+          <t>Mikrobiyal Yakıt Hücreleri</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>240</v>
+        <v>308</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786255737168</t>
+          <t>9786255749338</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Saf Aklın Eleştirisi</t>
+          <t>Türk Halk Müziğinde Endüstriyel Dönüşüm</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>300</v>
+        <v>245</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786255737175</t>
+          <t>9786255749482</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Tibet’in Ölüler Kitabı</t>
+          <t>İçsel Yolculuklar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>290</v>
+        <v>259</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786255737229</t>
+          <t>9786255749611</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Şamanik Zihin</t>
+          <t>Sessizlikte Bile Adın Var</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>270</v>
+        <v>539</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786255737144</t>
+          <t>9786255749451</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Ödüllü Sevgi</t>
+          <t>Deniz Kızı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>121</v>
+        <v>196</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786255897800</t>
+          <t>9786255749536</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Edmund Burke ve Thomas Paine'in Siyaset Felsefesinde Meşruiyet: Devrim, Aydınlanma, Demokrasi, Monarşi, Din, Gelenek ve İnsan Hakları</t>
+          <t>Üniversite Sınavına Hazırlanan Lise Son Sınıf Öğrencilerinin Bilişim Teknolojilerinden Yararlanma Düzeylerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>373</v>
+        <v>175</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786255737007</t>
+          <t>9786255749369</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Nummer 5</t>
+          <t>Sandık Arası Demokrasi</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>316</v>
+        <v>294</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786255897916</t>
+          <t>9786255749567</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Mesajını Çağın Aklıyla Anlamak</t>
+          <t>Karadul</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>495</v>
+        <v>299</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786255737113</t>
+          <t>9786255749512</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Yara İyileşmesi</t>
+          <t>Benim Eylül’üm</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>174</v>
+        <v>168</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786255737069</t>
+          <t>9786255749499</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Bahçe</t>
+          <t>Bendeki Sen</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>390</v>
+        <v>259</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786255897961</t>
+          <t>9786255749468</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Ejderhaya Karşı Kurt</t>
+          <t>Sükut-u Hayal</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>430</v>
+        <v>147</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786255737052</t>
+          <t>9786255749475</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Yatakta Her Pozisyonun Kitabı</t>
+          <t>Derinlikere Yolculuk</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>320</v>
+        <v>182</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786255897930</t>
+          <t>9786255737014</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Yatakta Sonsuz Haz Rehberi</t>
+          <t>Kurtların Çağı</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>400</v>
+        <v>336</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786255897992</t>
+          <t>9786255749420</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolunda Kurt İzleri</t>
+          <t>Yalnızlığın Gözyaşları</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>440</v>
+        <v>259</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786255737038</t>
+          <t>9786255749291</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sade: Şehvetin İsyankar Kitabı</t>
+          <t>Hz. Muhammed’i Görenler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>390</v>
+        <v>275</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786255897985</t>
+          <t>9786255737465</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü ve Yatak Arasında</t>
+          <t>Dijital Çağda Rekreasyon</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>350</v>
+        <v>238</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786255897978</t>
+          <t>9786255749253</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Göğün Kurtları</t>
+          <t>My Timeless Adventure</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>330</v>
+        <v>516</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786255897954</t>
+          <t>9786255737472</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Vecd ve Orgazm Sanatı</t>
+          <t>2010/2018 İDKAB Öğretim Programlarında Empati Değeri ve Öğretimi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>410</v>
+        <v>238</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786255737045</t>
+          <t>9786255749130</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Üzüntüden Kurtulmanın Yolları</t>
+          <t>Fizyolojide Çağdaş Yaklaşımlar</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786255897947</t>
+          <t>9786255737021</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Afrika’nın Şehvet Ritüelleri</t>
+          <t>Caryl Churchill’ın Çağdaş Oyunlarında Ekolojik Distopya</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>410</v>
+        <v>147</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786255737106</t>
+          <t>9786255749413</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Üç Şans</t>
+          <t>Sarmaşık</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>385</v>
+        <v>147</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786255897824</t>
+          <t>9786255749260</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Eğitsel Açıdan İlkokul Bahçelerinin Fiziki Durumları</t>
+          <t>Türk Üretim Modellerinin Gelişimi ve Keşik ve İmece Organizasyon Modellemelerinin İzleri ve Yeni Nesil Kooparatifçilik ve Tekam Girişim Modeli</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>230</v>
+        <v>217</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786255897886</t>
+          <t>9786255737441</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Suriyelilerin Entegrasyon Süreci Boyunca Karşılaştığı Sorunlar</t>
+          <t>Commercial Contract Management and Legal Frameworks in Construction: Law, Project Delivery, and Dispute Resolution</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>320</v>
+        <v>812</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786255897893</t>
+          <t>9786255749222</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Raylar Üzerinde Bir Kent: İstanbul</t>
+          <t>Türkiye’de Uygulanan Maliye Politikalarının Etkinlik Analizi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>240</v>
+        <v>252</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786255897817</t>
+          <t>9786255749352</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Liderin Rüzgarı</t>
+          <t>Şiir Kütüphanem</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>370</v>
+        <v>224</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786255897879</t>
+          <t>9786255749192</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Atlası -1</t>
+          <t>Gümüş Çağ’ın Estetik Şairi: Mihail Kuzmin’in Yaşamı ve Şiir Sanatı</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>480</v>
+        <v>406</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786255897909</t>
+          <t>9786255749345</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Yuvaya Dönmek</t>
+          <t>Sonbahar Sarhoşluğu</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>240</v>
+        <v>182</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786255897862</t>
+          <t>9786255749284</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>5 Numara</t>
+          <t>Bir Tutkunun Peşinden</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>273</v>
+        <v>343</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786255897787</t>
+          <t>9786255749321</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İpeğin Dönüşümü</t>
+          <t>Stoacıların Öğreti Kitabı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>1935</v>
+        <v>300</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786255897855</t>
+          <t>9786255749314</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Parkinson</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>221</v>
+        <v>360</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786255897756</t>
+          <t>9786255737878</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>E7 Ülkelerinde Orta Gelir Tuzağı, Kurumsal Faktörler ve Kadın İstihdamı</t>
+          <t>Yeniden Başlamak</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>195</v>
+        <v>330</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786255897657</t>
+          <t>9786255737304</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Halkevlerince Yurt Genelinde Düzenlenen 1939 Yılı Lozan Günü Kutlamaları</t>
+          <t>Savaşçı</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>630</v>
+        <v>390</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786255897749</t>
+          <t>9786255737519</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Kibir ve Şifa</t>
+          <t>Artvin ve Yöresinden Derlenen Masallar</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>893</v>
+        <v>450</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786255897732</t>
+          <t>9786255737458</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Hizmet İşletmelerinde Müşteri Sadakati</t>
+          <t>Karabük İlinde Yenilebilir Mantar Türlerinin Gastronomik Açıdan Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>305</v>
+        <v>240</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786255897602</t>
+          <t>9786255737311</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Felsefe</t>
+          <t>Geleneği Yaratıcılıkla Yorumlamak ve Igor Alexandrovich Moiseyev</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>252</v>
+        <v>300</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786255897695</t>
+          <t>9786255737298</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Amasya Müzesi Sultan I. Süleyman (Kanuni) Dönemi (1520-1566) Altın Sikkeleri</t>
+          <t>85’liler Anadolu’da</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>240</v>
+        <v>588</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786255897619</t>
+          <t>9786255897831</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal İtibarin Sessiz Gücü</t>
+          <t>Beden Eğitimi ve Sporda Lisansüstü Seminer Çalışmaları - I</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>263</v>
+        <v>300</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786255897688</t>
+          <t>9786255897923</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Kavram Haritasına Yönelik Tutumlar</t>
+          <t>Dental İmplantlarda Güncel Yüzey Modifikasyonları ve Klinik Başarı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>255</v>
+        <v>160</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786255897213</t>
+          <t>9786255737274</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Davranışları ve Fijital Pazarlama</t>
+          <t>Bilinç Çalışmaları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>504</v>
+        <v>280</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786255897596</t>
+          <t>9786255737373</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Pedagojik Yaklaşımlar</t>
+          <t>Ruhların Dünyası</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>231</v>
+        <v>330</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786255897671</t>
+          <t>9786255737342</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Regülasyonların Sosyo-Ekonomik Etkileri</t>
+          <t>Gılgamış Destanı</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>410</v>
+        <v>360</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786255897589</t>
+          <t>9786255737366</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Örgütsel Kültür İle Yenilikçilik Odaklı Örgütsel Faktörler Arasındaki İlişki</t>
+          <t>Tantrayı Anlamak</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>231</v>
+        <v>330</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786255897176</t>
+          <t>9786255737335</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinlerin Gözünden TV'deki Şiddet : "Behzat Ç. Örneği"</t>
+          <t>Dördüncü Boyut</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>336</v>
+        <v>300</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786255897190</t>
+          <t>9786255737359</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>International Multidisciplinary Studies in Health Sciences</t>
+          <t>Ölüm Sonrası Uyanış</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>399</v>
+        <v>370</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786255897152</t>
+          <t>9786255737281</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlık ve Çevre Tasarımı Alanında Uluslararası Araştırmalar ve Değerlendirmeler-I</t>
+          <t>Bilinç</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>284</v>
+        <v>320</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786255897169</t>
+          <t>9786255737267</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Matem Yeli</t>
+          <t>Yürüyüş Meditasyonu</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>255</v>
+        <v>360</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786255897121</t>
+          <t>9786255737090</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Global Crises, National Consequences: Türkiye’s Economy in the Shadow of the Russia-Ukraine War</t>
+          <t>Kitapların Huzurunda Çırılçıplak</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>294</v>
+        <v>280</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786255897138</t>
+          <t>9786255737151</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Matematik Eğitiminde Yeni Modeller ve Uygulamalar</t>
+          <t>Seçimin Anatomisi: 50 Teori</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>305</v>
+        <v>600</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786255897145</t>
+          <t>9786255737083</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Sporda Giyilebilir Teknolojiler</t>
+          <t>Katre-i Melal</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>326</v>
+        <v>460</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786255552037</t>
+          <t>9786255737205</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Uzun Vadeli Sporcu Gelişimi (UVSG)</t>
+          <t>Yaklaşan İyiliğin Habercisi</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786255552075</t>
+          <t>9786255737212</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Traditionelle Und Alternative Lehrmethoden Im Daf/Daz - Unterricht</t>
+          <t>Tao’nun Yolu</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>368</v>
+        <v>280</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786255552631</t>
+          <t>9786255737243</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Barınma Krizi</t>
+          <t>Nefesin İyileştirici Gücü</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>441</v>
+        <v>380</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786255955890</t>
+          <t>9786255737236</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Bir Anlık Umut, Bir Asırlık Bekleyiş</t>
+          <t>Hayatı Değiştiren Karşılaşmalar</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>263</v>
+        <v>370</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786255552419</t>
+          <t>9786255737250</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>İşyerlerinde İyilik Hali: Sağlık, Güvenlik ve Sosyal Politikalar</t>
+          <t>Para, Güç ve Zihin</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>336</v>
+        <v>320</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786255552464</t>
+          <t>9786255737199</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Beslenme Çalışmalarında Elementlerin Kullanımı</t>
+          <t>İslam’ın Mistikleri</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>168</v>
+        <v>290</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786255552310</t>
+          <t>9786255737182</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Ormancılık ve Orman Mühendisliği</t>
+          <t>İnsanın Olası Evriminin Psikolojisi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>509</v>
+        <v>240</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786255897060</t>
+          <t>9786255737168</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Demokrasiye Geçiş Döneminde Türkiye’de Liberal Düşünce ve Hür Fikirler Mecmuası</t>
+          <t>Saf Aklın Eleştirisi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>525</v>
+        <v>300</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786255897114</t>
+          <t>9786255737175</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Tibet’in Ölüler Kitabı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>168</v>
+        <v>290</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786255897107</t>
+          <t>9786255737229</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Hedonik ve Faydacı Değerler, Turist Tatmini ve Tekrar Ziyaret Niyeti</t>
+          <t>Şamanik Zihin</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>189</v>
+        <v>270</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786255897022</t>
+          <t>9786255737144</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Kariyer Merkezlerinin Tarihsel Gelişim Süreci ve Uygulamadaki Hizmetleri: ABD, Avrupa ve Türkiye Karşılaştırması</t>
+          <t>Ödüllü Sevgi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>326</v>
+        <v>121</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786255897039</t>
+          <t>9786255897800</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Vurmalı Çalgılar Öğretim Programı Lisans Metodu</t>
+          <t>Edmund Burke ve Thomas Paine'in Siyaset Felsefesinde Meşruiyet: Devrim, Aydınlanma, Demokrasi, Monarşi, Din, Gelenek ve İnsan Hakları</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>788</v>
+        <v>373</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786255552624</t>
+          <t>9786255737007</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Psychoanalytic Literary Criticism And Haruki Murakami Novels</t>
+          <t>Nummer 5</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>375</v>
+        <v>316</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786255897084</t>
+          <t>9786255897916</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Afet Yönetimi ve Lojistik</t>
+          <t>Kur’an Mesajını Çağın Aklıyla Anlamak</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>357</v>
+        <v>495</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786255897091</t>
+          <t>9786255737113</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Okul Kültürü Bağlamında Okul İklimi</t>
+          <t>Yara İyileşmesi</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>158</v>
+        <v>174</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786255552594</t>
+          <t>9786255737069</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Rusya-Batı İlişkilerinde Kurulamayan Denge</t>
+          <t>Kokulu Bahçe</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>525</v>
+        <v>390</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786255552648</t>
+          <t>9786255897961</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Mali Sürdürülebilirlik İyi Yönetişim ve Yüksek Denetim Kurumlarının Rolü</t>
+          <t>Ejderhaya Karşı Kurt</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>242</v>
+        <v>430</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786255897015</t>
+          <t>9786255737052</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Değişim ve Dönüşüm</t>
+          <t>Yatakta Her Pozisyonun Kitabı</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>189</v>
+        <v>320</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786255552617</t>
+          <t>9786255897930</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Özgün Şehir Kuran Medeniyeti Yeniden Yorumlamak</t>
+          <t>Yatakta Sonsuz Haz Rehberi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>410</v>
+        <v>400</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786256172906</t>
+          <t>9786255897992</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Advanced Quantum Mechanics</t>
+          <t>İpek Yolunda Kurt İzleri</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>192</v>
+        <v>440</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786255955036</t>
+          <t>9786255737038</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>İmalat Sektöründeki İşletmelerde Covid 19'un Finansal Yansıması Bist - 100 Örneği</t>
+          <t>Sade: Şehvetin İsyankar Kitabı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>240</v>
+        <v>390</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786255552600</t>
+          <t>9786255897985</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Pandemide Hafızlık ve Metaverse İmkanları</t>
+          <t>Gökyüzü ve Yatak Arasında</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>216</v>
+        <v>350</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786255552051</t>
+          <t>9786255897978</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasalarında Para Politikasının Etkileri</t>
+          <t>Göğün Kurtları</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>1185</v>
+        <v>330</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786256172791</t>
+          <t>9786255897954</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Spor ve Rekreasyon Araştırmaları</t>
+          <t>Cinsel Vecd ve Orgazm Sanatı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>585</v>
+        <v>410</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786255955135</t>
+          <t>9786255737045</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Tasarım, Teknoloji ve Sürdürülebilirlik Üzerine Akademik Yaklaşımlar</t>
+          <t>Üzüntüden Kurtulmanın Yolları</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>396</v>
+        <v>260</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786255955142</t>
+          <t>9786255897947</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Ekseninde Markalaşma ve Marka Denkliği</t>
+          <t>Afrika’nın Şehvet Ritüelleri</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>204</v>
+        <v>410</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786255552297</t>
+          <t>9786255737106</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Labvıew İle Uzaktan Erişimli Aydınlatma Laboratuvarı Uygulamaları</t>
+          <t>Üç Şans</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>288</v>
+        <v>385</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786255552273</t>
+          <t>9786255897824</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Günümüze Türk Kamu Yönetiminde Merkeziyet Ademi Merkeziyet Tartışması</t>
+          <t>Eğitsel Açıdan İlkokul Bahçelerinin Fiziki Durumları</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>515</v>
+        <v>230</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786255552556</t>
+          <t>9786255897886</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Yanaklı Kaplumbağa Pino</t>
+          <t>Suriyelilerin Entegrasyon Süreci Boyunca Karşılaştığı Sorunlar</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>201</v>
+        <v>320</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786255552570</t>
+          <t>9786255897893</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Küçük Arkeolog Naya ve Bobi Antik Mısırda</t>
+          <t>Raylar Üzerinde Bir Kent: İstanbul</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786255552013</t>
+          <t>9786255897817</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Ketiapin’in Kardiyovasküler Etkileri: Elektrofizyolojik Yaklaşım ve Klinik Yansımalar</t>
+          <t>Liderin Rüzgarı</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>270</v>
+        <v>370</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786255955081</t>
+          <t>9786255897879</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Java ile 2D Oyunlarda Yapay Zeka</t>
+          <t>Pazarlama Atlası -1</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>360</v>
+        <v>480</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786255955098</t>
+          <t>9786255897909</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Eğinli Müftizade Ebubekir Hilmi Efendi ve Üssü’l-harekat</t>
+          <t>Yuvaya Dönmek</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786255552471</t>
+          <t>9786255897862</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasalar ve Varlık Fiyatlama Modelleri</t>
+          <t>5 Numara</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>252</v>
+        <v>273</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786255552181</t>
+          <t>9786255897787</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Araştırma ve Alıştırmalarla Yüzmede Baş Yapıtlar</t>
+          <t>İpeğin Dönüşümü</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>540</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786256319707</t>
+          <t>9786255897855</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Alanında Uluslararası Akademik Çalışmalar</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>240</v>
+        <v>221</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786256172678</t>
+          <t>9786255897756</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>İş Sağlığı ve Güvenliği Kavramı ve Öneminin Lise ve Altı Düzeyindeki Öğrencilerde Değerlendirilmesi</t>
+          <t>E7 Ülkelerinde Orta Gelir Tuzağı, Kurumsal Faktörler ve Kadın İstihdamı</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>216</v>
+        <v>195</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786256172722</t>
+          <t>9786255897657</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Alaçam’da Tarihi Yapı Mirası ve Koruma Çabaları</t>
+          <t>Halkevlerince Yurt Genelinde Düzenlenen 1939 Yılı Lozan Günü Kutlamaları</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>1200</v>
+        <v>630</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786256172739</t>
+          <t>9786255897749</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Mali Kültür</t>
+          <t>Kibir ve Şifa</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>384</v>
+        <v>893</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786256172753</t>
+          <t>9786255897732</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Bilgi Sisteminde Güncel Konular</t>
+          <t>Elektronik Hizmet İşletmelerinde Müşteri Sadakati</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>336</v>
+        <v>305</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786256172760</t>
+          <t>9786255897602</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Sanat Araştırmaları III</t>
+          <t>Çocuklarla Felsefe</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>486</v>
+        <v>252</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786256172814</t>
+          <t>9786255897695</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Yazıtlar Işığında Arap Yazısı</t>
+          <t>Amasya Müzesi Sultan I. Süleyman (Kanuni) Dönemi (1520-1566) Altın Sikkeleri</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>366</v>
+        <v>240</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786256172715</t>
+          <t>9786255897619</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Aleksandr İvanoviç Kuprin’den Seçme Hikayeler</t>
+          <t>Kurumsal İtibarin Sessiz Gücü</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>168</v>
+        <v>263</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786256172661</t>
+          <t>9786255897688</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Hastane Biyokimya Laboratuvarlarının İş Sağlığı ve Güvenliği Açısından Değerlendirilmesi</t>
+          <t>Beden Eğitimi ve Sporda Kavram Haritasına Yönelik Tutumlar</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>228</v>
+        <v>255</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786256172807</t>
+          <t>9786255897213</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Kırklareli Turizmi</t>
+          <t>Tüketici Davranışları ve Fijital Pazarlama</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>248</v>
+        <v>504</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786256172746</t>
+          <t>9786255897596</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Fen Sınıflarında Bilimsel Tartışma ve Muhakeme: Kuramdan Uygulamaya Argümantasyon</t>
+          <t>Beden Eğitimi ve Sporda Pedagojik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>252</v>
+        <v>231</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786256172708</t>
+          <t>9786255897671</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Küresel Siyasetin Yerel Etkisi</t>
+          <t>Ekonomik Regülasyonların Sosyo-Ekonomik Etkileri</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>336</v>
+        <v>410</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786256172685</t>
+          <t>9786255897589</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Temsili</t>
+          <t>Örgütsel Kültür İle Yenilikçilik Odaklı Örgütsel Faktörler Arasındaki İlişki</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>368</v>
+        <v>231</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786256172630</t>
+          <t>9786255897176</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Bölgeler ve Kente Göç Etmeme Nedenleri</t>
+          <t>Yetişkinlerin Gözünden TV'deki Şiddet : "Behzat Ç. Örneği"</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>240</v>
+        <v>336</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786256172586</t>
+          <t>9786255897190</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Devlet Destek/Teşvik Politikalarında Sosyal Turizm'in Yeri ve Serik (Antalya) İlçesinde Turizm İşletmelerinin Sosyal Turizm'e Karşı Tutumları</t>
+          <t>International Multidisciplinary Studies in Health Sciences</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>420</v>
+        <v>399</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786256172616</t>
+          <t>9786255897152</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Yatırım Stratejilerine Göre Metaverse Coin Getirilerinin İncelenmesi</t>
+          <t>İç Mimarlık ve Çevre Tasarımı Alanında Uluslararası Araştırmalar ve Değerlendirmeler-I</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786256319936</t>
+          <t>9786255897169</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler</t>
+          <t>Matem Yeli</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>255</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786256319943</t>
+          <t>9786255897121</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Mimari Mirasın İzinde : Tarihi Samsun Evleri</t>
+          <t>Global Crises, National Consequences: Türkiye’s Economy in the Shadow of the Russia-Ukraine War</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>1199</v>
+        <v>294</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786256319417</t>
+          <t>9786255897138</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Arkeoloji Alanında Uluslararası Akademik Çalışmalar</t>
+          <t>Matematik Eğitiminde Yeni Modeller ve Uygulamalar</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>240</v>
+        <v>305</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786256319912</t>
+          <t>9786255897145</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi Açısından Vakıa Suresi’nin Yorumu</t>
+          <t>Sporda Giyilebilir Teknolojiler</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>315</v>
+        <v>326</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786256319806</t>
+          <t>9786255552037</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Evaluation of Financial Performance of Companies in Marmara Region Through A Systematic Multi-Criteria Decision-Making Approach</t>
+          <t>Uzun Vadeli Sporcu Gelişimi (UVSG)</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>237</v>
+        <v>200</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786256319851</t>
+          <t>9786255552075</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Cerrahi Hastalıkları Hemşireliği</t>
+          <t>Traditionelle Und Alternative Lehrmethoden Im Daf/Daz - Unterricht</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>375</v>
+        <v>368</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786256319202</t>
+          <t>9786255552631</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Miras Alanlarında Analiz Yöntemleri</t>
+          <t>Türkiye’nin Barınma Krizi</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>525</v>
+        <v>441</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786256319837</t>
+          <t>9786255955890</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Handbook Of English Language Teaching</t>
+          <t>Bir Anlık Umut, Bir Asırlık Bekleyiş</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>525</v>
+        <v>263</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257721776</t>
+          <t>9786255552419</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Akademik Çalışmalar 3</t>
+          <t>İşyerlerinde İyilik Hali: Sağlık, Güvenlik ve Sosyal Politikalar</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>285</v>
+        <v>336</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786256319219</t>
+          <t>9786255552464</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Glokomda Rostaglandin Tedavisinin Oküler Yüzeye Etkisi Güncel Yaklaşımlar</t>
+          <t>Beslenme Çalışmalarında Elementlerin Kullanımı</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>195</v>
+        <v>168</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786256319240</t>
+          <t>9786255552310</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Iğdır’da Göç Olgusu</t>
+          <t>Ormancılık ve Orman Mühendisliği</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>525</v>
+        <v>509</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786256319196</t>
+          <t>9786255897060</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel ve Bölgesel Amatör Lig Futbolcularının Tükenmişlik Düzeyleri ve Karşılaştırılması</t>
+          <t>Demokrasiye Geçiş Döneminde Türkiye’de Liberal Düşünce ve Hür Fikirler Mecmuası</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>249</v>
+        <v>525</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786256644700</t>
+          <t>9786255897114</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Economics and Administrative Sciences - March 2024</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>276</v>
+        <v>168</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786256644779</t>
+          <t>9786255897107</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Educational Sciences - March 2024</t>
+          <t>Hedonik ve Faydacı Değerler, Turist Tatmini ve Tekrar Ziyaret Niyeti</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>288</v>
+        <v>189</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786256644854</t>
+          <t>9786255897022</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Dentistry - March 2024</t>
+          <t>Üniversite Kariyer Merkezlerinin Tarihsel Gelişim Süreci ve Uygulamadaki Hizmetleri: ABD, Avrupa ve Türkiye Karşılaştırması</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>204</v>
+        <v>326</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786256319004</t>
+          <t>9786255897039</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Electrical Electronics and Communications Engineering - March 2024</t>
+          <t>Vurmalı Çalgılar Öğretim Programı Lisans Metodu</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>228</v>
+        <v>788</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786256644847</t>
+          <t>9786255552624</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Architecture, Planning and Design - Mart 2024</t>
+          <t>Psychoanalytic Literary Criticism And Haruki Murakami Novels</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>282</v>
+        <v>375</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786256644922</t>
+          <t>9786255897084</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Communication Sciences - March 2024</t>
+          <t>Afet Yönetimi ve Lojistik</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>162</v>
+        <v>357</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786256644670</t>
+          <t>9786255897091</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social Sciences and Humanities - March 2024</t>
+          <t>Okul Kültürü Bağlamında Okul İklimi</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>354</v>
+        <v>158</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786256644816</t>
+          <t>9786255552594</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - March 2024</t>
+          <t>Rusya-Batı İlişkilerinde Kurulamayan Denge</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>222</v>
+        <v>525</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786256644809</t>
+          <t>9786255552648</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Engineering - March 2024</t>
+          <t>Mali Sürdürülebilirlik İyi Yönetişim ve Yüksek Denetim Kurumlarının Rolü</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>348</v>
+        <v>242</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786256319073</t>
+          <t>9786255897015</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Veterinary Medicine - March 2024</t>
+          <t>Değişim ve Dönüşüm</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>168</v>
+        <v>189</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786256644724</t>
+          <t>9786255552617</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Philology - March 2024</t>
+          <t>Özgün Şehir Kuran Medeniyeti Yeniden Yorumlamak</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>168</v>
+        <v>410</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786256319080</t>
+          <t>9786256172906</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Science and Mathematics - March 2024</t>
+          <t>Advanced Quantum Mechanics</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>300</v>
+        <v>192</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786256644762</t>
+          <t>9786255955036</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Health Sciences - March 2024</t>
+          <t>İmalat Sektöründeki İşletmelerde Covid 19'un Finansal Yansıması Bist - 100 Örneği</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>216</v>
+        <v>240</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786256644953</t>
+          <t>9786255552600</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Pandemide Hafızlık ve Metaverse İmkanları</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>180</v>
+        <v>216</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786256644892</t>
+          <t>9786255552051</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Sermaye Piyasalarında Para Politikasının Etkileri</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>204</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786256319059</t>
+          <t>9786256172791</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliği - Ulaştırma Bilim Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Spor ve Rekreasyon Araştırmaları</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>168</v>
+        <v>585</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786256644755</t>
+          <t>9786255955135</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Tasarım, Teknoloji ve Sürdürülebilirlik Üzerine Akademik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>360</v>
+        <v>396</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786256644823</t>
+          <t>9786255955142</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Yapay Zeka Ekseninde Markalaşma ve Marka Denkliği</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>264</v>
+        <v>204</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786256644946</t>
+          <t>9786255552297</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman Ürünleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Labvıew İle Uzaktan Erişimli Aydınlatma Laboratuvarı Uygulamaları</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786256644793</t>
+          <t>9786255552273</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Tanzimat’tan Günümüze Türk Kamu Yönetiminde Merkeziyet Ademi Merkeziyet Tartışması</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>300</v>
+        <v>515</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786256644939</t>
+          <t>9786255552556</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Kırmızı Yanaklı Kaplumbağa Pino</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>282</v>
+        <v>201</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786256644977</t>
+          <t>9786255552570</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Küçük Arkeolog Naya ve Bobi Antik Mısırda</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>204</v>
+        <v>180</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786256319097</t>
+          <t>9786255552013</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 2 - Mart 2024</t>
+          <t>Ketiapin’in Kardiyovasküler Etkileri: Elektrofizyolojik Yaklaşım ve Klinik Yansımalar</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>468</v>
+        <v>270</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786256644694</t>
+          <t>9786255955081</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
+          <t>Java ile 2D Oyunlarda Yapay Zeka</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>414</v>
+        <v>360</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786256644748</t>
+          <t>9786255955098</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Eğinli Müftizade Ebubekir Hilmi Efendi ve Üssü’l-harekat</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786256319127</t>
+          <t>9786255552471</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Introduction to Astropharmacy: Theoretical Principles and Applications</t>
+          <t>Finansal Piyasalar ve Varlık Fiyatlama Modelleri</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>263</v>
+        <v>252</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786256319035</t>
+          <t>9786255552181</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Araştırma ve Alıştırmalarla Yüzmede Baş Yapıtlar</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>225</v>
+        <v>540</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786256644984</t>
+          <t>9786256319707</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Matematik ve Fen Bilimleri Eğitimi Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Pazarlama Alanında Uluslararası Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>192</v>
+        <v>240</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786256644885</t>
+          <t>9786256172678</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
+          <t>İş Sağlığı ve Güvenliği Kavramı ve Öneminin Lise ve Altı Düzeyindeki Öğrencilerde Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>384</v>
+        <v>216</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786256644878</t>
+          <t>9786256172722</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 2 / Mart 2024</t>
+          <t>Alaçam’da Tarihi Yapı Mirası ve Koruma Çabaları</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>345</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786256319011</t>
+          <t>9786256172739</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Çalışmalar</t>
+          <t>Mali Kültür</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>315</v>
+        <v>384</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786256644960</t>
+          <t>9786256172753</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Alanında Uluslararası Çalışmalar</t>
+          <t>Muhasebe Bilgi Sisteminde Güncel Konular</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>225</v>
+        <v>336</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786256644908</t>
+          <t>9786256172760</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Çalışmalar</t>
+          <t>Sanat Araştırmaları III</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>297</v>
+        <v>486</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786256644991</t>
+          <t>9786256172814</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Eğitim Alanında Uluslararası Çalışmalar</t>
+          <t>Yazıtlar Işığında Arap Yazısı</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>255</v>
+        <v>366</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786256319042</t>
+          <t>9786256172715</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Mühendisliği Alanında Uluslararası Çalışmalar</t>
+          <t>Aleksandr İvanoviç Kuprin’den Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>150</v>
+        <v>168</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786256644830</t>
+          <t>9786256172661</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Uluslararası Çalışmalar</t>
+          <t>Hastane Biyokimya Laboratuvarlarının İş Sağlığı ve Güvenliği Açısından Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>192</v>
+        <v>228</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786256319066</t>
+          <t>9786256172807</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Güncel Pazarlama Yöntemleri: Stratejilerden Uygulamalara</t>
+          <t>Kırklareli Turizmi</t>
         </is>
       </c>
       <c r="C350" s="1">
         <v>248</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786256644861</t>
+          <t>9786256172746</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Çalışmalar</t>
+          <t>Fen Sınıflarında Bilimsel Tartışma ve Muhakeme: Kuramdan Uygulamaya Argümantasyon</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>540</v>
+        <v>252</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786256644786</t>
+          <t>9786256172708</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar</t>
+          <t>Küresel Siyasetin Yerel Etkisi</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>276</v>
+        <v>336</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786256319028</t>
+          <t>9786256172685</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Hemşire ve Ebelik Alanında Uluslararası Çalışmalar</t>
+          <t>Kadın ve Temsili</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>360</v>
+        <v>368</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786256319103</t>
+          <t>9786256172630</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Afetler ve Salgın Hastalıklarda Halk Sağlığı Yaklaşımları</t>
+          <t>Kırsal Bölgeler ve Kente Göç Etmeme Nedenleri</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>255</v>
+        <v>240</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786256644717</t>
+          <t>9786256172586</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Bilsem’den Çocuk Şarkıları</t>
+          <t>Devlet Destek/Teşvik Politikalarında Sosyal Turizm'in Yeri ve Serik (Antalya) İlçesinde Turizm İşletmelerinin Sosyal Turizm'e Karşı Tutumları</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>243</v>
+        <v>420</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786256644687</t>
+          <t>9786256172616</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Fizik Uygulamaları İçin Onlıne Radon Takip Sistemleri</t>
+          <t>Yatırım Stratejilerine Göre Metaverse Coin Getirilerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>158</v>
+        <v>281</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786256760523</t>
+          <t>9786256319936</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>Sosyal ve Beşeri Bilimler</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>852</v>
+        <v>255</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786256644014</t>
+          <t>9786256319943</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>Mimari Mirasın İzinde : Tarihi Samsun Evleri</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>840</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786256760448</t>
+          <t>9786256319417</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Science and Mathematics – December 2023</t>
+          <t>Arkeoloji Alanında Uluslararası Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786256450806</t>
+          <t>9786256319912</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Din Eğitimi Açısından Vakıa Suresi’nin Yorumu</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>348</v>
+        <v>315</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786256760561</t>
+          <t>9786256319806</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Yönetim ve Organizasyon Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Evaluation of Financial Performance of Companies in Marmara Region Through A Systematic Multi-Criteria Decision-Making Approach</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>326</v>
+        <v>237</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786256760554</t>
+          <t>9786256319851</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>Cerrahi Hastalıkları Hemşireliği</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>480</v>
+        <v>375</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786256644045</t>
+          <t>9786256319202</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>Kültürel Miras Alanlarında Analiz Yöntemleri</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>405</v>
+        <v>525</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786256760585</t>
+          <t>9786256319837</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Hekimlik Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Handbook Of English Language Teaching</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>243</v>
+        <v>525</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786256760615</t>
+          <t>9786257721776</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Spor Bilimlerinde Akademik Çalışmalar 3</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>420</v>
+        <v>285</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786256760646</t>
+          <t>9786256319219</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Glokomda Rostaglandin Tedavisinin Oküler Yüzeye Etkisi Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>420</v>
+        <v>195</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786256760530</t>
+          <t>9786256319240</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Iğdır’da Göç Olgusu</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>348</v>
+        <v>525</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786256760622</t>
+          <t>9786256319196</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Spor Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Profesyonel ve Bölgesel Amatör Lig Futbolcularının Tükenmişlik Düzeyleri ve Karşılaştırılması</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>636</v>
+        <v>249</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786256399822</t>
+          <t>9786256644700</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 2 / Aralık 2023</t>
+          <t>International Studies in Economics and Administrative Sciences - March 2024</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>399</v>
+        <v>276</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786256399723</t>
+          <t>9786256644779</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 1 / Aralık 2023</t>
+          <t>International Studies in Educational Sciences - March 2024</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>396</v>
+        <v>288</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786256760929</t>
+          <t>9786256644854</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Social, Human And Administrative Science - December 2023</t>
+          <t>International Studies in Dentistry - March 2024</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>492</v>
+        <v>204</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786256760806</t>
+          <t>9786256319004</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Engineering Volume 1 - December 2023</t>
+          <t>International Studies in the Field of Electrical Electronics and Communications Engineering - March 2024</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>594</v>
+        <v>228</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786256644076</t>
+          <t>9786256644847</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Engineering Volume 2 - December 2023</t>
+          <t>International Studies in Architecture, Planning and Design - Mart 2024</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>516</v>
+        <v>282</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786256760936</t>
+          <t>9786256644922</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Health Sciences - December 2023</t>
+          <t>International Studies in the Field of Communication Sciences - March 2024</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>396</v>
+        <v>162</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786256760813</t>
+          <t>9786256644670</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in the Field of Philology - December 2023</t>
+          <t>International Studies in Social Sciences and Humanities - March 2024</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>228</v>
+        <v>354</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786256760639</t>
+          <t>9786256644816</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimi, Uluslararası İlişkiler ve Kamu Yönetimi Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - March 2024</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>300</v>
+        <v>222</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786256760820</t>
+          <t>9786256644809</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>International Studies in Engineering - March 2024</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>743</v>
+        <v>348</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786256644021</t>
+          <t>9786256319073</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>International Studies in the Field of Veterinary Medicine - March 2024</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>792</v>
+        <v>168</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786256760707</t>
+          <t>9786256644724</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 2</t>
+          <t>International Studies in the Field of Philology - March 2024</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>630</v>
+        <v>168</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786256760653</t>
+          <t>9786256319080</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>International Studies in Science and Mathematics - March 2024</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786256760844</t>
+          <t>9786256644762</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 1</t>
+          <t>International Studies in Health Sciences - March 2024</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>593</v>
+        <v>216</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786256399655</t>
+          <t>9786256644953</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Maliye Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>224</v>
+        <v>180</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786256644069</t>
+          <t>9786256644892</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Toplum Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>İlahiyat Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>420</v>
+        <v>204</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786256760851</t>
+          <t>9786256319059</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>İnşaat Mühendisliği - Ulaştırma Bilim Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>324</v>
+        <v>168</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786256450790</t>
+          <t>9786256644755</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257721585</t>
+          <t>9786256644823</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>573</v>
+        <v>264</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786256450349</t>
+          <t>9786256644946</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
+          <t>Ziraat ve Orman Ürünleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>662</v>
+        <v>300</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786256760387</t>
+          <t>9786256644793</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma Ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
+          <t>Tarih Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>612</v>
+        <v>300</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786256644144</t>
+          <t>9786256644939</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
+          <t>Sosyoloji Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>480</v>
+        <v>282</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786257721592</t>
+          <t>9786256644977</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Hemşire ve Ebelik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>360</v>
+        <v>204</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257721561</t>
+          <t>9786256319097</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 2 - Mart 2024</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>518</v>
+        <v>468</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786256760547</t>
+          <t>9786256644694</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>384</v>
+        <v>414</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786256760752</t>
+          <t>9786256644748</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Architecture, Planning and Design / December 2023</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C393" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786256399372</t>
+          <t>9786256319127</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Introduction to Astropharmacy: Theoretical Principles and Applications</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>368</v>
+        <v>263</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786256760905</t>
+          <t>9786256319035</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in the Field of Communication Sciences - December 2023</t>
+          <t>Muhasebe Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>230</v>
+        <v>225</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786256760950</t>
+          <t>9786256644984</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>International Research and Evaluations in the Field of Biology - December 2023</t>
+          <t>Matematik ve Fen Bilimleri Eğitimi Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>251</v>
+        <v>192</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786256760776</t>
+          <t>9786256644885</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Economics and Administrative Sciences - December 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>288</v>
+        <v>384</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786256760745</t>
+          <t>9786256644878</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - December 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 2 / Mart 2024</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>417</v>
+        <v>345</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786256760783</t>
+          <t>9786256319011</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Educational Sciences - December 2023</t>
+          <t>Filoloji Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>588</v>
+        <v>315</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786256644663</t>
+          <t>9786256644960</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Miras Destinasyonlarında Marka Değerinin Yerel Halkın Yaşam Memnuniyeti Ve Şehir Tatmini Üzerine Etkisi</t>
+          <t>Biyoloji Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786256450721</t>
+          <t>9786256644908</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Lınguıstısche Teıldıszıplınen Und Interferenzproblematık Anhand Der Beıspıele</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>222</v>
+        <v>297</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786256644632</t>
+          <t>9786256644991</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Heybe</t>
+          <t>Okul Öncesi Eğitim Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>315</v>
+        <v>255</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786256644601</t>
+          <t>9786256319042</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Futbol Taraftarlarının Spor Tüketimine Yönelik Güdülenmelerinin İncelenmesi: Beşiktaş JK-Kardemir Karabükspor Taraftarları Örneği</t>
+          <t>Bilgisayar Mühendisliği Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>233</v>
+        <v>150</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786256760981</t>
+          <t>9786256644830</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Fısıltıları</t>
+          <t>Müzik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>345</v>
+        <v>192</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786256644007</t>
+          <t>9786256319066</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Sesi</t>
+          <t>Güncel Pazarlama Yöntemleri: Stratejilerden Uygulamalara</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>368</v>
+        <v>248</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786256760998</t>
+          <t>9786256644861</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Tonal Tek Sesli Dikte Çalışmaları - 1</t>
+          <t>Mühendislik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>296</v>
+        <v>540</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786256760400</t>
+          <t>9786256644786</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>İsmail Nakam Genc-i Edeb</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>897</v>
+        <v>276</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786256760684</t>
+          <t>9786256319028</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Python ile Pratik Makine Öğrenmesi Projeleri</t>
+          <t>Hemşire ve Ebelik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>327</v>
+        <v>360</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786256760493</t>
+          <t>9786256319103</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Psikolojisi ve Sosyolojisi</t>
+          <t>Afetler ve Salgın Hastalıklarda Halk Sağlığı Yaklaşımları</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>315</v>
+        <v>255</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786256760042</t>
+          <t>9786256644717</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Teori, Araştırma ve Derlemeler - Ekim 2023</t>
+          <t>Bilsem’den Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>528</v>
+        <v>243</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786256760066</t>
+          <t>9786256644687</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 3 - Ekim 2023</t>
+          <t>Nükleer Fizik Uygulamaları İçin Onlıne Radon Takip Sistemleri</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>753</v>
+        <v>158</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786256760059</t>
+          <t>9786256760523</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 1- Ekim 2023</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C412" s="1">
         <v>852</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786256760196</t>
+          <t>9786256644014</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>437</v>
+        <v>840</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786256760202</t>
+          <t>9786256760448</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>International Research and Reviews in Science and Mathematics – December 2023</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>554</v>
+        <v>300</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786256760073</t>
+          <t>9786256450806</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 2 - Ekim 2023</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>861</v>
+        <v>348</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786256760158</t>
+          <t>9786256760561</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Mühendisliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Yönetim ve Organizasyon Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>315</v>
+        <v>326</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786256760233</t>
+          <t>9786256760554</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>525</v>
+        <v>480</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786256760226</t>
+          <t>9786256644045</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>974</v>
+        <v>405</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786256760219</t>
+          <t>9786256760585</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Veteriner Hekimlik Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>516</v>
+        <v>243</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786256760394</t>
+          <t>9786256760615</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Merkez- Çevre Değişimi ve Sekülerleşme</t>
+          <t>Tarih Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>515</v>
+        <v>420</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786256760370</t>
+          <t>9786256760646</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Terörizmin Finansmanında Dark Web Ve Kripto Paraların Rolü</t>
+          <t>Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>272</v>
+        <v>420</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786256760363</t>
+          <t>9786256760530</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>ARDL ve NARDL Eşbütünleşme Analizleri: Adım Adım Eviews Uygulaması</t>
+          <t>Müzik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>1466</v>
+        <v>348</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786256760318</t>
+          <t>9786256760622</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Tasarımda Adhokrasi Konuşmaları</t>
+          <t>Spor Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>272</v>
+        <v>636</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786256760325</t>
+          <t>9786256399822</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Hegel’in Dizgesi ve Tarih</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>272</v>
+        <v>399</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786256760288</t>
+          <t>9786256399723</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Kampüs Rekreasyonu</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>420</v>
+        <v>396</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786256760264</t>
+          <t>9786256760929</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>A Guıdebook For Language Teachers</t>
+          <t>International Research and Reviews in Social, Human And Administrative Science - December 2023</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>368</v>
+        <v>492</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786256760271</t>
+          <t>9786256760806</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon ve Disipliner Yaklaşımlar - 2</t>
+          <t>International Research and Reviews in Engineering Volume 1 - December 2023</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>504</v>
+        <v>594</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786256450875</t>
+          <t>9786256644076</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Hemşirelik Öğrencilerinin Ameliyathane Deneyimleri</t>
+          <t>International Research and Reviews in Engineering Volume 2 - December 2023</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>219</v>
+        <v>516</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786256450851</t>
+          <t>9786256760936</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Vyaçeslav İvanov’un Yaşamı ve Şiir Sanatı</t>
+          <t>International Research and Reviews in Health Sciences - December 2023</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>375</v>
+        <v>396</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786256450868</t>
+          <t>9786256760813</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Terapötik Rekreasyon ve Otizmli Bireyler</t>
+          <t>International Research and Reviews in the Field of Philology - December 2023</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>233</v>
+        <v>228</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786256450783</t>
+          <t>9786256760639</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Teknolojik Gelişmeler Işığında Evrensel Tasarım</t>
+          <t>Siyaset Bilimi, Uluslararası İlişkiler ve Kamu Yönetimi Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786256450745</t>
+          <t>9786256760820</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Denizcilik İşletmelerinde Liderlik</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>522</v>
+        <v>743</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786256450752</t>
+          <t>9786256644021</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kriz Yönetimi: Covid-19 Tecrübesi</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>225</v>
+        <v>792</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786256450677</t>
+          <t>9786256760707</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Hastalık Bilgisi</t>
+          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 2</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>798</v>
+        <v>630</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786256450707</t>
+          <t>9786256760653</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Astro-Rekreasyon: Boş Zaman Aktivite Eğilimleri ve Astrolojik Kimlik Arasındaki İlişkinin İncelenmesi</t>
+          <t>Sosyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>269</v>
+        <v>420</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786256450493</t>
+          <t>9786256760844</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 1</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>420</v>
+        <v>593</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786256450417</t>
+          <t>9786256399655</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-1 -Haziran 2023</t>
+          <t>Maliye Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>525</v>
+        <v>224</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786256450547</t>
+          <t>9786256644069</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>İnsan ve Toplum Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>218</v>
+        <v>420</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786256450479</t>
+          <t>9786256760851</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-1 - Haziran 2023</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>575</v>
+        <v>324</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786256450516</t>
+          <t>9786256450790</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>İlahiyat Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>696</v>
+        <v>300</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786256450424</t>
+          <t>9786257721585</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>201</v>
+        <v>573</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786256450561</t>
+          <t>9786256450349</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Hekimlik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>251</v>
+        <v>662</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786256450387</t>
+          <t>9786256760387</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma Ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>428</v>
+        <v>612</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786256450509</t>
+          <t>9786256644144</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>449</v>
+        <v>480</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786256450554</t>
+          <t>9786257721592</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Hemşire ve Ebelik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>441</v>
+        <v>360</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786256450585</t>
+          <t>9786257721561</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social, Human and Administrative Sciences-II / June 2023</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>420</v>
+        <v>518</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786256450325</t>
+          <t>9786256760547</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>357</v>
+        <v>384</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786256450592</t>
+          <t>9786256760752</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social, Human and Administrative Sciences-I / June 2023</t>
+          <t>International Research and Reviews in Architecture, Planning and Design / December 2023</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>395</v>
+        <v>360</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786256450431</t>
+          <t>9786256399372</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>Biyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>822</v>
+        <v>368</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786256450530</t>
+          <t>9786256760905</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>International Research and Reviews in the Field of Communication Sciences - December 2023</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>584</v>
+        <v>230</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786256450448</t>
+          <t>9786256760950</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-1 - Haziran 2023</t>
+          <t>International Research and Evaluations in the Field of Biology - December 2023</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>605</v>
+        <v>251</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786256450455</t>
+          <t>9786256760776</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>International Research and Reviews in Economics and Administrative Sciences - December 2023</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>806</v>
+        <v>288</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786256450394</t>
+          <t>9786256760745</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-I - Haziran 2023</t>
+          <t>International Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - December 2023</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>899</v>
+        <v>417</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786256450608</t>
+          <t>9786256760783</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Science and Mathematics / June 2023</t>
+          <t>International Research and Reviews in Educational Sciences - December 2023</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>504</v>
+        <v>588</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786256450363</t>
+          <t>9786256644663</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Kültürel Miras Destinasyonlarında Marka Değerinin Yerel Halkın Yaşam Memnuniyeti Ve Şehir Tatmini Üzerine Etkisi</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>276</v>
+        <v>300</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786256450486</t>
+          <t>9786256450721</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Lınguıstısche Teıldıszıplınen Und Interferenzproblematık Anhand Der Beıspıele</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>273</v>
+        <v>222</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786256450639</t>
+          <t>9786256644632</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Educational Sciences - June 2023</t>
+          <t>Heybe</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>432</v>
+        <v>315</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786256450646</t>
+          <t>9786256644601</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Economics and Administrative Sciences - June 2023</t>
+          <t>Futbol Taraftarlarının Spor Tüketimine Yönelik Güdülenmelerinin İncelenmesi: Beşiktaş JK-Kardemir Karabükspor Taraftarları Örneği</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>344</v>
+        <v>233</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786256450653</t>
+          <t>9786256760981</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Architecture, Planning and Design - June 2023</t>
+          <t>Sanatın Fısıltıları</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>218</v>
+        <v>345</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786256450370</t>
+          <t>9786256644007</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - June 2023</t>
+          <t>Sanatın Sesi</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>243</v>
+        <v>368</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786256450615</t>
+          <t>9786256760998</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Health Sciences - June 2023</t>
+          <t>Tonal Tek Sesli Dikte Çalışmaları - 1</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>773</v>
+        <v>296</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786256450622</t>
+          <t>9786256760400</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Engineering - June 2023</t>
+          <t>İsmail Nakam Genc-i Edeb</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>378</v>
+        <v>897</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786256450400</t>
+          <t>9786256760684</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Algısı Öz Güven ve Umutsuzluk</t>
+          <t>Python ile Pratik Makine Öğrenmesi Projeleri</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>368</v>
+        <v>327</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786256450332</t>
+          <t>9786256760493</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Financialization and (DE)Regulation</t>
+          <t>Yapay Zeka Psikolojisi ve Sosyolojisi</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>303</v>
+        <v>315</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786256450356</t>
+          <t>9786256760042</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Destanları</t>
+          <t>İlahiyat Alanında Uluslararası Teori, Araştırma ve Derlemeler - Ekim 2023</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>420</v>
+        <v>528</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786256450257</t>
+          <t>9786256760066</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Arap Diyalektolojisi</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 3 - Ekim 2023</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>227</v>
+        <v>753</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786256399884</t>
+          <t>9786256760059</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 1- Ekim 2023</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>375</v>
+        <v>852</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786256399785</t>
+          <t>9786256760196</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Social, Human and Administrative Sciences - March 2023</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>852</v>
+        <v>437</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786256399778</t>
+          <t>9786256760202</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Science and Mathematics - March 2023</t>
+          <t>Filoloji Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>501</v>
+        <v>554</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786256399754</t>
+          <t>9786256760073</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Health Sciences - March 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 2 - Ekim 2023</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>483</v>
+        <v>861</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786256450271</t>
+          <t>9786256760158</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Disiplinlerarası Medya ve İletişim Çalışmaları</t>
+          <t>Bilgisayar Mühendisliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>588</v>
+        <v>315</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786256399747</t>
+          <t>9786256760233</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Educational Sciences - March 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>426</v>
+        <v>525</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786256399761</t>
+          <t>9786256760226</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Engineering - March 2023</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>683</v>
+        <v>974</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786256399730</t>
+          <t>9786256760219</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - March 2023</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>525</v>
+        <v>516</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786256399693</t>
+          <t>9786256760394</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Türkiye'de Merkez- Çevre Değişimi ve Sekülerleşme</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>411</v>
+        <v>515</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786256399686</t>
+          <t>9786256760370</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Terörizmin Finansmanında Dark Web Ve Kripto Paraların Rolü</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>1146</v>
+        <v>272</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786256399921</t>
+          <t>9786256760363</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>ARDL ve NARDL Eşbütünleşme Analizleri: Adım Adım Eviews Uygulaması</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>434</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786256399877</t>
+          <t>9786256760318</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Tasarımda Adhokrasi Konuşmaları</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>420</v>
+        <v>272</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786256399860</t>
+          <t>9786256760325</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 2 - Mart 2023</t>
+          <t>Hegel’in Dizgesi ve Tarih</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>1008</v>
+        <v>272</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786256399853</t>
+          <t>9786256760288</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 1 - Mart 2023</t>
+          <t>Kampüs Rekreasyonu</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>926</v>
+        <v>420</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786256399891</t>
+          <t>9786256760264</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 1 - Mart 2023</t>
+          <t>A Guıdebook For Language Teachers</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>653</v>
+        <v>368</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786256399792</t>
+          <t>9786256760271</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 2 - Mart 2023</t>
+          <t>Rekreasyon ve Disipliner Yaklaşımlar - 2</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>690</v>
+        <v>504</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786256399846</t>
+          <t>9786256450875</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Hemşirelik Öğrencilerinin Ameliyathane Deneyimleri</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>659</v>
+        <v>219</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786256399815</t>
+          <t>9786256450851</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Vyaçeslav İvanov’un Yaşamı ve Şiir Sanatı</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>546</v>
+        <v>375</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786256399839</t>
+          <t>9786256450868</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Terapötik Rekreasyon ve Otizmli Bireyler</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>501</v>
+        <v>233</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786256399716</t>
+          <t>9786256450783</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Teknolojik Gelişmeler Işığında Evrensel Tasarım</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>345</v>
+        <v>375</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786256399709</t>
+          <t>9786256450745</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Denizcilik İşletmelerinde Liderlik</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>300</v>
+        <v>522</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786256399808</t>
+          <t>9786256450752</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Türkiye’de Kriz Yönetimi: Covid-19 Tecrübesi</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>1337</v>
+        <v>225</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786256399341</t>
+          <t>9786256450677</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim Tahta Çıkmak Üzere İstanbul’a Gelirken…</t>
+          <t>Hastalık Bilgisi</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>525</v>
+        <v>798</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786256399907</t>
+          <t>9786256450707</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Zelzele</t>
+          <t>Astro-Rekreasyon: Boş Zaman Aktivite Eğilimleri ve Astrolojik Kimlik Arasındaki İlişkinin İncelenmesi</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>315</v>
+        <v>269</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786257721943</t>
+          <t>9786256450493</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Eğilme Bükülme Baş Eğme</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>806</v>
+        <v>420</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786257721974</t>
+          <t>9786256450417</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Kendine Tutunmak</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-1 -Haziran 2023</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>330</v>
+        <v>525</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786257721981</t>
+          <t>9786256450547</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Karagözlüm</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>345</v>
+        <v>218</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257276030</t>
+          <t>9786256450479</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-1 - Haziran 2023</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>332</v>
+        <v>575</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257721783</t>
+          <t>9786256450516</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Kılıçtan Kan Damlıyordu!</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>420</v>
+        <v>696</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257721950</t>
+          <t>9786256450424</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Borsa Jargonu</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>330</v>
+        <v>201</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257721806</t>
+          <t>9786256450561</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Sucul Kaynaklar ve Sağlık Turizmi</t>
+          <t>Veteriner Hekimlik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>779</v>
+        <v>251</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257721790</t>
+          <t>9786256450387</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Öngerilmeli Betonarme 1 Kesitli Hızlı Tren Köprülerin Sismik Analizi</t>
+          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>218</v>
+        <v>428</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786256399679</t>
+          <t>9786256450509</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Arap Dilinde Sözlüksel Çok Anlamlılık</t>
+          <t>Eğitim Bilimlerinde Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>416</v>
+        <v>449</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786256399273</t>
+          <t>9786256450554</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Hadisler Işığında İslam Dininde Boş Zaman Eğitimi</t>
+          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>335</v>
+        <v>441</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786256399167</t>
+          <t>9786256450585</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Studies in Social, Human and Administrative Sciences-II / June 2023</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786256399112</t>
+          <t>9786256450325</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>420</v>
+        <v>357</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786256399037</t>
+          <t>9786256450592</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 4 - Aralık 2022</t>
+          <t>International Studies in Social, Human and Administrative Sciences-I / June 2023</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>770</v>
+        <v>395</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786256399396</t>
+          <t>9786256450431</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 5 - Aralık 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>315</v>
+        <v>822</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786256399020</t>
+          <t>9786256450530</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>654</v>
+        <v>584</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786256399013</t>
+          <t>9786256450448</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-1 - Haziran 2023</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>726</v>
+        <v>605</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786256399303</t>
+          <t>9786256450455</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 3 - Aralık 2022</t>
+          <t>Mühendislik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>675</v>
+        <v>806</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786256399006</t>
+          <t>9786256450394</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 3 - Aralık 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-I - Haziran 2023</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>432</v>
+        <v>899</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786057285294</t>
+          <t>9786256450608</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>International Studies in Science and Mathematics / June 2023</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>489</v>
+        <v>504</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786057285287</t>
+          <t>9786256450363</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Filoloji Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>560</v>
+        <v>276</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786256399150</t>
+          <t>9786256450486</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 3 - Aralık 2022</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>375</v>
+        <v>273</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786256399099</t>
+          <t>9786256450639</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 2 Aralık 2022</t>
+          <t>International Studies in Educational Sciences - June 2023</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>420</v>
+        <v>432</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786256399082</t>
+          <t>9786256450646</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 1 - Aralık 2022</t>
+          <t>International Studies in Economics and Administrative Sciences - June 2023</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>623</v>
+        <v>344</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786256399143</t>
+          <t>9786256450653</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Studies in Architecture, Planning and Design - June 2023</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>441</v>
+        <v>218</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786256399266</t>
+          <t>9786256450370</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>International Research in Sport Sciences - December 2022</t>
+          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - June 2023</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>183</v>
+        <v>243</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786256399198</t>
+          <t>9786256450615</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>International Research in Social, Human and Administrative Sciences - 2 - December 2022</t>
+          <t>International Studies in Health Sciences - June 2023</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>426</v>
+        <v>773</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786256399181</t>
+          <t>9786256450622</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>International Research in Social, Human and Administrative Sciences - 1 - December 2022</t>
+          <t>International Studies in Engineering - June 2023</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>375</v>
+        <v>378</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786256399228</t>
+          <t>9786256450400</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>International Research in Science and Mathematics - December 2022</t>
+          <t>Tanrı Algısı Öz Güven ve Umutsuzluk</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>525</v>
+        <v>368</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786256399204</t>
+          <t>9786256450332</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>International Research in Health Sciences - December 2022</t>
+          <t>Financialization and (DE)Regulation</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>662</v>
+        <v>303</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786256399242</t>
+          <t>9786256450356</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>International Research in Engineering - December 2022</t>
+          <t>Anadolu Destanları</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>630</v>
+        <v>420</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786256399174</t>
+          <t>9786256450257</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>International Research in Educational Sciences - December 2022</t>
+          <t>Türkiye’de Arap Diyalektolojisi</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>420</v>
+        <v>227</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786256399235</t>
+          <t>9786256399884</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>International Research in Architecture, Planning and Design - December 2022</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C522" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786256399259</t>
+          <t>9786256399785</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>International Research in Agriculture, Forestry and Aquaculture Sciences - December 2022</t>
+          <t>International Academic Research and Reviews in Social, Human and Administrative Sciences - March 2023</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>420</v>
+        <v>852</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786256399136</t>
+          <t>9786256399778</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Science and Mathematics - March 2023</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>330</v>
+        <v>501</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786256399075</t>
+          <t>9786256399754</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Health Sciences - March 2023</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>738</v>
+        <v>483</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786256399044</t>
+          <t>9786256450271</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Disiplinlerarası Medya ve İletişim Çalışmaları</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>549</v>
+        <v>588</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786057285270</t>
+          <t>9786256399747</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Educational Sciences - March 2023</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>674</v>
+        <v>426</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786256399129</t>
+          <t>9786256399761</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Engineering - March 2023</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>497</v>
+        <v>683</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786256399105</t>
+          <t>9786256399730</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - March 2023</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>357</v>
+        <v>525</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786256399068</t>
+          <t>9786256399693</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>525</v>
+        <v>411</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786256399051</t>
+          <t>9786256399686</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>783</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786256399310</t>
+          <t>9786256399921</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Risk Açıklamalarının Muhasebe Ve Finansal Raporlama Standartları Açısından İncelenmesi</t>
+          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>375</v>
+        <v>434</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786256399389</t>
+          <t>9786256399877</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Yasal Güç İstenci ve Politik Davranış</t>
+          <t>Spor Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>303</v>
+        <v>420</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786057285232</t>
+          <t>9786256399860</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon Ve Disipliner Yaklaşımlar</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 2 - Mart 2023</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>420</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786057285218</t>
+          <t>9786256399853</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Öğrencileri için Sosyal Beceri Etkinlikleri</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 1 - Mart 2023</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>231</v>
+        <v>926</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786057177063</t>
+          <t>9786256399891</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 1 - Mart 2023</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>185</v>
+        <v>653</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786054517947</t>
+          <t>9786256399792</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 2 - Mart 2023</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>773</v>
+        <v>690</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786054517985</t>
+          <t>9786256399846</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>924</v>
+        <v>659</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786054517787</t>
+          <t>9786256399815</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>İlahiyat Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>353</v>
+        <v>546</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786054517923</t>
+          <t>9786256399839</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>621</v>
+        <v>501</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786054517886</t>
+          <t>9786256399716</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>659</v>
+        <v>345</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786054517855</t>
+          <t>9786256399709</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Filoloji Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>486</v>
+        <v>300</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786054517992</t>
+          <t>9786256399808</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>683</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786054517817</t>
+          <t>9786256399341</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Yavuz Sultan Selim Tahta Çıkmak Üzere İstanbul’a Gelirken…</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>168</v>
+        <v>525</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786257721141</t>
+          <t>9786256399907</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
+          <t>Zelzele</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>633</v>
+        <v>315</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786057177070</t>
+          <t>9786257721943</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Social, Human and Administrative Sciences - October 2022</t>
+          <t>Eğilme Bükülme Baş Eğme</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>1587</v>
+        <v>806</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786057177087</t>
+          <t>9786257721974</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Science and Mathematics - October 2022</t>
+          <t>Kendine Tutunmak</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>353</v>
+        <v>330</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786057177094</t>
+          <t>9786257721981</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - October 2022</t>
+          <t>Karagözlüm</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>282</v>
+        <v>345</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786054517862</t>
+          <t>9786257276030</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Engineering - October 2022</t>
+          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>305</v>
+        <v>332</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786054517589</t>
+          <t>9786257721783</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Educational Sciences - October 2022</t>
+          <t>Kılıçtan Kan Damlıyordu!</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>353</v>
+        <v>420</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786054517831</t>
+          <t>9786257721950</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Agriculture, Forestry and Aquaculture Sciences - October 2022</t>
+          <t>Borsa Jargonu</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>375</v>
+        <v>330</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786257276009</t>
+          <t>9786257721806</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematik Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sucul Kaynaklar ve Sağlık Turizmi</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>635</v>
+        <v>779</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786257276054</t>
+          <t>9786257721790</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Öngerilmeli Betonarme 1 Kesitli Hızlı Tren Köprülerin Sismik Analizi</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>375</v>
+        <v>218</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786257276023</t>
+          <t>9786256399679</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Arap Dilinde Sözlüksel Çok Anlamlılık</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>375</v>
+        <v>416</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786257721516</t>
+          <t>9786256399273</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Eonal Evren</t>
+          <t>Ayetler ve Hadisler Işığında İslam Dininde Boş Zaman Eğitimi</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>594</v>
+        <v>335</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786257276061</t>
+          <t>9786256399167</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>963</v>
+        <v>330</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786257276108</t>
+          <t>9786256399112</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Açık Kaynak Kodlu Coğrafi Bilgi Sistemleri (QGIS) Uygulamaları Temel Bilgiler - Giriş</t>
+          <t>Spor Bilimlerinde Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>266</v>
+        <v>420</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>4440000002518</t>
+          <t>9786256399037</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 4 - Aralık 2022</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>113</v>
+        <v>770</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>4440000002517</t>
+          <t>9786256399396</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Söyletme Beni</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 5 - Aralık 2022</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>250</v>
+        <v>315</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>4440000002516</t>
+          <t>9786256399020</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Futbol Antrenörlerinde Zihinsel Hazırlık ve Giyilebilir Teknoloji</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>112</v>
+        <v>654</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786057177032</t>
+          <t>9786256399013</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Meçhul</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>345</v>
+        <v>726</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786057177049</t>
+          <t>9786256399303</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyeti Koru</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>491</v>
+        <v>675</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786057177056</t>
+          <t>9786256399006</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Cesaretin Bedeli</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>512</v>
+        <v>432</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786057177025</t>
+          <t>9786057285294</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sınırlar Gümrükler Ve Güvenlik</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>987</v>
+        <v>489</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786057177018</t>
+          <t>9786057285287</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Sadece Benim</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>252</v>
+        <v>560</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786257721998</t>
+          <t>9786256399150</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Otoparagon - Sorguç Tılsımı</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>494</v>
+        <v>375</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786057177001</t>
+          <t>9786256399099</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelebeğin İz Düşümü</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 2 Aralık 2022</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>345</v>
+        <v>420</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786257721844</t>
+          <t>9786256399082</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>681</v>
+        <v>623</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786257721905</t>
+          <t>9786256399143</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>341</v>
+        <v>441</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786257721929</t>
+          <t>9786256399266</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Educational Sciences - June 2022</t>
+          <t>International Research in Sport Sciences - December 2022</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>344</v>
+        <v>183</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786257721820</t>
+          <t>9786256399198</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Teori ve Araştırmalar - Haziran 2022</t>
+          <t>International Research in Social, Human and Administrative Sciences - 2 - December 2022</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>209</v>
+        <v>426</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786257721868</t>
+          <t>9786256399181</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>International Research in Social, Human and Administrative Sciences - 1 - December 2022</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>435</v>
+        <v>375</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786257721882</t>
+          <t>9786256399228</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - June 2022</t>
+          <t>International Research in Science and Mathematics - December 2022</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>209</v>
+        <v>525</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786257721899</t>
+          <t>9786256399204</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Haziran 2022</t>
+          <t>International Research in Health Sciences - December 2022</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>234</v>
+        <v>662</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786257721813</t>
+          <t>9786256399242</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>International Research in Engineering - December 2022</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>1100</v>
+        <v>630</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786257721837</t>
+          <t>9786256399174</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Social Human and Administrative Sciences - June 2022</t>
+          <t>International Research in Educational Sciences - December 2022</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>212</v>
+        <v>420</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786257721523</t>
+          <t>9786256399235</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Spor, Sağlık ve Psikoloji - 1</t>
+          <t>International Research in Architecture, Planning and Design - December 2022</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>330</v>
+        <v>375</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786257721738</t>
+          <t>9786256399259</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>International Research in Agriculture, Forestry and Aquaculture Sciences - December 2022</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>315</v>
+        <v>420</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786257721714</t>
+          <t>9786256399136</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>İlahiyat Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>420</v>
+        <v>330</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786257721707</t>
+          <t>9786256399075</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>368</v>
+        <v>738</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786257721721</t>
+          <t>9786256399044</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Mart 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>683</v>
+        <v>549</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786257721462</t>
+          <t>9786057285270</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Academic Research and Review in Social, Human and Administrative Sciences</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>368</v>
+        <v>674</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786257721486</t>
+          <t>9786256399129</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>375</v>
+        <v>497</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786257721493</t>
+          <t>9786256399105</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünlerinde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Filoloji Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>420</v>
+        <v>357</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786257721745</t>
+          <t>9786256399068</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Teori ve Araştırmalar - Theory and Research in Sport Sciences</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>345</v>
+        <v>525</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786257721479</t>
+          <t>9786256399051</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Akademik Araştırma ve Değerlendirmeler - Aralık 2021</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>432</v>
+        <v>783</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786257721684</t>
+          <t>9786256399310</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
+          <t>Risk Açıklamalarının Muhasebe Ve Finansal Raporlama Standartları Açısından İncelenmesi</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>345</v>
+        <v>375</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786257721431</t>
+          <t>9786256399389</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Yasal Güç İstenci ve Politik Davranış</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>375</v>
+        <v>303</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786257721677</t>
+          <t>9786057285232</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
+          <t>Rekreasyon Ve Disipliner Yaklaşımlar</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>752</v>
+        <v>420</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786257721691</t>
+          <t>9786057285218</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - March 2022</t>
+          <t>İlkokul Öğrencileri için Sosyal Beceri Etkinlikleri</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>315</v>
+        <v>231</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786257721394</t>
+          <t>9786057177063</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>420</v>
+        <v>185</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786257721400</t>
+          <t>9786054517947</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlarda Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>330</v>
+        <v>773</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786257721332</t>
+          <t>9786054517985</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 4</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>315</v>
+        <v>924</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786257721325</t>
+          <t>9786054517787</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 3</t>
+          <t>Spor Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>525</v>
+        <v>353</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786257721530</t>
+          <t>9786054517923</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Spor Sağlık ve Psikoloji - 2</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>266</v>
+        <v>621</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786257721417</t>
+          <t>9786054517886</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>330</v>
+        <v>659</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786257721424</t>
+          <t>9786054517855</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Mühendislik Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>315</v>
+        <v>486</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786257721349</t>
+          <t>9786054517992</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 5</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>420</v>
+        <v>683</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786257721271</t>
+          <t>9786054517817</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Spor 4</t>
+          <t>İlahiyat Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>368</v>
+        <v>168</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786257721288</t>
+          <t>9786257721141</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Spor 5</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>315</v>
+        <v>633</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786051801612</t>
+          <t>9786057177070</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Her Genç Kızın Rüyası</t>
+          <t>Theory and Research in Social, Human and Administrative Sciences - October 2022</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>35.38</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786051801650</t>
+          <t>9786057177087</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Kentleşme ve Kentlileşme 1950-1980</t>
+          <t>Theory and Research in Science and Mathematics - October 2022</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>33.61</v>
+        <v>353</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786051801643</t>
+          <t>9786057177094</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Rus Edebiyatından Bir Savaş Nesri Yazarı: Yuri Bondarev</t>
+          <t>Theory and Research in Health Sciences - October 2022</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>26.54</v>
+        <v>282</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786051801599</t>
+          <t>9786054517862</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Müzik Ansiklopedisi</t>
+          <t>Theory and Research in Engineering - October 2022</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>79.63</v>
+        <v>305</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786051801223</t>
+          <t>9786054517589</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>Theory and Research in Educational Sciences - October 2022</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>21.22</v>
+        <v>353</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786051801254</t>
+          <t>9786054517831</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Siyahi</t>
+          <t>Theory and Research in Agriculture, Forestry and Aquaculture Sciences - October 2022</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>24.77</v>
+        <v>375</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786051801216</t>
+          <t>9786257276009</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Müebbet Yalnızlık</t>
+          <t>Fen Bilimleri ve Matematik Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>17.7</v>
+        <v>635</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786051801278</t>
+          <t>9786257276054</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Umuda Uçar</t>
+          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>44</v>
+        <v>375</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786051801179</t>
+          <t>9786257276023</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Sarı Buğday Mavi Umut</t>
+          <t>Filoloji Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>28.31</v>
+        <v>375</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786051801452</t>
+          <t>9786257721516</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Kuantum'a Yolculuk</t>
+          <t>Eonal Evren</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>31.85</v>
+        <v>594</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786051801445</t>
+          <t>9786257276061</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Dökülen Gözyaşı</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>17.7</v>
+        <v>963</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786051801407</t>
+          <t>9786257276108</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Turan'a Doğru</t>
+          <t>Açık Kaynak Kodlu Coğrafi Bilgi Sistemleri (QGIS) Uygulamaları Temel Bilgiler - Giriş</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>35.38</v>
+        <v>266</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786051801438</t>
+          <t>4440000002518</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Hayrabolulu Hasib Divanı</t>
+          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>40.7</v>
+        <v>113</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786051800059</t>
+          <t>4440000002517</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Yas</t>
+          <t>Söyletme Beni</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>27.59</v>
+        <v>250</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786051801087</t>
+          <t>4440000002516</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Bir Adın Vardı Senin</t>
+          <t>Futbol Antrenörlerinde Zihinsel Hazırlık ve Giyilebilir Teknoloji</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>49.55</v>
+        <v>112</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786051800981</t>
+          <t>9786057177032</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Hayalhane</t>
+          <t>Meçhul</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>37</v>
+        <v>345</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786059825252</t>
+          <t>9786057177049</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Yitik Halkı Yezidiler</t>
+          <t>Cumhuriyeti Koru</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>35.38</v>
+        <v>491</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786059825825</t>
+          <t>9786057177056</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Bir Günahkarın Çığlığı</t>
+          <t>Cesaretin Bedeli</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>27.59</v>
+        <v>512</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786051800882</t>
+          <t>9786057177025</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin Türk Müziği Düzenlemeleri</t>
+          <t>Türkiye Sınırlar Gümrükler Ve Güvenlik</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>33.61</v>
+        <v>987</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786051800110</t>
+          <t>9786057177018</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Filozof Çoban</t>
+          <t>Gerçek Sadece Benim</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>44.23</v>
+        <v>252</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786059825511</t>
+          <t>9786257721998</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Tarih Tarih Dergisi Sayı: 2 Temmuz 2015</t>
+          <t>Otoparagon - Sorguç Tılsımı</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>35</v>
+        <v>494</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786059825535</t>
+          <t>9786057177001</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Sistematik ve Alfabetik Sınıflama Düzenlerinin Bilgiye, Belgeye Konusal Erişim Açısından Karşılaştırılması</t>
+          <t>Bir Kelebeğin İz Düşümü</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>38.92</v>
+        <v>345</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786059825542</t>
+          <t>9786257721844</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Kadın</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>72</v>
+        <v>681</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>3990000027054</t>
+          <t>9786257721905</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Tarih Tarih Dergisi Sayı: 1 Nisan 2015</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>12.04</v>
+        <v>341</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786051801605</t>
+          <t>9786257721929</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>İsrailiyatın Hadise Girişi</t>
+          <t>Theory and Research in Educational Sciences - June 2022</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>35.38</v>
+        <v>344</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786051800868</t>
+          <t>9786257721820</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Gelişim Psikolojisi</t>
+          <t>İlahiyat Alanında Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>31.85</v>
+        <v>209</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786051800660</t>
+          <t>9786257721868</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>24.77</v>
+        <v>435</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786051800844</t>
+          <t>9786257721882</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Platon'da Demokratia Kavramı</t>
+          <t>Theory and Research in Health Sciences - June 2022</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>31.85</v>
+        <v>209</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786051800929</t>
+          <t>9786257721899</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Ucuz Şarap</t>
+          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>15.92</v>
+        <v>234</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786051800820</t>
+          <t>9786257721813</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Romanın ve Edebi Türlerin Sosyolojisi</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>21.22</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786051800752</t>
+          <t>9786257721837</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Theory and Research in Social Human and Administrative Sciences - June 2022</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>24.77</v>
+        <v>212</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786051800875</t>
+          <t>9786257721523</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Viktor Petroviç Astafyev'in Öykülerinde Köy Teması</t>
+          <t>Spor, Sağlık ve Psikoloji - 1</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>21.22</v>
+        <v>330</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786051800783</t>
+          <t>9786257721738</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>Mühendislik Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>21.22</v>
+        <v>315</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786051800646</t>
+          <t>9786257721714</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Filoloji Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>6.19</v>
+        <v>420</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786051800745</t>
+          <t>9786257721707</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>31.85</v>
+        <v>368</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786051800707</t>
+          <t>9786257721721</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>5.31</v>
+        <v>683</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786051800721</t>
+          <t>9786257721462</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Academic Research and Review in Social, Human and Administrative Sciences</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>24.77</v>
+        <v>368</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786051800714</t>
+          <t>9786257721486</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Sosyal ve Beşeri Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>35.38</v>
+        <v>375</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786051800691</t>
+          <t>9786257721493</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Ziraat, Orman ve Su Ürünlerinde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>20.46</v>
+        <v>420</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786051800674</t>
+          <t>9786257721745</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Spor Bilimlerinde Teori ve Araştırmalar - Theory and Research in Sport Sciences</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>21.22</v>
+        <v>345</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786051800851</t>
+          <t>9786257721479</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Yaz Gecesi Rüyası</t>
+          <t>Spor Bilimlerinde Akademik Araştırma ve Değerlendirmeler - Aralık 2021</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>10.61</v>
+        <v>432</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786051800912</t>
+          <t>9786257721684</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther'in Acıları</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>8.85</v>
+        <v>345</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786051800622</t>
+          <t>9786257721431</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Mühendislik Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>27.59</v>
+        <v>375</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786051800615</t>
+          <t>9786257721677</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>28</v>
+        <v>752</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786051800400</t>
+          <t>9786257721691</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Aşk Dalgası</t>
+          <t>Theory and Research in Health Sciences - March 2022</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>20.69</v>
+        <v>315</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786051800592</t>
+          <t>9786257721394</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Bütün Dörtlükler</t>
+          <t>İktisadi ve İdari Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>35.38</v>
+        <v>420</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786051800776</t>
+          <t>9786257721400</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Güzel Sanatlarda Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>28.31</v>
+        <v>330</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786051800448</t>
+          <t>9786257721332</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Sporda Bilim - 4</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>9.63</v>
+        <v>315</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786051800677</t>
+          <t>9786257721325</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğimi Kazanırken</t>
+          <t>Sporda Bilim - 3</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>30.07</v>
+        <v>525</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786051800608</t>
+          <t>9786257721530</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Spor Sağlık ve Psikoloji - 2</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>17.7</v>
+        <v>266</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786051800653</t>
+          <t>9786257721417</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Değirmenimden Mektuplar</t>
+          <t>Fen Bilimleri ve Matematikte Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>5.31</v>
+        <v>330</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786051800943</t>
+          <t>9786257721424</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Defol Gel</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>17.7</v>
+        <v>315</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786051800639</t>
+          <t>9786257721349</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Sporda Bilim - 5</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>24.77</v>
+        <v>420</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786051800585</t>
+          <t>9786257721271</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Lale</t>
+          <t>Bilimsel Spor 4</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>11.8</v>
+        <v>368</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786051800578</t>
+          <t>9786257721288</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Bilimsel Spor 5</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>24.16</v>
+        <v>315</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786051800561</t>
+          <t>9786051801612</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Benim Üniversitelerim</t>
+          <t>Her Genç Kızın Rüyası</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>47</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9786051800899</t>
+          <t>9786051801650</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Mektup</t>
+          <t>Türk Romanında Kentleşme ve Kentlileşme 1950-1980</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>27.59</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786051800936</t>
+          <t>9786051801643</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Grup Buluşum</t>
+          <t>Rus Edebiyatından Bir Savaş Nesri Yazarı: Yuri Bondarev</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>24.77</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>3990000034417</t>
+          <t>9786051801599</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış Gerçek Cin Hikayeleri</t>
+          <t>Müzik Ansiklopedisi</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>14.81</v>
+        <v>79.63</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786059825870</t>
+          <t>9786051801223</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Burdur Kitabı - 4 : İnsan ve Mekan</t>
+          <t>Yabancı</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>146</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786051800080</t>
+          <t>9786051801254</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Sevişerek Zayıfla</t>
+          <t>Siyahi</t>
         </is>
       </c>
       <c r="C661" s="1">
         <v>24.77</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786059825993</t>
+          <t>9786051801216</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Narsisizm ve Dindarlık</t>
+          <t>Müebbet Yalnızlık</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>102</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786059825955</t>
+          <t>9786051801278</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Kuloğlu Şeyh Hacı İlyas Bağ-ı Behişt (2 Cilt Takım)</t>
+          <t>Kuşlar Umuda Uçar</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>186</v>
+        <v>44</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786051800011</t>
+          <t>9786051801179</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Konstantin Paustovski'nin Öykü Sanatı</t>
+          <t>Sarı Buğday Mavi Umut</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>26.54</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786051800004</t>
+          <t>9786051801452</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Türkistan'dan Uzak Diyara Beşkaza Fethiye ve Seydikemer Yörükleri</t>
+          <t>Kuantum'a Yolculuk</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>35.38</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786059825986</t>
+          <t>9786051801445</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik ve Toplumsal Uyum Sorunları</t>
+          <t>Dökülen Gözyaşı</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>28.31</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786059825207</t>
+          <t>9786051801407</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Muhammed’in Felsefesi</t>
+          <t>Turan'a Doğru</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>285</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786059825467</t>
+          <t>9786051801438</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Anlayışı</t>
+          <t>Hayrabolulu Hasib Divanı</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>243</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786059825474</t>
+          <t>9786051800059</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç</t>
+          <t>Yas</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>72</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786059825450</t>
+          <t>9786051801087</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Düşünmeyen Ormanda Yaşasın</t>
+          <t>Bir Adın Vardı Senin</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>77</v>
+        <v>49.55</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9786059825429</t>
+          <t>9786051800981</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Ben Böyle Sevdim</t>
+          <t>Hayalhane</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>17.7</v>
+        <v>37</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786059825436</t>
+          <t>9786059825252</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Din - Dram</t>
+          <t>Anadolu’nun Yitik Halkı Yezidiler</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>28.31</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786059825412</t>
+          <t>9786059825825</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hakikatler 1-2</t>
+          <t>Bir Günahkarın Çığlığı</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>72</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786051801148</t>
+          <t>9786051800882</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Gönlü Günahkar</t>
+          <t>Piyano İçin Türk Müziği Düzenlemeleri</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>53.09</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786051801100</t>
+          <t>9786051800110</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Kaygısı</t>
+          <t>Filozof Çoban</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>128</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786051801124</t>
+          <t>9786059825511</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Sancı Durağı</t>
+          <t>Tarih Tarih Dergisi Sayı: 2 Temmuz 2015</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>17.7</v>
+        <v>35</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786051801193</t>
+          <t>9786059825535</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Afiş ve İlanların Dilinden Türkiye'de Toplumsal Değişim ve Siyaset</t>
+          <t>Sistematik ve Alfabetik Sınıflama Düzenlerinin Bilgiye, Belgeye Konusal Erişim Açısından Karşılaştırılması</t>
         </is>
       </c>
       <c r="C677" s="1">
         <v>38.92</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786051801001</t>
+          <t>9786059825542</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kar Küresinde Deliler ve Çocuklar</t>
+          <t>Meçhul Kadın</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>21.22</v>
+        <v>72</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786051801162</t>
+          <t>3990000027054</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Gizli Dergah - Saklı Kitap</t>
+          <t>Tarih Tarih Dergisi Sayı: 1 Nisan 2015</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>38.92</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786051801131</t>
+          <t>9786051801605</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Fransa - Suriye Kıskacında Hatay</t>
+          <t>İsrailiyatın Hadise Girişi</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>38.92</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786051801117</t>
+          <t>9786051800868</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Yüzde Yüz Bekar Mısın?</t>
+          <t>Örneklerle Gelişim Psikolojisi</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>24.77</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9786051800998</t>
+          <t>9786051800660</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Aşksın Sen</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>21.22</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786051800431</t>
+          <t>9786051800844</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Olasthil'in Uyanışı</t>
+          <t>Platon'da Demokratia Kavramı</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>38.92</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786051800837</t>
+          <t>9786051800929</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Düğmesiz</t>
+          <t>Ucuz Şarap</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>17.7</v>
+        <v>15.92</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786059825924</t>
+          <t>9786051800820</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Erich Fromm - Analitik Sosyoloji</t>
+          <t>Romanın ve Edebi Türlerin Sosyolojisi</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>70</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9786059825894</t>
+          <t>9786051800752</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Ruh Bedene Aşık Oldu</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>34</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786059825184</t>
+          <t>9786051800875</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında 20 Bin Fersah</t>
+          <t>Viktor Petroviç Astafyev'in Öykülerinde Köy Teması</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>5.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786059825269</t>
+          <t>9786051800783</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Işık</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>10</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786051800813</t>
+          <t>9786051800646</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Güz Yaşları</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>17.7</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9786059825160</t>
+          <t>9786051800745</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>5.31</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786059825177</t>
+          <t>9786051800707</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Aya Yolculuk</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C691" s="1">
         <v>5.31</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786059825191</t>
+          <t>9786051800721</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Seyahat</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>5.31</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786059825245</t>
+          <t>9786051800714</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant’ın Çocukları</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>10</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786059825153</t>
+          <t>9786051800691</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>15 Yaşında Bir Kaptan</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>5.31</v>
+        <v>20.46</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786051801377</t>
+          <t>9786051800674</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Sadece Ayakkabı</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>38.92</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786051801391</t>
+          <t>9786051800851</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Ev'de Yokuz</t>
+          <t>Yaz Gecesi Rüyası</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>23</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786051801049</t>
+          <t>9786051800912</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Allah'ı Arayan İmam</t>
+          <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>28.31</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786051801025</t>
+          <t>9786051800622</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Kafdağı'nın Gülleri</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>28.31</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786051801056</t>
+          <t>9786051800615</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Gürcü Hatun</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>21.22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786051801032</t>
+          <t>9786051800400</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Ordu'dan İnsan Manzaraları</t>
+          <t>Aşk Dalgası</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>31.85</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786051800240</t>
+          <t>9786051800592</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>Bütün Dörtlükler</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>8.85</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786051800264</t>
+          <t>9786051800776</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>21.22</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786051800257</t>
+          <t>9786051800448</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Rubailer</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>24.16</v>
+        <v>9.63</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786051800318</t>
+          <t>9786051800677</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Ekmeğimi Kazanırken</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>24.16</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9786051800325</t>
+          <t>9786051800608</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>21.22</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9786051800356</t>
+          <t>9786051800653</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Değirmenimden Mektuplar</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>8.85</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9786051800349</t>
+          <t>9786051800943</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı'ndan Seçmeler</t>
+          <t>Defol Gel</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>12.39</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786051800219</t>
+          <t>9786051800639</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Aksak Hoca ve Toprak Kale</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>35.38</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786051800202</t>
+          <t>9786051800585</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>Bir Katibin Kaleminden</t>
+          <t>Beyaz Lale</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>21.22</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9786051800189</t>
+          <t>9786051800578</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Gamze</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>14.15</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9786051800172</t>
+          <t>9786051800561</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Laboratuardaki İblis</t>
+          <t>Benim Üniversitelerim</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>21.22</v>
+        <v>47</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9786059825764</t>
+          <t>9786051800899</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Strese Güle Güle</t>
+          <t>Mektup</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>35.38</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9786059825757</t>
+          <t>9786051800936</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Modern Gürcü Hikayeleri</t>
+          <t>Grup Buluşum</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>29</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9786059825726</t>
+          <t>3990000034417</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Gölgeli Yaşam Kesitleri</t>
+          <t>Yaşanmış Gerçek Cin Hikayeleri</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>87</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9786051800127</t>
+          <t>9786059825870</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Kaçış</t>
+          <t>Burdur Kitabı - 4 : İnsan ve Mekan</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>21.22</v>
+        <v>146</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9786051800363</t>
+          <t>9786051800080</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Zerdüşt</t>
+          <t>Sevişerek Zayıfla</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>21.22</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9786051800196</t>
+          <t>9786059825993</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki Ben</t>
+          <t>Narsisizm ve Dindarlık</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>28.31</v>
+        <v>102</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9786059825740</t>
+          <t>9786059825955</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Efsa</t>
+          <t>Kuloğlu Şeyh Hacı İlyas Bağ-ı Behişt (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>87</v>
+        <v>186</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9786059825719</t>
+          <t>9786051800011</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Dualarımın Başrolü</t>
+          <t>Konstantin Paustovski'nin Öykü Sanatı</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>21.22</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9786059825351</t>
+          <t>9786051800004</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Nereye Koşuyor!</t>
+          <t>Türkistan'dan Uzak Diyara Beşkaza Fethiye ve Seydikemer Yörükleri</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>62</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9786059825597</t>
+          <t>9786059825986</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Palyaçonun Listesi</t>
+          <t>Ergenlik ve Toplumsal Uyum Sorunları</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>24.77</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9786059825580</t>
+          <t>9786059825207</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Lisan ve Edebiyatımız Hakkında Tahlil - Tankit - Mukayese</t>
+          <t>Hazreti Muhammed’in Felsefesi</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>28.31</v>
+        <v>285</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786059825603</t>
+          <t>9786059825467</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Derin Aşk</t>
+          <t>Tanrı Anlayışı</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>62</v>
+        <v>243</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9786059825627</t>
+          <t>9786059825474</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kız</t>
+          <t>Başlangıç</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>21.22</v>
+        <v>72</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9786059825658</t>
+          <t>9786059825450</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Satranç Tahtası</t>
+          <t>Düşünmeyen Ormanda Yaşasın</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>104</v>
+        <v>77</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9786059825634</t>
+          <t>9786059825429</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Ben Böyle Sevdim</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>98</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9786059825702</t>
+          <t>9786059825436</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>Karizmatik Liderlik Takım Bütünlüğü</t>
+          <t>Din - Dram</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>31.85</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9786059825689</t>
+          <t>9786059825412</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>Fezayi Divanı</t>
+          <t>İlahi Hakikatler 1-2</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>28.31</v>
+        <v>72</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9786059825672</t>
+          <t>9786051801148</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Fevzi Divanı</t>
+          <t>Gönlü Günahkar</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>38.92</v>
+        <v>53.09</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9786059825696</t>
+          <t>9786051801100</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Beklediğim Kadar Varsın</t>
+          <t>Kelebeğin Kaygısı</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>21.22</v>
+        <v>128</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9786059825610</t>
+          <t>9786051801124</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzleri</t>
+          <t>Sancı Durağı</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>83</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9786051801582</t>
+          <t>9786051801193</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>Arda Kalan</t>
+          <t>Siyasal Afiş ve İlanların Dilinden Türkiye'de Toplumsal Değişim ve Siyaset</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>17.7</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9786051801636</t>
+          <t>9786051801001</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>Çok Amatör Bir Platonik</t>
+          <t>Küçük Kar Küresinde Deliler ve Çocuklar</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>23</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9786051801551</t>
+          <t>9786051801162</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Aşk Neydi?</t>
+          <t>Gizli Dergah - Saklı Kitap</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>31.85</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9786051801513</t>
+          <t>9786051801131</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Elin Korelisine El Salladım</t>
+          <t>Fransa - Suriye Kıskacında Hatay</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>30.07</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786051801506</t>
+          <t>9786051801117</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Hiçinci Tekil Şahıs</t>
+          <t>Yüzde Yüz Bekar Mısın?</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>17.7</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786059825979</t>
+          <t>9786051800998</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Küçük Asya'da Kutsal Kent Euchaita ve Bizans Dönemi Taş Eserleri</t>
+          <t>Aşksın Sen</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>114</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786059825573</t>
+          <t>9786051800431</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Vatanperver (Hikayeler)</t>
+          <t>Olasthil'in Uyanışı</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>72</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786059825566</t>
+          <t>9786051800837</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Cenneti</t>
+          <t>Düğmesiz</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>176</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>3990000031197</t>
+          <t>9786059825924</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Erich Fromm - Analitik Sosyoloji</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>18.52</v>
+        <v>70</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786051800301</t>
+          <t>9786059825894</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Tal'at ve Fitnat</t>
+          <t>Ruh Bedene Aşık Oldu</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>8.85</v>
+        <v>34</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9786051800288</t>
+          <t>9786059825184</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Denizler Altında 20 Bin Fersah</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>7.07</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786051800271</t>
+          <t>9786059825269</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Yeşil Işık</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>8.85</v>
+        <v>10</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786051801346</t>
+          <t>9786051800813</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Ülkücü Manifesto</t>
+          <t>Güz Yaşları</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>272</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786051801209</t>
+          <t>9786059825160</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>Leyla'yı Beklerken</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>220</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9786051801339</t>
+          <t>9786059825177</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>Hapishaneden Kaçış Hikayeleri</t>
+          <t>Aya Yolculuk</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>21.22</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>9786051801322</t>
+          <t>9786059825191</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Başarısızlık Hikayeleri</t>
+          <t>Dünyanın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>21.22</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9786051801384</t>
+          <t>9786059825245</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>Kadınları Tanıma Sanatı</t>
+          <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>24.77</v>
+        <v>10</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9786051801353</t>
+          <t>9786059825153</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>Naili Divanı Sözlüğü (2 Cilt Takım)</t>
+          <t>15 Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>194.64</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9786051801421</t>
+          <t>9786051801377</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>Şairin İlimle İmtihanı</t>
+          <t>Sadece Ayakkabı</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>31.85</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>9786051801414</t>
+          <t>9786051801391</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>Sansürsüz Tanrı Tarifi</t>
+          <t>Ev'de Yokuz</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>28.31</v>
+        <v>23</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>9786051800332</t>
+          <t>9786051801049</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>Velhasıl Kelam</t>
+          <t>Allah'ı Arayan İmam</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>17.7</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9786051800233</t>
+          <t>9786051801025</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti Dönemi Ekonomi Politikaları ve Kalkınma Çabaları</t>
+          <t>Kafdağı'nın Gülleri</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>26.54</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9786051800226</t>
+          <t>9786051801056</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>Amasyalı Nebzi ve Divan'ı</t>
+          <t>Gürcü Hatun</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>70.78</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9786059825788</t>
+          <t>9786051801032</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>Vav Sessizliği</t>
+          <t>Ordu'dan İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>17.7</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9786051801155</t>
+          <t>9786051800240</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>Hüzündeki Tebessüm</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>49.55</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>9786051801094</t>
+          <t>9786051800264</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>Eteklerinde Göçebe Yaşıyorum</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>28.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9786051801186</t>
+          <t>9786051800257</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>Karvan-ı Ömr ve Kitap Dışında Kalan Şiirler</t>
+          <t>Rubailer</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>31.85</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>9786051800028</t>
+          <t>9786051800318</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>Salman Rüşdi Şeytan Ayetleri - Diğer Yasaklı Kitaplar</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>28.31</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9786059825900</t>
+          <t>9786051800325</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>Dragon'un Dönüşü "Çin"</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>28.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>9786059825948</t>
+          <t>9786051800356</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>Feramuş Dede Pasajı</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>34</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>9786059825931</t>
+          <t>9786051800349</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Suçluluğu</t>
+          <t>Yunus Emre Divanı'ndan Seçmeler</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>31.85</v>
+        <v>12.39</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9786051804149</t>
+          <t>9786051800219</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>Kuşlara Emanet</t>
+          <t>Aksak Hoca ve Toprak Kale</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>132</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9786051800806</t>
+          <t>9786051800202</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>Kavgam - Zayıfa Acımak Doğaya İhanettir</t>
+          <t>Bir Katibin Kaleminden</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>28.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9786051801766</t>
+          <t>9786051800189</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>Deccal</t>
+          <t>Gamze</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>33.61</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9786051800103</t>
+          <t>9786051800172</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>Sensizliğin Yağmur Kokusu</t>
+          <t>Laboratuardaki İblis</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>17.7</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9786051800165</t>
+          <t>9786059825764</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>Nişan Antreasyan Fındık Ziraati ve Ticareti</t>
+          <t>Strese Güle Güle</t>
         </is>
       </c>
       <c r="C767" s="1">
         <v>35.38</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9786051800134</t>
+          <t>9786059825757</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Mustaz'Af ve Müstekbir Kavramlarının Semantik Analizi</t>
+          <t>Modern Gürcü Hikayeleri</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>44.23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9786051800158</t>
+          <t>9786059825726</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>Harava: Etimolojik Köken</t>
+          <t>Gölgeli Yaşam Kesitleri</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>21.22</v>
+        <v>87</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9786051800141</t>
+          <t>9786051800127</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>Budizm'de Manastır Hayatı</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>21.55</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>9786059825665</t>
+          <t>9786051800363</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>Büyük Oyunda Kapanmayan Perde : Afganistan</t>
+          <t>Zerdüşt</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>31.85</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>9786059825641</t>
+          <t>9786051800196</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>Derslerim Harika</t>
+          <t>Kalbimdeki Ben</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>30.07</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9786051801360</t>
+          <t>9786059825740</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>Sancı</t>
+          <t>Efsa</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>21.22</v>
+        <v>87</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9786051801308</t>
+          <t>9786059825719</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>Topukları Taşa Vurmak</t>
+          <t>Dualarımın Başrolü</t>
         </is>
       </c>
       <c r="C774" s="1">
-        <v>23</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9786051801315</t>
+          <t>9786059825351</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>Erik Çekirdekleri</t>
+          <t>Müslümanlar Nereye Koşuyor!</t>
         </is>
       </c>
       <c r="C775" s="1">
-        <v>24.77</v>
+        <v>62</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9786059825887</t>
+          <t>9786059825597</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>Ordu Tarihinde Olaylar ve İnsanlar</t>
+          <t>Palyaçonun Listesi</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>135</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9786059825962</t>
+          <t>9786059825580</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>Giritli İsmet'ten Hoş Bir Sada</t>
+          <t>Lisan ve Edebiyatımız Hakkında Tahlil - Tankit - Mukayese</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>17.7</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9786051800790</t>
+          <t>9786059825603</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>Pepuk</t>
+          <t>Derin Aşk</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>47.78</v>
+        <v>62</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>9786051801018</t>
+          <t>9786059825627</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>46. Sokak Safir</t>
+          <t>Küçük Kız</t>
         </is>
       </c>
       <c r="C779" s="1">
         <v>21.22</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>9786051801292</t>
+          <t>9786059825658</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Bu Kervan Güneşe Gider</t>
+          <t>Satranç Tahtası</t>
         </is>
       </c>
       <c r="C780" s="1">
-        <v>26.54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>9786051801483</t>
+          <t>9786059825634</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Diyelim Ki Gitmedin</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>23</v>
+        <v>98</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>9786059825771</t>
+          <t>9786059825702</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Frambuazlı Hayat</t>
+          <t>Karizmatik Liderlik Takım Bütünlüğü</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>28.31</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>9786059825733</t>
+          <t>9786059825689</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Atılgan’ın Aylak Adam Romanına Bahtin’in Diyaloji Kuramı Eksenli Bir Yaklaşımı</t>
+          <t>Fezayi Divanı</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>26.54</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>9786051800950</t>
+          <t>9786059825672</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>Ayrılıklar Çarşısı</t>
+          <t>Fevzi Divanı</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>17.7</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9786051801070</t>
+          <t>9786059825696</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Yazıları</t>
+          <t>Beklediğim Kadar Varsın</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>26.54</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>9786051801063</t>
+          <t>9786059825610</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>Kabus</t>
+          <t>Geçmişin İzleri</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>24.77</v>
+        <v>83</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>9786051800462</t>
+          <t>9786051801582</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Arda Kalan</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>24.16</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>9786051800479</t>
+          <t>9786051801636</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>Yüzakı</t>
+          <t>Çok Amatör Bir Platonik</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>9786051800486</t>
+          <t>9786051801551</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Ökçeler</t>
+          <t>Aşk Neydi?</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>20.69</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>9786051800509</t>
+          <t>9786051801513</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Elin Korelisine El Salladım</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>20.69</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>9786051800455</t>
+          <t>9786051801506</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet</t>
+          <t>Hiçinci Tekil Şahıs</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>14.15</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9786051800424</t>
+          <t>9786059825979</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Küçük Asya'da Kutsal Kent Euchaita ve Bizans Dönemi Taş Eserleri</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>35.38</v>
+        <v>114</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9786051800493</t>
+          <t>9786059825573</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>Harem</t>
+          <t>Vatanperver (Hikayeler)</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>10.61</v>
+        <v>72</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9786051800417</t>
+          <t>9786059825566</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Bir Dünya Cenneti</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>10.61</v>
+        <v>176</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>9786051800554</t>
+          <t>3990000031197</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>8.85</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>9786051800547</t>
+          <t>9786051800301</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>Eski Kahramanlar</t>
+          <t>Taaşşuk-ı Tal'at ve Fitnat</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>22</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9786051800516</t>
+          <t>9786051800288</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>4.42</v>
+        <v>7.07</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9786051800530</t>
+          <t>9786051800271</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>Efruz Bey</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>24.16</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9786059825795</t>
+          <t>9786051801346</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>Taşlıtarla</t>
+          <t>Ülkücü Manifesto</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>690</v>
+        <v>272</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9786059825856</t>
+          <t>9786051801209</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>Homotopya Karanlığın Yükselişi</t>
+          <t>Leyla'yı Beklerken</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>72</v>
+        <v>220</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9786059825801</t>
+          <t>9786051801339</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Koşu(k)ları</t>
+          <t>Hapishaneden Kaçış Hikayeleri</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>34</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9786059825863</t>
+          <t>9786051801322</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>Kadın Seyyahların İzlenimlerinde Osmanlı ve Batı Dünyası</t>
+          <t>Başarısızlık Hikayeleri</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>35.38</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>9786059825818</t>
+          <t>9786051801384</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Sunucu Olamadım</t>
+          <t>Kadınları Tanıma Sanatı</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>17.7</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9786059825849</t>
+          <t>9786051801353</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zamanın Ardından</t>
+          <t>Naili Divanı Sözlüğü (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>38.92</v>
+        <v>194.64</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9786051800523</t>
+          <t>9786051801421</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>Bomba</t>
+          <t>Şairin İlimle İmtihanı</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>21</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>9786059825832</t>
+          <t>9786051801414</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gücü</t>
+          <t>Sansürsüz Tanrı Tarifi</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>17.7</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>9786051800394</t>
+          <t>9786051800332</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Velhasıl Kelam</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>15.92</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9786051801568</t>
+          <t>9786051800233</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>Sınırların Piçi</t>
+          <t>Demokrat Parti Dönemi Ekonomi Politikaları ve Kalkınma Çabaları</t>
         </is>
       </c>
       <c r="C808" s="1">
         <v>26.54</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9786051801520</t>
+          <t>9786051800226</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>İnançlı Filozoflar Antolojisi</t>
+          <t>Amasyalı Nebzi ve Divan'ı</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>61.94</v>
+        <v>70.78</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9786051801544</t>
+          <t>9786059825788</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Yar</t>
+          <t>Vav Sessizliği</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>23</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9786051801476</t>
+          <t>9786051801155</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Rüya</t>
+          <t>Hüzündeki Tebessüm</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>33.61</v>
+        <v>49.55</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>9786051801575</t>
+          <t>9786051801094</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Sonsuzluğu - 114 Kod</t>
+          <t>Eteklerinde Göçebe Yaşıyorum</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>105</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9786051800035</t>
+          <t>9786051801186</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>Geç Hitit Şehir Devletleri'nden Sam'al (M.Ö. 1200-600)</t>
+          <t>Karvan-ı Ömr ve Kitap Dışında Kalan Şiirler</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>26.54</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9786059825917</t>
+          <t>9786051800028</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>Pardon Bayım Bakar mısınız?</t>
+          <t>Salman Rüşdi Şeytan Ayetleri - Diğer Yasaklı Kitaplar</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>14.15</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9786051800073</t>
+          <t>9786059825900</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>Amele Yazıları</t>
+          <t>Dragon'un Dönüşü "Çin"</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>17.7</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9786051800066</t>
+          <t>9786059825948</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Hikaye ve Romanlarında Deniz</t>
+          <t>Feramuş Dede Pasajı</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>24.77</v>
+        <v>34</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9786051800042</t>
+          <t>9786059825931</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar Köprüsü</t>
+          <t>Çocuk Suçluluğu</t>
         </is>
       </c>
       <c r="C817" s="1">
-        <v>30.07</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>9786059825504</t>
+          <t>9786051804149</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>Yalanlar Ordusu</t>
+          <t>Kuşlara Emanet</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>72</v>
+        <v>132</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>9786059825528</t>
+          <t>9786051800806</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kadın</t>
+          <t>Kavgam - Zayıfa Acımak Doğaya İhanettir</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>26.54</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>9786059825481</t>
+          <t>9786051801766</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>Tenha Siyahı</t>
+          <t>Deccal</t>
         </is>
       </c>
       <c r="C820" s="1">
-        <v>62</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>9786059825399</t>
+          <t>9786051800103</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>İstidlal - Hulviyyat Örneği</t>
+          <t>Sensizliğin Yağmur Kokusu</t>
         </is>
       </c>
       <c r="C821" s="1">
-        <v>44.23</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>9786059825498</t>
+          <t>9786051800165</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>Azizem</t>
+          <t>Nişan Antreasyan Fındık Ziraati ve Ticareti</t>
         </is>
       </c>
       <c r="C822" s="1">
-        <v>17.7</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>9786051801698</t>
+          <t>9786051800134</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>Zamana Adanmış İnsan</t>
+          <t>Kur'an'da Mustaz'Af ve Müstekbir Kavramlarının Semantik Analizi</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>24.77</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>9786051801674</t>
+          <t>9786051800158</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yönleriyle Endülüs Hadisçiliği</t>
+          <t>Harava: Etimolojik Köken</t>
         </is>
       </c>
       <c r="C824" s="1">
-        <v>90</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>9786051801469</t>
+          <t>9786051800141</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Zırvalık</t>
+          <t>Budizm'de Manastır Hayatı</t>
         </is>
       </c>
       <c r="C825" s="1">
-        <v>23</v>
+        <v>21.55</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>9786051801711</t>
+          <t>9786059825665</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>Sayıklama</t>
+          <t>Büyük Oyunda Kapanmayan Perde : Afganistan</t>
         </is>
       </c>
       <c r="C826" s="1">
-        <v>24.16</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>9786051801261</t>
+          <t>9786059825641</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kadar</t>
+          <t>Derslerim Harika</t>
         </is>
       </c>
       <c r="C827" s="1">
-        <v>44.23</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>9786051801285</t>
+          <t>9786051801360</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>C'anımsın</t>
+          <t>Sancı</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>26.54</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>9786051800967</t>
+          <t>9786051801308</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>Aylak Şair</t>
+          <t>Topukları Taşa Vurmak</t>
         </is>
       </c>
       <c r="C829" s="1">
-        <v>17.7</v>
+        <v>23</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>9786257721189</t>
+          <t>9786051801315</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
+          <t>Erik Çekirdekleri</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>288</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>9786257721196</t>
+          <t>9786059825887</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematik Alanında Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Science and Mathematics</t>
+          <t>Ordu Tarihinde Olaylar ve İnsanlar</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>288</v>
+        <v>135</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>9786257721257</t>
+          <t>9786059825962</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 2</t>
+          <t>Giritli İsmet'ten Hoş Bir Sada</t>
         </is>
       </c>
       <c r="C832" s="1">
-        <v>288</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>9786257721264</t>
+          <t>9786051800790</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 1</t>
+          <t>Pepuk</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>288</v>
+        <v>47.78</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>9786257721226</t>
+          <t>9786051801018</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
+          <t>46. Sokak Safir</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>288</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>9786257721219</t>
+          <t>9786051801292</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Health Sciences</t>
+          <t>Bu Kervan Güneşe Gider</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>288</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>9786257721240</t>
+          <t>9786051801483</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>New Searches and Studies in Social and Humanities Sciences</t>
+          <t>Diyelim Ki Gitmedin</t>
         </is>
       </c>
       <c r="C836" s="1">
-        <v>288</v>
+        <v>23</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>9786257721202</t>
+          <t>9786059825771</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık, Planlama ve Tasarımda Yeni Arayışlar ve Çalışmalar</t>
+          <t>Frambuazlı Hayat</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>288</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>9786257276351</t>
+          <t>9786059825733</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>A Scientific Study on International Law. Volume 1</t>
+          <t>Yusuf Atılgan’ın Aylak Adam Romanına Bahtin’in Diyaloji Kuramı Eksenli Bir Yaklaşımı</t>
         </is>
       </c>
       <c r="C838" s="1">
-        <v>315</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>3990000801353</t>
+          <t>9786051800950</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>Naili Divanı Sözlüğü Cilt 2</t>
+          <t>Ayrılıklar Çarşısı</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>69.5</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>9786054517503</t>
+          <t>9786051801070</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>What The Schools Teach And Might Teach</t>
+          <t>Şiir ve Yazıları</t>
         </is>
       </c>
       <c r="C840" s="1">
-        <v>150</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>9786054517404</t>
+          <t>9786051801063</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>The School And Society</t>
+          <t>Kabus</t>
         </is>
       </c>
       <c r="C841" s="1">
-        <v>297</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>9786054517510</t>
+          <t>9786051800462</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>The Nervous Child</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>218</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>9786054517527</t>
+          <t>9786051800479</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>The Mind And Its Education</t>
+          <t>Yüzakı</t>
         </is>
       </c>
       <c r="C843" s="1">
-        <v>248</v>
+        <v>13</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>9786054517541</t>
+          <t>9786051800486</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>The Grammar School Boys Of Gridley</t>
+          <t>Yüksek Ökçeler</t>
         </is>
       </c>
       <c r="C844" s="1">
-        <v>225</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>9786257276139</t>
+          <t>9786051800509</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>The Koran</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C845" s="1">
-        <v>384</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>9786257276078</t>
+          <t>9786051800455</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>The Religion of Babylonia and Assyria</t>
+          <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C846" s="1">
-        <v>132</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>9786257276146</t>
+          <t>9786051800424</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>The Jesus of History</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C847" s="1">
-        <v>225</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>9786257276153</t>
+          <t>9786051800493</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>The Imitation of Christ</t>
+          <t>Harem</t>
         </is>
       </c>
       <c r="C848" s="1">
-        <v>120</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>9786054517534</t>
+          <t>9786051800417</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>The Infant System</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C849" s="1">
-        <v>150</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>9786054517442</t>
+          <t>9786051800554</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>The Development Of The Intellect</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C850" s="1">
-        <v>150</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>9786054517459</t>
+          <t>9786051800547</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>Talks To Teachers On Psychology; And To Students On Some Of Life's Ideals</t>
+          <t>Eski Kahramanlar</t>
         </is>
       </c>
       <c r="C851" s="1">
-        <v>165</v>
+        <v>22</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>9786054517411</t>
+          <t>9786051800516</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>Dr. Montessori's Own Handbook</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>147</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>9786054517558</t>
+          <t>9786051800530</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>Study Of Child Life</t>
+          <t>Efruz Bey</t>
         </is>
       </c>
       <c r="C853" s="1">
-        <v>150</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>9786054517466</t>
+          <t>9786059825795</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>Student Und Alkohol</t>
+          <t>Taşlıtarla</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>185</v>
+        <v>690</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>9786054517428</t>
+          <t>9786059825856</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>A Catechism Of Familiar Things</t>
+          <t>Homotopya Karanlığın Yükselişi</t>
         </is>
       </c>
       <c r="C855" s="1">
-        <v>168</v>
+        <v>72</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>9786054517749</t>
+          <t>9786059825801</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 3</t>
+          <t>İstanbul Koşu(k)ları</t>
         </is>
       </c>
       <c r="C856" s="1">
-        <v>323</v>
+        <v>34</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>9786054517756</t>
+          <t>9786059825863</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 2</t>
+          <t>Kadın Seyyahların İzlenimlerinde Osmanlı ve Batı Dünyası</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>273</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>9786054517473</t>
+          <t>9786059825818</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 1</t>
+          <t>Nasıl Sunucu Olamadım</t>
         </is>
       </c>
       <c r="C858" s="1">
-        <v>293</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>9786054517763</t>
+          <t>9786059825849</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>Darwin And His Effect On Modern Science</t>
+          <t>Geçmiş Zamanın Ardından</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>174</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>9786054517718</t>
+          <t>9786051800523</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>A Life Dedicated To Science: Michael Faraday</t>
+          <t>Bomba</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>315</v>
+        <v>21</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>9786257276818</t>
+          <t>9786059825832</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>A Man Of Science In Laboratory: Louis Pasteur</t>
+          <t>Aşkın Gücü</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>380</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>9786054517770</t>
+          <t>9786051800394</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>Calculus In Easy Method</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>263</v>
+        <v>15.92</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>9786054517497</t>
+          <t>9786051801568</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>Who Is Archimedes From Syracuse</t>
+          <t>Sınırların Piçi</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>245</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>9786054517565</t>
+          <t>9786051801520</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>Plane Trigonometry The Basic Principles</t>
+          <t>İnançlı Filozoflar Antolojisi</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>185</v>
+        <v>61.94</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>9786054517626</t>
+          <t>9786051801544</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>Insects And Principles Insect Communities</t>
+          <t>Kitab-ı Yar</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>188</v>
+        <v>23</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>9786054517671</t>
+          <t>9786051801476</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>History Of Alchemy And The Onset Of Chemistry</t>
+          <t>Ölümsüz Rüya</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>138</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>9786257276535</t>
+          <t>9786051801575</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>High Frequency Vs. High Potentiality</t>
+          <t>Sonsuzluğun Sonsuzluğu - 114 Kod</t>
         </is>
       </c>
       <c r="C867" s="1">
-        <v>180</v>
+        <v>105</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>9786054517701</t>
+          <t>9786051800035</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>Elements Of Euclid: First Six Books</t>
+          <t>Geç Hitit Şehir Devletleri'nden Sam'al (M.Ö. 1200-600)</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>284</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>9786054517435</t>
+          <t>9786059825917</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>A Catalogue Of Play Equipment</t>
+          <t>Pardon Bayım Bakar mısınız?</t>
         </is>
       </c>
       <c r="C869" s="1">
-        <v>188</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>9786054517572</t>
+          <t>9786051800073</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>Optical Principles Or A Scientific Study On Reflections, Refractions, Inflections And The Colours Of Light</t>
+          <t>Amele Yazıları</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>147</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>9786054517633</t>
+          <t>9786051800066</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>Perpectives Of Innovation In Science And Mathematics</t>
+          <t>Tanzimat Hikaye ve Romanlarında Deniz</t>
         </is>
       </c>
       <c r="C871" s="1">
-        <v>180</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>9786054517602</t>
+          <t>9786051800042</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>Messenger Of Galileo Galilei Concerning The Distant Stars</t>
+          <t>Rüyalar Köprüsü</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>213</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>9786054517619</t>
+          <t>9786059825504</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>Mathematics In Greece: A History</t>
+          <t>Yalanlar Ordusu</t>
         </is>
       </c>
       <c r="C873" s="1">
-        <v>195</v>
+        <v>72</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>9786054517596</t>
+          <t>9786059825528</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>Mathematics: An Introduction</t>
+          <t>Ölü Kadın</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>150</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>9786054517640</t>
+          <t>9786059825481</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>Laws Dominating The Organic Life: Zoonomia Vol. 2</t>
+          <t>Tenha Siyahı</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>375</v>
+        <v>62</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>9786054517657</t>
+          <t>9786059825399</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>Laws Dominating The Organic Life: Zoonomia Vol. 1</t>
+          <t>İstidlal - Hulviyyat Örneği</t>
         </is>
       </c>
       <c r="C876" s="1">
-        <v>450</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>9786257276979</t>
+          <t>9786059825498</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>Wayside and Woodland Trees: A Pocket Guide to the British Sylva</t>
+          <t>Azizem</t>
         </is>
       </c>
       <c r="C877" s="1">
-        <v>360</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>9786257276986</t>
+          <t>9786051801698</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>The History of The Hen Fever A Humorous Record</t>
+          <t>Zamana Adanmış İnsan</t>
         </is>
       </c>
       <c r="C878" s="1">
-        <v>293</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>9786257721066</t>
+          <t>9786051801674</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>The Bee-Keeper's Manual</t>
+          <t>Farklı Yönleriyle Endülüs Hadisçiliği</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>741</v>
+        <v>90</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>9786257276962</t>
+          <t>9786051801469</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>Wood and Its Mechanical Characteristics</t>
+          <t>Psikolojik Zırvalık</t>
         </is>
       </c>
       <c r="C880" s="1">
-        <v>323</v>
+        <v>23</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>9786257276948</t>
+          <t>9786051801711</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>The Basics of Agriculture</t>
+          <t>Sayıklama</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>285</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>9786257721042</t>
+          <t>9786051801261</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>Geological Features of A Town</t>
+          <t>Mavi Kadar</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>390</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>9786257276993</t>
+          <t>9786051801285</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>Practical And Critical Considerations on Wood and Garden</t>
+          <t>C'anımsın</t>
         </is>
       </c>
       <c r="C883" s="1">
-        <v>390</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>9786257276337</t>
+          <t>9786051800967</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>Architectural Applications in Classic and Early Christian</t>
+          <t>Aylak Şair</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>180</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>9786257276368</t>
+          <t>9786257721189</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>The Shores of the Adriatic</t>
+          <t>Eğitim Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>165</v>
+        <v>288</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>9786257276702</t>
+          <t>9786257721196</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>Common Sense Arising From the Nerve System</t>
+          <t>Fen Bilimleri ve Matematik Alanında Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Science and Mathematics</t>
         </is>
       </c>
       <c r="C886" s="1">
-        <v>120</v>
+        <v>288</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>9786257276825</t>
+          <t>9786257721257</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>A Treatise on Sheep</t>
+          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 2</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>168</v>
+        <v>288</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>9786257276719</t>
+          <t>9786257721264</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>Considerations on the Nature of Nursing</t>
+          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 1</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>360</v>
+        <v>288</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>9786257721103</t>
+          <t>9786257721226</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>A Book of Women</t>
+          <t>Spor Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>315</v>
+        <v>288</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>9786257276436</t>
+          <t>9786257721219</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>Electromagnetic Equipment in Earliest Forms</t>
+          <t>Sağlık Bilimlerinde Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Health Sciences</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>360</v>
+        <v>288</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>9786257276412</t>
+          <t>9786257721240</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>Basics of Meteorology: Some Exercises</t>
+          <t>New Searches and Studies in Social and Humanities Sciences</t>
         </is>
       </c>
       <c r="C891" s="1">
-        <v>195</v>
+        <v>288</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>9786257276856</t>
+          <t>9786257721202</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>Ginseng and Other Plants of Medicinal Value</t>
+          <t>Mimarlık, Planlama ve Tasarımda Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>300</v>
+        <v>288</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>9786257276320</t>
+          <t>9786257276351</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>Architectural Designs in Portugal</t>
+          <t>A Scientific Study on International Law. Volume 1</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>263</v>
+        <v>315</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>9786257276757</t>
+          <t>3990000801353</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>Gods in Maya Manuscripts</t>
+          <t>Naili Divanı Sözlüğü Cilt 2</t>
         </is>
       </c>
       <c r="C894" s="1">
-        <v>120</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>9786257276313</t>
+          <t>9786054517503</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>Architecture in Gothic and Renaissance Eras</t>
+          <t>What The Schools Teach And Might Teach</t>
         </is>
       </c>
       <c r="C895" s="1">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>9786257276184</t>
+          <t>9786054517404</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>Roman Influence in Britain in the Year 1914</t>
+          <t>The School And Society</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>330</v>
+        <v>297</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>9786257276931</t>
+          <t>9786054517510</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>Cato and Varro: On Agriculture in Roman Time</t>
+          <t>The Nervous Child</t>
         </is>
       </c>
       <c r="C897" s="1">
-        <v>150</v>
+        <v>218</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>9786257721028</t>
+          <t>9786054517527</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>Crops and Methods for Soil Improvement</t>
+          <t>The Mind And Its Education</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>353</v>
+        <v>248</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>9786257276511</t>
+          <t>9786054517541</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>The Principles of Scientific Management</t>
+          <t>The Grammar School Boys Of Gridley</t>
         </is>
       </c>
       <c r="C899" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>9786257276191</t>
+          <t>9786257276139</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>Painting, Sculpture, Architecture for Beginners and Students</t>
+          <t>The Koran</t>
         </is>
       </c>
       <c r="C900" s="1">
-        <v>165</v>
+        <v>384</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>9786257276849</t>
+          <t>9786257276078</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>Characteristics of Climbing Plants</t>
+          <t>The Religion of Babylonia and Assyria</t>
         </is>
       </c>
       <c r="C901" s="1">
-        <v>360</v>
+        <v>132</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>9786257721073</t>
+          <t>9786257276146</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>The Functional Structure of Steam Engines</t>
+          <t>The Jesus of History</t>
         </is>
       </c>
       <c r="C902" s="1">
-        <v>198</v>
+        <v>225</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>9786257276207</t>
+          <t>9786257276153</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>Old St. Paul's Cathedral</t>
+          <t>The Imitation of Christ</t>
         </is>
       </c>
       <c r="C903" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>9786257721011</t>
+          <t>9786054517534</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>Cabbages and Cauliflowers: How to Grow Them</t>
+          <t>The Infant System</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>9786257276214</t>
+          <t>9786054517442</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
+          <t>The Development Of The Intellect</t>
         </is>
       </c>
       <c r="C905" s="1">
-        <v>138</v>
+        <v>150</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>9786257276955</t>
+          <t>9786054517459</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>Basic Information on Botany For Beginners and Students</t>
+          <t>Talks To Teachers On Psychology; And To Students On Some Of Life's Ideals</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>213</v>
+        <v>165</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>9786257276269</t>
+          <t>9786054517411</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Italian Villas and Their Gardens</t>
+          <t>Dr. Montessori's Own Handbook</t>
         </is>
       </c>
       <c r="C907" s="1">
-        <v>135</v>
+        <v>147</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>9786257276917</t>
+          <t>9786054517558</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>A Complete Guide of 400 Herbs</t>
+          <t>Study Of Child Life</t>
         </is>
       </c>
       <c r="C908" s="1">
-        <v>525</v>
+        <v>150</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>9786257276375</t>
+          <t>9786054517466</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>How to Judge Architecture: A Popular Guide to the Appreciation of Buildings</t>
+          <t>Student Und Alkohol</t>
         </is>
       </c>
       <c r="C909" s="1">
-        <v>420</v>
+        <v>185</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>9786257276672</t>
+          <t>9786054517428</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>Rome in Pagan and Christian Times</t>
+          <t>A Catechism Of Familiar Things</t>
         </is>
       </c>
       <c r="C910" s="1">
-        <v>360</v>
+        <v>168</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>9786257276443</t>
+          <t>9786054517749</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>The Basical Knowledge on Geology</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 3</t>
         </is>
       </c>
       <c r="C911" s="1">
-        <v>149</v>
+        <v>323</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>9786257276771</t>
+          <t>9786054517756</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>Suggestions to Women on Private Sex</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 2</t>
         </is>
       </c>
       <c r="C912" s="1">
-        <v>330</v>
+        <v>273</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>9786257276504</t>
+          <t>9786054517473</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>The Atmosphere: Its Function and Structure</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 1</t>
         </is>
       </c>
       <c r="C913" s="1">
-        <v>285</v>
+        <v>293</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>9786257276245</t>
+          <t>9786054517763</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>How to Design a Garden</t>
+          <t>Darwin And His Effect On Modern Science</t>
         </is>
       </c>
       <c r="C914" s="1">
-        <v>323</v>
+        <v>174</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>9786257276610</t>
+          <t>9786054517718</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>The Mind Having No Trouble and Concern</t>
+          <t>A Life Dedicated To Science: Michael Faraday</t>
         </is>
       </c>
       <c r="C915" s="1">
-        <v>240</v>
+        <v>315</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>9786257276429</t>
+          <t>9786257276818</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>The Advance of Inventions In The Nineteenth Century</t>
+          <t>A Man Of Science In Laboratory: Louis Pasteur</t>
         </is>
       </c>
       <c r="C916" s="1">
-        <v>149</v>
+        <v>380</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>9786257276788</t>
+          <t>9786054517770</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>Subjects Avoided in Sex: A Discussion in Plain English</t>
+          <t>Calculus In Easy Method</t>
         </is>
       </c>
       <c r="C917" s="1">
-        <v>360</v>
+        <v>263</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>9786257276498</t>
+          <t>9786054517497</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>Some Mooted Questions in Reinforced Concrete Design</t>
+          <t>Who Is Archimedes From Syracuse</t>
         </is>
       </c>
       <c r="C918" s="1">
-        <v>183</v>
+        <v>245</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>9786257276696</t>
+          <t>9786054517565</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>Research on Life and Death - A Psychological Perspective Part 1</t>
+          <t>Plane Trigonometry The Basic Principles</t>
         </is>
       </c>
       <c r="C919" s="1">
-        <v>405</v>
+        <v>185</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>9786257276252</t>
+          <t>9786054517626</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>Gothic Ecclesiastical Architectural Perspectives</t>
+          <t>Insects And Principles Insect Communities</t>
         </is>
       </c>
       <c r="C920" s="1">
-        <v>222</v>
+        <v>188</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>9786257276382</t>
+          <t>9786054517671</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
+          <t>History Of Alchemy And The Onset Of Chemistry</t>
         </is>
       </c>
       <c r="C921" s="1">
-        <v>375</v>
+        <v>138</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>9786257276795</t>
+          <t>9786257276535</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>Medicine in Modern Times: How it Has Evolved</t>
+          <t>High Frequency Vs. High Potentiality</t>
         </is>
       </c>
       <c r="C922" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>9786257276665</t>
+          <t>9786054517701</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>Research on Life and Death - A Psychological Perspective Part 2</t>
+          <t>Elements Of Euclid: First Six Books</t>
         </is>
       </c>
       <c r="C923" s="1">
-        <v>435</v>
+        <v>284</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>9786257276290</t>
+          <t>9786054517435</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>Democratic Views in Architecture</t>
+          <t>A Catalogue Of Play Equipment</t>
         </is>
       </c>
       <c r="C924" s="1">
-        <v>207</v>
+        <v>188</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>9786257276863</t>
+          <t>9786054517572</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>Materia Medica and Therapeutics</t>
+          <t>Optical Principles Or A Scientific Study On Reflections, Refractions, Inflections And The Colours Of Light</t>
         </is>
       </c>
       <c r="C925" s="1">
-        <v>225</v>
+        <v>147</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>9786257276481</t>
+          <t>9786054517633</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>Samples of the Most Common Minerals and Rocks</t>
+          <t>Perpectives Of Innovation In Science And Mathematics</t>
         </is>
       </c>
       <c r="C926" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>9786257276733</t>
+          <t>9786054517602</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>Little Masterpieces of Science</t>
+          <t>Messenger Of Galileo Galilei Concerning The Distant Stars</t>
         </is>
       </c>
       <c r="C927" s="1">
-        <v>405</v>
+        <v>213</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>9786257276450</t>
+          <t>9786054517619</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>Iron Workers and Tool Makers: An Industrial Background Study</t>
+          <t>Mathematics In Greece: A History</t>
         </is>
       </c>
       <c r="C928" s="1">
-        <v>180</v>
+        <v>195</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>9786257276894</t>
+          <t>9786054517596</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>Lectures On Diseases Of The Heart</t>
+          <t>Mathematics: An Introduction</t>
         </is>
       </c>
       <c r="C929" s="1">
-        <v>390</v>
+        <v>150</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>9786257721097</t>
+          <t>9786054517640</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>Cathedral of Strasburg in Unfinished Version</t>
+          <t>Laws Dominating The Organic Life: Zoonomia Vol. 2</t>
         </is>
       </c>
       <c r="C930" s="1">
-        <v>147</v>
+        <v>375</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>9786257276474</t>
+          <t>9786054517657</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>Experiments in Mechanics, Magnetics, Optics, Hydrostatics and Pneumatics</t>
+          <t>Laws Dominating The Organic Life: Zoonomia Vol. 1</t>
         </is>
       </c>
       <c r="C931" s="1">
-        <v>134</v>
+        <v>450</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>9786257276870</t>
+          <t>9786257276979</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>How Men and Animals Express Their Emotions</t>
+          <t>Wayside and Woodland Trees: A Pocket Guide to the British Sylva</t>
         </is>
       </c>
       <c r="C932" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>9786257276344</t>
+          <t>9786257276986</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>An Architect's Note-book in Spain</t>
+          <t>The History of The Hen Fever A Humorous Record</t>
         </is>
       </c>
       <c r="C933" s="1">
-        <v>120</v>
+        <v>293</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>9786257276832</t>
+          <t>9786257721066</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>Half-Yearly Abstract Of The Medical Sciences: Being A. Digest Of British And Continental Medicine, And Of The Progress Of Medicine And The Collateral Sciences</t>
+          <t>The Bee-Keeper's Manual</t>
         </is>
       </c>
       <c r="C934" s="1">
-        <v>165</v>
+        <v>741</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>9786257276887</t>
+          <t>9786257276962</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>Marvellous Creatures Living in a Pond</t>
+          <t>Wood and Its Mechanical Characteristics</t>
         </is>
       </c>
       <c r="C935" s="1">
-        <v>470</v>
+        <v>323</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>9786257276122</t>
+          <t>9786257276948</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>The Nebula Coating</t>
+          <t>The Basics of Agriculture</t>
         </is>
       </c>
       <c r="C936" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>9786257276177</t>
+          <t>9786257721042</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>The City of Cupolas</t>
+          <t>Geological Features of A Town</t>
         </is>
       </c>
       <c r="C937" s="1">
-        <v>195</v>
+        <v>390</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>9786257276238</t>
+          <t>9786257276993</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>The Architecture of Provence and the Riviera</t>
+          <t>Practical And Critical Considerations on Wood and Garden</t>
         </is>
       </c>
       <c r="C938" s="1">
-        <v>132</v>
+        <v>390</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>9786257276924</t>
+          <t>9786257276337</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>Flowers Which Can Be Grown in a Farm</t>
+          <t>Architectural Applications in Classic and Early Christian</t>
         </is>
       </c>
       <c r="C939" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>9786257276276</t>
+          <t>9786257276368</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>Seven Lamps Illuminating the Architecture</t>
+          <t>The Shores of the Adriatic</t>
         </is>
       </c>
       <c r="C940" s="1">
-        <v>210</v>
+        <v>165</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>9786257721059</t>
+          <t>9786257276702</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
+          <t>Common Sense Arising From the Nerve System</t>
         </is>
       </c>
       <c r="C941" s="1">
-        <v>390</v>
+        <v>120</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>9786257276399</t>
+          <t>9786257276825</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>Experimental Research in Energy Production</t>
+          <t>A Treatise on Sheep</t>
         </is>
       </c>
       <c r="C942" s="1">
-        <v>120</v>
+        <v>168</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>9786257276306</t>
+          <t>9786257276719</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>Royal Palaces and Parks of France</t>
+          <t>Considerations on the Nature of Nursing</t>
         </is>
       </c>
       <c r="C943" s="1">
-        <v>135</v>
+        <v>360</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>9786257276900</t>
+          <t>9786257721103</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>Domesticated Animals</t>
+          <t>A Book of Women</t>
         </is>
       </c>
       <c r="C944" s="1">
-        <v>255</v>
+        <v>315</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>9786257276467</t>
+          <t>9786257276436</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>Airplane in Earliest Forms</t>
+          <t>Electromagnetic Equipment in Earliest Forms</t>
         </is>
       </c>
       <c r="C945" s="1">
-        <v>120</v>
+        <v>360</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>9786257276405</t>
+          <t>9786257276412</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>Aspects of Aircraft and Submarines</t>
+          <t>Basics of Meteorology: Some Exercises</t>
         </is>
       </c>
       <c r="C946" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>9786257276528</t>
+          <t>9786257276856</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>A History of the Growth of the Steam-Engine</t>
+          <t>Ginseng and Other Plants of Medicinal Value</t>
         </is>
       </c>
       <c r="C947" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>9786257276580</t>
+          <t>9786257276320</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>These Sports are Beneficial for Boys</t>
+          <t>Architectural Designs in Portugal</t>
         </is>
       </c>
       <c r="C948" s="1">
-        <v>255</v>
+        <v>263</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>9786257276542</t>
+          <t>9786257276757</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>A Clever Boy Can do These Activities</t>
+          <t>Gods in Maya Manuscripts</t>
         </is>
       </c>
       <c r="C949" s="1">
-        <v>285</v>
+        <v>120</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>9786257276559</t>
+          <t>9786257276313</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>Atlantic Classical Series 2</t>
+          <t>Architecture in Gothic and Renaissance Eras</t>
         </is>
       </c>
       <c r="C950" s="1">
-        <v>315</v>
+        <v>147</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>9786257276726</t>
+          <t>9786257276184</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>Cricket</t>
+          <t>Roman Influence in Britain in the Year 1914</t>
         </is>
       </c>
       <c r="C951" s="1">
-        <v>345</v>
+        <v>330</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>9786257276740</t>
+          <t>9786257276931</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>Football in American Style</t>
+          <t>Cato and Varro: On Agriculture in Roman Time</t>
         </is>
       </c>
       <c r="C952" s="1">
-        <v>255</v>
+        <v>150</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>9786257276566</t>
+          <t>9786257721028</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>Book of the Boone and Crockett Club: A Hunting Myth</t>
+          <t>Crops and Methods for Soil Improvement</t>
         </is>
       </c>
       <c r="C953" s="1">
-        <v>345</v>
+        <v>353</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>9786257276573</t>
+          <t>9786257276511</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>Dogs Used in Hunting Areas</t>
+          <t>The Principles of Scientific Management</t>
         </is>
       </c>
       <c r="C954" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>9786257276801</t>
+          <t>9786257276191</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>Function of Half-Back in School, Football, and Golf</t>
+          <t>Painting, Sculpture, Architecture for Beginners and Students</t>
         </is>
       </c>
       <c r="C955" s="1">
-        <v>315</v>
+        <v>165</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>9786257276764</t>
+          <t>9786257276849</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>Ladies in the Pitch: Scenes in Sport</t>
+          <t>Characteristics of Climbing Plants</t>
         </is>
       </c>
       <c r="C956" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>9786257276689</t>
+          <t>9786257721073</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>Philosophical Considerations on Sport</t>
+          <t>The Functional Structure of Steam Engines</t>
         </is>
       </c>
       <c r="C957" s="1">
-        <v>150</v>
+        <v>198</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>9786257276641</t>
+          <t>9786257276207</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>Scenes of Sportmen Vol 1-2</t>
+          <t>Old St. Paul's Cathedral</t>
         </is>
       </c>
       <c r="C958" s="1">
-        <v>360</v>
+        <v>170</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>9786257276634</t>
+          <t>9786257721011</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>Sports and Games We can do Outdoors</t>
+          <t>Cabbages and Cauliflowers: How to Grow Them</t>
         </is>
       </c>
       <c r="C959" s="1">
-        <v>285</v>
+        <v>180</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>9786257276627</t>
+          <t>9786257276214</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>Sports and Hobbies of English People</t>
+          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
         </is>
       </c>
       <c r="C960" s="1">
-        <v>210</v>
+        <v>138</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>9786257276603</t>
+          <t>9786257276955</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>The Science of Swimming</t>
+          <t>Basic Information on Botany For Beginners and Students</t>
         </is>
       </c>
       <c r="C961" s="1">
-        <v>255</v>
+        <v>213</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>9786257276597</t>
+          <t>9786257276269</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>The Sports Which the Deities Did</t>
+          <t>Italian Villas and Their Gardens</t>
         </is>
       </c>
       <c r="C962" s="1">
-        <v>225</v>
+        <v>135</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>9786054517930</t>
+          <t>9786257276917</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>Raphael</t>
+          <t>A Complete Guide of 400 Herbs</t>
         </is>
       </c>
       <c r="C963" s="1">
-        <v>345</v>
+        <v>525</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>9786054517664</t>
+          <t>9786257276375</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>Seven Discourses on Art</t>
+          <t>How to Judge Architecture: A Popular Guide to the Appreciation of Buildings</t>
         </is>
       </c>
       <c r="C964" s="1">
-        <v>330</v>
+        <v>420</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>9786054517978</t>
+          <t>9786257276672</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>The Best Portraits in Engraving</t>
+          <t>Rome in Pagan and Christian Times</t>
         </is>
       </c>
       <c r="C965" s="1">
-        <v>113</v>
+        <v>360</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>9786054517961</t>
+          <t>9786257276443</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>Richard Wagner Composer of Operas</t>
+          <t>The Basical Knowledge on Geology</t>
         </is>
       </c>
       <c r="C966" s="1">
-        <v>315</v>
+        <v>149</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>9786257276016</t>
+          <t>9786257276771</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>The Florentine Painters of the Renaissance</t>
+          <t>Suggestions to Women on Private Sex</t>
         </is>
       </c>
       <c r="C967" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>9786054517688</t>
+          <t>9786257276504</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>The Life of Michelangelo Buonarroti</t>
+          <t>The Atmosphere: Its Function and Structure</t>
         </is>
       </c>
       <c r="C968" s="1">
-        <v>323</v>
+        <v>285</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>9786257276047</t>
+          <t>9786257276245</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>The Notebooks of Leonardo Da Vinci</t>
+          <t>How to Design a Garden</t>
         </is>
       </c>
       <c r="C969" s="1">
-        <v>428</v>
+        <v>323</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>4440000002513</t>
+          <t>9786257276610</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>Justinian's Courts: A Secret History</t>
+          <t>The Mind Having No Trouble and Concern</t>
         </is>
       </c>
       <c r="C970" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>9786257276115</t>
+          <t>9786257276429</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>The Orchestral Conductor Theory of His Art</t>
+          <t>The Advance of Inventions In The Nineteenth Century</t>
         </is>
       </c>
       <c r="C971" s="1">
-        <v>120</v>
+        <v>149</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>9786257276092</t>
+          <t>9786257276788</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>The Psychology of Singing</t>
+          <t>Subjects Avoided in Sex: A Discussion in Plain English</t>
         </is>
       </c>
       <c r="C972" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>9786257276085</t>
+          <t>9786257276498</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>The Relation of Art to Nature</t>
+          <t>Some Mooted Questions in Reinforced Concrete Design</t>
         </is>
       </c>
       <c r="C973" s="1">
-        <v>210</v>
+        <v>183</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>9786257276658</t>
+          <t>9786257276696</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>Scenes of Fishing and Shooting Sports</t>
+          <t>Research on Life and Death - A Psychological Perspective Part 1</t>
         </is>
       </c>
       <c r="C974" s="1">
-        <v>300</v>
+        <v>405</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>9786054517954</t>
+          <t>9786257276252</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>Rembrandt</t>
+          <t>Gothic Ecclesiastical Architectural Perspectives</t>
         </is>
       </c>
       <c r="C975" s="1">
-        <v>180</v>
+        <v>222</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>9786054517824</t>
+          <t>9786257276382</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>Chopin and Other Musical Essays</t>
+          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
         </is>
       </c>
       <c r="C976" s="1">
-        <v>135</v>
+        <v>375</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>9786054517848</t>
+          <t>9786257276795</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>Lessons in Music Form</t>
+          <t>Medicine in Modern Times: How it Has Evolved</t>
         </is>
       </c>
       <c r="C977" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>9786054517879</t>
+          <t>9786257276665</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>Jean Francois Millet</t>
+          <t>Research on Life and Death - A Psychological Perspective Part 2</t>
         </is>
       </c>
       <c r="C978" s="1">
-        <v>150</v>
+        <v>435</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>9786054517893</t>
+          <t>9786257276290</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>Masters of Water - Colour Painting</t>
+          <t>Democratic Views in Architecture</t>
         </is>
       </c>
       <c r="C979" s="1">
-        <v>135</v>
+        <v>207</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>9786054517909</t>
+          <t>9786257276863</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>On Conducting (Ueber das Dirigiren)</t>
+          <t>Materia Medica and Therapeutics</t>
         </is>
       </c>
       <c r="C980" s="1">
-        <v>135</v>
+        <v>225</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>9786054517916</t>
+          <t>9786257276481</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>Prehistoric Textile Art of Eastern United States</t>
+          <t>Samples of the Most Common Minerals and Rocks</t>
         </is>
       </c>
       <c r="C981" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>9786054517794</t>
+          <t>9786257276733</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>Artistic Activities and Rituals in Ancient Times</t>
+          <t>Little Masterpieces of Science</t>
         </is>
       </c>
       <c r="C982" s="1">
-        <v>330</v>
+        <v>405</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>9786054517800</t>
+          <t>9786257276450</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>Aspects of Modern Opera</t>
+          <t>Iron Workers and Tool Makers: An Industrial Background Study</t>
         </is>
       </c>
       <c r="C983" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>9786258671131</t>
+          <t>9786257276894</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>Marguerite Yourcenar ve Orhan Pamuk’un Eserlerinde Mücadele, Özgürlük ve Kimlik Arayışı</t>
+          <t>Lectures On Diseases Of The Heart</t>
         </is>
       </c>
       <c r="C984" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" s="1" t="inlineStr">
         <is>
+          <t>9786257721097</t>
+        </is>
+      </c>
+      <c r="B985" s="1" t="inlineStr">
+        <is>
+          <t>Cathedral of Strasburg in Unfinished Version</t>
+        </is>
+      </c>
+      <c r="C985" s="1">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="986" spans="1:3">
+      <c r="A986" s="1" t="inlineStr">
+        <is>
+          <t>9786257276474</t>
+        </is>
+      </c>
+      <c r="B986" s="1" t="inlineStr">
+        <is>
+          <t>Experiments in Mechanics, Magnetics, Optics, Hydrostatics and Pneumatics</t>
+        </is>
+      </c>
+      <c r="C986" s="1">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="987" spans="1:3">
+      <c r="A987" s="1" t="inlineStr">
+        <is>
+          <t>9786257276870</t>
+        </is>
+      </c>
+      <c r="B987" s="1" t="inlineStr">
+        <is>
+          <t>How Men and Animals Express Their Emotions</t>
+        </is>
+      </c>
+      <c r="C987" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="988" spans="1:3">
+      <c r="A988" s="1" t="inlineStr">
+        <is>
+          <t>9786257276344</t>
+        </is>
+      </c>
+      <c r="B988" s="1" t="inlineStr">
+        <is>
+          <t>An Architect's Note-book in Spain</t>
+        </is>
+      </c>
+      <c r="C988" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="989" spans="1:3">
+      <c r="A989" s="1" t="inlineStr">
+        <is>
+          <t>9786257276832</t>
+        </is>
+      </c>
+      <c r="B989" s="1" t="inlineStr">
+        <is>
+          <t>Half-Yearly Abstract Of The Medical Sciences: Being A. Digest Of British And Continental Medicine, And Of The Progress Of Medicine And The Collateral Sciences</t>
+        </is>
+      </c>
+      <c r="C989" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="990" spans="1:3">
+      <c r="A990" s="1" t="inlineStr">
+        <is>
+          <t>9786257276887</t>
+        </is>
+      </c>
+      <c r="B990" s="1" t="inlineStr">
+        <is>
+          <t>Marvellous Creatures Living in a Pond</t>
+        </is>
+      </c>
+      <c r="C990" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="991" spans="1:3">
+      <c r="A991" s="1" t="inlineStr">
+        <is>
+          <t>9786257276122</t>
+        </is>
+      </c>
+      <c r="B991" s="1" t="inlineStr">
+        <is>
+          <t>The Nebula Coating</t>
+        </is>
+      </c>
+      <c r="C991" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="992" spans="1:3">
+      <c r="A992" s="1" t="inlineStr">
+        <is>
+          <t>9786257276177</t>
+        </is>
+      </c>
+      <c r="B992" s="1" t="inlineStr">
+        <is>
+          <t>The City of Cupolas</t>
+        </is>
+      </c>
+      <c r="C992" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="993" spans="1:3">
+      <c r="A993" s="1" t="inlineStr">
+        <is>
+          <t>9786257276238</t>
+        </is>
+      </c>
+      <c r="B993" s="1" t="inlineStr">
+        <is>
+          <t>The Architecture of Provence and the Riviera</t>
+        </is>
+      </c>
+      <c r="C993" s="1">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="994" spans="1:3">
+      <c r="A994" s="1" t="inlineStr">
+        <is>
+          <t>9786257276924</t>
+        </is>
+      </c>
+      <c r="B994" s="1" t="inlineStr">
+        <is>
+          <t>Flowers Which Can Be Grown in a Farm</t>
+        </is>
+      </c>
+      <c r="C994" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="995" spans="1:3">
+      <c r="A995" s="1" t="inlineStr">
+        <is>
+          <t>9786257276276</t>
+        </is>
+      </c>
+      <c r="B995" s="1" t="inlineStr">
+        <is>
+          <t>Seven Lamps Illuminating the Architecture</t>
+        </is>
+      </c>
+      <c r="C995" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="996" spans="1:3">
+      <c r="A996" s="1" t="inlineStr">
+        <is>
+          <t>9786257721059</t>
+        </is>
+      </c>
+      <c r="B996" s="1" t="inlineStr">
+        <is>
+          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
+        </is>
+      </c>
+      <c r="C996" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="997" spans="1:3">
+      <c r="A997" s="1" t="inlineStr">
+        <is>
+          <t>9786257276399</t>
+        </is>
+      </c>
+      <c r="B997" s="1" t="inlineStr">
+        <is>
+          <t>Experimental Research in Energy Production</t>
+        </is>
+      </c>
+      <c r="C997" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="998" spans="1:3">
+      <c r="A998" s="1" t="inlineStr">
+        <is>
+          <t>9786257276306</t>
+        </is>
+      </c>
+      <c r="B998" s="1" t="inlineStr">
+        <is>
+          <t>Royal Palaces and Parks of France</t>
+        </is>
+      </c>
+      <c r="C998" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="999" spans="1:3">
+      <c r="A999" s="1" t="inlineStr">
+        <is>
+          <t>9786257276900</t>
+        </is>
+      </c>
+      <c r="B999" s="1" t="inlineStr">
+        <is>
+          <t>Domesticated Animals</t>
+        </is>
+      </c>
+      <c r="C999" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:3">
+      <c r="A1000" s="1" t="inlineStr">
+        <is>
+          <t>9786257276467</t>
+        </is>
+      </c>
+      <c r="B1000" s="1" t="inlineStr">
+        <is>
+          <t>Airplane in Earliest Forms</t>
+        </is>
+      </c>
+      <c r="C1000" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:3">
+      <c r="A1001" s="1" t="inlineStr">
+        <is>
+          <t>9786257276405</t>
+        </is>
+      </c>
+      <c r="B1001" s="1" t="inlineStr">
+        <is>
+          <t>Aspects of Aircraft and Submarines</t>
+        </is>
+      </c>
+      <c r="C1001" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:3">
+      <c r="A1002" s="1" t="inlineStr">
+        <is>
+          <t>9786257276528</t>
+        </is>
+      </c>
+      <c r="B1002" s="1" t="inlineStr">
+        <is>
+          <t>A History of the Growth of the Steam-Engine</t>
+        </is>
+      </c>
+      <c r="C1002" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:3">
+      <c r="A1003" s="1" t="inlineStr">
+        <is>
+          <t>9786257276580</t>
+        </is>
+      </c>
+      <c r="B1003" s="1" t="inlineStr">
+        <is>
+          <t>These Sports are Beneficial for Boys</t>
+        </is>
+      </c>
+      <c r="C1003" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:3">
+      <c r="A1004" s="1" t="inlineStr">
+        <is>
+          <t>9786257276542</t>
+        </is>
+      </c>
+      <c r="B1004" s="1" t="inlineStr">
+        <is>
+          <t>A Clever Boy Can do These Activities</t>
+        </is>
+      </c>
+      <c r="C1004" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:3">
+      <c r="A1005" s="1" t="inlineStr">
+        <is>
+          <t>9786257276559</t>
+        </is>
+      </c>
+      <c r="B1005" s="1" t="inlineStr">
+        <is>
+          <t>Atlantic Classical Series 2</t>
+        </is>
+      </c>
+      <c r="C1005" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:3">
+      <c r="A1006" s="1" t="inlineStr">
+        <is>
+          <t>9786257276726</t>
+        </is>
+      </c>
+      <c r="B1006" s="1" t="inlineStr">
+        <is>
+          <t>Cricket</t>
+        </is>
+      </c>
+      <c r="C1006" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:3">
+      <c r="A1007" s="1" t="inlineStr">
+        <is>
+          <t>9786257276740</t>
+        </is>
+      </c>
+      <c r="B1007" s="1" t="inlineStr">
+        <is>
+          <t>Football in American Style</t>
+        </is>
+      </c>
+      <c r="C1007" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:3">
+      <c r="A1008" s="1" t="inlineStr">
+        <is>
+          <t>9786257276566</t>
+        </is>
+      </c>
+      <c r="B1008" s="1" t="inlineStr">
+        <is>
+          <t>Book of the Boone and Crockett Club: A Hunting Myth</t>
+        </is>
+      </c>
+      <c r="C1008" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:3">
+      <c r="A1009" s="1" t="inlineStr">
+        <is>
+          <t>9786257276573</t>
+        </is>
+      </c>
+      <c r="B1009" s="1" t="inlineStr">
+        <is>
+          <t>Dogs Used in Hunting Areas</t>
+        </is>
+      </c>
+      <c r="C1009" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:3">
+      <c r="A1010" s="1" t="inlineStr">
+        <is>
+          <t>9786257276801</t>
+        </is>
+      </c>
+      <c r="B1010" s="1" t="inlineStr">
+        <is>
+          <t>Function of Half-Back in School, Football, and Golf</t>
+        </is>
+      </c>
+      <c r="C1010" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:3">
+      <c r="A1011" s="1" t="inlineStr">
+        <is>
+          <t>9786257276764</t>
+        </is>
+      </c>
+      <c r="B1011" s="1" t="inlineStr">
+        <is>
+          <t>Ladies in the Pitch: Scenes in Sport</t>
+        </is>
+      </c>
+      <c r="C1011" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:3">
+      <c r="A1012" s="1" t="inlineStr">
+        <is>
+          <t>9786257276689</t>
+        </is>
+      </c>
+      <c r="B1012" s="1" t="inlineStr">
+        <is>
+          <t>Philosophical Considerations on Sport</t>
+        </is>
+      </c>
+      <c r="C1012" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:3">
+      <c r="A1013" s="1" t="inlineStr">
+        <is>
+          <t>9786257276641</t>
+        </is>
+      </c>
+      <c r="B1013" s="1" t="inlineStr">
+        <is>
+          <t>Scenes of Sportmen Vol 1-2</t>
+        </is>
+      </c>
+      <c r="C1013" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:3">
+      <c r="A1014" s="1" t="inlineStr">
+        <is>
+          <t>9786257276634</t>
+        </is>
+      </c>
+      <c r="B1014" s="1" t="inlineStr">
+        <is>
+          <t>Sports and Games We can do Outdoors</t>
+        </is>
+      </c>
+      <c r="C1014" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:3">
+      <c r="A1015" s="1" t="inlineStr">
+        <is>
+          <t>9786257276627</t>
+        </is>
+      </c>
+      <c r="B1015" s="1" t="inlineStr">
+        <is>
+          <t>Sports and Hobbies of English People</t>
+        </is>
+      </c>
+      <c r="C1015" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:3">
+      <c r="A1016" s="1" t="inlineStr">
+        <is>
+          <t>9786257276603</t>
+        </is>
+      </c>
+      <c r="B1016" s="1" t="inlineStr">
+        <is>
+          <t>The Science of Swimming</t>
+        </is>
+      </c>
+      <c r="C1016" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:3">
+      <c r="A1017" s="1" t="inlineStr">
+        <is>
+          <t>9786257276597</t>
+        </is>
+      </c>
+      <c r="B1017" s="1" t="inlineStr">
+        <is>
+          <t>The Sports Which the Deities Did</t>
+        </is>
+      </c>
+      <c r="C1017" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:3">
+      <c r="A1018" s="1" t="inlineStr">
+        <is>
+          <t>9786054517930</t>
+        </is>
+      </c>
+      <c r="B1018" s="1" t="inlineStr">
+        <is>
+          <t>Raphael</t>
+        </is>
+      </c>
+      <c r="C1018" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:3">
+      <c r="A1019" s="1" t="inlineStr">
+        <is>
+          <t>9786054517664</t>
+        </is>
+      </c>
+      <c r="B1019" s="1" t="inlineStr">
+        <is>
+          <t>Seven Discourses on Art</t>
+        </is>
+      </c>
+      <c r="C1019" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:3">
+      <c r="A1020" s="1" t="inlineStr">
+        <is>
+          <t>9786054517978</t>
+        </is>
+      </c>
+      <c r="B1020" s="1" t="inlineStr">
+        <is>
+          <t>The Best Portraits in Engraving</t>
+        </is>
+      </c>
+      <c r="C1020" s="1">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:3">
+      <c r="A1021" s="1" t="inlineStr">
+        <is>
+          <t>9786054517961</t>
+        </is>
+      </c>
+      <c r="B1021" s="1" t="inlineStr">
+        <is>
+          <t>Richard Wagner Composer of Operas</t>
+        </is>
+      </c>
+      <c r="C1021" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:3">
+      <c r="A1022" s="1" t="inlineStr">
+        <is>
+          <t>9786257276016</t>
+        </is>
+      </c>
+      <c r="B1022" s="1" t="inlineStr">
+        <is>
+          <t>The Florentine Painters of the Renaissance</t>
+        </is>
+      </c>
+      <c r="C1022" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:3">
+      <c r="A1023" s="1" t="inlineStr">
+        <is>
+          <t>9786054517688</t>
+        </is>
+      </c>
+      <c r="B1023" s="1" t="inlineStr">
+        <is>
+          <t>The Life of Michelangelo Buonarroti</t>
+        </is>
+      </c>
+      <c r="C1023" s="1">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:3">
+      <c r="A1024" s="1" t="inlineStr">
+        <is>
+          <t>9786257276047</t>
+        </is>
+      </c>
+      <c r="B1024" s="1" t="inlineStr">
+        <is>
+          <t>The Notebooks of Leonardo Da Vinci</t>
+        </is>
+      </c>
+      <c r="C1024" s="1">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:3">
+      <c r="A1025" s="1" t="inlineStr">
+        <is>
+          <t>4440000002513</t>
+        </is>
+      </c>
+      <c r="B1025" s="1" t="inlineStr">
+        <is>
+          <t>Justinian's Courts: A Secret History</t>
+        </is>
+      </c>
+      <c r="C1025" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:3">
+      <c r="A1026" s="1" t="inlineStr">
+        <is>
+          <t>9786257276115</t>
+        </is>
+      </c>
+      <c r="B1026" s="1" t="inlineStr">
+        <is>
+          <t>The Orchestral Conductor Theory of His Art</t>
+        </is>
+      </c>
+      <c r="C1026" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:3">
+      <c r="A1027" s="1" t="inlineStr">
+        <is>
+          <t>9786257276092</t>
+        </is>
+      </c>
+      <c r="B1027" s="1" t="inlineStr">
+        <is>
+          <t>The Psychology of Singing</t>
+        </is>
+      </c>
+      <c r="C1027" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:3">
+      <c r="A1028" s="1" t="inlineStr">
+        <is>
+          <t>9786257276085</t>
+        </is>
+      </c>
+      <c r="B1028" s="1" t="inlineStr">
+        <is>
+          <t>The Relation of Art to Nature</t>
+        </is>
+      </c>
+      <c r="C1028" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:3">
+      <c r="A1029" s="1" t="inlineStr">
+        <is>
+          <t>9786257276658</t>
+        </is>
+      </c>
+      <c r="B1029" s="1" t="inlineStr">
+        <is>
+          <t>Scenes of Fishing and Shooting Sports</t>
+        </is>
+      </c>
+      <c r="C1029" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:3">
+      <c r="A1030" s="1" t="inlineStr">
+        <is>
+          <t>9786054517954</t>
+        </is>
+      </c>
+      <c r="B1030" s="1" t="inlineStr">
+        <is>
+          <t>Rembrandt</t>
+        </is>
+      </c>
+      <c r="C1030" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:3">
+      <c r="A1031" s="1" t="inlineStr">
+        <is>
+          <t>9786054517824</t>
+        </is>
+      </c>
+      <c r="B1031" s="1" t="inlineStr">
+        <is>
+          <t>Chopin and Other Musical Essays</t>
+        </is>
+      </c>
+      <c r="C1031" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:3">
+      <c r="A1032" s="1" t="inlineStr">
+        <is>
+          <t>9786054517848</t>
+        </is>
+      </c>
+      <c r="B1032" s="1" t="inlineStr">
+        <is>
+          <t>Lessons in Music Form</t>
+        </is>
+      </c>
+      <c r="C1032" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:3">
+      <c r="A1033" s="1" t="inlineStr">
+        <is>
+          <t>9786054517879</t>
+        </is>
+      </c>
+      <c r="B1033" s="1" t="inlineStr">
+        <is>
+          <t>Jean Francois Millet</t>
+        </is>
+      </c>
+      <c r="C1033" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:3">
+      <c r="A1034" s="1" t="inlineStr">
+        <is>
+          <t>9786054517893</t>
+        </is>
+      </c>
+      <c r="B1034" s="1" t="inlineStr">
+        <is>
+          <t>Masters of Water - Colour Painting</t>
+        </is>
+      </c>
+      <c r="C1034" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:3">
+      <c r="A1035" s="1" t="inlineStr">
+        <is>
+          <t>9786054517909</t>
+        </is>
+      </c>
+      <c r="B1035" s="1" t="inlineStr">
+        <is>
+          <t>On Conducting (Ueber das Dirigiren)</t>
+        </is>
+      </c>
+      <c r="C1035" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:3">
+      <c r="A1036" s="1" t="inlineStr">
+        <is>
+          <t>9786054517916</t>
+        </is>
+      </c>
+      <c r="B1036" s="1" t="inlineStr">
+        <is>
+          <t>Prehistoric Textile Art of Eastern United States</t>
+        </is>
+      </c>
+      <c r="C1036" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:3">
+      <c r="A1037" s="1" t="inlineStr">
+        <is>
+          <t>9786054517794</t>
+        </is>
+      </c>
+      <c r="B1037" s="1" t="inlineStr">
+        <is>
+          <t>Artistic Activities and Rituals in Ancient Times</t>
+        </is>
+      </c>
+      <c r="C1037" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:3">
+      <c r="A1038" s="1" t="inlineStr">
+        <is>
+          <t>9786054517800</t>
+        </is>
+      </c>
+      <c r="B1038" s="1" t="inlineStr">
+        <is>
+          <t>Aspects of Modern Opera</t>
+        </is>
+      </c>
+      <c r="C1038" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:3">
+      <c r="A1039" s="1" t="inlineStr">
+        <is>
+          <t>9786258671131</t>
+        </is>
+      </c>
+      <c r="B1039" s="1" t="inlineStr">
+        <is>
+          <t>Marguerite Yourcenar ve Orhan Pamuk’un Eserlerinde Mücadele, Özgürlük ve Kimlik Arayışı</t>
+        </is>
+      </c>
+      <c r="C1039" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:3">
+      <c r="A1040" s="1" t="inlineStr">
+        <is>
           <t>9786258682274</t>
         </is>
       </c>
-      <c r="B985" s="1" t="inlineStr">
+      <c r="B1040" s="1" t="inlineStr">
         <is>
           <t>Kurumsal Eğitim İhtiyaçlarına Uygun Metaverse Altyapısı: İş Planı ve Stratejik Yol Haritası</t>
         </is>
       </c>
-      <c r="C985" s="1">
+      <c r="C1040" s="1">
         <v>189</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>