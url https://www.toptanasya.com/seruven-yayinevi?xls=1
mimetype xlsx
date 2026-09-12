--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,15625 +85,16240 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258810165</t>
+          <t>9786258911282</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kuşaktan Kuşağa Yeşilçam Aile Albümü</t>
+          <t>Power BI İle Veri Analizi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>406</v>
+        <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258810882</t>
+          <t>9786258911312</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hiçliğin Eşiğinde</t>
+          <t>Küresel Robotik Çağda Karma Ekonomi Modeli</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>231</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258810158</t>
+          <t>9786258762822</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Re-Sémantisation Sémiotique De Quatre Places Publiques Entre Paris Et Istanbul :  Carrousel, République, Taksim, Sultanahmet</t>
+          <t>Yapay Zekâ Çağında Mimarlık ve Tasarıma Akademik Bakış</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>154</v>
+        <v>287</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258810028</t>
+          <t>9786258911251</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Eylül İle Haziran’ın Hikâyesi Uyanış</t>
+          <t>Dirâsâtün Tahlîliyye ve Buhûsün Fi'l-Lugati'l-Arabiyye: Kadâyâ Fi'l-Edeb ve't-Ta'lîm ve'l-Belâğa ve'l-Cemâliyyât</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>259</v>
+        <v>308</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258810127</t>
+          <t>9786258911336</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kök</t>
+          <t>Fırtınalı Ruhun Sessizliği</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>161</v>
+        <v>175</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258762921</t>
+          <t>9786258911138</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Eğitim - Kültürel Girişim - Kırsal Kalkınma - Ahilik Modelinin (EKAM) - Ekonomik ve Sosyal Barışa Katkısı</t>
+          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları: Şiirler VII</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>203</v>
+        <v>790</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258762945</t>
+          <t>9786258911091</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Vatikan’ın Şifresi</t>
+          <t>Giulio Mongeri ve Eserlerindeki Cephe Anlayışı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>238</v>
+        <v>999</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258762778</t>
+          <t>9786258911268</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hakikat</t>
+          <t>Sosyal Demografi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>170</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258762884</t>
+          <t>9786258762785</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Seyirci ve Film Deneyimine Yeni Bir Bakış: Nörofenomenolojik Yöntem</t>
+          <t>Hissediyorum Öyleyse Varım</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>455</v>
+        <v>450</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255749970</t>
+          <t>9786258911176</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Davranışı ve Kültür Sağlık Sektöründe Performansın Şifresi</t>
+          <t>Keman için Piyano Eşlikli Rumeli Türküleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>301</v>
+        <v>238</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258762457</t>
+          <t>9786258911244</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler V</t>
+          <t>Marcel Proust ve Ahmet Hamdi Tanpınar'ın Eserlerinde Zaman Sorunu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>448</v>
+        <v>553</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258762907</t>
+          <t>9786258911299</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İş’te Mutluluk</t>
+          <t>Kavl-ün Maruf - Sözün Güzeli</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>308</v>
+        <v>301</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258810066</t>
+          <t>9786258911084</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Kurumadan Önce</t>
+          <t>Property Rights in Real Estate</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>210</v>
+        <v>343</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258810097</t>
+          <t>9786258911237</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Genç Kalemlerden Hikâyeler</t>
+          <t>Din-Felsefe Araştırmaları - I</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>189</v>
+        <v>224</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258810035</t>
+          <t>9786258911121</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları: Her Satırda Yeni Bir Dehliz</t>
+          <t>Mimarlıkta Dijitalleşme ve Sanal Gerçeklik Tartışmaları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>210</v>
+        <v>371</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258762174</t>
+          <t>9786258911275</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Değerler Aynasında Mevlana</t>
+          <t>Taşlara Nakşedilen Kimlikler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>315</v>
+        <v>560</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258762891</t>
+          <t>9786258911220</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Moğol Yüzyılı</t>
+          <t>Hindu Milliyetçiliği ve Hindistan'ı Anlamak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>780</v>
+        <v>399</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258762792</t>
+          <t>9786258911107</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Under The Skin</t>
+          <t>Fantastik'in Dehlizinden Gerçeğin Kıyısına</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>161</v>
+        <v>336</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258762969</t>
+          <t>9786258911206</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Makine ve Gemi Mühendisliği Örnekleriyle Veri Ön İşleme ve Makine Öğrenmesine Hazırlık</t>
+          <t>Danişment Apartmanı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>378</v>
+        <v>245</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258762754</t>
+          <t>9786258810929</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Avesta</t>
+          <t>Artificial Intelligence and Organizational Transformation</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>520</v>
+        <v>182</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258762662</t>
+          <t>9786258810172</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çin Kaynaklarına Göre Türkler</t>
+          <t>Arkeogenetik</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258762747</t>
+          <t>9786258911169</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Enok'un Sırlar Kitabı</t>
+          <t>Yengeç Sepetinden Çıkmak</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>256</v>
+        <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258762631</t>
+          <t>9786258911183</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bozkurt Mustafa Kemal</t>
+          <t>Uluslararası Hukukun Küresel Anayasallaşması</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>624</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258762679</t>
+          <t>9786258911190</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Kore'yi Anlamak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>371</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258762693</t>
+          <t>9786258911077</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Ana Hatları</t>
+          <t>İsrail'in Açık Kaynak İstihbaratı Çalışmaları Kapsamında Filistin Aktivizmini Takibi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>640</v>
+        <v>252</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258762686</t>
+          <t>9786258911039</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kral</t>
+          <t>Kuramlardan Aksiyona Stratejik Liderlik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>456</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258762709</t>
+          <t>9786258810981</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Karadeniz Bozkır Halkları</t>
+          <t>Biyomedikal Cihaz Teknolojilerinde Klinik Güvenlik, Kalibrasyon ve Bakım Yönetimi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>264</v>
+        <v>182</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258762655</t>
+          <t>9786258911060</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hazarlar, Macarlar, Peçenekler</t>
+          <t>Dijital Çağda Sağlık ve Hastalık: Eleştirel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>248</v>
+        <v>189</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258762716</t>
+          <t>9786258911152</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hazar Kitabı</t>
+          <t>Tesettür Giyim Tercihinde Tutum ve Hedonizmin Etkisi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>256</v>
+        <v>455</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258762594</t>
+          <t>9786258911114</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Beşinci Cilt</t>
+          <t>Son'a Doğru</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>440</v>
+        <v>189</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258762570</t>
+          <t>9786258810950</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Üçüncü Cilt</t>
+          <t>Sağlık Hizmetlerinde MR Tabanlı Beyin Tümörü Teşhisi için Derin Öğrenme Destekli Bir Klinik Karar Destek Sistemi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>432</v>
+        <v>189</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258762563</t>
+          <t>9786258810899</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi İkinci Cilt</t>
+          <t>Kurul Sofram Kurul</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>424</v>
+        <v>406</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258762600</t>
+          <t>9786258682427</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarih Altıncı Cilt</t>
+          <t>Nâbî ve Şiir</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>432</v>
+        <v>287</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258762587</t>
+          <t>9786258911046</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Dördüncü Cilt</t>
+          <t>Aşkın Otopsi Raporu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>432</v>
+        <v>231</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258762952</t>
+          <t>9786258810967</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bozok Akademi Derneği Kurumsal Temsil</t>
+          <t>Yapay Soğutmadan Yapay Zekaya; Soğuk Zincir Lojistiğinin Tarihi ve Geleceği</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>196</v>
+        <v>168</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258762938</t>
+          <t>9786258911022</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>LGS Sürecinin Bilimsel Yönetimi</t>
+          <t>Yarım Tamamlanış</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>210</v>
+        <v>252</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258762532</t>
+          <t>9786258810974</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nun Kuruluşu</t>
+          <t>Emanetten Profesyonelliğe</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>544</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258762495</t>
+          <t>9786258810134</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Müslüman Kültürü</t>
+          <t>Güneşin Getirdiği Çocuklar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>336</v>
+        <v>378</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258762556</t>
+          <t>9786258810875</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Cilt I</t>
+          <t>Deniz Kızının Rotası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>735</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258762488</t>
+          <t>9786258810851</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Moğol İstilasına Kadar Türkistan</t>
+          <t>Görme Engelli Ortaokul Öğrencilerinde Uyarlanmış Beden Eğitimi ve Spor Uygulamaları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>440</v>
+        <v>189</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258762518</t>
+          <t>9786255749444</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mir Ali Şir</t>
+          <t>Zamanın Tanıkları Tokat Müzesi’ndeki Mezar Taşları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>945</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258762525</t>
+          <t>9786258810165</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türkistan ve Yedisu Tarihi - Cilt I</t>
+          <t>Kuşaktan Kuşağa Yeşilçam Aile Albümü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>480</v>
+        <v>406</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258762471</t>
+          <t>9786258810882</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türkmen Halkının Tarihi</t>
+          <t>Hiçliğin Eşiğinde</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>376</v>
+        <v>231</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258762501</t>
+          <t>9786258810158</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Uluğ Bey ve Zamanı Cilt 2</t>
+          <t>Re-Sémantisation Sémiotique De Quatre Places Publiques Entre Paris Et Istanbul :  Carrousel, République, Taksim, Sultanahmet</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>320</v>
+        <v>154</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258762624</t>
+          <t>9786258810028</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Sekizinci Cilt</t>
+          <t>Eylül İle Haziran’ın Hikâyesi Uyanış</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>376</v>
+        <v>259</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258762617</t>
+          <t>9786258810127</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Yedinci Cilt</t>
+          <t>Kök</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>440</v>
+        <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258762730</t>
+          <t>9786258762921</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan'da Yolculuk</t>
+          <t>Eğitim - Kültürel Girişim - Kırsal Kalkınma - Ahilik Modelinin (EKAM) - Ekonomik ve Sosyal Barışa Katkısı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>208</v>
+        <v>203</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258762723</t>
+          <t>9786258762945</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Türkler Nasıl Yenilir?</t>
+          <t>Vatikan’ın Şifresi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>224</v>
+        <v>238</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258762648</t>
+          <t>9786258762778</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Yahudiliğe Geçişi</t>
+          <t>Hakikat</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>232</v>
+        <v>450</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258559392</t>
+          <t>9786258762884</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mardin ( Turabdin ) Platosu</t>
+          <t>Seyirci ve Film Deneyimine Yeni Bir Bakış: Nörofenomenolojik Yöntem</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>287</v>
+        <v>455</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258671704</t>
+          <t>9786255749970</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Muazzez’in Küpesi</t>
+          <t>Liderlik Davranışı ve Kültür Sağlık Sektöründe Performansın Şifresi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>161</v>
+        <v>301</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258762846</t>
+          <t>9786258762457</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır Havzası</t>
+          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler V</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>266</v>
+        <v>448</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258762303</t>
+          <t>9786258762907</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Haz ve Mutluluk</t>
+          <t>İş’te Mutluluk</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>450</v>
+        <v>308</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258762815</t>
+          <t>9786258810066</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yankı</t>
+          <t>Mürekkep Kurumadan Önce</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>224</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258762129</t>
+          <t>9786258810097</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Karanlıkta Bir Feryat</t>
+          <t>Genç Kalemlerden Hikâyeler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>245</v>
+        <v>189</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258762426</t>
+          <t>9786258810035</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Klasik Düşüncede İlk Bilgiler</t>
+          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları: Her Satırda Yeni Bir Dehliz</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>700</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258762433</t>
+          <t>9786258762174</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sevda Ağır Bir Yük</t>
+          <t>Değerler Aynasında Mevlana</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>210</v>
+        <v>315</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258559361</t>
+          <t>9786258762891</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ</t>
+          <t>Anadolu’nun Moğol Yüzyılı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>203</v>
+        <v>780</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258762761</t>
+          <t>9786258762792</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Musun?</t>
+          <t>Under The Skin</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>231</v>
+        <v>161</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258762464</t>
+          <t>9786258762969</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kalpler Limanı</t>
+          <t>Makine ve Gemi Mühendisliği Örnekleriyle Veri Ön İşleme ve Makine Öğrenmesine Hazırlık</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>595</v>
+        <v>378</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258762440</t>
+          <t>9786258762754</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kıyıya Vuran Yalnızlık</t>
+          <t>Avesta</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>224</v>
+        <v>520</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258762266</t>
+          <t>9786258762662</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kararsız Tüketici</t>
+          <t>Çin Kaynaklarına Göre Türkler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>266</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258682212</t>
+          <t>9786258762747</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dini Farkındalık</t>
+          <t>Enok'un Sırlar Kitabı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>385</v>
+        <v>256</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258762259</t>
+          <t>9786258762631</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Toplum, Toplumsal Yapı ve Kurumlar</t>
+          <t>Bozkurt Mustafa Kemal</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>364</v>
+        <v>624</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258671803</t>
+          <t>9786258762679</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kadın Odaklı Sosyal Politikalar ve Hizmetler</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>504</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258762280</t>
+          <t>9786258762693</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Hizmette Değişim: Tecrübeler, Zorluklar ve Çözümler</t>
+          <t>Türk Tarihinin Ana Hatları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>581</v>
+        <v>640</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258762419</t>
+          <t>9786258762686</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Zümrüdüanka</t>
+          <t>Sarı Kral</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>175</v>
+        <v>456</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258762198</t>
+          <t>9786258762709</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil Öğretiminin Bireysel Maliyeti ve Doğurduğu Fırsatlar</t>
+          <t>Kuzey Karadeniz Bozkır Halkları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>210</v>
+        <v>264</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258762310</t>
+          <t>9786258762655</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Kapitalizmi</t>
+          <t>Hazarlar, Macarlar, Peçenekler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>427</v>
+        <v>248</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258671827</t>
+          <t>9786258762716</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Saussure’ün Temel Ayrımları</t>
+          <t>Hazar Kitabı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258762297</t>
+          <t>9786258762594</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İyilikle Büyüyen Adımlar</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Beşinci Cilt</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>440</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258762167</t>
+          <t>9786258762570</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kamuoyu İnşasında Siyasal İletişim Stratejileri</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Üçüncü Cilt</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>217</v>
+        <v>432</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258671810</t>
+          <t>9786258762563</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Açıdan Kent ve Deprem</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi İkinci Cilt</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>357</v>
+        <v>424</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258762204</t>
+          <t>9786258762600</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sine - Parantez</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarih Altıncı Cilt</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>266</v>
+        <v>432</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258762242</t>
+          <t>9786258762587</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Sızısı</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Dördüncü Cilt</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>308</v>
+        <v>432</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258762181</t>
+          <t>9786258762952</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'de Kıyas Örnekleri</t>
+          <t>Bozok Akademi Derneği Kurumsal Temsil</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>385</v>
+        <v>196</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258671964</t>
+          <t>9786258762938</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2000 Sonrası Türk Sinemasında Millileşme Hareketleri</t>
+          <t>LGS Sürecinin Bilimsel Yönetimi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>357</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258762211</t>
+          <t>9786258762532</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>The Stimulated Brain: Digital Media, Music, Caffeine, and Gambling in Cognitive Science</t>
+          <t>Osmanlı İmparatorluğu'nun Kuruluşu</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>196</v>
+        <v>544</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258762068</t>
+          <t>9786258762495</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Lezzetin Gizli Sırlarına Giden Yol Soslar ve Baharatlar</t>
+          <t>Müslüman Kültürü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>231</v>
+        <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258762235</t>
+          <t>9786258762556</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Postdijital Sanat</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Cilt I</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>385</v>
+        <v>400</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258762228</t>
+          <t>9786258762488</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Türküsü</t>
+          <t>Moğol İstilasına Kadar Türkistan</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>315</v>
+        <v>440</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258671773</t>
+          <t>9786258762518</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Green Logistics with Interdisciplinary Approaches</t>
+          <t>Mir Ali Şir</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>343</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258762143</t>
+          <t>9786258762525</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Mimarlıkta Mekan ve Tasarım Üzerine Güncel Yaklaşımlar</t>
+          <t>Türkistan ve Yedisu Tarihi - Cilt I</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255749246</t>
+          <t>9786258762471</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Samsun Salıpazarı İlçesi Alan Karacaören ve Karaman Köylerinde Kırsal Mimari</t>
+          <t>Türkmen Halkının Tarihi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>1100</v>
+        <v>376</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258762136</t>
+          <t>9786258762501</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Raşit Halifelerle İlgili Manzum Menkıbeler</t>
+          <t>Uluğ Bey ve Zamanı Cilt 2</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>371</v>
+        <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786255749543</t>
+          <t>9786258762624</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yasemin Erten Yazma Baskı Koleksiyonunda Bulunan Geleneksel Tokat Bohça ve Seccadeleri</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Sekizinci Cilt</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>660</v>
+        <v>376</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258671971</t>
+          <t>9786258762617</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Mitolojiden Kelama Tanrı'nın Duygusallığı Problemi</t>
+          <t>Roma İmparatorluğu’nun Gerileme ve Çöküş Tarihi Yedinci Cilt</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>567</v>
+        <v>440</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255749932</t>
+          <t>9786258762730</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisatta Genel Denge ve İktisat Politikalarının Etkinliği</t>
+          <t>Kürdistan'da Yolculuk</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>294</v>
+        <v>208</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258671698</t>
+          <t>9786258762723</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prenses ve Yedi Cüceler</t>
+          <t>Türkler Nasıl Yenilir?</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>900</v>
+        <v>224</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258671278</t>
+          <t>9786258762648</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Trilyon Dolarlık Atmosfer</t>
+          <t>Türklerin Yahudiliğe Geçişi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>700</v>
+        <v>232</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258559323</t>
+          <t>9786258559392</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Biyometrik Veri: Sistemler, Uygulamalar ve Etik Yaklaşımlar</t>
+          <t>Mardin ( Turabdin ) Platosu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>254</v>
+        <v>287</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255749307</t>
+          <t>9786258671704</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Edebiyat Bilimleri Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Muazzez’in Küpesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>450</v>
+        <v>161</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258671766</t>
+          <t>9786258762846</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ein Leitfaden für Sprachlehrer Grundlagen der Lehrplanentwicklung und Curriculumsentwicklung</t>
+          <t>Diyarbakır Havzası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>357</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258762099</t>
+          <t>9786258762303</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kolumdaki Dövme</t>
+          <t>Haz ve Mutluluk</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>259</v>
+        <v>450</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258682540</t>
+          <t>9786258762815</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Türk Musikisinde Teknik Hususlar ve Alan Araştırmaları II</t>
+          <t>Yankı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>254</v>
+        <v>224</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258671100</t>
+          <t>9786258762129</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ukulele İle Temel Eğitimde Müzik</t>
+          <t>Karanlıkta Bir Feryat</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>350</v>
+        <v>245</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258682175</t>
+          <t>9786258762426</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Libidonun Metastazı</t>
+          <t>Klasik Düşüncede İlk Bilgiler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>259</v>
+        <v>700</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258682892</t>
+          <t>9786258762433</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Spor Kuruluşlarında Örgüt Kültürü Eğiliminin Metaforlarla Analizi</t>
+          <t>Sevda Ağır Bir Yük</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>385</v>
+        <v>210</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258682335</t>
+          <t>9786258559361</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Dönüm Noktası Aksa Tufanı</t>
+          <t>Karacadağ</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>364</v>
+        <v>203</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258671254</t>
+          <t>9786258762761</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çevre Biyolojisi</t>
+          <t>Mutlu Musun?</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>294</v>
+        <v>231</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255749918</t>
+          <t>9786258762464</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Farklı Isınma Protokollerinin Seçilmiş Motor Beceri ve 50 Metre Yüzme Performansına Akut Etkisi</t>
+          <t>Kırık Kalpler Limanı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>385</v>
+        <v>595</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258682724</t>
+          <t>9786258762440</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Halı Tasarımı ve Teknolojisi - I</t>
+          <t>Kıyıya Vuran Yalnızlık</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>231</v>
+        <v>224</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258671742</t>
+          <t>9786258762266</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Son Wi-Fi Sinyalini Kurtarmak</t>
+          <t>Kararsız Tüketici</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>406</v>
+        <v>266</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258559033</t>
+          <t>9786258682212</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Rekreaktif Amaçlı Yapılan Tenis Sporunun Bireylerin Yaşam Kaliteleri İle Mutluluk Düzeyleri Üzerine Etkilerinin İncelenmesi</t>
+          <t>Dini Farkındalık</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>196</v>
+        <v>385</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258671780</t>
+          <t>9786258762259</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Avın Doğası</t>
+          <t>Toplum, Toplumsal Yapı ve Kurumlar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>343</v>
+        <v>364</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258671681</t>
+          <t>9786258671803</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>RoboNarin ve Dostluk Sözleşmesi</t>
+          <t>Kadın Odaklı Sosyal Politikalar ve Hizmetler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>280</v>
+        <v>504</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258671261</t>
+          <t>9786258762280</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Nepotizmin Mesleki Tükenmişlik Üzerine Etkisinde Duygusal Zeka Algısı</t>
+          <t>Sosyal Hizmette Değişim: Tecrübeler, Zorluklar ve Çözümler</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>385</v>
+        <v>581</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258682366</t>
+          <t>9786258762419</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hınıs-Yolüstü (Arus) Köyünün Monografisi</t>
+          <t>Zümrüdüanka</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>252</v>
+        <v>175</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258682328</t>
+          <t>9786258762198</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Kuramsal ve Uygulamalı Yaklaşımlar</t>
+          <t>Yabancı Dil Öğretiminin Bireysel Maliyeti ve Doğurduğu Fırsatlar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>231</v>
+        <v>210</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258671735</t>
+          <t>9786258762310</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Bütünleşik Pazarlama İletişimi</t>
+          <t>Kıyamet Kapitalizmi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>287</v>
+        <v>427</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258559064</t>
+          <t>9786258671827</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon Bilimi ve Sporun Yeni Yönelimleri</t>
+          <t>Saussure’ün Temel Ayrımları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>413</v>
+        <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258671711</t>
+          <t>9786258762297</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Vergi Güvenlik Müesseseleri</t>
+          <t>İyilikle Büyüyen Adımlar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>735</v>
+        <v>280</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258671759</t>
+          <t>9786258762167</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Oyuncuların Şifresi</t>
+          <t>Kamuoyu İnşasında Siyasal İletişim Stratejileri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>231</v>
+        <v>217</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258682243</t>
+          <t>9786258671810</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Asma Davul İcrası Üzerine Bir Araştırma: Adem Göçer Örneği</t>
+          <t>Toplumsal Açıdan Kent ve Deprem</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>161</v>
+        <v>357</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258671674</t>
+          <t>9786258762204</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sınırların Ötesi</t>
+          <t>Sine - Parantez</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>196</v>
+        <v>266</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258671797</t>
+          <t>9786258762242</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu Üzerine Çalışmalar: Anlatılar, Motifler ve Koruma</t>
+          <t>Yüreğimin Sızısı</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>210</v>
+        <v>308</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258671728</t>
+          <t>9786258762181</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Raylardaki Islaklık</t>
+          <t>Kur'an-ı Kerim'de Kıyas Örnekleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>140</v>
+        <v>385</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258671032</t>
+          <t>9786258671964</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ekonomisinde Rekabet Gücünü Etkileyen Faktörler</t>
+          <t>2000 Sonrası Türk Sinemasında Millileşme Hareketleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>189</v>
+        <v>357</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258682649</t>
+          <t>9786258762211</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Direnç Egzersizinde Hız Kullanımı: Objektif Yüklenme Yaklaşımı</t>
+          <t>The Stimulated Brain: Digital Media, Music, Caffeine, and Gambling in Cognitive Science</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>140</v>
+        <v>196</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255749697</t>
+          <t>9786258762068</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu’da Ad Koyma Gelenekleri</t>
+          <t>Lezzetin Gizli Sırlarına Giden Yol Soslar ve Baharatlar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>203</v>
+        <v>231</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258682304</t>
+          <t>9786258762235</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Said Nursi Düşüncesinde Eğitim, Bilim, Öteki ve Dünya-Ahiret Tasavvuru</t>
+          <t>Postdijital Sanat</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>343</v>
+        <v>385</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258671568</t>
+          <t>9786258762228</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Risk Tanımlamada Mülakat Tekniği: İnşaat Projelerinde Nitel Bir Yaklaşım</t>
+          <t>Özgürlüğün Türküsü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>287</v>
+        <v>315</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258671643</t>
+          <t>9786258671773</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Turistlerin ve Hediyelik Eşya Satıcılarının Bir Kültür Objesi Olarak Hediyelik Eşyalara Bakış Açısı</t>
+          <t>Green Logistics with Interdisciplinary Approaches</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>189</v>
+        <v>343</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258671575</t>
+          <t>9786258762143</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Karınca İle Tavşan</t>
+          <t>Mimarlıkta Mekan ve Tasarım Üzerine Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>364</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255749659</t>
+          <t>9786255749246</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Samsun Salıpazarı İlçesi Alan Karacaören ve Karaman Köylerinde Kırsal Mimari</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>546</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258671629</t>
+          <t>9786258762136</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Seramik Nasıl Yapılır</t>
+          <t>Raşit Halifelerle İlgili Manzum Menkıbeler</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>408</v>
+        <v>371</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258671513</t>
+          <t>9786255749543</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Seramik Süsleme Sanatı</t>
+          <t>Yasemin Erten Yazma Baskı Koleksiyonunda Bulunan Geleneksel Tokat Bohça ve Seccadeleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>288</v>
+        <v>660</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258671599</t>
+          <t>9786258671971</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Hayal Hayatın Tohumu</t>
+          <t>Mitolojiden Kelama Tanrı'nın Duygusallığı Problemi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>175</v>
+        <v>567</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258559255</t>
+          <t>9786255749932</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kümelenme ve Üretim Maliyetlerine Etkisi</t>
+          <t>Makro İktisatta Genel Denge ve İktisat Politikalarının Etkinliği</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>301</v>
+        <v>294</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258671582</t>
+          <t>9786258671698</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ayı Fit Diyette</t>
+          <t>Pamuk Prenses ve Yedi Cüceler</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>518</v>
+        <v>900</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258682700</t>
+          <t>9786258671278</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Sürecinde Çok Kültürlülüğün Ulus Devlet Üzerindeki Etkileri</t>
+          <t>Trilyon Dolarlık Atmosfer</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>259</v>
+        <v>700</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258671650</t>
+          <t>9786258559323</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Evli Bireylerin Öfke İfade Tarzı Ve Affetme Durumunun İncelenmesi</t>
+          <t>Eğitimde Biyometrik Veri: Sistemler, Uygulamalar ve Etik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>189</v>
+        <v>254</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258671063</t>
+          <t>9786255749307</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>The Science of Digital Steganography</t>
+          <t>Tarih ve Edebiyat Bilimleri Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>91</v>
+        <v>450</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258682977</t>
+          <t>9786258671766</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Orkestrasyon</t>
+          <t>Ein Leitfaden für Sprachlehrer Grundlagen der Lehrplanentwicklung und Curriculumsentwicklung</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>420</v>
+        <v>357</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258671544</t>
+          <t>9786258762099</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kamyon Arkası Yazıları</t>
+          <t>Kolumdaki Dövme</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>322</v>
+        <v>259</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255749673</t>
+          <t>9786258682540</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri Öğretmenlerine Yönelik Üretken Yapay Zeka İle Ders Hazırlama Kılavuzu</t>
+          <t>Türk Musikisinde Teknik Hususlar ve Alan Araştırmaları II</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>182</v>
+        <v>254</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258682557</t>
+          <t>9786258671100</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Örnekleminde Evcil Hayvanlara Bağlılık, Öznel Mutluluk Ve İş Yaşam Kalitesi</t>
+          <t>Ukulele İle Temel Eğitimde Müzik</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>168</v>
+        <v>350</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258671537</t>
+          <t>9786258682175</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler IV</t>
+          <t>Libidonun Metastazı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>399</v>
+        <v>259</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258682434</t>
+          <t>9786258682892</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Destekli Kalıp ve Pastal Teknolojileri: Assyst.Cad İle Uygulamalı Tasarım Süreçleri</t>
+          <t>Spor Kuruluşlarında Örgüt Kültürü Eğiliminin Metaforlarla Analizi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>770</v>
+        <v>385</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255749239</t>
+          <t>9786258682335</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Nazmî-i Şirvanî ve Dîvançesi Nağme-i İştiyak</t>
+          <t>Tarihin Dönüm Noktası Aksa Tufanı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>350</v>
+        <v>364</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786255749956</t>
+          <t>9786258671254</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Macahel</t>
+          <t>Çevre Biyolojisi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>294</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258682625</t>
+          <t>9786255749918</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Hizmetkar Liderlik</t>
+          <t>Farklı Isınma Protokollerinin Seçilmiş Motor Beceri ve 50 Metre Yüzme Performansına Akut Etkisi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>133</v>
+        <v>385</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258682656</t>
+          <t>9786258682724</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sporsal Bilgiler</t>
+          <t>Halı Tasarımı ve Teknolojisi - I</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>238</v>
+        <v>231</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258682663</t>
+          <t>9786258671742</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Azerbaycan Vergi Sistemi</t>
+          <t>Son Wi-Fi Sinyalini Kurtarmak</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>203</v>
+        <v>406</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258682410</t>
+          <t>9786258559033</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Aile Sorunları, Boşanma ve Din</t>
+          <t>Rekreaktif Amaçlı Yapılan Tenis Sporunun Bireylerin Yaşam Kaliteleri İle Mutluluk Düzeyleri Üzerine Etkilerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>266</v>
+        <v>196</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258682380</t>
+          <t>9786258671780</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Farmasötik, Diyetetik ve Gastronomik Üçgende Arı ve Ürünleri</t>
+          <t>Avın Doğası</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>175</v>
+        <v>343</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258682946</t>
+          <t>9786258671681</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>The Search For Meaning in Postmodern Poetry</t>
+          <t>RoboNarin ve Dostluk Sözleşmesi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>238</v>
+        <v>280</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258559088</t>
+          <t>9786258671261</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Gastronomi Turizmi Kapsamında Kırklareli Mutfağı</t>
+          <t>Nepotizmin Mesleki Tükenmişlik Üzerine Etkisinde Duygusal Zeka Algısı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>147</v>
+        <v>385</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258682281</t>
+          <t>9786258682366</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Tek Beden Herkese Uymaz: Yapay Zeka Çağında Eğitimin Yeniden Tasarımı</t>
+          <t>Hınıs-Yolüstü (Arus) Köyünün Monografisi</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>252</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258671469</t>
+          <t>9786258682328</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Minik Liza ve Cesur Tohum Koko</t>
+          <t>Müzik Alanında Kuramsal ve Uygulamalı Yaklaşımlar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>294</v>
+        <v>231</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786255749529</t>
+          <t>9786258671735</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm ve Finansal Yapı: Endüstri 5.0 Çağında Sermaye Dinamiklerinin Yeniden İnşası</t>
+          <t>Bütünleşik Pazarlama İletişimi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>266</v>
+        <v>287</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258682267</t>
+          <t>9786258559064</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>The Poetic Path To Languge Learning</t>
+          <t>Rekreasyon Bilimi ve Sporun Yeni Yönelimleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>238</v>
+        <v>413</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258682533</t>
+          <t>9786258671711</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Yönetiminde Okul Kültürü</t>
+          <t>Vergi Güvenlik Müesseseleri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>357</v>
+        <v>735</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786255749680</t>
+          <t>9786258671759</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Yeraltısuları Mevzuatı ve Uygulaması</t>
+          <t>Oyuncuların Şifresi</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>329</v>
+        <v>231</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258559118</t>
+          <t>9786258682243</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Algoritmik Çağ: Pazarlama, Toplum ve Dijital Dönüşüm</t>
+          <t>Asma Davul İcrası Üzerine Bir Araştırma: Adem Göçer Örneği</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>252</v>
+        <v>161</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258682298</t>
+          <t>9786258671674</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Vilayet Salnamelerine Göre 19. Yüzyılda Çıldır Sancağının İdari, Adli, Mali ve Demografik Yapısı</t>
+          <t>Sınırların Ötesi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>182</v>
+        <v>196</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258559002</t>
+          <t>9786258671797</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Safranbolu ve Yenipazar’da Yaşayan Yörüklerin Törensel Yemekleri</t>
+          <t>Safranbolu Üzerine Çalışmalar: Anlatılar, Motifler ve Koruma</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>196</v>
+        <v>210</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258559071</t>
+          <t>9786258671728</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Etkileşimli Matematik Eğitimi: Müzikten Minecraft’a Yenilikçi Uygulamalar</t>
+          <t>Raylardaki Islaklık</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>231</v>
+        <v>140</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786255749635</t>
+          <t>9786258671032</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>İngilizlerin ve Şah’ın Gölgesinde Bahtiyari Aşireti</t>
+          <t>Dünya Ekonomisinde Rekabet Gücünü Etkileyen Faktörler</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>175</v>
+        <v>189</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258559866</t>
+          <t>9786258682649</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Modern Örgütlerde Kültürün Kaynağı ve Uygulamalı Vaka İncelemeleri</t>
+          <t>Direnç Egzersizinde Hız Kullanımı: Objektif Yüklenme Yaklaşımı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>182</v>
+        <v>140</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786255749901</t>
+          <t>9786255749697</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ekonominin Dinamikleri: Teoriden Büyümeye</t>
+          <t>Safranbolu’da Ad Koyma Gelenekleri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>347</v>
+        <v>203</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786255749895</t>
+          <t>9786258682304</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Eylül İle Haziran’ın Hikayesi</t>
+          <t>Said Nursi Düşüncesinde Eğitim, Bilim, Öteki ve Dünya-Ahiret Tasavvuru</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>238</v>
+        <v>343</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258559248</t>
+          <t>9786258671568</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kahramanın Kayıp Haritası: Kader Labirenti</t>
+          <t>Risk Tanımlamada Mülakat Tekniği: İnşaat Projelerinde Nitel Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>144</v>
+        <v>287</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258559170</t>
+          <t>9786258671643</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Laboratuvar Mutluluğu Mu Gönül Hakikati Mi?</t>
+          <t>Turistlerin ve Hediyelik Eşya Satıcılarının Bir Kültür Objesi Olarak Hediyelik Eşyalara Bakış Açısı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>160</v>
+        <v>189</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258559200</t>
+          <t>9786258671575</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Arketipler Mi Pekiştirme Mi?</t>
+          <t>Karınca İle Tavşan</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>144</v>
+        <v>364</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258559149</t>
+          <t>9786255749659</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Mı Kurtarmalı, Yoksa Önce Kendini Mi Kurtarmalı?</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>152</v>
+        <v>546</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258559187</t>
+          <t>9786258671629</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Evrensel Değer Mi Günlük Rol Mü?</t>
+          <t>Seramik Nasıl Yapılır</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>136</v>
+        <v>408</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258559217</t>
+          <t>9786258671513</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Deney Mi Zorunluluk Mu?</t>
+          <t>Seramik Süsleme Sanatı</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>144</v>
+        <v>288</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258559163</t>
+          <t>9786258671599</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Özgürlük mü Sınıfsal Kurtuluş mu?</t>
+          <t>Hayal Hayatın Tohumu</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>136</v>
+        <v>175</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786255749505</t>
+          <t>9786258559255</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Sokaklarında</t>
+          <t>Kümelenme ve Üretim Maliyetlerine Etkisi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>280</v>
+        <v>301</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786255749666</t>
+          <t>9786258671582</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Mabedimden Damlalar</t>
+          <t>Ayı Fit Diyette</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>315</v>
+        <v>518</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786255749925</t>
+          <t>9786258682700</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Konut Politikaları Bağlamında Sosyal-Mekansal Ayrışma</t>
+          <t>Küreselleşme Sürecinde Çok Kültürlülüğün Ulus Devlet Üzerindeki Etkileri</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>343</v>
+        <v>259</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786255749581</t>
+          <t>9786258671650</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Demirci'nin Çırağı</t>
+          <t>Evli Bireylerin Öfke İfade Tarzı Ve Affetme Durumunun İncelenmesi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>483</v>
+        <v>189</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258559194</t>
+          <t>9786258671063</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Paranın Anatomisi: Ekmek Savaşı</t>
+          <t>The Science of Digital Steganography</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>152</v>
+        <v>91</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786255749888</t>
+          <t>9786258682977</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Satranç Ustalığı</t>
+          <t>Sosyolojik Orkestrasyon</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>368</v>
+        <v>420</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786255749598</t>
+          <t>9786258671544</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kadim Satırların Efendisi</t>
+          <t>Kamyon Arkası Yazıları</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>273</v>
+        <v>322</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258559101</t>
+          <t>9786255749673</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Bir Cümle midir?</t>
+          <t>Fen Bilimleri Öğretmenlerine Yönelik Üretken Yapay Zeka İle Ders Hazırlama Kılavuzu</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>152</v>
+        <v>182</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258559224</t>
+          <t>9786258682557</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Mülkiyet mi? Genel İrade mi?</t>
+          <t>Çalışan Örnekleminde Evcil Hayvanlara Bağlılık, Öznel Mutluluk Ve İş Yaşam Kalitesi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>144</v>
+        <v>168</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258559132</t>
+          <t>9786258671537</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Suçlu Kim? Fail mi?, Onu Doğuran Hayat mı?</t>
+          <t>Bir İdik Bin Olduk Edebiyat Çalışmaları III: Şiirler IV</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>152</v>
+        <v>399</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258559231</t>
+          <t>9786258682434</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Haritası: Şefkat ve Kaçış</t>
+          <t>Bilgisayar Destekli Kalıp ve Pastal Teknolojileri: Assyst.Cad İle Uygulamalı Tasarım Süreçleri</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>160</v>
+        <v>770</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258559125</t>
+          <t>9786255749239</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Zihin Deneyi</t>
+          <t>Nazmî-i Şirvanî ve Dîvançesi Nağme-i İştiyak</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>168</v>
+        <v>350</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258559156</t>
+          <t>9786255749956</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Mikro Karşılaşmalar</t>
+          <t>Macahel</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>128</v>
+        <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786255749703</t>
+          <t>9786258682625</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Devleti</t>
+          <t>Hizmetkar Liderlik</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>592</v>
+        <v>133</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786255749758</t>
+          <t>9786258682656</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Resim Çizme Teknikleri</t>
+          <t>Sporsal Bilgiler</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>304</v>
+        <v>238</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786255749772</t>
+          <t>9786258682663</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sanat Tarihi</t>
+          <t>Azerbaycan Vergi Sistemi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>448</v>
+        <v>203</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255749710</t>
+          <t>9786258682410</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Zeka Oyunları Kitabı</t>
+          <t>Aile Sorunları, Boşanma ve Din</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>360</v>
+        <v>266</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786255749796</t>
+          <t>9786258682380</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Tarihi</t>
+          <t>Farmasötik, Diyetetik ve Gastronomik Üçgende Arı ve Ürünleri</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>600</v>
+        <v>175</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786255749833</t>
+          <t>9786258682946</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Anında İnsanı Kim Yargılar?</t>
+          <t>The Search For Meaning in Postmodern Poetry</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>152</v>
+        <v>238</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786255749857</t>
+          <t>9786258559088</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Özgür İrade mi? Kader mi?</t>
+          <t>Gastronomi Turizmi Kapsamında Kırklareli Mutfağı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>136</v>
+        <v>147</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786255749819</t>
+          <t>9786258682281</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar, Bilinçdışı ve Arzu</t>
+          <t>Tek Beden Herkese Uymaz: Yapay Zeka Çağında Eğitimin Yeniden Tasarımı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>152</v>
+        <v>252</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786255749734</t>
+          <t>9786258671469</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Baburname</t>
+          <t>Minik Liza ve Cesur Tohum Koko</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>680</v>
+        <v>294</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786255749840</t>
+          <t>9786255749529</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Benim İmparatorluğum: Sükûnet mi Bencillik mi?</t>
+          <t>Dijital Dönüşüm ve Finansal Yapı: Endüstri 5.0 Çağında Sermaye Dinamiklerinin Yeniden İnşası</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>144</v>
+        <v>266</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786255749765</t>
+          <t>9786258682267</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İskenderin Seferi</t>
+          <t>The Poetic Path To Languge Learning</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>368</v>
+        <v>238</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786255749864</t>
+          <t>9786258682533</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İktidarın Yozlaştırması</t>
+          <t>Eğitim Yönetiminde Okul Kültürü</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>176</v>
+        <v>357</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786255749802</t>
+          <t>9786255749680</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Günah, Af ve Bağışlanma</t>
+          <t>Yeraltısuları Mevzuatı ve Uygulaması</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>144</v>
+        <v>329</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786255749826</t>
+          <t>9786258559118</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İyi-Kötü Ahlakın Kaynağı</t>
+          <t>Algoritmik Çağ: Pazarlama, Toplum ve Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>152</v>
+        <v>252</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786255749727</t>
+          <t>9786258682298</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Nasıl Çalışılır</t>
+          <t>Erzurum Vilayet Salnamelerine Göre 19. Yüzyılda Çıldır Sancağının İdari, Adli, Mali ve Demografik Yapısı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>736</v>
+        <v>182</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786255749741</t>
+          <t>9786258559002</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Müzik Tarihi</t>
+          <t>Safranbolu ve Yenipazar’da Yaşayan Yörüklerin Törensel Yemekleri</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>520</v>
+        <v>196</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786255749789</t>
+          <t>9786258559071</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Üzerine On Kitap</t>
+          <t>Etkileşimli Matematik Eğitimi: Müzikten Minecraft’a Yenilikçi Uygulamalar</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>536</v>
+        <v>231</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786255749178</t>
+          <t>9786255749635</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Gazanfer Paşa'nın Bir İkincisi</t>
+          <t>İngilizlerin ve Şah’ın Gölgesinde Bahtiyari Aşireti</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>217</v>
+        <v>175</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786255749390</t>
+          <t>9786258559866</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mikrobiyal Yakıt Hücreleri</t>
+          <t>Modern Örgütlerde Kültürün Kaynağı ve Uygulamalı Vaka İncelemeleri</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>308</v>
+        <v>182</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786255749338</t>
+          <t>9786255749901</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Türk Halk Müziğinde Endüstriyel Dönüşüm</t>
+          <t>Ekonominin Dinamikleri: Teoriden Büyümeye</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>245</v>
+        <v>347</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786255749482</t>
+          <t>9786255749895</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İçsel Yolculuklar</t>
+          <t>Eylül İle Haziran’ın Hikayesi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>259</v>
+        <v>238</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786255749611</t>
+          <t>9786258559248</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Sessizlikte Bile Adın Var</t>
+          <t>Kahramanın Kayıp Haritası: Kader Labirenti</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>539</v>
+        <v>144</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786255749451</t>
+          <t>9786258559170</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kızı</t>
+          <t>Laboratuvar Mutluluğu Mu Gönül Hakikati Mi?</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>196</v>
+        <v>160</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786255749536</t>
+          <t>9786258559200</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Sınavına Hazırlanan Lise Son Sınıf Öğrencilerinin Bilişim Teknolojilerinden Yararlanma Düzeylerinin İncelenmesi</t>
+          <t>Arketipler Mi Pekiştirme Mi?</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>175</v>
+        <v>144</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786255749369</t>
+          <t>9786258559149</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Sandık Arası Demokrasi</t>
+          <t>Dünyayı Mı Kurtarmalı, Yoksa Önce Kendini Mi Kurtarmalı?</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>294</v>
+        <v>152</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786255749567</t>
+          <t>9786258559187</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Karadul</t>
+          <t>Evrensel Değer Mi Günlük Rol Mü?</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>299</v>
+        <v>136</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786255749512</t>
+          <t>9786258559217</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Benim Eylül’üm</t>
+          <t>Deney Mi Zorunluluk Mu?</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>168</v>
+        <v>144</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786255749499</t>
+          <t>9786258559163</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Sen</t>
+          <t>Bireysel Özgürlük mü Sınıfsal Kurtuluş mu?</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>259</v>
+        <v>136</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786255749468</t>
+          <t>9786255749505</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Sükut-u Hayal</t>
+          <t>Yalnızlığın Sokaklarında</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>147</v>
+        <v>280</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786255749475</t>
+          <t>9786255749666</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Derinlikere Yolculuk</t>
+          <t>Mabedimden Damlalar</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>182</v>
+        <v>315</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786255737014</t>
+          <t>9786255749925</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Çağı</t>
+          <t>Konut Politikaları Bağlamında Sosyal-Mekansal Ayrışma</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786255749420</t>
+          <t>9786255749581</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Gözyaşları</t>
+          <t>Demirci'nin Çırağı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>259</v>
+        <v>483</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786255749291</t>
+          <t>9786258559194</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed’i Görenler</t>
+          <t>Paranın Anatomisi: Ekmek Savaşı</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>275</v>
+        <v>152</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786255737465</t>
+          <t>9786255749888</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Rekreasyon</t>
+          <t>Satranç Ustalığı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>238</v>
+        <v>368</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786255749253</t>
+          <t>9786255749598</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>My Timeless Adventure</t>
+          <t>Kadim Satırların Efendisi</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>516</v>
+        <v>273</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786255737472</t>
+          <t>9786258559101</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2010/2018 İDKAB Öğretim Programlarında Empati Değeri ve Öğretimi</t>
+          <t>Özgürlük Bir Cümle midir?</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>238</v>
+        <v>152</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786255749130</t>
+          <t>9786258559224</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Fizyolojide Çağdaş Yaklaşımlar</t>
+          <t>Mülkiyet mi? Genel İrade mi?</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786255737021</t>
+          <t>9786258559132</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Caryl Churchill’ın Çağdaş Oyunlarında Ekolojik Distopya</t>
+          <t>Suçlu Kim? Fail mi?, Onu Doğuran Hayat mı?</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>147</v>
+        <v>152</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786255749413</t>
+          <t>9786258559231</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık</t>
+          <t>Ruhun Haritası: Şefkat ve Kaçış</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>147</v>
+        <v>160</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786255749260</t>
+          <t>9786258559125</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Türk Üretim Modellerinin Gelişimi ve Keşik ve İmece Organizasyon Modellemelerinin İzleri ve Yeni Nesil Kooparatifçilik ve Tekam Girişim Modeli</t>
+          <t>Zihin Deneyi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>217</v>
+        <v>168</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786255737441</t>
+          <t>9786258559156</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Commercial Contract Management and Legal Frameworks in Construction: Law, Project Delivery, and Dispute Resolution</t>
+          <t>Mikro Karşılaşmalar</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>812</v>
+        <v>128</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786255749222</t>
+          <t>9786255749703</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Uygulanan Maliye Politikalarının Etkinlik Analizi</t>
+          <t>Tanrı Devleti</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>252</v>
+        <v>592</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786255749352</t>
+          <t>9786255749758</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kütüphanem</t>
+          <t>Resim Çizme Teknikleri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>224</v>
+        <v>304</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786255749192</t>
+          <t>9786255749772</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Çağ’ın Estetik Şairi: Mihail Kuzmin’in Yaşamı ve Şiir Sanatı</t>
+          <t>Sanat Tarihi</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>406</v>
+        <v>448</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786255749345</t>
+          <t>9786255749710</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Sarhoşluğu</t>
+          <t>Zeka Oyunları Kitabı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>182</v>
+        <v>360</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786255749284</t>
+          <t>9786255749796</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutkunun Peşinden</t>
+          <t>Mimarlık Tarihi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>343</v>
+        <v>600</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786255749321</t>
+          <t>9786255749833</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Stoacıların Öğreti Kitabı</t>
+          <t>Ölüm Anında İnsanı Kim Yargılar?</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>300</v>
+        <v>152</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786255749314</t>
+          <t>9786255749857</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Parkinson</t>
+          <t>Özgür İrade mi? Kader mi?</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>360</v>
+        <v>136</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786255737878</t>
+          <t>9786255749819</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Başlamak</t>
+          <t>Rüyalar, Bilinçdışı ve Arzu</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>330</v>
+        <v>152</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786255737304</t>
+          <t>9786255749734</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Savaşçı</t>
+          <t>Baburname</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>390</v>
+        <v>680</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786255737519</t>
+          <t>9786255749840</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Artvin ve Yöresinden Derlenen Masallar</t>
+          <t>Benim İmparatorluğum: Sükûnet mi Bencillik mi?</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>450</v>
+        <v>144</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786255737458</t>
+          <t>9786255749765</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Karabük İlinde Yenilebilir Mantar Türlerinin Gastronomik Açıdan Değerlendirilmesi</t>
+          <t>İskenderin Seferi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>240</v>
+        <v>368</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786255737311</t>
+          <t>9786255749864</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Geleneği Yaratıcılıkla Yorumlamak ve Igor Alexandrovich Moiseyev</t>
+          <t>İktidarın Yozlaştırması</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>300</v>
+        <v>176</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786255737298</t>
+          <t>9786255749802</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>85’liler Anadolu’da</t>
+          <t>Günah, Af ve Bağışlanma</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>588</v>
+        <v>144</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786255897831</t>
+          <t>9786255749826</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Lisansüstü Seminer Çalışmaları - I</t>
+          <t>İyi-Kötü Ahlakın Kaynağı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>300</v>
+        <v>152</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786255897923</t>
+          <t>9786255749727</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Dental İmplantlarda Güncel Yüzey Modifikasyonları ve Klinik Başarı</t>
+          <t>Mimarlık Nasıl Çalışılır</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>160</v>
+        <v>736</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786255737274</t>
+          <t>9786255749741</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Bilinç Çalışmaları</t>
+          <t>Müzik Tarihi</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>280</v>
+        <v>520</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786255737373</t>
+          <t>9786255749789</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Ruhların Dünyası</t>
+          <t>Mimarlık Üzerine On Kitap</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>330</v>
+        <v>536</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786255737342</t>
+          <t>9786255749178</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış Destanı</t>
+          <t>Gazanfer Paşa'nın Bir İkincisi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>360</v>
+        <v>217</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786255737366</t>
+          <t>9786255749390</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Tantrayı Anlamak</t>
+          <t>Mikrobiyal Yakıt Hücreleri</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>330</v>
+        <v>308</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786255737335</t>
+          <t>9786255749338</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Boyut</t>
+          <t>Türk Halk Müziğinde Endüstriyel Dönüşüm</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>300</v>
+        <v>245</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786255737359</t>
+          <t>9786255749482</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Sonrası Uyanış</t>
+          <t>İçsel Yolculuklar</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>370</v>
+        <v>259</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786255737281</t>
+          <t>9786255749611</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Bilinç</t>
+          <t>Sessizlikte Bile Adın Var</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>320</v>
+        <v>539</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786255737267</t>
+          <t>9786255749451</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Yürüyüş Meditasyonu</t>
+          <t>Deniz Kızı</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>360</v>
+        <v>196</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786255737090</t>
+          <t>9786255749536</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Kitapların Huzurunda Çırılçıplak</t>
+          <t>Üniversite Sınavına Hazırlanan Lise Son Sınıf Öğrencilerinin Bilişim Teknolojilerinden Yararlanma Düzeylerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>280</v>
+        <v>175</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786255737151</t>
+          <t>9786255749369</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Seçimin Anatomisi: 50 Teori</t>
+          <t>Sandık Arası Demokrasi</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>600</v>
+        <v>294</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786255737083</t>
+          <t>9786255749567</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Katre-i Melal</t>
+          <t>Karadul</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>460</v>
+        <v>299</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786255737205</t>
+          <t>9786255749512</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Yaklaşan İyiliğin Habercisi</t>
+          <t>Benim Eylül’üm</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>400</v>
+        <v>168</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786255737212</t>
+          <t>9786255749499</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Tao’nun Yolu</t>
+          <t>Bendeki Sen</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>280</v>
+        <v>259</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786255737243</t>
+          <t>9786255749468</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Nefesin İyileştirici Gücü</t>
+          <t>Sükut-u Hayal</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>380</v>
+        <v>147</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786255737236</t>
+          <t>9786255749475</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Değiştiren Karşılaşmalar</t>
+          <t>Derinlikere Yolculuk</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>370</v>
+        <v>182</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786255737250</t>
+          <t>9786255737014</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Para, Güç ve Zihin</t>
+          <t>Kurtların Çağı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>320</v>
+        <v>336</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786255737199</t>
+          <t>9786255749420</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>İslam’ın Mistikleri</t>
+          <t>Yalnızlığın Gözyaşları</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>290</v>
+        <v>259</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786255737182</t>
+          <t>9786255749291</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Olası Evriminin Psikolojisi</t>
+          <t>Hz. Muhammed’i Görenler</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786255737168</t>
+          <t>9786255737465</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Saf Aklın Eleştirisi</t>
+          <t>Dijital Çağda Rekreasyon</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>300</v>
+        <v>238</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786255737175</t>
+          <t>9786255749253</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Tibet’in Ölüler Kitabı</t>
+          <t>My Timeless Adventure</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>290</v>
+        <v>516</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786255737229</t>
+          <t>9786255737472</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Şamanik Zihin</t>
+          <t>2010/2018 İDKAB Öğretim Programlarında Empati Değeri ve Öğretimi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>270</v>
+        <v>238</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786255737144</t>
+          <t>9786255749130</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Ödüllü Sevgi</t>
+          <t>Fizyolojide Çağdaş Yaklaşımlar</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>121</v>
+        <v>140</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786255897800</t>
+          <t>9786255737021</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Edmund Burke ve Thomas Paine'in Siyaset Felsefesinde Meşruiyet: Devrim, Aydınlanma, Demokrasi, Monarşi, Din, Gelenek ve İnsan Hakları</t>
+          <t>Caryl Churchill’ın Çağdaş Oyunlarında Ekolojik Distopya</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>373</v>
+        <v>147</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786255737007</t>
+          <t>9786255749413</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Nummer 5</t>
+          <t>Sarmaşık</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>316</v>
+        <v>147</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786255897916</t>
+          <t>9786255749260</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Mesajını Çağın Aklıyla Anlamak</t>
+          <t>Türk Üretim Modellerinin Gelişimi ve Keşik ve İmece Organizasyon Modellemelerinin İzleri ve Yeni Nesil Kooparatifçilik ve Tekam Girişim Modeli</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>495</v>
+        <v>217</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786255737113</t>
+          <t>9786255737441</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Yara İyileşmesi</t>
+          <t>Commercial Contract Management and Legal Frameworks in Construction: Law, Project Delivery, and Dispute Resolution</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>174</v>
+        <v>812</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786255737069</t>
+          <t>9786255749222</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kokulu Bahçe</t>
+          <t>Türkiye’de Uygulanan Maliye Politikalarının Etkinlik Analizi</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>390</v>
+        <v>252</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786255897961</t>
+          <t>9786255749352</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Ejderhaya Karşı Kurt</t>
+          <t>Şiir Kütüphanem</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>430</v>
+        <v>224</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786255737052</t>
+          <t>9786255749192</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Yatakta Her Pozisyonun Kitabı</t>
+          <t>Gümüş Çağ’ın Estetik Şairi: Mihail Kuzmin’in Yaşamı ve Şiir Sanatı</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>320</v>
+        <v>406</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786255897930</t>
+          <t>9786255749345</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Yatakta Sonsuz Haz Rehberi</t>
+          <t>Sonbahar Sarhoşluğu</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>400</v>
+        <v>182</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786255897992</t>
+          <t>9786255749284</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İpek Yolunda Kurt İzleri</t>
+          <t>Bir Tutkunun Peşinden</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>440</v>
+        <v>343</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786255737038</t>
+          <t>9786255749321</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Sade: Şehvetin İsyankar Kitabı</t>
+          <t>Stoacıların Öğreti Kitabı</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786255897985</t>
+          <t>9786255749314</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü ve Yatak Arasında</t>
+          <t>Parkinson</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786255897978</t>
+          <t>9786255737878</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Göğün Kurtları</t>
+          <t>Yeniden Başlamak</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786255897954</t>
+          <t>9786255737304</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Cinsel Vecd ve Orgazm Sanatı</t>
+          <t>Savaşçı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>410</v>
+        <v>390</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786255737045</t>
+          <t>9786255737519</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Üzüntüden Kurtulmanın Yolları</t>
+          <t>Artvin ve Yöresinden Derlenen Masallar</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786255897947</t>
+          <t>9786255737458</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Afrika’nın Şehvet Ritüelleri</t>
+          <t>Karabük İlinde Yenilebilir Mantar Türlerinin Gastronomik Açıdan Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>410</v>
+        <v>240</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786255737106</t>
+          <t>9786255737311</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Üç Şans</t>
+          <t>Geleneği Yaratıcılıkla Yorumlamak ve Igor Alexandrovich Moiseyev</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>385</v>
+        <v>300</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786255897824</t>
+          <t>9786255737298</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Eğitsel Açıdan İlkokul Bahçelerinin Fiziki Durumları</t>
+          <t>85’liler Anadolu’da</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>230</v>
+        <v>588</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786255897886</t>
+          <t>9786255897831</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Suriyelilerin Entegrasyon Süreci Boyunca Karşılaştığı Sorunlar</t>
+          <t>Beden Eğitimi ve Sporda Lisansüstü Seminer Çalışmaları - I</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786255897893</t>
+          <t>9786255897923</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Raylar Üzerinde Bir Kent: İstanbul</t>
+          <t>Dental İmplantlarda Güncel Yüzey Modifikasyonları ve Klinik Başarı</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786255897817</t>
+          <t>9786255737274</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Liderin Rüzgarı</t>
+          <t>Bilinç Çalışmaları</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786255897879</t>
+          <t>9786255737373</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Atlası -1</t>
+          <t>Ruhların Dünyası</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>480</v>
+        <v>330</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786255897909</t>
+          <t>9786255737342</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Yuvaya Dönmek</t>
+          <t>Gılgamış Destanı</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786255897862</t>
+          <t>9786255737366</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>5 Numara</t>
+          <t>Tantrayı Anlamak</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>273</v>
+        <v>330</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786255897787</t>
+          <t>9786255737335</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>İpeğin Dönüşümü</t>
+          <t>Dördüncü Boyut</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>1935</v>
+        <v>300</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786255897855</t>
+          <t>9786255737359</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Ölüm Sonrası Uyanış</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>221</v>
+        <v>370</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786255897756</t>
+          <t>9786255737281</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>E7 Ülkelerinde Orta Gelir Tuzağı, Kurumsal Faktörler ve Kadın İstihdamı</t>
+          <t>Bilinç</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>195</v>
+        <v>320</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786255897657</t>
+          <t>9786255737267</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Halkevlerince Yurt Genelinde Düzenlenen 1939 Yılı Lozan Günü Kutlamaları</t>
+          <t>Yürüyüş Meditasyonu</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>630</v>
+        <v>360</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786255897749</t>
+          <t>9786255737090</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Kibir ve Şifa</t>
+          <t>Kitapların Huzurunda Çırılçıplak</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>893</v>
+        <v>280</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786255897732</t>
+          <t>9786255737151</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Hizmet İşletmelerinde Müşteri Sadakati</t>
+          <t>Seçimin Anatomisi: 50 Teori</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>305</v>
+        <v>600</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786255897602</t>
+          <t>9786255737083</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla Felsefe</t>
+          <t>Katre-i Melal</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>252</v>
+        <v>460</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786255897695</t>
+          <t>9786255737205</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Amasya Müzesi Sultan I. Süleyman (Kanuni) Dönemi (1520-1566) Altın Sikkeleri</t>
+          <t>Yaklaşan İyiliğin Habercisi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786255897619</t>
+          <t>9786255737212</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal İtibarin Sessiz Gücü</t>
+          <t>Tao’nun Yolu</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>263</v>
+        <v>280</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786255897688</t>
+          <t>9786255737243</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Kavram Haritasına Yönelik Tutumlar</t>
+          <t>Nefesin İyileştirici Gücü</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>255</v>
+        <v>380</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786255897213</t>
+          <t>9786255737236</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Davranışları ve Fijital Pazarlama</t>
+          <t>Hayatı Değiştiren Karşılaşmalar</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>504</v>
+        <v>370</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786255897596</t>
+          <t>9786255737250</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Beden Eğitimi ve Sporda Pedagojik Yaklaşımlar</t>
+          <t>Para, Güç ve Zihin</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>231</v>
+        <v>320</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786255897671</t>
+          <t>9786255737199</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Regülasyonların Sosyo-Ekonomik Etkileri</t>
+          <t>İslam’ın Mistikleri</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>410</v>
+        <v>290</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786255897589</t>
+          <t>9786255737182</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Örgütsel Kültür İle Yenilikçilik Odaklı Örgütsel Faktörler Arasındaki İlişki</t>
+          <t>İnsanın Olası Evriminin Psikolojisi</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>231</v>
+        <v>240</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786255897176</t>
+          <t>9786255737168</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinlerin Gözünden TV'deki Şiddet : "Behzat Ç. Örneği"</t>
+          <t>Saf Aklın Eleştirisi</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>336</v>
+        <v>300</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786255897190</t>
+          <t>9786255737175</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>International Multidisciplinary Studies in Health Sciences</t>
+          <t>Tibet’in Ölüler Kitabı</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>399</v>
+        <v>290</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786255897152</t>
+          <t>9786255737229</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>İç Mimarlık ve Çevre Tasarımı Alanında Uluslararası Araştırmalar ve Değerlendirmeler-I</t>
+          <t>Şamanik Zihin</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>284</v>
+        <v>270</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786255897169</t>
+          <t>9786255737144</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Matem Yeli</t>
+          <t>Ödüllü Sevgi</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>255</v>
+        <v>121</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786255897121</t>
+          <t>9786255897800</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Global Crises, National Consequences: Türkiye’s Economy in the Shadow of the Russia-Ukraine War</t>
+          <t>Edmund Burke ve Thomas Paine'in Siyaset Felsefesinde Meşruiyet: Devrim, Aydınlanma, Demokrasi, Monarşi, Din, Gelenek ve İnsan Hakları</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>294</v>
+        <v>373</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786255897138</t>
+          <t>9786255737007</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Matematik Eğitiminde Yeni Modeller ve Uygulamalar</t>
+          <t>Nummer 5</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>305</v>
+        <v>316</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786255897145</t>
+          <t>9786255897916</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Sporda Giyilebilir Teknolojiler</t>
+          <t>Kur’an Mesajını Çağın Aklıyla Anlamak</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>326</v>
+        <v>495</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786255552037</t>
+          <t>9786255737113</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Uzun Vadeli Sporcu Gelişimi (UVSG)</t>
+          <t>Yara İyileşmesi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>200</v>
+        <v>174</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786255552075</t>
+          <t>9786255737069</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Traditionelle Und Alternative Lehrmethoden Im Daf/Daz - Unterricht</t>
+          <t>Kokulu Bahçe</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>368</v>
+        <v>390</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786255552631</t>
+          <t>9786255897961</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Barınma Krizi</t>
+          <t>Ejderhaya Karşı Kurt</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>441</v>
+        <v>430</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786255955890</t>
+          <t>9786255737052</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Bir Anlık Umut, Bir Asırlık Bekleyiş</t>
+          <t>Yatakta Her Pozisyonun Kitabı</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>263</v>
+        <v>320</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786255552419</t>
+          <t>9786255897930</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>İşyerlerinde İyilik Hali: Sağlık, Güvenlik ve Sosyal Politikalar</t>
+          <t>Yatakta Sonsuz Haz Rehberi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>336</v>
+        <v>400</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786255552464</t>
+          <t>9786255897992</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Beslenme Çalışmalarında Elementlerin Kullanımı</t>
+          <t>İpek Yolunda Kurt İzleri</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>168</v>
+        <v>440</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786255552310</t>
+          <t>9786255737038</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Ormancılık ve Orman Mühendisliği</t>
+          <t>Sade: Şehvetin İsyankar Kitabı</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>509</v>
+        <v>390</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786255897060</t>
+          <t>9786255897985</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Demokrasiye Geçiş Döneminde Türkiye’de Liberal Düşünce ve Hür Fikirler Mecmuası</t>
+          <t>Gökyüzü ve Yatak Arasında</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>525</v>
+        <v>350</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786255897114</t>
+          <t>9786255897978</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Göğün Kurtları</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>168</v>
+        <v>330</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786255897107</t>
+          <t>9786255897954</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Hedonik ve Faydacı Değerler, Turist Tatmini ve Tekrar Ziyaret Niyeti</t>
+          <t>Cinsel Vecd ve Orgazm Sanatı</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>189</v>
+        <v>410</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786255897022</t>
+          <t>9786255737045</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Kariyer Merkezlerinin Tarihsel Gelişim Süreci ve Uygulamadaki Hizmetleri: ABD, Avrupa ve Türkiye Karşılaştırması</t>
+          <t>Üzüntüden Kurtulmanın Yolları</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>326</v>
+        <v>260</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786255897039</t>
+          <t>9786255897947</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Vurmalı Çalgılar Öğretim Programı Lisans Metodu</t>
+          <t>Afrika’nın Şehvet Ritüelleri</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>788</v>
+        <v>410</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786255552624</t>
+          <t>9786255737106</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Psychoanalytic Literary Criticism And Haruki Murakami Novels</t>
+          <t>Üç Şans</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>375</v>
+        <v>385</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786255897084</t>
+          <t>9786255897824</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Afet Yönetimi ve Lojistik</t>
+          <t>Eğitsel Açıdan İlkokul Bahçelerinin Fiziki Durumları</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>357</v>
+        <v>230</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786255897091</t>
+          <t>9786255897886</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Okul Kültürü Bağlamında Okul İklimi</t>
+          <t>Suriyelilerin Entegrasyon Süreci Boyunca Karşılaştığı Sorunlar</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>158</v>
+        <v>320</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786255552594</t>
+          <t>9786255897893</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Rusya-Batı İlişkilerinde Kurulamayan Denge</t>
+          <t>Raylar Üzerinde Bir Kent: İstanbul</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>525</v>
+        <v>240</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786255552648</t>
+          <t>9786255897817</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Mali Sürdürülebilirlik İyi Yönetişim ve Yüksek Denetim Kurumlarının Rolü</t>
+          <t>Liderin Rüzgarı</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>242</v>
+        <v>370</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786255897015</t>
+          <t>9786255897879</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Değişim ve Dönüşüm</t>
+          <t>Pazarlama Atlası -1</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>189</v>
+        <v>480</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786255552617</t>
+          <t>9786255897909</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Özgün Şehir Kuran Medeniyeti Yeniden Yorumlamak</t>
+          <t>Yuvaya Dönmek</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>410</v>
+        <v>240</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786256172906</t>
+          <t>9786255897862</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Advanced Quantum Mechanics</t>
+          <t>5 Numara</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>192</v>
+        <v>273</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786255955036</t>
+          <t>9786255897787</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>İmalat Sektöründeki İşletmelerde Covid 19'un Finansal Yansıması Bist - 100 Örneği</t>
+          <t>İpeğin Dönüşümü</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>240</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786255552600</t>
+          <t>9786255897855</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Pandemide Hafızlık ve Metaverse İmkanları</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786255552051</t>
+          <t>9786255897756</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasalarında Para Politikasının Etkileri</t>
+          <t>E7 Ülkelerinde Orta Gelir Tuzağı, Kurumsal Faktörler ve Kadın İstihdamı</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>1185</v>
+        <v>195</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786256172791</t>
+          <t>9786255897657</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Spor ve Rekreasyon Araştırmaları</t>
+          <t>Halkevlerince Yurt Genelinde Düzenlenen 1939 Yılı Lozan Günü Kutlamaları</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>585</v>
+        <v>630</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786255955135</t>
+          <t>9786255897749</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Tasarım, Teknoloji ve Sürdürülebilirlik Üzerine Akademik Yaklaşımlar</t>
+          <t>Kibir ve Şifa</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>396</v>
+        <v>893</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786255955142</t>
+          <t>9786255897732</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Ekseninde Markalaşma ve Marka Denkliği</t>
+          <t>Elektronik Hizmet İşletmelerinde Müşteri Sadakati</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>204</v>
+        <v>305</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786255552297</t>
+          <t>9786255897602</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Labvıew İle Uzaktan Erişimli Aydınlatma Laboratuvarı Uygulamaları</t>
+          <t>Çocuklarla Felsefe</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>288</v>
+        <v>252</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786255552273</t>
+          <t>9786255897695</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat’tan Günümüze Türk Kamu Yönetiminde Merkeziyet Ademi Merkeziyet Tartışması</t>
+          <t>Amasya Müzesi Sultan I. Süleyman (Kanuni) Dönemi (1520-1566) Altın Sikkeleri</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>515</v>
+        <v>240</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786255552556</t>
+          <t>9786255897619</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Yanaklı Kaplumbağa Pino</t>
+          <t>Kurumsal İtibarin Sessiz Gücü</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>201</v>
+        <v>263</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786255552570</t>
+          <t>9786255897688</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Küçük Arkeolog Naya ve Bobi Antik Mısırda</t>
+          <t>Beden Eğitimi ve Sporda Kavram Haritasına Yönelik Tutumlar</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>180</v>
+        <v>255</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786255552013</t>
+          <t>9786255897213</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Ketiapin’in Kardiyovasküler Etkileri: Elektrofizyolojik Yaklaşım ve Klinik Yansımalar</t>
+          <t>Tüketici Davranışları ve Fijital Pazarlama</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>270</v>
+        <v>504</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786255955081</t>
+          <t>9786255897596</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Java ile 2D Oyunlarda Yapay Zeka</t>
+          <t>Beden Eğitimi ve Sporda Pedagojik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>360</v>
+        <v>231</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786255955098</t>
+          <t>9786255897671</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Eğinli Müftizade Ebubekir Hilmi Efendi ve Üssü’l-harekat</t>
+          <t>Ekonomik Regülasyonların Sosyo-Ekonomik Etkileri</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>270</v>
+        <v>410</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786255552471</t>
+          <t>9786255897589</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasalar ve Varlık Fiyatlama Modelleri</t>
+          <t>Örgütsel Kültür İle Yenilikçilik Odaklı Örgütsel Faktörler Arasındaki İlişki</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>252</v>
+        <v>231</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786255552181</t>
+          <t>9786255897176</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Araştırma ve Alıştırmalarla Yüzmede Baş Yapıtlar</t>
+          <t>Yetişkinlerin Gözünden TV'deki Şiddet : "Behzat Ç. Örneği"</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>540</v>
+        <v>336</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786256319707</t>
+          <t>9786255897190</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Alanında Uluslararası Akademik Çalışmalar</t>
+          <t>International Multidisciplinary Studies in Health Sciences</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>240</v>
+        <v>399</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786256172678</t>
+          <t>9786255897152</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>İş Sağlığı ve Güvenliği Kavramı ve Öneminin Lise ve Altı Düzeyindeki Öğrencilerde Değerlendirilmesi</t>
+          <t>İç Mimarlık ve Çevre Tasarımı Alanında Uluslararası Araştırmalar ve Değerlendirmeler-I</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>216</v>
+        <v>284</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786256172722</t>
+          <t>9786255897169</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Alaçam’da Tarihi Yapı Mirası ve Koruma Çabaları</t>
+          <t>Matem Yeli</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>1200</v>
+        <v>255</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786256172739</t>
+          <t>9786255897121</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Mali Kültür</t>
+          <t>Global Crises, National Consequences: Türkiye’s Economy in the Shadow of the Russia-Ukraine War</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>384</v>
+        <v>294</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786256172753</t>
+          <t>9786255897138</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Bilgi Sisteminde Güncel Konular</t>
+          <t>Matematik Eğitiminde Yeni Modeller ve Uygulamalar</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>336</v>
+        <v>305</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786256172760</t>
+          <t>9786255897145</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Sanat Araştırmaları III</t>
+          <t>Sporda Giyilebilir Teknolojiler</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>486</v>
+        <v>326</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786256172814</t>
+          <t>9786255552037</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Yazıtlar Işığında Arap Yazısı</t>
+          <t>Uzun Vadeli Sporcu Gelişimi (UVSG)</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>366</v>
+        <v>200</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786256172715</t>
+          <t>9786255552075</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Aleksandr İvanoviç Kuprin’den Seçme Hikayeler</t>
+          <t>Traditionelle Und Alternative Lehrmethoden Im Daf/Daz - Unterricht</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>168</v>
+        <v>368</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786256172661</t>
+          <t>9786255552631</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Hastane Biyokimya Laboratuvarlarının İş Sağlığı ve Güvenliği Açısından Değerlendirilmesi</t>
+          <t>Türkiye’nin Barınma Krizi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>228</v>
+        <v>441</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786256172807</t>
+          <t>9786255955890</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Kırklareli Turizmi</t>
+          <t>Bir Anlık Umut, Bir Asırlık Bekleyiş</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>248</v>
+        <v>263</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786256172746</t>
+          <t>9786255552419</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Fen Sınıflarında Bilimsel Tartışma ve Muhakeme: Kuramdan Uygulamaya Argümantasyon</t>
+          <t>İşyerlerinde İyilik Hali: Sağlık, Güvenlik ve Sosyal Politikalar</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>252</v>
+        <v>336</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786256172708</t>
+          <t>9786255552464</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Küresel Siyasetin Yerel Etkisi</t>
+          <t>Beslenme Çalışmalarında Elementlerin Kullanımı</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>336</v>
+        <v>168</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786256172685</t>
+          <t>9786255552310</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Temsili</t>
+          <t>Ormancılık ve Orman Mühendisliği</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>368</v>
+        <v>509</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786256172630</t>
+          <t>9786255897060</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Kırsal Bölgeler ve Kente Göç Etmeme Nedenleri</t>
+          <t>Demokrasiye Geçiş Döneminde Türkiye’de Liberal Düşünce ve Hür Fikirler Mecmuası</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>240</v>
+        <v>525</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786256172586</t>
+          <t>9786255897114</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Devlet Destek/Teşvik Politikalarında Sosyal Turizm'in Yeri ve Serik (Antalya) İlçesinde Turizm İşletmelerinin Sosyal Turizm'e Karşı Tutumları</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>420</v>
+        <v>168</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786256172616</t>
+          <t>9786255897107</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Yatırım Stratejilerine Göre Metaverse Coin Getirilerinin İncelenmesi</t>
+          <t>Hedonik ve Faydacı Değerler, Turist Tatmini ve Tekrar Ziyaret Niyeti</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>281</v>
+        <v>189</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786256319936</t>
+          <t>9786255897022</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler</t>
+          <t>Üniversite Kariyer Merkezlerinin Tarihsel Gelişim Süreci ve Uygulamadaki Hizmetleri: ABD, Avrupa ve Türkiye Karşılaştırması</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>255</v>
+        <v>326</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786256319943</t>
+          <t>9786255897039</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Mimari Mirasın İzinde : Tarihi Samsun Evleri</t>
+          <t>Vurmalı Çalgılar Öğretim Programı Lisans Metodu</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>1199</v>
+        <v>788</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786256319417</t>
+          <t>9786255552624</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Arkeoloji Alanında Uluslararası Akademik Çalışmalar</t>
+          <t>Psychoanalytic Literary Criticism And Haruki Murakami Novels</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>240</v>
+        <v>375</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786256319912</t>
+          <t>9786255897084</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Din Eğitimi Açısından Vakıa Suresi’nin Yorumu</t>
+          <t>Afet Yönetimi ve Lojistik</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>315</v>
+        <v>357</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786256319806</t>
+          <t>9786255897091</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Evaluation of Financial Performance of Companies in Marmara Region Through A Systematic Multi-Criteria Decision-Making Approach</t>
+          <t>Okul Kültürü Bağlamında Okul İklimi</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>237</v>
+        <v>158</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786256319851</t>
+          <t>9786255552594</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Cerrahi Hastalıkları Hemşireliği</t>
+          <t>Rusya-Batı İlişkilerinde Kurulamayan Denge</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>375</v>
+        <v>525</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786256319202</t>
+          <t>9786255552648</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Miras Alanlarında Analiz Yöntemleri</t>
+          <t>Mali Sürdürülebilirlik İyi Yönetişim ve Yüksek Denetim Kurumlarının Rolü</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>525</v>
+        <v>242</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786256319837</t>
+          <t>9786255897015</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Handbook Of English Language Teaching</t>
+          <t>Değişim ve Dönüşüm</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>525</v>
+        <v>189</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786257721776</t>
+          <t>9786255552617</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Akademik Çalışmalar 3</t>
+          <t>Özgün Şehir Kuran Medeniyeti Yeniden Yorumlamak</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>285</v>
+        <v>410</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786256319219</t>
+          <t>9786256172906</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Glokomda Rostaglandin Tedavisinin Oküler Yüzeye Etkisi Güncel Yaklaşımlar</t>
+          <t>Advanced Quantum Mechanics</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786256319240</t>
+          <t>9786255955036</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Iğdır’da Göç Olgusu</t>
+          <t>İmalat Sektöründeki İşletmelerde Covid 19'un Finansal Yansıması Bist - 100 Örneği</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>525</v>
+        <v>240</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786256319196</t>
+          <t>9786255552600</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel ve Bölgesel Amatör Lig Futbolcularının Tükenmişlik Düzeyleri ve Karşılaştırılması</t>
+          <t>Pandemide Hafızlık ve Metaverse İmkanları</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>249</v>
+        <v>216</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786256644700</t>
+          <t>9786255552051</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Economics and Administrative Sciences - March 2024</t>
+          <t>Sermaye Piyasalarında Para Politikasının Etkileri</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>276</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786256644779</t>
+          <t>9786256172791</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Educational Sciences - March 2024</t>
+          <t>Spor ve Rekreasyon Araştırmaları</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>288</v>
+        <v>585</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786256644854</t>
+          <t>9786255955135</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Dentistry - March 2024</t>
+          <t>Tasarım, Teknoloji ve Sürdürülebilirlik Üzerine Akademik Yaklaşımlar</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>204</v>
+        <v>396</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786256319004</t>
+          <t>9786255955142</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Electrical Electronics and Communications Engineering - March 2024</t>
+          <t>Yapay Zeka Ekseninde Markalaşma ve Marka Denkliği</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>228</v>
+        <v>204</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786256644847</t>
+          <t>9786255552297</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Architecture, Planning and Design - Mart 2024</t>
+          <t>Labvıew İle Uzaktan Erişimli Aydınlatma Laboratuvarı Uygulamaları</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>282</v>
+        <v>288</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786256644922</t>
+          <t>9786255552273</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Communication Sciences - March 2024</t>
+          <t>Tanzimat’tan Günümüze Türk Kamu Yönetiminde Merkeziyet Ademi Merkeziyet Tartışması</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>162</v>
+        <v>515</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786256644670</t>
+          <t>9786255552556</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social Sciences and Humanities - March 2024</t>
+          <t>Kırmızı Yanaklı Kaplumbağa Pino</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>354</v>
+        <v>201</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786256644816</t>
+          <t>9786255552570</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - March 2024</t>
+          <t>Küçük Arkeolog Naya ve Bobi Antik Mısırda</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>222</v>
+        <v>180</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786256644809</t>
+          <t>9786255552013</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Engineering - March 2024</t>
+          <t>Ketiapin’in Kardiyovasküler Etkileri: Elektrofizyolojik Yaklaşım ve Klinik Yansımalar</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>348</v>
+        <v>270</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786256319073</t>
+          <t>9786255955081</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Veterinary Medicine - March 2024</t>
+          <t>Java ile 2D Oyunlarda Yapay Zeka</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>168</v>
+        <v>360</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786256644724</t>
+          <t>9786255955098</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>International Studies in the Field of Philology - March 2024</t>
+          <t>Eğinli Müftizade Ebubekir Hilmi Efendi ve Üssü’l-harekat</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>168</v>
+        <v>270</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786256319080</t>
+          <t>9786255552471</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Science and Mathematics - March 2024</t>
+          <t>Finansal Piyasalar ve Varlık Fiyatlama Modelleri</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>300</v>
+        <v>252</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786256644762</t>
+          <t>9786255552181</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Health Sciences - March 2024</t>
+          <t>Araştırma ve Alıştırmalarla Yüzmede Baş Yapıtlar</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>216</v>
+        <v>540</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786256644953</t>
+          <t>9786256319707</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Pazarlama Alanında Uluslararası Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786256644892</t>
+          <t>9786256172678</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>İş Sağlığı ve Güvenliği Kavramı ve Öneminin Lise ve Altı Düzeyindeki Öğrencilerde Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>204</v>
+        <v>216</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786256319059</t>
+          <t>9786256172722</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliği - Ulaştırma Bilim Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Alaçam’da Tarihi Yapı Mirası ve Koruma Çabaları</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>168</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786256644755</t>
+          <t>9786256172739</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Mali Kültür</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>360</v>
+        <v>384</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786256644823</t>
+          <t>9786256172753</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Muhasebe Bilgi Sisteminde Güncel Konular</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>264</v>
+        <v>336</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786256644946</t>
+          <t>9786256172760</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman Ürünleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Sanat Araştırmaları III</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>300</v>
+        <v>486</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786256644793</t>
+          <t>9786256172814</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Yazıtlar Işığında Arap Yazısı</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>300</v>
+        <v>366</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786256644939</t>
+          <t>9786256172715</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Aleksandr İvanoviç Kuprin’den Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>282</v>
+        <v>168</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786256644977</t>
+          <t>9786256172661</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Hastane Biyokimya Laboratuvarlarının İş Sağlığı ve Güvenliği Açısından Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>204</v>
+        <v>228</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786256319097</t>
+          <t>9786256172807</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 2 - Mart 2024</t>
+          <t>Kırklareli Turizmi</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>468</v>
+        <v>248</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786256644694</t>
+          <t>9786256172746</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
+          <t>Fen Sınıflarında Bilimsel Tartışma ve Muhakeme: Kuramdan Uygulamaya Argümantasyon</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>414</v>
+        <v>252</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786256644748</t>
+          <t>9786256172708</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Küresel Siyasetin Yerel Etkisi</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>360</v>
+        <v>336</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786256319127</t>
+          <t>9786256172685</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Introduction to Astropharmacy: Theoretical Principles and Applications</t>
+          <t>Kadın ve Temsili</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>263</v>
+        <v>368</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786256319035</t>
+          <t>9786256172630</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Kırsal Bölgeler ve Kente Göç Etmeme Nedenleri</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786256644984</t>
+          <t>9786256172586</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Matematik ve Fen Bilimleri Eğitimi Alanında Uluslararası Çalışmalar - Mart 2024</t>
+          <t>Devlet Destek/Teşvik Politikalarında Sosyal Turizm'in Yeri ve Serik (Antalya) İlçesinde Turizm İşletmelerinin Sosyal Turizm'e Karşı Tutumları</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>192</v>
+        <v>420</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786256644885</t>
+          <t>9786256172616</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
+          <t>Yatırım Stratejilerine Göre Metaverse Coin Getirilerinin İncelenmesi</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>384</v>
+        <v>281</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786256644878</t>
+          <t>9786256319936</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 2 / Mart 2024</t>
+          <t>Sosyal ve Beşeri Bilimler</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>345</v>
+        <v>255</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786256319011</t>
+          <t>9786256319943</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Çalışmalar</t>
+          <t>Mimari Mirasın İzinde : Tarihi Samsun Evleri</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>315</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786256644960</t>
+          <t>9786256319417</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Alanında Uluslararası Çalışmalar</t>
+          <t>Arkeoloji Alanında Uluslararası Akademik Çalışmalar</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786256644908</t>
+          <t>9786256319912</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Çalışmalar</t>
+          <t>Din Eğitimi Açısından Vakıa Suresi’nin Yorumu</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>297</v>
+        <v>315</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786256644991</t>
+          <t>9786256319806</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Eğitim Alanında Uluslararası Çalışmalar</t>
+          <t>Evaluation of Financial Performance of Companies in Marmara Region Through A Systematic Multi-Criteria Decision-Making Approach</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>255</v>
+        <v>237</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786256319042</t>
+          <t>9786256319851</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Mühendisliği Alanında Uluslararası Çalışmalar</t>
+          <t>Cerrahi Hastalıkları Hemşireliği</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786256644830</t>
+          <t>9786256319202</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Uluslararası Çalışmalar</t>
+          <t>Kültürel Miras Alanlarında Analiz Yöntemleri</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>192</v>
+        <v>525</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786256319066</t>
+          <t>9786256319837</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Güncel Pazarlama Yöntemleri: Stratejilerden Uygulamalara</t>
+          <t>Handbook Of English Language Teaching</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>248</v>
+        <v>525</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786256644861</t>
+          <t>9786257721776</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Çalışmalar</t>
+          <t>Spor Bilimlerinde Akademik Çalışmalar 3</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>540</v>
+        <v>285</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786256644786</t>
+          <t>9786256319219</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar</t>
+          <t>Glokomda Rostaglandin Tedavisinin Oküler Yüzeye Etkisi Güncel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>276</v>
+        <v>195</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786256319028</t>
+          <t>9786256319240</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Hemşire ve Ebelik Alanında Uluslararası Çalışmalar</t>
+          <t>Iğdır’da Göç Olgusu</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>360</v>
+        <v>525</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786256319103</t>
+          <t>9786256319196</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Afetler ve Salgın Hastalıklarda Halk Sağlığı Yaklaşımları</t>
+          <t>Profesyonel ve Bölgesel Amatör Lig Futbolcularının Tükenmişlik Düzeyleri ve Karşılaştırılması</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>255</v>
+        <v>249</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786256644717</t>
+          <t>9786256644700</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Bilsem’den Çocuk Şarkıları</t>
+          <t>International Studies in Economics and Administrative Sciences - March 2024</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>243</v>
+        <v>276</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786256644687</t>
+          <t>9786256644779</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Fizik Uygulamaları İçin Onlıne Radon Takip Sistemleri</t>
+          <t>International Studies in Educational Sciences - March 2024</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>158</v>
+        <v>288</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786256760523</t>
+          <t>9786256644854</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>International Studies in Dentistry - March 2024</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>852</v>
+        <v>204</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786256644014</t>
+          <t>9786256319004</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>International Studies in the Field of Electrical Electronics and Communications Engineering - March 2024</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>840</v>
+        <v>228</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786256760448</t>
+          <t>9786256644847</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Science and Mathematics – December 2023</t>
+          <t>International Studies in Architecture, Planning and Design - Mart 2024</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>300</v>
+        <v>282</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786256450806</t>
+          <t>9786256644922</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>International Studies in the Field of Communication Sciences - March 2024</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>348</v>
+        <v>162</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786256760561</t>
+          <t>9786256644670</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Yönetim ve Organizasyon Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>International Studies in Social Sciences and Humanities - March 2024</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>326</v>
+        <v>354</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786256760554</t>
+          <t>9786256644816</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - March 2024</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>480</v>
+        <v>222</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786256644045</t>
+          <t>9786256644809</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>International Studies in Engineering - March 2024</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>405</v>
+        <v>348</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786256760585</t>
+          <t>9786256319073</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Hekimlik Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>International Studies in the Field of Veterinary Medicine - March 2024</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>243</v>
+        <v>168</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786256760615</t>
+          <t>9786256644724</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>International Studies in the Field of Philology - March 2024</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>420</v>
+        <v>168</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786256760646</t>
+          <t>9786256319080</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>International Studies in Science and Mathematics - March 2024</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786256760530</t>
+          <t>9786256644762</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Müzik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>International Studies in Health Sciences - March 2024</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>348</v>
+        <v>216</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786256760622</t>
+          <t>9786256644953</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Spor Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>636</v>
+        <v>180</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786256399822</t>
+          <t>9786256644892</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 2 / Aralık 2023</t>
+          <t>İlahiyat Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>399</v>
+        <v>204</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786256399723</t>
+          <t>9786256319059</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 1 / Aralık 2023</t>
+          <t>İnşaat Mühendisliği - Ulaştırma Bilim Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>396</v>
+        <v>168</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786256760929</t>
+          <t>9786256644755</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Social, Human And Administrative Science - December 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>492</v>
+        <v>360</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786256760806</t>
+          <t>9786256644823</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Engineering Volume 1 - December 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>594</v>
+        <v>264</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786256644076</t>
+          <t>9786256644946</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Engineering Volume 2 - December 2023</t>
+          <t>Ziraat ve Orman Ürünleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>516</v>
+        <v>300</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786256760936</t>
+          <t>9786256644793</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Health Sciences - December 2023</t>
+          <t>Tarih Bilimleri Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>396</v>
+        <v>300</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786256760813</t>
+          <t>9786256644939</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in the Field of Philology - December 2023</t>
+          <t>Sosyoloji Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>228</v>
+        <v>282</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786256760639</t>
+          <t>9786256644977</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimi, Uluslararası İlişkiler ve Kamu Yönetimi Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>300</v>
+        <v>204</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786256760820</t>
+          <t>9786256319097</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 2 - Mart 2024</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>743</v>
+        <v>468</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786256644021</t>
+          <t>9786256644694</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>792</v>
+        <v>414</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786256760707</t>
+          <t>9786256644748</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 2</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>630</v>
+        <v>360</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786256760653</t>
+          <t>9786256319127</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Introduction to Astropharmacy: Theoretical Principles and Applications</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>420</v>
+        <v>263</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786256760844</t>
+          <t>9786256319035</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 1</t>
+          <t>Muhasebe Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>593</v>
+        <v>225</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786256399655</t>
+          <t>9786256644984</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Maliye Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Matematik ve Fen Bilimleri Eğitimi Alanında Uluslararası Çalışmalar - Mart 2024</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>224</v>
+        <v>192</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786256644069</t>
+          <t>9786256644885</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Toplum Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 1 - Mart 2024</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>420</v>
+        <v>384</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786256760851</t>
+          <t>9786256644878</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar Cilt 2 / Mart 2024</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>324</v>
+        <v>345</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786256450790</t>
+          <t>9786256319011</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Filoloji Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>300</v>
+        <v>315</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786257721585</t>
+          <t>9786256644960</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Biyoloji Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>573</v>
+        <v>225</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786256450349</t>
+          <t>9786256644908</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>662</v>
+        <v>297</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786256760387</t>
+          <t>9786256644991</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma Ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
+          <t>Okul Öncesi Eğitim Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>612</v>
+        <v>255</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786256644144</t>
+          <t>9786256319042</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
+          <t>Bilgisayar Mühendisliği Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>480</v>
+        <v>150</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257721592</t>
+          <t>9786256644830</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Hemşire ve Ebelik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
+          <t>Müzik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>360</v>
+        <v>192</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257721561</t>
+          <t>9786256319066</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
+          <t>Güncel Pazarlama Yöntemleri: Stratejilerden Uygulamalara</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>518</v>
+        <v>248</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786256760547</t>
+          <t>9786256644861</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Mühendislik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>384</v>
+        <v>540</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786256760752</t>
+          <t>9786256644786</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Architecture, Planning and Design / December 2023</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>360</v>
+        <v>276</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786256399372</t>
+          <t>9786256319028</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
+          <t>Hemşire ve Ebelik Alanında Uluslararası Çalışmalar</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>368</v>
+        <v>360</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786256760905</t>
+          <t>9786256319103</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in the Field of Communication Sciences - December 2023</t>
+          <t>Afetler ve Salgın Hastalıklarda Halk Sağlığı Yaklaşımları</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>230</v>
+        <v>255</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786256760950</t>
+          <t>9786256644717</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>International Research and Evaluations in the Field of Biology - December 2023</t>
+          <t>Bilsem’den Çocuk Şarkıları</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>251</v>
+        <v>243</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786256760776</t>
+          <t>9786256644687</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Economics and Administrative Sciences - December 2023</t>
+          <t>Nükleer Fizik Uygulamaları İçin Onlıne Radon Takip Sistemleri</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>288</v>
+        <v>158</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786256760745</t>
+          <t>9786256760523</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - December 2023</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>417</v>
+        <v>852</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786256760783</t>
+          <t>9786256644014</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>International Research and Reviews in Educational Sciences - December 2023</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>588</v>
+        <v>840</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786256644663</t>
+          <t>9786256760448</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Miras Destinasyonlarında Marka Değerinin Yerel Halkın Yaşam Memnuniyeti Ve Şehir Tatmini Üzerine Etkisi</t>
+          <t>International Research and Reviews in Science and Mathematics – December 2023</t>
         </is>
       </c>
       <c r="C455" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786256450721</t>
+          <t>9786256450806</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Lınguıstısche Teıldıszıplınen Und Interferenzproblematık Anhand Der Beıspıele</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>222</v>
+        <v>348</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786256644632</t>
+          <t>9786256760561</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Heybe</t>
+          <t>Yönetim ve Organizasyon Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>315</v>
+        <v>326</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786256644601</t>
+          <t>9786256760554</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Futbol Taraftarlarının Spor Tüketimine Yönelik Güdülenmelerinin İncelenmesi: Beşiktaş JK-Kardemir Karabükspor Taraftarları Örneği</t>
+          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>233</v>
+        <v>480</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786256760981</t>
+          <t>9786256644045</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Fısıltıları</t>
+          <t>Ziraat ve Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>345</v>
+        <v>405</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786256644007</t>
+          <t>9786256760585</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Sesi</t>
+          <t>Veteriner Hekimlik Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>368</v>
+        <v>243</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786256760998</t>
+          <t>9786256760615</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Tonal Tek Sesli Dikte Çalışmaları - 1</t>
+          <t>Tarih Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>296</v>
+        <v>420</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786256760400</t>
+          <t>9786256760646</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>İsmail Nakam Genc-i Edeb</t>
+          <t>Su Ürünleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>897</v>
+        <v>420</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786256760684</t>
+          <t>9786256760530</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Python ile Pratik Makine Öğrenmesi Projeleri</t>
+          <t>Müzik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>327</v>
+        <v>348</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786256760493</t>
+          <t>9786256760622</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Psikolojisi ve Sosyolojisi</t>
+          <t>Spor Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>315</v>
+        <v>636</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786256760042</t>
+          <t>9786256399822</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Teori, Araştırma ve Derlemeler - Ekim 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>528</v>
+        <v>399</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786256760066</t>
+          <t>9786256399723</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 3 - Ekim 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Değerlendirmeler - Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>753</v>
+        <v>396</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786256760059</t>
+          <t>9786256760929</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 1- Ekim 2023</t>
+          <t>International Research and Reviews in Social, Human And Administrative Science - December 2023</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>852</v>
+        <v>492</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786256760196</t>
+          <t>9786256760806</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>International Research and Reviews in Engineering Volume 1 - December 2023</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>437</v>
+        <v>594</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786256760202</t>
+          <t>9786256644076</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>International Research and Reviews in Engineering Volume 2 - December 2023</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>554</v>
+        <v>516</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786256760073</t>
+          <t>9786256760936</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 2 - Ekim 2023</t>
+          <t>International Research and Reviews in Health Sciences - December 2023</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>861</v>
+        <v>396</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786256760158</t>
+          <t>9786256760813</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Mühendisliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>International Research and Reviews in the Field of Philology - December 2023</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>315</v>
+        <v>228</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786256760233</t>
+          <t>9786256760639</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Siyaset Bilimi, Uluslararası İlişkiler ve Kamu Yönetimi Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>525</v>
+        <v>300</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786256760226</t>
+          <t>9786256760820</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 1 - Aralık 2023</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>974</v>
+        <v>743</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786256760219</t>
+          <t>9786256644021</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Teori, Araştırma ve Derlemeler</t>
+          <t>Sosyal ve Beşerî Bilimlerde Uluslararası Araştırma ve Değerlendirmeler Cilt 2 - Aralık 2023</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>516</v>
+        <v>792</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786256760394</t>
+          <t>9786256760707</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Merkez- Çevre Değişimi ve Sekülerleşme</t>
+          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 2</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>515</v>
+        <v>630</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786256760370</t>
+          <t>9786256760653</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Terörizmin Finansmanında Dark Web Ve Kripto Paraların Rolü</t>
+          <t>Sosyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>272</v>
+        <v>420</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786256760363</t>
+          <t>9786256760844</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>ARDL ve NARDL Eşbütünleşme Analizleri: Adım Adım Eviews Uygulaması</t>
+          <t>Sağlık Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023 - Cilt 1</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>1466</v>
+        <v>593</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786256760318</t>
+          <t>9786256399655</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Tasarımda Adhokrasi Konuşmaları</t>
+          <t>Maliye Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>272</v>
+        <v>224</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786256760325</t>
+          <t>9786256644069</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Hegel’in Dizgesi ve Tarih</t>
+          <t>İnsan ve Toplum Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>272</v>
+        <v>420</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786256760288</t>
+          <t>9786256760851</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Kampüs Rekreasyonu</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>420</v>
+        <v>324</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786256760264</t>
+          <t>9786256450790</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>A Guıdebook For Language Teachers</t>
+          <t>İlahiyat Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>368</v>
+        <v>300</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786256760271</t>
+          <t>9786257721585</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon ve Disipliner Yaklaşımlar - 2</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>504</v>
+        <v>573</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786256450875</t>
+          <t>9786256450349</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Hemşirelik Öğrencilerinin Ameliyathane Deneyimleri</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>219</v>
+        <v>662</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786256450851</t>
+          <t>9786256760387</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Vyaçeslav İvanov’un Yaşamı ve Şiir Sanatı</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma Ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>375</v>
+        <v>612</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786256450868</t>
+          <t>9786256644144</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Terapötik Rekreasyon ve Otizmli Bireyler</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 2 / Aralık 2023</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>233</v>
+        <v>480</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786256450783</t>
+          <t>9786257721592</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Teknolojik Gelişmeler Işığında Evrensel Tasarım</t>
+          <t>Hemşire ve Ebelik Alanında Uluslararası Araştırma ve Değerlendirmeler / Aralık 2023</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>375</v>
+        <v>360</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786256450745</t>
+          <t>9786257721561</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Denizcilik İşletmelerinde Liderlik</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Araştırma ve Değerlendirmeler – Cilt 1 / Aralık 2023</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>522</v>
+        <v>518</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786256450752</t>
+          <t>9786256760547</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kriz Yönetimi: Covid-19 Tecrübesi</t>
+          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>225</v>
+        <v>384</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786256450677</t>
+          <t>9786256760752</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Hastalık Bilgisi</t>
+          <t>International Research and Reviews in Architecture, Planning and Design / December 2023</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>798</v>
+        <v>360</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786256450707</t>
+          <t>9786256399372</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Astro-Rekreasyon: Boş Zaman Aktivite Eğilimleri ve Astrolojik Kimlik Arasındaki İlişkinin İncelenmesi</t>
+          <t>Biyoloji Alanında Uluslararası Araştırma ve Değerlendirmeler - Aralık 2023</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>269</v>
+        <v>368</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786256450493</t>
+          <t>9786256760905</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>International Research and Reviews in the Field of Communication Sciences - December 2023</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>420</v>
+        <v>230</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786256450417</t>
+          <t>9786256760950</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-1 -Haziran 2023</t>
+          <t>International Research and Evaluations in the Field of Biology - December 2023</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>525</v>
+        <v>251</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786256450547</t>
+          <t>9786256760776</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>International Research and Reviews in Economics and Administrative Sciences - December 2023</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>218</v>
+        <v>288</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786256450479</t>
+          <t>9786256760745</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-1 - Haziran 2023</t>
+          <t>International Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - December 2023</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>575</v>
+        <v>417</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786256450516</t>
+          <t>9786256760783</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>International Research and Reviews in Educational Sciences - December 2023</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>696</v>
+        <v>588</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786256450424</t>
+          <t>9786256644663</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>Kültürel Miras Destinasyonlarında Marka Değerinin Yerel Halkın Yaşam Memnuniyeti Ve Şehir Tatmini Üzerine Etkisi</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>201</v>
+        <v>300</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786256450561</t>
+          <t>9786256450721</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Veteriner Hekimlik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>Lınguıstısche Teıldıszıplınen Und Interferenzproblematık Anhand Der Beıspıele</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>251</v>
+        <v>222</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786256450387</t>
+          <t>9786256644632</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>Heybe</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>428</v>
+        <v>315</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786256450509</t>
+          <t>9786256644601</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Futbol Taraftarlarının Spor Tüketimine Yönelik Güdülenmelerinin İncelenmesi: Beşiktaş JK-Kardemir Karabükspor Taraftarları Örneği</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>449</v>
+        <v>233</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786256450554</t>
+          <t>9786256760981</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Sanatın Fısıltıları</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>441</v>
+        <v>345</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786256450585</t>
+          <t>9786256644007</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social, Human and Administrative Sciences-II / June 2023</t>
+          <t>Sanatın Sesi</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>420</v>
+        <v>368</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786256450325</t>
+          <t>9786256760998</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Tonal Tek Sesli Dikte Çalışmaları - 1</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>357</v>
+        <v>296</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786256450592</t>
+          <t>9786256760400</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Social, Human and Administrative Sciences-I / June 2023</t>
+          <t>İsmail Nakam Genc-i Edeb</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>395</v>
+        <v>897</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786256450431</t>
+          <t>9786256760684</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>Python ile Pratik Makine Öğrenmesi Projeleri</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>822</v>
+        <v>327</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786256450530</t>
+          <t>9786256760493</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-2 - Haziran 2023</t>
+          <t>Yapay Zeka Psikolojisi ve Sosyolojisi</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>584</v>
+        <v>315</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786256450448</t>
+          <t>9786256760042</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-1 - Haziran 2023</t>
+          <t>İlahiyat Alanında Uluslararası Teori, Araştırma ve Derlemeler - Ekim 2023</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>605</v>
+        <v>528</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786256450455</t>
+          <t>9786256760066</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 3 - Ekim 2023</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>806</v>
+        <v>753</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786256450394</t>
+          <t>9786256760059</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-I - Haziran 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 1- Ekim 2023</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>899</v>
+        <v>852</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786256450608</t>
+          <t>9786256760196</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Science and Mathematics / June 2023</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>504</v>
+        <v>437</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786256450363</t>
+          <t>9786256760202</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>Filoloji Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>276</v>
+        <v>554</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786256450486</t>
+          <t>9786256760073</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Çalışmalar / Haziran 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Teori, Araştırma ve Derlemeler Cilt 2 - Ekim 2023</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>273</v>
+        <v>861</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786256450639</t>
+          <t>9786256760158</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Educational Sciences - June 2023</t>
+          <t>Bilgisayar Mühendisliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>432</v>
+        <v>315</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786256450646</t>
+          <t>9786256760233</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Economics and Administrative Sciences - June 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>344</v>
+        <v>525</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786256450653</t>
+          <t>9786256760226</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Architecture, Planning and Design - June 2023</t>
+          <t>Eğitim Bilimleri Alanında Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>218</v>
+        <v>974</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786256450370</t>
+          <t>9786256760219</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - June 2023</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Teori, Araştırma ve Derlemeler</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>243</v>
+        <v>516</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786256450615</t>
+          <t>9786256760394</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Health Sciences - June 2023</t>
+          <t>Türkiye'de Merkez- Çevre Değişimi ve Sekülerleşme</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>773</v>
+        <v>515</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786256450622</t>
+          <t>9786256760370</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>International Studies in Engineering - June 2023</t>
+          <t>Terörizmin Finansmanında Dark Web Ve Kripto Paraların Rolü</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>378</v>
+        <v>272</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786256450400</t>
+          <t>9786256760363</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Algısı Öz Güven ve Umutsuzluk</t>
+          <t>ARDL ve NARDL Eşbütünleşme Analizleri: Adım Adım Eviews Uygulaması</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>368</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786256450332</t>
+          <t>9786256760318</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Financialization and (DE)Regulation</t>
+          <t>Tasarımda Adhokrasi Konuşmaları</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>303</v>
+        <v>272</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786256450356</t>
+          <t>9786256760325</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Destanları</t>
+          <t>Hegel’in Dizgesi ve Tarih</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>420</v>
+        <v>272</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786256450257</t>
+          <t>9786256760288</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Arap Diyalektolojisi</t>
+          <t>Kampüs Rekreasyonu</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>227</v>
+        <v>420</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786256399884</t>
+          <t>9786256760264</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>A Guıdebook For Language Teachers</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>375</v>
+        <v>368</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786256399785</t>
+          <t>9786256760271</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Social, Human and Administrative Sciences - March 2023</t>
+          <t>Rekreasyon ve Disipliner Yaklaşımlar - 2</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>852</v>
+        <v>504</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786256399778</t>
+          <t>9786256450875</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Science and Mathematics - March 2023</t>
+          <t>Hemşirelik Öğrencilerinin Ameliyathane Deneyimleri</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>501</v>
+        <v>219</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786256399754</t>
+          <t>9786256450851</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Health Sciences - March 2023</t>
+          <t>Vyaçeslav İvanov’un Yaşamı ve Şiir Sanatı</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>483</v>
+        <v>375</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786256450271</t>
+          <t>9786256450868</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Disiplinlerarası Medya ve İletişim Çalışmaları</t>
+          <t>Terapötik Rekreasyon ve Otizmli Bireyler</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>588</v>
+        <v>233</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786256399747</t>
+          <t>9786256450783</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Educational Sciences - March 2023</t>
+          <t>Teknolojik Gelişmeler Işığında Evrensel Tasarım</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>426</v>
+        <v>375</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786256399761</t>
+          <t>9786256450745</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Engineering - March 2023</t>
+          <t>Denizcilik İşletmelerinde Liderlik</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>683</v>
+        <v>522</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786256399730</t>
+          <t>9786256450752</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>International Academic Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - March 2023</t>
+          <t>Türkiye’de Kriz Yönetimi: Covid-19 Tecrübesi</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>525</v>
+        <v>225</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786256399693</t>
+          <t>9786256450677</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Hastalık Bilgisi</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>411</v>
+        <v>798</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786256399686</t>
+          <t>9786256450707</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Astro-Rekreasyon: Boş Zaman Aktivite Eğilimleri ve Astrolojik Kimlik Arasındaki İlişkinin İncelenmesi</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>1146</v>
+        <v>269</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786256399921</t>
+          <t>9786256450493</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>434</v>
+        <v>420</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786256399877</t>
+          <t>9786256450417</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Çalışmalar-1 -Haziran 2023</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>420</v>
+        <v>525</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786256399860</t>
+          <t>9786256450547</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 2 - Mart 2023</t>
+          <t>İletişim Bilimleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>1008</v>
+        <v>218</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786256399853</t>
+          <t>9786256450479</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 1 - Mart 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-1 - Haziran 2023</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>926</v>
+        <v>575</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786256399891</t>
+          <t>9786256450516</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 1 - Mart 2023</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>653</v>
+        <v>696</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786256399792</t>
+          <t>9786256450424</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 2 - Mart 2023</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>690</v>
+        <v>201</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786256399846</t>
+          <t>9786256450561</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Veteriner Hekimlik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>659</v>
+        <v>251</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786256399815</t>
+          <t>9786256450387</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Spor Bilimlerinde Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>546</v>
+        <v>428</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786256399839</t>
+          <t>9786256450509</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Eğitim Bilimlerinde Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>501</v>
+        <v>449</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786256399716</t>
+          <t>9786256450554</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Diş Hekimliği Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>345</v>
+        <v>441</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786256399709</t>
+          <t>9786256450585</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>International Studies in Social, Human and Administrative Sciences-II / June 2023</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786256399808</t>
+          <t>9786256450325</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>1337</v>
+        <v>357</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786256399341</t>
+          <t>9786256450592</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim Tahta Çıkmak Üzere İstanbul’a Gelirken…</t>
+          <t>International Studies in Social, Human and Administrative Sciences-I / June 2023</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>525</v>
+        <v>395</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786256399907</t>
+          <t>9786256450431</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Zelzele</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>315</v>
+        <v>822</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786257721943</t>
+          <t>9786256450530</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Eğilme Bükülme Baş Eğme</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-2 - Haziran 2023</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>806</v>
+        <v>584</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786257721974</t>
+          <t>9786256450448</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Kendine Tutunmak</t>
+          <t>Sağlık Bilimlerinde Uluslararası Çalışmalar-1 - Haziran 2023</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>330</v>
+        <v>605</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786257721981</t>
+          <t>9786256450455</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Karagözlüm</t>
+          <t>Mühendislik Alanında Uluslararası Çalışmalar - Haziran 2023</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>345</v>
+        <v>806</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786257276030</t>
+          <t>9786256450394</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Çalışmalar-I - Haziran 2023</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>332</v>
+        <v>899</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786257721783</t>
+          <t>9786256450608</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Kılıçtan Kan Damlıyordu!</t>
+          <t>International Studies in Science and Mathematics / June 2023</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>420</v>
+        <v>504</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786257721950</t>
+          <t>9786256450363</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Borsa Jargonu</t>
+          <t>Filoloji Alanında Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>330</v>
+        <v>276</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786257721806</t>
+          <t>9786256450486</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Sucul Kaynaklar ve Sağlık Turizmi</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Çalışmalar / Haziran 2023</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>779</v>
+        <v>273</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786257721790</t>
+          <t>9786256450639</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Öngerilmeli Betonarme 1 Kesitli Hızlı Tren Köprülerin Sismik Analizi</t>
+          <t>International Studies in Educational Sciences - June 2023</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>218</v>
+        <v>432</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786256399679</t>
+          <t>9786256450646</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Arap Dilinde Sözlüksel Çok Anlamlılık</t>
+          <t>International Studies in Economics and Administrative Sciences - June 2023</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>416</v>
+        <v>344</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786256399273</t>
+          <t>9786256450653</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Ayetler ve Hadisler Işığında İslam Dininde Boş Zaman Eğitimi</t>
+          <t>International Studies in Architecture, Planning and Design - June 2023</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>335</v>
+        <v>218</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786256399167</t>
+          <t>9786256450370</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Studies in Agriculture, Forestry and Aquaculture Sciences - June 2023</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>330</v>
+        <v>243</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786256399112</t>
+          <t>9786256450615</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Studies in Health Sciences - June 2023</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>420</v>
+        <v>773</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786256399037</t>
+          <t>9786256450622</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 4 - Aralık 2022</t>
+          <t>International Studies in Engineering - June 2023</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>770</v>
+        <v>378</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786256399396</t>
+          <t>9786256450400</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 5 - Aralık 2022</t>
+          <t>Tanrı Algısı Öz Güven ve Umutsuzluk</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>315</v>
+        <v>368</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786256399020</t>
+          <t>9786256450332</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>Financialization and (DE)Regulation</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>654</v>
+        <v>303</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786256399013</t>
+          <t>9786256450356</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Anadolu Destanları</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>726</v>
+        <v>420</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786256399303</t>
+          <t>9786256450257</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 3 - Aralık 2022</t>
+          <t>Türkiye’de Arap Diyalektolojisi</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>675</v>
+        <v>227</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786256399006</t>
+          <t>9786256399884</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 3 - Aralık 2022</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>432</v>
+        <v>375</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786057285294</t>
+          <t>9786256399785</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Social, Human and Administrative Sciences - March 2023</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>489</v>
+        <v>852</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786057285287</t>
+          <t>9786256399778</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Science and Mathematics - March 2023</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>560</v>
+        <v>501</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786256399150</t>
+          <t>9786256399754</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 3 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Health Sciences - March 2023</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>375</v>
+        <v>483</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786256399099</t>
+          <t>9786256450271</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 2 Aralık 2022</t>
+          <t>Disiplinlerarası Medya ve İletişim Çalışmaları</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>420</v>
+        <v>588</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786256399082</t>
+          <t>9786256399747</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Uluslararası Araştırmalar - 1 - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Educational Sciences - March 2023</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>623</v>
+        <v>426</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786256399143</t>
+          <t>9786256399761</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>International Academic Research and Reviews in Engineering - March 2023</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>441</v>
+        <v>683</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786256399266</t>
+          <t>9786256399730</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>International Research in Sport Sciences - December 2022</t>
+          <t>International Academic Research and Reviews in Agriculture, Forestry and Aquaculture Sciences - March 2023</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>183</v>
+        <v>525</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786256399198</t>
+          <t>9786256399693</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>International Research in Social, Human and Administrative Sciences - 2 - December 2022</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>426</v>
+        <v>411</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786256399181</t>
+          <t>9786256399686</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>International Research in Social, Human and Administrative Sciences - 1 - December 2022</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>375</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786256399228</t>
+          <t>9786256399921</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>International Research in Science and Mathematics - December 2022</t>
+          <t>Diş Hekimliği Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>525</v>
+        <v>434</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786256399204</t>
+          <t>9786256399877</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>International Research in Health Sciences - December 2022</t>
+          <t>Spor Bilimlerinde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>662</v>
+        <v>420</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786256399242</t>
+          <t>9786256399860</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>International Research in Engineering - December 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 2 - Mart 2023</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>630</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786256399174</t>
+          <t>9786256399853</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>International Research in Educational Sciences - December 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırma ve Derlemeler - CİLT 1 - Mart 2023</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>420</v>
+        <v>926</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786256399235</t>
+          <t>9786256399891</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>International Research in Architecture, Planning and Design - December 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 1 - Mart 2023</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>375</v>
+        <v>653</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786256399259</t>
+          <t>9786256399792</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>International Research in Agriculture, Forestry and Aquaculture Sciences - December 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırma ve Derlemeler - Cilt 2 - Mart 2023</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>420</v>
+        <v>690</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786256399136</t>
+          <t>9786256399846</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>330</v>
+        <v>659</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786256399075</t>
+          <t>9786256399815</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>İlahiyat Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>738</v>
+        <v>546</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786256399044</t>
+          <t>9786256399839</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>549</v>
+        <v>501</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786057285270</t>
+          <t>9786256399716</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>674</v>
+        <v>345</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786256399129</t>
+          <t>9786256399709</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Filoloji Alanında Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C583" s="1">
-        <v>497</v>
+        <v>300</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786256399105</t>
+          <t>9786256399808</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırma ve Derlemeler - Mart 2023</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>357</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786256399068</t>
+          <t>9786256399341</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırmalar - Aralık 2022</t>
+          <t>Yavuz Sultan Selim Tahta Çıkmak Üzere İstanbul’a Gelirken…</t>
         </is>
       </c>
       <c r="C585" s="1">
         <v>525</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786256399051</t>
+          <t>9786256399907</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
+          <t>Zelzele</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>783</v>
+        <v>315</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786256399310</t>
+          <t>9786257721943</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Risk Açıklamalarının Muhasebe Ve Finansal Raporlama Standartları Açısından İncelenmesi</t>
+          <t>Eğilme Bükülme Baş Eğme</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>375</v>
+        <v>806</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786256399389</t>
+          <t>9786257721974</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Yasal Güç İstenci ve Politik Davranış</t>
+          <t>Kendine Tutunmak</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>303</v>
+        <v>330</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786057285232</t>
+          <t>9786257721981</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Rekreasyon Ve Disipliner Yaklaşımlar</t>
+          <t>Karagözlüm</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>420</v>
+        <v>345</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786057285218</t>
+          <t>9786257276030</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>İlkokul Öğrencileri için Sosyal Beceri Etkinlikleri</t>
+          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>231</v>
+        <v>332</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786057177063</t>
+          <t>9786257721783</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünleri Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Kılıçtan Kan Damlıyordu!</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>185</v>
+        <v>420</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786054517947</t>
+          <t>9786257721950</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
+          <t>Borsa Jargonu</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>773</v>
+        <v>330</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786054517985</t>
+          <t>9786257721806</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
+          <t>Sucul Kaynaklar ve Sağlık Turizmi</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>924</v>
+        <v>779</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786054517787</t>
+          <t>9786257721790</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Öngerilmeli Betonarme 1 Kesitli Hızlı Tren Köprülerin Sismik Analizi</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>353</v>
+        <v>218</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786054517923</t>
+          <t>9786256399679</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Arap Dilinde Sözlüksel Çok Anlamlılık</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>621</v>
+        <v>416</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786054517886</t>
+          <t>9786256399273</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Ayetler ve Hadisler Işığında İslam Dininde Boş Zaman Eğitimi</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>659</v>
+        <v>335</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786054517855</t>
+          <t>9786256399167</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>486</v>
+        <v>330</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786054517992</t>
+          <t>9786256399112</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
+          <t>Spor Bilimlerinde Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>683</v>
+        <v>420</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786054517817</t>
+          <t>9786256399037</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 4 - Aralık 2022</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>168</v>
+        <v>770</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786257721141</t>
+          <t>9786256399396</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 5 - Aralık 2022</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>633</v>
+        <v>315</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786057177070</t>
+          <t>9786256399020</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Social, Human and Administrative Sciences - October 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>1587</v>
+        <v>654</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786057177087</t>
+          <t>9786256399013</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Science and Mathematics - October 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>353</v>
+        <v>726</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786057177094</t>
+          <t>9786256399303</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - October 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Uluslararası Araştırmalar 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>282</v>
+        <v>675</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786054517862</t>
+          <t>9786256399006</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Engineering - October 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>305</v>
+        <v>432</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786054517589</t>
+          <t>9786057285294</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Educational Sciences - October 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>353</v>
+        <v>489</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786054517831</t>
+          <t>9786057285287</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Agriculture, Forestry and Aquaculture Sciences - October 2022</t>
+          <t>Sağlık Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>375</v>
+        <v>560</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786257276009</t>
+          <t>9786256399150</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematik Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 3 - Aralık 2022</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>635</v>
+        <v>375</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786257276054</t>
+          <t>9786256399099</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 2 Aralık 2022</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>375</v>
+        <v>420</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786257276023</t>
+          <t>9786256399082</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Teori ve Araştırmalar - Ekim 2022</t>
+          <t>Mühendislik Alanında Uluslararası Araştırmalar - 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>375</v>
+        <v>623</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786257721516</t>
+          <t>9786256399143</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Eonal Evren</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>594</v>
+        <v>441</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786257276061</t>
+          <t>9786256399266</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
+          <t>International Research in Sport Sciences - December 2022</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>963</v>
+        <v>183</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786257276108</t>
+          <t>9786256399198</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Açık Kaynak Kodlu Coğrafi Bilgi Sistemleri (QGIS) Uygulamaları Temel Bilgiler - Giriş</t>
+          <t>International Research in Social, Human and Administrative Sciences - 2 - December 2022</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>266</v>
+        <v>426</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>4440000002518</t>
+          <t>9786256399181</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
+          <t>International Research in Social, Human and Administrative Sciences - 1 - December 2022</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>113</v>
+        <v>375</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>4440000002517</t>
+          <t>9786256399228</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Söyletme Beni</t>
+          <t>International Research in Science and Mathematics - December 2022</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>250</v>
+        <v>525</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>4440000002516</t>
+          <t>9786256399204</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Futbol Antrenörlerinde Zihinsel Hazırlık ve Giyilebilir Teknoloji</t>
+          <t>International Research in Health Sciences - December 2022</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>112</v>
+        <v>662</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786057177032</t>
+          <t>9786256399242</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Meçhul</t>
+          <t>International Research in Engineering - December 2022</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>345</v>
+        <v>630</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786057177049</t>
+          <t>9786256399174</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyeti Koru</t>
+          <t>International Research in Educational Sciences - December 2022</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>491</v>
+        <v>420</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786057177056</t>
+          <t>9786256399235</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Cesaretin Bedeli</t>
+          <t>International Research in Architecture, Planning and Design - December 2022</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>512</v>
+        <v>375</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786057177025</t>
+          <t>9786256399259</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sınırlar Gümrükler Ve Güvenlik</t>
+          <t>International Research in Agriculture, Forestry and Aquaculture Sciences - December 2022</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>987</v>
+        <v>420</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786057177018</t>
+          <t>9786256399136</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Sadece Benim</t>
+          <t>İlahiyat Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>252</v>
+        <v>330</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786257721998</t>
+          <t>9786256399075</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Otoparagon - Sorguç Tılsımı</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>494</v>
+        <v>738</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786057177001</t>
+          <t>9786256399044</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Bir Kelebeğin İz Düşümü</t>
+          <t>İktisadi ve İdari Bilimlerde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>345</v>
+        <v>549</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786257721844</t>
+          <t>9786057285270</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 1 - Aralık 2022</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>681</v>
+        <v>674</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786257721905</t>
+          <t>9786256399129</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Güzel Sanatlar Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>341</v>
+        <v>497</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786257721929</t>
+          <t>9786256399105</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Educational Sciences - June 2022</t>
+          <t>Filoloji Alanında Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>344</v>
+        <v>357</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786257721820</t>
+          <t>9786256399068</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Alanında Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Fen Bilimleri ve Matematikte Uluslararası Araştırmalar - Aralık 2022</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>209</v>
+        <v>525</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786257721868</t>
+          <t>9786256399051</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Eğitim Bilimlerinde Uluslararası Araştırmalar 2 - Aralık 2022</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>435</v>
+        <v>783</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786257721882</t>
+          <t>9786256399310</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - June 2022</t>
+          <t>Risk Açıklamalarının Muhasebe Ve Finansal Raporlama Standartları Açısından İncelenmesi</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>209</v>
+        <v>375</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786257721899</t>
+          <t>9786256399389</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Yasal Güç İstenci ve Politik Davranış</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>234</v>
+        <v>303</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786257721813</t>
+          <t>9786057285232</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
+          <t>Rekreasyon Ve Disipliner Yaklaşımlar</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>1100</v>
+        <v>420</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786257721837</t>
+          <t>9786057285218</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Social Human and Administrative Sciences - June 2022</t>
+          <t>İlkokul Öğrencileri için Sosyal Beceri Etkinlikleri</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>212</v>
+        <v>231</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786257721523</t>
+          <t>9786057177063</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Spor, Sağlık ve Psikoloji - 1</t>
+          <t>Ziraat, Orman ve Su Ürünleri Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>330</v>
+        <v>185</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786257721738</t>
+          <t>9786054517947</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>315</v>
+        <v>773</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786257721714</t>
+          <t>9786054517985</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Filoloji Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>420</v>
+        <v>924</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786257721707</t>
+          <t>9786054517787</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Mart 2022</t>
+          <t>Spor Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>368</v>
+        <v>353</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786257721721</t>
+          <t>9786054517923</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Mart 2022</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>683</v>
+        <v>621</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786257721462</t>
+          <t>9786054517886</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Academic Research and Review in Social, Human and Administrative Sciences</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>368</v>
+        <v>659</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786257721486</t>
+          <t>9786054517855</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Mühendislik Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>375</v>
+        <v>486</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786257721493</t>
+          <t>9786054517992</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Ziraat, Orman ve Su Ürünlerinde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar II - Ekim 2022</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>420</v>
+        <v>683</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786257721745</t>
+          <t>9786054517817</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Teori ve Araştırmalar - Theory and Research in Sport Sciences</t>
+          <t>İlahiyat Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>345</v>
+        <v>168</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786257721479</t>
+          <t>9786257721141</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Akademik Araştırma ve Değerlendirmeler - Aralık 2021</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar I - Ekim 2022</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>432</v>
+        <v>633</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786257721684</t>
+          <t>9786057177070</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
+          <t>Theory and Research in Social, Human and Administrative Sciences - October 2022</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>345</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786257721431</t>
+          <t>9786057177087</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Theory and Research in Science and Mathematics - October 2022</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>375</v>
+        <v>353</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786257721677</t>
+          <t>9786057177094</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
+          <t>Theory and Research in Health Sciences - October 2022</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>752</v>
+        <v>282</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786257721691</t>
+          <t>9786054517862</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Theory and Research in Health Sciences - March 2022</t>
+          <t>Theory and Research in Engineering - October 2022</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>315</v>
+        <v>305</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786257721394</t>
+          <t>9786054517589</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>İktisadi ve İdari Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Theory and Research in Educational Sciences - October 2022</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>420</v>
+        <v>353</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786257721400</t>
+          <t>9786054517831</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlarda Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Theory and Research in Agriculture, Forestry and Aquaculture Sciences - October 2022</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>330</v>
+        <v>375</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786257721332</t>
+          <t>9786257276009</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 4</t>
+          <t>Fen Bilimleri ve Matematik Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>315</v>
+        <v>635</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786257721325</t>
+          <t>9786257276054</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 3</t>
+          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>525</v>
+        <v>375</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786257721530</t>
+          <t>9786257276023</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Spor Sağlık ve Psikoloji - 2</t>
+          <t>Filoloji Alanında Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>266</v>
+        <v>375</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786257721417</t>
+          <t>9786257721516</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematikte Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Eonal Evren</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>330</v>
+        <v>594</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786257721424</t>
+          <t>9786257276061</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Planlama ve Tasarım Alanında Akademik Araştırma ve Değerlendirmeler</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Ekim 2022</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>315</v>
+        <v>963</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786257721349</t>
+          <t>9786257276108</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Sporda Bilim - 5</t>
+          <t>Açık Kaynak Kodlu Coğrafi Bilgi Sistemleri (QGIS) Uygulamaları Temel Bilgiler - Giriş</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>420</v>
+        <v>266</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786257721271</t>
+          <t>4440000002518</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Spor 4</t>
+          <t>Endüstriyel Yangın Güvenliği Uygulama ve Araştırmaları</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>368</v>
+        <v>113</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786257721288</t>
+          <t>4440000002517</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Spor 5</t>
+          <t>Söyletme Beni</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>315</v>
+        <v>250</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786051801612</t>
+          <t>4440000002516</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Her Genç Kızın Rüyası</t>
+          <t>Futbol Antrenörlerinde Zihinsel Hazırlık ve Giyilebilir Teknoloji</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>35.38</v>
+        <v>112</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9786051801650</t>
+          <t>9786057177032</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanında Kentleşme ve Kentlileşme 1950-1980</t>
+          <t>Meçhul</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>33.61</v>
+        <v>345</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786051801643</t>
+          <t>9786057177049</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Rus Edebiyatından Bir Savaş Nesri Yazarı: Yuri Bondarev</t>
+          <t>Cumhuriyeti Koru</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>26.54</v>
+        <v>491</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786051801599</t>
+          <t>9786057177056</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Müzik Ansiklopedisi</t>
+          <t>Cesaretin Bedeli</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>79.63</v>
+        <v>512</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786051801223</t>
+          <t>9786057177025</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Yabancı</t>
+          <t>Türkiye Sınırlar Gümrükler Ve Güvenlik</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>21.22</v>
+        <v>987</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786051801254</t>
+          <t>9786057177018</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Siyahi</t>
+          <t>Gerçek Sadece Benim</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>24.77</v>
+        <v>252</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786051801216</t>
+          <t>9786257721998</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Müebbet Yalnızlık</t>
+          <t>Otoparagon - Sorguç Tılsımı</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>17.7</v>
+        <v>494</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786051801278</t>
+          <t>9786057177001</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Kuşlar Umuda Uçar</t>
+          <t>Bir Kelebeğin İz Düşümü</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>44</v>
+        <v>345</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786051801179</t>
+          <t>9786257721844</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Sarı Buğday Mavi Umut</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>28.31</v>
+        <v>681</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786051801452</t>
+          <t>9786257721905</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Kuantum'a Yolculuk</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>31.85</v>
+        <v>341</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786051801445</t>
+          <t>9786257721929</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Dökülen Gözyaşı</t>
+          <t>Theory and Research in Educational Sciences - June 2022</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>17.7</v>
+        <v>344</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786051801407</t>
+          <t>9786257721820</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Turan'a Doğru</t>
+          <t>İlahiyat Alanında Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>35.38</v>
+        <v>209</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786051801438</t>
+          <t>9786257721868</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Hayrabolulu Hasib Divanı</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>40.7</v>
+        <v>435</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786051800059</t>
+          <t>9786257721882</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Yas</t>
+          <t>Theory and Research in Health Sciences - June 2022</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>27.59</v>
+        <v>209</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786051801087</t>
+          <t>9786257721899</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Bir Adın Vardı Senin</t>
+          <t>Güzel Sanatlar Alanında Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>49.55</v>
+        <v>234</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9786051800981</t>
+          <t>9786257721813</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Hayalhane</t>
+          <t>Sosyal ve Beşeri Bilimlerde Teori ve Araştırmalar - Haziran 2022</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>37</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786059825252</t>
+          <t>9786257721837</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Yitik Halkı Yezidiler</t>
+          <t>Theory and Research in Social Human and Administrative Sciences - June 2022</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>35.38</v>
+        <v>212</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786059825825</t>
+          <t>9786257721523</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Bir Günahkarın Çığlığı</t>
+          <t>Spor, Sağlık ve Psikoloji - 1</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>27.59</v>
+        <v>330</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786051800882</t>
+          <t>9786257721738</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Piyano İçin Türk Müziği Düzenlemeleri</t>
+          <t>Mühendislik Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>33.61</v>
+        <v>315</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786051800110</t>
+          <t>9786257721714</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Filozof Çoban</t>
+          <t>Filoloji Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>44.23</v>
+        <v>420</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786059825511</t>
+          <t>9786257721707</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Tarih Tarih Dergisi Sayı: 2 Temmuz 2015</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>35</v>
+        <v>368</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786059825535</t>
+          <t>9786257721721</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Sistematik ve Alfabetik Sınıflama Düzenlerinin Bilgiye, Belgeye Konusal Erişim Açısından Karşılaştırılması</t>
+          <t>İktisadi ve İdari Bilimlerde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>38.92</v>
+        <v>683</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786059825542</t>
+          <t>9786257721462</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Kadın</t>
+          <t>Academic Research and Review in Social, Human and Administrative Sciences</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>72</v>
+        <v>368</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>3990000027054</t>
+          <t>9786257721486</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Tarih Tarih Dergisi Sayı: 1 Nisan 2015</t>
+          <t>Sosyal ve Beşeri Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>12.04</v>
+        <v>375</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786051801605</t>
+          <t>9786257721493</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>İsrailiyatın Hadise Girişi</t>
+          <t>Ziraat, Orman ve Su Ürünlerinde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>35.38</v>
+        <v>420</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786051800868</t>
+          <t>9786257721745</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Gelişim Psikolojisi</t>
+          <t>Spor Bilimlerinde Teori ve Araştırmalar - Theory and Research in Sport Sciences</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>31.85</v>
+        <v>345</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9786051800660</t>
+          <t>9786257721479</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Spor Bilimlerinde Akademik Araştırma ve Değerlendirmeler - Aralık 2021</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>24.77</v>
+        <v>432</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786051800844</t>
+          <t>9786257721684</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Platon'da Demokratia Kavramı</t>
+          <t>Eğitim Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>31.85</v>
+        <v>345</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786051800929</t>
+          <t>9786257721431</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Ucuz Şarap</t>
+          <t>Mühendislik Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>15.92</v>
+        <v>375</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786051800820</t>
+          <t>9786257721677</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Romanın ve Edebi Türlerin Sosyolojisi</t>
+          <t>Sağlık Bilimlerinde Teori ve Araştırmalar - Mart 2022</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>21.22</v>
+        <v>752</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9786051800752</t>
+          <t>9786257721691</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Theory and Research in Health Sciences - March 2022</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>24.77</v>
+        <v>315</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786051800875</t>
+          <t>9786257721394</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Viktor Petroviç Astafyev'in Öykülerinde Köy Teması</t>
+          <t>İktisadi ve İdari Bilimlerde Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>21.22</v>
+        <v>420</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786051800783</t>
+          <t>9786257721400</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler</t>
+          <t>Güzel Sanatlarda Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>21.22</v>
+        <v>330</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786051800646</t>
+          <t>9786257721332</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Sporda Bilim - 4</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>6.19</v>
+        <v>315</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9786051800745</t>
+          <t>9786257721325</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Safahat</t>
+          <t>Sporda Bilim - 3</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>31.85</v>
+        <v>525</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786051800707</t>
+          <t>9786257721530</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Spor Sağlık ve Psikoloji - 2</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>5.31</v>
+        <v>266</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786051800721</t>
+          <t>9786257721417</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Fen Bilimleri ve Matematikte Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>24.77</v>
+        <v>330</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786051800714</t>
+          <t>9786257721424</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Mimarlık Planlama ve Tasarım Alanında Akademik Araştırma ve Değerlendirmeler</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>35.38</v>
+        <v>315</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786051800691</t>
+          <t>9786257721349</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Sporda Bilim - 5</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>20.46</v>
+        <v>420</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786051800674</t>
+          <t>9786257721271</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Bilimsel Spor 4</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>21.22</v>
+        <v>368</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786051800851</t>
+          <t>9786257721288</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Yaz Gecesi Rüyası</t>
+          <t>Bilimsel Spor 5</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>10.61</v>
+        <v>315</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786051800912</t>
+          <t>9786051801612</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther'in Acıları</t>
+          <t>Her Genç Kızın Rüyası</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>8.85</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786051800622</t>
+          <t>9786051801650</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Türk Romanında Kentleşme ve Kentlileşme 1950-1980</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>27.59</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786051800615</t>
+          <t>9786051801643</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Rus Edebiyatından Bir Savaş Nesri Yazarı: Yuri Bondarev</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>28</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786051800400</t>
+          <t>9786051801599</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Aşk Dalgası</t>
+          <t>Müzik Ansiklopedisi</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>20.69</v>
+        <v>79.63</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786051800592</t>
+          <t>9786051801223</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Bütün Dörtlükler</t>
+          <t>Yabancı</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>35.38</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786051800776</t>
+          <t>9786051801254</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Ölü Canlar</t>
+          <t>Siyahi</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>28.31</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786051800448</t>
+          <t>9786051801216</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>İntibah</t>
+          <t>Müebbet Yalnızlık</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>9.63</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786051800677</t>
+          <t>9786051801278</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Ekmeğimi Kazanırken</t>
+          <t>Kuşlar Umuda Uçar</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>30.07</v>
+        <v>44</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9786051800608</t>
+          <t>9786051801179</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Sarı Buğday Mavi Umut</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>17.7</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9786051800653</t>
+          <t>9786051801452</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Değirmenimden Mektuplar</t>
+          <t>Kuantum'a Yolculuk</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>5.31</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9786051800943</t>
+          <t>9786051801445</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Defol Gel</t>
+          <t>Dökülen Gözyaşı</t>
         </is>
       </c>
       <c r="C707" s="1">
         <v>17.7</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786051800639</t>
+          <t>9786051801407</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Turan'a Doğru</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>24.77</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786051800585</t>
+          <t>9786051801438</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Lale</t>
+          <t>Hayrabolulu Hasib Divanı</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>11.8</v>
+        <v>40.7</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9786051800578</t>
+          <t>9786051800059</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Yas</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>24.16</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9786051800561</t>
+          <t>9786051801087</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Benim Üniversitelerim</t>
+          <t>Bir Adın Vardı Senin</t>
         </is>
       </c>
       <c r="C711" s="1">
-        <v>47</v>
+        <v>49.55</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9786051800899</t>
+          <t>9786051800981</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Mektup</t>
+          <t>Hayalhane</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>27.59</v>
+        <v>37</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9786051800936</t>
+          <t>9786059825252</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Grup Buluşum</t>
+          <t>Anadolu’nun Yitik Halkı Yezidiler</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>24.77</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>3990000034417</t>
+          <t>9786059825825</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış Gerçek Cin Hikayeleri</t>
+          <t>Bir Günahkarın Çığlığı</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>14.81</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9786059825870</t>
+          <t>9786051800882</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Burdur Kitabı - 4 : İnsan ve Mekan</t>
+          <t>Piyano İçin Türk Müziği Düzenlemeleri</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>146</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9786051800080</t>
+          <t>9786051800110</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Sevişerek Zayıfla</t>
+          <t>Filozof Çoban</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>24.77</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9786059825993</t>
+          <t>9786059825511</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Narsisizm ve Dindarlık</t>
+          <t>Tarih Tarih Dergisi Sayı: 2 Temmuz 2015</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>102</v>
+        <v>35</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9786059825955</t>
+          <t>9786059825535</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Kuloğlu Şeyh Hacı İlyas Bağ-ı Behişt (2 Cilt Takım)</t>
+          <t>Sistematik ve Alfabetik Sınıflama Düzenlerinin Bilgiye, Belgeye Konusal Erişim Açısından Karşılaştırılması</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>186</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9786051800011</t>
+          <t>9786059825542</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Konstantin Paustovski'nin Öykü Sanatı</t>
+          <t>Meçhul Kadın</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>26.54</v>
+        <v>72</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9786051800004</t>
+          <t>3990000027054</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Türkistan'dan Uzak Diyara Beşkaza Fethiye ve Seydikemer Yörükleri</t>
+          <t>Tarih Tarih Dergisi Sayı: 1 Nisan 2015</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>35.38</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9786059825986</t>
+          <t>9786051801605</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Ergenlik ve Toplumsal Uyum Sorunları</t>
+          <t>İsrailiyatın Hadise Girişi</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>28.31</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9786059825207</t>
+          <t>9786051800868</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Muhammed’in Felsefesi</t>
+          <t>Örneklerle Gelişim Psikolojisi</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>285</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786059825467</t>
+          <t>9786051800660</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Anlayışı</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>243</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9786059825474</t>
+          <t>9786051800844</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç</t>
+          <t>Platon'da Demokratia Kavramı</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>72</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9786059825450</t>
+          <t>9786051800929</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Düşünmeyen Ormanda Yaşasın</t>
+          <t>Ucuz Şarap</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>77</v>
+        <v>15.92</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9786059825429</t>
+          <t>9786051800820</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Ben Böyle Sevdim</t>
+          <t>Romanın ve Edebi Türlerin Sosyolojisi</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>17.7</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9786059825436</t>
+          <t>9786051800752</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>Din - Dram</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>28.31</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9786059825412</t>
+          <t>9786051800875</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hakikatler 1-2</t>
+          <t>Viktor Petroviç Astafyev'in Öykülerinde Köy Teması</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>72</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9786051801148</t>
+          <t>9786051800783</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Gönlü Günahkar</t>
+          <t>Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>53.09</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9786051801100</t>
+          <t>9786051800646</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Kaygısı</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>128</v>
+        <v>6.19</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9786051801124</t>
+          <t>9786051800745</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>Sancı Durağı</t>
+          <t>Safahat</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>17.7</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9786051801193</t>
+          <t>9786051800707</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Afiş ve İlanların Dilinden Türkiye'de Toplumsal Değişim ve Siyaset</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>38.92</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9786051801001</t>
+          <t>9786051800721</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kar Küresinde Deliler ve Çocuklar</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>21.22</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9786051801162</t>
+          <t>9786051800714</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Gizli Dergah - Saklı Kitap</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>38.92</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9786051801131</t>
+          <t>9786051800691</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Fransa - Suriye Kıskacında Hatay</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>38.92</v>
+        <v>20.46</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786051801117</t>
+          <t>9786051800674</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Yüzde Yüz Bekar Mısın?</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>24.77</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786051800998</t>
+          <t>9786051800851</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Aşksın Sen</t>
+          <t>Yaz Gecesi Rüyası</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>21.22</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786051800431</t>
+          <t>9786051800912</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Olasthil'in Uyanışı</t>
+          <t>Genç Werther'in Acıları</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>38.92</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786051800837</t>
+          <t>9786051800622</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Düğmesiz</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>17.7</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9786059825924</t>
+          <t>9786051800615</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Erich Fromm - Analitik Sosyoloji</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>70</v>
+        <v>28</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786059825894</t>
+          <t>9786051800400</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Ruh Bedene Aşık Oldu</t>
+          <t>Aşk Dalgası</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>34</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9786059825184</t>
+          <t>9786051800592</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında 20 Bin Fersah</t>
+          <t>Bütün Dörtlükler</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>5.31</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786059825269</t>
+          <t>9786051800776</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Işık</t>
+          <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>10</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786051800813</t>
+          <t>9786051800448</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Güz Yaşları</t>
+          <t>İntibah</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>17.7</v>
+        <v>9.63</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786059825160</t>
+          <t>9786051800677</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Ekmeğimi Kazanırken</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>5.31</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9786059825177</t>
+          <t>9786051800608</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>Aya Yolculuk</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>5.31</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>9786059825191</t>
+          <t>9786051800653</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Seyahat</t>
+          <t>Değirmenimden Mektuplar</t>
         </is>
       </c>
       <c r="C747" s="1">
         <v>5.31</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9786059825245</t>
+          <t>9786051800943</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>Kaptan Grant’ın Çocukları</t>
+          <t>Defol Gel</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>10</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9786059825153</t>
+          <t>9786051800639</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>15 Yaşında Bir Kaptan</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>5.31</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9786051801377</t>
+          <t>9786051800585</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>Sadece Ayakkabı</t>
+          <t>Beyaz Lale</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>38.92</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>9786051801391</t>
+          <t>9786051800578</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>Ev'de Yokuz</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>23</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>9786051801049</t>
+          <t>9786051800561</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>Allah'ı Arayan İmam</t>
+          <t>Benim Üniversitelerim</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>28.31</v>
+        <v>47</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9786051801025</t>
+          <t>9786051800899</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>Kafdağı'nın Gülleri</t>
+          <t>Mektup</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>28.31</v>
+        <v>27.59</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9786051801056</t>
+          <t>9786051800936</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>Gürcü Hatun</t>
+          <t>Grup Buluşum</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>21.22</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9786051801032</t>
+          <t>3990000034417</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>Ordu'dan İnsan Manzaraları</t>
+          <t>Yaşanmış Gerçek Cin Hikayeleri</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>31.85</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9786051800240</t>
+          <t>9786059825870</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>Macbeth</t>
+          <t>Burdur Kitabı - 4 : İnsan ve Mekan</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>8.85</v>
+        <v>146</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>9786051800264</t>
+          <t>9786051800080</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Sevişerek Zayıfla</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>21.22</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9786051800257</t>
+          <t>9786059825993</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>Rubailer</t>
+          <t>Narsisizm ve Dindarlık</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>24.16</v>
+        <v>102</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>9786051800318</t>
+          <t>9786059825955</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>Türkçülüğün Esasları</t>
+          <t>Kuloğlu Şeyh Hacı İlyas Bağ-ı Behişt (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>24.16</v>
+        <v>186</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9786051800325</t>
+          <t>9786051800011</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Konstantin Paustovski'nin Öykü Sanatı</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>21.22</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>9786051800356</t>
+          <t>9786051800004</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>Türkistan'dan Uzak Diyara Beşkaza Fethiye ve Seydikemer Yörükleri</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>8.85</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>9786051800349</t>
+          <t>9786059825986</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı'ndan Seçmeler</t>
+          <t>Ergenlik ve Toplumsal Uyum Sorunları</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>12.39</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9786051800219</t>
+          <t>9786059825207</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>Aksak Hoca ve Toprak Kale</t>
+          <t>Hazreti Muhammed’in Felsefesi</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>35.38</v>
+        <v>285</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9786051800202</t>
+          <t>9786059825467</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>Bir Katibin Kaleminden</t>
+          <t>Tanrı Anlayışı</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>21.22</v>
+        <v>243</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9786051800189</t>
+          <t>9786059825474</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>Gamze</t>
+          <t>Başlangıç</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>14.15</v>
+        <v>72</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9786051800172</t>
+          <t>9786059825450</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>Laboratuardaki İblis</t>
+          <t>Düşünmeyen Ormanda Yaşasın</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>21.22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9786059825764</t>
+          <t>9786059825429</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>Strese Güle Güle</t>
+          <t>Ben Böyle Sevdim</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>35.38</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9786059825757</t>
+          <t>9786059825436</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>Modern Gürcü Hikayeleri</t>
+          <t>Din - Dram</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>29</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9786059825726</t>
+          <t>9786059825412</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>Gölgeli Yaşam Kesitleri</t>
+          <t>İlahi Hakikatler 1-2</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>87</v>
+        <v>72</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9786051800127</t>
+          <t>9786051801148</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>Kaçış</t>
+          <t>Gönlü Günahkar</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>21.22</v>
+        <v>53.09</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>9786051800363</t>
+          <t>9786051801100</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>Zerdüşt</t>
+          <t>Kelebeğin Kaygısı</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>21.22</v>
+        <v>128</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>9786051800196</t>
+          <t>9786051801124</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki Ben</t>
+          <t>Sancı Durağı</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>28.31</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9786059825740</t>
+          <t>9786051801193</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>Efsa</t>
+          <t>Siyasal Afiş ve İlanların Dilinden Türkiye'de Toplumsal Değişim ve Siyaset</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>87</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9786059825719</t>
+          <t>9786051801001</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>Dualarımın Başrolü</t>
+          <t>Küçük Kar Küresinde Deliler ve Çocuklar</t>
         </is>
       </c>
       <c r="C774" s="1">
         <v>21.22</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9786059825351</t>
+          <t>9786051801162</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Nereye Koşuyor!</t>
+          <t>Gizli Dergah - Saklı Kitap</t>
         </is>
       </c>
       <c r="C775" s="1">
-        <v>62</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9786059825597</t>
+          <t>9786051801131</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>Palyaçonun Listesi</t>
+          <t>Fransa - Suriye Kıskacında Hatay</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>24.77</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9786059825580</t>
+          <t>9786051801117</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>Lisan ve Edebiyatımız Hakkında Tahlil - Tankit - Mukayese</t>
+          <t>Yüzde Yüz Bekar Mısın?</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>28.31</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9786059825603</t>
+          <t>9786051800998</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>Derin Aşk</t>
+          <t>Aşksın Sen</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>62</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>9786059825627</t>
+          <t>9786051800431</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kız</t>
+          <t>Olasthil'in Uyanışı</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>21.22</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>9786059825658</t>
+          <t>9786051800837</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Satranç Tahtası</t>
+          <t>Düğmesiz</t>
         </is>
       </c>
       <c r="C780" s="1">
-        <v>104</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>9786059825634</t>
+          <t>9786059825924</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Erich Fromm - Analitik Sosyoloji</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>98</v>
+        <v>70</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>9786059825702</t>
+          <t>9786059825894</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Karizmatik Liderlik Takım Bütünlüğü</t>
+          <t>Ruh Bedene Aşık Oldu</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>31.85</v>
+        <v>34</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>9786059825689</t>
+          <t>9786059825184</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>Fezayi Divanı</t>
+          <t>Denizler Altında 20 Bin Fersah</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>28.31</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>9786059825672</t>
+          <t>9786059825269</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>Fevzi Divanı</t>
+          <t>Yeşil Işık</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>38.92</v>
+        <v>10</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9786059825696</t>
+          <t>9786051800813</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Beklediğim Kadar Varsın</t>
+          <t>Güz Yaşları</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>21.22</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>9786059825610</t>
+          <t>9786059825160</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzleri</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>83</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>9786051801582</t>
+          <t>9786059825177</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>Arda Kalan</t>
+          <t>Aya Yolculuk</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>17.7</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>9786051801636</t>
+          <t>9786059825191</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>Çok Amatör Bir Platonik</t>
+          <t>Dünyanın Merkezine Seyahat</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>23</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>9786051801551</t>
+          <t>9786059825245</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>Aşk Neydi?</t>
+          <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>31.85</v>
+        <v>10</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>9786051801513</t>
+          <t>9786059825153</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>Elin Korelisine El Salladım</t>
+          <t>15 Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>30.07</v>
+        <v>5.31</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>9786051801506</t>
+          <t>9786051801377</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>Hiçinci Tekil Şahıs</t>
+          <t>Sadece Ayakkabı</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>17.7</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9786059825979</t>
+          <t>9786051801391</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>Küçük Asya'da Kutsal Kent Euchaita ve Bizans Dönemi Taş Eserleri</t>
+          <t>Ev'de Yokuz</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>114</v>
+        <v>23</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9786059825573</t>
+          <t>9786051801049</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>Vatanperver (Hikayeler)</t>
+          <t>Allah'ı Arayan İmam</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>72</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9786059825566</t>
+          <t>9786051801025</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>Bir Dünya Cenneti</t>
+          <t>Kafdağı'nın Gülleri</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>176</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>3990000031197</t>
+          <t>9786051801056</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Gürcü Hatun</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>18.52</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>9786051800301</t>
+          <t>9786051801032</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Tal'at ve Fitnat</t>
+          <t>Ordu'dan İnsan Manzaraları</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>8.85</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9786051800288</t>
+          <t>9786051800240</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Macbeth</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>7.07</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9786051800271</t>
+          <t>9786051800264</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>8.85</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9786051801346</t>
+          <t>9786051800257</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>Ülkücü Manifesto</t>
+          <t>Rubailer</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>272</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9786051801209</t>
+          <t>9786051800318</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>Leyla'yı Beklerken</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>220</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9786051801339</t>
+          <t>9786051800325</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>Hapishaneden Kaçış Hikayeleri</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C801" s="1">
         <v>21.22</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9786051801322</t>
+          <t>9786051800356</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>Başarısızlık Hikayeleri</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>21.22</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>9786051801384</t>
+          <t>9786051800349</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>Kadınları Tanıma Sanatı</t>
+          <t>Yunus Emre Divanı'ndan Seçmeler</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>24.77</v>
+        <v>12.39</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9786051801353</t>
+          <t>9786051800219</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>Naili Divanı Sözlüğü (2 Cilt Takım)</t>
+          <t>Aksak Hoca ve Toprak Kale</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>194.64</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9786051801421</t>
+          <t>9786051800202</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>Şairin İlimle İmtihanı</t>
+          <t>Bir Katibin Kaleminden</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>31.85</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>9786051801414</t>
+          <t>9786051800189</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>Sansürsüz Tanrı Tarifi</t>
+          <t>Gamze</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>28.31</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>9786051800332</t>
+          <t>9786051800172</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>Velhasıl Kelam</t>
+          <t>Laboratuardaki İblis</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>17.7</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9786051800233</t>
+          <t>9786059825764</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti Dönemi Ekonomi Politikaları ve Kalkınma Çabaları</t>
+          <t>Strese Güle Güle</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>26.54</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9786051800226</t>
+          <t>9786059825757</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>Amasyalı Nebzi ve Divan'ı</t>
+          <t>Modern Gürcü Hikayeleri</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>70.78</v>
+        <v>29</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9786059825788</t>
+          <t>9786059825726</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>Vav Sessizliği</t>
+          <t>Gölgeli Yaşam Kesitleri</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>17.7</v>
+        <v>87</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9786051801155</t>
+          <t>9786051800127</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>Hüzündeki Tebessüm</t>
+          <t>Kaçış</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>49.55</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>9786051801094</t>
+          <t>9786051800363</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>Eteklerinde Göçebe Yaşıyorum</t>
+          <t>Zerdüşt</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>28.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9786051801186</t>
+          <t>9786051800196</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>Karvan-ı Ömr ve Kitap Dışında Kalan Şiirler</t>
+          <t>Kalbimdeki Ben</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>31.85</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9786051800028</t>
+          <t>9786059825740</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>Salman Rüşdi Şeytan Ayetleri - Diğer Yasaklı Kitaplar</t>
+          <t>Efsa</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>28.31</v>
+        <v>87</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9786059825900</t>
+          <t>9786059825719</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>Dragon'un Dönüşü "Çin"</t>
+          <t>Dualarımın Başrolü</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>28.31</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9786059825948</t>
+          <t>9786059825351</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>Feramuş Dede Pasajı</t>
+          <t>Müslümanlar Nereye Koşuyor!</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>34</v>
+        <v>62</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9786059825931</t>
+          <t>9786059825597</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Suçluluğu</t>
+          <t>Palyaçonun Listesi</t>
         </is>
       </c>
       <c r="C817" s="1">
-        <v>31.85</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>9786051804149</t>
+          <t>9786059825580</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>Kuşlara Emanet</t>
+          <t>Lisan ve Edebiyatımız Hakkında Tahlil - Tankit - Mukayese</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>132</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>9786051800806</t>
+          <t>9786059825603</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>Kavgam - Zayıfa Acımak Doğaya İhanettir</t>
+          <t>Derin Aşk</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>28.31</v>
+        <v>62</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>9786051801766</t>
+          <t>9786059825627</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>Deccal</t>
+          <t>Küçük Kız</t>
         </is>
       </c>
       <c r="C820" s="1">
-        <v>33.61</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>9786051800103</t>
+          <t>9786059825658</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>Sensizliğin Yağmur Kokusu</t>
+          <t>Satranç Tahtası</t>
         </is>
       </c>
       <c r="C821" s="1">
-        <v>17.7</v>
+        <v>104</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>9786051800165</t>
+          <t>9786059825634</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>Nişan Antreasyan Fındık Ziraati ve Ticareti</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C822" s="1">
-        <v>35.38</v>
+        <v>98</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>9786051800134</t>
+          <t>9786059825702</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Mustaz'Af ve Müstekbir Kavramlarının Semantik Analizi</t>
+          <t>Karizmatik Liderlik Takım Bütünlüğü</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>44.23</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>9786051800158</t>
+          <t>9786059825689</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>Harava: Etimolojik Köken</t>
+          <t>Fezayi Divanı</t>
         </is>
       </c>
       <c r="C824" s="1">
-        <v>21.22</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>9786051800141</t>
+          <t>9786059825672</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>Budizm'de Manastır Hayatı</t>
+          <t>Fevzi Divanı</t>
         </is>
       </c>
       <c r="C825" s="1">
-        <v>21.55</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>9786059825665</t>
+          <t>9786059825696</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>Büyük Oyunda Kapanmayan Perde : Afganistan</t>
+          <t>Beklediğim Kadar Varsın</t>
         </is>
       </c>
       <c r="C826" s="1">
-        <v>31.85</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>9786059825641</t>
+          <t>9786059825610</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>Derslerim Harika</t>
+          <t>Geçmişin İzleri</t>
         </is>
       </c>
       <c r="C827" s="1">
-        <v>30.07</v>
+        <v>83</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>9786051801360</t>
+          <t>9786051801582</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>Sancı</t>
+          <t>Arda Kalan</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>21.22</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>9786051801308</t>
+          <t>9786051801636</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>Topukları Taşa Vurmak</t>
+          <t>Çok Amatör Bir Platonik</t>
         </is>
       </c>
       <c r="C829" s="1">
         <v>23</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>9786051801315</t>
+          <t>9786051801551</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>Erik Çekirdekleri</t>
+          <t>Aşk Neydi?</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>24.77</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>9786059825887</t>
+          <t>9786051801513</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>Ordu Tarihinde Olaylar ve İnsanlar</t>
+          <t>Elin Korelisine El Salladım</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>135</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>9786059825962</t>
+          <t>9786051801506</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>Giritli İsmet'ten Hoş Bir Sada</t>
+          <t>Hiçinci Tekil Şahıs</t>
         </is>
       </c>
       <c r="C832" s="1">
         <v>17.7</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>9786051800790</t>
+          <t>9786059825979</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>Pepuk</t>
+          <t>Küçük Asya'da Kutsal Kent Euchaita ve Bizans Dönemi Taş Eserleri</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>47.78</v>
+        <v>114</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>9786051801018</t>
+          <t>9786059825573</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>46. Sokak Safir</t>
+          <t>Vatanperver (Hikayeler)</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>21.22</v>
+        <v>72</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>9786051801292</t>
+          <t>9786059825566</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>Bu Kervan Güneşe Gider</t>
+          <t>Bir Dünya Cenneti</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>26.54</v>
+        <v>176</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>9786051801483</t>
+          <t>3990000031197</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>Diyelim Ki Gitmedin</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C836" s="1">
-        <v>23</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>9786059825771</t>
+          <t>9786051800301</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>Frambuazlı Hayat</t>
+          <t>Taaşşuk-ı Tal'at ve Fitnat</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>28.31</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>9786059825733</t>
+          <t>9786051800288</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Atılgan’ın Aylak Adam Romanına Bahtin’in Diyaloji Kuramı Eksenli Bir Yaklaşımı</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C838" s="1">
-        <v>26.54</v>
+        <v>7.07</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>9786051800950</t>
+          <t>9786051800271</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>Ayrılıklar Çarşısı</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>17.7</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>9786051801070</t>
+          <t>9786051801346</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Yazıları</t>
+          <t>Ülkücü Manifesto</t>
         </is>
       </c>
       <c r="C840" s="1">
-        <v>26.54</v>
+        <v>272</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>9786051801063</t>
+          <t>9786051801209</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>Kabus</t>
+          <t>Leyla'yı Beklerken</t>
         </is>
       </c>
       <c r="C841" s="1">
-        <v>24.77</v>
+        <v>220</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>9786051800462</t>
+          <t>9786051801339</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Hapishaneden Kaçış Hikayeleri</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>24.16</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>9786051800479</t>
+          <t>9786051801322</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>Yüzakı</t>
+          <t>Başarısızlık Hikayeleri</t>
         </is>
       </c>
       <c r="C843" s="1">
-        <v>13</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>9786051800486</t>
+          <t>9786051801384</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Ökçeler</t>
+          <t>Kadınları Tanıma Sanatı</t>
         </is>
       </c>
       <c r="C844" s="1">
-        <v>20.69</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>9786051800509</t>
+          <t>9786051801353</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Efe</t>
+          <t>Naili Divanı Sözlüğü (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C845" s="1">
-        <v>20.69</v>
+        <v>194.64</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>9786051800455</t>
+          <t>9786051801421</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>Romeo ve Juliet</t>
+          <t>Şairin İlimle İmtihanı</t>
         </is>
       </c>
       <c r="C846" s="1">
-        <v>14.15</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>9786051800424</t>
+          <t>9786051801414</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Sansürsüz Tanrı Tarifi</t>
         </is>
       </c>
       <c r="C847" s="1">
-        <v>35.38</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>9786051800493</t>
+          <t>9786051800332</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>Harem</t>
+          <t>Velhasıl Kelam</t>
         </is>
       </c>
       <c r="C848" s="1">
-        <v>10.61</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>9786051800417</t>
+          <t>9786051800233</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi</t>
+          <t>Demokrat Parti Dönemi Ekonomi Politikaları ve Kalkınma Çabaları</t>
         </is>
       </c>
       <c r="C849" s="1">
-        <v>10.61</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>9786051800554</t>
+          <t>9786051800226</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>Falaka</t>
+          <t>Amasyalı Nebzi ve Divan'ı</t>
         </is>
       </c>
       <c r="C850" s="1">
-        <v>8.85</v>
+        <v>70.78</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>9786051800547</t>
+          <t>9786059825788</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>Eski Kahramanlar</t>
+          <t>Vav Sessizliği</t>
         </is>
       </c>
       <c r="C851" s="1">
-        <v>22</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>9786051800516</t>
+          <t>9786051801155</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Hüzündeki Tebessüm</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>4.42</v>
+        <v>49.55</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>9786051800530</t>
+          <t>9786051801094</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>Efruz Bey</t>
+          <t>Eteklerinde Göçebe Yaşıyorum</t>
         </is>
       </c>
       <c r="C853" s="1">
-        <v>24.16</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>9786059825795</t>
+          <t>9786051801186</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>Taşlıtarla</t>
+          <t>Karvan-ı Ömr ve Kitap Dışında Kalan Şiirler</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>690</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>9786059825856</t>
+          <t>9786051800028</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>Homotopya Karanlığın Yükselişi</t>
+          <t>Salman Rüşdi Şeytan Ayetleri - Diğer Yasaklı Kitaplar</t>
         </is>
       </c>
       <c r="C855" s="1">
-        <v>72</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>9786059825801</t>
+          <t>9786059825900</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Koşu(k)ları</t>
+          <t>Dragon'un Dönüşü "Çin"</t>
         </is>
       </c>
       <c r="C856" s="1">
-        <v>34</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>9786059825863</t>
+          <t>9786059825948</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>Kadın Seyyahların İzlenimlerinde Osmanlı ve Batı Dünyası</t>
+          <t>Feramuş Dede Pasajı</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>35.38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>9786059825818</t>
+          <t>9786059825931</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Sunucu Olamadım</t>
+          <t>Çocuk Suçluluğu</t>
         </is>
       </c>
       <c r="C858" s="1">
-        <v>17.7</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>9786059825849</t>
+          <t>9786051804149</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zamanın Ardından</t>
+          <t>Kuşlara Emanet</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>38.92</v>
+        <v>132</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>9786051800523</t>
+          <t>9786051800806</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>Bomba</t>
+          <t>Kavgam - Zayıfa Acımak Doğaya İhanettir</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>21</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>9786059825832</t>
+          <t>9786051801766</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gücü</t>
+          <t>Deccal</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>17.7</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>9786051800394</t>
+          <t>9786051800103</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>Babalar ve Oğullar</t>
+          <t>Sensizliğin Yağmur Kokusu</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>15.92</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>9786051801568</t>
+          <t>9786051800165</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>Sınırların Piçi</t>
+          <t>Nişan Antreasyan Fındık Ziraati ve Ticareti</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>26.54</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>9786051801520</t>
+          <t>9786051800134</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>İnançlı Filozoflar Antolojisi</t>
+          <t>Kur'an'da Mustaz'Af ve Müstekbir Kavramlarının Semantik Analizi</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>61.94</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>9786051801544</t>
+          <t>9786051800158</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ı Yar</t>
+          <t>Harava: Etimolojik Köken</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>23</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>9786051801476</t>
+          <t>9786051800141</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Rüya</t>
+          <t>Budizm'de Manastır Hayatı</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>33.61</v>
+        <v>21.55</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>9786051801575</t>
+          <t>9786059825665</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Sonsuzluğu - 114 Kod</t>
+          <t>Büyük Oyunda Kapanmayan Perde : Afganistan</t>
         </is>
       </c>
       <c r="C867" s="1">
-        <v>105</v>
+        <v>31.85</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>9786051800035</t>
+          <t>9786059825641</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>Geç Hitit Şehir Devletleri'nden Sam'al (M.Ö. 1200-600)</t>
+          <t>Derslerim Harika</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>26.54</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>9786059825917</t>
+          <t>9786051801360</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>Pardon Bayım Bakar mısınız?</t>
+          <t>Sancı</t>
         </is>
       </c>
       <c r="C869" s="1">
-        <v>14.15</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>9786051800073</t>
+          <t>9786051801308</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>Amele Yazıları</t>
+          <t>Topukları Taşa Vurmak</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>17.7</v>
+        <v>23</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>9786051800066</t>
+          <t>9786051801315</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Hikaye ve Romanlarında Deniz</t>
+          <t>Erik Çekirdekleri</t>
         </is>
       </c>
       <c r="C871" s="1">
         <v>24.77</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>9786051800042</t>
+          <t>9786059825887</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar Köprüsü</t>
+          <t>Ordu Tarihinde Olaylar ve İnsanlar</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>30.07</v>
+        <v>135</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>9786059825504</t>
+          <t>9786059825962</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>Yalanlar Ordusu</t>
+          <t>Giritli İsmet'ten Hoş Bir Sada</t>
         </is>
       </c>
       <c r="C873" s="1">
-        <v>72</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>9786059825528</t>
+          <t>9786051800790</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kadın</t>
+          <t>Pepuk</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>26.54</v>
+        <v>47.78</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>9786059825481</t>
+          <t>9786051801018</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>Tenha Siyahı</t>
+          <t>46. Sokak Safir</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>62</v>
+        <v>21.22</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>9786059825399</t>
+          <t>9786051801292</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>İstidlal - Hulviyyat Örneği</t>
+          <t>Bu Kervan Güneşe Gider</t>
         </is>
       </c>
       <c r="C876" s="1">
-        <v>44.23</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>9786059825498</t>
+          <t>9786051801483</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>Azizem</t>
+          <t>Diyelim Ki Gitmedin</t>
         </is>
       </c>
       <c r="C877" s="1">
-        <v>17.7</v>
+        <v>23</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>9786051801698</t>
+          <t>9786059825771</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>Zamana Adanmış İnsan</t>
+          <t>Frambuazlı Hayat</t>
         </is>
       </c>
       <c r="C878" s="1">
-        <v>24.77</v>
+        <v>28.31</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>9786051801674</t>
+          <t>9786059825733</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yönleriyle Endülüs Hadisçiliği</t>
+          <t>Yusuf Atılgan’ın Aylak Adam Romanına Bahtin’in Diyaloji Kuramı Eksenli Bir Yaklaşımı</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>90</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>9786051801469</t>
+          <t>9786051800950</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Zırvalık</t>
+          <t>Ayrılıklar Çarşısı</t>
         </is>
       </c>
       <c r="C880" s="1">
-        <v>23</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>9786051801711</t>
+          <t>9786051801070</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>Sayıklama</t>
+          <t>Şiir ve Yazıları</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>24.16</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>9786051801261</t>
+          <t>9786051801063</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kadar</t>
+          <t>Kabus</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>44.23</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>9786051801285</t>
+          <t>9786051800462</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>C'anımsın</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C883" s="1">
-        <v>26.54</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>9786051800967</t>
+          <t>9786051800479</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>Aylak Şair</t>
+          <t>Yüzakı</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>17.7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>9786257721189</t>
+          <t>9786051800486</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
+          <t>Yüksek Ökçeler</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>288</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>9786257721196</t>
+          <t>9786051800509</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>Fen Bilimleri ve Matematik Alanında Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Science and Mathematics</t>
+          <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C886" s="1">
-        <v>288</v>
+        <v>20.69</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>9786257721257</t>
+          <t>9786051800455</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 2</t>
+          <t>Romeo ve Juliet</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>288</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>9786257721264</t>
+          <t>9786051800424</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 1</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>288</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>9786257721226</t>
+          <t>9786051800493</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>Spor Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
+          <t>Harem</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>288</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>9786257721219</t>
+          <t>9786051800417</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Bilimlerinde Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Health Sciences</t>
+          <t>Felatun Bey ile Rakım Efendi</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>288</v>
+        <v>10.61</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>9786257721240</t>
+          <t>9786051800554</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>New Searches and Studies in Social and Humanities Sciences</t>
+          <t>Falaka</t>
         </is>
       </c>
       <c r="C891" s="1">
-        <v>288</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>9786257721202</t>
+          <t>9786051800547</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık, Planlama ve Tasarımda Yeni Arayışlar ve Çalışmalar</t>
+          <t>Eski Kahramanlar</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>288</v>
+        <v>22</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>9786257276351</t>
+          <t>9786051800516</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>A Scientific Study on International Law. Volume 1</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>315</v>
+        <v>4.42</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>3990000801353</t>
+          <t>9786051800530</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>Naili Divanı Sözlüğü Cilt 2</t>
+          <t>Efruz Bey</t>
         </is>
       </c>
       <c r="C894" s="1">
-        <v>69.5</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>9786054517503</t>
+          <t>9786059825795</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>What The Schools Teach And Might Teach</t>
+          <t>Taşlıtarla</t>
         </is>
       </c>
       <c r="C895" s="1">
-        <v>150</v>
+        <v>690</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>9786054517404</t>
+          <t>9786059825856</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>The School And Society</t>
+          <t>Homotopya Karanlığın Yükselişi</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>297</v>
+        <v>72</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>9786054517510</t>
+          <t>9786059825801</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>The Nervous Child</t>
+          <t>İstanbul Koşu(k)ları</t>
         </is>
       </c>
       <c r="C897" s="1">
-        <v>218</v>
+        <v>34</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>9786054517527</t>
+          <t>9786059825863</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>The Mind And Its Education</t>
+          <t>Kadın Seyyahların İzlenimlerinde Osmanlı ve Batı Dünyası</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>248</v>
+        <v>35.38</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>9786054517541</t>
+          <t>9786059825818</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>The Grammar School Boys Of Gridley</t>
+          <t>Nasıl Sunucu Olamadım</t>
         </is>
       </c>
       <c r="C899" s="1">
-        <v>225</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>9786257276139</t>
+          <t>9786059825849</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>The Koran</t>
+          <t>Geçmiş Zamanın Ardından</t>
         </is>
       </c>
       <c r="C900" s="1">
-        <v>384</v>
+        <v>38.92</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>9786257276078</t>
+          <t>9786051800523</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>The Religion of Babylonia and Assyria</t>
+          <t>Bomba</t>
         </is>
       </c>
       <c r="C901" s="1">
-        <v>132</v>
+        <v>21</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>9786257276146</t>
+          <t>9786059825832</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>The Jesus of History</t>
+          <t>Aşkın Gücü</t>
         </is>
       </c>
       <c r="C902" s="1">
-        <v>225</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>9786257276153</t>
+          <t>9786051800394</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>The Imitation of Christ</t>
+          <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C903" s="1">
-        <v>120</v>
+        <v>15.92</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>9786054517534</t>
+          <t>9786051801568</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>The Infant System</t>
+          <t>Sınırların Piçi</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>150</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>9786054517442</t>
+          <t>9786051801520</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>The Development Of The Intellect</t>
+          <t>İnançlı Filozoflar Antolojisi</t>
         </is>
       </c>
       <c r="C905" s="1">
-        <v>150</v>
+        <v>61.94</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>9786054517459</t>
+          <t>9786051801544</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>Talks To Teachers On Psychology; And To Students On Some Of Life's Ideals</t>
+          <t>Kitab-ı Yar</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>165</v>
+        <v>23</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>9786054517411</t>
+          <t>9786051801476</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Dr. Montessori's Own Handbook</t>
+          <t>Ölümsüz Rüya</t>
         </is>
       </c>
       <c r="C907" s="1">
-        <v>147</v>
+        <v>33.61</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>9786054517558</t>
+          <t>9786051801575</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>Study Of Child Life</t>
+          <t>Sonsuzluğun Sonsuzluğu - 114 Kod</t>
         </is>
       </c>
       <c r="C908" s="1">
-        <v>150</v>
+        <v>105</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>9786054517466</t>
+          <t>9786051800035</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>Student Und Alkohol</t>
+          <t>Geç Hitit Şehir Devletleri'nden Sam'al (M.Ö. 1200-600)</t>
         </is>
       </c>
       <c r="C909" s="1">
-        <v>185</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>9786054517428</t>
+          <t>9786059825917</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>A Catechism Of Familiar Things</t>
+          <t>Pardon Bayım Bakar mısınız?</t>
         </is>
       </c>
       <c r="C910" s="1">
-        <v>168</v>
+        <v>14.15</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>9786054517749</t>
+          <t>9786051800073</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 3</t>
+          <t>Amele Yazıları</t>
         </is>
       </c>
       <c r="C911" s="1">
-        <v>323</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>9786054517756</t>
+          <t>9786051800066</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 2</t>
+          <t>Tanzimat Hikaye ve Romanlarında Deniz</t>
         </is>
       </c>
       <c r="C912" s="1">
-        <v>273</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>9786054517473</t>
+          <t>9786051800042</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>Downfall Of The Human Being And Selection In Connection To Sex 1</t>
+          <t>Rüyalar Köprüsü</t>
         </is>
       </c>
       <c r="C913" s="1">
-        <v>293</v>
+        <v>30.07</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>9786054517763</t>
+          <t>9786059825504</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>Darwin And His Effect On Modern Science</t>
+          <t>Yalanlar Ordusu</t>
         </is>
       </c>
       <c r="C914" s="1">
-        <v>174</v>
+        <v>72</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>9786054517718</t>
+          <t>9786059825528</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>A Life Dedicated To Science: Michael Faraday</t>
+          <t>Ölü Kadın</t>
         </is>
       </c>
       <c r="C915" s="1">
-        <v>315</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>9786257276818</t>
+          <t>9786059825481</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>A Man Of Science In Laboratory: Louis Pasteur</t>
+          <t>Tenha Siyahı</t>
         </is>
       </c>
       <c r="C916" s="1">
-        <v>380</v>
+        <v>62</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>9786054517770</t>
+          <t>9786059825399</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>Calculus In Easy Method</t>
+          <t>İstidlal - Hulviyyat Örneği</t>
         </is>
       </c>
       <c r="C917" s="1">
-        <v>263</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>9786054517497</t>
+          <t>9786059825498</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>Who Is Archimedes From Syracuse</t>
+          <t>Azizem</t>
         </is>
       </c>
       <c r="C918" s="1">
-        <v>245</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>9786054517565</t>
+          <t>9786051801698</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>Plane Trigonometry The Basic Principles</t>
+          <t>Zamana Adanmış İnsan</t>
         </is>
       </c>
       <c r="C919" s="1">
-        <v>185</v>
+        <v>24.77</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>9786054517626</t>
+          <t>9786051801674</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>Insects And Principles Insect Communities</t>
+          <t>Farklı Yönleriyle Endülüs Hadisçiliği</t>
         </is>
       </c>
       <c r="C920" s="1">
-        <v>188</v>
+        <v>90</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>9786054517671</t>
+          <t>9786051801469</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>History Of Alchemy And The Onset Of Chemistry</t>
+          <t>Psikolojik Zırvalık</t>
         </is>
       </c>
       <c r="C921" s="1">
-        <v>138</v>
+        <v>23</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>9786257276535</t>
+          <t>9786051801711</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>High Frequency Vs. High Potentiality</t>
+          <t>Sayıklama</t>
         </is>
       </c>
       <c r="C922" s="1">
-        <v>180</v>
+        <v>24.16</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>9786054517701</t>
+          <t>9786051801261</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>Elements Of Euclid: First Six Books</t>
+          <t>Mavi Kadar</t>
         </is>
       </c>
       <c r="C923" s="1">
-        <v>284</v>
+        <v>44.23</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>9786054517435</t>
+          <t>9786051801285</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>A Catalogue Of Play Equipment</t>
+          <t>C'anımsın</t>
         </is>
       </c>
       <c r="C924" s="1">
-        <v>188</v>
+        <v>26.54</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>9786054517572</t>
+          <t>9786051800967</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>Optical Principles Or A Scientific Study On Reflections, Refractions, Inflections And The Colours Of Light</t>
+          <t>Aylak Şair</t>
         </is>
       </c>
       <c r="C925" s="1">
-        <v>147</v>
+        <v>17.7</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>9786054517633</t>
+          <t>9786257721189</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>Perpectives Of Innovation In Science And Mathematics</t>
+          <t>Eğitim Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C926" s="1">
-        <v>180</v>
+        <v>288</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>9786054517602</t>
+          <t>9786257721196</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>Messenger Of Galileo Galilei Concerning The Distant Stars</t>
+          <t>Fen Bilimleri ve Matematik Alanında Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Science and Mathematics</t>
         </is>
       </c>
       <c r="C927" s="1">
-        <v>213</v>
+        <v>288</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>9786054517619</t>
+          <t>9786257721257</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>Mathematics In Greece: A History</t>
+          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 2</t>
         </is>
       </c>
       <c r="C928" s="1">
-        <v>195</v>
+        <v>288</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>9786054517596</t>
+          <t>9786257721264</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>Mathematics: An Introduction</t>
+          <t>Sosyal, Beşeri ve İdari Bilimlerde Yeni Arayışlar ve Çalışmalar Cilt 1</t>
         </is>
       </c>
       <c r="C929" s="1">
-        <v>150</v>
+        <v>288</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>9786054517640</t>
+          <t>9786257721226</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>Laws Dominating The Organic Life: Zoonomia Vol. 2</t>
+          <t>Spor Bilimlerinde Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C930" s="1">
-        <v>375</v>
+        <v>288</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>9786054517657</t>
+          <t>9786257721219</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>Laws Dominating The Organic Life: Zoonomia Vol. 1</t>
+          <t>Sağlık Bilimlerinde Yeni Arayışlar ve Çalışmalar - New Searches and Studies in Health Sciences</t>
         </is>
       </c>
       <c r="C931" s="1">
-        <v>450</v>
+        <v>288</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>9786257276979</t>
+          <t>9786257721240</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>Wayside and Woodland Trees: A Pocket Guide to the British Sylva</t>
+          <t>New Searches and Studies in Social and Humanities Sciences</t>
         </is>
       </c>
       <c r="C932" s="1">
-        <v>360</v>
+        <v>288</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>9786257276986</t>
+          <t>9786257721202</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>The History of The Hen Fever A Humorous Record</t>
+          <t>Mimarlık, Planlama ve Tasarımda Yeni Arayışlar ve Çalışmalar</t>
         </is>
       </c>
       <c r="C933" s="1">
-        <v>293</v>
+        <v>288</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>9786257721066</t>
+          <t>9786257276351</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>The Bee-Keeper's Manual</t>
+          <t>A Scientific Study on International Law. Volume 1</t>
         </is>
       </c>
       <c r="C934" s="1">
-        <v>741</v>
+        <v>315</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>9786257276962</t>
+          <t>3990000801353</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>Wood and Its Mechanical Characteristics</t>
+          <t>Naili Divanı Sözlüğü Cilt 2</t>
         </is>
       </c>
       <c r="C935" s="1">
-        <v>323</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>9786257276948</t>
+          <t>9786054517503</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>The Basics of Agriculture</t>
+          <t>What The Schools Teach And Might Teach</t>
         </is>
       </c>
       <c r="C936" s="1">
-        <v>285</v>
+        <v>150</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>9786257721042</t>
+          <t>9786054517404</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>Geological Features of A Town</t>
+          <t>The School And Society</t>
         </is>
       </c>
       <c r="C937" s="1">
-        <v>390</v>
+        <v>297</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>9786257276993</t>
+          <t>9786054517510</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>Practical And Critical Considerations on Wood and Garden</t>
+          <t>The Nervous Child</t>
         </is>
       </c>
       <c r="C938" s="1">
-        <v>390</v>
+        <v>218</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>9786257276337</t>
+          <t>9786054517527</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>Architectural Applications in Classic and Early Christian</t>
+          <t>The Mind And Its Education</t>
         </is>
       </c>
       <c r="C939" s="1">
-        <v>180</v>
+        <v>248</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>9786257276368</t>
+          <t>9786054517541</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>The Shores of the Adriatic</t>
+          <t>The Grammar School Boys Of Gridley</t>
         </is>
       </c>
       <c r="C940" s="1">
-        <v>165</v>
+        <v>225</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>9786257276702</t>
+          <t>9786257276139</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>Common Sense Arising From the Nerve System</t>
+          <t>The Koran</t>
         </is>
       </c>
       <c r="C941" s="1">
-        <v>120</v>
+        <v>384</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>9786257276825</t>
+          <t>9786257276078</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>A Treatise on Sheep</t>
+          <t>The Religion of Babylonia and Assyria</t>
         </is>
       </c>
       <c r="C942" s="1">
-        <v>168</v>
+        <v>132</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>9786257276719</t>
+          <t>9786257276146</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>Considerations on the Nature of Nursing</t>
+          <t>The Jesus of History</t>
         </is>
       </c>
       <c r="C943" s="1">
-        <v>360</v>
+        <v>225</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>9786257721103</t>
+          <t>9786257276153</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>A Book of Women</t>
+          <t>The Imitation of Christ</t>
         </is>
       </c>
       <c r="C944" s="1">
-        <v>315</v>
+        <v>120</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>9786257276436</t>
+          <t>9786054517534</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>Electromagnetic Equipment in Earliest Forms</t>
+          <t>The Infant System</t>
         </is>
       </c>
       <c r="C945" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>9786257276412</t>
+          <t>9786054517442</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>Basics of Meteorology: Some Exercises</t>
+          <t>The Development Of The Intellect</t>
         </is>
       </c>
       <c r="C946" s="1">
-        <v>195</v>
+        <v>150</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>9786257276856</t>
+          <t>9786054517459</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>Ginseng and Other Plants of Medicinal Value</t>
+          <t>Talks To Teachers On Psychology; And To Students On Some Of Life's Ideals</t>
         </is>
       </c>
       <c r="C947" s="1">
-        <v>300</v>
+        <v>165</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>9786257276320</t>
+          <t>9786054517411</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>Architectural Designs in Portugal</t>
+          <t>Dr. Montessori's Own Handbook</t>
         </is>
       </c>
       <c r="C948" s="1">
-        <v>263</v>
+        <v>147</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>9786257276757</t>
+          <t>9786054517558</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>Gods in Maya Manuscripts</t>
+          <t>Study Of Child Life</t>
         </is>
       </c>
       <c r="C949" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>9786257276313</t>
+          <t>9786054517466</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>Architecture in Gothic and Renaissance Eras</t>
+          <t>Student Und Alkohol</t>
         </is>
       </c>
       <c r="C950" s="1">
-        <v>147</v>
+        <v>185</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>9786257276184</t>
+          <t>9786054517428</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>Roman Influence in Britain in the Year 1914</t>
+          <t>A Catechism Of Familiar Things</t>
         </is>
       </c>
       <c r="C951" s="1">
-        <v>330</v>
+        <v>168</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>9786257276931</t>
+          <t>9786054517749</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>Cato and Varro: On Agriculture in Roman Time</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 3</t>
         </is>
       </c>
       <c r="C952" s="1">
-        <v>150</v>
+        <v>323</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>9786257721028</t>
+          <t>9786054517756</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>Crops and Methods for Soil Improvement</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 2</t>
         </is>
       </c>
       <c r="C953" s="1">
-        <v>353</v>
+        <v>273</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>9786257276511</t>
+          <t>9786054517473</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>The Principles of Scientific Management</t>
+          <t>Downfall Of The Human Being And Selection In Connection To Sex 1</t>
         </is>
       </c>
       <c r="C954" s="1">
-        <v>150</v>
+        <v>293</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>9786257276191</t>
+          <t>9786054517763</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>Painting, Sculpture, Architecture for Beginners and Students</t>
+          <t>Darwin And His Effect On Modern Science</t>
         </is>
       </c>
       <c r="C955" s="1">
-        <v>165</v>
+        <v>174</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>9786257276849</t>
+          <t>9786054517718</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>Characteristics of Climbing Plants</t>
+          <t>A Life Dedicated To Science: Michael Faraday</t>
         </is>
       </c>
       <c r="C956" s="1">
-        <v>360</v>
+        <v>315</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>9786257721073</t>
+          <t>9786257276818</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>The Functional Structure of Steam Engines</t>
+          <t>A Man Of Science In Laboratory: Louis Pasteur</t>
         </is>
       </c>
       <c r="C957" s="1">
-        <v>198</v>
+        <v>380</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>9786257276207</t>
+          <t>9786054517770</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>Old St. Paul's Cathedral</t>
+          <t>Calculus In Easy Method</t>
         </is>
       </c>
       <c r="C958" s="1">
-        <v>170</v>
+        <v>263</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>9786257721011</t>
+          <t>9786054517497</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>Cabbages and Cauliflowers: How to Grow Them</t>
+          <t>Who Is Archimedes From Syracuse</t>
         </is>
       </c>
       <c r="C959" s="1">
-        <v>180</v>
+        <v>245</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>9786257276214</t>
+          <t>9786054517565</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
+          <t>Plane Trigonometry The Basic Principles</t>
         </is>
       </c>
       <c r="C960" s="1">
-        <v>138</v>
+        <v>185</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>9786257276955</t>
+          <t>9786054517626</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>Basic Information on Botany For Beginners and Students</t>
+          <t>Insects And Principles Insect Communities</t>
         </is>
       </c>
       <c r="C961" s="1">
-        <v>213</v>
+        <v>188</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>9786257276269</t>
+          <t>9786054517671</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>Italian Villas and Their Gardens</t>
+          <t>History Of Alchemy And The Onset Of Chemistry</t>
         </is>
       </c>
       <c r="C962" s="1">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>9786257276917</t>
+          <t>9786257276535</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>A Complete Guide of 400 Herbs</t>
+          <t>High Frequency Vs. High Potentiality</t>
         </is>
       </c>
       <c r="C963" s="1">
-        <v>525</v>
+        <v>180</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>9786257276375</t>
+          <t>9786054517701</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>How to Judge Architecture: A Popular Guide to the Appreciation of Buildings</t>
+          <t>Elements Of Euclid: First Six Books</t>
         </is>
       </c>
       <c r="C964" s="1">
-        <v>420</v>
+        <v>284</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>9786257276672</t>
+          <t>9786054517435</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>Rome in Pagan and Christian Times</t>
+          <t>A Catalogue Of Play Equipment</t>
         </is>
       </c>
       <c r="C965" s="1">
-        <v>360</v>
+        <v>188</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>9786257276443</t>
+          <t>9786054517572</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>The Basical Knowledge on Geology</t>
+          <t>Optical Principles Or A Scientific Study On Reflections, Refractions, Inflections And The Colours Of Light</t>
         </is>
       </c>
       <c r="C966" s="1">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>9786257276771</t>
+          <t>9786054517633</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>Suggestions to Women on Private Sex</t>
+          <t>Perpectives Of Innovation In Science And Mathematics</t>
         </is>
       </c>
       <c r="C967" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>9786257276504</t>
+          <t>9786054517602</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>The Atmosphere: Its Function and Structure</t>
+          <t>Messenger Of Galileo Galilei Concerning The Distant Stars</t>
         </is>
       </c>
       <c r="C968" s="1">
-        <v>285</v>
+        <v>213</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>9786257276245</t>
+          <t>9786054517619</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>How to Design a Garden</t>
+          <t>Mathematics In Greece: A History</t>
         </is>
       </c>
       <c r="C969" s="1">
-        <v>323</v>
+        <v>195</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>9786257276610</t>
+          <t>9786054517596</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>The Mind Having No Trouble and Concern</t>
+          <t>Mathematics: An Introduction</t>
         </is>
       </c>
       <c r="C970" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>9786257276429</t>
+          <t>9786054517640</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>The Advance of Inventions In The Nineteenth Century</t>
+          <t>Laws Dominating The Organic Life: Zoonomia Vol. 2</t>
         </is>
       </c>
       <c r="C971" s="1">
-        <v>149</v>
+        <v>375</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>9786257276788</t>
+          <t>9786054517657</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>Subjects Avoided in Sex: A Discussion in Plain English</t>
+          <t>Laws Dominating The Organic Life: Zoonomia Vol. 1</t>
         </is>
       </c>
       <c r="C972" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>9786257276498</t>
+          <t>9786257276979</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>Some Mooted Questions in Reinforced Concrete Design</t>
+          <t>Wayside and Woodland Trees: A Pocket Guide to the British Sylva</t>
         </is>
       </c>
       <c r="C973" s="1">
-        <v>183</v>
+        <v>360</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>9786257276696</t>
+          <t>9786257276986</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>Research on Life and Death - A Psychological Perspective Part 1</t>
+          <t>The History of The Hen Fever A Humorous Record</t>
         </is>
       </c>
       <c r="C974" s="1">
-        <v>405</v>
+        <v>293</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>9786257276252</t>
+          <t>9786257721066</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>Gothic Ecclesiastical Architectural Perspectives</t>
+          <t>The Bee-Keeper's Manual</t>
         </is>
       </c>
       <c r="C975" s="1">
-        <v>222</v>
+        <v>741</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>9786257276382</t>
+          <t>9786257276962</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
+          <t>Wood and Its Mechanical Characteristics</t>
         </is>
       </c>
       <c r="C976" s="1">
-        <v>375</v>
+        <v>323</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>9786257276795</t>
+          <t>9786257276948</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>Medicine in Modern Times: How it Has Evolved</t>
+          <t>The Basics of Agriculture</t>
         </is>
       </c>
       <c r="C977" s="1">
-        <v>150</v>
+        <v>285</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>9786257276665</t>
+          <t>9786257721042</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>Research on Life and Death - A Psychological Perspective Part 2</t>
+          <t>Geological Features of A Town</t>
         </is>
       </c>
       <c r="C978" s="1">
-        <v>435</v>
+        <v>390</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>9786257276290</t>
+          <t>9786257276993</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>Democratic Views in Architecture</t>
+          <t>Practical And Critical Considerations on Wood and Garden</t>
         </is>
       </c>
       <c r="C979" s="1">
-        <v>207</v>
+        <v>390</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>9786257276863</t>
+          <t>9786257276337</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>Materia Medica and Therapeutics</t>
+          <t>Architectural Applications in Classic and Early Christian</t>
         </is>
       </c>
       <c r="C980" s="1">
-        <v>225</v>
+        <v>180</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>9786257276481</t>
+          <t>9786257276368</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>Samples of the Most Common Minerals and Rocks</t>
+          <t>The Shores of the Adriatic</t>
         </is>
       </c>
       <c r="C981" s="1">
-        <v>330</v>
+        <v>165</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>9786257276733</t>
+          <t>9786257276702</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>Little Masterpieces of Science</t>
+          <t>Common Sense Arising From the Nerve System</t>
         </is>
       </c>
       <c r="C982" s="1">
-        <v>405</v>
+        <v>120</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>9786257276450</t>
+          <t>9786257276825</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>Iron Workers and Tool Makers: An Industrial Background Study</t>
+          <t>A Treatise on Sheep</t>
         </is>
       </c>
       <c r="C983" s="1">
-        <v>180</v>
+        <v>168</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>9786257276894</t>
+          <t>9786257276719</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>Lectures On Diseases Of The Heart</t>
+          <t>Considerations on the Nature of Nursing</t>
         </is>
       </c>
       <c r="C984" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" s="1" t="inlineStr">
         <is>
-          <t>9786257721097</t>
+          <t>9786257721103</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>Cathedral of Strasburg in Unfinished Version</t>
+          <t>A Book of Women</t>
         </is>
       </c>
       <c r="C985" s="1">
-        <v>147</v>
+        <v>315</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" s="1" t="inlineStr">
         <is>
-          <t>9786257276474</t>
+          <t>9786257276436</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>Experiments in Mechanics, Magnetics, Optics, Hydrostatics and Pneumatics</t>
+          <t>Electromagnetic Equipment in Earliest Forms</t>
         </is>
       </c>
       <c r="C986" s="1">
-        <v>134</v>
+        <v>360</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" s="1" t="inlineStr">
         <is>
-          <t>9786257276870</t>
+          <t>9786257276412</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>How Men and Animals Express Their Emotions</t>
+          <t>Basics of Meteorology: Some Exercises</t>
         </is>
       </c>
       <c r="C987" s="1">
-        <v>390</v>
+        <v>195</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" s="1" t="inlineStr">
         <is>
-          <t>9786257276344</t>
+          <t>9786257276856</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>An Architect's Note-book in Spain</t>
+          <t>Ginseng and Other Plants of Medicinal Value</t>
         </is>
       </c>
       <c r="C988" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" s="1" t="inlineStr">
         <is>
-          <t>9786257276832</t>
+          <t>9786257276320</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>Half-Yearly Abstract Of The Medical Sciences: Being A. Digest Of British And Continental Medicine, And Of The Progress Of Medicine And The Collateral Sciences</t>
+          <t>Architectural Designs in Portugal</t>
         </is>
       </c>
       <c r="C989" s="1">
-        <v>165</v>
+        <v>263</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" s="1" t="inlineStr">
         <is>
-          <t>9786257276887</t>
+          <t>9786257276757</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>Marvellous Creatures Living in a Pond</t>
+          <t>Gods in Maya Manuscripts</t>
         </is>
       </c>
       <c r="C990" s="1">
-        <v>470</v>
+        <v>120</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" s="1" t="inlineStr">
         <is>
-          <t>9786257276122</t>
+          <t>9786257276313</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>The Nebula Coating</t>
+          <t>Architecture in Gothic and Renaissance Eras</t>
         </is>
       </c>
       <c r="C991" s="1">
-        <v>210</v>
+        <v>147</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" s="1" t="inlineStr">
         <is>
-          <t>9786257276177</t>
+          <t>9786257276184</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>The City of Cupolas</t>
+          <t>Roman Influence in Britain in the Year 1914</t>
         </is>
       </c>
       <c r="C992" s="1">
-        <v>195</v>
+        <v>330</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" s="1" t="inlineStr">
         <is>
-          <t>9786257276238</t>
+          <t>9786257276931</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
-          <t>The Architecture of Provence and the Riviera</t>
+          <t>Cato and Varro: On Agriculture in Roman Time</t>
         </is>
       </c>
       <c r="C993" s="1">
-        <v>132</v>
+        <v>150</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" s="1" t="inlineStr">
         <is>
-          <t>9786257276924</t>
+          <t>9786257721028</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>Flowers Which Can Be Grown in a Farm</t>
+          <t>Crops and Methods for Soil Improvement</t>
         </is>
       </c>
       <c r="C994" s="1">
-        <v>420</v>
+        <v>353</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" s="1" t="inlineStr">
         <is>
-          <t>9786257276276</t>
+          <t>9786257276511</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>Seven Lamps Illuminating the Architecture</t>
+          <t>The Principles of Scientific Management</t>
         </is>
       </c>
       <c r="C995" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" s="1" t="inlineStr">
         <is>
-          <t>9786257721059</t>
+          <t>9786257276191</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
+          <t>Painting, Sculpture, Architecture for Beginners and Students</t>
         </is>
       </c>
       <c r="C996" s="1">
-        <v>390</v>
+        <v>165</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" s="1" t="inlineStr">
         <is>
-          <t>9786257276399</t>
+          <t>9786257276849</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>Experimental Research in Energy Production</t>
+          <t>Characteristics of Climbing Plants</t>
         </is>
       </c>
       <c r="C997" s="1">
-        <v>120</v>
+        <v>360</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" s="1" t="inlineStr">
         <is>
-          <t>9786257276306</t>
+          <t>9786257721073</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
-          <t>Royal Palaces and Parks of France</t>
+          <t>The Functional Structure of Steam Engines</t>
         </is>
       </c>
       <c r="C998" s="1">
-        <v>135</v>
+        <v>198</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" s="1" t="inlineStr">
         <is>
-          <t>9786257276900</t>
+          <t>9786257276207</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
-          <t>Domesticated Animals</t>
+          <t>Old St. Paul's Cathedral</t>
         </is>
       </c>
       <c r="C999" s="1">
-        <v>255</v>
+        <v>170</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" s="1" t="inlineStr">
         <is>
-          <t>9786257276467</t>
+          <t>9786257721011</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
-          <t>Airplane in Earliest Forms</t>
+          <t>Cabbages and Cauliflowers: How to Grow Them</t>
         </is>
       </c>
       <c r="C1000" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" s="1" t="inlineStr">
         <is>
-          <t>9786257276405</t>
+          <t>9786257276214</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
-          <t>Aspects of Aircraft and Submarines</t>
+          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
         </is>
       </c>
       <c r="C1001" s="1">
-        <v>150</v>
+        <v>138</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" s="1" t="inlineStr">
         <is>
-          <t>9786257276528</t>
+          <t>9786257276955</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
-          <t>A History of the Growth of the Steam-Engine</t>
+          <t>Basic Information on Botany For Beginners and Students</t>
         </is>
       </c>
       <c r="C1002" s="1">
-        <v>270</v>
+        <v>213</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" s="1" t="inlineStr">
         <is>
-          <t>9786257276580</t>
+          <t>9786257276269</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
-          <t>These Sports are Beneficial for Boys</t>
+          <t>Italian Villas and Their Gardens</t>
         </is>
       </c>
       <c r="C1003" s="1">
-        <v>255</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" s="1" t="inlineStr">
         <is>
-          <t>9786257276542</t>
+          <t>9786257276917</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
-          <t>A Clever Boy Can do These Activities</t>
+          <t>A Complete Guide of 400 Herbs</t>
         </is>
       </c>
       <c r="C1004" s="1">
-        <v>285</v>
+        <v>525</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" s="1" t="inlineStr">
         <is>
-          <t>9786257276559</t>
+          <t>9786257276375</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
-          <t>Atlantic Classical Series 2</t>
+          <t>How to Judge Architecture: A Popular Guide to the Appreciation of Buildings</t>
         </is>
       </c>
       <c r="C1005" s="1">
-        <v>315</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" s="1" t="inlineStr">
         <is>
-          <t>9786257276726</t>
+          <t>9786257276672</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>Cricket</t>
+          <t>Rome in Pagan and Christian Times</t>
         </is>
       </c>
       <c r="C1006" s="1">
-        <v>345</v>
+        <v>360</v>
       </c>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" s="1" t="inlineStr">
         <is>
-          <t>9786257276740</t>
+          <t>9786257276443</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>Football in American Style</t>
+          <t>The Basical Knowledge on Geology</t>
         </is>
       </c>
       <c r="C1007" s="1">
-        <v>255</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" s="1" t="inlineStr">
         <is>
-          <t>9786257276566</t>
+          <t>9786257276771</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
-          <t>Book of the Boone and Crockett Club: A Hunting Myth</t>
+          <t>Suggestions to Women on Private Sex</t>
         </is>
       </c>
       <c r="C1008" s="1">
-        <v>345</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" s="1" t="inlineStr">
         <is>
-          <t>9786257276573</t>
+          <t>9786257276504</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
-          <t>Dogs Used in Hunting Areas</t>
+          <t>The Atmosphere: Its Function and Structure</t>
         </is>
       </c>
       <c r="C1009" s="1">
-        <v>150</v>
+        <v>285</v>
       </c>
     </row>
     <row r="1010" spans="1:3">
       <c r="A1010" s="1" t="inlineStr">
         <is>
-          <t>9786257276801</t>
+          <t>9786257276245</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
-          <t>Function of Half-Back in School, Football, and Golf</t>
+          <t>How to Design a Garden</t>
         </is>
       </c>
       <c r="C1010" s="1">
-        <v>315</v>
+        <v>323</v>
       </c>
     </row>
     <row r="1011" spans="1:3">
       <c r="A1011" s="1" t="inlineStr">
         <is>
-          <t>9786257276764</t>
+          <t>9786257276610</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
-          <t>Ladies in the Pitch: Scenes in Sport</t>
+          <t>The Mind Having No Trouble and Concern</t>
         </is>
       </c>
       <c r="C1011" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="1012" spans="1:3">
       <c r="A1012" s="1" t="inlineStr">
         <is>
-          <t>9786257276689</t>
+          <t>9786257276429</t>
         </is>
       </c>
       <c r="B1012" s="1" t="inlineStr">
         <is>
-          <t>Philosophical Considerations on Sport</t>
+          <t>The Advance of Inventions In The Nineteenth Century</t>
         </is>
       </c>
       <c r="C1012" s="1">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="1013" spans="1:3">
       <c r="A1013" s="1" t="inlineStr">
         <is>
-          <t>9786257276641</t>
+          <t>9786257276788</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
-          <t>Scenes of Sportmen Vol 1-2</t>
+          <t>Subjects Avoided in Sex: A Discussion in Plain English</t>
         </is>
       </c>
       <c r="C1013" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="1014" spans="1:3">
       <c r="A1014" s="1" t="inlineStr">
         <is>
-          <t>9786257276634</t>
+          <t>9786257276498</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
-          <t>Sports and Games We can do Outdoors</t>
+          <t>Some Mooted Questions in Reinforced Concrete Design</t>
         </is>
       </c>
       <c r="C1014" s="1">
-        <v>285</v>
+        <v>183</v>
       </c>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" s="1" t="inlineStr">
         <is>
-          <t>9786257276627</t>
+          <t>9786257276696</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
-          <t>Sports and Hobbies of English People</t>
+          <t>Research on Life and Death - A Psychological Perspective Part 1</t>
         </is>
       </c>
       <c r="C1015" s="1">
-        <v>210</v>
+        <v>405</v>
       </c>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" s="1" t="inlineStr">
         <is>
-          <t>9786257276603</t>
+          <t>9786257276252</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
-          <t>The Science of Swimming</t>
+          <t>Gothic Ecclesiastical Architectural Perspectives</t>
         </is>
       </c>
       <c r="C1016" s="1">
-        <v>255</v>
+        <v>222</v>
       </c>
     </row>
     <row r="1017" spans="1:3">
       <c r="A1017" s="1" t="inlineStr">
         <is>
-          <t>9786257276597</t>
+          <t>9786257276382</t>
         </is>
       </c>
       <c r="B1017" s="1" t="inlineStr">
         <is>
-          <t>The Sports Which the Deities Did</t>
+          <t>Landscape Gardening and Architectural Considerations: An Exposition</t>
         </is>
       </c>
       <c r="C1017" s="1">
-        <v>225</v>
+        <v>375</v>
       </c>
     </row>
     <row r="1018" spans="1:3">
       <c r="A1018" s="1" t="inlineStr">
         <is>
-          <t>9786054517930</t>
+          <t>9786257276795</t>
         </is>
       </c>
       <c r="B1018" s="1" t="inlineStr">
         <is>
-          <t>Raphael</t>
+          <t>Medicine in Modern Times: How it Has Evolved</t>
         </is>
       </c>
       <c r="C1018" s="1">
-        <v>345</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1019" spans="1:3">
       <c r="A1019" s="1" t="inlineStr">
         <is>
-          <t>9786054517664</t>
+          <t>9786257276665</t>
         </is>
       </c>
       <c r="B1019" s="1" t="inlineStr">
         <is>
-          <t>Seven Discourses on Art</t>
+          <t>Research on Life and Death - A Psychological Perspective Part 2</t>
         </is>
       </c>
       <c r="C1019" s="1">
-        <v>330</v>
+        <v>435</v>
       </c>
     </row>
     <row r="1020" spans="1:3">
       <c r="A1020" s="1" t="inlineStr">
         <is>
-          <t>9786054517978</t>
+          <t>9786257276290</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
-          <t>The Best Portraits in Engraving</t>
+          <t>Democratic Views in Architecture</t>
         </is>
       </c>
       <c r="C1020" s="1">
-        <v>113</v>
+        <v>207</v>
       </c>
     </row>
     <row r="1021" spans="1:3">
       <c r="A1021" s="1" t="inlineStr">
         <is>
-          <t>9786054517961</t>
+          <t>9786257276863</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
-          <t>Richard Wagner Composer of Operas</t>
+          <t>Materia Medica and Therapeutics</t>
         </is>
       </c>
       <c r="C1021" s="1">
-        <v>315</v>
+        <v>225</v>
       </c>
     </row>
     <row r="1022" spans="1:3">
       <c r="A1022" s="1" t="inlineStr">
         <is>
-          <t>9786257276016</t>
+          <t>9786257276481</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
-          <t>The Florentine Painters of the Renaissance</t>
+          <t>Samples of the Most Common Minerals and Rocks</t>
         </is>
       </c>
       <c r="C1022" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="1023" spans="1:3">
       <c r="A1023" s="1" t="inlineStr">
         <is>
-          <t>9786054517688</t>
+          <t>9786257276733</t>
         </is>
       </c>
       <c r="B1023" s="1" t="inlineStr">
         <is>
-          <t>The Life of Michelangelo Buonarroti</t>
+          <t>Little Masterpieces of Science</t>
         </is>
       </c>
       <c r="C1023" s="1">
-        <v>323</v>
+        <v>405</v>
       </c>
     </row>
     <row r="1024" spans="1:3">
       <c r="A1024" s="1" t="inlineStr">
         <is>
-          <t>9786257276047</t>
+          <t>9786257276450</t>
         </is>
       </c>
       <c r="B1024" s="1" t="inlineStr">
         <is>
-          <t>The Notebooks of Leonardo Da Vinci</t>
+          <t>Iron Workers and Tool Makers: An Industrial Background Study</t>
         </is>
       </c>
       <c r="C1024" s="1">
-        <v>428</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1025" spans="1:3">
       <c r="A1025" s="1" t="inlineStr">
         <is>
-          <t>4440000002513</t>
+          <t>9786257276894</t>
         </is>
       </c>
       <c r="B1025" s="1" t="inlineStr">
         <is>
-          <t>Justinian's Courts: A Secret History</t>
+          <t>Lectures On Diseases Of The Heart</t>
         </is>
       </c>
       <c r="C1025" s="1">
-        <v>150</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1026" spans="1:3">
       <c r="A1026" s="1" t="inlineStr">
         <is>
-          <t>9786257276115</t>
+          <t>9786257721097</t>
         </is>
       </c>
       <c r="B1026" s="1" t="inlineStr">
         <is>
-          <t>The Orchestral Conductor Theory of His Art</t>
+          <t>Cathedral of Strasburg in Unfinished Version</t>
         </is>
       </c>
       <c r="C1026" s="1">
-        <v>120</v>
+        <v>147</v>
       </c>
     </row>
     <row r="1027" spans="1:3">
       <c r="A1027" s="1" t="inlineStr">
         <is>
-          <t>9786257276092</t>
+          <t>9786257276474</t>
         </is>
       </c>
       <c r="B1027" s="1" t="inlineStr">
         <is>
-          <t>The Psychology of Singing</t>
+          <t>Experiments in Mechanics, Magnetics, Optics, Hydrostatics and Pneumatics</t>
         </is>
       </c>
       <c r="C1027" s="1">
-        <v>300</v>
+        <v>134</v>
       </c>
     </row>
     <row r="1028" spans="1:3">
       <c r="A1028" s="1" t="inlineStr">
         <is>
-          <t>9786257276085</t>
+          <t>9786257276870</t>
         </is>
       </c>
       <c r="B1028" s="1" t="inlineStr">
         <is>
-          <t>The Relation of Art to Nature</t>
+          <t>How Men and Animals Express Their Emotions</t>
         </is>
       </c>
       <c r="C1028" s="1">
-        <v>210</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1029" spans="1:3">
       <c r="A1029" s="1" t="inlineStr">
         <is>
-          <t>9786257276658</t>
+          <t>9786257276344</t>
         </is>
       </c>
       <c r="B1029" s="1" t="inlineStr">
         <is>
-          <t>Scenes of Fishing and Shooting Sports</t>
+          <t>An Architect's Note-book in Spain</t>
         </is>
       </c>
       <c r="C1029" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1030" spans="1:3">
       <c r="A1030" s="1" t="inlineStr">
         <is>
-          <t>9786054517954</t>
+          <t>9786257276832</t>
         </is>
       </c>
       <c r="B1030" s="1" t="inlineStr">
         <is>
-          <t>Rembrandt</t>
+          <t>Half-Yearly Abstract Of The Medical Sciences: Being A. Digest Of British And Continental Medicine, And Of The Progress Of Medicine And The Collateral Sciences</t>
         </is>
       </c>
       <c r="C1030" s="1">
-        <v>180</v>
+        <v>165</v>
       </c>
     </row>
     <row r="1031" spans="1:3">
       <c r="A1031" s="1" t="inlineStr">
         <is>
-          <t>9786054517824</t>
+          <t>9786257276887</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
-          <t>Chopin and Other Musical Essays</t>
+          <t>Marvellous Creatures Living in a Pond</t>
         </is>
       </c>
       <c r="C1031" s="1">
-        <v>135</v>
+        <v>470</v>
       </c>
     </row>
     <row r="1032" spans="1:3">
       <c r="A1032" s="1" t="inlineStr">
         <is>
-          <t>9786054517848</t>
+          <t>9786257276122</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
-          <t>Lessons in Music Form</t>
+          <t>The Nebula Coating</t>
         </is>
       </c>
       <c r="C1032" s="1">
-        <v>135</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1033" spans="1:3">
       <c r="A1033" s="1" t="inlineStr">
         <is>
-          <t>9786054517879</t>
+          <t>9786257276177</t>
         </is>
       </c>
       <c r="B1033" s="1" t="inlineStr">
         <is>
-          <t>Jean Francois Millet</t>
+          <t>The City of Cupolas</t>
         </is>
       </c>
       <c r="C1033" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="1034" spans="1:3">
       <c r="A1034" s="1" t="inlineStr">
         <is>
-          <t>9786054517893</t>
+          <t>9786257276238</t>
         </is>
       </c>
       <c r="B1034" s="1" t="inlineStr">
         <is>
-          <t>Masters of Water - Colour Painting</t>
+          <t>The Architecture of Provence and the Riviera</t>
         </is>
       </c>
       <c r="C1034" s="1">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="1035" spans="1:3">
       <c r="A1035" s="1" t="inlineStr">
         <is>
-          <t>9786054517909</t>
+          <t>9786257276924</t>
         </is>
       </c>
       <c r="B1035" s="1" t="inlineStr">
         <is>
-          <t>On Conducting (Ueber das Dirigiren)</t>
+          <t>Flowers Which Can Be Grown in a Farm</t>
         </is>
       </c>
       <c r="C1035" s="1">
-        <v>135</v>
+        <v>420</v>
       </c>
     </row>
     <row r="1036" spans="1:3">
       <c r="A1036" s="1" t="inlineStr">
         <is>
-          <t>9786054517916</t>
+          <t>9786257276276</t>
         </is>
       </c>
       <c r="B1036" s="1" t="inlineStr">
         <is>
-          <t>Prehistoric Textile Art of Eastern United States</t>
+          <t>Seven Lamps Illuminating the Architecture</t>
         </is>
       </c>
       <c r="C1036" s="1">
-        <v>270</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1037" spans="1:3">
       <c r="A1037" s="1" t="inlineStr">
         <is>
-          <t>9786054517794</t>
+          <t>9786257721059</t>
         </is>
       </c>
       <c r="B1037" s="1" t="inlineStr">
         <is>
-          <t>Artistic Activities and Rituals in Ancient Times</t>
+          <t>Farmers of Forty Centuries or, Permanent Agriculture in China, Korea and Japan</t>
         </is>
       </c>
       <c r="C1037" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="1038" spans="1:3">
       <c r="A1038" s="1" t="inlineStr">
         <is>
-          <t>9786054517800</t>
+          <t>9786257276399</t>
         </is>
       </c>
       <c r="B1038" s="1" t="inlineStr">
         <is>
-          <t>Aspects of Modern Opera</t>
+          <t>Experimental Research in Energy Production</t>
         </is>
       </c>
       <c r="C1038" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1039" spans="1:3">
       <c r="A1039" s="1" t="inlineStr">
         <is>
-          <t>9786258671131</t>
+          <t>9786257276306</t>
         </is>
       </c>
       <c r="B1039" s="1" t="inlineStr">
         <is>
-          <t>Marguerite Yourcenar ve Orhan Pamuk’un Eserlerinde Mücadele, Özgürlük ve Kimlik Arayışı</t>
+          <t>Royal Palaces and Parks of France</t>
         </is>
       </c>
       <c r="C1039" s="1">
-        <v>350</v>
+        <v>135</v>
       </c>
     </row>
     <row r="1040" spans="1:3">
       <c r="A1040" s="1" t="inlineStr">
         <is>
+          <t>9786257276900</t>
+        </is>
+      </c>
+      <c r="B1040" s="1" t="inlineStr">
+        <is>
+          <t>Domesticated Animals</t>
+        </is>
+      </c>
+      <c r="C1040" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:3">
+      <c r="A1041" s="1" t="inlineStr">
+        <is>
+          <t>9786257276467</t>
+        </is>
+      </c>
+      <c r="B1041" s="1" t="inlineStr">
+        <is>
+          <t>Airplane in Earliest Forms</t>
+        </is>
+      </c>
+      <c r="C1041" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:3">
+      <c r="A1042" s="1" t="inlineStr">
+        <is>
+          <t>9786257276405</t>
+        </is>
+      </c>
+      <c r="B1042" s="1" t="inlineStr">
+        <is>
+          <t>Aspects of Aircraft and Submarines</t>
+        </is>
+      </c>
+      <c r="C1042" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:3">
+      <c r="A1043" s="1" t="inlineStr">
+        <is>
+          <t>9786257276528</t>
+        </is>
+      </c>
+      <c r="B1043" s="1" t="inlineStr">
+        <is>
+          <t>A History of the Growth of the Steam-Engine</t>
+        </is>
+      </c>
+      <c r="C1043" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:3">
+      <c r="A1044" s="1" t="inlineStr">
+        <is>
+          <t>9786257276580</t>
+        </is>
+      </c>
+      <c r="B1044" s="1" t="inlineStr">
+        <is>
+          <t>These Sports are Beneficial for Boys</t>
+        </is>
+      </c>
+      <c r="C1044" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:3">
+      <c r="A1045" s="1" t="inlineStr">
+        <is>
+          <t>9786257276542</t>
+        </is>
+      </c>
+      <c r="B1045" s="1" t="inlineStr">
+        <is>
+          <t>A Clever Boy Can do These Activities</t>
+        </is>
+      </c>
+      <c r="C1045" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:3">
+      <c r="A1046" s="1" t="inlineStr">
+        <is>
+          <t>9786257276559</t>
+        </is>
+      </c>
+      <c r="B1046" s="1" t="inlineStr">
+        <is>
+          <t>Atlantic Classical Series 2</t>
+        </is>
+      </c>
+      <c r="C1046" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:3">
+      <c r="A1047" s="1" t="inlineStr">
+        <is>
+          <t>9786257276726</t>
+        </is>
+      </c>
+      <c r="B1047" s="1" t="inlineStr">
+        <is>
+          <t>Cricket</t>
+        </is>
+      </c>
+      <c r="C1047" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:3">
+      <c r="A1048" s="1" t="inlineStr">
+        <is>
+          <t>9786257276740</t>
+        </is>
+      </c>
+      <c r="B1048" s="1" t="inlineStr">
+        <is>
+          <t>Football in American Style</t>
+        </is>
+      </c>
+      <c r="C1048" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:3">
+      <c r="A1049" s="1" t="inlineStr">
+        <is>
+          <t>9786257276566</t>
+        </is>
+      </c>
+      <c r="B1049" s="1" t="inlineStr">
+        <is>
+          <t>Book of the Boone and Crockett Club: A Hunting Myth</t>
+        </is>
+      </c>
+      <c r="C1049" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:3">
+      <c r="A1050" s="1" t="inlineStr">
+        <is>
+          <t>9786257276573</t>
+        </is>
+      </c>
+      <c r="B1050" s="1" t="inlineStr">
+        <is>
+          <t>Dogs Used in Hunting Areas</t>
+        </is>
+      </c>
+      <c r="C1050" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:3">
+      <c r="A1051" s="1" t="inlineStr">
+        <is>
+          <t>9786257276801</t>
+        </is>
+      </c>
+      <c r="B1051" s="1" t="inlineStr">
+        <is>
+          <t>Function of Half-Back in School, Football, and Golf</t>
+        </is>
+      </c>
+      <c r="C1051" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:3">
+      <c r="A1052" s="1" t="inlineStr">
+        <is>
+          <t>9786257276764</t>
+        </is>
+      </c>
+      <c r="B1052" s="1" t="inlineStr">
+        <is>
+          <t>Ladies in the Pitch: Scenes in Sport</t>
+        </is>
+      </c>
+      <c r="C1052" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:3">
+      <c r="A1053" s="1" t="inlineStr">
+        <is>
+          <t>9786257276689</t>
+        </is>
+      </c>
+      <c r="B1053" s="1" t="inlineStr">
+        <is>
+          <t>Philosophical Considerations on Sport</t>
+        </is>
+      </c>
+      <c r="C1053" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:3">
+      <c r="A1054" s="1" t="inlineStr">
+        <is>
+          <t>9786257276641</t>
+        </is>
+      </c>
+      <c r="B1054" s="1" t="inlineStr">
+        <is>
+          <t>Scenes of Sportmen Vol 1-2</t>
+        </is>
+      </c>
+      <c r="C1054" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:3">
+      <c r="A1055" s="1" t="inlineStr">
+        <is>
+          <t>9786257276634</t>
+        </is>
+      </c>
+      <c r="B1055" s="1" t="inlineStr">
+        <is>
+          <t>Sports and Games We can do Outdoors</t>
+        </is>
+      </c>
+      <c r="C1055" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:3">
+      <c r="A1056" s="1" t="inlineStr">
+        <is>
+          <t>9786257276627</t>
+        </is>
+      </c>
+      <c r="B1056" s="1" t="inlineStr">
+        <is>
+          <t>Sports and Hobbies of English People</t>
+        </is>
+      </c>
+      <c r="C1056" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:3">
+      <c r="A1057" s="1" t="inlineStr">
+        <is>
+          <t>9786257276603</t>
+        </is>
+      </c>
+      <c r="B1057" s="1" t="inlineStr">
+        <is>
+          <t>The Science of Swimming</t>
+        </is>
+      </c>
+      <c r="C1057" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:3">
+      <c r="A1058" s="1" t="inlineStr">
+        <is>
+          <t>9786257276597</t>
+        </is>
+      </c>
+      <c r="B1058" s="1" t="inlineStr">
+        <is>
+          <t>The Sports Which the Deities Did</t>
+        </is>
+      </c>
+      <c r="C1058" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:3">
+      <c r="A1059" s="1" t="inlineStr">
+        <is>
+          <t>9786054517930</t>
+        </is>
+      </c>
+      <c r="B1059" s="1" t="inlineStr">
+        <is>
+          <t>Raphael</t>
+        </is>
+      </c>
+      <c r="C1059" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:3">
+      <c r="A1060" s="1" t="inlineStr">
+        <is>
+          <t>9786054517664</t>
+        </is>
+      </c>
+      <c r="B1060" s="1" t="inlineStr">
+        <is>
+          <t>Seven Discourses on Art</t>
+        </is>
+      </c>
+      <c r="C1060" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:3">
+      <c r="A1061" s="1" t="inlineStr">
+        <is>
+          <t>9786054517978</t>
+        </is>
+      </c>
+      <c r="B1061" s="1" t="inlineStr">
+        <is>
+          <t>The Best Portraits in Engraving</t>
+        </is>
+      </c>
+      <c r="C1061" s="1">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:3">
+      <c r="A1062" s="1" t="inlineStr">
+        <is>
+          <t>9786054517961</t>
+        </is>
+      </c>
+      <c r="B1062" s="1" t="inlineStr">
+        <is>
+          <t>Richard Wagner Composer of Operas</t>
+        </is>
+      </c>
+      <c r="C1062" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:3">
+      <c r="A1063" s="1" t="inlineStr">
+        <is>
+          <t>9786257276016</t>
+        </is>
+      </c>
+      <c r="B1063" s="1" t="inlineStr">
+        <is>
+          <t>The Florentine Painters of the Renaissance</t>
+        </is>
+      </c>
+      <c r="C1063" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:3">
+      <c r="A1064" s="1" t="inlineStr">
+        <is>
+          <t>9786054517688</t>
+        </is>
+      </c>
+      <c r="B1064" s="1" t="inlineStr">
+        <is>
+          <t>The Life of Michelangelo Buonarroti</t>
+        </is>
+      </c>
+      <c r="C1064" s="1">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:3">
+      <c r="A1065" s="1" t="inlineStr">
+        <is>
+          <t>9786257276047</t>
+        </is>
+      </c>
+      <c r="B1065" s="1" t="inlineStr">
+        <is>
+          <t>The Notebooks of Leonardo Da Vinci</t>
+        </is>
+      </c>
+      <c r="C1065" s="1">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:3">
+      <c r="A1066" s="1" t="inlineStr">
+        <is>
+          <t>4440000002513</t>
+        </is>
+      </c>
+      <c r="B1066" s="1" t="inlineStr">
+        <is>
+          <t>Justinian's Courts: A Secret History</t>
+        </is>
+      </c>
+      <c r="C1066" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:3">
+      <c r="A1067" s="1" t="inlineStr">
+        <is>
+          <t>9786257276115</t>
+        </is>
+      </c>
+      <c r="B1067" s="1" t="inlineStr">
+        <is>
+          <t>The Orchestral Conductor Theory of His Art</t>
+        </is>
+      </c>
+      <c r="C1067" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:3">
+      <c r="A1068" s="1" t="inlineStr">
+        <is>
+          <t>9786257276092</t>
+        </is>
+      </c>
+      <c r="B1068" s="1" t="inlineStr">
+        <is>
+          <t>The Psychology of Singing</t>
+        </is>
+      </c>
+      <c r="C1068" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:3">
+      <c r="A1069" s="1" t="inlineStr">
+        <is>
+          <t>9786257276085</t>
+        </is>
+      </c>
+      <c r="B1069" s="1" t="inlineStr">
+        <is>
+          <t>The Relation of Art to Nature</t>
+        </is>
+      </c>
+      <c r="C1069" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:3">
+      <c r="A1070" s="1" t="inlineStr">
+        <is>
+          <t>9786257276658</t>
+        </is>
+      </c>
+      <c r="B1070" s="1" t="inlineStr">
+        <is>
+          <t>Scenes of Fishing and Shooting Sports</t>
+        </is>
+      </c>
+      <c r="C1070" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:3">
+      <c r="A1071" s="1" t="inlineStr">
+        <is>
+          <t>9786054517954</t>
+        </is>
+      </c>
+      <c r="B1071" s="1" t="inlineStr">
+        <is>
+          <t>Rembrandt</t>
+        </is>
+      </c>
+      <c r="C1071" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:3">
+      <c r="A1072" s="1" t="inlineStr">
+        <is>
+          <t>9786054517824</t>
+        </is>
+      </c>
+      <c r="B1072" s="1" t="inlineStr">
+        <is>
+          <t>Chopin and Other Musical Essays</t>
+        </is>
+      </c>
+      <c r="C1072" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:3">
+      <c r="A1073" s="1" t="inlineStr">
+        <is>
+          <t>9786054517848</t>
+        </is>
+      </c>
+      <c r="B1073" s="1" t="inlineStr">
+        <is>
+          <t>Lessons in Music Form</t>
+        </is>
+      </c>
+      <c r="C1073" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:3">
+      <c r="A1074" s="1" t="inlineStr">
+        <is>
+          <t>9786054517879</t>
+        </is>
+      </c>
+      <c r="B1074" s="1" t="inlineStr">
+        <is>
+          <t>Jean Francois Millet</t>
+        </is>
+      </c>
+      <c r="C1074" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:3">
+      <c r="A1075" s="1" t="inlineStr">
+        <is>
+          <t>9786054517893</t>
+        </is>
+      </c>
+      <c r="B1075" s="1" t="inlineStr">
+        <is>
+          <t>Masters of Water - Colour Painting</t>
+        </is>
+      </c>
+      <c r="C1075" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:3">
+      <c r="A1076" s="1" t="inlineStr">
+        <is>
+          <t>9786054517909</t>
+        </is>
+      </c>
+      <c r="B1076" s="1" t="inlineStr">
+        <is>
+          <t>On Conducting (Ueber das Dirigiren)</t>
+        </is>
+      </c>
+      <c r="C1076" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:3">
+      <c r="A1077" s="1" t="inlineStr">
+        <is>
+          <t>9786054517916</t>
+        </is>
+      </c>
+      <c r="B1077" s="1" t="inlineStr">
+        <is>
+          <t>Prehistoric Textile Art of Eastern United States</t>
+        </is>
+      </c>
+      <c r="C1077" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:3">
+      <c r="A1078" s="1" t="inlineStr">
+        <is>
+          <t>9786054517794</t>
+        </is>
+      </c>
+      <c r="B1078" s="1" t="inlineStr">
+        <is>
+          <t>Artistic Activities and Rituals in Ancient Times</t>
+        </is>
+      </c>
+      <c r="C1078" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:3">
+      <c r="A1079" s="1" t="inlineStr">
+        <is>
+          <t>9786054517800</t>
+        </is>
+      </c>
+      <c r="B1079" s="1" t="inlineStr">
+        <is>
+          <t>Aspects of Modern Opera</t>
+        </is>
+      </c>
+      <c r="C1079" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:3">
+      <c r="A1080" s="1" t="inlineStr">
+        <is>
+          <t>9786258671131</t>
+        </is>
+      </c>
+      <c r="B1080" s="1" t="inlineStr">
+        <is>
+          <t>Marguerite Yourcenar ve Orhan Pamuk’un Eserlerinde Mücadele, Özgürlük ve Kimlik Arayışı</t>
+        </is>
+      </c>
+      <c r="C1080" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:3">
+      <c r="A1081" s="1" t="inlineStr">
+        <is>
           <t>9786258682274</t>
         </is>
       </c>
-      <c r="B1040" s="1" t="inlineStr">
+      <c r="B1081" s="1" t="inlineStr">
         <is>
           <t>Kurumsal Eğitim İhtiyaçlarına Uygun Metaverse Altyapısı: İş Planı ve Stratejik Yol Haritası</t>
         </is>
       </c>
-      <c r="C1040" s="1">
+      <c r="C1081" s="1">
         <v>189</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>