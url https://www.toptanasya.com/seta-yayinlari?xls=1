--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,3835 +85,3880 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255703224</t>
+          <t>4444444444710</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türkiye's Technological Transformation From Strategy To Security</t>
+          <t>Insight Turkey Vol. 28, No: 1 Winter 2026</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255703187</t>
+          <t>4444444444709</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Suriye Elcedideh Minel Sevre İlel Devlet</t>
+          <t>Insight Turkey Vol. 27, No: 3 Summer 2025</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255703217</t>
+          <t>4444444444708</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Politikadan Pratiğe Türkiye - Afrika İlişkileri</t>
+          <t>Insight Turkey Vol. 27, No: 2 Spring 2025</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255703095</t>
+          <t>9786255703224</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Trump'ın Amerikası</t>
+          <t>Türkiye's Technological Transformation From Strategy To Security</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4444444444155</t>
+          <t>9786255703187</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 27, No: 1 Winter 2025</t>
+          <t>Suriye Elcedideh Minel Sevre İlel Devlet</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>70</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444444154</t>
+          <t>9786255703217</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 26, No: 4 Fall 2024</t>
+          <t>Politikadan Pratiğe Türkiye - Afrika İlişkileri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>70</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4444444444153</t>
+          <t>9786255703095</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 26, No: 3 Summer 2024</t>
+          <t>Trump'ın Amerikası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>70</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256583979</t>
+          <t>4444444444155</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Panorama 2025 Nüfus ve Aile</t>
+          <t>Insight Turkey Vol. 27, No: 1 Winter 2025</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259686493</t>
+          <t>4444444444154</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yeni Suriye ve Uluslararası Aktörler</t>
+          <t>Insight Turkey Vol. 26, No: 4 Fall 2024</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256583962</t>
+          <t>4444444444153</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı 2024</t>
+          <t>Insight Turkey Vol. 26, No: 3 Summer 2024</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256583955</t>
+          <t>9786256583979</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>The American Paradox: Isolation and Internationalism in the 21st Century</t>
+          <t>Sosyal Panorama 2025 Nüfus ve Aile</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258322255</t>
+          <t>9786259686493</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türk Eğitim Sisteminde Dönüşüm 2002-2024</t>
+          <t>Yeni Suriye ve Uluslararası Aktörler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256583795</t>
+          <t>9786256583962</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2024’te Türkiye</t>
+          <t>Türk Dış Politikası Yıllığı 2024</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054023516</t>
+          <t>9786256583955</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2014'te Türkiye</t>
+          <t>The American Paradox: Isolation and Internationalism in the 21st Century</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4444444442824</t>
+          <t>9786258322255</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İnsight Turkey 2024</t>
+          <t>Türk Eğitim Sisteminde Dönüşüm 2002-2024</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>70</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256583597</t>
+          <t>9786256583795</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Artificial Intelligence Arms Dynamics</t>
+          <t>2024’te Türkiye</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4444444442798</t>
+          <t>9786054023516</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 26, No: 2 Spring 2024</t>
+          <t>2014'te Türkiye</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256583498</t>
+          <t>4444444442824</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Al-Aqsa Flood</t>
+          <t>İnsight Turkey 2024</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256583566</t>
+          <t>9786256583597</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’s Foreign Policy: A Century Of Strategic Transformation</t>
+          <t>Artificial Intelligence Arms Dynamics</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256583504</t>
+          <t>4444444442798</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı 2023</t>
+          <t>Insight Turkey Vol. 26, No: 2 Spring 2024</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>450</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256583443</t>
+          <t>9786256583498</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’s Vision For İts New Century</t>
+          <t>Al-Aqsa Flood</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4440000004624</t>
+          <t>9786256583566</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 23, No: 4 Fall 2021</t>
+          <t>Türkiye’s Foreign Policy: A Century Of Strategic Transformation</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>4440000004610</t>
+          <t>9786256583504</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 26, No: 1 Winter 2024</t>
+          <t>Türk Dış Politikası Yıllığı 2023</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>70</v>
+        <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256583207</t>
+          <t>9786256583443</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünyada AB ve Türkiye</t>
+          <t>Türkiye’s Vision For İts New Century</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256583146</t>
+          <t>4440000004624</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2023'te Türkiye</t>
+          <t>Insight Turkey Vol. 23, No: 4 Fall 2021</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>4440000004245</t>
+          <t>4440000004610</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 25, No: 4 Fall 2023</t>
+          <t>Insight Turkey Vol. 26, No: 1 Winter 2024</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256583108</t>
+          <t>9786256583207</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Ortaklık? Türkiye-AB İlişkilerini Yeniden İşler Kılmak</t>
+          <t>Değişen Dünyada AB ve Türkiye</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4440000003887</t>
+          <t>9786256583146</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Summer 2023</t>
+          <t>2023'te Türkiye</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258322989</t>
+          <t>4440000004245</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>The UN Reform</t>
+          <t>Insight Turkey Vol. 25, No: 4 Fall 2023</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258322903</t>
+          <t>9786256583108</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İran’da Değişim Siyaseti - Hatemi Döneminde Reform Mücadelesi</t>
+          <t>Nasıl Bir Ortaklık? Türkiye-AB İlişkilerini Yeniden İşler Kılmak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258322835</t>
+          <t>4440000003887</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Milli Teknoloji Hamlesi</t>
+          <t>Insight Turkey Summer 2023</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>4440000003521</t>
+          <t>9786258322989</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Spring 2023</t>
+          <t>The UN Reform</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258322538</t>
+          <t>9786258322903</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Terörizm ile Mücadelesi: Kavram, Süreç ve Yöntem</t>
+          <t>İran’da Değişim Siyaseti - Hatemi Döneminde Reform Mücadelesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258322576</t>
+          <t>9786258322835</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Crimea - From Regional and International Perspectives</t>
+          <t>Milli Teknoloji Hamlesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258322767</t>
+          <t>4440000003521</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı 2022</t>
+          <t>Insight Turkey Spring 2023</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258322354</t>
+          <t>9786258322538</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ak Parti ve Türkiye'nin Dönüşümü Cilt 2</t>
+          <t>Türkiye'nin Terörizm ile Mücadelesi: Kavram, Süreç ve Yöntem</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258322347</t>
+          <t>9786258322576</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ak Parti ve Türkiye'nin Dönüşümü Cilt 1</t>
+          <t>Crimea - From Regional and International Perspectives</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258322521</t>
+          <t>9786258322767</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2000'li Yıllarda Türkiye'de Yerel Yönetimlerde Reform</t>
+          <t>Türk Dış Politikası Yıllığı 2022</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258322422</t>
+          <t>9786258322354</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Re-Negotiating Alevi Identity</t>
+          <t>Ak Parti ve Türkiye'nin Dönüşümü Cilt 2</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257040730</t>
+          <t>9786258322347</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>AK Party Years in Turkiye - Domestic and Foreign Policy</t>
+          <t>Ak Parti ve Türkiye'nin Dönüşümü Cilt 1</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>4440000003151</t>
+          <t>9786258322521</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: Winter 2023</t>
+          <t>2000'li Yıllarda Türkiye'de Yerel Yönetimlerde Reform</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258322439</t>
+          <t>9786258322422</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>On Climate Migration: Exploring Cases from Türkiye and Beyond</t>
+          <t>Re-Negotiating Alevi Identity</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258322392</t>
+          <t>9786257040730</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Qatari Foreign Policy in a Precarious Decade</t>
+          <t>AK Party Years in Turkiye - Domestic and Foreign Policy</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258322385</t>
+          <t>4440000003151</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Different Dimensions of Environmental Security in Turkiye And Beyond</t>
+          <t>Insight Turkey Vol: Winter 2023</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258322361</t>
+          <t>9786258322439</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2022'de Türkiye</t>
+          <t>On Climate Migration: Exploring Cases from Türkiye and Beyond</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>4440000002703</t>
+          <t>9786258322392</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey 2022 - Sayı: 4</t>
+          <t>Qatari Foreign Policy in a Precarious Decade</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>4440000002450</t>
+          <t>9786258322385</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Summer 2022</t>
+          <t>Different Dimensions of Environmental Security in Turkiye And Beyond</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258322248</t>
+          <t>9786258322361</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yüz Yıllık Kriz Afganistan</t>
+          <t>2022'de Türkiye</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>4440000001911</t>
+          <t>4440000002703</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 24, No. 2</t>
+          <t>Insight Turkey 2022 - Sayı: 4</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257712996</t>
+          <t>4440000002450</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2021</t>
+          <t>Insight Turkey Summer 2022</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258322088</t>
+          <t>9786258322248</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Özel Askeri Şirketler Savaş Müteahhitliği Ve Uluslararası Güvenlik</t>
+          <t>Yüz Yıllık Kriz Afganistan</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258322033</t>
+          <t>4440000001911</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz Sonrası Türkiye</t>
+          <t>Insight Turkey Vol. 24, No. 2</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>140</v>
+        <v>40</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257712897</t>
+          <t>9786257712996</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Savunma Politikaları</t>
+          <t>Türk Dış Politikası Yıllığı - 2021</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>75</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257712798</t>
+          <t>9786258322088</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Kırım: Sorunlar ve Çözüm Önerileri</t>
+          <t>Özel Askeri Şirketler Savaş Müteahhitliği Ve Uluslararası Güvenlik</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257712620</t>
+          <t>9786258322033</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Teröre Karşı Toplumsal Hareket - Diyarbakır Anneleri</t>
+          <t>15 Temmuz Sonrası Türkiye</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>60</v>
+        <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257712743</t>
+          <t>9786257712897</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Elilekatut Türkiyel Katariye fi tevezunatul kuvvel iklimiyye</t>
+          <t>Savunma Politikaları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257712675</t>
+          <t>9786257712798</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ve’t-taka Fi Şerki’l-mutavassit El-hadirü Ve’l-müstakbel</t>
+          <t>Geçmişten Geleceğe Kırım: Sorunlar ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257712576</t>
+          <t>9786257712620</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Enerjisi</t>
+          <t>Teröre Karşı Toplumsal Hareket - Diyarbakır Anneleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257712293</t>
+          <t>9786257712743</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2020</t>
+          <t>Elilekatut Türkiyel Katariye fi tevezunatul kuvvel iklimiyye</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789752459779</t>
+          <t>9786257712675</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tecrubetu Hizbil Adeleti Vet Tenmiye Fil Hukm</t>
+          <t>Türkiye Ve’t-taka Fi Şerki’l-mutavassit El-hadirü Ve’l-müstakbel</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789752459885</t>
+          <t>9786257712576</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşundan Bugüne AK Parti Ekonomi</t>
+          <t>Türkiye’nin Enerjisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789752459878</t>
+          <t>9786257712293</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşundan Bugüne AK Parti Dış Politika</t>
+          <t>Türk Dış Politikası Yıllığı - 2020</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057544841</t>
+          <t>9789752459779</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>European Islamaphobia Report 2018</t>
+          <t>Tecrubetu Hizbil Adeleti Vet Tenmiye Fil Hukm</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257040525</t>
+          <t>9789752459885</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>European Islamaphobia Report 2019</t>
+          <t>Kuruluşundan Bugüne AK Parti Ekonomi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257712613</t>
+          <t>9789752459878</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ege Ve Doğu Akdeniz’de Sınırlandırma Sorunları</t>
+          <t>Kuruluşundan Bugüne AK Parti Dış Politika</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257712637</t>
+          <t>9786057544841</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2021'de Türkiye</t>
+          <t>European Islamaphobia Report 2018</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257712514</t>
+          <t>9786257040525</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Güç Dengelerinde Türkiye Katar İlişkileri</t>
+          <t>European Islamaphobia Report 2019</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789752459786</t>
+          <t>9786257712613</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>When Strategy Collapses</t>
+          <t>Ege Ve Doğu Akdeniz’de Sınırlandırma Sorunları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057544872</t>
+          <t>9786257712637</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>PKK Terörünün Analizi</t>
+          <t>2021'de Türkiye</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057544605</t>
+          <t>9786257712514</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’deki Suriyeli Çocukların Eğitimi</t>
+          <t>Bölgesel Güç Dengelerinde Türkiye Katar İlişkileri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057544544</t>
+          <t>9789752459786</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Üniversiteler ve Bölgesel Gelişme Politikaları</t>
+          <t>When Strategy Collapses</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057544308</t>
+          <t>9786057544872</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da PKK Yapılanması</t>
+          <t>PKK Terörünün Analizi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057544704</t>
+          <t>9786057544605</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dönüşen Savaşların Değişen Araçları</t>
+          <t>Türkiye’deki Suriyeli Çocukların Eğitimi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057544148</t>
+          <t>9786057544544</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Üniversiteler ve Radikalleşme</t>
+          <t>Türkiye’de Üniversiteler ve Bölgesel Gelişme Politikaları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789752459915</t>
+          <t>9786057544308</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Ulusal Güvenlik Stratejileri</t>
+          <t>Avrupa'da PKK Yapılanması</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789752459953</t>
+          <t>9786057544704</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Grand Stratejisi - Obama'nın Ortadoğu Mirası</t>
+          <t>Dönüşen Savaşların Değişen Araçları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789752459618</t>
+          <t>9786057544148</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>European Islamophobia Report 2017</t>
+          <t>Türkiye'de Üniversiteler ve Radikalleşme</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789752459748</t>
+          <t>9789752459915</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Etnik Terör ve Terörle Mücadele Stratejileri</t>
+          <t>Ortadoğu'da Ulusal Güvenlik Stratejileri</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789752459410</t>
+          <t>9789752459953</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ak Parti'nin 15 Yılı - Toplum</t>
+          <t>Amerikan Grand Stratejisi - Obama'nın Ortadoğu Mirası</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>35</v>
+        <v>110</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057544087</t>
+          <t>9789752459618</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bulgaristan Siyasetini Anlama Kılavuzu</t>
+          <t>European Islamophobia Report 2017</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057544131</t>
+          <t>9789752459748</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Devrim Sonrası Mısır Dış Politikası</t>
+          <t>Etnik Terör ve Terörle Mücadele Stratejileri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057544124</t>
+          <t>9789752459410</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2018'de Türkiye</t>
+          <t>Ak Parti'nin 15 Yılı - Toplum</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054023363</t>
+          <t>9786057544087</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>The Gezi Park Protests</t>
+          <t>Bulgaristan Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>13.89</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054023370</t>
+          <t>9786057544131</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin 2023 Vizyonu ve Eğitimde "Orta Kalite Tuzağı"</t>
+          <t>Devrim Sonrası Mısır Dış Politikası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>9.26</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054023431</t>
+          <t>9786057544124</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sırbistan Siyasetini Anlama Kılavuzu</t>
+          <t>2018'de Türkiye</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>13.89</v>
+        <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054023479</t>
+          <t>9786054023363</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Turkey's Involvement in Somalia</t>
+          <t>The Gezi Park Protests</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054023486</t>
+          <t>9786054023370</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Makedonya Siyasetini Anlama Kılavuzu</t>
+          <t>Türkiye'nin 2023 Vizyonu ve Eğitimde "Orta Kalite Tuzağı"</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054023493</t>
+          <t>9786054023431</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bosna-Hersek Siyasetini Anlama Kılavuzu</t>
+          <t>Sırbistan Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054023455</t>
+          <t>9786054023479</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kosova Siyasetini Anlama Kılavuzu</t>
+          <t>Turkey's Involvement in Somalia</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054023448</t>
+          <t>9786054023486</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Arnavutluk Siyasetini Anlama Kılavuzu</t>
+          <t>Makedonya Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054023462</t>
+          <t>9786054023493</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Doğu Afrika Jeopolitiği ve Türkiye'nin Somali Politikası</t>
+          <t>Bosna-Hersek Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054023219</t>
+          <t>9786054023455</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin İnsan Kaynağının Belirlenmesi</t>
+          <t>Kosova Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054023189</t>
+          <t>9786054023448</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2011</t>
+          <t>Arnavutluk Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054023073</t>
+          <t>9786054023462</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türk Basınında Dış Habercilik</t>
+          <t>Doğu Afrika Jeopolitiği ve Türkiye'nin Somali Politikası</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054023387</t>
+          <t>9786054023219</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kurgu ile Gerçeklik Arasında Gezi Eylemleri</t>
+          <t>Türkiye’nin İnsan Kaynağının Belirlenmesi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>3990000039245</t>
+          <t>9786054023189</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol:20 No:2</t>
+          <t>Türk Dış Politikası Yıllığı - 2011</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789752459311</t>
+          <t>9786054023073</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Mısır Devrim ve Karşı Devrim</t>
+          <t>Türk Basınında Dış Habercilik</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>300</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789752459366</t>
+          <t>9786054023387</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşundan Bugüne Ak Parti: Ekonomi</t>
+          <t>Kurgu ile Gerçeklik Arasında Gezi Eylemleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789752459458</t>
+          <t>3990000039245</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşundan Bugüne Ak Parti: Dış Politika</t>
+          <t>Insight Turkey Vol:20 No:2</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789752459502</t>
+          <t>9789752459311</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2017'de Türkiye</t>
+          <t>Mısır Devrim ve Karşı Devrim</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057544292</t>
+          <t>9789752459366</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2018</t>
+          <t>Kuruluşundan Bugüne Ak Parti: Ekonomi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>3990000070211</t>
+          <t>9789752459458</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 21 No: 1</t>
+          <t>Kuruluşundan Bugüne Ak Parti: Dış Politika</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>25</v>
+        <v>65</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057544285</t>
+          <t>9789752459502</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>The Rise of the Turkish Defense Industry</t>
+          <t>2017'de Türkiye</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>4440000003105</t>
+          <t>9786057544292</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 19 No: 3</t>
+          <t>Türk Dış Politikası Yıllığı - 2018</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789752459571</t>
+          <t>3990000070211</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Ak Parti'nin 15 Yılı - Siyaset</t>
+          <t>Insight Turkey Vol: 21 No: 1</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789752459755</t>
+          <t>9786057544285</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2017</t>
+          <t>The Rise of the Turkish Defense Industry</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789752459489</t>
+          <t>4440000003105</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Terörün Kökenleri ve  Terörle Mücadele Stratejisi</t>
+          <t>Insight Turkey Vol: 19 No: 3</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057544063</t>
+          <t>9789752459571</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu’da Devlet Dışı Silahlı Aktörler</t>
+          <t>Ak Parti'nin 15 Yılı - Siyaset</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789752459854</t>
+          <t>9789752459755</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Turkey’s Presidential System</t>
+          <t>Türk Dış Politikası Yıllığı - 2017</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789752459892</t>
+          <t>9789752459489</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşundan Bugüne AK Parti: Siyaset</t>
+          <t>Terörün Kökenleri ve  Terörle Mücadele Stratejisi</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000029055</t>
+          <t>9786057544063</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 20 No: 4 (İngilizce)</t>
+          <t>Ortadoğu’da Devlet Dışı Silahlı Aktörler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>25</v>
+        <v>160</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3990000029054</t>
+          <t>9789752459854</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 20 No: 4</t>
+          <t>Turkey’s Presidential System</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000070488</t>
+          <t>9789752459892</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 20 No: 3</t>
+          <t>Kuruluşundan Bugüne AK Parti: Siyaset</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789752459168</t>
+          <t>3990000029055</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2016</t>
+          <t>Insight Turkey Vol: 20 No: 4 (İngilizce)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789752459229</t>
+          <t>3990000029054</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Sanayiyi Yeniden Düşünmek</t>
+          <t>Insight Turkey Vol. 20 No: 4</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054023905</t>
+          <t>3990000070488</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Uyuşmazlıklarında Türkiye’nin Arabuluculuk Tecrübesi ve Zorunlu Arabuluculuk Taslağı</t>
+          <t>Insight Turkey Vol: 20 No: 3</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054023998</t>
+          <t>9789752459168</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Almanya’da FETÖ Yapılanması ve Almanya’nın FETÖ Politikası</t>
+          <t>Türk Dış Politikası Yıllığı - 2016</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>9.26</v>
+        <v>120</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054023851</t>
+          <t>9789752459229</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>The State of Savagery: İsis İn Syria</t>
+          <t>Sanayiyi Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054023844</t>
+          <t>9786054023905</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Balkanlarda Almanya ve Türkiye</t>
+          <t>Hukuk Uyuşmazlıklarında Türkiye’nin Arabuluculuk Tecrübesi ve Zorunlu Arabuluculuk Taslağı</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789752459250</t>
+          <t>9786054023998</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Breaking Down Barriers: Getting Syrian Children Into Schools in Turkey</t>
+          <t>Almanya’da FETÖ Yapılanması ve Almanya’nın FETÖ Politikası</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789752459144</t>
+          <t>9786054023851</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>DEAŞ’ın İHA Stratejisi Teknoloji ve Yenilikçi Terörizmin Yükselişi</t>
+          <t>The State of Savagery: İsis İn Syria</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789752459328</t>
+          <t>9786054023844</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>El-Kaide’den HTŞ’ye Nusra Cephesi</t>
+          <t>Balkanlarda Almanya ve Türkiye</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789752459427</t>
+          <t>9789752459250</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>El Nizamul Riasi ve Tahavvulu Siyasi fi Turkiye</t>
+          <t>Breaking Down Barriers: Getting Syrian Children Into Schools in Turkey</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>350</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789752459243</t>
+          <t>9789752459144</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Engelleri Aşmak: Türkiye’de Suriyeli Çocukları Okullaştırmak</t>
+          <t>DEAŞ’ın İHA Stratejisi Teknoloji ve Yenilikçi Terörizmin Yükselişi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789752459007</t>
+          <t>9789752459328</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>European Islamophobia Report 2016</t>
+          <t>El-Kaide’den HTŞ’ye Nusra Cephesi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789752459595</t>
+          <t>9789752459427</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Fetö’nün Birleşik Krallık Yapılanması</t>
+          <t>El Nizamul Riasi ve Tahavvulu Siyasi fi Turkiye</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>13.89</v>
+        <v>350</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786054023912</t>
+          <t>9789752459243</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>FETÖ’nün ve 15 Temmuz Darbe Girişiminin İletişim Stratejisi</t>
+          <t>Engelleri Aşmak: Türkiye’de Suriyeli Çocukları Okullaştırmak</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789752459281</t>
+          <t>9789752459007</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Fırat Kalkanı Harekatı</t>
+          <t>European Islamophobia Report 2016</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054023837</t>
+          <t>9789752459595</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Hakim Yardımcılığı Kurumu ve Türkiye’de Uygulanabilirliği</t>
+          <t>Fetö’nün Birleşik Krallık Yapılanması</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789752459267</t>
+          <t>9786054023912</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Küresel Denklemde Türkiye’nin Enerji Güvenliği</t>
+          <t>FETÖ’nün ve 15 Temmuz Darbe Girişiminin İletişim Stratejisi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789752459601</t>
+          <t>9789752459281</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Küresel Enerji Piyasalarında Konvansiyonel Olmayan Üretimin Yükselişi ve Etkileri</t>
+          <t>Fırat Kalkanı Harekatı</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054023899</t>
+          <t>9786054023837</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Lng’nin Dünya Enerji Ti̇careti̇ndeki Yeri</t>
+          <t>Hakim Yardımcılığı Kurumu ve Türkiye’de Uygulanabilirliği</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789752459397</t>
+          <t>9789752459267</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Operation Euphrates Shield</t>
+          <t>Küresel Denklemde Türkiye’nin Enerji Güvenliği</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789752459526</t>
+          <t>9789752459601</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Pkk’nın İletişim Stratejisi</t>
+          <t>Küresel Enerji Piyasalarında Konvansiyonel Olmayan Üretimin Yükselişi ve Etkileri</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789752459083</t>
+          <t>9786054023899</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Hürriyet-ü Es-Sahafa Fi Türkiyya - El-Asatir ve'l-Haka'ek</t>
+          <t>Lng’nin Dünya Enerji Ti̇careti̇ndeki Yeri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>80</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789752459564</t>
+          <t>9789752459397</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Political Engineering and The Exclusion Of Religious Conservative Muslims In Europe</t>
+          <t>Operation Euphrates Shield</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054023868</t>
+          <t>9789752459526</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Press Freedom in Turkey Myths and Truths</t>
+          <t>Pkk’nın İletişim Stratejisi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789752459175</t>
+          <t>9789752459083</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Tanzimu Gülen ve'l-Muhaveletü'l-İnkılabiyye</t>
+          <t>Hürriyet-ü Es-Sahafa Fi Türkiyya - El-Asatir ve'l-Haka'ek</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789752459700</t>
+          <t>9789752459564</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Terörle Mücadelede Yeni Safha: Zeytin Dalı Harekatı</t>
+          <t>Political Engineering and The Exclusion Of Religious Conservative Muslims In Europe</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789752459076</t>
+          <t>9786054023868</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>The Pkk's Branch In Northern Syria PYD - YPG</t>
+          <t>Press Freedom in Turkey Myths and Truths</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054023950</t>
+          <t>9789752459175</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’un Finans Merkezi Olma Arayışı</t>
+          <t>Tanzimu Gülen ve'l-Muhaveletü'l-İnkılabiyye</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>13.89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789752459403</t>
+          <t>9789752459700</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Elektrik Enerjisi</t>
+          <t>Terörle Mücadelede Yeni Safha: Zeytin Dalı Harekatı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789752459021</t>
+          <t>9789752459076</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sosyal Politika ve Dönüşüm</t>
+          <t>The Pkk's Branch In Northern Syria PYD - YPG</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789752459304</t>
+          <t>9786054023950</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Enerji Ticaret Merkezi Olmasında Doğu Akdeniz’in Rolü</t>
+          <t>İstanbul’un Finans Merkezi Olma Arayışı</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789752459557</t>
+          <t>9789752459403</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Türk Medyasında Terörün Ele Alınışı</t>
+          <t>Türkiye’de Elektrik Enerjisi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>3990000070487</t>
+          <t>9789752459021</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 20 No: 1</t>
+          <t>Türkiye’de Sosyal Politika ve Dönüşüm</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054023882</t>
+          <t>9789752459304</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Milletin Zaferi 15 Temmuz (Ciltli)</t>
+          <t>Türkiye’nin Enerji Ticaret Merkezi Olmasında Doğu Akdeniz’in Rolü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054023974</t>
+          <t>9789752459557</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Siyasal Sistemin Dönüşümü ve Cumhurbaşkanlığı Sistemi</t>
+          <t>Türk Medyasında Terörün Ele Alınışı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>250</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054023769</t>
+          <t>3990000070487</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>The Triumph of Turkish Democracy</t>
+          <t>Insight Turkey Vol: 20 No: 1</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>175</v>
+        <v>25</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054023806</t>
+          <t>9786054023882</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Democracy Watch</t>
+          <t>Milletin Zaferi 15 Temmuz (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054023790</t>
+          <t>9786054023974</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>A Tale of Four Augusts</t>
+          <t>Türkiye’de Siyasal Sistemin Dönüşümü ve Cumhurbaşkanlığı Sistemi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000048701</t>
+          <t>9786054023769</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 19 No: 4</t>
+          <t>The Triumph of Turkish Democracy</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>25</v>
+        <v>175</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000047319</t>
+          <t>9786054023806</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 19 No: 1</t>
+          <t>Democracy Watch</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000065521</t>
+          <t>9786054023790</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Mizah Dergileri</t>
+          <t>A Tale of Four Augusts</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054023820</t>
+          <t>3990000048701</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Küresel ve Bölgesel Aktörlerin Suriye Stratejileri</t>
+          <t>Insight Turkey Vol: 19 No: 4</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054023752</t>
+          <t>3990000047319</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Nöbetleri</t>
+          <t>Insight Turkey Vol: 19 No: 1</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054023813</t>
+          <t>3990000065521</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>A Road Map For The Education Of Syrians In Turkey</t>
+          <t>Türkiye’de Mizah Dergileri</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054023783</t>
+          <t>9786054023820</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’deki Suriyelilerin Eğitiminde Yol Haritasi</t>
+          <t>Küresel ve Bölgesel Aktörlerin Suriye Stratejileri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>9.26</v>
+        <v>250</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054023684</t>
+          <t>9786054023752</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>European İslamophobia Report 2015</t>
+          <t>Demokrasi Nöbetleri</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054023646</t>
+          <t>9786054023813</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Başkanlık Sistemi Uygulamaları</t>
+          <t>A Road Map For The Education Of Syrians In Turkey</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789752459908</t>
+          <t>9786054023783</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşundan Bugüne AK Parti: Toplum</t>
+          <t>Türkiye’deki Suriyelilerin Eğitiminde Yol Haritasi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789752459380</t>
+          <t>9786054023684</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Us-Turkey Relations Under The Ak Party - An Almanac</t>
+          <t>European İslamophobia Report 2015</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789752459274</t>
+          <t>9786054023646</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu’da Ordu ve Siyaset</t>
+          <t>Dünyada Başkanlık Sistemi Uygulamaları</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054023509</t>
+          <t>9789752459908</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2013</t>
+          <t>Kuruluşundan Bugüne AK Parti: Toplum</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054023639</t>
+          <t>9789752459380</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2015'te Türkiye</t>
+          <t>Us-Turkey Relations Under The Ak Party - An Almanac</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054023097</t>
+          <t>9789752459274</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Merkezlerinin Yükselişi</t>
+          <t>Ortadoğu’da Ordu ve Siyaset</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>18.52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786054023233</t>
+          <t>9786054023509</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Sempozyumu</t>
+          <t>Türk Dış Politikası Yıllığı - 2013</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>9.26</v>
+        <v>120</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786054023653</t>
+          <t>9786054023639</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Mısır'da İnsan Hakları</t>
+          <t>2015'te Türkiye</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>18.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054023172</t>
+          <t>9786054023097</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Quo Vadis? - Regional Perspectives On The Syrian Crisis</t>
+          <t>Araştırma Merkezlerinin Yükselişi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054023554</t>
+          <t>9786054023233</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Turkey's Syrian Refugess</t>
+          <t>Anayasa Sempozyumu</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054023592</t>
+          <t>9786054023653</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Füze Savunma Sistemi</t>
+          <t>Mısır'da İnsan Hakları</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054023615</t>
+          <t>9786054023172</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Türk Basınında Suriyeli Sığınmacılar</t>
+          <t>Quo Vadis? - Regional Perspectives On The Syrian Crisis</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054023578</t>
+          <t>9786054023554</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Siyasal İletişim 2007-2015</t>
+          <t>Turkey's Syrian Refugess</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054023936</t>
+          <t>9786054023592</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>PKK'nın Kuzey Suriye Örgütlenmesi PYD-YPG</t>
+          <t>Türkiye'nin Füze Savunma Sistemi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789752459472</t>
+          <t>9786054023615</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Violent Radicalisation &amp; Far-Right Extremism in Europe</t>
+          <t>Türk Basınında Suriyeli Sığınmacılar</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789752459465</t>
+          <t>9786054023578</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Trump’ın Bir Yılı</t>
+          <t>Türkiye'de Siyasal İletişim 2007-2015</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789752459199</t>
+          <t>9786054023936</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>İddianemelerde 15 Temmuz Darbe Girişimi ve FETÖ</t>
+          <t>PKK'nın Kuzey Suriye Örgütlenmesi PYD-YPG</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054023875</t>
+          <t>9789752459472</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>FETÖ'nün Anatomisi</t>
+          <t>Violent Radicalisation &amp; Far-Right Extremism in Europe</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789752459212</t>
+          <t>9789752459465</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz'da Medya</t>
+          <t>Trump’ın Bir Yılı</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789752459205</t>
+          <t>9789752459199</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz Darbe Girişimi ve Batı Medyası</t>
+          <t>İddianemelerde 15 Temmuz Darbe Girişimi ve FETÖ</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789752459182</t>
+          <t>9786054023875</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>July 15 Coup Attempt İn Turkey</t>
+          <t>FETÖ'nün Anatomisi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>270</v>
+        <v>150</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054023318</t>
+          <t>9789752459212</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Normalleşme Sancısı</t>
+          <t>15 Temmuz'da Medya</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054023967</t>
+          <t>9789752459205</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Güvenlik Stratejisi</t>
+          <t>15 Temmuz Darbe Girişimi ve Batı Medyası</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054023943</t>
+          <t>9789752459182</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İran'ın Bölgesel Faaliyetleri ve Güç Unsurları</t>
+          <t>July 15 Coup Attempt İn Turkey</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>30</v>
+        <v>270</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054023929</t>
+          <t>9786054023318</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2016'da Türkiye</t>
+          <t>Normalleşme Sancısı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054023745</t>
+          <t>9786054023967</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Sınırdaki Düşman: Türkiye’nin DAİŞ İle Mücadelesi</t>
+          <t>Ulusal Güvenlik Stratejisi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>11.11</v>
+        <v>300</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054023714</t>
+          <t>9786054023943</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan Krizinin Anatomisi</t>
+          <t>İran'ın Bölgesel Faaliyetleri ve Güç Unsurları</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>3990000068555</t>
+          <t>9786054023929</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Başkanlık Sistemlerinde Denge ve Denetleme</t>
+          <t>2016'da Türkiye</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>13.89</v>
+        <v>400</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054023622</t>
+          <t>9786054023745</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Başkanlık Sistemi Tartışmaları</t>
+          <t>Sınırdaki Düşman: Türkiye’nin DAİŞ İle Mücadelesi</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>3990000043626</t>
+          <t>9786054023714</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Volume 15 Number 4 - Fall 2013</t>
+          <t>Yunanistan Krizinin Anatomisi</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786054023721</t>
+          <t>3990000068555</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Basın Özgürlüğü</t>
+          <t>Başkanlık Sistemlerinde Denge ve Denetleme</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786054023561</t>
+          <t>9786054023622</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2014</t>
+          <t>Türkiye’de Başkanlık Sistemi Tartışmaları</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786054023707</t>
+          <t>3990000043626</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Başkanlık Sistemlerinde Yerel Yönetimler</t>
+          <t>Insight Turkey Volume 15 Number 4 - Fall 2013</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786054023691</t>
+          <t>9786054023721</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2015</t>
+          <t>Türkiye’de Basın Özgürlüğü</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054023196</t>
+          <t>9786054023561</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yükseköğretimin Yeniden Yapılandırılması ve Kalite Güvence Sistemi</t>
+          <t>Türk Dış Politikası Yıllığı - 2014</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>9.26</v>
+        <v>120</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054023608</t>
+          <t>9786054023707</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'deki Suriyelilerin Hukuki Durumu</t>
+          <t>Başkanlık Sistemlerinde Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786054023660</t>
+          <t>9786054023691</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Enerjide Merkez Ülke Olma Arayışı</t>
+          <t>Türk Dış Politikası Yıllığı - 2015</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>13.89</v>
+        <v>120</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786054023530</t>
+          <t>9786054023196</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'deki Elektrik Dağıtım Şirketlerinin Özelleştirilmesi</t>
+          <t>Türkiye'de Yükseköğretimin Yeniden Yapılandırılması ve Kalite Güvence Sistemi</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786054023202</t>
+          <t>9786054023608</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>İsrail Siyasetini Anlama Kılavuzu</t>
+          <t>Türkiye'deki Suriyelilerin Hukuki Durumu</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786054023271</t>
+          <t>9786054023660</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ulusal ve Uluslararası Karşılaştırmalarla Öğretim Üyeliği Maaşı</t>
+          <t>Türkiye'nin Enerjide Merkez Ülke Olma Arayışı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786054023356</t>
+          <t>9786054023530</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Ülkücülükten Tepkisel Milliyetçiliğe</t>
+          <t>Türkiye'deki Elektrik Dağıtım Şirketlerinin Özelleştirilmesi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786054023264</t>
+          <t>9786054023202</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İran Siyasetini Anlama Kılavuzu</t>
+          <t>İsrail Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054023424</t>
+          <t>9786054023271</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Karadağ Siyasetini Anlama Kılavuzu</t>
+          <t>Ulusal ve Uluslararası Karşılaştırmalarla Öğretim Üyeliği Maaşı</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786054023240</t>
+          <t>9786054023356</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Pakistan Siyasetini Anlama Kılavuzu</t>
+          <t>Ülkücülükten Tepkisel Milliyetçiliğe</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786054023226</t>
+          <t>9786054023264</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>AK Parti Dönemi Türkiye Ekonomisi</t>
+          <t>İran Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054023349</t>
+          <t>9786054023424</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Yüküyle Yenilik Arayışı</t>
+          <t>Karadağ Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054023332</t>
+          <t>9786054023240</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kaybı</t>
+          <t>Pakistan Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054023295</t>
+          <t>9786054023226</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Irak Siyasetini Anlama Kılavuzu</t>
+          <t>AK Parti Dönemi Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054023301</t>
+          <t>9786054023349</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2012</t>
+          <t>Geçmişin Yüküyle Yenilik Arayışı</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>120</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786054023110</t>
+          <t>9786054023332</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2009</t>
+          <t>İnsanlığın Kaybı</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786054023127</t>
+          <t>9786054023295</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2010</t>
+          <t>Irak Siyasetini Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>3990000025453</t>
+          <t>9786054023301</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Seta Yıllığı 2012</t>
+          <t>Türk Dış Politikası Yıllığı - 2012</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>27.78</v>
+        <v>120</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054023325</t>
+          <t>9786054023110</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Change and Adaptation in Turkish Foreign Policy</t>
+          <t>Türk Dış Politikası Yıllığı - 2009</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>25.93</v>
+        <v>120</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054023400</t>
+          <t>9786054023127</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Eğitimle İmtihan (2004-2013)</t>
+          <t>Türk Dış Politikası Yıllığı - 2010</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786054023547</t>
+          <t>3990000025453</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Politics and Foreign Policy in Turkey</t>
+          <t>Seta Yıllığı 2012</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>23.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>3990000046590</t>
+          <t>9786054023325</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 23, No. 2</t>
+          <t>Change and Adaptation in Turkish Foreign Policy</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>30</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257712101</t>
+          <t>9786054023400</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Asimetrik Savaş</t>
+          <t>Eğitimle İmtihan (2004-2013)</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257712330</t>
+          <t>9786054023547</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Arap Devrimleri</t>
+          <t>Politics and Foreign Policy in Turkey</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>160</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257712286</t>
+          <t>3990000046590</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Dünya Enerji Trendleri</t>
+          <t>Insight Turkey Vol. 23, No. 2</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>600</v>
+        <v>30</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257712347</t>
+          <t>9786257712101</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Karabakh - From Conflict To Resolution</t>
+          <t>Asimetrik Savaş</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>3990000054140</t>
+          <t>9786257712330</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 22, No. 4</t>
+          <t>Arap Devrimleri</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>25</v>
+        <v>160</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786054023028</t>
+          <t>9786257712286</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İşgalin 6. Yılında Irak</t>
+          <t>Dünya Enerji Trendleri</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>9.26</v>
+        <v>600</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257712316</t>
+          <t>9786257712347</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Elsevratul Arabiyyah</t>
+          <t>Karabakh - From Conflict To Resolution</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257040860</t>
+          <t>3990000054140</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Turkey and Russia in Syria</t>
+          <t>Insight Turkey Vol. 22, No. 4</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>240</v>
+        <v>25</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257712224</t>
+          <t>9786054023028</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Çıkmazdan Çözüme: Karabağ Sorunu</t>
+          <t>İşgalin 6. Yılında Irak</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>160</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257712088</t>
+          <t>9786257712316</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu’da Güvenlik Savunma ve Silahlanma</t>
+          <t>Elsevratul Arabiyyah</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257712125</t>
+          <t>9786257040860</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2020'de Türkiye</t>
+          <t>Turkey and Russia in Syria</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257712200</t>
+          <t>9786257712224</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Savunma Politikalarına Giriş</t>
+          <t>Çıkmazdan Çözüme: Karabağ Sorunu</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>3990000046597</t>
+          <t>9786257712088</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 23, No. 3</t>
+          <t>Ortadoğu’da Güvenlik Savunma ve Silahlanma</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>3990000046596</t>
+          <t>9786257712125</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 23, No. 3</t>
+          <t>2020'de Türkiye</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>30</v>
+        <v>350</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>3990000054139</t>
+          <t>9786257712200</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 22, No. 3</t>
+          <t>Savunma Politikalarına Giriş</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>25</v>
+        <v>300</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257040747</t>
+          <t>3990000046597</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Küresel Dönüşüm Sürecinde Türkiye'nin Büyük Stratejisi</t>
+          <t>Insight Turkey Vol. 23, No. 3</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257040518</t>
+          <t>3990000046596</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikası Yıllığı - 2019</t>
+          <t>Insight Turkey Vol. 23, No. 3</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>3990000071119</t>
+          <t>3990000054139</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 22, No. 2</t>
+          <t>Insight Turkey Vol. 22, No. 3</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786057544957</t>
+          <t>9786257040747</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Stratejik Silah Kapasitesi</t>
+          <t>Küresel Dönüşüm Sürecinde Türkiye'nin Büyük Stratejisi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>3990000071117</t>
+          <t>9786257040518</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 22 No: 1 Winter 2020</t>
+          <t>Türk Dış Politikası Yıllığı - 2019</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>3990000000119</t>
+          <t>3990000071119</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 22 No: 1 Winter 2020</t>
+          <t>Insight Turkey Vol. 22, No. 2</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257040037</t>
+          <t>9786057544957</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>İstihdamı Paylaşmak</t>
+          <t>Türkiye'nin Stratejik Silah Kapasitesi</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257040549</t>
+          <t>3990000071117</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kudüs</t>
+          <t>Insight Turkey Vol: 22 No: 1 Winter 2020</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257040570</t>
+          <t>3990000000119</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Libya Krizi</t>
+          <t>Insight Turkey Vol: 22 No: 1 Winter 2020</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>175</v>
+        <v>25</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257040556</t>
+          <t>9786257040037</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Eastern Mediterranean and Turkey Political Judicial and Economic Perspectives</t>
+          <t>İstihdamı Paylaşmak</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>3990000006199</t>
+          <t>9786257040549</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol. 23, No. 1</t>
+          <t>Kudüs</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>3990000000109</t>
+          <t>9786257040570</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 21 No: 3 Summer 2019</t>
+          <t>Libya Krizi</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>25</v>
+        <v>175</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>3990000022305</t>
+          <t>9786257040556</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 21 No: 2</t>
+          <t>Eastern Mediterranean and Turkey Political Judicial and Economic Perspectives</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786057544773</t>
+          <t>3990000006199</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Al-Quds</t>
+          <t>Insight Turkey Vol. 23, No. 1</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257040204</t>
+          <t>3990000000109</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Fetö'nün Askeri Kanadı</t>
+          <t>Insight Turkey Vol: 21 No: 3 Summer 2019</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257040105</t>
+          <t>3990000022305</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2019'da Türkiye</t>
+          <t>Insight Turkey Vol: 21 No: 2</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257040426</t>
+          <t>9786057544773</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Terörün Medyatikleştirilmesi Pkk Örneği</t>
+          <t>Al-Quds</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257040433</t>
+          <t>9786257040204</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz ve Türkiye'nin Hakları</t>
+          <t>Fetö'nün Askeri Kanadı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786057544926</t>
+          <t>9786257040105</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Trump’s Jerusalem Move</t>
+          <t>2019'da Türkiye</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>3990000031281</t>
+          <t>9786257040426</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Insight Turkey Vol: 21 No: 4</t>
+          <t>Terörün Medyatikleştirilmesi Pkk Örneği</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>25</v>
+        <v>100</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786057544766</t>
+          <t>9786257040433</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>İran Yaptırımları</t>
+          <t>Doğu Akdeniz ve Türkiye'nin Hakları</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>110</v>
+        <v>140</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
+          <t>9786057544926</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Trump’s Jerusalem Move</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>3990000031281</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Insight Turkey Vol: 21 No: 4</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786057544766</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>İran Yaptırımları</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
           <t>9786057544711</t>
         </is>
       </c>
-      <c r="B254" s="1" t="inlineStr">
+      <c r="B257" s="1" t="inlineStr">
         <is>
           <t>Türkiye Hem Sahada Hem Masada</t>
         </is>
       </c>
-      <c r="C254" s="1">
+      <c r="C257" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>