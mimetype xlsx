--- v1 (2026-05-13)
+++ v2 (2026-09-12)
@@ -1684,51 +1684,51 @@
         <is>
           <t>9786057544285</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>The Rise of the Turkish Defense Industry</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>4440000003105</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Insight Turkey Vol: 19 No: 3</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>25</v>
+        <v>113</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789752459571</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Ak Parti'nin 15 Yılı - Siyaset</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789752459755</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>