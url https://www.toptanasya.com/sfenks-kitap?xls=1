--- v0 (2026-02-14)
+++ v1 (2026-05-27)
@@ -85,520 +85,550 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259376831</t>
+          <t>9786259376837</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2025</t>
+          <t>Kendilik Antolojisi 1</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259376806</t>
+          <t>9786259376820</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>RomanKent Berlin</t>
+          <t>Sigmund Freud Bibliyografyası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259833996</t>
+          <t>9786259376831</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İkizler</t>
+          <t>Çocuk Psikanalizi Yıllığı 2025</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259833972</t>
+          <t>9786259376806</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ellen West Vakası</t>
+          <t>RomanKent Berlin</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259833965</t>
+          <t>9786259833996</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bedenin Tiyatroları</t>
+          <t>İkizler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259833958</t>
+          <t>9786259833972</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Freud ve İnsan Ruhu</t>
+          <t>Ellen West Vakası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059833958</t>
+          <t>9786259833965</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Freud ve İnsan Ruhu</t>
+          <t>Bedenin Tiyatroları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>325</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259833941</t>
+          <t>9786259833958</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2024</t>
+          <t>Freud ve İnsan Ruhu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259833934</t>
+          <t>9786059833958</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Özgürleşmek</t>
+          <t>Freud ve İnsan Ruhu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>550</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259833927</t>
+          <t>9786259833941</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Evcilleştirilmiş Yalnızlık</t>
+          <t>Çocuk Psikanalizi Yıllığı 2024</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259833910</t>
+          <t>9786259833934</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Tiyatroları</t>
+          <t>Özgürleşmek</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259833903</t>
+          <t>9786259833927</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İki Kişilik Alan</t>
+          <t>Evcilleştirilmiş Yalnızlık</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057485090</t>
+          <t>9786259833910</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Psikoloji Taslağı ve Seçme Yazılar</t>
+          <t>Zihnin Tiyatroları</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057485083</t>
+          <t>9786259833903</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Analizin Özneleri</t>
+          <t>İki Kişilik Alan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057485076</t>
+          <t>9786057485090</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2022-2023</t>
+          <t>Bilimsel Psikoloji Taslağı ve Seçme Yazılar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057485069</t>
+          <t>9786057485083</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ailenin Eğitsel Rolü - Psikanalitik Bir Model</t>
+          <t>Analizin Özneleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057485052</t>
+          <t>9786057485076</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenler ve Ebeveynler İçin Psikanaliz</t>
+          <t>Çocuk Psikanalizi Yıllığı 2022-2023</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056800573</t>
+          <t>9786057485069</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Winnicott’la Bir Fincan Çay</t>
+          <t>Ailenin Eğitsel Rolü - Psikanalitik Bir Model</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057485021</t>
+          <t>9786057485052</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2021</t>
+          <t>Öğretmenler ve Ebeveynler İçin Psikanaliz</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056800597</t>
+          <t>9786056800573</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sapkınlık - Nefretin Erotik Hali</t>
+          <t>Winnicott’la Bir Fincan Çay</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056800528</t>
+          <t>9786057485021</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2018</t>
+          <t>Çocuk Psikanalizi Yıllığı 2021</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056800504</t>
+          <t>9786056800597</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Borderline Anneyi Anlamak</t>
+          <t>Sapkınlık - Nefretin Erotik Hali</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>420</v>
+        <v>390</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056800511</t>
+          <t>9786056800528</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Freud’la Bir Fincan Kahve</t>
+          <t>Çocuk Psikanalizi Yıllığı 2018</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057485014</t>
+          <t>9786056800504</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bebeğin Gece Uykusu - Uykusuz Bebekler ve Ebeveynlerine Yardım Etmek</t>
+          <t>Borderline Anneyi Anlamak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>410</v>
+        <v>420</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057485007</t>
+          <t>9786056800511</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2020</t>
+          <t>Freud’la Bir Fincan Kahve</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056800580</t>
+          <t>9786057485014</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dürtü</t>
+          <t>Bebeğin Gece Uykusu - Uykusuz Bebekler ve Ebeveynlerine Yardım Etmek</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>410</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056800566</t>
+          <t>9786057485007</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kadın Cinselliği</t>
+          <t>Çocuk Psikanalizi Yıllığı 2020</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056800559</t>
+          <t>9786056800580</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Masallar Ne Anlatır?</t>
+          <t>Dürtü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056800542</t>
+          <t>9786056800566</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2019</t>
+          <t>Kadın Cinselliği</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056800535</t>
+          <t>9786056800559</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Kimlik</t>
+          <t>Masallar Ne Anlatır?</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057485045</t>
+          <t>9786056800542</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Deneyimin İlkel Ucu</t>
+          <t>Çocuk Psikanalizi Yıllığı 2019</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
+          <t>9786056800535</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Göç ve Kimlik</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057485045</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Deneyimin İlkel Ucu</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
           <t>9786057485038</t>
         </is>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Zihin Matrisi</t>
         </is>
       </c>
-      <c r="C33" s="1">
+      <c r="C35" s="1">
         <v>390</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>