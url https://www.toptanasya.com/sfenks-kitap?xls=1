--- v1 (2026-05-27)
+++ v2 (2026-09-12)
@@ -85,550 +85,565 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259376837</t>
+          <t>9786259376844</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kendilik Antolojisi 1</t>
+          <t>Çağdaş Psikanalizin Anahatları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>330</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259376820</t>
+          <t>9786259376837</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sigmund Freud Bibliyografyası</t>
+          <t>Kendilik Antolojisi 1</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259376831</t>
+          <t>9786259376820</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2025</t>
+          <t>Sigmund Freud Bibliyografyası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259376806</t>
+          <t>9786259376831</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>RomanKent Berlin</t>
+          <t>Çocuk Psikanalizi Yıllığı 2025</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259833996</t>
+          <t>9786259376806</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İkizler</t>
+          <t>RomanKent Berlin</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259833972</t>
+          <t>9786259833996</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ellen West Vakası</t>
+          <t>İkizler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259833965</t>
+          <t>9786259833972</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bedenin Tiyatroları</t>
+          <t>Ellen West Vakası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>325</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259833958</t>
+          <t>9786259833965</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Freud ve İnsan Ruhu</t>
+          <t>Bedenin Tiyatroları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>325</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059833958</t>
+          <t>9786259833958</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Freud ve İnsan Ruhu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259833941</t>
+          <t>9786059833958</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2024</t>
+          <t>Freud ve İnsan Ruhu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259833934</t>
+          <t>9786259833941</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Özgürleşmek</t>
+          <t>Çocuk Psikanalizi Yıllığı 2024</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259833927</t>
+          <t>9786259833934</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Evcilleştirilmiş Yalnızlık</t>
+          <t>Özgürleşmek</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259833910</t>
+          <t>9786259833927</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Tiyatroları</t>
+          <t>Evcilleştirilmiş Yalnızlık</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259833903</t>
+          <t>9786259833910</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İki Kişilik Alan</t>
+          <t>Zihnin Tiyatroları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057485090</t>
+          <t>9786259833903</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Psikoloji Taslağı ve Seçme Yazılar</t>
+          <t>İki Kişilik Alan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057485083</t>
+          <t>9786057485090</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Analizin Özneleri</t>
+          <t>Bilimsel Psikoloji Taslağı ve Seçme Yazılar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057485076</t>
+          <t>9786057485083</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2022-2023</t>
+          <t>Analizin Özneleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057485069</t>
+          <t>9786057485076</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ailenin Eğitsel Rolü - Psikanalitik Bir Model</t>
+          <t>Çocuk Psikanalizi Yıllığı 2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057485052</t>
+          <t>9786057485069</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenler ve Ebeveynler İçin Psikanaliz</t>
+          <t>Ailenin Eğitsel Rolü - Psikanalitik Bir Model</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056800573</t>
+          <t>9786057485052</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Winnicott’la Bir Fincan Çay</t>
+          <t>Öğretmenler ve Ebeveynler İçin Psikanaliz</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057485021</t>
+          <t>9786056800573</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2021</t>
+          <t>Winnicott’la Bir Fincan Çay</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056800597</t>
+          <t>9786057485021</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sapkınlık - Nefretin Erotik Hali</t>
+          <t>Çocuk Psikanalizi Yıllığı 2021</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056800528</t>
+          <t>9786056800597</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2018</t>
+          <t>Sapkınlık - Nefretin Erotik Hali</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056800504</t>
+          <t>9786056800528</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Borderline Anneyi Anlamak</t>
+          <t>Çocuk Psikanalizi Yıllığı 2018</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056800511</t>
+          <t>9786056800504</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Freud’la Bir Fincan Kahve</t>
+          <t>Borderline Anneyi Anlamak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>390</v>
+        <v>420</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057485014</t>
+          <t>9786056800511</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bebeğin Gece Uykusu - Uykusuz Bebekler ve Ebeveynlerine Yardım Etmek</t>
+          <t>Freud’la Bir Fincan Kahve</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>410</v>
+        <v>390</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057485007</t>
+          <t>9786057485014</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2020</t>
+          <t>Bebeğin Gece Uykusu - Uykusuz Bebekler ve Ebeveynlerine Yardım Etmek</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>410</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056800580</t>
+          <t>9786057485007</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dürtü</t>
+          <t>Çocuk Psikanalizi Yıllığı 2020</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056800566</t>
+          <t>9786056800580</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kadın Cinselliği</t>
+          <t>Dürtü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>390</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056800559</t>
+          <t>9786056800566</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Masallar Ne Anlatır?</t>
+          <t>Kadın Cinselliği</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056800542</t>
+          <t>9786056800559</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Psikanalizi Yıllığı 2019</t>
+          <t>Masallar Ne Anlatır?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056800535</t>
+          <t>9786056800542</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Kimlik</t>
+          <t>Çocuk Psikanalizi Yıllığı 2019</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>390</v>
+        <v>220</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057485045</t>
+          <t>9786056800535</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Deneyimin İlkel Ucu</t>
+          <t>Göç ve Kimlik</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>390</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
+          <t>9786057485045</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Deneyimin İlkel Ucu</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
           <t>9786057485038</t>
         </is>
       </c>
-      <c r="B35" s="1" t="inlineStr">
+      <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Zihin Matrisi</t>
         </is>
       </c>
-      <c r="C35" s="1">
+      <c r="C36" s="1">
         <v>390</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>