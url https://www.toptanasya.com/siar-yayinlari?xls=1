--- v0 (2026-03-15)
+++ v1 (2026-09-12)
@@ -94,66 +94,66 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786059488006</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Kur'an Işığında İnsanın Temel Hak ve Hürriyetleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>295</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786052375532</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Güzide</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>230</v>
+        <v>295</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059283991</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>O Benim Kamburum</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059283984</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>