--- v0 (2026-02-14)
+++ v1 (2026-04-09)
@@ -85,2845 +85,2920 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255979568</t>
+          <t>9786255979667</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Bot</t>
+          <t>Dört Mevsim Zulüm</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255979506</t>
+          <t>9786255979643</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zanista Civaknasi</t>
+          <t>Hevî Herdem Heye-1</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255979599</t>
+          <t>9786255979612</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Sistem Devşirmecilik</t>
+          <t>Kan ve Katran</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255979575</t>
+          <t>9786255979636</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Felsefeya Ziman</t>
+          <t>Piyo u Piyon</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255979605</t>
+          <t>9786255979629</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bir Yara Binlerce Acı</t>
+          <t>Mezopotamya Şairler Antolojisi - 2</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255979551</t>
+          <t>9786255979568</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Uzunların Çiftliği</t>
+          <t>Yırtık Bot</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255979537</t>
+          <t>9786255979506</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kürdçe Öksürüyorum</t>
+          <t>Zanista Civaknasi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9896259770444</t>
+          <t>9786255979599</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Li Welate Roje Bırindar</t>
+          <t>Lanetli Sistem Devşirmecilik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255979490</t>
+          <t>9786255979575</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Vejina Biraninan</t>
+          <t>Felsefeya Ziman</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255979469</t>
+          <t>9786255979605</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ - 3</t>
+          <t>Bir Yara Binlerce Acı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255979483</t>
+          <t>9786255979551</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Yerel Yönetimle Deneyimi</t>
+          <t>Uzunların Çiftliği</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255979339</t>
+          <t>9786255979537</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 4</t>
+          <t>Kürdçe Öksürüyorum</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255979315</t>
+          <t>9896259770444</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 3</t>
+          <t>Li Welate Roje Bırindar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255979308</t>
+          <t>9786255979490</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 2</t>
+          <t>Vejina Biraninan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255979346</t>
+          <t>9786255979469</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 5</t>
+          <t>Karacadağ - 3</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255979513</t>
+          <t>9786255979483</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hakikate Uzanan Yolculuk</t>
+          <t>Kürtlerin Yerel Yönetimle Deneyimi</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255979476</t>
+          <t>9786255979339</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Zaman</t>
+          <t>Dünyada İz Bırakan Kürtler - 4</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255979407</t>
+          <t>9786255979315</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kürt Tarihinde Baraziler</t>
+          <t>Dünyada İz Bırakan Kürtler - 3</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255979414</t>
+          <t>9786255979308</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Her Bijî Empatî Her Bijî Sempatî</t>
+          <t>Dünyada İz Bırakan Kürtler - 2</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255979452</t>
+          <t>9786255979346</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Edessalı Bardaysan</t>
+          <t>Dünyada İz Bırakan Kürtler - 5</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255979261</t>
+          <t>9786255979513</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Zimanêmin Kurdî ye</t>
+          <t>Hakikate Uzanan Yolculuk</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255979254</t>
+          <t>9786255979476</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tahir û Zahîr</t>
+          <t>Aynadaki Zaman</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>80</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259998084</t>
+          <t>9786255979407</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Navdarên Kurdan</t>
+          <t>Kürt Tarihinde Baraziler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257314895</t>
+          <t>9786255979414</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Memê Alan</t>
+          <t>Her Bijî Empatî Her Bijî Sempatî</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255979148</t>
+          <t>9786255979452</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hevalîya Azad û Beqê</t>
+          <t>Edessalı Bardaysan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255979285</t>
+          <t>9786255979261</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Jîyana Mîrza û Evînê</t>
+          <t>Zimanêmin Kurdî ye</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257100061</t>
+          <t>9786255979254</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Masiya Reş</t>
+          <t>Tahir û Zahîr</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255979278</t>
+          <t>9786259998084</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Demsal Û Heva</t>
+          <t>Navdarên Kurdan</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255979292</t>
+          <t>9786257314895</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Jîyana Pisika Malê</t>
+          <t>Memê Alan</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255979445</t>
+          <t>9786255979148</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Dökülen Kanda Yeşerdik</t>
+          <t>Hevalîya Azad û Beqê</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255979438</t>
+          <t>9786255979285</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Bir Aşkın Gölgesinde</t>
+          <t>Jîyana Mîrza û Evînê</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255979223</t>
+          <t>9786257100061</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Talizok Li Me Rabü</t>
+          <t>Masiya Reş</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255979230</t>
+          <t>9786255979278</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Edi Bese Tu Were</t>
+          <t>Demsal Û Heva</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255979377</t>
+          <t>9786255979292</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Eylül’de Hüzün</t>
+          <t>Jîyana Pisika Malê</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255979391</t>
+          <t>9786255979445</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sercivan</t>
+          <t>Dökülen Kanda Yeşerdik</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255979056</t>
+          <t>9786255979438</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kürtlere Dair Notlar</t>
+          <t>Büyülü Bir Aşkın Gölgesinde</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255979421</t>
+          <t>9786255979223</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kuştina Evine</t>
+          <t>Talizok Li Me Rabü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255979384</t>
+          <t>9786255979230</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kederin Gölgesinde Diyarbakır</t>
+          <t>Edi Bese Tu Were</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255979070</t>
+          <t>9786255979377</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hespen Beriye</t>
+          <t>Eylül’de Hüzün</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259770406</t>
+          <t>9786255979391</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenlerin Tesellisi</t>
+          <t>Sercivan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255979353</t>
+          <t>9786255979056</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Peşk</t>
+          <t>Kürtlere Dair Notlar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255979360</t>
+          <t>9786255979421</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Rumkale’de Bir Ermeni</t>
+          <t>Kuştina Evine</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255979216</t>
+          <t>9786255979384</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Şairler Antolojisi-1</t>
+          <t>Kederin Gölgesinde Diyarbakır</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255979322</t>
+          <t>9786255979070</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Fırat’ın Sırrı</t>
+          <t>Hespen Beriye</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255979247</t>
+          <t>9786259770406</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyi Öldürmek</t>
+          <t>Kaybedenlerin Tesellisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255979094</t>
+          <t>9786255979353</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Mihemed Şah</t>
+          <t>Peşk</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255979130</t>
+          <t>9786255979360</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Evina Cembeli Mire Hekari U Binevşa Narİn</t>
+          <t>Rumkale’de Bir Ermeni</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255979162</t>
+          <t>9786255979216</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Eşqa Eyşana İbê U Bozan Beğe</t>
+          <t>Mezopotamya Şairler Antolojisi-1</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255979124</t>
+          <t>9786255979322</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Qırık Û Kewa Gozel</t>
+          <t>Fırat’ın Sırrı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255979117</t>
+          <t>9786255979247</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Perwîn Û Şahmaran</t>
+          <t>Sevgiyi Öldürmek</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255979155</t>
+          <t>9786255979094</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Hilal’lin Kilit Taşı Urfa</t>
+          <t>Çîroka Mihemed Şah</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255979087</t>
+          <t>9786255979130</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Semaver</t>
+          <t>Çiroka Evina Cembeli Mire Hekari U Binevşa Narİn</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255979186</t>
+          <t>9786255979162</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Alemdağ’da Var Bir Yılan</t>
+          <t>Çiroka Eşqa Eyşana İbê U Bozan Beğe</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255979179</t>
+          <t>9786255979124</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Suya Karışan Sürgün</t>
+          <t>Çîroka Qırık Û Kewa Gozel</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259770499</t>
+          <t>9786255979117</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Deqa Jiyane</t>
+          <t>Çîroka Perwîn Û Şahmaran</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255979018</t>
+          <t>9786255979155</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Kahkahaları</t>
+          <t>Bereketli Hilal’lin Kilit Taşı Urfa</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255979025</t>
+          <t>9786255979087</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dılmayin</t>
+          <t>Semaver</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259770437</t>
+          <t>9786255979186</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kar Yanığı</t>
+          <t>Alemdağ’da Var Bir Yılan</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>440</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255979063</t>
+          <t>9786255979179</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Awirên Te</t>
+          <t>Suya Karışan Sürgün</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255979049</t>
+          <t>9786259770499</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Urfa’dan Raporlar</t>
+          <t>Deqa Jiyane</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255979032</t>
+          <t>9786255979018</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Eyvanat Bahçesi</t>
+          <t>Cehennem Kahkahaları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259770468</t>
+          <t>9786255979025</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Biliyorum Dönmeyeceksin Gittiğin Yerden</t>
+          <t>Dılmayin</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255979001</t>
+          <t>9786259770437</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Aklımda Kalmasın</t>
+          <t>Kar Yanığı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259807683</t>
+          <t>9786255979063</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Xelîl û Celîl</t>
+          <t>Awirên Te</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259807690</t>
+          <t>9786255979049</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şahmaran</t>
+          <t>Urfa’dan Raporlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259770413</t>
+          <t>9786255979032</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Antik Kent Soğmatar</t>
+          <t>Eyvanat Bahçesi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259770451</t>
+          <t>9786259770468</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kırık Hüzmeler</t>
+          <t>Biliyorum Dönmeyeceksin Gittiğin Yerden</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259770475</t>
+          <t>9786255979001</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dengê Dînê Din</t>
+          <t>Aklımda Kalmasın</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259807676</t>
+          <t>9786259807683</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Basit Bir Demokrasi Örneği</t>
+          <t>Xelîl û Celîl</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259807669</t>
+          <t>9786259807690</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Dadgeha Evînê</t>
+          <t>Şahmaran</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259470177</t>
+          <t>9786259770413</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler-1</t>
+          <t>Antik Kent Soğmatar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259807652</t>
+          <t>9786259770451</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Terazideki Eşitlik</t>
+          <t>Kırık Hüzmeler</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259807638</t>
+          <t>9786259770475</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kültürünü Yeşerten Kavim Kürtler</t>
+          <t>Dengê Dînê Din</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259807645</t>
+          <t>9786259807676</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Devrime 5 Vardı</t>
+          <t>Basit Bir Demokrasi Örneği</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259423579</t>
+          <t>9786259807669</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Derviş’in Sürgünü</t>
+          <t>Dadgeha Evînê</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259807621</t>
+          <t>9786259470177</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzinden</t>
+          <t>Dünyada İz Bırakan Kürtler-1</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259470184</t>
+          <t>9786259807652</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Süryani Mar Yeşua Günlükleri</t>
+          <t>Terazideki Eşitlik</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259807607</t>
+          <t>9786259807638</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Diwana Binefş</t>
+          <t>Dünya Kültürünü Yeşerten Kavim Kürtler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259807614</t>
+          <t>9786259807645</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Öncesi ve Sonrası</t>
+          <t>Devrime 5 Vardı</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259470139</t>
+          <t>9786259423579</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Ruha Kefaret</t>
+          <t>Derviş’in Sürgünü</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259470108</t>
+          <t>9786259807621</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Keşişin Gölü</t>
+          <t>Geçmişin İzinden</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259470115</t>
+          <t>9786259470184</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kar Gölgeleri</t>
+          <t>Süryani Mar Yeşua Günlükleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259470146</t>
+          <t>9786259807607</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Li Ser Tixübe Evine</t>
+          <t>Diwana Binefş</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259470191</t>
+          <t>9786259807614</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Araf’ta Bir Yer</t>
+          <t>Cumhuriyetin Öncesi ve Sonrası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259470160</t>
+          <t>9786259470139</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Rabat</t>
+          <t>Kutsal Ruha Kefaret</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259479903</t>
+          <t>9786259470108</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Güneş Doğuyor Yüreğime</t>
+          <t>Keşişin Gölü</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259470122</t>
+          <t>9786259470115</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Mîyane Şare Ma</t>
+          <t>Kar Gölgeleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259413358</t>
+          <t>9786259470146</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Nesimname</t>
+          <t>Li Ser Tixübe Evine</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259423562</t>
+          <t>9786259470191</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Böyle Ferman Eyliyor Aşk</t>
+          <t>Araf’ta Bir Yer</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259423593</t>
+          <t>9786259470160</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Naze</t>
+          <t>Rabat</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259423586</t>
+          <t>9786259479903</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Diwana Zeli-II</t>
+          <t>Güneş Doğuyor Yüreğime</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259423517</t>
+          <t>9786259470122</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Hikaye Mîyane Şare Ma</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259423524</t>
+          <t>9786259413358</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Naze</t>
+          <t>Nesimname</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259423548</t>
+          <t>9786259423562</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığımın Başkenti</t>
+          <t>Böyle Ferman Eyliyor Aşk</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259413365</t>
+          <t>9786259423593</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sara’nın Bakışı</t>
+          <t>Naze</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259413389</t>
+          <t>9786259423586</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yargılanmamış Cinayetler</t>
+          <t>Diwana Zeli-II</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259423500</t>
+          <t>9786259423517</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Evina Bilbil</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259413372</t>
+          <t>9786259423524</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gerdunnasi Erdnigari ve Jeopolitik</t>
+          <t>Naze</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259413303</t>
+          <t>9786259423548</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitaplar ve Mitolojide Kürtler</t>
+          <t>Yalnızlığımın Başkenti</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259413396</t>
+          <t>9786259413365</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Tene Ken Ma</t>
+          <t>Sara’nın Bakışı</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259938288</t>
+          <t>9786259413389</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kurdoloji</t>
+          <t>Yargılanmamış Cinayetler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786259413341</t>
+          <t>9786259423500</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Koru İçindeki Çocuğu</t>
+          <t>Evina Bilbil</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259938240</t>
+          <t>9786259413372</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kül ve Yel</t>
+          <t>Gerdunnasi Erdnigari ve Jeopolitik</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259938295</t>
+          <t>9786259413303</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Parka Mezin</t>
+          <t>Kutsal Kitaplar ve Mitolojide Kürtler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259938271</t>
+          <t>9786259413396</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sevgiye Yürümek</t>
+          <t>Tene Ken Ma</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259413327</t>
+          <t>9786259938288</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktaki Çığlık</t>
+          <t>Kurdoloji</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259938226</t>
+          <t>9786259413341</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Yüreğim</t>
+          <t>Koru İçindeki Çocuğu</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259938233</t>
+          <t>9786259938240</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ben Geldim Siverek</t>
+          <t>Kül ve Yel</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786259938202</t>
+          <t>9786259938295</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Awiren Saraye</t>
+          <t>Parka Mezin</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786259938219</t>
+          <t>9786259938271</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Dağ Kelebekleri</t>
+          <t>Sevgiye Yürümek</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786259998091</t>
+          <t>9786259413327</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Gece</t>
+          <t>Karanlıktaki Çığlık</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057210692</t>
+          <t>9786259938226</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İsveçli Gazeteci</t>
+          <t>Mülteci Yüreğim</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786259998060</t>
+          <t>9786259938233</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Ressamın Şiirle Yolculuğu</t>
+          <t>Ben Geldim Siverek</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786259998077</t>
+          <t>9786259938202</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Özgür Eş Şiirler</t>
+          <t>Awiren Saraye</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786259998039</t>
+          <t>9786259938219</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kerejdağın Gözeleri</t>
+          <t>Dağ Kelebekleri</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057271099</t>
+          <t>9786259998091</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Ötekilerin Öyküsü (Ciltli)</t>
+          <t>Sessiz Gece</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>340</v>
+        <v>120</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786259998046</t>
+          <t>9786057210692</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Göç (Ciltli)</t>
+          <t>İsveçli Gazeteci</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786259998053</t>
+          <t>9786259998060</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Siyah-i Geceler (Ciltli)</t>
+          <t>Ressamın Şiirle Yolculuğu</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786259998008</t>
+          <t>9786259998077</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Batımı Orada</t>
+          <t>Özgür Eş Şiirler</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057271068</t>
+          <t>9786259998039</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sosyopolitik Analizler</t>
+          <t>Kerejdağın Gözeleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786259998015</t>
+          <t>9786057271099</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Nimüneyen Folklorik Ji Devera Sewrege</t>
+          <t>Ötekilerin Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057271082</t>
+          <t>9786259998046</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ünzile</t>
+          <t>Göç (Ciltli)</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057271075</t>
+          <t>9786259998053</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bere Mer Hebun</t>
+          <t>Siyah-i Geceler (Ciltli)</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057271044</t>
+          <t>9786259998008</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Zehr-i Aşk (Ciltli)</t>
+          <t>Bir Gün Batımı Orada</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057271020</t>
+          <t>9786057271068</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ - 1 (Ciltli)</t>
+          <t>Sosyopolitik Analizler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057271037</t>
+          <t>9786259998015</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Hypatia’nın Hayali (Ciltli)</t>
+          <t>Nimüneyen Folklorik Ji Devera Sewrege</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057271051</t>
+          <t>9786057271082</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Doğu’nun Mührü (Ciltli)</t>
+          <t>Ünzile</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057271006</t>
+          <t>9786057271075</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Dilara</t>
+          <t>Bere Mer Hebun</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057271013</t>
+          <t>9786057271044</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Kaderdir (Ciltli)</t>
+          <t>Zehr-i Aşk (Ciltli)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057210654</t>
+          <t>9786057271020</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali (Ciltli)</t>
+          <t>Karacadağ - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057210661</t>
+          <t>9786057271037</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Komagene (Ciltli)</t>
+          <t>Hypatia’nın Hayali (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057210630</t>
+          <t>9786057271051</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Naven Zarokan (Ciltli)</t>
+          <t>Doğu’nun Mührü (Ciltli)</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057100030</t>
+          <t>9786057271006</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Lal Acılar (Ciltli)</t>
+          <t>Dilara</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057210678</t>
+          <t>9786057271013</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Anılar (Ciltli)</t>
+          <t>Coğrafya Kaderdir (Ciltli)</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057210685</t>
+          <t>9786057210654</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Edebiyattaki Toplum (Ciltli)</t>
+          <t>Sabahattin Ali (Ciltli)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057314833</t>
+          <t>9786057210661</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ufak Serzenişler (Ciltli)</t>
+          <t>Komagene (Ciltli)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057210647</t>
+          <t>9786057210630</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Güneşin Ülkesinden</t>
+          <t>Ferhenga Naven Zarokan (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057314888</t>
+          <t>9786057100030</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Urfa Kayıpları (Ciltli)</t>
+          <t>Lal Acılar (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057314864</t>
+          <t>9786057210678</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İsyan Ateşi</t>
+          <t>Unutulmaz Anılar (Ciltli)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057314895</t>
+          <t>9786057210685</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Zaman (Ciltli)</t>
+          <t>Edebiyattaki Toplum (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>65</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057210623</t>
+          <t>9786057314833</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ah Bir Gülebilsek (Ciltli)</t>
+          <t>Ufak Serzenişler (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057314857</t>
+          <t>9786057210647</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Notları</t>
+          <t>Yaralı Güneşin Ülkesinden</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057314840</t>
+          <t>9786057314888</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Jan (Ciltli)</t>
+          <t>Urfa Kayıpları (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057314871</t>
+          <t>9786057314864</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Evina Rast (Ciltli)</t>
+          <t>İsyan Ateşi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057173799</t>
+          <t>9786057314895</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Eko Veganizm ve Murat'ın Hikayesi (Ciltli)</t>
+          <t>Aynadaki Zaman (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057314826</t>
+          <t>9786057210623</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Kılıç Altında (Ciltli)</t>
+          <t>Ah Bir Gülebilsek (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057150561</t>
+          <t>9786057314857</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Anlam Arayışı (Ciltli)</t>
+          <t>Sürgün Notları</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057314819</t>
+          <t>9786057314840</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Haydut (Ciltli)</t>
+          <t>Jan (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057173751</t>
+          <t>9786057314871</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Komün Yürek (Ciltli)</t>
+          <t>Evina Rast (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>45</v>
+        <v>240</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057173744</t>
+          <t>9786057173799</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ziyadesiyle Yorulduk (Ciltli)</t>
+          <t>Eko Veganizm ve Murat'ın Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057173782</t>
+          <t>9786057314826</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Gul ü Sinem (Ciltli)</t>
+          <t>Kılıç Altında (Ciltli)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057173768</t>
+          <t>9786057150561</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Ben Dinebereday Değilim (Ciltli)</t>
+          <t>Anlam Arayışı (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057314802</t>
+          <t>9786057314819</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Çadır Davasından Ülkeye Bakış</t>
+          <t>Haydut (Ciltli)</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057173775</t>
+          <t>9786057173751</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Cemile (Ciltli)</t>
+          <t>Komün Yürek (Ciltli)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057173720</t>
+          <t>9786057173744</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Tene Ji Bo Te (Ciltli)</t>
+          <t>Ziyadesiyle Yorulduk (Ciltli)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057150554</t>
+          <t>9786057173782</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Grevde (Ciltli)</t>
+          <t>Gul ü Sinem (Ciltli)</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057150516</t>
+          <t>9786057173768</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Mahkum Koğuşu (Ciltli)</t>
+          <t>Ben Dinebereday Değilim (Ciltli)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057150523</t>
+          <t>9786057314802</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Karanfilleri Taze Kaldı (Ciltli)</t>
+          <t>Çadır Davasından Ülkeye Bakış</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057173713</t>
+          <t>9786057173775</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Hazan Mevsimi (Ciltli)</t>
+          <t>Cemile (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057173737</t>
+          <t>9786057173720</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Değişim Sosyolojisi - 1 (Ciltli)</t>
+          <t>Tene Ji Bo Te (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057150592</t>
+          <t>9786057150554</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Size Nasıl Kıydılar</t>
+          <t>Ölüler Grevde (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057150578</t>
+          <t>9786057150516</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Çocukları (Ciltli)</t>
+          <t>Mahkum Koğuşu (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057173706</t>
+          <t>9786057150523</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Mavi Vurgun (Ciltli)</t>
+          <t>Karanfilleri Taze Kaldı (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057150585</t>
+          <t>9786057173713</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Elveda Rozerin (Ciltli)</t>
+          <t>Hazan Mevsimi (Ciltli)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057366382</t>
+          <t>9786057173737</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Nazif’in Öyküsü (Ciltli)</t>
+          <t>Değişim Sosyolojisi - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057150530</t>
+          <t>9786057150592</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Nazif</t>
+          <t>Size Nasıl Kıydılar</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057366320</t>
+          <t>9786057150578</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Adı: Sultan (Ciltli)</t>
+          <t>Mezopotamya Çocukları (Ciltli)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057100047</t>
+          <t>9786057173706</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bay Muhalif'ten Muhalif Şiirler (Ciltli)</t>
+          <t>Mavi Vurgun (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>240</v>
+        <v>50</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786050002896</t>
+          <t>9786057150585</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Son Yahudi</t>
+          <t>Elveda Rozerin (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057366351</t>
+          <t>9786057366382</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Memleketimi Anlat (Ciltli)</t>
+          <t>Nazif’in Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057366337</t>
+          <t>9786057150530</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Sisler İçinden Geldiler</t>
+          <t>Çiroka Nazif</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057100085</t>
+          <t>9786057366320</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Dıle Çarperçe (Ciltli)</t>
+          <t>Adı: Sultan (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057366313</t>
+          <t>9786057100047</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Lilith'in Ayak İzi (Ciltli)</t>
+          <t>Bay Muhalif'ten Muhalif Şiirler (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786057366368</t>
+          <t>9786050002896</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Çok Namuslu (Ciltli)</t>
+          <t>Son Yahudi</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057366375</t>
+          <t>9786057366351</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Niye? (Ciltli)</t>
+          <t>Memleketimi Anlat (Ciltli)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057366399</t>
+          <t>9786057366337</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kaynayan Kazandır</t>
+          <t>Sisler İçinden Geldiler</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057150509</t>
+          <t>9786057100085</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Bir Yanım Siverek</t>
+          <t>Dıle Çarperçe (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057100078</t>
+          <t>9786057366313</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Azizin Güncesi (Ciltli)</t>
+          <t>Lilith'in Ayak İzi (Ciltli)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057100092</t>
+          <t>9786057366368</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kayıpsın Diyorlar (Ciltli)</t>
+          <t>Çok Namuslu (Ciltli)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057100023</t>
+          <t>9786057366375</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Sen Hala Orada mısın? (Ciltli)</t>
+          <t>Niye? (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>220</v>
+        <v>50</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257100047</t>
+          <t>9786057366399</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Bay Muhalif'ten Muhalif Şiirler</t>
+          <t>Şiir Kaynayan Kazandır</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057100016</t>
+          <t>9786057150509</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Diyarbekir Sancağı (Ciltli)</t>
+          <t>Bir Yanım Siverek</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057100054</t>
+          <t>9786057100078</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Neden Mi Vurdum? (Ciltli)</t>
+          <t>Azizin Güncesi (Ciltli)</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786250002896</t>
+          <t>9786057100092</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Son Yahudi</t>
+          <t>Kayıpsın Diyorlar (Ciltli)</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057100009</t>
+          <t>9786057100023</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Belasına Sevdalandığım Bebek (Ciltli)</t>
+          <t>Sen Hala Orada mısın? (Ciltli)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255979544</t>
+          <t>9786257100047</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Edessa Krallığı</t>
+          <t>Bay Muhalif'ten Muhalif Şiirler</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
+          <t>9786057100016</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Diyarbekir Sancağı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786057100054</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Neden Mi Vurdum? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786250002896</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Son Yahudi</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786057100009</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Belasına Sevdalandığım Bebek (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786255979544</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Edessa Krallığı</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
           <t>9786255979582</t>
         </is>
       </c>
-      <c r="B188" s="1" t="inlineStr">
+      <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Agoznayene</t>
         </is>
       </c>
-      <c r="C188" s="1">
+      <c r="C193" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>