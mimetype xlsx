--- v1 (2026-04-09)
+++ v2 (2026-05-27)
@@ -85,2920 +85,3055 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255979667</t>
+          <t>9786255979773</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim Zulüm</t>
+          <t>Tûrikê Çîrokan</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255979643</t>
+          <t>9786255979759</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hevî Herdem Heye-1</t>
+          <t>Aşkın Kefareti</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255979612</t>
+          <t>9786255979766</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kan ve Katran</t>
+          <t>Rezimane Zimane Kurdi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255979636</t>
+          <t>9786255979780</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Piyo u Piyon</t>
+          <t>Çiroka Bişiret</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255979629</t>
+          <t>9786255979797</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Şairler Antolojisi - 2</t>
+          <t>Dilan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255979568</t>
+          <t>9786255979735</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Bot</t>
+          <t>Bir Tarih Konuşsa</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255979506</t>
+          <t>9786255979711</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zanista Civaknasi</t>
+          <t>Diyarbakır Zindanı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255979599</t>
+          <t>9786255979704</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Sistem Devşirmecilik</t>
+          <t>Rewîtîya Kurdan</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255979575</t>
+          <t>9786255979742</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Felsefeya Ziman</t>
+          <t>Ziman: Man û Neman</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255979605</t>
+          <t>9786255979667</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Yara Binlerce Acı</t>
+          <t>Dört Mevsim Zulüm</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255979551</t>
+          <t>9786255979643</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Uzunların Çiftliği</t>
+          <t>Hevî Herdem Heye-1</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255979537</t>
+          <t>9786255979612</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kürdçe Öksürüyorum</t>
+          <t>Kan ve Katran</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9896259770444</t>
+          <t>9786255979636</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Li Welate Roje Bırindar</t>
+          <t>Piyo u Piyon</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255979490</t>
+          <t>9786255979629</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Vejina Biraninan</t>
+          <t>Mezopotamya Şairler Antolojisi - 2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255979469</t>
+          <t>9786255979568</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ - 3</t>
+          <t>Yırtık Bot</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255979483</t>
+          <t>9786255979506</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Yerel Yönetimle Deneyimi</t>
+          <t>Zanista Civaknasi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255979339</t>
+          <t>9786255979599</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 4</t>
+          <t>Lanetli Sistem Devşirmecilik</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255979315</t>
+          <t>9786255979575</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 3</t>
+          <t>Felsefeya Ziman</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255979308</t>
+          <t>9786255979605</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 2</t>
+          <t>Bir Yara Binlerce Acı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255979346</t>
+          <t>9786255979551</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 5</t>
+          <t>Uzunların Çiftliği</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255979513</t>
+          <t>9786255979537</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hakikate Uzanan Yolculuk</t>
+          <t>Kürdçe Öksürüyorum</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255979476</t>
+          <t>9896259770444</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Zaman</t>
+          <t>Li Welate Roje Bırindar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255979407</t>
+          <t>9786255979490</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kürt Tarihinde Baraziler</t>
+          <t>Vejina Biraninan</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255979414</t>
+          <t>9786255979469</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Her Bijî Empatî Her Bijî Sempatî</t>
+          <t>Karacadağ - 3</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255979452</t>
+          <t>9786255979483</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Edessalı Bardaysan</t>
+          <t>Kürtlerin Yerel Yönetimle Deneyimi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255979261</t>
+          <t>9786255979339</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zimanêmin Kurdî ye</t>
+          <t>Dünyada İz Bırakan Kürtler - 4</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255979254</t>
+          <t>9786255979315</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tahir û Zahîr</t>
+          <t>Dünyada İz Bırakan Kürtler - 3</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259998084</t>
+          <t>9786255979308</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Navdarên Kurdan</t>
+          <t>Dünyada İz Bırakan Kürtler - 2</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257314895</t>
+          <t>9786255979346</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Memê Alan</t>
+          <t>Dünyada İz Bırakan Kürtler - 5</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255979148</t>
+          <t>9786255979513</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hevalîya Azad û Beqê</t>
+          <t>Hakikate Uzanan Yolculuk</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255979285</t>
+          <t>9786255979476</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Jîyana Mîrza û Evînê</t>
+          <t>Aynadaki Zaman</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>80</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257100061</t>
+          <t>9786255979407</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Masiya Reş</t>
+          <t>Kürt Tarihinde Baraziler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255979278</t>
+          <t>9786255979414</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Demsal Û Heva</t>
+          <t>Her Bijî Empatî Her Bijî Sempatî</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255979292</t>
+          <t>9786255979452</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Jîyana Pisika Malê</t>
+          <t>Edessalı Bardaysan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255979445</t>
+          <t>9786255979261</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Dökülen Kanda Yeşerdik</t>
+          <t>Zimanêmin Kurdî ye</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255979438</t>
+          <t>9786255979254</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Bir Aşkın Gölgesinde</t>
+          <t>Tahir û Zahîr</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255979223</t>
+          <t>9786259998084</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Talizok Li Me Rabü</t>
+          <t>Navdarên Kurdan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255979230</t>
+          <t>9786257314895</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Edi Bese Tu Were</t>
+          <t>Memê Alan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255979377</t>
+          <t>9786255979148</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Eylül’de Hüzün</t>
+          <t>Hevalîya Azad û Beqê</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255979391</t>
+          <t>9786255979285</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sercivan</t>
+          <t>Jîyana Mîrza û Evînê</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255979056</t>
+          <t>9786257100061</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kürtlere Dair Notlar</t>
+          <t>Masiya Reş</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255979421</t>
+          <t>9786255979278</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kuştina Evine</t>
+          <t>Demsal Û Heva</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255979384</t>
+          <t>9786255979292</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kederin Gölgesinde Diyarbakır</t>
+          <t>Jîyana Pisika Malê</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255979070</t>
+          <t>9786255979445</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hespen Beriye</t>
+          <t>Dökülen Kanda Yeşerdik</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259770406</t>
+          <t>9786255979438</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenlerin Tesellisi</t>
+          <t>Büyülü Bir Aşkın Gölgesinde</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255979353</t>
+          <t>9786255979223</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Peşk</t>
+          <t>Talizok Li Me Rabü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255979360</t>
+          <t>9786255979230</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Rumkale’de Bir Ermeni</t>
+          <t>Edi Bese Tu Were</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255979216</t>
+          <t>9786255979377</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Şairler Antolojisi-1</t>
+          <t>Eylül’de Hüzün</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255979322</t>
+          <t>9786255979391</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Fırat’ın Sırrı</t>
+          <t>Sercivan</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255979247</t>
+          <t>9786255979056</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyi Öldürmek</t>
+          <t>Kürtlere Dair Notlar</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255979094</t>
+          <t>9786255979421</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Mihemed Şah</t>
+          <t>Kuştina Evine</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255979130</t>
+          <t>9786255979384</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Evina Cembeli Mire Hekari U Binevşa Narİn</t>
+          <t>Kederin Gölgesinde Diyarbakır</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255979162</t>
+          <t>9786255979070</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Eşqa Eyşana İbê U Bozan Beğe</t>
+          <t>Hespen Beriye</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255979124</t>
+          <t>9786259770406</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Qırık Û Kewa Gozel</t>
+          <t>Kaybedenlerin Tesellisi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255979117</t>
+          <t>9786255979353</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Perwîn Û Şahmaran</t>
+          <t>Peşk</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255979155</t>
+          <t>9786255979360</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Hilal’lin Kilit Taşı Urfa</t>
+          <t>Rumkale’de Bir Ermeni</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255979087</t>
+          <t>9786255979216</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Semaver</t>
+          <t>Mezopotamya Şairler Antolojisi-1</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255979186</t>
+          <t>9786255979322</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Alemdağ’da Var Bir Yılan</t>
+          <t>Fırat’ın Sırrı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255979179</t>
+          <t>9786255979247</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Suya Karışan Sürgün</t>
+          <t>Sevgiyi Öldürmek</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259770499</t>
+          <t>9786255979094</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Deqa Jiyane</t>
+          <t>Çîroka Mihemed Şah</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255979018</t>
+          <t>9786255979130</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Kahkahaları</t>
+          <t>Çiroka Evina Cembeli Mire Hekari U Binevşa Narİn</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255979025</t>
+          <t>9786255979162</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Dılmayin</t>
+          <t>Çiroka Eşqa Eyşana İbê U Bozan Beğe</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259770437</t>
+          <t>9786255979124</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kar Yanığı</t>
+          <t>Çîroka Qırık Û Kewa Gozel</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>440</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255979063</t>
+          <t>9786255979117</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Awirên Te</t>
+          <t>Çîroka Perwîn Û Şahmaran</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255979049</t>
+          <t>9786255979155</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Urfa’dan Raporlar</t>
+          <t>Bereketli Hilal’lin Kilit Taşı Urfa</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255979032</t>
+          <t>9786255979087</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Eyvanat Bahçesi</t>
+          <t>Semaver</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259770468</t>
+          <t>9786255979186</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Biliyorum Dönmeyeceksin Gittiğin Yerden</t>
+          <t>Alemdağ’da Var Bir Yılan</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255979001</t>
+          <t>9786255979179</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Aklımda Kalmasın</t>
+          <t>Suya Karışan Sürgün</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259807683</t>
+          <t>9786259770499</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Xelîl û Celîl</t>
+          <t>Deqa Jiyane</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259807690</t>
+          <t>9786255979018</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Şahmaran</t>
+          <t>Cehennem Kahkahaları</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259770413</t>
+          <t>9786255979025</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Antik Kent Soğmatar</t>
+          <t>Dılmayin</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259770451</t>
+          <t>9786259770437</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kırık Hüzmeler</t>
+          <t>Kar Yanığı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259770475</t>
+          <t>9786255979063</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dengê Dînê Din</t>
+          <t>Awirên Te</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259807676</t>
+          <t>9786255979049</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Basit Bir Demokrasi Örneği</t>
+          <t>Urfa’dan Raporlar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259807669</t>
+          <t>9786255979032</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Dadgeha Evînê</t>
+          <t>Eyvanat Bahçesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259470177</t>
+          <t>9786259770468</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler-1</t>
+          <t>Biliyorum Dönmeyeceksin Gittiğin Yerden</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259807652</t>
+          <t>9786255979001</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Terazideki Eşitlik</t>
+          <t>Aklımda Kalmasın</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259807638</t>
+          <t>9786259807683</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kültürünü Yeşerten Kavim Kürtler</t>
+          <t>Xelîl û Celîl</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259807645</t>
+          <t>9786259807690</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Devrime 5 Vardı</t>
+          <t>Şahmaran</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259423579</t>
+          <t>9786259770413</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Derviş’in Sürgünü</t>
+          <t>Antik Kent Soğmatar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259807621</t>
+          <t>9786259770451</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzinden</t>
+          <t>Kırık Hüzmeler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259470184</t>
+          <t>9786259770475</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Süryani Mar Yeşua Günlükleri</t>
+          <t>Dengê Dînê Din</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259807607</t>
+          <t>9786259807676</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Diwana Binefş</t>
+          <t>Basit Bir Demokrasi Örneği</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259807614</t>
+          <t>9786259807669</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Öncesi ve Sonrası</t>
+          <t>Dadgeha Evînê</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259470139</t>
+          <t>9786259470177</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Ruha Kefaret</t>
+          <t>Dünyada İz Bırakan Kürtler-1</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259470108</t>
+          <t>9786259807652</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Keşişin Gölü</t>
+          <t>Terazideki Eşitlik</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259470115</t>
+          <t>9786259807638</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kar Gölgeleri</t>
+          <t>Dünya Kültürünü Yeşerten Kavim Kürtler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259470146</t>
+          <t>9786259807645</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Li Ser Tixübe Evine</t>
+          <t>Devrime 5 Vardı</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259470191</t>
+          <t>9786259423579</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Araf’ta Bir Yer</t>
+          <t>Derviş’in Sürgünü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259470160</t>
+          <t>9786259807621</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Rabat</t>
+          <t>Geçmişin İzinden</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259479903</t>
+          <t>9786259470184</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Güneş Doğuyor Yüreğime</t>
+          <t>Süryani Mar Yeşua Günlükleri</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259470122</t>
+          <t>9786259807607</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Mîyane Şare Ma</t>
+          <t>Diwana Binefş</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259413358</t>
+          <t>9786259807614</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Nesimname</t>
+          <t>Cumhuriyetin Öncesi ve Sonrası</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259423562</t>
+          <t>9786259470139</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Böyle Ferman Eyliyor Aşk</t>
+          <t>Kutsal Ruha Kefaret</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259423593</t>
+          <t>9786259470108</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Naze</t>
+          <t>Keşişin Gölü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259423586</t>
+          <t>9786259470115</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Diwana Zeli-II</t>
+          <t>Kar Gölgeleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259423517</t>
+          <t>9786259470146</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Li Ser Tixübe Evine</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259423524</t>
+          <t>9786259470191</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Naze</t>
+          <t>Araf’ta Bir Yer</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259423548</t>
+          <t>9786259470160</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığımın Başkenti</t>
+          <t>Rabat</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259413365</t>
+          <t>9786259479903</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sara’nın Bakışı</t>
+          <t>Güneş Doğuyor Yüreğime</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259413389</t>
+          <t>9786259470122</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yargılanmamış Cinayetler</t>
+          <t>Hikaye Mîyane Şare Ma</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786259423500</t>
+          <t>9786259413358</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Evina Bilbil</t>
+          <t>Nesimname</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259413372</t>
+          <t>9786259423562</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Gerdunnasi Erdnigari ve Jeopolitik</t>
+          <t>Böyle Ferman Eyliyor Aşk</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259413303</t>
+          <t>9786259423593</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitaplar ve Mitolojide Kürtler</t>
+          <t>Naze</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>440</v>
+        <v>220</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259413396</t>
+          <t>9786259423586</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tene Ken Ma</t>
+          <t>Diwana Zeli-II</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259938288</t>
+          <t>9786259423517</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kurdoloji</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259413341</t>
+          <t>9786259423524</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Koru İçindeki Çocuğu</t>
+          <t>Naze</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259938240</t>
+          <t>9786259423548</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kül ve Yel</t>
+          <t>Yalnızlığımın Başkenti</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786259938295</t>
+          <t>9786259413365</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Parka Mezin</t>
+          <t>Sara’nın Bakışı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786259938271</t>
+          <t>9786259413389</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sevgiye Yürümek</t>
+          <t>Yargılanmamış Cinayetler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786259413327</t>
+          <t>9786259423500</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktaki Çığlık</t>
+          <t>Evina Bilbil</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786259938226</t>
+          <t>9786259413372</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Yüreğim</t>
+          <t>Gerdunnasi Erdnigari ve Jeopolitik</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786259938233</t>
+          <t>9786259413303</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Ben Geldim Siverek</t>
+          <t>Kutsal Kitaplar ve Mitolojide Kürtler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786259938202</t>
+          <t>9786259413396</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Awiren Saraye</t>
+          <t>Tene Ken Ma</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786259938219</t>
+          <t>9786259938288</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Dağ Kelebekleri</t>
+          <t>Kurdoloji</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786259998091</t>
+          <t>9786259413341</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Gece</t>
+          <t>Koru İçindeki Çocuğu</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057210692</t>
+          <t>9786259938240</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İsveçli Gazeteci</t>
+          <t>Kül ve Yel</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786259998060</t>
+          <t>9786259938295</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ressamın Şiirle Yolculuğu</t>
+          <t>Parka Mezin</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786259998077</t>
+          <t>9786259938271</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Özgür Eş Şiirler</t>
+          <t>Sevgiye Yürümek</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786259998039</t>
+          <t>9786259413327</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kerejdağın Gözeleri</t>
+          <t>Karanlıktaki Çığlık</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057271099</t>
+          <t>9786259938226</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ötekilerin Öyküsü (Ciltli)</t>
+          <t>Mülteci Yüreğim</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>340</v>
+        <v>80</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786259998046</t>
+          <t>9786259938233</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Göç (Ciltli)</t>
+          <t>Ben Geldim Siverek</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786259998053</t>
+          <t>9786259938202</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Siyah-i Geceler (Ciltli)</t>
+          <t>Awiren Saraye</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786259998008</t>
+          <t>9786259938219</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Batımı Orada</t>
+          <t>Dağ Kelebekleri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057271068</t>
+          <t>9786259998091</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sosyopolitik Analizler</t>
+          <t>Sessiz Gece</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786259998015</t>
+          <t>9786057210692</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Nimüneyen Folklorik Ji Devera Sewrege</t>
+          <t>İsveçli Gazeteci</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057271082</t>
+          <t>9786259998060</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ünzile</t>
+          <t>Ressamın Şiirle Yolculuğu</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057271075</t>
+          <t>9786259998077</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bere Mer Hebun</t>
+          <t>Özgür Eş Şiirler</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057271044</t>
+          <t>9786259998039</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Zehr-i Aşk (Ciltli)</t>
+          <t>Kerejdağın Gözeleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057271020</t>
+          <t>9786057271099</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ - 1 (Ciltli)</t>
+          <t>Ötekilerin Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057271037</t>
+          <t>9786259998046</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Hypatia’nın Hayali (Ciltli)</t>
+          <t>Göç (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786057271051</t>
+          <t>9786259998053</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Doğu’nun Mührü (Ciltli)</t>
+          <t>Siyah-i Geceler (Ciltli)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786057271006</t>
+          <t>9786259998008</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Dilara</t>
+          <t>Bir Gün Batımı Orada</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057271013</t>
+          <t>9786057271068</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Kaderdir (Ciltli)</t>
+          <t>Sosyopolitik Analizler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057210654</t>
+          <t>9786259998015</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali (Ciltli)</t>
+          <t>Nimüneyen Folklorik Ji Devera Sewrege</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057210661</t>
+          <t>9786057271082</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Komagene (Ciltli)</t>
+          <t>Ünzile</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057210630</t>
+          <t>9786057271075</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Naven Zarokan (Ciltli)</t>
+          <t>Bere Mer Hebun</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057100030</t>
+          <t>9786057271044</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Lal Acılar (Ciltli)</t>
+          <t>Zehr-i Aşk (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057210678</t>
+          <t>9786057271020</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Anılar (Ciltli)</t>
+          <t>Karacadağ - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057210685</t>
+          <t>9786057271037</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Edebiyattaki Toplum (Ciltli)</t>
+          <t>Hypatia’nın Hayali (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057314833</t>
+          <t>9786057271051</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ufak Serzenişler (Ciltli)</t>
+          <t>Doğu’nun Mührü (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057210647</t>
+          <t>9786057271006</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Güneşin Ülkesinden</t>
+          <t>Dilara</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057314888</t>
+          <t>9786057271013</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Urfa Kayıpları (Ciltli)</t>
+          <t>Coğrafya Kaderdir (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057314864</t>
+          <t>9786057210654</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>İsyan Ateşi</t>
+          <t>Sabahattin Ali (Ciltli)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057314895</t>
+          <t>9786057210661</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Zaman (Ciltli)</t>
+          <t>Komagene (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>65</v>
+        <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057210623</t>
+          <t>9786057210630</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ah Bir Gülebilsek (Ciltli)</t>
+          <t>Ferhenga Naven Zarokan (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057314857</t>
+          <t>9786057100030</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Notları</t>
+          <t>Lal Acılar (Ciltli)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057314840</t>
+          <t>9786057210678</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Jan (Ciltli)</t>
+          <t>Unutulmaz Anılar (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057314871</t>
+          <t>9786057210685</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Evina Rast (Ciltli)</t>
+          <t>Edebiyattaki Toplum (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057173799</t>
+          <t>9786057314833</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Eko Veganizm ve Murat'ın Hikayesi (Ciltli)</t>
+          <t>Ufak Serzenişler (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057314826</t>
+          <t>9786057210647</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kılıç Altında (Ciltli)</t>
+          <t>Yaralı Güneşin Ülkesinden</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057150561</t>
+          <t>9786057314888</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Anlam Arayışı (Ciltli)</t>
+          <t>Urfa Kayıpları (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057314819</t>
+          <t>9786057314864</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Haydut (Ciltli)</t>
+          <t>İsyan Ateşi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057173751</t>
+          <t>9786057314895</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Komün Yürek (Ciltli)</t>
+          <t>Aynadaki Zaman (Ciltli)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057173744</t>
+          <t>9786057210623</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ziyadesiyle Yorulduk (Ciltli)</t>
+          <t>Ah Bir Gülebilsek (Ciltli)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057173782</t>
+          <t>9786057314857</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Gul ü Sinem (Ciltli)</t>
+          <t>Sürgün Notları</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057173768</t>
+          <t>9786057314840</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Ben Dinebereday Değilim (Ciltli)</t>
+          <t>Jan (Ciltli)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057314802</t>
+          <t>9786057314871</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Çadır Davasından Ülkeye Bakış</t>
+          <t>Evina Rast (Ciltli)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057173775</t>
+          <t>9786057173799</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Cemile (Ciltli)</t>
+          <t>Eko Veganizm ve Murat'ın Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057173720</t>
+          <t>9786057314826</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Tene Ji Bo Te (Ciltli)</t>
+          <t>Kılıç Altında (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057150554</t>
+          <t>9786057150561</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Grevde (Ciltli)</t>
+          <t>Anlam Arayışı (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057150516</t>
+          <t>9786057314819</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Mahkum Koğuşu (Ciltli)</t>
+          <t>Haydut (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057150523</t>
+          <t>9786057173751</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Karanfilleri Taze Kaldı (Ciltli)</t>
+          <t>Komün Yürek (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>240</v>
+        <v>45</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057173713</t>
+          <t>9786057173744</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Hazan Mevsimi (Ciltli)</t>
+          <t>Ziyadesiyle Yorulduk (Ciltli)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057173737</t>
+          <t>9786057173782</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Değişim Sosyolojisi - 1 (Ciltli)</t>
+          <t>Gul ü Sinem (Ciltli)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057150592</t>
+          <t>9786057173768</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Size Nasıl Kıydılar</t>
+          <t>Ben Dinebereday Değilim (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057150578</t>
+          <t>9786057314802</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Çocukları (Ciltli)</t>
+          <t>Çadır Davasından Ülkeye Bakış</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057173706</t>
+          <t>9786057173775</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Mavi Vurgun (Ciltli)</t>
+          <t>Cemile (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057150585</t>
+          <t>9786057173720</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Elveda Rozerin (Ciltli)</t>
+          <t>Tene Ji Bo Te (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>45</v>
+        <v>200</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057366382</t>
+          <t>9786057150554</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Nazif’in Öyküsü (Ciltli)</t>
+          <t>Ölüler Grevde (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057150530</t>
+          <t>9786057150516</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Nazif</t>
+          <t>Mahkum Koğuşu (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057366320</t>
+          <t>9786057150523</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Adı: Sultan (Ciltli)</t>
+          <t>Karanfilleri Taze Kaldı (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057100047</t>
+          <t>9786057173713</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bay Muhalif'ten Muhalif Şiirler (Ciltli)</t>
+          <t>Hazan Mevsimi (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>240</v>
+        <v>40</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786050002896</t>
+          <t>9786057173737</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Son Yahudi</t>
+          <t>Değişim Sosyolojisi - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057366351</t>
+          <t>9786057150592</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Memleketimi Anlat (Ciltli)</t>
+          <t>Size Nasıl Kıydılar</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057366337</t>
+          <t>9786057150578</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Sisler İçinden Geldiler</t>
+          <t>Mezopotamya Çocukları (Ciltli)</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057100085</t>
+          <t>9786057173706</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Dıle Çarperçe (Ciltli)</t>
+          <t>Mavi Vurgun (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>280</v>
+        <v>50</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057366313</t>
+          <t>9786057150585</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Lilith'in Ayak İzi (Ciltli)</t>
+          <t>Elveda Rozerin (Ciltli)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>140</v>
+        <v>45</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057366368</t>
+          <t>9786057366382</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Çok Namuslu (Ciltli)</t>
+          <t>Nazif’in Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057366375</t>
+          <t>9786057150530</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Niye? (Ciltli)</t>
+          <t>Çiroka Nazif</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057366399</t>
+          <t>9786057366320</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kaynayan Kazandır</t>
+          <t>Adı: Sultan (Ciltli)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057150509</t>
+          <t>9786057100047</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Bir Yanım Siverek</t>
+          <t>Bay Muhalif'ten Muhalif Şiirler (Ciltli)</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057100078</t>
+          <t>9786050002896</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Azizin Güncesi (Ciltli)</t>
+          <t>Son Yahudi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786057100092</t>
+          <t>9786057366351</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kayıpsın Diyorlar (Ciltli)</t>
+          <t>Memleketimi Anlat (Ciltli)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057100023</t>
+          <t>9786057366337</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sen Hala Orada mısın? (Ciltli)</t>
+          <t>Sisler İçinden Geldiler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>220</v>
+        <v>50</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257100047</t>
+          <t>9786057100085</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Bay Muhalif'ten Muhalif Şiirler</t>
+          <t>Dıle Çarperçe (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>60</v>
+        <v>280</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057100016</t>
+          <t>9786057366313</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Diyarbekir Sancağı (Ciltli)</t>
+          <t>Lilith'in Ayak İzi (Ciltli)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057100054</t>
+          <t>9786057366368</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Neden Mi Vurdum? (Ciltli)</t>
+          <t>Çok Namuslu (Ciltli)</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786250002896</t>
+          <t>9786057366375</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Son Yahudi</t>
+          <t>Niye? (Ciltli)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786057100009</t>
+          <t>9786057366399</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Belasına Sevdalandığım Bebek (Ciltli)</t>
+          <t>Şiir Kaynayan Kazandır</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786255979544</t>
+          <t>9786057150509</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Edessa Krallığı</t>
+          <t>Bir Yanım Siverek</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
+          <t>9786057100078</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Azizin Güncesi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786057100092</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Kayıpsın Diyorlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786057100023</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Sen Hala Orada mısın? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786257100047</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Bay Muhalif'ten Muhalif Şiirler</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786057100016</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Diyarbekir Sancağı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786057100054</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Neden Mi Vurdum? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786250002896</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Son Yahudi</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786057100009</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Belasına Sevdalandığım Bebek (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786255979544</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Edessa Krallığı</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
           <t>9786255979582</t>
         </is>
       </c>
-      <c r="B193" s="1" t="inlineStr">
+      <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Agoznayene</t>
         </is>
       </c>
-      <c r="C193" s="1">
+      <c r="C202" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>