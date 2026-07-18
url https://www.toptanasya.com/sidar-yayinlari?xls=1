--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -85,3055 +85,3130 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255979773</t>
+          <t>9786255979803</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tûrikê Çîrokan</t>
+          <t>Umuda Işık Ol</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255979759</t>
+          <t>9786255979810</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kefareti</t>
+          <t>Devlet, Şiddet ve Hafıza</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255979766</t>
+          <t>9786255979827</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Rezimane Zimane Kurdi</t>
+          <t>Keziyên Bixwîn</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255979780</t>
+          <t>9786255979841</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Bişiret</t>
+          <t>Çukurova’da Kesişen Acı Hayatlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255979797</t>
+          <t>9786255979834</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dilan</t>
+          <t>Baxçê Gûlan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255979735</t>
+          <t>9786255979773</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Tarih Konuşsa</t>
+          <t>Tûrikê Çîrokan</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255979711</t>
+          <t>9786255979759</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır Zindanı</t>
+          <t>Aşkın Kefareti</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255979704</t>
+          <t>9786255979766</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Rewîtîya Kurdan</t>
+          <t>Rezimane Zimane Kurdi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255979742</t>
+          <t>9786255979780</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ziman: Man û Neman</t>
+          <t>Çiroka Bişiret</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255979667</t>
+          <t>9786255979797</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim Zulüm</t>
+          <t>Dilan</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255979643</t>
+          <t>9786255979735</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hevî Herdem Heye-1</t>
+          <t>Bir Tarih Konuşsa</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255979612</t>
+          <t>9786255979711</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kan ve Katran</t>
+          <t>Diyarbakır Zindanı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255979636</t>
+          <t>9786255979704</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Piyo u Piyon</t>
+          <t>Rewîtîya Kurdan</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255979629</t>
+          <t>9786255979742</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Şairler Antolojisi - 2</t>
+          <t>Ziman: Man û Neman</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255979568</t>
+          <t>9786255979667</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Bot</t>
+          <t>Dört Mevsim Zulüm</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255979506</t>
+          <t>9786255979643</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Zanista Civaknasi</t>
+          <t>Hevî Herdem Heye-1</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255979599</t>
+          <t>9786255979612</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Sistem Devşirmecilik</t>
+          <t>Kan ve Katran</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255979575</t>
+          <t>9786255979636</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Felsefeya Ziman</t>
+          <t>Piyo u Piyon</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255979605</t>
+          <t>9786255979629</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Yara Binlerce Acı</t>
+          <t>Mezopotamya Şairler Antolojisi - 2</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255979551</t>
+          <t>9786255979568</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Uzunların Çiftliği</t>
+          <t>Yırtık Bot</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255979537</t>
+          <t>9786255979506</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kürdçe Öksürüyorum</t>
+          <t>Zanista Civaknasi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9896259770444</t>
+          <t>9786255979599</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Li Welate Roje Bırindar</t>
+          <t>Lanetli Sistem Devşirmecilik</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255979490</t>
+          <t>9786255979575</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Vejina Biraninan</t>
+          <t>Felsefeya Ziman</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255979469</t>
+          <t>9786255979605</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ - 3</t>
+          <t>Bir Yara Binlerce Acı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255979483</t>
+          <t>9786255979551</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Yerel Yönetimle Deneyimi</t>
+          <t>Uzunların Çiftliği</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255979339</t>
+          <t>9786255979537</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 4</t>
+          <t>Kürdçe Öksürüyorum</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255979315</t>
+          <t>9896259770444</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 3</t>
+          <t>Li Welate Roje Bırindar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255979308</t>
+          <t>9786255979490</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 2</t>
+          <t>Vejina Biraninan</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255979346</t>
+          <t>9786255979469</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 5</t>
+          <t>Karacadağ - 3</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255979513</t>
+          <t>9786255979483</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hakikate Uzanan Yolculuk</t>
+          <t>Kürtlerin Yerel Yönetimle Deneyimi</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255979476</t>
+          <t>9786255979339</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Zaman</t>
+          <t>Dünyada İz Bırakan Kürtler - 4</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255979407</t>
+          <t>9786255979315</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kürt Tarihinde Baraziler</t>
+          <t>Dünyada İz Bırakan Kürtler - 3</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255979414</t>
+          <t>9786255979308</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Her Bijî Empatî Her Bijî Sempatî</t>
+          <t>Dünyada İz Bırakan Kürtler - 2</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255979452</t>
+          <t>9786255979346</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Edessalı Bardaysan</t>
+          <t>Dünyada İz Bırakan Kürtler - 5</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255979261</t>
+          <t>9786255979513</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zimanêmin Kurdî ye</t>
+          <t>Hakikate Uzanan Yolculuk</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255979254</t>
+          <t>9786255979476</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tahir û Zahîr</t>
+          <t>Aynadaki Zaman</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>80</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259998084</t>
+          <t>9786255979407</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Navdarên Kurdan</t>
+          <t>Kürt Tarihinde Baraziler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257314895</t>
+          <t>9786255979414</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Memê Alan</t>
+          <t>Her Bijî Empatî Her Bijî Sempatî</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255979148</t>
+          <t>9786255979452</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hevalîya Azad û Beqê</t>
+          <t>Edessalı Bardaysan</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255979285</t>
+          <t>9786255979261</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Jîyana Mîrza û Evînê</t>
+          <t>Zimanêmin Kurdî ye</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257100061</t>
+          <t>9786255979254</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Masiya Reş</t>
+          <t>Tahir û Zahîr</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255979278</t>
+          <t>9786259998084</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Demsal Û Heva</t>
+          <t>Navdarên Kurdan</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255979292</t>
+          <t>9786257314895</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Jîyana Pisika Malê</t>
+          <t>Memê Alan</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255979445</t>
+          <t>9786255979148</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dökülen Kanda Yeşerdik</t>
+          <t>Hevalîya Azad û Beqê</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255979438</t>
+          <t>9786255979285</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Bir Aşkın Gölgesinde</t>
+          <t>Jîyana Mîrza û Evînê</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255979223</t>
+          <t>9786257100061</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Talizok Li Me Rabü</t>
+          <t>Masiya Reş</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255979230</t>
+          <t>9786255979278</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Edi Bese Tu Were</t>
+          <t>Demsal Û Heva</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255979377</t>
+          <t>9786255979292</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Eylül’de Hüzün</t>
+          <t>Jîyana Pisika Malê</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255979391</t>
+          <t>9786255979445</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sercivan</t>
+          <t>Dökülen Kanda Yeşerdik</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255979056</t>
+          <t>9786255979438</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kürtlere Dair Notlar</t>
+          <t>Büyülü Bir Aşkın Gölgesinde</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255979421</t>
+          <t>9786255979223</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kuştina Evine</t>
+          <t>Talizok Li Me Rabü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255979384</t>
+          <t>9786255979230</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kederin Gölgesinde Diyarbakır</t>
+          <t>Edi Bese Tu Were</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255979070</t>
+          <t>9786255979377</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hespen Beriye</t>
+          <t>Eylül’de Hüzün</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259770406</t>
+          <t>9786255979391</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenlerin Tesellisi</t>
+          <t>Sercivan</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255979353</t>
+          <t>9786255979056</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Peşk</t>
+          <t>Kürtlere Dair Notlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255979360</t>
+          <t>9786255979421</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Rumkale’de Bir Ermeni</t>
+          <t>Kuştina Evine</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255979216</t>
+          <t>9786255979384</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Şairler Antolojisi-1</t>
+          <t>Kederin Gölgesinde Diyarbakır</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255979322</t>
+          <t>9786255979070</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Fırat’ın Sırrı</t>
+          <t>Hespen Beriye</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255979247</t>
+          <t>9786259770406</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyi Öldürmek</t>
+          <t>Kaybedenlerin Tesellisi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255979094</t>
+          <t>9786255979353</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Mihemed Şah</t>
+          <t>Peşk</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255979130</t>
+          <t>9786255979360</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Evina Cembeli Mire Hekari U Binevşa Narİn</t>
+          <t>Rumkale’de Bir Ermeni</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255979162</t>
+          <t>9786255979216</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Eşqa Eyşana İbê U Bozan Beğe</t>
+          <t>Mezopotamya Şairler Antolojisi-1</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255979124</t>
+          <t>9786255979322</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Qırık Û Kewa Gozel</t>
+          <t>Fırat’ın Sırrı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255979117</t>
+          <t>9786255979247</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Perwîn Û Şahmaran</t>
+          <t>Sevgiyi Öldürmek</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255979155</t>
+          <t>9786255979094</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Hilal’lin Kilit Taşı Urfa</t>
+          <t>Çîroka Mihemed Şah</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255979087</t>
+          <t>9786255979130</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Semaver</t>
+          <t>Çiroka Evina Cembeli Mire Hekari U Binevşa Narİn</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255979186</t>
+          <t>9786255979162</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Alemdağ’da Var Bir Yılan</t>
+          <t>Çiroka Eşqa Eyşana İbê U Bozan Beğe</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255979179</t>
+          <t>9786255979124</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Suya Karışan Sürgün</t>
+          <t>Çîroka Qırık Û Kewa Gozel</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259770499</t>
+          <t>9786255979117</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Deqa Jiyane</t>
+          <t>Çîroka Perwîn Û Şahmaran</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255979018</t>
+          <t>9786255979155</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Kahkahaları</t>
+          <t>Bereketli Hilal’lin Kilit Taşı Urfa</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255979025</t>
+          <t>9786255979087</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dılmayin</t>
+          <t>Semaver</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259770437</t>
+          <t>9786255979186</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kar Yanığı</t>
+          <t>Alemdağ’da Var Bir Yılan</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>440</v>
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255979063</t>
+          <t>9786255979179</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Awirên Te</t>
+          <t>Suya Karışan Sürgün</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255979049</t>
+          <t>9786259770499</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Urfa’dan Raporlar</t>
+          <t>Deqa Jiyane</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255979032</t>
+          <t>9786255979018</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Eyvanat Bahçesi</t>
+          <t>Cehennem Kahkahaları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259770468</t>
+          <t>9786255979025</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Biliyorum Dönmeyeceksin Gittiğin Yerden</t>
+          <t>Dılmayin</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255979001</t>
+          <t>9786259770437</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Aklımda Kalmasın</t>
+          <t>Kar Yanığı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259807683</t>
+          <t>9786255979063</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Xelîl û Celîl</t>
+          <t>Awirên Te</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259807690</t>
+          <t>9786255979049</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şahmaran</t>
+          <t>Urfa’dan Raporlar</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259770413</t>
+          <t>9786255979032</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Antik Kent Soğmatar</t>
+          <t>Eyvanat Bahçesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259770451</t>
+          <t>9786259770468</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kırık Hüzmeler</t>
+          <t>Biliyorum Dönmeyeceksin Gittiğin Yerden</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259770475</t>
+          <t>9786255979001</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Dengê Dînê Din</t>
+          <t>Aklımda Kalmasın</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259807676</t>
+          <t>9786259807683</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Basit Bir Demokrasi Örneği</t>
+          <t>Xelîl û Celîl</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259807669</t>
+          <t>9786259807690</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dadgeha Evînê</t>
+          <t>Şahmaran</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259470177</t>
+          <t>9786259770413</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler-1</t>
+          <t>Antik Kent Soğmatar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259807652</t>
+          <t>9786259770451</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Terazideki Eşitlik</t>
+          <t>Kırık Hüzmeler</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259807638</t>
+          <t>9786259770475</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kültürünü Yeşerten Kavim Kürtler</t>
+          <t>Dengê Dînê Din</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259807645</t>
+          <t>9786259807676</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Devrime 5 Vardı</t>
+          <t>Basit Bir Demokrasi Örneği</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259423579</t>
+          <t>9786259807669</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Derviş’in Sürgünü</t>
+          <t>Dadgeha Evînê</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259807621</t>
+          <t>9786259470177</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzinden</t>
+          <t>Dünyada İz Bırakan Kürtler-1</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259470184</t>
+          <t>9786259807652</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Süryani Mar Yeşua Günlükleri</t>
+          <t>Terazideki Eşitlik</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259807607</t>
+          <t>9786259807638</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Diwana Binefş</t>
+          <t>Dünya Kültürünü Yeşerten Kavim Kürtler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259807614</t>
+          <t>9786259807645</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Öncesi ve Sonrası</t>
+          <t>Devrime 5 Vardı</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259470139</t>
+          <t>9786259423579</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Ruha Kefaret</t>
+          <t>Derviş’in Sürgünü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259470108</t>
+          <t>9786259807621</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Keşişin Gölü</t>
+          <t>Geçmişin İzinden</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259470115</t>
+          <t>9786259470184</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kar Gölgeleri</t>
+          <t>Süryani Mar Yeşua Günlükleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259470146</t>
+          <t>9786259807607</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Li Ser Tixübe Evine</t>
+          <t>Diwana Binefş</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259470191</t>
+          <t>9786259807614</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Araf’ta Bir Yer</t>
+          <t>Cumhuriyetin Öncesi ve Sonrası</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259470160</t>
+          <t>9786259470139</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Rabat</t>
+          <t>Kutsal Ruha Kefaret</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259479903</t>
+          <t>9786259470108</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Güneş Doğuyor Yüreğime</t>
+          <t>Keşişin Gölü</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259470122</t>
+          <t>9786259470115</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Mîyane Şare Ma</t>
+          <t>Kar Gölgeleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786259413358</t>
+          <t>9786259470146</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Nesimname</t>
+          <t>Li Ser Tixübe Evine</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259423562</t>
+          <t>9786259470191</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Böyle Ferman Eyliyor Aşk</t>
+          <t>Araf’ta Bir Yer</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259423593</t>
+          <t>9786259470160</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Naze</t>
+          <t>Rabat</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259423586</t>
+          <t>9786259479903</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Diwana Zeli-II</t>
+          <t>Güneş Doğuyor Yüreğime</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259423517</t>
+          <t>9786259470122</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Hikaye Mîyane Şare Ma</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259423524</t>
+          <t>9786259413358</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Naze</t>
+          <t>Nesimname</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259423548</t>
+          <t>9786259423562</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığımın Başkenti</t>
+          <t>Böyle Ferman Eyliyor Aşk</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786259413365</t>
+          <t>9786259423593</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sara’nın Bakışı</t>
+          <t>Naze</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786259413389</t>
+          <t>9786259423586</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yargılanmamış Cinayetler</t>
+          <t>Diwana Zeli-II</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786259423500</t>
+          <t>9786259423517</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Evina Bilbil</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786259413372</t>
+          <t>9786259423524</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Gerdunnasi Erdnigari ve Jeopolitik</t>
+          <t>Naze</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786259413303</t>
+          <t>9786259423548</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitaplar ve Mitolojide Kürtler</t>
+          <t>Yalnızlığımın Başkenti</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786259413396</t>
+          <t>9786259413365</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tene Ken Ma</t>
+          <t>Sara’nın Bakışı</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786259938288</t>
+          <t>9786259413389</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kurdoloji</t>
+          <t>Yargılanmamış Cinayetler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786259413341</t>
+          <t>9786259423500</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Koru İçindeki Çocuğu</t>
+          <t>Evina Bilbil</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786259938240</t>
+          <t>9786259413372</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kül ve Yel</t>
+          <t>Gerdunnasi Erdnigari ve Jeopolitik</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786259938295</t>
+          <t>9786259413303</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Parka Mezin</t>
+          <t>Kutsal Kitaplar ve Mitolojide Kürtler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>200</v>
+        <v>440</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786259938271</t>
+          <t>9786259413396</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sevgiye Yürümek</t>
+          <t>Tene Ken Ma</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786259413327</t>
+          <t>9786259938288</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktaki Çığlık</t>
+          <t>Kurdoloji</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786259938226</t>
+          <t>9786259413341</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Yüreğim</t>
+          <t>Koru İçindeki Çocuğu</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786259938233</t>
+          <t>9786259938240</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ben Geldim Siverek</t>
+          <t>Kül ve Yel</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786259938202</t>
+          <t>9786259938295</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Awiren Saraye</t>
+          <t>Parka Mezin</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786259938219</t>
+          <t>9786259938271</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Dağ Kelebekleri</t>
+          <t>Sevgiye Yürümek</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786259998091</t>
+          <t>9786259413327</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Gece</t>
+          <t>Karanlıktaki Çığlık</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057210692</t>
+          <t>9786259938226</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İsveçli Gazeteci</t>
+          <t>Mülteci Yüreğim</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786259998060</t>
+          <t>9786259938233</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ressamın Şiirle Yolculuğu</t>
+          <t>Ben Geldim Siverek</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786259998077</t>
+          <t>9786259938202</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Özgür Eş Şiirler</t>
+          <t>Awiren Saraye</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786259998039</t>
+          <t>9786259938219</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kerejdağın Gözeleri</t>
+          <t>Dağ Kelebekleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057271099</t>
+          <t>9786259998091</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Ötekilerin Öyküsü (Ciltli)</t>
+          <t>Sessiz Gece</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>340</v>
+        <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786259998046</t>
+          <t>9786057210692</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Göç (Ciltli)</t>
+          <t>İsveçli Gazeteci</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786259998053</t>
+          <t>9786259998060</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Siyah-i Geceler (Ciltli)</t>
+          <t>Ressamın Şiirle Yolculuğu</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786259998008</t>
+          <t>9786259998077</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Batımı Orada</t>
+          <t>Özgür Eş Şiirler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786057271068</t>
+          <t>9786259998039</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sosyopolitik Analizler</t>
+          <t>Kerejdağın Gözeleri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786259998015</t>
+          <t>9786057271099</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Nimüneyen Folklorik Ji Devera Sewrege</t>
+          <t>Ötekilerin Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786057271082</t>
+          <t>9786259998046</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Ünzile</t>
+          <t>Göç (Ciltli)</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786057271075</t>
+          <t>9786259998053</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Bere Mer Hebun</t>
+          <t>Siyah-i Geceler (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786057271044</t>
+          <t>9786259998008</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Zehr-i Aşk (Ciltli)</t>
+          <t>Bir Gün Batımı Orada</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057271020</t>
+          <t>9786057271068</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ - 1 (Ciltli)</t>
+          <t>Sosyopolitik Analizler</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786057271037</t>
+          <t>9786259998015</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Hypatia’nın Hayali (Ciltli)</t>
+          <t>Nimüneyen Folklorik Ji Devera Sewrege</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057271051</t>
+          <t>9786057271082</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Doğu’nun Mührü (Ciltli)</t>
+          <t>Ünzile</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057271006</t>
+          <t>9786057271075</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dilara</t>
+          <t>Bere Mer Hebun</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057271013</t>
+          <t>9786057271044</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Kaderdir (Ciltli)</t>
+          <t>Zehr-i Aşk (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057210654</t>
+          <t>9786057271020</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali (Ciltli)</t>
+          <t>Karacadağ - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057210661</t>
+          <t>9786057271037</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Komagene (Ciltli)</t>
+          <t>Hypatia’nın Hayali (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057210630</t>
+          <t>9786057271051</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Naven Zarokan (Ciltli)</t>
+          <t>Doğu’nun Mührü (Ciltli)</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057100030</t>
+          <t>9786057271006</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Lal Acılar (Ciltli)</t>
+          <t>Dilara</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057210678</t>
+          <t>9786057271013</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Anılar (Ciltli)</t>
+          <t>Coğrafya Kaderdir (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057210685</t>
+          <t>9786057210654</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Edebiyattaki Toplum (Ciltli)</t>
+          <t>Sabahattin Ali (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057314833</t>
+          <t>9786057210661</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ufak Serzenişler (Ciltli)</t>
+          <t>Komagene (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057210647</t>
+          <t>9786057210630</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Güneşin Ülkesinden</t>
+          <t>Ferhenga Naven Zarokan (Ciltli)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057314888</t>
+          <t>9786057100030</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Urfa Kayıpları (Ciltli)</t>
+          <t>Lal Acılar (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057314864</t>
+          <t>9786057210678</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>İsyan Ateşi</t>
+          <t>Unutulmaz Anılar (Ciltli)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057314895</t>
+          <t>9786057210685</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Zaman (Ciltli)</t>
+          <t>Edebiyattaki Toplum (Ciltli)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>65</v>
+        <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057210623</t>
+          <t>9786057314833</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ah Bir Gülebilsek (Ciltli)</t>
+          <t>Ufak Serzenişler (Ciltli)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057314857</t>
+          <t>9786057210647</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Notları</t>
+          <t>Yaralı Güneşin Ülkesinden</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057314840</t>
+          <t>9786057314888</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Jan (Ciltli)</t>
+          <t>Urfa Kayıpları (Ciltli)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057314871</t>
+          <t>9786057314864</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Evina Rast (Ciltli)</t>
+          <t>İsyan Ateşi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057173799</t>
+          <t>9786057314895</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Eko Veganizm ve Murat'ın Hikayesi (Ciltli)</t>
+          <t>Aynadaki Zaman (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057314826</t>
+          <t>9786057210623</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kılıç Altında (Ciltli)</t>
+          <t>Ah Bir Gülebilsek (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057150561</t>
+          <t>9786057314857</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Anlam Arayışı (Ciltli)</t>
+          <t>Sürgün Notları</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057314819</t>
+          <t>9786057314840</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Haydut (Ciltli)</t>
+          <t>Jan (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057173751</t>
+          <t>9786057314871</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Komün Yürek (Ciltli)</t>
+          <t>Evina Rast (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>45</v>
+        <v>240</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057173744</t>
+          <t>9786057173799</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Ziyadesiyle Yorulduk (Ciltli)</t>
+          <t>Eko Veganizm ve Murat'ın Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057173782</t>
+          <t>9786057314826</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Gul ü Sinem (Ciltli)</t>
+          <t>Kılıç Altında (Ciltli)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057173768</t>
+          <t>9786057150561</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ben Dinebereday Değilim (Ciltli)</t>
+          <t>Anlam Arayışı (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057314802</t>
+          <t>9786057314819</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Çadır Davasından Ülkeye Bakış</t>
+          <t>Haydut (Ciltli)</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057173775</t>
+          <t>9786057173751</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Cemile (Ciltli)</t>
+          <t>Komün Yürek (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057173720</t>
+          <t>9786057173744</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tene Ji Bo Te (Ciltli)</t>
+          <t>Ziyadesiyle Yorulduk (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057150554</t>
+          <t>9786057173782</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Grevde (Ciltli)</t>
+          <t>Gul ü Sinem (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057150516</t>
+          <t>9786057173768</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Mahkum Koğuşu (Ciltli)</t>
+          <t>Ben Dinebereday Değilim (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057150523</t>
+          <t>9786057314802</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Karanfilleri Taze Kaldı (Ciltli)</t>
+          <t>Çadır Davasından Ülkeye Bakış</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057173713</t>
+          <t>9786057173775</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Hazan Mevsimi (Ciltli)</t>
+          <t>Cemile (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>40</v>
+        <v>200</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786057173737</t>
+          <t>9786057173720</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Değişim Sosyolojisi - 1 (Ciltli)</t>
+          <t>Tene Ji Bo Te (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057150592</t>
+          <t>9786057150554</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Size Nasıl Kıydılar</t>
+          <t>Ölüler Grevde (Ciltli)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057150578</t>
+          <t>9786057150516</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Çocukları (Ciltli)</t>
+          <t>Mahkum Koğuşu (Ciltli)</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057173706</t>
+          <t>9786057150523</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Mavi Vurgun (Ciltli)</t>
+          <t>Karanfilleri Taze Kaldı (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057150585</t>
+          <t>9786057173713</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Elveda Rozerin (Ciltli)</t>
+          <t>Hazan Mevsimi (Ciltli)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057366382</t>
+          <t>9786057173737</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Nazif’in Öyküsü (Ciltli)</t>
+          <t>Değişim Sosyolojisi - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057150530</t>
+          <t>9786057150592</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Nazif</t>
+          <t>Size Nasıl Kıydılar</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057366320</t>
+          <t>9786057150578</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Adı: Sultan (Ciltli)</t>
+          <t>Mezopotamya Çocukları (Ciltli)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057100047</t>
+          <t>9786057173706</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Bay Muhalif'ten Muhalif Şiirler (Ciltli)</t>
+          <t>Mavi Vurgun (Ciltli)</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>240</v>
+        <v>50</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786050002896</t>
+          <t>9786057150585</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Son Yahudi</t>
+          <t>Elveda Rozerin (Ciltli)</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786057366351</t>
+          <t>9786057366382</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Memleketimi Anlat (Ciltli)</t>
+          <t>Nazif’in Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057366337</t>
+          <t>9786057150530</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sisler İçinden Geldiler</t>
+          <t>Çiroka Nazif</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786057100085</t>
+          <t>9786057366320</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Dıle Çarperçe (Ciltli)</t>
+          <t>Adı: Sultan (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057366313</t>
+          <t>9786057100047</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Lilith'in Ayak İzi (Ciltli)</t>
+          <t>Bay Muhalif'ten Muhalif Şiirler (Ciltli)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057366368</t>
+          <t>9786050002896</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Çok Namuslu (Ciltli)</t>
+          <t>Son Yahudi</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057366375</t>
+          <t>9786057366351</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Niye? (Ciltli)</t>
+          <t>Memleketimi Anlat (Ciltli)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786057366399</t>
+          <t>9786057366337</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kaynayan Kazandır</t>
+          <t>Sisler İçinden Geldiler</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786057150509</t>
+          <t>9786057100085</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Bir Yanım Siverek</t>
+          <t>Dıle Çarperçe (Ciltli)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786057100078</t>
+          <t>9786057366313</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Azizin Güncesi (Ciltli)</t>
+          <t>Lilith'in Ayak İzi (Ciltli)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786057100092</t>
+          <t>9786057366368</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Kayıpsın Diyorlar (Ciltli)</t>
+          <t>Çok Namuslu (Ciltli)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786057100023</t>
+          <t>9786057366375</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Sen Hala Orada mısın? (Ciltli)</t>
+          <t>Niye? (Ciltli)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>220</v>
+        <v>50</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257100047</t>
+          <t>9786057366399</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bay Muhalif'ten Muhalif Şiirler</t>
+          <t>Şiir Kaynayan Kazandır</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786057100016</t>
+          <t>9786057150509</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Diyarbekir Sancağı (Ciltli)</t>
+          <t>Bir Yanım Siverek</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786057100054</t>
+          <t>9786057100078</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Neden Mi Vurdum? (Ciltli)</t>
+          <t>Azizin Güncesi (Ciltli)</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786250002896</t>
+          <t>9786057100092</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Son Yahudi</t>
+          <t>Kayıpsın Diyorlar (Ciltli)</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786057100009</t>
+          <t>9786057100023</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Belasına Sevdalandığım Bebek (Ciltli)</t>
+          <t>Sen Hala Orada mısın? (Ciltli)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786255979544</t>
+          <t>9786257100047</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Edessa Krallığı</t>
+          <t>Bay Muhalif'ten Muhalif Şiirler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
+          <t>9786057100016</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Diyarbekir Sancağı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786057100054</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Neden Mi Vurdum? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786250002896</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Son Yahudi</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786057100009</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Belasına Sevdalandığım Bebek (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786255979544</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Edessa Krallığı</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
           <t>9786255979582</t>
         </is>
       </c>
-      <c r="B202" s="1" t="inlineStr">
+      <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Agoznayene</t>
         </is>
       </c>
-      <c r="C202" s="1">
+      <c r="C207" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>