--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,3130 +85,3220 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255979803</t>
+          <t>9786255979872</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Umuda Işık Ol</t>
+          <t>İnönü'nün Şark Raporu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255979810</t>
+          <t>9786255979902</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Devlet, Şiddet ve Hafıza</t>
+          <t>Peygamberlikten Özgür Eş Yaşama Kürtler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255979827</t>
+          <t>9786259207216</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Keziyên Bixwîn</t>
+          <t>Boşluk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255979841</t>
+          <t>9786255979889</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çukurova’da Kesişen Acı Hayatlar</t>
+          <t>Bir Kürdün Gözünden Cumhuriyet Okumaları</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255979834</t>
+          <t>9786255979858</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Baxçê Gûlan</t>
+          <t>İsimsiz Kahramanlara</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255979773</t>
+          <t>9786255979728</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tûrikê Çîrokan</t>
+          <t>Celal Başlangıç ve Hakikat Gazeteciliği</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255979759</t>
+          <t>9786255979803</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kefareti</t>
+          <t>Umuda Işık Ol</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255979766</t>
+          <t>9786255979810</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Rezimane Zimane Kurdi</t>
+          <t>Devlet, Şiddet ve Hafıza</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255979780</t>
+          <t>9786255979827</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Bişiret</t>
+          <t>Keziyên Bixwîn</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255979797</t>
+          <t>9786255979841</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dilan</t>
+          <t>Çukurova’da Kesişen Acı Hayatlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255979735</t>
+          <t>9786255979834</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir Tarih Konuşsa</t>
+          <t>Baxçê Gûlan</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255979711</t>
+          <t>9786255979773</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır Zindanı</t>
+          <t>Tûrikê Çîrokan</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255979704</t>
+          <t>9786255979759</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Rewîtîya Kurdan</t>
+          <t>Aşkın Kefareti</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255979742</t>
+          <t>9786255979766</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ziman: Man û Neman</t>
+          <t>Rezimane Zimane Kurdi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255979667</t>
+          <t>9786255979780</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dört Mevsim Zulüm</t>
+          <t>Çiroka Bişiret</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255979643</t>
+          <t>9786255979797</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hevî Herdem Heye-1</t>
+          <t>Dilan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255979612</t>
+          <t>9786255979735</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kan ve Katran</t>
+          <t>Bir Tarih Konuşsa</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255979636</t>
+          <t>9786255979711</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Piyo u Piyon</t>
+          <t>Diyarbakır Zindanı</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255979629</t>
+          <t>9786255979704</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Şairler Antolojisi - 2</t>
+          <t>Rewîtîya Kurdan</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255979568</t>
+          <t>9786255979742</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yırtık Bot</t>
+          <t>Ziman: Man û Neman</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255979506</t>
+          <t>9786255979667</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Zanista Civaknasi</t>
+          <t>Dört Mevsim Zulüm</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255979599</t>
+          <t>9786255979643</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Sistem Devşirmecilik</t>
+          <t>Hevî Herdem Heye-1</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255979575</t>
+          <t>9786255979612</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Felsefeya Ziman</t>
+          <t>Kan ve Katran</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255979605</t>
+          <t>9786255979636</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Yara Binlerce Acı</t>
+          <t>Piyo u Piyon</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255979551</t>
+          <t>9786255979629</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Uzunların Çiftliği</t>
+          <t>Mezopotamya Şairler Antolojisi - 2</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255979537</t>
+          <t>9786255979568</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kürdçe Öksürüyorum</t>
+          <t>Yırtık Bot</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9896259770444</t>
+          <t>9786255979506</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Li Welate Roje Bırindar</t>
+          <t>Zanista Civaknasi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255979490</t>
+          <t>9786255979599</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Vejina Biraninan</t>
+          <t>Lanetli Sistem Devşirmecilik</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255979469</t>
+          <t>9786255979575</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ - 3</t>
+          <t>Felsefeya Ziman</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255979483</t>
+          <t>9786255979605</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Yerel Yönetimle Deneyimi</t>
+          <t>Bir Yara Binlerce Acı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255979339</t>
+          <t>9786255979551</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 4</t>
+          <t>Uzunların Çiftliği</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255979315</t>
+          <t>9786255979537</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 3</t>
+          <t>Kürdçe Öksürüyorum</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255979308</t>
+          <t>9896259770444</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 2</t>
+          <t>Li Welate Roje Bırindar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255979346</t>
+          <t>9786255979490</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler - 5</t>
+          <t>Vejina Biraninan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255979513</t>
+          <t>9786255979469</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hakikate Uzanan Yolculuk</t>
+          <t>Karacadağ - 3</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255979476</t>
+          <t>9786255979483</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Zaman</t>
+          <t>Kürtlerin Yerel Yönetimle Deneyimi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255979407</t>
+          <t>9786255979339</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kürt Tarihinde Baraziler</t>
+          <t>Dünyada İz Bırakan Kürtler - 4</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255979414</t>
+          <t>9786255979315</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Her Bijî Empatî Her Bijî Sempatî</t>
+          <t>Dünyada İz Bırakan Kürtler - 3</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255979452</t>
+          <t>9786255979308</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Edessalı Bardaysan</t>
+          <t>Dünyada İz Bırakan Kürtler - 2</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255979261</t>
+          <t>9786255979346</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Zimanêmin Kurdî ye</t>
+          <t>Dünyada İz Bırakan Kürtler - 5</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255979254</t>
+          <t>9786255979513</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tahir û Zahîr</t>
+          <t>Hakikate Uzanan Yolculuk</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259998084</t>
+          <t>9786255979476</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Navdarên Kurdan</t>
+          <t>Aynadaki Zaman</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>80</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257314895</t>
+          <t>9786255979407</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Memê Alan</t>
+          <t>Kürt Tarihinde Baraziler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255979148</t>
+          <t>9786255979414</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hevalîya Azad û Beqê</t>
+          <t>Her Bijî Empatî Her Bijî Sempatî</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255979285</t>
+          <t>9786255979452</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Jîyana Mîrza û Evînê</t>
+          <t>Edessalı Bardaysan</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257100061</t>
+          <t>9786255979261</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Masiya Reş</t>
+          <t>Zimanêmin Kurdî ye</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255979278</t>
+          <t>9786255979254</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Demsal Û Heva</t>
+          <t>Tahir û Zahîr</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255979292</t>
+          <t>9786259998084</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Jîyana Pisika Malê</t>
+          <t>Navdarên Kurdan</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255979445</t>
+          <t>9786257314895</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dökülen Kanda Yeşerdik</t>
+          <t>Memê Alan</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255979438</t>
+          <t>9786255979148</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Bir Aşkın Gölgesinde</t>
+          <t>Hevalîya Azad û Beqê</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>80</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255979223</t>
+          <t>9786255979285</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Talizok Li Me Rabü</t>
+          <t>Jîyana Mîrza û Evînê</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255979230</t>
+          <t>9786257100061</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Edi Bese Tu Were</t>
+          <t>Masiya Reş</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255979377</t>
+          <t>9786255979278</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Eylül’de Hüzün</t>
+          <t>Demsal Û Heva</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255979391</t>
+          <t>9786255979292</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sercivan</t>
+          <t>Jîyana Pisika Malê</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255979056</t>
+          <t>9786255979445</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kürtlere Dair Notlar</t>
+          <t>Dökülen Kanda Yeşerdik</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255979421</t>
+          <t>9786255979438</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kuştina Evine</t>
+          <t>Büyülü Bir Aşkın Gölgesinde</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255979384</t>
+          <t>9786255979223</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kederin Gölgesinde Diyarbakır</t>
+          <t>Talizok Li Me Rabü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255979070</t>
+          <t>9786255979230</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hespen Beriye</t>
+          <t>Edi Bese Tu Were</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259770406</t>
+          <t>9786255979377</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenlerin Tesellisi</t>
+          <t>Eylül’de Hüzün</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255979353</t>
+          <t>9786255979391</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Peşk</t>
+          <t>Sercivan</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255979360</t>
+          <t>9786255979056</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Rumkale’de Bir Ermeni</t>
+          <t>Kürtlere Dair Notlar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255979216</t>
+          <t>9786255979421</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Şairler Antolojisi-1</t>
+          <t>Kuştina Evine</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255979322</t>
+          <t>9786255979384</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Fırat’ın Sırrı</t>
+          <t>Kederin Gölgesinde Diyarbakır</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255979247</t>
+          <t>9786255979070</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyi Öldürmek</t>
+          <t>Hespen Beriye</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255979094</t>
+          <t>9786259770406</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Mihemed Şah</t>
+          <t>Kaybedenlerin Tesellisi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255979130</t>
+          <t>9786255979353</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Evina Cembeli Mire Hekari U Binevşa Narİn</t>
+          <t>Peşk</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255979162</t>
+          <t>9786255979360</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Eşqa Eyşana İbê U Bozan Beğe</t>
+          <t>Rumkale’de Bir Ermeni</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255979124</t>
+          <t>9786255979216</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Qırık Û Kewa Gozel</t>
+          <t>Mezopotamya Şairler Antolojisi-1</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255979117</t>
+          <t>9786255979322</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Çîroka Perwîn Û Şahmaran</t>
+          <t>Fırat’ın Sırrı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255979155</t>
+          <t>9786255979247</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bereketli Hilal’lin Kilit Taşı Urfa</t>
+          <t>Sevgiyi Öldürmek</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255979087</t>
+          <t>9786255979094</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Semaver</t>
+          <t>Çîroka Mihemed Şah</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255979186</t>
+          <t>9786255979130</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Alemdağ’da Var Bir Yılan</t>
+          <t>Çiroka Evina Cembeli Mire Hekari U Binevşa Narİn</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255979179</t>
+          <t>9786255979162</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Suya Karışan Sürgün</t>
+          <t>Çiroka Eşqa Eyşana İbê U Bozan Beğe</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259770499</t>
+          <t>9786255979124</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Deqa Jiyane</t>
+          <t>Çîroka Qırık Û Kewa Gozel</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786255979018</t>
+          <t>9786255979117</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Kahkahaları</t>
+          <t>Çîroka Perwîn Û Şahmaran</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255979025</t>
+          <t>9786255979155</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Dılmayin</t>
+          <t>Bereketli Hilal’lin Kilit Taşı Urfa</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259770437</t>
+          <t>9786255979087</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kar Yanığı</t>
+          <t>Semaver</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>440</v>
+        <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255979063</t>
+          <t>9786255979186</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Awirên Te</t>
+          <t>Alemdağ’da Var Bir Yılan</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255979049</t>
+          <t>9786255979179</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Urfa’dan Raporlar</t>
+          <t>Suya Karışan Sürgün</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255979032</t>
+          <t>9786259770499</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Eyvanat Bahçesi</t>
+          <t>Deqa Jiyane</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259770468</t>
+          <t>9786255979018</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Biliyorum Dönmeyeceksin Gittiğin Yerden</t>
+          <t>Cehennem Kahkahaları</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255979001</t>
+          <t>9786255979025</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Aklımda Kalmasın</t>
+          <t>Dılmayin</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259807683</t>
+          <t>9786259770437</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Xelîl û Celîl</t>
+          <t>Kar Yanığı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>240</v>
+        <v>440</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259807690</t>
+          <t>9786255979063</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Şahmaran</t>
+          <t>Awirên Te</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259770413</t>
+          <t>9786255979049</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Antik Kent Soğmatar</t>
+          <t>Urfa’dan Raporlar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259770451</t>
+          <t>9786255979032</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kırık Hüzmeler</t>
+          <t>Eyvanat Bahçesi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259770475</t>
+          <t>9786259770468</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Dengê Dînê Din</t>
+          <t>Biliyorum Dönmeyeceksin Gittiğin Yerden</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259807676</t>
+          <t>9786255979001</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Basit Bir Demokrasi Örneği</t>
+          <t>Aklımda Kalmasın</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259807669</t>
+          <t>9786259807683</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Dadgeha Evînê</t>
+          <t>Xelîl û Celîl</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259470177</t>
+          <t>9786259807690</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Dünyada İz Bırakan Kürtler-1</t>
+          <t>Şahmaran</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259807652</t>
+          <t>9786259770413</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Terazideki Eşitlik</t>
+          <t>Antik Kent Soğmatar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259807638</t>
+          <t>9786259770451</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Dünya Kültürünü Yeşerten Kavim Kürtler</t>
+          <t>Kırık Hüzmeler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259807645</t>
+          <t>9786259770475</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Devrime 5 Vardı</t>
+          <t>Dengê Dînê Din</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259423579</t>
+          <t>9786259807676</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Derviş’in Sürgünü</t>
+          <t>Basit Bir Demokrasi Örneği</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259807621</t>
+          <t>9786259807669</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin İzinden</t>
+          <t>Dadgeha Evînê</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259470184</t>
+          <t>9786259470177</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Süryani Mar Yeşua Günlükleri</t>
+          <t>Dünyada İz Bırakan Kürtler-1</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259807607</t>
+          <t>9786259807652</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Diwana Binefş</t>
+          <t>Terazideki Eşitlik</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259807614</t>
+          <t>9786259807638</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Öncesi ve Sonrası</t>
+          <t>Dünya Kültürünü Yeşerten Kavim Kürtler</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259470139</t>
+          <t>9786259807645</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Ruha Kefaret</t>
+          <t>Devrime 5 Vardı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259470108</t>
+          <t>9786259423579</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Keşişin Gölü</t>
+          <t>Derviş’in Sürgünü</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259470115</t>
+          <t>9786259807621</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kar Gölgeleri</t>
+          <t>Geçmişin İzinden</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786259470146</t>
+          <t>9786259470184</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Li Ser Tixübe Evine</t>
+          <t>Süryani Mar Yeşua Günlükleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259470191</t>
+          <t>9786259807607</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Araf’ta Bir Yer</t>
+          <t>Diwana Binefş</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259470160</t>
+          <t>9786259807614</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Rabat</t>
+          <t>Cumhuriyetin Öncesi ve Sonrası</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259479903</t>
+          <t>9786259470139</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Güneş Doğuyor Yüreğime</t>
+          <t>Kutsal Ruha Kefaret</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259470122</t>
+          <t>9786259470108</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Mîyane Şare Ma</t>
+          <t>Keşişin Gölü</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259413358</t>
+          <t>9786259470115</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Nesimname</t>
+          <t>Kar Gölgeleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259423562</t>
+          <t>9786259470146</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Böyle Ferman Eyliyor Aşk</t>
+          <t>Li Ser Tixübe Evine</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786259423593</t>
+          <t>9786259470191</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Naze</t>
+          <t>Araf’ta Bir Yer</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786259423586</t>
+          <t>9786259470160</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Diwana Zeli-II</t>
+          <t>Rabat</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786259423517</t>
+          <t>9786259479903</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Güneş Doğuyor Yüreğime</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786259423524</t>
+          <t>9786259470122</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Naze</t>
+          <t>Hikaye Mîyane Şare Ma</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786259423548</t>
+          <t>9786259413358</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığımın Başkenti</t>
+          <t>Nesimname</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786259413365</t>
+          <t>9786259423562</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sara’nın Bakışı</t>
+          <t>Böyle Ferman Eyliyor Aşk</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786259413389</t>
+          <t>9786259423593</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Yargılanmamış Cinayetler</t>
+          <t>Naze</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786259423500</t>
+          <t>9786259423586</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Evina Bilbil</t>
+          <t>Diwana Zeli-II</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786259413372</t>
+          <t>9786259423517</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Gerdunnasi Erdnigari ve Jeopolitik</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786259413303</t>
+          <t>9786259423524</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Kitaplar ve Mitolojide Kürtler</t>
+          <t>Naze</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>440</v>
+        <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786259413396</t>
+          <t>9786259423548</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Tene Ken Ma</t>
+          <t>Yalnızlığımın Başkenti</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786259938288</t>
+          <t>9786259413365</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kurdoloji</t>
+          <t>Sara’nın Bakışı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786259413341</t>
+          <t>9786259413389</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Koru İçindeki Çocuğu</t>
+          <t>Yargılanmamış Cinayetler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786259938240</t>
+          <t>9786259423500</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kül ve Yel</t>
+          <t>Evina Bilbil</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786259938295</t>
+          <t>9786259413372</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Parka Mezin</t>
+          <t>Gerdunnasi Erdnigari ve Jeopolitik</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786259938271</t>
+          <t>9786259413303</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Sevgiye Yürümek</t>
+          <t>Kutsal Kitaplar ve Mitolojide Kürtler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>300</v>
+        <v>440</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786259413327</t>
+          <t>9786259413396</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktaki Çığlık</t>
+          <t>Tene Ken Ma</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786259938226</t>
+          <t>9786259938288</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Yüreğim</t>
+          <t>Kurdoloji</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>80</v>
+        <v>350</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786259938233</t>
+          <t>9786259413341</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ben Geldim Siverek</t>
+          <t>Koru İçindeki Çocuğu</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786259938202</t>
+          <t>9786259938240</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Awiren Saraye</t>
+          <t>Kül ve Yel</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786259938219</t>
+          <t>9786259938295</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Dağ Kelebekleri</t>
+          <t>Parka Mezin</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786259998091</t>
+          <t>9786259938271</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Gece</t>
+          <t>Sevgiye Yürümek</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786057210692</t>
+          <t>9786259413327</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İsveçli Gazeteci</t>
+          <t>Karanlıktaki Çığlık</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786259998060</t>
+          <t>9786259938226</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Ressamın Şiirle Yolculuğu</t>
+          <t>Mülteci Yüreğim</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786259998077</t>
+          <t>9786259938233</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Özgür Eş Şiirler</t>
+          <t>Ben Geldim Siverek</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786259998039</t>
+          <t>9786259938202</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kerejdağın Gözeleri</t>
+          <t>Awiren Saraye</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786057271099</t>
+          <t>9786259938219</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ötekilerin Öyküsü (Ciltli)</t>
+          <t>Dağ Kelebekleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786259998046</t>
+          <t>9786259998091</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Göç (Ciltli)</t>
+          <t>Sessiz Gece</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786259998053</t>
+          <t>9786057210692</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Siyah-i Geceler (Ciltli)</t>
+          <t>İsveçli Gazeteci</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786259998008</t>
+          <t>9786259998060</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Batımı Orada</t>
+          <t>Ressamın Şiirle Yolculuğu</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786057271068</t>
+          <t>9786259998077</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Sosyopolitik Analizler</t>
+          <t>Özgür Eş Şiirler</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786259998015</t>
+          <t>9786259998039</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Nimüneyen Folklorik Ji Devera Sewrege</t>
+          <t>Kerejdağın Gözeleri</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786057271082</t>
+          <t>9786057271099</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ünzile</t>
+          <t>Ötekilerin Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786057271075</t>
+          <t>9786259998046</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Bere Mer Hebun</t>
+          <t>Göç (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057271044</t>
+          <t>9786259998053</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Zehr-i Aşk (Ciltli)</t>
+          <t>Siyah-i Geceler (Ciltli)</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786057271020</t>
+          <t>9786259998008</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Karacadağ - 1 (Ciltli)</t>
+          <t>Bir Gün Batımı Orada</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786057271037</t>
+          <t>9786057271068</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Hypatia’nın Hayali (Ciltli)</t>
+          <t>Sosyopolitik Analizler</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786057271051</t>
+          <t>9786259998015</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Doğu’nun Mührü (Ciltli)</t>
+          <t>Nimüneyen Folklorik Ji Devera Sewrege</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057271006</t>
+          <t>9786057271082</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Dilara</t>
+          <t>Ünzile</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786057271013</t>
+          <t>9786057271075</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Kaderdir (Ciltli)</t>
+          <t>Bere Mer Hebun</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057210654</t>
+          <t>9786057271044</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali (Ciltli)</t>
+          <t>Zehr-i Aşk (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057210661</t>
+          <t>9786057271020</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Komagene (Ciltli)</t>
+          <t>Karacadağ - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057210630</t>
+          <t>9786057271037</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Naven Zarokan (Ciltli)</t>
+          <t>Hypatia’nın Hayali (Ciltli)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786057100030</t>
+          <t>9786057271051</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Lal Acılar (Ciltli)</t>
+          <t>Doğu’nun Mührü (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786057210678</t>
+          <t>9786057271006</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Anılar (Ciltli)</t>
+          <t>Dilara</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057210685</t>
+          <t>9786057271013</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Edebiyattaki Toplum (Ciltli)</t>
+          <t>Coğrafya Kaderdir (Ciltli)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057314833</t>
+          <t>9786057210654</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ufak Serzenişler (Ciltli)</t>
+          <t>Sabahattin Ali (Ciltli)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057210647</t>
+          <t>9786057210661</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Güneşin Ülkesinden</t>
+          <t>Komagene (Ciltli)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057314888</t>
+          <t>9786057210630</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Urfa Kayıpları (Ciltli)</t>
+          <t>Ferhenga Naven Zarokan (Ciltli)</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786057314864</t>
+          <t>9786057100030</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>İsyan Ateşi</t>
+          <t>Lal Acılar (Ciltli)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057314895</t>
+          <t>9786057210678</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Zaman (Ciltli)</t>
+          <t>Unutulmaz Anılar (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057210623</t>
+          <t>9786057210685</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ah Bir Gülebilsek (Ciltli)</t>
+          <t>Edebiyattaki Toplum (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057314857</t>
+          <t>9786057314833</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Notları</t>
+          <t>Ufak Serzenişler (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>220</v>
+        <v>50</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786057314840</t>
+          <t>9786057210647</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Jan (Ciltli)</t>
+          <t>Yaralı Güneşin Ülkesinden</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057314871</t>
+          <t>9786057314888</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Evina Rast (Ciltli)</t>
+          <t>Urfa Kayıpları (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057173799</t>
+          <t>9786057314864</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Eko Veganizm ve Murat'ın Hikayesi (Ciltli)</t>
+          <t>İsyan Ateşi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057314826</t>
+          <t>9786057314895</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kılıç Altında (Ciltli)</t>
+          <t>Aynadaki Zaman (Ciltli)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>280</v>
+        <v>80</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057150561</t>
+          <t>9786057210623</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Anlam Arayışı (Ciltli)</t>
+          <t>Ah Bir Gülebilsek (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057314819</t>
+          <t>9786057314857</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Haydut (Ciltli)</t>
+          <t>Sürgün Notları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057173751</t>
+          <t>9786057314840</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Komün Yürek (Ciltli)</t>
+          <t>Jan (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>45</v>
+        <v>240</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057173744</t>
+          <t>9786057314871</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Ziyadesiyle Yorulduk (Ciltli)</t>
+          <t>Evina Rast (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057173782</t>
+          <t>9786057173799</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Gul ü Sinem (Ciltli)</t>
+          <t>Eko Veganizm ve Murat'ın Hikayesi (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057173768</t>
+          <t>9786057314826</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Ben Dinebereday Değilim (Ciltli)</t>
+          <t>Kılıç Altında (Ciltli)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057314802</t>
+          <t>9786057150561</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Çadır Davasından Ülkeye Bakış</t>
+          <t>Anlam Arayışı (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057173775</t>
+          <t>9786057314819</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Cemile (Ciltli)</t>
+          <t>Haydut (Ciltli)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786057173720</t>
+          <t>9786057173751</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Tene Ji Bo Te (Ciltli)</t>
+          <t>Komün Yürek (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057150554</t>
+          <t>9786057173744</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Grevde (Ciltli)</t>
+          <t>Ziyadesiyle Yorulduk (Ciltli)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057150516</t>
+          <t>9786057173782</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Mahkum Koğuşu (Ciltli)</t>
+          <t>Gul ü Sinem (Ciltli)</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057150523</t>
+          <t>9786057173768</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Karanfilleri Taze Kaldı (Ciltli)</t>
+          <t>Ben Dinebereday Değilim (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057173713</t>
+          <t>9786057314802</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Hazan Mevsimi (Ciltli)</t>
+          <t>Çadır Davasından Ülkeye Bakış</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057173737</t>
+          <t>9786057173775</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Değişim Sosyolojisi - 1 (Ciltli)</t>
+          <t>Cemile (Ciltli)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057150592</t>
+          <t>9786057173720</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Size Nasıl Kıydılar</t>
+          <t>Tene Ji Bo Te (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057150578</t>
+          <t>9786057150554</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Çocukları (Ciltli)</t>
+          <t>Ölüler Grevde (Ciltli)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057173706</t>
+          <t>9786057150516</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Mavi Vurgun (Ciltli)</t>
+          <t>Mahkum Koğuşu (Ciltli)</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>50</v>
+        <v>240</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057150585</t>
+          <t>9786057150523</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Elveda Rozerin (Ciltli)</t>
+          <t>Karanfilleri Taze Kaldı (Ciltli)</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>45</v>
+        <v>240</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786057366382</t>
+          <t>9786057173713</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Nazif’in Öyküsü (Ciltli)</t>
+          <t>Hazan Mevsimi (Ciltli)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057150530</t>
+          <t>9786057173737</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Nazif</t>
+          <t>Değişim Sosyolojisi - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786057366320</t>
+          <t>9786057150592</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Adı: Sultan (Ciltli)</t>
+          <t>Size Nasıl Kıydılar</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057100047</t>
+          <t>9786057150578</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Bay Muhalif'ten Muhalif Şiirler (Ciltli)</t>
+          <t>Mezopotamya Çocukları (Ciltli)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>240</v>
+        <v>160</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786050002896</t>
+          <t>9786057173706</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Son Yahudi</t>
+          <t>Mavi Vurgun (Ciltli)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057366351</t>
+          <t>9786057150585</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Memleketimi Anlat (Ciltli)</t>
+          <t>Elveda Rozerin (Ciltli)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786057366337</t>
+          <t>9786057366382</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Sisler İçinden Geldiler</t>
+          <t>Nazif’in Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786057100085</t>
+          <t>9786057150530</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Dıle Çarperçe (Ciltli)</t>
+          <t>Çiroka Nazif</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786057366313</t>
+          <t>9786057366320</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Lilith'in Ayak İzi (Ciltli)</t>
+          <t>Adı: Sultan (Ciltli)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786057366368</t>
+          <t>9786057100047</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Çok Namuslu (Ciltli)</t>
+          <t>Bay Muhalif'ten Muhalif Şiirler (Ciltli)</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786057366375</t>
+          <t>9786050002896</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Niye? (Ciltli)</t>
+          <t>Son Yahudi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786057366399</t>
+          <t>9786057366351</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kaynayan Kazandır</t>
+          <t>Memleketimi Anlat (Ciltli)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786057150509</t>
+          <t>9786057366337</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Bir Yanım Siverek</t>
+          <t>Sisler İçinden Geldiler</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786057100078</t>
+          <t>9786057100085</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Azizin Güncesi (Ciltli)</t>
+          <t>Dıle Çarperçe (Ciltli)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786057100092</t>
+          <t>9786057366313</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Kayıpsın Diyorlar (Ciltli)</t>
+          <t>Lilith'in Ayak İzi (Ciltli)</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786057100023</t>
+          <t>9786057366368</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sen Hala Orada mısın? (Ciltli)</t>
+          <t>Çok Namuslu (Ciltli)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257100047</t>
+          <t>9786057366375</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Bay Muhalif'ten Muhalif Şiirler</t>
+          <t>Niye? (Ciltli)</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786057100016</t>
+          <t>9786057366399</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Diyarbekir Sancağı (Ciltli)</t>
+          <t>Şiir Kaynayan Kazandır</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>240</v>
+        <v>50</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786057100054</t>
+          <t>9786057150509</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Neden Mi Vurdum? (Ciltli)</t>
+          <t>Bir Yanım Siverek</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786250002896</t>
+          <t>9786057100078</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Son Yahudi</t>
+          <t>Azizin Güncesi (Ciltli)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786057100009</t>
+          <t>9786057100092</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Belasına Sevdalandığım Bebek (Ciltli)</t>
+          <t>Kayıpsın Diyorlar (Ciltli)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786255979544</t>
+          <t>9786057100023</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Edessa Krallığı</t>
+          <t>Sen Hala Orada mısın? (Ciltli)</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
+          <t>9786257100047</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Bay Muhalif'ten Muhalif Şiirler</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786057100016</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Diyarbekir Sancağı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786057100054</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Neden Mi Vurdum? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786250002896</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Son Yahudi</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786057100009</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Belasına Sevdalandığım Bebek (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786255979544</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Edessa Krallığı</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
           <t>9786255979582</t>
         </is>
       </c>
-      <c r="B207" s="1" t="inlineStr">
+      <c r="B213" s="1" t="inlineStr">
         <is>
           <t>Agoznayene</t>
         </is>
       </c>
-      <c r="C207" s="1">
+      <c r="C213" s="1">
         <v>220</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>