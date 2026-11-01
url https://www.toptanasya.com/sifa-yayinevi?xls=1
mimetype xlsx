--- v4 (2026-09-12)
+++ v5 (2026-11-01)
@@ -364,51 +364,51 @@
         <is>
           <t>9786058197961</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Arapça Uygulamalı Kısasu'n Nebiyyin (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786259920863</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Mecmau’l-Enhur (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>4500</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786259920825</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Usulu’l - Hadis</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786259920801</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>