--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -85,805 +85,865 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259373195</t>
+          <t>9786259330839</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gamsız</t>
+          <t>Faltin`in Damlaları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259330808</t>
+          <t>9786259330815</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Gözlerim Isıtır Ellerini</t>
+          <t>Hüzün</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259373171</t>
+          <t>9786259330853</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hikayesi Olan Şiirler</t>
+          <t>Aşk Bir Tufan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>370</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259373133</t>
+          <t>9786259330877</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Yare</t>
+          <t>Albino Gökkuşağı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>380</v>
+        <v>210</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259373164</t>
+          <t>9786259373195</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Senden Bana Kalan</t>
+          <t>Gamsız</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>315</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057137494</t>
+          <t>9786259330808</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mavi Sevdam</t>
+          <t>Gözlerim Isıtır Ellerini</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>315</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259373157</t>
+          <t>9786259373171</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Şafağın Şiiri</t>
+          <t>Hikayesi Olan Şiirler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259373140</t>
+          <t>9786259373133</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mesut Olmak</t>
+          <t>Yüreğim Yare</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259373126</t>
+          <t>9786259373164</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mirabile Dictu</t>
+          <t>Senden Bana Kalan</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>315</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259373102</t>
+          <t>9786057137494</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bahçemde Yürürken</t>
+          <t>Mavi Sevdam</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>285</v>
+        <v>315</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259373119</t>
+          <t>9786259373157</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Penceresi</t>
+          <t>Şafağın Şiiri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057137487</t>
+          <t>9786259373140</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Kalbinde Saklıdır Sabah</t>
+          <t>Mesut Olmak</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057137470</t>
+          <t>9786259373126</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sevilerim Hakkında Karalama</t>
+          <t>Mirabile Dictu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>255</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057137463</t>
+          <t>9786259373102</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Seli</t>
+          <t>Bahçemde Yürürken</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>190</v>
+        <v>285</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057137432</t>
+          <t>9786259373119</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hümanizmatik</t>
+          <t>Ruhumun Penceresi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>255</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057137418</t>
+          <t>9786057137487</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sana Yazdım</t>
+          <t>Gecenin Kalbinde Saklıdır Sabah</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>205</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057137425</t>
+          <t>9786057137470</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kırıkbeşlik</t>
+          <t>Sevilerim Hakkında Karalama</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>255</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258039467</t>
+          <t>9786057137463</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dilhane</t>
+          <t>Hüzün Seli</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>460</v>
+        <v>190</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257190534</t>
+          <t>9786057137432</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kargalar Sürüyle! Kartallar Yalnız mı Uçar?</t>
+          <t>Hümanizmatik</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>255</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057137401</t>
+          <t>9786057137418</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Neden</t>
+          <t>Sana Yazdım</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258039450</t>
+          <t>9786057137425</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İnsan Nihayet</t>
+          <t>Kırıkbeşlik</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>475</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258039153</t>
+          <t>9786258039467</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bilmelisin</t>
+          <t>Dilhane</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>275</v>
+        <v>460</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258039252</t>
+          <t>9786257190534</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>52'de Bul 1'i</t>
+          <t>Kargalar Sürüyle! Kartallar Yalnız mı Uçar?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258039504</t>
+          <t>9786057137401</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yama</t>
+          <t>Neden</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>315</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257561907</t>
+          <t>9786258039450</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Astronot</t>
+          <t>İnsan Nihayet</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>475</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257561914</t>
+          <t>9786258039153</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kokulu Şiirler</t>
+          <t>Bilmelisin</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258039139</t>
+          <t>9786258039252</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Fizik</t>
+          <t>52'de Bul 1'i</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257942447</t>
+          <t>9786258039504</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Birini Ayrı Tuttum Renklerin</t>
+          <t>Yama</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>390</v>
+        <v>315</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258039184</t>
+          <t>9786257561907</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sesleniş</t>
+          <t>Tutsak Astronot</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>340</v>
+        <v>220</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257561990</t>
+          <t>9786257561914</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Denize Dökülen Kelimeler</t>
+          <t>Mavi Kokulu Şiirler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258039238</t>
+          <t>9786258039139</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kavuşma</t>
+          <t>Duygusal Fizik</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>205</v>
+        <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257561921</t>
+          <t>9786257942447</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hayat mı Kısa Yol mu Uzun?</t>
+          <t>Birini Ayrı Tuttum Renklerin</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>420</v>
+        <v>390</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257654494</t>
+          <t>9786258039184</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Güzel Anadolu'dan Selametler</t>
+          <t>Sesleniş</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>175</v>
+        <v>340</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257654364</t>
+          <t>9786257561990</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Vakit Dolmadan</t>
+          <t>Denize Dökülen Kelimeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257654593</t>
+          <t>9786258039238</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İma</t>
+          <t>Kavuşma</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>215</v>
+        <v>205</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257942874</t>
+          <t>9786257561921</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Şiirler</t>
+          <t>Hayat mı Kısa Yol mu Uzun?</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>190</v>
+        <v>420</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257654982</t>
+          <t>9786257654494</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Kuş Geldi Kapıma</t>
+          <t>Güzel Anadolu'dan Selametler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>225</v>
+        <v>175</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257190114</t>
+          <t>9786257654364</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Önce Gülümsedi Sonra Kanatlandı Melek</t>
+          <t>Vakit Dolmadan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257654302</t>
+          <t>9786257654593</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Çileli Yürekler 2</t>
+          <t>İma</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>485</v>
+        <v>215</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257654333</t>
+          <t>9786257942874</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Hayallerin Hasreti 5</t>
+          <t>İçimdeki Şiirler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>485</v>
+        <v>190</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257654326</t>
+          <t>9786257654982</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Hayallerin Hasreti 4</t>
+          <t>Bir Kuş Geldi Kapıma</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>485</v>
+        <v>225</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257654296</t>
+          <t>9786257190114</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Hayallerin Hasreti 1</t>
+          <t>Önce Gülümsedi Sonra Kanatlandı Melek</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>485</v>
+        <v>190</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257654319</t>
+          <t>9786257654302</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Hayallerin Hasreti 3</t>
+          <t>Hayal-i Cihan - Çileli Yürekler 2</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>485</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257654340</t>
+          <t>9786257654333</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Hayallerin Hasreti 6</t>
+          <t>Hayal-i Cihan - Hayallerin Hasreti 5</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>485</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257654517</t>
+          <t>9786257654326</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Günah Coğrafyası'nın Şairi</t>
+          <t>Hayal-i Cihan - Hayallerin Hasreti 4</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>255</v>
+        <v>485</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257654500</t>
+          <t>9786257654296</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Ben</t>
+          <t>Hayal-i Cihan - Hayallerin Hasreti 1</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>485</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257942508</t>
+          <t>9786257654319</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hüzne Dair</t>
+          <t>Hayal-i Cihan - Hayallerin Hasreti 3</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>165</v>
+        <v>485</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257942621</t>
+          <t>9786257654340</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ey Sevgili Ah Sevgili</t>
+          <t>Hayal-i Cihan - Hayallerin Hasreti 6</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>215</v>
+        <v>485</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257942515</t>
+          <t>9786257654517</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Güzel Çiçeği</t>
+          <t>Günah Coğrafyası'nın Şairi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>205</v>
+        <v>255</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257942584</t>
+          <t>9786257654500</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sen ve Biz</t>
+          <t>Unutulan Ben</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
+          <t>9786257942508</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Hüzne Dair</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786257942621</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Ey Sevgili Ah Sevgili</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786257942515</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın En Güzel Çiçeği</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786257942584</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Sen ve Biz</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
           <t>9786259373188</t>
         </is>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
-      <c r="C52" s="1">
+      <c r="C56" s="1">
         <v>255</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>