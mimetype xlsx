--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -85,865 +85,985 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259330839</t>
+          <t>9786259032115</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Faltin`in Damlaları</t>
+          <t>Çit Serçeleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>370</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259330815</t>
+          <t>9786259032139</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hüzün</t>
+          <t>Beklerken Eskidim</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>265</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259330853</t>
+          <t>9786259032122</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bir Tufan</t>
+          <t>Kalp Ağacı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259330877</t>
+          <t>9786259032108</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Albino Gökkuşağı</t>
+          <t>Viya Böyle</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259373195</t>
+          <t>9786259330846</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gamsız</t>
+          <t>Kayıp İnci Tanesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>190</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259330808</t>
+          <t>9786259330891</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gözlerim Isıtır Ellerini</t>
+          <t>Elvan'dan Satırlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259373171</t>
+          <t>9786259330884</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hikayesi Olan Şiirler</t>
+          <t>Memleket Kokan Şiirler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>370</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259373133</t>
+          <t>9786259330860</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Yare</t>
+          <t>Yaşandığı Gibi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>380</v>
+        <v>255</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259373164</t>
+          <t>9786259330839</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Senden Bana Kalan</t>
+          <t>Faltin`in Damlaları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>315</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057137494</t>
+          <t>9786259330815</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mavi Sevdam</t>
+          <t>Hüzün</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>315</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259373157</t>
+          <t>9786259330853</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Şafağın Şiiri</t>
+          <t>Aşk Bir Tufan</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259373140</t>
+          <t>9786259330877</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mesut Olmak</t>
+          <t>Albino Gökkuşağı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259373126</t>
+          <t>9786259373195</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mirabile Dictu</t>
+          <t>Gamsız</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259373102</t>
+          <t>9786259330808</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bahçemde Yürürken</t>
+          <t>Gözlerim Isıtır Ellerini</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>285</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259373119</t>
+          <t>9786259373171</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Penceresi</t>
+          <t>Hikayesi Olan Şiirler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>370</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057137487</t>
+          <t>9786259373133</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Kalbinde Saklıdır Sabah</t>
+          <t>Yüreğim Yare</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>205</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057137470</t>
+          <t>9786259373164</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sevilerim Hakkında Karalama</t>
+          <t>Senden Bana Kalan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>255</v>
+        <v>315</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057137463</t>
+          <t>9786057137494</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Seli</t>
+          <t>Mavi Sevdam</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>190</v>
+        <v>315</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057137432</t>
+          <t>9786259373157</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hümanizmatik</t>
+          <t>Şafağın Şiiri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>255</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057137418</t>
+          <t>9786259373140</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sana Yazdım</t>
+          <t>Mesut Olmak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057137425</t>
+          <t>9786259373126</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kırıkbeşlik</t>
+          <t>Mirabile Dictu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258039467</t>
+          <t>9786259373102</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dilhane</t>
+          <t>Bahçemde Yürürken</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>460</v>
+        <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257190534</t>
+          <t>9786259373119</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kargalar Sürüyle! Kartallar Yalnız mı Uçar?</t>
+          <t>Ruhumun Penceresi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057137401</t>
+          <t>9786057137487</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Neden</t>
+          <t>Gecenin Kalbinde Saklıdır Sabah</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>205</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258039450</t>
+          <t>9786057137470</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İnsan Nihayet</t>
+          <t>Sevilerim Hakkında Karalama</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>475</v>
+        <v>255</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258039153</t>
+          <t>9786057137463</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bilmelisin</t>
+          <t>Hüzün Seli</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>275</v>
+        <v>190</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258039252</t>
+          <t>9786057137432</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>52'de Bul 1'i</t>
+          <t>Hümanizmatik</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>210</v>
+        <v>255</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258039504</t>
+          <t>9786057137418</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yama</t>
+          <t>Sana Yazdım</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>315</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257561907</t>
+          <t>9786057137425</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Astronot</t>
+          <t>Kırıkbeşlik</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257561914</t>
+          <t>9786258039467</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kokulu Şiirler</t>
+          <t>Dilhane</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>460</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258039139</t>
+          <t>9786257190534</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Fizik</t>
+          <t>Kargalar Sürüyle! Kartallar Yalnız mı Uçar?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257942447</t>
+          <t>9786057137401</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Birini Ayrı Tuttum Renklerin</t>
+          <t>Neden</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258039184</t>
+          <t>9786258039450</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sesleniş</t>
+          <t>İnsan Nihayet</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>340</v>
+        <v>475</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257561990</t>
+          <t>9786258039153</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Denize Dökülen Kelimeler</t>
+          <t>Bilmelisin</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>275</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258039238</t>
+          <t>9786258039252</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kavuşma</t>
+          <t>52'de Bul 1'i</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>205</v>
+        <v>210</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257561921</t>
+          <t>9786258039504</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hayat mı Kısa Yol mu Uzun?</t>
+          <t>Yama</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257654494</t>
+          <t>9786257561907</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Güzel Anadolu'dan Selametler</t>
+          <t>Tutsak Astronot</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257654364</t>
+          <t>9786257561914</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Vakit Dolmadan</t>
+          <t>Mavi Kokulu Şiirler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257654593</t>
+          <t>9786258039139</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İma</t>
+          <t>Duygusal Fizik</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>215</v>
+        <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257942874</t>
+          <t>9786257942447</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Şiirler</t>
+          <t>Birini Ayrı Tuttum Renklerin</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>190</v>
+        <v>390</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257654982</t>
+          <t>9786258039184</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bir Kuş Geldi Kapıma</t>
+          <t>Sesleniş</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>225</v>
+        <v>340</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257190114</t>
+          <t>9786257561990</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Önce Gülümsedi Sonra Kanatlandı Melek</t>
+          <t>Denize Dökülen Kelimeler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>190</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257654302</t>
+          <t>9786258039238</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Çileli Yürekler 2</t>
+          <t>Kavuşma</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>485</v>
+        <v>205</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257654333</t>
+          <t>9786257561921</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Hayallerin Hasreti 5</t>
+          <t>Hayat mı Kısa Yol mu Uzun?</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>485</v>
+        <v>420</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257654326</t>
+          <t>9786257654494</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Hayallerin Hasreti 4</t>
+          <t>Güzel Anadolu'dan Selametler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>485</v>
+        <v>175</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257654296</t>
+          <t>9786257654364</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Hayallerin Hasreti 1</t>
+          <t>Vakit Dolmadan</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>485</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257654319</t>
+          <t>9786257654593</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Hayallerin Hasreti 3</t>
+          <t>İma</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>485</v>
+        <v>215</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257654340</t>
+          <t>9786257942874</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hayal-i Cihan - Hayallerin Hasreti 6</t>
+          <t>İçimdeki Şiirler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>485</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257654517</t>
+          <t>9786257654982</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Günah Coğrafyası'nın Şairi</t>
+          <t>Bir Kuş Geldi Kapıma</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>255</v>
+        <v>225</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257654500</t>
+          <t>9786257190114</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Unutulan Ben</t>
+          <t>Önce Gülümsedi Sonra Kanatlandı Melek</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257942508</t>
+          <t>9786257654302</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Hüzne Dair</t>
+          <t>Hayal-i Cihan - Çileli Yürekler 2</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>165</v>
+        <v>485</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257942621</t>
+          <t>9786257654333</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ey Sevgili Ah Sevgili</t>
+          <t>Hayal-i Cihan - Hayallerin Hasreti 5</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>215</v>
+        <v>485</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257942515</t>
+          <t>9786257654326</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En Güzel Çiçeği</t>
+          <t>Hayal-i Cihan - Hayallerin Hasreti 4</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>205</v>
+        <v>485</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257942584</t>
+          <t>9786257654296</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sen ve Biz</t>
+          <t>Hayal-i Cihan - Hayallerin Hasreti 1</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>270</v>
+        <v>485</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
+          <t>9786257654319</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Hayal-i Cihan - Hayallerin Hasreti 3</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786257654340</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Hayal-i Cihan - Hayallerin Hasreti 6</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786257654517</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Günah Coğrafyası'nın Şairi</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786257654500</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Unutulan Ben</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786257942508</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Hüzne Dair</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786257942621</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Ey Sevgili Ah Sevgili</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786257942515</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın En Güzel Çiçeği</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786257942584</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Sen ve Biz</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
           <t>9786259373188</t>
         </is>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B64" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
-      <c r="C56" s="1">
+      <c r="C64" s="1">
         <v>255</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>