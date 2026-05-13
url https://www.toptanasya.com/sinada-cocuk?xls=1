--- v1 (2026-02-14)
+++ v2 (2026-05-13)
@@ -334,51 +334,51 @@
         <is>
           <t>9786256356436</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Papağan Ailesi</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786256356283</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Kod-Can Yapay Zeka Macerası (Yaz Sil Oyunlu Kitap)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786256356382</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Tarih Seyyahları - Tılsımlı Taş</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786256356399</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
@@ -559,51 +559,51 @@
         <is>
           <t>9786057555991</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Haşgeş ile Gaymak Dinimi Öğreniyorum</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057555984</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Memo İle Mıstık - Kokulu Silgi'nin Gizemli Sırrı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057555953</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Kuş Saçlı Çocuk</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786056795640</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
@@ -619,51 +619,51 @@
         <is>
           <t>9786057555823</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Yol Arkadaşım - Bayram Ziyareti</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786057555861</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Nilay'ın Maceraları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786057555809</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Müziğin Ritminde Yolculuk</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786057555793</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>