--- v2 (2026-05-13)
+++ v3 (2026-07-03)
@@ -334,51 +334,51 @@
         <is>
           <t>9786256356436</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Papağan Ailesi</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786256356283</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Kod-Can Yapay Zeka Macerası (Yaz Sil Oyunlu Kitap)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786256356382</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Tarih Seyyahları - Tılsımlı Taş</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786256356399</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>