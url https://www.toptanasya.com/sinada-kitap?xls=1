--- v0 (2025-10-23)
+++ v1 (2026-05-13)
@@ -85,1840 +85,1915 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057555335</t>
+          <t>9786054686964</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Otizm Yolculuğu Vee Bir Anne</t>
+          <t>Yalnızlığın Mavisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057555465</t>
+          <t>9786053250746</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kavlen Antoloji 22</t>
+          <t>Mumun Gölgeleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057555908</t>
+          <t>9786058147409</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sidar</t>
+          <t>Seçilmiş Hayat</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057555038</t>
+          <t>9786057555748</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sözcüklerin Ötesinde</t>
+          <t>Yaralı Gibisin</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057555762</t>
+          <t>9786058147423</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Suskun Harfler</t>
+          <t>Yusuf u Züleyha</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255902788</t>
+          <t>9786057555335</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Aşkı</t>
+          <t>Otizm Yolculuğu Vee Bir Anne</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255902771</t>
+          <t>9786057555465</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bu da Kim?</t>
+          <t>Kavlen Antoloji 22</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255902719</t>
+          <t>9786057555908</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Deniz ve Gazoz</t>
+          <t>Sidar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255902290</t>
+          <t>9786057555038</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kendine Dair Yaşayabilmek Adına İçre</t>
+          <t>Sözcüklerin Ötesinde</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255902115</t>
+          <t>9786057555762</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türkiye ve Afyonkarahisar Sevdalısı İsmet Attila</t>
+          <t>Suskun Harfler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255902122</t>
+          <t>9786255902788</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İlim ve İrfan Pınarından Damlalar</t>
+          <t>İnsanlığın Aşkı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259577487</t>
+          <t>9786255902771</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Papaz Köprüsü</t>
+          <t>Bu da Kim?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256356818</t>
+          <t>9786255902719</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kaf Dağından Masallar</t>
+          <t>Deniz ve Gazoz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256356597</t>
+          <t>9786255902290</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yaparım Çünkü Kadınım</t>
+          <t>Kendine Dair Yaşayabilmek Adına İçre</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256356511</t>
+          <t>9786255902115</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Yıllar Yokuşu</t>
+          <t>Türkiye ve Afyonkarahisar Sevdalısı İsmet Attila</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256356603</t>
+          <t>9786255902122</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ömür Atı</t>
+          <t>İlim ve İrfan Pınarından Damlalar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256356610</t>
+          <t>9786259577487</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Afyonkrahisar Evliyalarından Şahanoğlu ve Turabi</t>
+          <t>Papaz Köprüsü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256356580</t>
+          <t>9786256356818</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Arda Güler - Sahanın Savaşçıları</t>
+          <t>Kaf Dağından Masallar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256356443</t>
+          <t>9786256356597</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dahası Yok</t>
+          <t>Yaparım Çünkü Kadınım</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256356276</t>
+          <t>9786256356511</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kadmusce</t>
+          <t>Mutlu Yıllar Yokuşu</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256356429</t>
+          <t>9786256356603</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kumarbazın Hayatı</t>
+          <t>Ömür Atı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256356412</t>
+          <t>9786256356610</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kalbine Yakışanı Sev</t>
+          <t>Afyonkrahisar Evliyalarından Şahanoğlu ve Turabi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058184374</t>
+          <t>9786256356580</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Neslime Not 2. Abdülhamid Han</t>
+          <t>Arda Güler - Sahanın Savaşçıları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057555687</t>
+          <t>9786256356443</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sır</t>
+          <t>Dahası Yok</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256356320</t>
+          <t>9786256356276</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Gül</t>
+          <t>Kadmusce</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256356313</t>
+          <t>9786256356429</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Peygamberin Tacı</t>
+          <t>Kumarbazın Hayatı</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256356122</t>
+          <t>9786256356412</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Toksik Yalnızlıklar</t>
+          <t>Kalbine Yakışanı Sev</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256356108</t>
+          <t>9786058184374</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yol'a Düş</t>
+          <t>Neslime Not 2. Abdülhamid Han</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256356139</t>
+          <t>9786057555687</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Anahtar Paspasın Altında</t>
+          <t>Sır</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256356146</t>
+          <t>9786256356320</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kendine Geç Kalma</t>
+          <t>Kırmızı Gül</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256356191</t>
+          <t>9786256356313</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sakura</t>
+          <t>Süleyman Peygamberin Tacı</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256356184</t>
+          <t>9786256356122</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Güzel Yaşa</t>
+          <t>Toksik Yalnızlıklar</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256356245</t>
+          <t>9786256356108</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tarihimizde Yaşayanlar Yaşananlar</t>
+          <t>Yol'a Düş</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256356238</t>
+          <t>9786256356139</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Kanatları - Orta Asya</t>
+          <t>Anahtar Paspasın Altında</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256356160</t>
+          <t>9786256356146</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılın Masalları</t>
+          <t>Kendine Geç Kalma</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256356054</t>
+          <t>9786256356191</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Selçuklu Sultanları’nın Akdeniz Politikaları</t>
+          <t>Sakura</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256356078</t>
+          <t>9786256356184</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yer Altında Turnalar</t>
+          <t>Güzel Yaşa</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256356092</t>
+          <t>9786256356245</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yüzyılın Şiirleri</t>
+          <t>Tarihimizde Yaşayanlar Yaşananlar</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256356030</t>
+          <t>9786256356238</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Maria Eleni</t>
+          <t>Türklerin Kanatları - Orta Asya</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256356047</t>
+          <t>9786256356160</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Büyümedim Daha</t>
+          <t>Yüzyılın Masalları</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057555359</t>
+          <t>9786256356054</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Rengi Neydi Anne?</t>
+          <t>Anadolu Selçuklu Sultanları’nın Akdeniz Politikaları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057555892</t>
+          <t>9786256356078</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sarı Papatya</t>
+          <t>Yer Altında Turnalar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057555267</t>
+          <t>9786256356092</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Antoloji Biz</t>
+          <t>Yüzyılın Şiirleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057555830</t>
+          <t>9786256356030</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yağmurlar Saracak Yaralarımı</t>
+          <t>Maria Eleni</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058147485</t>
+          <t>9786256356047</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Buzdolabında Üşüyen Elma - Selin'in Maceraları</t>
+          <t>Büyümedim Daha</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057555670</t>
+          <t>9786057555359</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömür Nasıl Boşa Harcanır?</t>
+          <t>Hayatın Rengi Neydi Anne?</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057555021</t>
+          <t>9786057555892</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Dolabımın Ayak İzleri</t>
+          <t>Sarı Papatya</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057555601</t>
+          <t>9786057555267</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Baharın Habercisi</t>
+          <t>Antoloji Biz</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057555625</t>
+          <t>9786057555830</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Ateşi</t>
+          <t>Yağmurlar Saracak Yaralarımı</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057555588</t>
+          <t>9786058147485</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Destanlaşan Kahramanları - Seyit Onbaşı</t>
+          <t>Buzdolabında Üşüyen Elma - Selin'in Maceraları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057555977</t>
+          <t>9786057555670</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Büyük Zaferin Kilidi</t>
+          <t>Bir Ömür Nasıl Boşa Harcanır?</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057555960</t>
+          <t>9786057555021</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Rahleme Düşen Aşk</t>
+          <t>Yürüyen Dolabımın Ayak İzleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057555946</t>
+          <t>9786057555601</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Takvimsiz</t>
+          <t>Baharın Habercisi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057555915</t>
+          <t>9786057555625</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Yemin Gibisin</t>
+          <t>Kelebeğin Ateşi</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057555854</t>
+          <t>9786057555588</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İyi Ki Varsın Eren</t>
+          <t>Anadolu'nun Destanlaşan Kahramanları - Seyit Onbaşı</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057555878</t>
+          <t>9786057555977</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İsimsizlerin/m</t>
+          <t>Büyük Zaferin Kilidi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057555342</t>
+          <t>9786057555960</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Vebalim</t>
+          <t>Rahleme Düşen Aşk</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057555847</t>
+          <t>9786057555946</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hz. Hızır (As) ve 29 Ocak 2021 Sırrı</t>
+          <t>Takvimsiz</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057555786</t>
+          <t>9786057555915</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kaz Çobanları</t>
+          <t>Bir Yemin Gibisin</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057555724</t>
+          <t>9786057555854</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yok Bişey</t>
+          <t>İyi Ki Varsın Eren</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057555755</t>
+          <t>9786057555878</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sana Bakmak</t>
+          <t>İsimsizlerin/m</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057555731</t>
+          <t>9786057555342</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Vebalim</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057555632</t>
+          <t>9786057555847</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bir Mektubum Var Sana</t>
+          <t>Hz. Hızır (As) ve 29 Ocak 2021 Sırrı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057555717</t>
+          <t>9786057555786</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aşka Yol</t>
+          <t>Kaz Çobanları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057555540</t>
+          <t>9786057555724</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kötü</t>
+          <t>Yok Bişey</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057555700</t>
+          <t>9786057555755</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hafızın Hayali Aşeka</t>
+          <t>Sana Bakmak</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058147478</t>
+          <t>9786057555731</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Fitnessa Başlıyorum</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057555656</t>
+          <t>9786057555632</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Güvercin</t>
+          <t>Bir Mektubum Var Sana</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057555649</t>
+          <t>9786057555717</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yıldızların Altında</t>
+          <t>Aşka Yol</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057555533</t>
+          <t>9786057555540</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayat Alacağım Var (2. Seri)</t>
+          <t>Kötü</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057555526</t>
+          <t>9786057555700</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yaklaşıyor Yaklaşmakta Olan 2 - Rüyalarınız</t>
+          <t>Hafızın Hayali Aşeka</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057555519</t>
+          <t>9786058147478</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Frig Yolu</t>
+          <t>Fitnessa Başlıyorum</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057555014</t>
+          <t>9786057555656</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşk Gözlerinde Saklı</t>
+          <t>Güvercin</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057556298</t>
+          <t>9786057555649</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bir Savcı'nın Fırtınalı Hatıraları</t>
+          <t>Yıldızların Altında</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057555502</t>
+          <t>9786057555533</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yaklaşıyor Yaklaşmakta Olan</t>
+          <t>Bir Hayat Alacağım Var (2. Seri)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057555380</t>
+          <t>9786057555526</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yıkımın Çağrısı - Özgürlük ve Barış Olasılığı 1</t>
+          <t>Yaklaşıyor Yaklaşmakta Olan 2 - Rüyalarınız</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057555281</t>
+          <t>9786057555519</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Herkese ve Her Şeye Rağmen Kadınca Yaşamak Yaşayamamak</t>
+          <t>Frig Yolu</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057555304</t>
+          <t>9786057555014</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kasap Osman Destanı ve İnce Memed Gerçeği</t>
+          <t>Aşk Gözlerinde Saklı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057555311</t>
+          <t>9786057556298</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kale Muhafızı ve Sarı Kız</t>
+          <t>Bir Savcı'nın Fırtınalı Hatıraları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057555373</t>
+          <t>9786057555502</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yola Çıkmalı</t>
+          <t>Yaklaşıyor Yaklaşmakta Olan</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058184381</t>
+          <t>9786057555380</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kelebekname - Yarım Adalar Yarım Odalar</t>
+          <t>Yıkımın Çağrısı - Özgürlük ve Barış Olasılığı 1</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057555274</t>
+          <t>9786057555281</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hakir</t>
+          <t>Herkese ve Her Şeye Rağmen Kadınca Yaşamak Yaşayamamak</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057555250</t>
+          <t>9786057555304</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Pranga Anahtarı</t>
+          <t>Kasap Osman Destanı ve İnce Memed Gerçeği</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057555205</t>
+          <t>9786057555311</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Umudun Rengi</t>
+          <t>Kale Muhafızı ve Sarı Kız</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000020273</t>
+          <t>9786057555373</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Her Çocuk Bir Türk Bayrağıdır</t>
+          <t>Yola Çıkmalı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057555229</t>
+          <t>9786058184381</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayat Alacağım Var</t>
+          <t>Kelebekname - Yarım Adalar Yarım Odalar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057555212</t>
+          <t>9786057555274</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kore Uçağı</t>
+          <t>Hakir</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058147461</t>
+          <t>9786057555250</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Alışmadan</t>
+          <t>Pranga Anahtarı</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057551199</t>
+          <t>9786057555205</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kara Bohça Ak Zehir</t>
+          <t>Umudun Rengi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057555120</t>
+          <t>3990000020273</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Abi Sen Bi Kitap Yazsana...</t>
+          <t>Her Çocuk Bir Türk Bayrağıdır</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057555496</t>
+          <t>9786057555229</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hatırla Ey Türk</t>
+          <t>Bir Hayat Alacağım Var</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057555113</t>
+          <t>9786057555212</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Kavgası Habil Kabil</t>
+          <t>Kore Uçağı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057555106</t>
+          <t>9786058147461</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sen Hangi Yarsın</t>
+          <t>Dünyaya Alışmadan</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056760075</t>
+          <t>9786057551199</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Nutuk (Söylev)</t>
+          <t>Kara Bohça Ak Zehir</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057555083</t>
+          <t>9786057555120</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Affınıza Mağruren</t>
+          <t>Abi Sen Bi Kitap Yazsana...</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057555076</t>
+          <t>9786057555496</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İz</t>
+          <t>Hatırla Ey Türk</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057555069</t>
+          <t>9786057555113</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sözün Aynası</t>
+          <t>İnsanlığın Kavgası Habil Kabil</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057555045</t>
+          <t>9786057555106</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Şair İstasyonu</t>
+          <t>Sen Hangi Yarsın</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058184398</t>
+          <t>9786056760075</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Meri</t>
+          <t>Nutuk (Söylev)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057555052</t>
+          <t>9786057555083</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman Olur ki</t>
+          <t>Affınıza Mağruren</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058147454</t>
+          <t>9786057555076</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Cama Dayalı Alınlar</t>
+          <t>İz</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058184367</t>
+          <t>9786057555069</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Dimağ Yağmurları</t>
+          <t>Sözün Aynası</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786058147416</t>
+          <t>9786057555045</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Smyrna</t>
+          <t>Şair İstasyonu</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057555489</t>
+          <t>9786058184398</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Rüyamda Vatanı Gördüm</t>
+          <t>Meri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786056795688</t>
+          <t>9786057555052</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kifayetsiz</t>
+          <t>Evvel Zaman Olur ki</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056795695</t>
+          <t>9786058147454</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sinada Şiir Yıllığı</t>
+          <t>Cama Dayalı Alınlar</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056795657</t>
+          <t>9786058184367</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Şair Evlenmesi</t>
+          <t>Dimağ Yağmurları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058301481</t>
+          <t>9786058147416</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Smyrna</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786056795671</t>
+          <t>9786057555489</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Mandalina</t>
+          <t>Rüyamda Vatanı Gördüm</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056795664</t>
+          <t>9786056795688</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kuru Yaprak</t>
+          <t>Kifayetsiz</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056760068</t>
+          <t>9786056795695</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Nefsime Not: Ölüm Var</t>
+          <t>Sinada Şiir Yıllığı</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056795602</t>
+          <t>9786056795657</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Macera Günlüğü</t>
+          <t>Şair Evlenmesi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786056760013</t>
+          <t>9786058301481</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Dar Gelire Dair Hezeyanlar</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786056760051</t>
+          <t>9786056795671</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Ebedi Hali</t>
+          <t>Mandalina</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056760044</t>
+          <t>9786056795664</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Papatya Hikayesi</t>
+          <t>Kuru Yaprak</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786053250876</t>
+          <t>9786056760068</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Merhaba</t>
+          <t>Nefsime Not: Ölüm Var</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786053250685</t>
+          <t>9786056795602</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kirman</t>
+          <t>Macera Günlüğü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786058301498</t>
+          <t>9786056760013</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Delinin Kuması</t>
+          <t>Dar Gelire Dair Hezeyanlar</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058301467</t>
+          <t>9786056760051</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>150 Soruda Merak Edilen Osmanlı</t>
+          <t>Aşkın Ebedi Hali</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
+          <t>9786056760044</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Papatya Hikayesi</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786053250876</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Merhaba</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786053250685</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Kirman</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786058301498</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Delinin Kuması</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786058301467</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>150 Soruda Merak Edilen Osmanlı</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
           <t>9786053251118</t>
         </is>
       </c>
-      <c r="B121" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Kırk Pencereli Konak</t>
         </is>
       </c>
-      <c r="C121" s="1">
+      <c r="C126" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>