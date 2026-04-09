--- v2 (2026-02-14)
+++ v3 (2026-04-09)
@@ -85,580 +85,1210 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789758312931</t>
+          <t>9789758312689</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Öykülerindeki Gizli Sırlar Öğretisi</t>
+          <t>Arif için Din Yoktur</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>650</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789758312900</t>
+          <t>9789758312849</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur</t>
+          <t>İmgelerin Olayların Sembolik Saklı Mesajı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>430</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789758312559</t>
+          <t>9799758312107</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hz. Hızır Kimdir?</t>
+          <t>Yıldızlardan Gelen Tanrılar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789758312719</t>
+          <t>9799758312053</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ezoterizme Giriş</t>
+          <t>Ufo Gerçekleri ve Yalanları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1050</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789758312801</t>
+          <t>9799758312275</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Buda Ezoterik Öğretisi</t>
+          <t>Tanrı’nın Yeryüzündeki Halifesi Kur’an-ı Kerim’e Göre</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789758312924</t>
+          <t>9789758312641</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kara Güneş'in Kayıp Işığı</t>
+          <t>Tanrı İnsanda Uyur İnsanda Uyanır</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>650</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789758312733</t>
+          <t>9789758312016</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Atalarımızın Gök Tanrı Dini</t>
+          <t>Şahitlerle ve Belgelerle Türkiye’de Tekrar Doğanlar Ben Onlar mıyım?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>380</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789758312894</t>
+          <t>9789758312221</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mabedin İçinde</t>
+          <t>Tevrat’ın Şifresi ve Gizli Kehanetleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>510</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758312887</t>
+          <t>9799758312299</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Rüyalarımızdaki Atatürk</t>
+          <t>Sufizm Gizli Öğretisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>700</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758312870</t>
+          <t>9789758312344</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca</t>
+          <t>Sufi Bilgeliği Gülistan</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>410</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758312863</t>
+          <t>9789758312498</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kuşların Dili</t>
+          <t>Seslerin Gizli Gücü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>310</v>
+        <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758312795</t>
+          <t>9799758312121</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed'in Vahyi Alışı</t>
+          <t>Rüyaların Gizli Dili</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>480</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758312788</t>
+          <t>9789758312542</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Makine Beyin</t>
+          <t>Paranormal Fenomen</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>175</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758312757</t>
+          <t>9799758312329</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Aşka Vardıktan Sonra Kanadı Kim Arar</t>
+          <t>Tao Gizli Öğretisi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758312856</t>
+          <t>9799758312305</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların Gizemli Dünyası</t>
+          <t>Mevlana Gizli Öğretisi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>410</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789758312771</t>
+          <t>9799758312145</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Altın Çağ</t>
+          <t>Maya Kehanetleri 2012 ve Ötesi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789758312115</t>
+          <t>9789758312474</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Türkler’in Kültür Kökenleri</t>
+          <t>Kutsal Gizemler Serisi 1: Kabe’nin Sırrı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>740</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789758312450</t>
+          <t>9799758312213</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çin Bilgeliği</t>
+          <t>Kur’an-ı Kerim’in Şifresi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>0.93</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789758312078</t>
+          <t>9789758312399</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Yönleri ve Sırlarıyla Son Üç Peygamber</t>
+          <t>Kur’an-ı Kerim’deki Gizli Ayetler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>580</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789758312009</t>
+          <t>9789758312528</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Şahitler ve Belgelerle Türkiye’de Yaşanmış Esrarengiz Olaylar</t>
+          <t>Kuantum Gizli Öğretisi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>480</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789758312658</t>
+          <t>9789758312702</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sürüden Ayrılanı Kurt Kapmaz</t>
+          <t>Koruyucu Meleğiniz Sizi Bekliyor</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>410</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789758312030</t>
+          <t>9789758312467</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ruhsal Güçleri Geliştirme Teknikleri</t>
+          <t>Kahin Vanga</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>420</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9799758312336</t>
+          <t>9789758312696</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Papalığın Sonu</t>
+          <t>Kadim Cadılık Öğretisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789758312375</t>
+          <t>9789758312665</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ölümden Sonra Neler Oluyor?</t>
+          <t>Kaderimize Yön Veren Evren Yasaları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>430</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789758312382</t>
+          <t>9789758312610</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemileri</t>
+          <t>İstanbul’un Kadim Sırları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>480</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789758312726</t>
+          <t>9789758312634</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mistik Bilim</t>
+          <t>Işık Eri Hacı Bektaş Veli</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>600</v>
+        <v>26</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789758312535</t>
+          <t>9789758312504</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in Gizli Öğretisi</t>
+          <t>Hitlerin Yükselişinin Ardındaki Sır ve Nazi Ufoları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>900</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789758312092</t>
+          <t>9799758312282</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Alametleri</t>
+          <t>Galaktik Gen</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>520</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789758312351</t>
+          <t>9789758312573</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İsa Peygamber’in Gizli Öğretisi</t>
+          <t>En-el Hak Gizli Öğretisi - Hallac-ı Mansur</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>650</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789758312436</t>
+          <t>9789758312405</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Işığın ve Karanlığın Oğulları</t>
+          <t>Din ve Beyin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789758312412</t>
+          <t>9799758312312</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gizli Yönleriyle Atatürk</t>
+          <t>Budizm Gizli Öğretisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>430</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789758312023</t>
+          <t>9799758312084</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gizli Sırlar Öğretisi</t>
+          <t>Beklenen Büyük Marmara Depremi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>430</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789758312429</t>
+          <t>9789758312603</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Efsunlu Kemal</t>
+          <t>Batıni Mevlana</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>650</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758312368</t>
+          <t>9789758312481</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bebeğimdi Meleğim Oldu</t>
+          <t>Ay’ı Kimler Yaptı?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>230</v>
+        <v>29</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758312818</t>
+          <t>9799758312183</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Antik Mısır Sırları</t>
+          <t>Atlantis Bilgeliği</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>730</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
+          <t>9789758312047</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk’ün Kehanetleri</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>3990000032492</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Arif için Din Yoktur</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789758312764</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Ezoterik Şifa</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789758312825</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Ledün İlmi</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789758312832</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun 7 Kapısı</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789758312740</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Göbekli Tepe</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9799758312237</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Taşların Gizli Gücü</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>22.69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789758312931</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Öykülerindeki Gizli Sırlar Öğretisi</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789758312900</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Hallac-ı Mansur</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789758312559</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Hızır Kimdir?</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789758312719</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Ezoterizme Giriş</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789758312801</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Buda Ezoterik Öğretisi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789758312924</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Kara Güneş'in Kayıp Işığı</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789758312733</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Atalarımızın Gök Tanrı Dini</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789758312894</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Mabedin İçinde</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789758312887</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Rüyalarımızdaki Atatürk</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789758312870</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Nasreddin Hoca</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789758312863</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Kuşların Dili</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789758312795</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Muhammed'in Vahyi Alışı</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789758312788</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Kutsal Makine Beyin</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789758312757</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Yunus Emre Aşka Vardıktan Sonra Kanadı Kim Arar</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789758312856</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanların Gizemli Dünyası</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789758312771</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişten Günümüze Altın Çağ</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789758312115</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Türkler’in Kültür Kökenleri</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789758312450</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Çin Bilgeliği</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789758312078</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Bilinmeyen Yönleri ve Sırlarıyla Son Üç Peygamber</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789758312009</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Şahitler ve Belgelerle Türkiye’de Yaşanmış Esrarengiz Olaylar</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789758312658</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Sürüden Ayrılanı Kurt Kapmaz</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789758312030</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Ruhsal Güçleri Geliştirme Teknikleri</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9799758312336</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Papalığın Sonu</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789758312375</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Ölümden Sonra Neler Oluyor?</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789758312382</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Nuh’un Gemileri</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789758312726</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Mistik Bilim</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789758312535</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim’in Gizli Öğretisi</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789758312092</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Kıyamet Alametleri</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789758312351</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>İsa Peygamber’in Gizli Öğretisi</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789758312436</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Işığın ve Karanlığın Oğulları</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789758312412</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Yönleriyle Atatürk</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789758312023</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Sırlar Öğretisi</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9789758312429</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Efsunlu Kemal</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9789758312368</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Bebeğimdi Meleğim Oldu</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9789758312818</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Antik Mısır Sırları</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
           <t>9789758312566</t>
         </is>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Kaderin Şifresi</t>
         </is>
       </c>
-      <c r="C37" s="1">
+      <c r="C79" s="1">
         <v>480</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>