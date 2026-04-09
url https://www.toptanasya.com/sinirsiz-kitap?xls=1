--- v2 (2026-02-14)
+++ v3 (2026-04-09)
@@ -85,2215 +85,4030 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059205894</t>
+          <t>9786256196667</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Polonyalı Babaanne</t>
+          <t>Gönül Pınarımdan Süzülen Güzel Sözler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256196599</t>
+          <t>9786256196650</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Bir Hayat Ferhan Mutluer Gündüz’e Armağan</t>
+          <t>İnsan Olmak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>650</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256196582</t>
+          <t>9786256196636</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yanı Başımızdaki Tarih Geçmişin Ayak İzleri</t>
+          <t>Sojen</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256196575</t>
+          <t>9786256196605</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Eski Ev</t>
+          <t>Ruh’un Kozmik Kontratları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>444</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256196568</t>
+          <t>9786256196285</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Eğitim Karnesi</t>
+          <t>Çöküşe Rıza</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256196551</t>
+          <t>9786256196292</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Biz Neden Böyleyiz? Tam Bizlik Halller</t>
+          <t>Absürt Bir Distopya</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256196544</t>
+          <t>9786258016192</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Astrolojide Ceres</t>
+          <t>Giderem Van'a Doğru</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256196537</t>
+          <t>9786258016048</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sükunetimde Birikenler</t>
+          <t>Briket</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256196520</t>
+          <t>9786058166967</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kaçak</t>
+          <t>Lemurya Kampı: Işık Güçlerinin Yükselişi 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056913631</t>
+          <t>9786058166936</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Küreselleşme ve Değişen Güçler Dengesi</t>
+          <t>Yeni Dünya Düzeni, Abd ve İrtica</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056913648</t>
+          <t>9786058166943</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kapitalizmin Gelişmesi</t>
+          <t>İtaatsiz</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256196490</t>
+          <t>9786059205665</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Salyangozların Ayak Sesleri</t>
+          <t>Sensizlik</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256196506</t>
+          <t>9786055012069</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Karantina Günlükleri - 2</t>
+          <t>Bir Seri Katilin Günlüğü: Kansız</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256196483</t>
+          <t>9786055012083</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yıkıcı Eğitim Sistemi ve Toplumsallaşan Erkek Şiddeti</t>
+          <t>Beni Sensiz Bırakma</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256196476</t>
+          <t>9786058603998</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Dört Kitapla Yarattığımız Tanrı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058472136</t>
+          <t>9786058591011</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Gezi'den Orantısız Zeka</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256196469</t>
+          <t>9786058591059</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik</t>
+          <t>Kadınlar Sömürülmesin</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256196445</t>
+          <t>9786058603950</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kulların Dağı</t>
+          <t>Kılıksız Zaman</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256196452</t>
+          <t>9786058603905</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kahraman</t>
+          <t>Babil'de Sürgün</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256196384</t>
+          <t>9786058603936</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Birbirinin Dünyasında İki Kadın</t>
+          <t>Mesafeler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256196339</t>
+          <t>9786058603974</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sivri Uçlu Kelimeler</t>
+          <t>Kırlangıç Üşümesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256196438</t>
+          <t>9786058591028</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Cüruf Mahallesi Sevim</t>
+          <t>Ortadoğu Rönesansı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256196315</t>
+          <t>9786058591042</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Geçtim Bu Alemden</t>
+          <t>Aşk-ı Nisvan</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256196308</t>
+          <t>9786055012144</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Hakikati</t>
+          <t>Şadırvandan Damlalar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256196421</t>
+          <t>9786056542664</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Biz Eski Bir Masalız</t>
+          <t>Kelepçe : Burdur Cezaevi Operasyonu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256196414</t>
+          <t>9786055012250</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mağaradaki Kadın</t>
+          <t>Şuursuz Karantina</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056832338</t>
+          <t>9786055012236</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Varidat</t>
+          <t>Bir Meczubun Dilemması</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256196391</t>
+          <t>9786055012106</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Memocan’a Mektuplar</t>
+          <t>Hoşçakal Bizim Kesk</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059205887</t>
+          <t>9786055012182</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Eylül'dü Netekim</t>
+          <t>Kevok</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256196322</t>
+          <t>9786055012243</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıyısında</t>
+          <t>Görkemli Kaybedenler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256196346</t>
+          <t>9786055012212</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Di Hundire Min De</t>
+          <t>Ihlamur Kokusu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055012090</t>
+          <t>9786055012076</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kesintisiz Devrim ve İktidar Sorunu</t>
+          <t>Biloba</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>320</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256196261</t>
+          <t>9786055012229</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Haydi Beraber Koşalım!</t>
+          <t>Alternatif Eğitim Manifestosu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059205771</t>
+          <t>9786055012267</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Rönesansı</t>
+          <t>Alternatif Tedavi Manifestosu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256196278</t>
+          <t>9786058603912</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tersine Akan Zaman-3 Zilan’ın Son Mevsimi</t>
+          <t>Geçtiğin Yollar Benim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258016680</t>
+          <t>9786058603943</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kuyuda Yalnızlık</t>
+          <t>Sınırın Az Ötesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258016673</t>
+          <t>9786055012120</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Günün Birinde</t>
+          <t>Patiğini Düşüren Kelebek</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256196254</t>
+          <t>9786058591035</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Düşünme ve Modern Öğrenme</t>
+          <t>Bu Öyküler Bir Harika Dostum!</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256196247</t>
+          <t>9786055012038</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Oyundan Çıkıyorum</t>
+          <t>Adı Deniz</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256196230</t>
+          <t>9786055012021</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Eğer Uçup Gitmediysen</t>
+          <t>Bir Seri Katilin Günlüğü: Uyanış</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258016710</t>
+          <t>9786059205610</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Alabora</t>
+          <t>İstanbu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258016703</t>
+          <t>9786059205641</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Nemrut’un Sineği</t>
+          <t>Islanır Düş Ten Ateş</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258016697</t>
+          <t>9786059205818</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Karantina Günlükleri</t>
+          <t>Doğ-ru?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258016666</t>
+          <t>9786059205801</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aşık Rezili Divanı</t>
+          <t>Bir Çift Göz</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258016635</t>
+          <t>9786059205382</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gizli Deniz</t>
+          <t>Suskun Manifesto</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>230</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258016659</t>
+          <t>9786059205429</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Kadar Sevdim</t>
+          <t>Kızılderili Hikayeleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258016642</t>
+          <t>9786059205368</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Umut Günleri</t>
+          <t>Elif Kadın</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258016611</t>
+          <t>9786059205436</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yürümek</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258016628</t>
+          <t>3990000048775</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Zamana Sığdırılanlar</t>
+          <t>Dar Ağacından Notlar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258016574</t>
+          <t>9786059205245</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Denize Yağmuru Sordum</t>
+          <t>Geç</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258016567</t>
+          <t>9786059205221</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Eylül Yalnızlığında</t>
+          <t>Cennetin Doğusu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258016604</t>
+          <t>9786059205115</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tersine Akan Zaman 2 - Zilan'ın Dengbejleri</t>
+          <t>Kahrolması Gereken Şeyler Üzerine</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258016536</t>
+          <t>9786059205177</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nivisen Empatik</t>
+          <t>Değişen Anlam ve Değerleriyle Gazetecilik</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258016512</t>
+          <t>9786059205238</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ronesansa Rojhilata Navin</t>
+          <t>Ezber Bozan Kadınlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258016598</t>
+          <t>9786059205214</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yerelden Evrensele Yolculuk</t>
+          <t>Nemrut´un Sineği</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258016581</t>
+          <t>9786056542602</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kırıklığı &amp; Ödül</t>
+          <t>Lenin'in Fedaisi Kamo</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>55</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057462886</t>
+          <t>9786056542640</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Köçe</t>
+          <t>Çikolata Kitap</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258016550</t>
+          <t>9786056542657</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Ezoterik Anahtarları</t>
+          <t>Zor Ölüm</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>298</v>
+        <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258016529</t>
+          <t>9786056542633</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Allahwekil Diyarbekir</t>
+          <t>Düşler Ülkesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258016505</t>
+          <t>9786056542626</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>6 Şubat Notları Sana Dair</t>
+          <t>20. Yüzyılın Toplumsal Belleği Sosyalizm Ütopyası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258016499</t>
+          <t>9786056542619</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Putlar</t>
+          <t>Dağ Nazlı Deniz Kara</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>170</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258016185</t>
+          <t>9786059205566</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenler, Öğrenciler ve Veliler İçin Empatik Yazılar</t>
+          <t>İsveç'te Aşk Başkadır</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258016482</t>
+          <t>9786059205481</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Süha’nın Uçurtması</t>
+          <t>Ey Dünya Benden Uzaklaş</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>180</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058016468</t>
+          <t>9786059205474</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Oyunları</t>
+          <t>Dua Müminin Silahıdır</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258016475</t>
+          <t>9786059205504</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Habil’i Kabil’e Dönüştüren Sistem</t>
+          <t>Şöhret Yollarında</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258016437</t>
+          <t>9786059205467</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Doğru Bilinen Yanlışlar</t>
+          <t>Dikkat!</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>170</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258016444</t>
+          <t>9786059205528</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Alevi Ritüellerinin Kökeni</t>
+          <t>İlmin Şehri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258016413</t>
+          <t>9786059205535</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kabuk</t>
+          <t>Tevhid ve Ehl-i Beyt</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>170</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258016406</t>
+          <t>9786059205450</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ben Tayeçe</t>
+          <t>Aşkın Büyüsü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>130</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258016390</t>
+          <t>9786059205498</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Hozat</t>
+          <t>Garipler Ağası</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258016420</t>
+          <t>9786059205542</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Kış</t>
+          <t>İki Elim Yakanda</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>30</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258016383</t>
+          <t>9786059205290</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Meşe Ağacı</t>
+          <t>Lilistan</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258016116</t>
+          <t>9786059205672</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Söz De Kalır</t>
+          <t>Hz. Zeynelabidin'den Haklar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258016376</t>
+          <t>9786059205658</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Epigraf Aysel</t>
+          <t>Son Sahne</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>120</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258016369</t>
+          <t>9786059205153</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sinop Cinayetleri</t>
+          <t>Son Durak</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258016321</t>
+          <t>9786059205689</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Yürümek</t>
+          <t>Mahzer Gerina Klame</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258016345</t>
+          <t>9786059205849</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlar da Konuşur</t>
+          <t>Mayıs Güneşi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258016338</t>
+          <t>9786059205856</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Kanayışlar Mevsimi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258016352</t>
+          <t>9786059205870</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Seveceksin</t>
+          <t>Anunnakiler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258016307</t>
+          <t>9786059205900</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Kuşadası'nda Martı Olmak</t>
+          <t>Yorgun Zamanlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258016246</t>
+          <t>3990000041614</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Cennet Dağı</t>
+          <t>Fındık Takvimi 2017</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258016277</t>
+          <t>9786059205597</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Son Ay Tutulması</t>
+          <t>Duvara Yazılanlar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258016222</t>
+          <t>9786059205184</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tükenmez Kalem</t>
+          <t>Trafik Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258016239</t>
+          <t>9786058603981</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Geleğen Aşk</t>
+          <t>İsyanın Cinleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258016208</t>
+          <t>9786059205788</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Bal ve Diken</t>
+          <t>Tarihte ve Günümüzde Kadın</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258016215</t>
+          <t>9786055012175</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Senem</t>
+          <t>Sessiz Ruhlar Senfonisi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258016161</t>
+          <t>9786059205191</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Beni Nefessiz Bırakma</t>
+          <t>Fındık Takvimi 2016</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>120</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258016178</t>
+          <t>9786058472129</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Şiir'cikler</t>
+          <t>Zaman Bizden Eskiydi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258016123</t>
+          <t>9786055012205</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Faşizm, Pandemi, Vesaire…</t>
+          <t>Kuzey Kürdistan'da Kapitalizmin Gelişmesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258016130</t>
+          <t>9786058472105</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Dönence Ağıtları</t>
+          <t>İçimizdeki Tanrı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>120</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258016109</t>
+          <t>9786058591080</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Mücadeleler Tarihi - 1</t>
+          <t>Büyük Sıçrama</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258016079</t>
+          <t>9786056542671</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Almanya Alevi Örgütlenmesini Yaratan Değerlerimiz</t>
+          <t>Vadi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257076670</t>
+          <t>9786056542688</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dil Bizden - Alevilik Yazıları 2</t>
+          <t>Yaşadıkça</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257076663</t>
+          <t>9786055012007</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İtaat Mi İtikat Mi?</t>
+          <t>Allahwekil Diyarbekir</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057076656</t>
+          <t>9786059205009</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Zerreye Yolculuk</t>
+          <t>Küçük Prens / Prens e Piçuk</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>120</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056913655</t>
+          <t>9786059205344</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Düşen Cümle</t>
+          <t>Belediyelerde Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258016253</t>
+          <t>9786059205351</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Arasta</t>
+          <t>Kadınlar Mecliste</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258016154</t>
+          <t>9786059205313</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Pedagoji</t>
+          <t>Kurbağalar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>350</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258016086</t>
+          <t>9786059205320</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Din, Devlet ve Eğitim Üzerine</t>
+          <t>Bilimler ve Sanatlar Üzerine</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258016031</t>
+          <t>9786055012151</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Eylüle İnanırım</t>
+          <t>Umut Oyunu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>120</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258016024</t>
+          <t>9786055012113</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sözcüklerin Büyüsü</t>
+          <t>Kürtlerin Kökeni</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>120</v>
+        <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058016000</t>
+          <t>9786055012137</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Goca Cafer</t>
+          <t>Sezgiler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057076687</t>
+          <t>9786055012052</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Ağlayan Konak</t>
+          <t>"Kur'an'daki İslam"ın Eleştirisi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057076618</t>
+          <t>9786056542695</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ben Tekilliği Üzerine</t>
+          <t>Parçalanmış Yalnızlık</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057472281</t>
+          <t>9786059205139</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya</t>
+          <t>Umuda Yolcu Bir Kuş</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057462893</t>
+          <t>9786059205122</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bilgisi</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057462831</t>
+          <t>9786058472174</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yol ve Yoldaş</t>
+          <t>Korku Peşinde</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057462817</t>
+          <t>9786058472150</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Urartu’nun Diriliş Öyküsü: Mir</t>
+          <t>Yarım Kalmak</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057462824</t>
+          <t>9786058472167</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Aşk Başkadır Baharda</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786050680911</t>
+          <t>9786057076601</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sağlığın Karanlık Yüzü</t>
+          <t>Deniz Gezmiş Kahramandır</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057009586</t>
+          <t>9786059205443</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kırık Aynalar</t>
+          <t>Gölgelerin Arka Kapısı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786050680973</t>
+          <t>9786059205511</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Seikilos ile Euterpe</t>
+          <t>İlmin Kapısı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057009593</t>
+          <t>9786059205559</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Gor A Zınde</t>
+          <t>Beni Yaralı Bırakma</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057462800</t>
+          <t>9786055012045</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yanılsama</t>
+          <t>Rojava'ya Selam Olsun Biji Bratiya Gelan</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>120</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>4440000000377</t>
+          <t>9786057009562</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğin Direniş Tarihi</t>
+          <t>Turuncu</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050680980</t>
+          <t>9786057009517</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Meydancı</t>
+          <t>Her Varlık Bir Sevgidir</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786050680966</t>
+          <t>9786056980633</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Pandeminin Sosyolojisi</t>
+          <t>Sol Yanım</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786056980664</t>
+          <t>9786058166998</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Uzun’la Edebiyat Deryasına Yolculuk</t>
+          <t>Cumhuriyet İle Büyümek</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786056913693</t>
+          <t>9786056832321</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğe Hu</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786056913686</t>
+          <t>9786059205917</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Çoktan Ölmüş Gökmenler Cumhuriyeti</t>
+          <t>Ateş Dansı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786056980695</t>
+          <t>9786058166905</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Bir Uzak Yağmur</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786056913624</t>
+          <t>9786059205894</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Falcı Kadınların Serüvenleri</t>
+          <t>Polonyalı Babaanne</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056980671</t>
+          <t>9786256196599</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Attalos’un Nefesi - Bir Eşcinselin Günceleri</t>
+          <t>İz Bırakan Bir Hayat Ferhan Mutluer Gündüz’e Armağan</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786050680959</t>
+          <t>9786256196582</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Referandum Bağımsızlığın Anahtarı</t>
+          <t>Yanı Başımızdaki Tarih Geçmişin Ayak İzleri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786050680942</t>
+          <t>9786256196575</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dicle'den Fırat'a</t>
+          <t>Eski Ev</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786056980626</t>
+          <t>9786256196568</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Uğruna Ölmeye Değersin Sen Diyarbekir</t>
+          <t>Cumhuriyetin Eğitim Karnesi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786058166974</t>
+          <t>9786256196551</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yar Yanığı</t>
+          <t>Biz Neden Böyleyiz? Tam Bizlik Halller</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>120</v>
+        <v>550</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786056166950</t>
+          <t>9786256196544</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Türkü Söyle</t>
+          <t>Astrolojide Ceres</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058166912</t>
+          <t>9786256196537</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kerpiç Evden Çalınan Hayat</t>
+          <t>Sükunetimde Birikenler</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786059205832</t>
+          <t>9786256196520</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kürtlere Dair Notlar</t>
+          <t>Kaçak</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059205573</t>
+          <t>9786056913631</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Pablo Neruda'nın İspanya İç Savaşına Değinmeleri</t>
+          <t>Emperyalist Küreselleşme ve Değişen Güçler Dengesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059205283</t>
+          <t>9786056913648</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Kişiler Arası İletişim</t>
+          <t>Türkiye'de Kapitalizmin Gelişmesi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>3990000048774</t>
+          <t>9786256196490</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ademden Önce</t>
+          <t>Salyangozların Ayak Sesleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059205405</t>
+          <t>9786256196506</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Karantina Günlükleri - 2</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786059205412</t>
+          <t>9786256196483</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Karpatlar Şatosu</t>
+          <t>Yıkıcı Eğitim Sistemi ve Toplumsallaşan Erkek Şiddeti</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059205276</t>
+          <t>9786256196476</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Tarihi</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059205269</t>
+          <t>9786058472136</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İki Yabancı</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786058472181</t>
+          <t>9786256196469</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Cennet: Maxmur</t>
+          <t>Sessizlik</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786058472143</t>
+          <t>9786256196445</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İşsizliğin Tarihi</t>
+          <t>Kulların Dağı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786058472112</t>
+          <t>9786256196452</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Aşk Anarşistir</t>
+          <t>Kahraman</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786058591073</t>
+          <t>9786256196384</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Dersim</t>
+          <t>Birbirinin Dünyasında İki Kadın</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786058591004</t>
+          <t>9786256196339</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Şifre Aldatmacası</t>
+          <t>Sivri Uçlu Kelimeler</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>14.81</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786058603967</t>
+          <t>9786256196438</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Hayatlar</t>
+          <t>Cüruf Mahallesi Sevim</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>20</v>
+        <v>220</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786059205306</t>
+          <t>9786256196315</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Deli Kadınlar</t>
+          <t>Geçtim Bu Alemden</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
+          <t>9786256196308</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Hakikati</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786256196421</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Şimdi Biz Eski Bir Masalız</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786256196414</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Mağaradaki Kadın</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786056832338</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Varidat</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786256196391</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Memocan’a Mektuplar</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786059205887</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Eylül'dü Netekim</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786256196322</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Kıyısında</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786256196346</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Xewnen Di Hundire Min De</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786055012090</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Kesintisiz Devrim ve İktidar Sorunu</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786256196261</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Haydi Beraber Koşalım!</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786059205771</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Ortadoğu Rönesansı</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786256196278</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Tersine Akan Zaman-3 Zilan’ın Son Mevsimi</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786258016680</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Kuyuda Yalnızlık</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786258016673</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Günün Birinde</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786256196254</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Yaratıcı Düşünme ve Modern Öğrenme</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786256196247</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Oyundan Çıkıyorum</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786256196230</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Eğer Uçup Gitmediysen</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786258016710</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Alabora</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786258016703</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Nemrut’un Sineği</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786258016697</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Karantina Günlükleri</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786258016666</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Aşık Rezili Divanı</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786258016635</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Deniz</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786258016659</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük Kadar Sevdim</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786258016642</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Umut Günleri</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786258016611</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Yürümek</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786258016628</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Zamana Sığdırılanlar</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786258016574</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Denize Yağmuru Sordum</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786258016567</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Eylül Yalnızlığında</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786258016604</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Tersine Akan Zaman 2 - Zilan'ın Dengbejleri</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786258016536</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Nivisen Empatik</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786258016512</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Ronesansa Rojhilata Navin</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786258016598</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Yerelden Evrensele Yolculuk</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786258016581</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Kırıklığı &amp; Ödül</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786057462886</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Köçe</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786258016550</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun Ezoterik Anahtarları</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786258016529</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Allahwekil Diyarbekir</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786258016505</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>6 Şubat Notları Sana Dair</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786258016499</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>İçimizdeki Putlar</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786258016185</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Öğretmenler, Öğrenciler ve Veliler İçin Empatik Yazılar</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786258016482</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Süha’nın Uçurtması</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786058016468</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Yağmur Oyunları</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786258016475</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Habil’i Kabil’e Dönüştüren Sistem</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786258016437</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Doğru Bilinen Yanlışlar</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786258016444</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Alevi Ritüellerinin Kökeni</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786258016413</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Kabuk</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786258016406</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Ben Tayeçe</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786258016390</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Hozat</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786258016420</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Bitmeyen Kış</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786258016383</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Meşe Ağacı</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786258016116</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Söz De Kalır</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786258016376</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>Epigraf Aysel</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786258016369</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Sinop Cinayetleri</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786258016321</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Ateşe Yürümek</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786258016345</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarlar da Konuşur</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786258016338</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Hiç</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786258016352</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Seveceksin</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786258016307</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Kuşadası'nda Martı Olmak</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786258016246</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Cennet Dağı</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786258016277</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Son Ay Tutulması</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786258016222</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Tükenmez Kalem</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786258016239</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Geleğen Aşk</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786258016208</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Bal ve Diken</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786258016215</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Senem</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786258016161</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Beni Nefessiz Bırakma</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786258016178</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Şiir'cikler</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786258016123</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Faşizm, Pandemi, Vesaire…</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786258016130</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Dönence Ağıtları</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786258016109</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Mücadeleler Tarihi - 1</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786258016079</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Almanya Alevi Örgütlenmesini Yaratan Değerlerimiz</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786257076670</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Dil Bizden - Alevilik Yazıları 2</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786257076663</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>İtaat Mi İtikat Mi?</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786057076656</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Zerreye Yolculuk</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786056913655</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Düşen Cümle</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786258016253</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Arasta</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786258016154</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Yaşayan Pedagoji</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786258016086</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Din, Devlet ve Eğitim Üzerine</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786258016031</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Eylüle İnanırım</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786258016024</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Sözcüklerin Büyüsü</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9786058016000</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Goca Cafer</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786057076687</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Ağlayan Konak</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786057076618</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Ben Tekilliği Üzerine</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786057472281</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir Dünya</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786057462893</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Bilgisi</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786057462831</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Yol ve Yoldaş</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786057462817</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Urartu’nun Diriliş Öyküsü: Mir</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786057462824</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Şiirleri</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786050680911</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Sağlığın Karanlık Yüzü</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786057009586</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Aynalar</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786050680973</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Seikilos ile Euterpe</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9786057009593</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Gor A Zınde</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786057462800</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Yanılsama</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>4440000000377</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Aleviliğin Direniş Tarihi</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786050680980</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Meydancı</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786050680966</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Pandeminin Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786056980664</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Mehmed Uzun’la Edebiyat Deryasına Yolculuk</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786056913693</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Gerçeğe Hu</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786056913686</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Çoktan Ölmüş Gökmenler Cumhuriyeti</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786056980695</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Arayış</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786056913624</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Falcı Kadınların Serüvenleri</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786056980671</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Attalos’un Nefesi - Bir Eşcinselin Günceleri</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786050680959</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Referandum Bağımsızlığın Anahtarı</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786050680942</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Dicle'den Fırat'a</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786056980626</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Uğruna Ölmeye Değersin Sen Diyarbekir</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786058166974</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Yar Yanığı</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786056166950</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Bana Bir Türkü Söyle</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786058166912</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Kerpiç Evden Çalınan Hayat</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786059205832</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Kürtlere Dair Notlar</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786059205573</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Nazım Hikmet ve Pablo Neruda'nın İspanya İç Savaşına Değinmeleri</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786059205283</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Kişiler Arası İletişim</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>3990000048774</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Ademden Önce</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786059205405</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Balonla Beş Hafta</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786059205412</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Karpatlar Şatosu</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786059205276</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalizmin Tarihi</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786059205269</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>İki Yabancı</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786058472181</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Bir Avuç Cennet: Maxmur</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786058472143</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>İşsizliğin Tarihi</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786058472112</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Anarşistir</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786058591073</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Dersim</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786058591004</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an'da Şifre Aldatmacası</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786058603967</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Mucizevi Hayatlar</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786059205306</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Deli Kadınlar</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
           <t>9786058591066</t>
         </is>
       </c>
-      <c r="B146" s="1" t="inlineStr">
+      <c r="B267" s="1" t="inlineStr">
         <is>
           <t>Tarihten Günümüze Alevilik ve Kızılbaşlık</t>
         </is>
       </c>
-      <c r="C146" s="1">
-        <v>200</v>
+      <c r="C267" s="1">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>