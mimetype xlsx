--- v3 (2026-04-09)
+++ v4 (2026-05-27)
@@ -85,4030 +85,4195 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256196667</t>
+          <t>9786256196766</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gönül Pınarımdan Süzülen Güzel Sözler</t>
+          <t>Ruhun Dünyası</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256196650</t>
+          <t>9786256196773</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olmak</t>
+          <t>Kınasız Gelinler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256196636</t>
+          <t>9786256196780</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sojen</t>
+          <t>Sessizliğin İçinde Bir Yankı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256196605</t>
+          <t>9786256196742</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ruh’un Kozmik Kontratları</t>
+          <t>Yol Arkadaşım</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>444</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256196285</t>
+          <t>9786256196759</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çöküşe Rıza</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256196292</t>
+          <t>9786256196735</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Absürt Bir Distopya</t>
+          <t>Homo Testos</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258016192</t>
+          <t>9786256196681</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Giderem Van'a Doğru</t>
+          <t>Tanık Sizindir</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258016048</t>
+          <t>9786256196711</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Briket</t>
+          <t>Analar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>220</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058166967</t>
+          <t>9786256196704</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Lemurya Kampı: Işık Güçlerinin Yükselişi 1</t>
+          <t>O Kız Buraya Gelecek</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058166936</t>
+          <t>9786256196698</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni, Abd ve İrtica</t>
+          <t>Olmak Ya Da Olmamak (Tiyatrocu)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058166943</t>
+          <t>9786256196674</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İtaatsiz</t>
+          <t>Deli Saçması</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059205665</t>
+          <t>9786256196667</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik</t>
+          <t>Gönül Pınarımdan Süzülen Güzel Sözler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>9.26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055012069</t>
+          <t>9786256196650</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Seri Katilin Günlüğü: Kansız</t>
+          <t>İnsan Olmak</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>16.2</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055012083</t>
+          <t>9786256196636</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Beni Sensiz Bırakma</t>
+          <t>Sojen</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>20.37</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058603998</t>
+          <t>9786256196605</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dört Kitapla Yarattığımız Tanrı</t>
+          <t>Ruh’un Kozmik Kontratları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>16</v>
+        <v>444</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058591011</t>
+          <t>9786256196285</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gezi'den Orantısız Zeka</t>
+          <t>Çöküşe Rıza</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058591059</t>
+          <t>9786256196292</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Sömürülmesin</t>
+          <t>Absürt Bir Distopya</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>18</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058603950</t>
+          <t>9786258016192</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kılıksız Zaman</t>
+          <t>Giderem Van'a Doğru</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058603905</t>
+          <t>9786258016048</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Babil'de Sürgün</t>
+          <t>Briket</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058603936</t>
+          <t>9786058166967</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mesafeler</t>
+          <t>Lemurya Kampı: Işık Güçlerinin Yükselişi 1</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058603974</t>
+          <t>9786058166936</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Üşümesi</t>
+          <t>Yeni Dünya Düzeni, Abd ve İrtica</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058591028</t>
+          <t>9786058166943</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Rönesansı</t>
+          <t>İtaatsiz</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058591042</t>
+          <t>9786059205665</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Nisvan</t>
+          <t>Sensizlik</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055012144</t>
+          <t>9786055012069</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şadırvandan Damlalar</t>
+          <t>Bir Seri Katilin Günlüğü: Kansız</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>15</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056542664</t>
+          <t>9786055012083</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kelepçe : Burdur Cezaevi Operasyonu</t>
+          <t>Beni Sensiz Bırakma</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>13.89</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055012250</t>
+          <t>9786058603998</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şuursuz Karantina</t>
+          <t>Dört Kitapla Yarattığımız Tanrı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>9.26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055012236</t>
+          <t>9786058591011</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Meczubun Dilemması</t>
+          <t>Gezi'den Orantısız Zeka</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055012106</t>
+          <t>9786058591059</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hoşçakal Bizim Kesk</t>
+          <t>Kadınlar Sömürülmesin</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055012182</t>
+          <t>9786058603950</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kevok</t>
+          <t>Kılıksız Zaman</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055012243</t>
+          <t>9786058603905</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Görkemli Kaybedenler</t>
+          <t>Babil'de Sürgün</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055012212</t>
+          <t>9786058603936</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Kokusu</t>
+          <t>Mesafeler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>7.41</v>
+        <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055012076</t>
+          <t>9786058603974</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Biloba</t>
+          <t>Kırlangıç Üşümesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055012229</t>
+          <t>9786058591028</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Eğitim Manifestosu</t>
+          <t>Ortadoğu Rönesansı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>9.26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055012267</t>
+          <t>9786058591042</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Tedavi Manifestosu</t>
+          <t>Aşk-ı Nisvan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>9.26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058603912</t>
+          <t>9786055012144</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Geçtiğin Yollar Benim</t>
+          <t>Şadırvandan Damlalar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058603943</t>
+          <t>9786056542664</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sınırın Az Ötesi</t>
+          <t>Kelepçe : Burdur Cezaevi Operasyonu</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055012120</t>
+          <t>9786055012250</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Patiğini Düşüren Kelebek</t>
+          <t>Şuursuz Karantina</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058591035</t>
+          <t>9786055012236</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bu Öyküler Bir Harika Dostum!</t>
+          <t>Bir Meczubun Dilemması</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055012038</t>
+          <t>9786055012106</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Adı Deniz</t>
+          <t>Hoşçakal Bizim Kesk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055012021</t>
+          <t>9786055012182</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Seri Katilin Günlüğü: Uyanış</t>
+          <t>Kevok</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>11.57</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059205610</t>
+          <t>9786055012243</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İstanbu</t>
+          <t>Görkemli Kaybedenler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059205641</t>
+          <t>9786055012212</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Islanır Düş Ten Ateş</t>
+          <t>Ihlamur Kokusu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>20</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059205818</t>
+          <t>9786055012076</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Doğ-ru?</t>
+          <t>Biloba</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059205801</t>
+          <t>9786055012229</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bir Çift Göz</t>
+          <t>Alternatif Eğitim Manifestosu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059205382</t>
+          <t>9786055012267</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Suskun Manifesto</t>
+          <t>Alternatif Tedavi Manifestosu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>22.5</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059205429</t>
+          <t>9786058603912</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kızılderili Hikayeleri</t>
+          <t>Geçtiğin Yollar Benim</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059205368</t>
+          <t>9786058603943</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Elif Kadın</t>
+          <t>Sınırın Az Ötesi</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059205436</t>
+          <t>9786055012120</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Patiğini Düşüren Kelebek</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>17.5</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>3990000048775</t>
+          <t>9786058591035</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dar Ağacından Notlar</t>
+          <t>Bu Öyküler Bir Harika Dostum!</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>16.2</v>
+        <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059205245</t>
+          <t>9786055012038</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Geç</t>
+          <t>Adı Deniz</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>35</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059205221</t>
+          <t>9786055012021</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Doğusu</t>
+          <t>Bir Seri Katilin Günlüğü: Uyanış</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>20</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059205115</t>
+          <t>9786059205610</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kahrolması Gereken Şeyler Üzerine</t>
+          <t>İstanbu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>11.57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059205177</t>
+          <t>9786059205641</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Değişen Anlam ve Değerleriyle Gazetecilik</t>
+          <t>Islanır Düş Ten Ateş</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059205238</t>
+          <t>9786059205818</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ezber Bozan Kadınlar</t>
+          <t>Doğ-ru?</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059205214</t>
+          <t>9786059205801</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Nemrut´un Sineği</t>
+          <t>Bir Çift Göz</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056542602</t>
+          <t>9786059205382</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Lenin'in Fedaisi Kamo</t>
+          <t>Suskun Manifesto</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>55</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056542640</t>
+          <t>9786059205429</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çikolata Kitap</t>
+          <t>Kızılderili Hikayeleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056542657</t>
+          <t>9786059205368</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Zor Ölüm</t>
+          <t>Elif Kadın</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056542633</t>
+          <t>9786059205436</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Düşler Ülkesi</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>20</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056542626</t>
+          <t>3990000048775</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyılın Toplumsal Belleği Sosyalizm Ütopyası</t>
+          <t>Dar Ağacından Notlar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>25</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056542619</t>
+          <t>9786059205245</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dağ Nazlı Deniz Kara</t>
+          <t>Geç</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059205566</t>
+          <t>9786059205221</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İsveç'te Aşk Başkadır</t>
+          <t>Cennetin Doğusu</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059205481</t>
+          <t>9786059205115</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ey Dünya Benden Uzaklaş</t>
+          <t>Kahrolması Gereken Şeyler Üzerine</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>12.5</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059205474</t>
+          <t>9786059205177</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dua Müminin Silahıdır</t>
+          <t>Değişen Anlam ve Değerleriyle Gazetecilik</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>12.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059205504</t>
+          <t>9786059205238</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şöhret Yollarında</t>
+          <t>Ezber Bozan Kadınlar</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059205467</t>
+          <t>9786059205214</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dikkat!</t>
+          <t>Nemrut´un Sineği</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>17.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059205528</t>
+          <t>9786056542602</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İlmin Şehri</t>
+          <t>Lenin'in Fedaisi Kamo</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>17.5</v>
+        <v>55</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059205535</t>
+          <t>9786056542640</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Tevhid ve Ehl-i Beyt</t>
+          <t>Çikolata Kitap</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>17.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059205450</t>
+          <t>9786056542657</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Büyüsü</t>
+          <t>Zor Ölüm</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>12.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059205498</t>
+          <t>9786056542633</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Garipler Ağası</t>
+          <t>Düşler Ülkesi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059205542</t>
+          <t>9786056542626</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İki Elim Yakanda</t>
+          <t>20. Yüzyılın Toplumsal Belleği Sosyalizm Ütopyası</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059205290</t>
+          <t>9786056542619</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Lilistan</t>
+          <t>Dağ Nazlı Deniz Kara</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059205672</t>
+          <t>9786059205566</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Hz. Zeynelabidin'den Haklar</t>
+          <t>İsveç'te Aşk Başkadır</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>12.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059205658</t>
+          <t>9786059205481</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Son Sahne</t>
+          <t>Ey Dünya Benden Uzaklaş</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>12.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059205153</t>
+          <t>9786059205474</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Son Durak</t>
+          <t>Dua Müminin Silahıdır</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>35</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059205689</t>
+          <t>9786059205504</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Mahzer Gerina Klame</t>
+          <t>Şöhret Yollarında</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059205849</t>
+          <t>9786059205467</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Mayıs Güneşi</t>
+          <t>Dikkat!</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>15</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059205856</t>
+          <t>9786059205528</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kanayışlar Mevsimi</t>
+          <t>İlmin Şehri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>10</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059205870</t>
+          <t>9786059205535</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Anunnakiler</t>
+          <t>Tevhid ve Ehl-i Beyt</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059205900</t>
+          <t>9786059205450</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Zamanlar</t>
+          <t>Aşkın Büyüsü</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>10</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000041614</t>
+          <t>9786059205498</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Fındık Takvimi 2017</t>
+          <t>Garipler Ağası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>11.57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059205597</t>
+          <t>9786059205542</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Duvara Yazılanlar</t>
+          <t>İki Elim Yakanda</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059205184</t>
+          <t>9786059205290</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Trafik Terimleri Sözlüğü</t>
+          <t>Lilistan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>16.2</v>
+        <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786058603981</t>
+          <t>9786059205672</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İsyanın Cinleri</t>
+          <t>Hz. Zeynelabidin'den Haklar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>25</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059205788</t>
+          <t>9786059205658</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Tarihte ve Günümüzde Kadın</t>
+          <t>Son Sahne</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055012175</t>
+          <t>9786059205153</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Ruhlar Senfonisi</t>
+          <t>Son Durak</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059205191</t>
+          <t>9786059205689</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Fındık Takvimi 2016</t>
+          <t>Mahzer Gerina Klame</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>11.57</v>
+        <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786058472129</t>
+          <t>9786059205849</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Zaman Bizden Eskiydi</t>
+          <t>Mayıs Güneşi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055012205</t>
+          <t>9786059205856</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kürdistan'da Kapitalizmin Gelişmesi</t>
+          <t>Kanayışlar Mevsimi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>60</v>
+        <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786058472105</t>
+          <t>9786059205870</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Tanrı</t>
+          <t>Anunnakiler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>14.81</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786058591080</t>
+          <t>9786059205900</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sıçrama</t>
+          <t>Yorgun Zamanlar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056542671</t>
+          <t>3990000041614</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Vadi</t>
+          <t>Fındık Takvimi 2017</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>30</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056542688</t>
+          <t>9786059205597</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yaşadıkça</t>
+          <t>Duvara Yazılanlar</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055012007</t>
+          <t>9786059205184</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Allahwekil Diyarbekir</t>
+          <t>Trafik Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>10</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059205009</t>
+          <t>9786058603981</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens / Prens e Piçuk</t>
+          <t>İsyanın Cinleri</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>16.2</v>
+        <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059205344</t>
+          <t>9786059205788</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Belediyelerde Halkla İlişkiler</t>
+          <t>Tarihte ve Günümüzde Kadın</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059205351</t>
+          <t>9786055012175</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Mecliste</t>
+          <t>Sessiz Ruhlar Senfonisi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>17.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059205313</t>
+          <t>9786059205191</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kurbağalar</t>
+          <t>Fındık Takvimi 2016</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>17.5</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059205320</t>
+          <t>9786058472129</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Bilimler ve Sanatlar Üzerine</t>
+          <t>Zaman Bizden Eskiydi</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055012151</t>
+          <t>9786055012205</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Umut Oyunu</t>
+          <t>Kuzey Kürdistan'da Kapitalizmin Gelişmesi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>16.2</v>
+        <v>60</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055012113</t>
+          <t>9786058472105</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Kökeni</t>
+          <t>İçimizdeki Tanrı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>16</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055012137</t>
+          <t>9786058591080</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sezgiler</t>
+          <t>Büyük Sıçrama</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055012052</t>
+          <t>9786056542671</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>"Kur'an'daki İslam"ın Eleştirisi</t>
+          <t>Vadi</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056542695</t>
+          <t>9786056542688</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Parçalanmış Yalnızlık</t>
+          <t>Yaşadıkça</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059205139</t>
+          <t>9786055012007</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolcu Bir Kuş</t>
+          <t>Allahwekil Diyarbekir</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059205122</t>
+          <t>9786059205009</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>Küçük Prens / Prens e Piçuk</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>25</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786058472174</t>
+          <t>9786059205344</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Korku Peşinde</t>
+          <t>Belediyelerde Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786058472150</t>
+          <t>9786059205351</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalmak</t>
+          <t>Kadınlar Mecliste</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>20</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786058472167</t>
+          <t>9786059205313</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Aşk Başkadır Baharda</t>
+          <t>Kurbağalar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>20</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057076601</t>
+          <t>9786059205320</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş Kahramandır</t>
+          <t>Bilimler ve Sanatlar Üzerine</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059205443</t>
+          <t>9786055012151</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Gölgelerin Arka Kapısı</t>
+          <t>Umut Oyunu</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>20</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059205511</t>
+          <t>9786055012113</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İlmin Kapısı</t>
+          <t>Kürtlerin Kökeni</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>17.5</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059205559</t>
+          <t>9786055012137</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Beni Yaralı Bırakma</t>
+          <t>Sezgiler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055012045</t>
+          <t>9786055012052</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Rojava'ya Selam Olsun Biji Bratiya Gelan</t>
+          <t>"Kur'an'daki İslam"ın Eleştirisi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>8.33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057009562</t>
+          <t>9786056542695</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Turuncu</t>
+          <t>Parçalanmış Yalnızlık</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057009517</t>
+          <t>9786059205139</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Her Varlık Bir Sevgidir</t>
+          <t>Umuda Yolcu Bir Kuş</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056980633</t>
+          <t>9786059205122</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanım</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786058166998</t>
+          <t>9786058472174</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet İle Büyümek</t>
+          <t>Korku Peşinde</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786056832321</t>
+          <t>9786058472150</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Yarım Kalmak</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059205917</t>
+          <t>9786058472167</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ateş Dansı</t>
+          <t>Aşk Başkadır Baharda</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058166905</t>
+          <t>9786057076601</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bir Uzak Yağmur</t>
+          <t>Deniz Gezmiş Kahramandır</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059205894</t>
+          <t>9786059205443</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Polonyalı Babaanne</t>
+          <t>Gölgelerin Arka Kapısı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256196599</t>
+          <t>9786059205511</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Bir Hayat Ferhan Mutluer Gündüz’e Armağan</t>
+          <t>İlmin Kapısı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>650</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256196582</t>
+          <t>9786059205559</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Yanı Başımızdaki Tarih Geçmişin Ayak İzleri</t>
+          <t>Beni Yaralı Bırakma</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>400</v>
+        <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256196575</t>
+          <t>9786055012045</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Eski Ev</t>
+          <t>Rojava'ya Selam Olsun Biji Bratiya Gelan</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>220</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256196568</t>
+          <t>9786057009562</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Eğitim Karnesi</t>
+          <t>Turuncu</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>450</v>
+        <v>30</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256196551</t>
+          <t>9786057009517</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Biz Neden Böyleyiz? Tam Bizlik Halller</t>
+          <t>Her Varlık Bir Sevgidir</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>550</v>
+        <v>20</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256196544</t>
+          <t>9786056980633</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Astrolojide Ceres</t>
+          <t>Sol Yanım</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256196537</t>
+          <t>9786058166998</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sükunetimde Birikenler</t>
+          <t>Cumhuriyet İle Büyümek</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256196520</t>
+          <t>9786056832321</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kaçak</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056913631</t>
+          <t>9786059205917</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Küreselleşme ve Değişen Güçler Dengesi</t>
+          <t>Ateş Dansı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786056913648</t>
+          <t>9786058166905</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kapitalizmin Gelişmesi</t>
+          <t>Bir Uzak Yağmur</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>450</v>
+        <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256196490</t>
+          <t>9786059205894</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Salyangozların Ayak Sesleri</t>
+          <t>Polonyalı Babaanne</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256196506</t>
+          <t>9786256196599</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Karantina Günlükleri - 2</t>
+          <t>İz Bırakan Bir Hayat Ferhan Mutluer Gündüz’e Armağan</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256196483</t>
+          <t>9786256196582</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yıkıcı Eğitim Sistemi ve Toplumsallaşan Erkek Şiddeti</t>
+          <t>Yanı Başımızdaki Tarih Geçmişin Ayak İzleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256196476</t>
+          <t>9786256196575</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Eski Ev</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786058472136</t>
+          <t>9786256196568</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Cumhuriyetin Eğitim Karnesi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256196469</t>
+          <t>9786256196551</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik</t>
+          <t>Biz Neden Böyleyiz? Tam Bizlik Halller</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256196445</t>
+          <t>9786256196544</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kulların Dağı</t>
+          <t>Astrolojide Ceres</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256196452</t>
+          <t>9786256196537</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kahraman</t>
+          <t>Sükunetimde Birikenler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256196384</t>
+          <t>9786256196520</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Birbirinin Dünyasında İki Kadın</t>
+          <t>Kaçak</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256196339</t>
+          <t>9786056913631</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Sivri Uçlu Kelimeler</t>
+          <t>Emperyalist Küreselleşme ve Değişen Güçler Dengesi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256196438</t>
+          <t>9786056913648</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Cüruf Mahallesi Sevim</t>
+          <t>Türkiye'de Kapitalizmin Gelişmesi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256196315</t>
+          <t>9786256196490</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Geçtim Bu Alemden</t>
+          <t>Salyangozların Ayak Sesleri</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256196308</t>
+          <t>9786256196506</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Hakikati</t>
+          <t>Karantina Günlükleri - 2</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256196421</t>
+          <t>9786256196483</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Biz Eski Bir Masalız</t>
+          <t>Yıkıcı Eğitim Sistemi ve Toplumsallaşan Erkek Şiddeti</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256196414</t>
+          <t>9786256196476</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mağaradaki Kadın</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786056832338</t>
+          <t>9786058472136</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Varidat</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256196391</t>
+          <t>9786256196469</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Memocan’a Mektuplar</t>
+          <t>Sessizlik</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786059205887</t>
+          <t>9786256196445</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Eylül'dü Netekim</t>
+          <t>Kulların Dağı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256196322</t>
+          <t>9786256196452</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıyısında</t>
+          <t>Kahraman</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256196346</t>
+          <t>9786256196384</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Di Hundire Min De</t>
+          <t>Birbirinin Dünyasında İki Kadın</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055012090</t>
+          <t>9786256196339</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kesintisiz Devrim ve İktidar Sorunu</t>
+          <t>Sivri Uçlu Kelimeler</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256196261</t>
+          <t>9786256196438</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Haydi Beraber Koşalım!</t>
+          <t>Cüruf Mahallesi Sevim</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786059205771</t>
+          <t>9786256196315</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Rönesansı</t>
+          <t>Geçtim Bu Alemden</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256196278</t>
+          <t>9786256196308</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Tersine Akan Zaman-3 Zilan’ın Son Mevsimi</t>
+          <t>Aşkın Hakikati</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258016680</t>
+          <t>9786256196421</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kuyuda Yalnızlık</t>
+          <t>Şimdi Biz Eski Bir Masalız</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258016673</t>
+          <t>9786256196414</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Günün Birinde</t>
+          <t>Mağaradaki Kadın</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256196254</t>
+          <t>9786056832338</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Düşünme ve Modern Öğrenme</t>
+          <t>Varidat</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256196247</t>
+          <t>9786256196391</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Oyundan Çıkıyorum</t>
+          <t>Memocan’a Mektuplar</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256196230</t>
+          <t>9786059205887</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Eğer Uçup Gitmediysen</t>
+          <t>Eylül'dü Netekim</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258016710</t>
+          <t>9786256196322</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Alabora</t>
+          <t>Zamanın Kıyısında</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258016703</t>
+          <t>9786256196346</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Nemrut’un Sineği</t>
+          <t>Xewnen Di Hundire Min De</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258016697</t>
+          <t>9786055012090</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Karantina Günlükleri</t>
+          <t>Kesintisiz Devrim ve İktidar Sorunu</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258016666</t>
+          <t>9786256196261</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Aşık Rezili Divanı</t>
+          <t>Haydi Beraber Koşalım!</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258016635</t>
+          <t>9786059205771</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Gizli Deniz</t>
+          <t>Ortadoğu Rönesansı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258016659</t>
+          <t>9786256196278</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Kadar Sevdim</t>
+          <t>Tersine Akan Zaman-3 Zilan’ın Son Mevsimi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258016642</t>
+          <t>9786258016680</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Umut Günleri</t>
+          <t>Kuyuda Yalnızlık</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258016611</t>
+          <t>9786258016673</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Yürümek</t>
+          <t>Günün Birinde</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258016628</t>
+          <t>9786256196254</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Zamana Sığdırılanlar</t>
+          <t>Yaratıcı Düşünme ve Modern Öğrenme</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258016574</t>
+          <t>9786256196247</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Denize Yağmuru Sordum</t>
+          <t>Oyundan Çıkıyorum</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258016567</t>
+          <t>9786256196230</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Eylül Yalnızlığında</t>
+          <t>Eğer Uçup Gitmediysen</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258016604</t>
+          <t>9786258016710</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Tersine Akan Zaman 2 - Zilan'ın Dengbejleri</t>
+          <t>Alabora</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258016536</t>
+          <t>9786258016703</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Nivisen Empatik</t>
+          <t>Nemrut’un Sineği</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258016512</t>
+          <t>9786258016697</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Ronesansa Rojhilata Navin</t>
+          <t>Karantina Günlükleri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258016598</t>
+          <t>9786258016666</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yerelden Evrensele Yolculuk</t>
+          <t>Aşık Rezili Divanı</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258016581</t>
+          <t>9786258016635</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kırıklığı &amp; Ödül</t>
+          <t>Gizli Deniz</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057462886</t>
+          <t>9786258016659</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Köçe</t>
+          <t>Özgürlük Kadar Sevdim</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258016550</t>
+          <t>9786258016642</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Ezoterik Anahtarları</t>
+          <t>Umut Günleri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258016529</t>
+          <t>9786258016611</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Allahwekil Diyarbekir</t>
+          <t>Yürümek</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258016505</t>
+          <t>9786258016628</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>6 Şubat Notları Sana Dair</t>
+          <t>Zamana Sığdırılanlar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258016499</t>
+          <t>9786258016574</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Putlar</t>
+          <t>Denize Yağmuru Sordum</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258016185</t>
+          <t>9786258016567</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenler, Öğrenciler ve Veliler İçin Empatik Yazılar</t>
+          <t>Eylül Yalnızlığında</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258016482</t>
+          <t>9786258016604</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Süha’nın Uçurtması</t>
+          <t>Tersine Akan Zaman 2 - Zilan'ın Dengbejleri</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786058016468</t>
+          <t>9786258016536</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Oyunları</t>
+          <t>Nivisen Empatik</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258016475</t>
+          <t>9786258016512</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Habil’i Kabil’e Dönüştüren Sistem</t>
+          <t>Ronesansa Rojhilata Navin</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258016437</t>
+          <t>9786258016598</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Doğru Bilinen Yanlışlar</t>
+          <t>Yerelden Evrensele Yolculuk</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258016444</t>
+          <t>9786258016581</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Alevi Ritüellerinin Kökeni</t>
+          <t>Hayal Kırıklığı &amp; Ödül</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258016413</t>
+          <t>9786057462886</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kabuk</t>
+          <t>Karanlık Köçe</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258016406</t>
+          <t>9786258016550</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ben Tayeçe</t>
+          <t>Ruhun Ezoterik Anahtarları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258016390</t>
+          <t>9786258016529</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Hozat</t>
+          <t>Allahwekil Diyarbekir</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258016420</t>
+          <t>9786258016505</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Kış</t>
+          <t>6 Şubat Notları Sana Dair</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786258016383</t>
+          <t>9786258016499</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Meşe Ağacı</t>
+          <t>İçimizdeki Putlar</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258016116</t>
+          <t>9786258016185</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Söz De Kalır</t>
+          <t>Öğretmenler, Öğrenciler ve Veliler İçin Empatik Yazılar</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258016376</t>
+          <t>9786258016482</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Epigraf Aysel</t>
+          <t>Süha’nın Uçurtması</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258016369</t>
+          <t>9786058016468</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Sinop Cinayetleri</t>
+          <t>Yağmur Oyunları</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258016321</t>
+          <t>9786258016475</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Yürümek</t>
+          <t>Habil’i Kabil’e Dönüştüren Sistem</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258016345</t>
+          <t>9786258016437</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlar da Konuşur</t>
+          <t>Doğru Bilinen Yanlışlar</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258016338</t>
+          <t>9786258016444</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Alevi Ritüellerinin Kökeni</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258016352</t>
+          <t>9786258016413</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Seveceksin</t>
+          <t>Kabuk</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258016307</t>
+          <t>9786258016406</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Kuşadası'nda Martı Olmak</t>
+          <t>Ben Tayeçe</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258016246</t>
+          <t>9786258016390</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Cennet Dağı</t>
+          <t>Hozat</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258016277</t>
+          <t>9786258016420</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Son Ay Tutulması</t>
+          <t>Bitmeyen Kış</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258016222</t>
+          <t>9786258016383</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Tükenmez Kalem</t>
+          <t>Meşe Ağacı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786258016239</t>
+          <t>9786258016116</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Geleğen Aşk</t>
+          <t>Söz De Kalır</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786258016208</t>
+          <t>9786258016376</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Bal ve Diken</t>
+          <t>Epigraf Aysel</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786258016215</t>
+          <t>9786258016369</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Senem</t>
+          <t>Sinop Cinayetleri</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786258016161</t>
+          <t>9786258016321</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Beni Nefessiz Bırakma</t>
+          <t>Ateşe Yürümek</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786258016178</t>
+          <t>9786258016345</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Şiir'cikler</t>
+          <t>Rüzgarlar da Konuşur</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786258016123</t>
+          <t>9786258016338</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Faşizm, Pandemi, Vesaire…</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786258016130</t>
+          <t>9786258016352</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Dönence Ağıtları</t>
+          <t>Seveceksin</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258016109</t>
+          <t>9786258016307</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Mücadeleler Tarihi - 1</t>
+          <t>Kuşadası'nda Martı Olmak</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786258016079</t>
+          <t>9786258016246</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Almanya Alevi Örgütlenmesini Yaratan Değerlerimiz</t>
+          <t>Cennet Dağı</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257076670</t>
+          <t>9786258016277</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Dil Bizden - Alevilik Yazıları 2</t>
+          <t>Son Ay Tutulması</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257076663</t>
+          <t>9786258016222</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İtaat Mi İtikat Mi?</t>
+          <t>Tükenmez Kalem</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786057076656</t>
+          <t>9786258016239</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Zerreye Yolculuk</t>
+          <t>Geleğen Aşk</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786056913655</t>
+          <t>9786258016208</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Düşen Cümle</t>
+          <t>Bal ve Diken</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786258016253</t>
+          <t>9786258016215</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Arasta</t>
+          <t>Senem</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786258016154</t>
+          <t>9786258016161</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Pedagoji</t>
+          <t>Beni Nefessiz Bırakma</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258016086</t>
+          <t>9786258016178</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Din, Devlet ve Eğitim Üzerine</t>
+          <t>Şiir'cikler</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786258016031</t>
+          <t>9786258016123</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Eylüle İnanırım</t>
+          <t>Faşizm, Pandemi, Vesaire…</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786258016024</t>
+          <t>9786258016130</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Sözcüklerin Büyüsü</t>
+          <t>Dönence Ağıtları</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786058016000</t>
+          <t>9786258016109</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Goca Cafer</t>
+          <t>Sosyal Mücadeleler Tarihi - 1</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786057076687</t>
+          <t>9786258016079</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Ağlayan Konak</t>
+          <t>Almanya Alevi Örgütlenmesini Yaratan Değerlerimiz</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786057076618</t>
+          <t>9786257076670</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Ben Tekilliği Üzerine</t>
+          <t>Dil Bizden - Alevilik Yazıları 2</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786057472281</t>
+          <t>9786257076663</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya</t>
+          <t>İtaat Mi İtikat Mi?</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786057462893</t>
+          <t>9786057076656</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bilgisi</t>
+          <t>Zerreye Yolculuk</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786057462831</t>
+          <t>9786056913655</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Yol ve Yoldaş</t>
+          <t>Düşen Cümle</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786057462817</t>
+          <t>9786258016253</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Urartu’nun Diriliş Öyküsü: Mir</t>
+          <t>Arasta</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786057462824</t>
+          <t>9786258016154</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Yaşayan Pedagoji</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786050680911</t>
+          <t>9786258016086</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Sağlığın Karanlık Yüzü</t>
+          <t>Din, Devlet ve Eğitim Üzerine</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786057009586</t>
+          <t>9786258016031</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Kırık Aynalar</t>
+          <t>Eylüle İnanırım</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786050680973</t>
+          <t>9786258016024</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Seikilos ile Euterpe</t>
+          <t>Sözcüklerin Büyüsü</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786057009593</t>
+          <t>9786058016000</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Gor A Zınde</t>
+          <t>Goca Cafer</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786057462800</t>
+          <t>9786057076687</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Yanılsama</t>
+          <t>Ağlayan Konak</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>4440000000377</t>
+          <t>9786057076618</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğin Direniş Tarihi</t>
+          <t>Ben Tekilliği Üzerine</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786050680980</t>
+          <t>9786057472281</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Meydancı</t>
+          <t>Yeni Bir Dünya</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786050680966</t>
+          <t>9786057462893</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Pandeminin Sosyolojisi</t>
+          <t>Hayat Bilgisi</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786056980664</t>
+          <t>9786057462831</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Uzun’la Edebiyat Deryasına Yolculuk</t>
+          <t>Yol ve Yoldaş</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786056913693</t>
+          <t>9786057462817</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğe Hu</t>
+          <t>Urartu’nun Diriliş Öyküsü: Mir</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786056913686</t>
+          <t>9786057462824</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Çoktan Ölmüş Gökmenler Cumhuriyeti</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786056980695</t>
+          <t>9786050680911</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Sağlığın Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786056913624</t>
+          <t>9786057009586</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Falcı Kadınların Serüvenleri</t>
+          <t>Kırık Aynalar</t>
         </is>
       </c>
       <c r="C244" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786056980671</t>
+          <t>9786050680973</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Attalos’un Nefesi - Bir Eşcinselin Günceleri</t>
+          <t>Seikilos ile Euterpe</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786050680959</t>
+          <t>9786057009593</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Referandum Bağımsızlığın Anahtarı</t>
+          <t>Gor A Zınde</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786050680942</t>
+          <t>9786057462800</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Dicle'den Fırat'a</t>
+          <t>Yanılsama</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786056980626</t>
+          <t>4440000000377</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Uğruna Ölmeye Değersin Sen Diyarbekir</t>
+          <t>Aleviliğin Direniş Tarihi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786058166974</t>
+          <t>9786050680980</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Yar Yanığı</t>
+          <t>Meydancı</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786056166950</t>
+          <t>9786050680966</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Türkü Söyle</t>
+          <t>Pandeminin Sosyolojisi</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786058166912</t>
+          <t>9786056980664</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Kerpiç Evden Çalınan Hayat</t>
+          <t>Mehmed Uzun’la Edebiyat Deryasına Yolculuk</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059205832</t>
+          <t>9786056913693</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Kürtlere Dair Notlar</t>
+          <t>Gerçeğe Hu</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059205573</t>
+          <t>9786056913686</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Pablo Neruda'nın İspanya İç Savaşına Değinmeleri</t>
+          <t>Çoktan Ölmüş Gökmenler Cumhuriyeti</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059205283</t>
+          <t>9786056980695</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Kişiler Arası İletişim</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>3990000048774</t>
+          <t>9786056913624</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Ademden Önce</t>
+          <t>Falcı Kadınların Serüvenleri</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786059205405</t>
+          <t>9786056980671</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Attalos’un Nefesi - Bir Eşcinselin Günceleri</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786059205412</t>
+          <t>9786050680959</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Karpatlar Şatosu</t>
+          <t>Referandum Bağımsızlığın Anahtarı</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786059205276</t>
+          <t>9786050680942</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Tarihi</t>
+          <t>Dicle'den Fırat'a</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059205269</t>
+          <t>9786056980626</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İki Yabancı</t>
+          <t>Uğruna Ölmeye Değersin Sen Diyarbekir</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786058472181</t>
+          <t>9786058166974</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Cennet: Maxmur</t>
+          <t>Yar Yanığı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786058472143</t>
+          <t>9786056166950</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>İşsizliğin Tarihi</t>
+          <t>Bana Bir Türkü Söyle</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786058472112</t>
+          <t>9786058166912</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Aşk Anarşistir</t>
+          <t>Kerpiç Evden Çalınan Hayat</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786058591073</t>
+          <t>9786059205832</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Dersim</t>
+          <t>Kürtlere Dair Notlar</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786058591004</t>
+          <t>9786059205573</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Şifre Aldatmacası</t>
+          <t>Nazım Hikmet ve Pablo Neruda'nın İspanya İç Savaşına Değinmeleri</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>14.81</v>
+        <v>300</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786058603967</t>
+          <t>9786059205283</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Hayatlar</t>
+          <t>Kişiler Arası İletişim</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059205306</t>
+          <t>3990000048774</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Deli Kadınlar</t>
+          <t>Ademden Önce</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
+          <t>9786059205405</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Balonla Beş Hafta</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786059205412</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Karpatlar Şatosu</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786059205276</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalizmin Tarihi</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786059205269</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>İki Yabancı</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786058472181</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Bir Avuç Cennet: Maxmur</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786058472143</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>İşsizliğin Tarihi</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786058472112</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Anarşistir</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786058591073</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Dersim</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786058591004</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an'da Şifre Aldatmacası</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786058603967</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Mucizevi Hayatlar</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786059205306</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Deli Kadınlar</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
           <t>9786058591066</t>
         </is>
       </c>
-      <c r="B267" s="1" t="inlineStr">
+      <c r="B278" s="1" t="inlineStr">
         <is>
           <t>Tarihten Günümüze Alevilik ve Kızılbaşlık</t>
         </is>
       </c>
-      <c r="C267" s="1">
+      <c r="C278" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>