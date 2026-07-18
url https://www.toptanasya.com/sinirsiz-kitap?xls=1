--- v4 (2026-05-27)
+++ v5 (2026-07-18)
@@ -85,4195 +85,4240 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256196766</t>
+          <t>9786256196803</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Dünyası</t>
+          <t>Matematik Aklın Müziği</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256196773</t>
+          <t>9786256196797</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kınasız Gelinler</t>
+          <t>Görünenin Ardındakiler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256196780</t>
+          <t>2994355904341</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin İçinde Bir Yankı</t>
+          <t>Yalan Söyleyeni Nasıl Anlarsın?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256196742</t>
+          <t>9786256196766</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yol Arkadaşım</t>
+          <t>Ruhun Dünyası</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256196759</t>
+          <t>9786256196773</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Kınasız Gelinler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256196735</t>
+          <t>9786256196780</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Homo Testos</t>
+          <t>Sessizliğin İçinde Bir Yankı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256196681</t>
+          <t>9786256196742</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tanık Sizindir</t>
+          <t>Yol Arkadaşım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256196711</t>
+          <t>9786256196759</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Analar</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256196704</t>
+          <t>9786256196735</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>O Kız Buraya Gelecek</t>
+          <t>Homo Testos</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256196698</t>
+          <t>9786256196681</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Olmak Ya Da Olmamak (Tiyatrocu)</t>
+          <t>Tanık Sizindir</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256196674</t>
+          <t>9786256196711</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Deli Saçması</t>
+          <t>Analar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256196667</t>
+          <t>9786256196704</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gönül Pınarımdan Süzülen Güzel Sözler</t>
+          <t>O Kız Buraya Gelecek</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256196650</t>
+          <t>9786256196698</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olmak</t>
+          <t>Olmak Ya Da Olmamak (Tiyatrocu)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256196636</t>
+          <t>9786256196674</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sojen</t>
+          <t>Deli Saçması</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256196605</t>
+          <t>9786256196667</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ruh’un Kozmik Kontratları</t>
+          <t>Gönül Pınarımdan Süzülen Güzel Sözler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>444</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256196285</t>
+          <t>9786256196650</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çöküşe Rıza</t>
+          <t>İnsan Olmak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256196292</t>
+          <t>9786256196636</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Absürt Bir Distopya</t>
+          <t>Sojen</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258016192</t>
+          <t>9786256196605</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Giderem Van'a Doğru</t>
+          <t>Ruh’un Kozmik Kontratları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>444</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258016048</t>
+          <t>9786256196285</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Briket</t>
+          <t>Çöküşe Rıza</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058166967</t>
+          <t>9786256196292</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Lemurya Kampı: Işık Güçlerinin Yükselişi 1</t>
+          <t>Absürt Bir Distopya</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058166936</t>
+          <t>9786258016192</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni, Abd ve İrtica</t>
+          <t>Giderem Van'a Doğru</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058166943</t>
+          <t>9786258016048</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İtaatsiz</t>
+          <t>Briket</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059205665</t>
+          <t>9786058166967</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik</t>
+          <t>Lemurya Kampı: Işık Güçlerinin Yükselişi 1</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>9.26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055012069</t>
+          <t>9786058166936</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Seri Katilin Günlüğü: Kansız</t>
+          <t>Yeni Dünya Düzeni, Abd ve İrtica</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>16.2</v>
+        <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055012083</t>
+          <t>9786058166943</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Beni Sensiz Bırakma</t>
+          <t>İtaatsiz</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>20.37</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058603998</t>
+          <t>9786059205665</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dört Kitapla Yarattığımız Tanrı</t>
+          <t>Sensizlik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>16</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058591011</t>
+          <t>9786055012069</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gezi'den Orantısız Zeka</t>
+          <t>Bir Seri Katilin Günlüğü: Kansız</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>20</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058591059</t>
+          <t>9786055012083</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Sömürülmesin</t>
+          <t>Beni Sensiz Bırakma</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>18</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058603950</t>
+          <t>9786058603998</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kılıksız Zaman</t>
+          <t>Dört Kitapla Yarattığımız Tanrı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058603905</t>
+          <t>9786058591011</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Babil'de Sürgün</t>
+          <t>Gezi'den Orantısız Zeka</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058603936</t>
+          <t>9786058591059</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mesafeler</t>
+          <t>Kadınlar Sömürülmesin</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058603974</t>
+          <t>9786058603950</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Üşümesi</t>
+          <t>Kılıksız Zaman</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058591028</t>
+          <t>9786058603905</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Rönesansı</t>
+          <t>Babil'de Sürgün</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058591042</t>
+          <t>9786058603936</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Nisvan</t>
+          <t>Mesafeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>30</v>
+        <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055012144</t>
+          <t>9786058603974</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şadırvandan Damlalar</t>
+          <t>Kırlangıç Üşümesi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056542664</t>
+          <t>9786058591028</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kelepçe : Burdur Cezaevi Operasyonu</t>
+          <t>Ortadoğu Rönesansı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055012250</t>
+          <t>9786058591042</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şuursuz Karantina</t>
+          <t>Aşk-ı Nisvan</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>9.26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055012236</t>
+          <t>9786055012144</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Meczubun Dilemması</t>
+          <t>Şadırvandan Damlalar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055012106</t>
+          <t>9786056542664</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hoşçakal Bizim Kesk</t>
+          <t>Kelepçe : Burdur Cezaevi Operasyonu</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055012182</t>
+          <t>9786055012250</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kevok</t>
+          <t>Şuursuz Karantina</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055012243</t>
+          <t>9786055012236</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Görkemli Kaybedenler</t>
+          <t>Bir Meczubun Dilemması</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055012212</t>
+          <t>9786055012106</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Kokusu</t>
+          <t>Hoşçakal Bizim Kesk</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>7.41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055012076</t>
+          <t>9786055012182</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Biloba</t>
+          <t>Kevok</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055012229</t>
+          <t>9786055012243</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Eğitim Manifestosu</t>
+          <t>Görkemli Kaybedenler</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055012267</t>
+          <t>9786055012212</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Tedavi Manifestosu</t>
+          <t>Ihlamur Kokusu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058603912</t>
+          <t>9786055012076</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Geçtiğin Yollar Benim</t>
+          <t>Biloba</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058603943</t>
+          <t>9786055012229</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sınırın Az Ötesi</t>
+          <t>Alternatif Eğitim Manifestosu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055012120</t>
+          <t>9786055012267</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Patiğini Düşüren Kelebek</t>
+          <t>Alternatif Tedavi Manifestosu</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058591035</t>
+          <t>9786058603912</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bu Öyküler Bir Harika Dostum!</t>
+          <t>Geçtiğin Yollar Benim</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055012038</t>
+          <t>9786058603943</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Adı Deniz</t>
+          <t>Sınırın Az Ötesi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055012021</t>
+          <t>9786055012120</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Seri Katilin Günlüğü: Uyanış</t>
+          <t>Patiğini Düşüren Kelebek</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>11.57</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059205610</t>
+          <t>9786058591035</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İstanbu</t>
+          <t>Bu Öyküler Bir Harika Dostum!</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059205641</t>
+          <t>9786055012038</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Islanır Düş Ten Ateş</t>
+          <t>Adı Deniz</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059205818</t>
+          <t>9786055012021</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Doğ-ru?</t>
+          <t>Bir Seri Katilin Günlüğü: Uyanış</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>20</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059205801</t>
+          <t>9786059205610</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bir Çift Göz</t>
+          <t>İstanbu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059205382</t>
+          <t>9786059205641</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Suskun Manifesto</t>
+          <t>Islanır Düş Ten Ateş</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>22.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059205429</t>
+          <t>9786059205818</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kızılderili Hikayeleri</t>
+          <t>Doğ-ru?</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059205368</t>
+          <t>9786059205801</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Elif Kadın</t>
+          <t>Bir Çift Göz</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059205436</t>
+          <t>9786059205382</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Suskun Manifesto</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>17.5</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000048775</t>
+          <t>9786059205429</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dar Ağacından Notlar</t>
+          <t>Kızılderili Hikayeleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>16.2</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059205245</t>
+          <t>9786059205368</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Geç</t>
+          <t>Elif Kadın</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059205221</t>
+          <t>9786059205436</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Doğusu</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>20</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059205115</t>
+          <t>3990000048775</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kahrolması Gereken Şeyler Üzerine</t>
+          <t>Dar Ağacından Notlar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>11.57</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059205177</t>
+          <t>9786059205245</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Değişen Anlam ve Değerleriyle Gazetecilik</t>
+          <t>Geç</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059205238</t>
+          <t>9786059205221</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ezber Bozan Kadınlar</t>
+          <t>Cennetin Doğusu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059205214</t>
+          <t>9786059205115</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Nemrut´un Sineği</t>
+          <t>Kahrolması Gereken Şeyler Üzerine</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>30</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056542602</t>
+          <t>9786059205177</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Lenin'in Fedaisi Kamo</t>
+          <t>Değişen Anlam ve Değerleriyle Gazetecilik</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>55</v>
+        <v>30</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056542640</t>
+          <t>9786059205238</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Çikolata Kitap</t>
+          <t>Ezber Bozan Kadınlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056542657</t>
+          <t>9786059205214</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Zor Ölüm</t>
+          <t>Nemrut´un Sineği</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056542633</t>
+          <t>9786056542602</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Düşler Ülkesi</t>
+          <t>Lenin'in Fedaisi Kamo</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>20</v>
+        <v>55</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056542626</t>
+          <t>9786056542640</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyılın Toplumsal Belleği Sosyalizm Ütopyası</t>
+          <t>Çikolata Kitap</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056542619</t>
+          <t>9786056542657</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dağ Nazlı Deniz Kara</t>
+          <t>Zor Ölüm</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059205566</t>
+          <t>9786056542633</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İsveç'te Aşk Başkadır</t>
+          <t>Düşler Ülkesi</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059205481</t>
+          <t>9786056542626</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ey Dünya Benden Uzaklaş</t>
+          <t>20. Yüzyılın Toplumsal Belleği Sosyalizm Ütopyası</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>12.5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059205474</t>
+          <t>9786056542619</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Dua Müminin Silahıdır</t>
+          <t>Dağ Nazlı Deniz Kara</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>12.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059205504</t>
+          <t>9786059205566</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Şöhret Yollarında</t>
+          <t>İsveç'te Aşk Başkadır</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059205467</t>
+          <t>9786059205481</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dikkat!</t>
+          <t>Ey Dünya Benden Uzaklaş</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>17.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059205528</t>
+          <t>9786059205474</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İlmin Şehri</t>
+          <t>Dua Müminin Silahıdır</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>17.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059205535</t>
+          <t>9786059205504</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tevhid ve Ehl-i Beyt</t>
+          <t>Şöhret Yollarında</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>17.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059205450</t>
+          <t>9786059205467</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Büyüsü</t>
+          <t>Dikkat!</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>12.5</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059205498</t>
+          <t>9786059205528</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Garipler Ağası</t>
+          <t>İlmin Şehri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>15</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059205542</t>
+          <t>9786059205535</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İki Elim Yakanda</t>
+          <t>Tevhid ve Ehl-i Beyt</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>30</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059205290</t>
+          <t>9786059205450</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Lilistan</t>
+          <t>Aşkın Büyüsü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>20</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059205672</t>
+          <t>9786059205498</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hz. Zeynelabidin'den Haklar</t>
+          <t>Garipler Ağası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>12.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059205658</t>
+          <t>9786059205542</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Son Sahne</t>
+          <t>İki Elim Yakanda</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>12.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059205153</t>
+          <t>9786059205290</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Son Durak</t>
+          <t>Lilistan</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059205689</t>
+          <t>9786059205672</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Mahzer Gerina Klame</t>
+          <t>Hz. Zeynelabidin'den Haklar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>20</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059205849</t>
+          <t>9786059205658</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Mayıs Güneşi</t>
+          <t>Son Sahne</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>15</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059205856</t>
+          <t>9786059205153</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kanayışlar Mevsimi</t>
+          <t>Son Durak</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059205870</t>
+          <t>9786059205689</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Anunnakiler</t>
+          <t>Mahzer Gerina Klame</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059205900</t>
+          <t>9786059205849</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Zamanlar</t>
+          <t>Mayıs Güneşi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000041614</t>
+          <t>9786059205856</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Fındık Takvimi 2017</t>
+          <t>Kanayışlar Mevsimi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>11.57</v>
+        <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059205597</t>
+          <t>9786059205870</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Duvara Yazılanlar</t>
+          <t>Anunnakiler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059205184</t>
+          <t>9786059205900</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Trafik Terimleri Sözlüğü</t>
+          <t>Yorgun Zamanlar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>16.2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786058603981</t>
+          <t>3990000041614</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İsyanın Cinleri</t>
+          <t>Fındık Takvimi 2017</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>25</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059205788</t>
+          <t>9786059205597</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tarihte ve Günümüzde Kadın</t>
+          <t>Duvara Yazılanlar</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055012175</t>
+          <t>9786059205184</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Ruhlar Senfonisi</t>
+          <t>Trafik Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>30</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059205191</t>
+          <t>9786058603981</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Fındık Takvimi 2016</t>
+          <t>İsyanın Cinleri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>11.57</v>
+        <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058472129</t>
+          <t>9786059205788</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Zaman Bizden Eskiydi</t>
+          <t>Tarihte ve Günümüzde Kadın</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055012205</t>
+          <t>9786055012175</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kürdistan'da Kapitalizmin Gelişmesi</t>
+          <t>Sessiz Ruhlar Senfonisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786058472105</t>
+          <t>9786059205191</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Tanrı</t>
+          <t>Fındık Takvimi 2016</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>14.81</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058591080</t>
+          <t>9786058472129</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sıçrama</t>
+          <t>Zaman Bizden Eskiydi</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056542671</t>
+          <t>9786055012205</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Vadi</t>
+          <t>Kuzey Kürdistan'da Kapitalizmin Gelişmesi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056542688</t>
+          <t>9786058472105</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yaşadıkça</t>
+          <t>İçimizdeki Tanrı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>20</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055012007</t>
+          <t>9786058591080</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Allahwekil Diyarbekir</t>
+          <t>Büyük Sıçrama</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059205009</t>
+          <t>9786056542671</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens / Prens e Piçuk</t>
+          <t>Vadi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>16.2</v>
+        <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059205344</t>
+          <t>9786056542688</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Belediyelerde Halkla İlişkiler</t>
+          <t>Yaşadıkça</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059205351</t>
+          <t>9786055012007</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Mecliste</t>
+          <t>Allahwekil Diyarbekir</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>17.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059205313</t>
+          <t>9786059205009</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kurbağalar</t>
+          <t>Küçük Prens / Prens e Piçuk</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>17.5</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059205320</t>
+          <t>9786059205344</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Bilimler ve Sanatlar Üzerine</t>
+          <t>Belediyelerde Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055012151</t>
+          <t>9786059205351</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Umut Oyunu</t>
+          <t>Kadınlar Mecliste</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>16.2</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055012113</t>
+          <t>9786059205313</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Kökeni</t>
+          <t>Kurbağalar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>16</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055012137</t>
+          <t>9786059205320</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sezgiler</t>
+          <t>Bilimler ve Sanatlar Üzerine</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055012052</t>
+          <t>9786055012151</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>"Kur'an'daki İslam"ın Eleştirisi</t>
+          <t>Umut Oyunu</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>30</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056542695</t>
+          <t>9786055012113</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Parçalanmış Yalnızlık</t>
+          <t>Kürtlerin Kökeni</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059205139</t>
+          <t>9786055012137</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolcu Bir Kuş</t>
+          <t>Sezgiler</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059205122</t>
+          <t>9786055012052</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>"Kur'an'daki İslam"ın Eleştirisi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786058472174</t>
+          <t>9786056542695</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Korku Peşinde</t>
+          <t>Parçalanmış Yalnızlık</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786058472150</t>
+          <t>9786059205139</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalmak</t>
+          <t>Umuda Yolcu Bir Kuş</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786058472167</t>
+          <t>9786059205122</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Aşk Başkadır Baharda</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057076601</t>
+          <t>9786058472174</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş Kahramandır</t>
+          <t>Korku Peşinde</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059205443</t>
+          <t>9786058472150</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Gölgelerin Arka Kapısı</t>
+          <t>Yarım Kalmak</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059205511</t>
+          <t>9786058472167</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İlmin Kapısı</t>
+          <t>Aşk Başkadır Baharda</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>17.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059205559</t>
+          <t>9786057076601</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Beni Yaralı Bırakma</t>
+          <t>Deniz Gezmiş Kahramandır</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055012045</t>
+          <t>9786059205443</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Rojava'ya Selam Olsun Biji Bratiya Gelan</t>
+          <t>Gölgelerin Arka Kapısı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>8.33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057009562</t>
+          <t>9786059205511</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Turuncu</t>
+          <t>İlmin Kapısı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>30</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057009517</t>
+          <t>9786059205559</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Her Varlık Bir Sevgidir</t>
+          <t>Beni Yaralı Bırakma</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786056980633</t>
+          <t>9786055012045</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanım</t>
+          <t>Rojava'ya Selam Olsun Biji Bratiya Gelan</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>20</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058166998</t>
+          <t>9786057009562</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet İle Büyümek</t>
+          <t>Turuncu</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786056832321</t>
+          <t>9786057009517</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Her Varlık Bir Sevgidir</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059205917</t>
+          <t>9786056980633</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Ateş Dansı</t>
+          <t>Sol Yanım</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786058166905</t>
+          <t>9786058166998</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bir Uzak Yağmur</t>
+          <t>Cumhuriyet İle Büyümek</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059205894</t>
+          <t>9786056832321</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Polonyalı Babaanne</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256196599</t>
+          <t>9786059205917</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Bir Hayat Ferhan Mutluer Gündüz’e Armağan</t>
+          <t>Ateş Dansı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>650</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256196582</t>
+          <t>9786058166905</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yanı Başımızdaki Tarih Geçmişin Ayak İzleri</t>
+          <t>Bir Uzak Yağmur</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>400</v>
+        <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256196575</t>
+          <t>9786059205894</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Eski Ev</t>
+          <t>Polonyalı Babaanne</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256196568</t>
+          <t>9786256196599</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Eğitim Karnesi</t>
+          <t>İz Bırakan Bir Hayat Ferhan Mutluer Gündüz’e Armağan</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256196551</t>
+          <t>9786256196582</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Biz Neden Böyleyiz? Tam Bizlik Halller</t>
+          <t>Yanı Başımızdaki Tarih Geçmişin Ayak İzleri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256196544</t>
+          <t>9786256196575</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Astrolojide Ceres</t>
+          <t>Eski Ev</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256196537</t>
+          <t>9786256196568</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Sükunetimde Birikenler</t>
+          <t>Cumhuriyetin Eğitim Karnesi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256196520</t>
+          <t>9786256196551</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kaçak</t>
+          <t>Biz Neden Böyleyiz? Tam Bizlik Halller</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786056913631</t>
+          <t>9786256196544</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Küreselleşme ve Değişen Güçler Dengesi</t>
+          <t>Astrolojide Ceres</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786056913648</t>
+          <t>9786256196537</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kapitalizmin Gelişmesi</t>
+          <t>Sükunetimde Birikenler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256196490</t>
+          <t>9786256196520</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Salyangozların Ayak Sesleri</t>
+          <t>Kaçak</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256196506</t>
+          <t>9786056913631</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Karantina Günlükleri - 2</t>
+          <t>Emperyalist Küreselleşme ve Değişen Güçler Dengesi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256196483</t>
+          <t>9786056913648</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yıkıcı Eğitim Sistemi ve Toplumsallaşan Erkek Şiddeti</t>
+          <t>Türkiye'de Kapitalizmin Gelişmesi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256196476</t>
+          <t>9786256196490</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Salyangozların Ayak Sesleri</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786058472136</t>
+          <t>9786256196506</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Karantina Günlükleri - 2</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256196469</t>
+          <t>9786256196483</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik</t>
+          <t>Yıkıcı Eğitim Sistemi ve Toplumsallaşan Erkek Şiddeti</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256196445</t>
+          <t>9786256196476</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kulların Dağı</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256196452</t>
+          <t>9786058472136</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kahraman</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256196384</t>
+          <t>9786256196469</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Birbirinin Dünyasında İki Kadın</t>
+          <t>Sessizlik</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256196339</t>
+          <t>9786256196445</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Sivri Uçlu Kelimeler</t>
+          <t>Kulların Dağı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256196438</t>
+          <t>9786256196452</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Cüruf Mahallesi Sevim</t>
+          <t>Kahraman</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256196315</t>
+          <t>9786256196384</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Geçtim Bu Alemden</t>
+          <t>Birbirinin Dünyasında İki Kadın</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256196308</t>
+          <t>9786256196339</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Hakikati</t>
+          <t>Sivri Uçlu Kelimeler</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256196421</t>
+          <t>9786256196438</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Biz Eski Bir Masalız</t>
+          <t>Cüruf Mahallesi Sevim</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256196414</t>
+          <t>9786256196315</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Mağaradaki Kadın</t>
+          <t>Geçtim Bu Alemden</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786056832338</t>
+          <t>9786256196308</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Varidat</t>
+          <t>Aşkın Hakikati</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256196391</t>
+          <t>9786256196421</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Memocan’a Mektuplar</t>
+          <t>Şimdi Biz Eski Bir Masalız</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786059205887</t>
+          <t>9786256196414</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Eylül'dü Netekim</t>
+          <t>Mağaradaki Kadın</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256196322</t>
+          <t>9786056832338</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıyısında</t>
+          <t>Varidat</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256196346</t>
+          <t>9786256196391</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Di Hundire Min De</t>
+          <t>Memocan’a Mektuplar</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055012090</t>
+          <t>9786059205887</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kesintisiz Devrim ve İktidar Sorunu</t>
+          <t>Eylül'dü Netekim</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256196261</t>
+          <t>9786256196322</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Haydi Beraber Koşalım!</t>
+          <t>Zamanın Kıyısında</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786059205771</t>
+          <t>9786256196346</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Rönesansı</t>
+          <t>Xewnen Di Hundire Min De</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256196278</t>
+          <t>9786055012090</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Tersine Akan Zaman-3 Zilan’ın Son Mevsimi</t>
+          <t>Kesintisiz Devrim ve İktidar Sorunu</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258016680</t>
+          <t>9786256196261</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kuyuda Yalnızlık</t>
+          <t>Haydi Beraber Koşalım!</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258016673</t>
+          <t>9786059205771</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Günün Birinde</t>
+          <t>Ortadoğu Rönesansı</t>
         </is>
       </c>
       <c r="C170" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256196254</t>
+          <t>9786256196278</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Düşünme ve Modern Öğrenme</t>
+          <t>Tersine Akan Zaman-3 Zilan’ın Son Mevsimi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256196247</t>
+          <t>9786258016680</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Oyundan Çıkıyorum</t>
+          <t>Kuyuda Yalnızlık</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256196230</t>
+          <t>9786258016673</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Eğer Uçup Gitmediysen</t>
+          <t>Günün Birinde</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258016710</t>
+          <t>9786256196254</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Alabora</t>
+          <t>Yaratıcı Düşünme ve Modern Öğrenme</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258016703</t>
+          <t>9786256196247</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Nemrut’un Sineği</t>
+          <t>Oyundan Çıkıyorum</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258016697</t>
+          <t>9786256196230</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Karantina Günlükleri</t>
+          <t>Eğer Uçup Gitmediysen</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258016666</t>
+          <t>9786258016710</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Aşık Rezili Divanı</t>
+          <t>Alabora</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258016635</t>
+          <t>9786258016703</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Gizli Deniz</t>
+          <t>Nemrut’un Sineği</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258016659</t>
+          <t>9786258016697</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Kadar Sevdim</t>
+          <t>Karantina Günlükleri</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258016642</t>
+          <t>9786258016666</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Umut Günleri</t>
+          <t>Aşık Rezili Divanı</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258016611</t>
+          <t>9786258016635</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yürümek</t>
+          <t>Gizli Deniz</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258016628</t>
+          <t>9786258016659</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Zamana Sığdırılanlar</t>
+          <t>Özgürlük Kadar Sevdim</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258016574</t>
+          <t>9786258016642</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Denize Yağmuru Sordum</t>
+          <t>Umut Günleri</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258016567</t>
+          <t>9786258016611</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Eylül Yalnızlığında</t>
+          <t>Yürümek</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258016604</t>
+          <t>9786258016628</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tersine Akan Zaman 2 - Zilan'ın Dengbejleri</t>
+          <t>Zamana Sığdırılanlar</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258016536</t>
+          <t>9786258016574</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Nivisen Empatik</t>
+          <t>Denize Yağmuru Sordum</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258016512</t>
+          <t>9786258016567</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ronesansa Rojhilata Navin</t>
+          <t>Eylül Yalnızlığında</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258016598</t>
+          <t>9786258016604</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Yerelden Evrensele Yolculuk</t>
+          <t>Tersine Akan Zaman 2 - Zilan'ın Dengbejleri</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258016581</t>
+          <t>9786258016536</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kırıklığı &amp; Ödül</t>
+          <t>Nivisen Empatik</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057462886</t>
+          <t>9786258016512</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Köçe</t>
+          <t>Ronesansa Rojhilata Navin</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258016550</t>
+          <t>9786258016598</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Ezoterik Anahtarları</t>
+          <t>Yerelden Evrensele Yolculuk</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258016529</t>
+          <t>9786258016581</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Allahwekil Diyarbekir</t>
+          <t>Hayal Kırıklığı &amp; Ödül</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258016505</t>
+          <t>9786057462886</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>6 Şubat Notları Sana Dair</t>
+          <t>Karanlık Köçe</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786258016499</t>
+          <t>9786258016550</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Putlar</t>
+          <t>Ruhun Ezoterik Anahtarları</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258016185</t>
+          <t>9786258016529</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenler, Öğrenciler ve Veliler İçin Empatik Yazılar</t>
+          <t>Allahwekil Diyarbekir</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258016482</t>
+          <t>9786258016505</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Süha’nın Uçurtması</t>
+          <t>6 Şubat Notları Sana Dair</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786058016468</t>
+          <t>9786258016499</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Oyunları</t>
+          <t>İçimizdeki Putlar</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258016475</t>
+          <t>9786258016185</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Habil’i Kabil’e Dönüştüren Sistem</t>
+          <t>Öğretmenler, Öğrenciler ve Veliler İçin Empatik Yazılar</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258016437</t>
+          <t>9786258016482</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Doğru Bilinen Yanlışlar</t>
+          <t>Süha’nın Uçurtması</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258016444</t>
+          <t>9786058016468</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Alevi Ritüellerinin Kökeni</t>
+          <t>Yağmur Oyunları</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258016413</t>
+          <t>9786258016475</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kabuk</t>
+          <t>Habil’i Kabil’e Dönüştüren Sistem</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258016406</t>
+          <t>9786258016437</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Ben Tayeçe</t>
+          <t>Doğru Bilinen Yanlışlar</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258016390</t>
+          <t>9786258016444</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Hozat</t>
+          <t>Alevi Ritüellerinin Kökeni</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258016420</t>
+          <t>9786258016413</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Kış</t>
+          <t>Kabuk</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258016383</t>
+          <t>9786258016406</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Meşe Ağacı</t>
+          <t>Ben Tayeçe</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786258016116</t>
+          <t>9786258016390</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Söz De Kalır</t>
+          <t>Hozat</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786258016376</t>
+          <t>9786258016420</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Epigraf Aysel</t>
+          <t>Bitmeyen Kış</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786258016369</t>
+          <t>9786258016383</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Sinop Cinayetleri</t>
+          <t>Meşe Ağacı</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786258016321</t>
+          <t>9786258016116</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Yürümek</t>
+          <t>Söz De Kalır</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786258016345</t>
+          <t>9786258016376</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlar da Konuşur</t>
+          <t>Epigraf Aysel</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786258016338</t>
+          <t>9786258016369</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Sinop Cinayetleri</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786258016352</t>
+          <t>9786258016321</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Seveceksin</t>
+          <t>Ateşe Yürümek</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258016307</t>
+          <t>9786258016345</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kuşadası'nda Martı Olmak</t>
+          <t>Rüzgarlar da Konuşur</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786258016246</t>
+          <t>9786258016338</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Cennet Dağı</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786258016277</t>
+          <t>9786258016352</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Son Ay Tutulması</t>
+          <t>Seveceksin</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786258016222</t>
+          <t>9786258016307</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Tükenmez Kalem</t>
+          <t>Kuşadası'nda Martı Olmak</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786258016239</t>
+          <t>9786258016246</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Geleğen Aşk</t>
+          <t>Cennet Dağı</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786258016208</t>
+          <t>9786258016277</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Bal ve Diken</t>
+          <t>Son Ay Tutulması</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786258016215</t>
+          <t>9786258016222</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Senem</t>
+          <t>Tükenmez Kalem</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786258016161</t>
+          <t>9786258016239</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Beni Nefessiz Bırakma</t>
+          <t>Geleğen Aşk</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258016178</t>
+          <t>9786258016208</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Şiir'cikler</t>
+          <t>Bal ve Diken</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786258016123</t>
+          <t>9786258016215</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Faşizm, Pandemi, Vesaire…</t>
+          <t>Senem</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786258016130</t>
+          <t>9786258016161</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Dönence Ağıtları</t>
+          <t>Beni Nefessiz Bırakma</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786258016109</t>
+          <t>9786258016178</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Mücadeleler Tarihi - 1</t>
+          <t>Şiir'cikler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786258016079</t>
+          <t>9786258016123</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Almanya Alevi Örgütlenmesini Yaratan Değerlerimiz</t>
+          <t>Faşizm, Pandemi, Vesaire…</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257076670</t>
+          <t>9786258016130</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Dil Bizden - Alevilik Yazıları 2</t>
+          <t>Dönence Ağıtları</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257076663</t>
+          <t>9786258016109</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>İtaat Mi İtikat Mi?</t>
+          <t>Sosyal Mücadeleler Tarihi - 1</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786057076656</t>
+          <t>9786258016079</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Zerreye Yolculuk</t>
+          <t>Almanya Alevi Örgütlenmesini Yaratan Değerlerimiz</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786056913655</t>
+          <t>9786257076670</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Düşen Cümle</t>
+          <t>Dil Bizden - Alevilik Yazıları 2</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786258016253</t>
+          <t>9786257076663</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Arasta</t>
+          <t>İtaat Mi İtikat Mi?</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786258016154</t>
+          <t>9786057076656</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Pedagoji</t>
+          <t>Zerreye Yolculuk</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786258016086</t>
+          <t>9786056913655</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Din, Devlet ve Eğitim Üzerine</t>
+          <t>Düşen Cümle</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786258016031</t>
+          <t>9786258016253</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Eylüle İnanırım</t>
+          <t>Arasta</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786258016024</t>
+          <t>9786258016154</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Sözcüklerin Büyüsü</t>
+          <t>Yaşayan Pedagoji</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786058016000</t>
+          <t>9786258016086</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Goca Cafer</t>
+          <t>Din, Devlet ve Eğitim Üzerine</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786057076687</t>
+          <t>9786258016031</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Ağlayan Konak</t>
+          <t>Eylüle İnanırım</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786057076618</t>
+          <t>9786258016024</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ben Tekilliği Üzerine</t>
+          <t>Sözcüklerin Büyüsü</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>300</v>
+        <v>120</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786057472281</t>
+          <t>9786058016000</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya</t>
+          <t>Goca Cafer</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786057462893</t>
+          <t>9786057076687</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bilgisi</t>
+          <t>Ağlayan Konak</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786057462831</t>
+          <t>9786057076618</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Yol ve Yoldaş</t>
+          <t>Ben Tekilliği Üzerine</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786057462817</t>
+          <t>9786057472281</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Urartu’nun Diriliş Öyküsü: Mir</t>
+          <t>Yeni Bir Dünya</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786057462824</t>
+          <t>9786057462893</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Hayat Bilgisi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786050680911</t>
+          <t>9786057462831</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Sağlığın Karanlık Yüzü</t>
+          <t>Yol ve Yoldaş</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786057009586</t>
+          <t>9786057462817</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Kırık Aynalar</t>
+          <t>Urartu’nun Diriliş Öyküsü: Mir</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786050680973</t>
+          <t>9786057462824</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Seikilos ile Euterpe</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786057009593</t>
+          <t>9786050680911</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Gor A Zınde</t>
+          <t>Sağlığın Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>120</v>
+        <v>600</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786057462800</t>
+          <t>9786057009586</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Yanılsama</t>
+          <t>Kırık Aynalar</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>4440000000377</t>
+          <t>9786050680973</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğin Direniş Tarihi</t>
+          <t>Seikilos ile Euterpe</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786050680980</t>
+          <t>9786057009593</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Meydancı</t>
+          <t>Gor A Zınde</t>
         </is>
       </c>
       <c r="C249" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786050680966</t>
+          <t>9786057462800</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Pandeminin Sosyolojisi</t>
+          <t>Yanılsama</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786056980664</t>
+          <t>4440000000377</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Uzun’la Edebiyat Deryasına Yolculuk</t>
+          <t>Aleviliğin Direniş Tarihi</t>
         </is>
       </c>
       <c r="C251" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786056913693</t>
+          <t>9786050680980</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğe Hu</t>
+          <t>Meydancı</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786056913686</t>
+          <t>9786050680966</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Çoktan Ölmüş Gökmenler Cumhuriyeti</t>
+          <t>Pandeminin Sosyolojisi</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786056980695</t>
+          <t>9786056980664</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Mehmed Uzun’la Edebiyat Deryasına Yolculuk</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786056913624</t>
+          <t>9786056913693</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Falcı Kadınların Serüvenleri</t>
+          <t>Gerçeğe Hu</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786056980671</t>
+          <t>9786056913686</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Attalos’un Nefesi - Bir Eşcinselin Günceleri</t>
+          <t>Çoktan Ölmüş Gökmenler Cumhuriyeti</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786050680959</t>
+          <t>9786056980695</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Referandum Bağımsızlığın Anahtarı</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786050680942</t>
+          <t>9786056913624</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Dicle'den Fırat'a</t>
+          <t>Falcı Kadınların Serüvenleri</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786056980626</t>
+          <t>9786056980671</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Uğruna Ölmeye Değersin Sen Diyarbekir</t>
+          <t>Attalos’un Nefesi - Bir Eşcinselin Günceleri</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786058166974</t>
+          <t>9786050680959</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Yar Yanığı</t>
+          <t>Referandum Bağımsızlığın Anahtarı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786056166950</t>
+          <t>9786050680942</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Türkü Söyle</t>
+          <t>Dicle'den Fırat'a</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786058166912</t>
+          <t>9786056980626</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Kerpiç Evden Çalınan Hayat</t>
+          <t>Uğruna Ölmeye Değersin Sen Diyarbekir</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059205832</t>
+          <t>9786058166974</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Kürtlere Dair Notlar</t>
+          <t>Yar Yanığı</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059205573</t>
+          <t>9786056166950</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Pablo Neruda'nın İspanya İç Savaşına Değinmeleri</t>
+          <t>Bana Bir Türkü Söyle</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059205283</t>
+          <t>9786058166912</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kişiler Arası İletişim</t>
+          <t>Kerpiç Evden Çalınan Hayat</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>3990000048774</t>
+          <t>9786059205832</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ademden Önce</t>
+          <t>Kürtlere Dair Notlar</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059205405</t>
+          <t>9786059205573</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Nazım Hikmet ve Pablo Neruda'nın İspanya İç Savaşına Değinmeleri</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059205412</t>
+          <t>9786059205283</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Karpatlar Şatosu</t>
+          <t>Kişiler Arası İletişim</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059205276</t>
+          <t>3990000048774</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Tarihi</t>
+          <t>Ademden Önce</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059205269</t>
+          <t>9786059205405</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>İki Yabancı</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786058472181</t>
+          <t>9786059205412</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Cennet: Maxmur</t>
+          <t>Karpatlar Şatosu</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786058472143</t>
+          <t>9786059205276</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>İşsizliğin Tarihi</t>
+          <t>Kapitalizmin Tarihi</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786058472112</t>
+          <t>9786059205269</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Aşk Anarşistir</t>
+          <t>İki Yabancı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786058591073</t>
+          <t>9786058472181</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Dersim</t>
+          <t>Bir Avuç Cennet: Maxmur</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786058591004</t>
+          <t>9786058472143</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Şifre Aldatmacası</t>
+          <t>İşsizliğin Tarihi</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>14.81</v>
+        <v>200</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786058603967</t>
+          <t>9786058472112</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Hayatlar</t>
+          <t>Aşk Anarşistir</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786059205306</t>
+          <t>9786058591073</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Deli Kadınlar</t>
+          <t>Dersim</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
+          <t>9786058591004</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an'da Şifre Aldatmacası</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786058603967</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Mucizevi Hayatlar</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786059205306</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Deli Kadınlar</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
           <t>9786058591066</t>
         </is>
       </c>
-      <c r="B278" s="1" t="inlineStr">
+      <c r="B281" s="1" t="inlineStr">
         <is>
           <t>Tarihten Günümüze Alevilik ve Kızılbaşlık</t>
         </is>
       </c>
-      <c r="C278" s="1">
+      <c r="C281" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>