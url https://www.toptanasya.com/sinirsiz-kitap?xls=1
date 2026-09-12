--- v5 (2026-07-18)
+++ v6 (2026-09-12)
@@ -85,4240 +85,4255 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256196803</t>
+          <t>9786256196834</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Matematik Aklın Müziği</t>
+          <t>Kadının Adı Yok</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256196797</t>
+          <t>9786256196803</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Görünenin Ardındakiler</t>
+          <t>Matematik Aklın Müziği</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>2994355904341</t>
+          <t>9786256196797</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yalan Söyleyeni Nasıl Anlarsın?</t>
+          <t>Görünenin Ardındakiler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256196766</t>
+          <t>2994355904341</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Dünyası</t>
+          <t>Yalan Söyleyeni Nasıl Anlarsın?</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256196773</t>
+          <t>9786256196766</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kınasız Gelinler</t>
+          <t>Ruhun Dünyası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256196780</t>
+          <t>9786256196773</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin İçinde Bir Yankı</t>
+          <t>Kınasız Gelinler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256196742</t>
+          <t>9786256196780</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yol Arkadaşım</t>
+          <t>Sessizliğin İçinde Bir Yankı</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256196759</t>
+          <t>9786256196742</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Yol Arkadaşım</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256196735</t>
+          <t>9786256196759</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Homo Testos</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256196681</t>
+          <t>9786256196735</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tanık Sizindir</t>
+          <t>Homo Testos</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256196711</t>
+          <t>9786256196681</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Analar</t>
+          <t>Tanık Sizindir</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256196704</t>
+          <t>9786256196711</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>O Kız Buraya Gelecek</t>
+          <t>Analar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256196698</t>
+          <t>9786256196704</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Olmak Ya Da Olmamak (Tiyatrocu)</t>
+          <t>O Kız Buraya Gelecek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256196674</t>
+          <t>9786256196698</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Deli Saçması</t>
+          <t>Olmak Ya Da Olmamak (Tiyatrocu)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256196667</t>
+          <t>9786256196674</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gönül Pınarımdan Süzülen Güzel Sözler</t>
+          <t>Deli Saçması</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256196650</t>
+          <t>9786256196667</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olmak</t>
+          <t>Gönül Pınarımdan Süzülen Güzel Sözler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256196636</t>
+          <t>9786256196650</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sojen</t>
+          <t>İnsan Olmak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256196605</t>
+          <t>9786256196636</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ruh’un Kozmik Kontratları</t>
+          <t>Sojen</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>444</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256196285</t>
+          <t>9786256196605</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çöküşe Rıza</t>
+          <t>Ruh’un Kozmik Kontratları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>444</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256196292</t>
+          <t>9786256196285</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Absürt Bir Distopya</t>
+          <t>Çöküşe Rıza</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258016192</t>
+          <t>9786256196292</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Giderem Van'a Doğru</t>
+          <t>Absürt Bir Distopya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258016048</t>
+          <t>9786258016192</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Briket</t>
+          <t>Giderem Van'a Doğru</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058166967</t>
+          <t>9786258016048</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Lemurya Kampı: Işık Güçlerinin Yükselişi 1</t>
+          <t>Briket</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>30</v>
+        <v>120</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058166936</t>
+          <t>9786058166967</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni, Abd ve İrtica</t>
+          <t>Lemurya Kampı: Işık Güçlerinin Yükselişi 1</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058166943</t>
+          <t>9786058166936</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İtaatsiz</t>
+          <t>Yeni Dünya Düzeni, Abd ve İrtica</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059205665</t>
+          <t>9786058166943</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik</t>
+          <t>İtaatsiz</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055012069</t>
+          <t>9786059205665</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Seri Katilin Günlüğü: Kansız</t>
+          <t>Sensizlik</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>16.2</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055012083</t>
+          <t>9786055012069</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Beni Sensiz Bırakma</t>
+          <t>Bir Seri Katilin Günlüğü: Kansız</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>20.37</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058603998</t>
+          <t>9786055012083</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dört Kitapla Yarattığımız Tanrı</t>
+          <t>Beni Sensiz Bırakma</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>16</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058591011</t>
+          <t>9786058603998</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gezi'den Orantısız Zeka</t>
+          <t>Dört Kitapla Yarattığımız Tanrı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058591059</t>
+          <t>9786058591011</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Sömürülmesin</t>
+          <t>Gezi'den Orantısız Zeka</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058603950</t>
+          <t>9786058591059</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kılıksız Zaman</t>
+          <t>Kadınlar Sömürülmesin</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058603905</t>
+          <t>9786058603950</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Babil'de Sürgün</t>
+          <t>Kılıksız Zaman</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058603936</t>
+          <t>9786058603905</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mesafeler</t>
+          <t>Babil'de Sürgün</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>8</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058603974</t>
+          <t>9786058603936</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Üşümesi</t>
+          <t>Mesafeler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058591028</t>
+          <t>9786058603974</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Rönesansı</t>
+          <t>Kırlangıç Üşümesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058591042</t>
+          <t>9786058591028</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Nisvan</t>
+          <t>Ortadoğu Rönesansı</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055012144</t>
+          <t>9786058591042</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şadırvandan Damlalar</t>
+          <t>Aşk-ı Nisvan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056542664</t>
+          <t>9786055012144</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kelepçe : Burdur Cezaevi Operasyonu</t>
+          <t>Şadırvandan Damlalar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055012250</t>
+          <t>9786056542664</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Şuursuz Karantina</t>
+          <t>Kelepçe : Burdur Cezaevi Operasyonu</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055012236</t>
+          <t>9786055012250</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bir Meczubun Dilemması</t>
+          <t>Şuursuz Karantina</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055012106</t>
+          <t>9786055012236</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hoşçakal Bizim Kesk</t>
+          <t>Bir Meczubun Dilemması</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055012182</t>
+          <t>9786055012106</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kevok</t>
+          <t>Hoşçakal Bizim Kesk</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055012243</t>
+          <t>9786055012182</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Görkemli Kaybedenler</t>
+          <t>Kevok</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055012212</t>
+          <t>9786055012243</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ihlamur Kokusu</t>
+          <t>Görkemli Kaybedenler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055012076</t>
+          <t>9786055012212</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Biloba</t>
+          <t>Ihlamur Kokusu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>30</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055012229</t>
+          <t>9786055012076</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Eğitim Manifestosu</t>
+          <t>Biloba</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>9.26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055012267</t>
+          <t>9786055012229</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Tedavi Manifestosu</t>
+          <t>Alternatif Eğitim Manifestosu</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058603912</t>
+          <t>9786055012267</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Geçtiğin Yollar Benim</t>
+          <t>Alternatif Tedavi Manifestosu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058603943</t>
+          <t>9786058603912</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sınırın Az Ötesi</t>
+          <t>Geçtiğin Yollar Benim</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055012120</t>
+          <t>9786058603943</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Patiğini Düşüren Kelebek</t>
+          <t>Sınırın Az Ötesi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058591035</t>
+          <t>9786055012120</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bu Öyküler Bir Harika Dostum!</t>
+          <t>Patiğini Düşüren Kelebek</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055012038</t>
+          <t>9786058591035</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Adı Deniz</t>
+          <t>Bu Öyküler Bir Harika Dostum!</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055012021</t>
+          <t>9786055012038</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Seri Katilin Günlüğü: Uyanış</t>
+          <t>Adı Deniz</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>11.57</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059205610</t>
+          <t>9786055012021</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İstanbu</t>
+          <t>Bir Seri Katilin Günlüğü: Uyanış</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>25</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059205641</t>
+          <t>9786059205610</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Islanır Düş Ten Ateş</t>
+          <t>İstanbu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059205818</t>
+          <t>9786059205641</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Doğ-ru?</t>
+          <t>Islanır Düş Ten Ateş</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059205801</t>
+          <t>9786059205818</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bir Çift Göz</t>
+          <t>Doğ-ru?</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059205382</t>
+          <t>9786059205801</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Suskun Manifesto</t>
+          <t>Bir Çift Göz</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>22.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059205429</t>
+          <t>9786059205382</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kızılderili Hikayeleri</t>
+          <t>Suskun Manifesto</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>15</v>
+        <v>22.5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059205368</t>
+          <t>9786059205429</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Elif Kadın</t>
+          <t>Kızılderili Hikayeleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059205436</t>
+          <t>9786059205368</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Elif Kadın</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>17.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000048775</t>
+          <t>9786059205436</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dar Ağacından Notlar</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>16.2</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059205245</t>
+          <t>3990000048775</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Geç</t>
+          <t>Dar Ağacından Notlar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>35</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059205221</t>
+          <t>9786059205245</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Doğusu</t>
+          <t>Geç</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059205115</t>
+          <t>9786059205221</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kahrolması Gereken Şeyler Üzerine</t>
+          <t>Cennetin Doğusu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>11.57</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059205177</t>
+          <t>9786059205115</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Değişen Anlam ve Değerleriyle Gazetecilik</t>
+          <t>Kahrolması Gereken Şeyler Üzerine</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>30</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059205238</t>
+          <t>9786059205177</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ezber Bozan Kadınlar</t>
+          <t>Değişen Anlam ve Değerleriyle Gazetecilik</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059205214</t>
+          <t>9786059205238</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Nemrut´un Sineği</t>
+          <t>Ezber Bozan Kadınlar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056542602</t>
+          <t>9786059205214</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Lenin'in Fedaisi Kamo</t>
+          <t>Nemrut´un Sineği</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>55</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056542640</t>
+          <t>9786056542602</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çikolata Kitap</t>
+          <t>Lenin'in Fedaisi Kamo</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>20</v>
+        <v>55</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056542657</t>
+          <t>9786056542640</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Zor Ölüm</t>
+          <t>Çikolata Kitap</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786056542633</t>
+          <t>9786056542657</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Düşler Ülkesi</t>
+          <t>Zor Ölüm</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786056542626</t>
+          <t>9786056542633</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyılın Toplumsal Belleği Sosyalizm Ütopyası</t>
+          <t>Düşler Ülkesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786056542619</t>
+          <t>9786056542626</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Dağ Nazlı Deniz Kara</t>
+          <t>20. Yüzyılın Toplumsal Belleği Sosyalizm Ütopyası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059205566</t>
+          <t>9786056542619</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İsveç'te Aşk Başkadır</t>
+          <t>Dağ Nazlı Deniz Kara</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059205481</t>
+          <t>9786059205566</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ey Dünya Benden Uzaklaş</t>
+          <t>İsveç'te Aşk Başkadır</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>12.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059205474</t>
+          <t>9786059205481</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dua Müminin Silahıdır</t>
+          <t>Ey Dünya Benden Uzaklaş</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>12.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059205504</t>
+          <t>9786059205474</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şöhret Yollarında</t>
+          <t>Dua Müminin Silahıdır</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>15</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059205467</t>
+          <t>9786059205504</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dikkat!</t>
+          <t>Şöhret Yollarında</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>17.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059205528</t>
+          <t>9786059205467</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İlmin Şehri</t>
+          <t>Dikkat!</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>17.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059205535</t>
+          <t>9786059205528</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Tevhid ve Ehl-i Beyt</t>
+          <t>İlmin Şehri</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>17.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059205450</t>
+          <t>9786059205535</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Büyüsü</t>
+          <t>Tevhid ve Ehl-i Beyt</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>12.5</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059205498</t>
+          <t>9786059205450</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Garipler Ağası</t>
+          <t>Aşkın Büyüsü</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>15</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059205542</t>
+          <t>9786059205498</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İki Elim Yakanda</t>
+          <t>Garipler Ağası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059205290</t>
+          <t>9786059205542</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Lilistan</t>
+          <t>İki Elim Yakanda</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059205672</t>
+          <t>9786059205290</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hz. Zeynelabidin'den Haklar</t>
+          <t>Lilistan</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>12.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059205658</t>
+          <t>9786059205672</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Son Sahne</t>
+          <t>Hz. Zeynelabidin'den Haklar</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>12.5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059205153</t>
+          <t>9786059205658</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Son Durak</t>
+          <t>Son Sahne</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>35</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059205689</t>
+          <t>9786059205153</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Mahzer Gerina Klame</t>
+          <t>Son Durak</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059205849</t>
+          <t>9786059205689</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mayıs Güneşi</t>
+          <t>Mahzer Gerina Klame</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059205856</t>
+          <t>9786059205849</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kanayışlar Mevsimi</t>
+          <t>Mayıs Güneşi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059205870</t>
+          <t>9786059205856</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Anunnakiler</t>
+          <t>Kanayışlar Mevsimi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059205900</t>
+          <t>9786059205870</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Zamanlar</t>
+          <t>Anunnakiler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>3990000041614</t>
+          <t>9786059205900</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Fındık Takvimi 2017</t>
+          <t>Yorgun Zamanlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>11.57</v>
+        <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059205597</t>
+          <t>3990000041614</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Duvara Yazılanlar</t>
+          <t>Fındık Takvimi 2017</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>20</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059205184</t>
+          <t>9786059205597</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Trafik Terimleri Sözlüğü</t>
+          <t>Duvara Yazılanlar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>16.2</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786058603981</t>
+          <t>9786059205184</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İsyanın Cinleri</t>
+          <t>Trafik Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>25</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059205788</t>
+          <t>9786058603981</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tarihte ve Günümüzde Kadın</t>
+          <t>İsyanın Cinleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055012175</t>
+          <t>9786059205788</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Ruhlar Senfonisi</t>
+          <t>Tarihte ve Günümüzde Kadın</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>30</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059205191</t>
+          <t>9786055012175</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Fındık Takvimi 2016</t>
+          <t>Sessiz Ruhlar Senfonisi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>11.57</v>
+        <v>30</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786058472129</t>
+          <t>9786059205191</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Zaman Bizden Eskiydi</t>
+          <t>Fındık Takvimi 2016</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>20</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055012205</t>
+          <t>9786058472129</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Kürdistan'da Kapitalizmin Gelişmesi</t>
+          <t>Zaman Bizden Eskiydi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058472105</t>
+          <t>9786055012205</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Tanrı</t>
+          <t>Kuzey Kürdistan'da Kapitalizmin Gelişmesi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>14.81</v>
+        <v>60</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786058591080</t>
+          <t>9786058472105</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Büyük Sıçrama</t>
+          <t>İçimizdeki Tanrı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>20</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056542671</t>
+          <t>9786058591080</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Vadi</t>
+          <t>Büyük Sıçrama</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786056542688</t>
+          <t>9786056542671</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yaşadıkça</t>
+          <t>Vadi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055012007</t>
+          <t>9786056542688</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Allahwekil Diyarbekir</t>
+          <t>Yaşadıkça</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059205009</t>
+          <t>9786055012007</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens / Prens e Piçuk</t>
+          <t>Allahwekil Diyarbekir</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>16.2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059205344</t>
+          <t>9786059205009</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Belediyelerde Halkla İlişkiler</t>
+          <t>Küçük Prens / Prens e Piçuk</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>20</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059205351</t>
+          <t>9786059205344</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Mecliste</t>
+          <t>Belediyelerde Halkla İlişkiler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>17.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059205313</t>
+          <t>9786059205351</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kurbağalar</t>
+          <t>Kadınlar Mecliste</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>17.5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059205320</t>
+          <t>9786059205313</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Bilimler ve Sanatlar Üzerine</t>
+          <t>Kurbağalar</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>20</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055012151</t>
+          <t>9786059205320</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Umut Oyunu</t>
+          <t>Bilimler ve Sanatlar Üzerine</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>16.2</v>
+        <v>20</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055012113</t>
+          <t>9786055012151</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Kökeni</t>
+          <t>Umut Oyunu</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>16</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055012137</t>
+          <t>9786055012113</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Sezgiler</t>
+          <t>Kürtlerin Kökeni</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055012052</t>
+          <t>9786055012137</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>"Kur'an'daki İslam"ın Eleştirisi</t>
+          <t>Sezgiler</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786056542695</t>
+          <t>9786055012052</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Parçalanmış Yalnızlık</t>
+          <t>"Kur'an'daki İslam"ın Eleştirisi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059205139</t>
+          <t>9786056542695</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolcu Bir Kuş</t>
+          <t>Parçalanmış Yalnızlık</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059205122</t>
+          <t>9786059205139</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sürgün</t>
+          <t>Umuda Yolcu Bir Kuş</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786058472174</t>
+          <t>9786059205122</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Korku Peşinde</t>
+          <t>Sürgün</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786058472150</t>
+          <t>9786058472174</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalmak</t>
+          <t>Korku Peşinde</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786058472167</t>
+          <t>9786058472150</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Aşk Başkadır Baharda</t>
+          <t>Yarım Kalmak</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057076601</t>
+          <t>9786058472167</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş Kahramandır</t>
+          <t>Aşk Başkadır Baharda</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059205443</t>
+          <t>9786057076601</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Gölgelerin Arka Kapısı</t>
+          <t>Deniz Gezmiş Kahramandır</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786059205511</t>
+          <t>9786059205443</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İlmin Kapısı</t>
+          <t>Gölgelerin Arka Kapısı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>17.5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059205559</t>
+          <t>9786059205511</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Beni Yaralı Bırakma</t>
+          <t>İlmin Kapısı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>30</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055012045</t>
+          <t>9786059205559</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Rojava'ya Selam Olsun Biji Bratiya Gelan</t>
+          <t>Beni Yaralı Bırakma</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>8.33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057009562</t>
+          <t>9786055012045</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Turuncu</t>
+          <t>Rojava'ya Selam Olsun Biji Bratiya Gelan</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>30</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057009517</t>
+          <t>9786057009562</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Her Varlık Bir Sevgidir</t>
+          <t>Turuncu</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056980633</t>
+          <t>9786057009517</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanım</t>
+          <t>Her Varlık Bir Sevgidir</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786058166998</t>
+          <t>9786056980633</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet İle Büyümek</t>
+          <t>Sol Yanım</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786056832321</t>
+          <t>9786058166998</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kendine Ait Bir Oda</t>
+          <t>Cumhuriyet İle Büyümek</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059205917</t>
+          <t>9786056832321</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ateş Dansı</t>
+          <t>Kendine Ait Bir Oda</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058166905</t>
+          <t>9786059205917</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bir Uzak Yağmur</t>
+          <t>Ateş Dansı</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786059205894</t>
+          <t>9786058166905</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Polonyalı Babaanne</t>
+          <t>Bir Uzak Yağmur</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256196599</t>
+          <t>9786059205894</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Bir Hayat Ferhan Mutluer Gündüz’e Armağan</t>
+          <t>Polonyalı Babaanne</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>650</v>
+        <v>120</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256196582</t>
+          <t>9786256196599</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Yanı Başımızdaki Tarih Geçmişin Ayak İzleri</t>
+          <t>İz Bırakan Bir Hayat Ferhan Mutluer Gündüz’e Armağan</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256196575</t>
+          <t>9786256196582</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Eski Ev</t>
+          <t>Yanı Başımızdaki Tarih Geçmişin Ayak İzleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256196568</t>
+          <t>9786256196575</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin Eğitim Karnesi</t>
+          <t>Eski Ev</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256196551</t>
+          <t>9786256196568</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Biz Neden Böyleyiz? Tam Bizlik Halller</t>
+          <t>Cumhuriyetin Eğitim Karnesi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786256196544</t>
+          <t>9786256196551</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Astrolojide Ceres</t>
+          <t>Biz Neden Böyleyiz? Tam Bizlik Halller</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>500</v>
+        <v>550</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786256196537</t>
+          <t>9786256196544</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Sükunetimde Birikenler</t>
+          <t>Astrolojide Ceres</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786256196520</t>
+          <t>9786256196537</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kaçak</t>
+          <t>Sükunetimde Birikenler</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786056913631</t>
+          <t>9786256196520</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Küreselleşme ve Değişen Güçler Dengesi</t>
+          <t>Kaçak</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786056913648</t>
+          <t>9786056913631</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kapitalizmin Gelişmesi</t>
+          <t>Emperyalist Küreselleşme ve Değişen Güçler Dengesi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256196490</t>
+          <t>9786056913648</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Salyangozların Ayak Sesleri</t>
+          <t>Türkiye'de Kapitalizmin Gelişmesi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256196506</t>
+          <t>9786256196490</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Karantina Günlükleri - 2</t>
+          <t>Salyangozların Ayak Sesleri</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786256196483</t>
+          <t>9786256196506</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Yıkıcı Eğitim Sistemi ve Toplumsallaşan Erkek Şiddeti</t>
+          <t>Karantina Günlükleri - 2</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256196476</t>
+          <t>9786256196483</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Araf</t>
+          <t>Yıkıcı Eğitim Sistemi ve Toplumsallaşan Erkek Şiddeti</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786058472136</t>
+          <t>9786256196476</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Araf</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256196469</t>
+          <t>9786058472136</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sessizlik</t>
+          <t>Araf</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256196445</t>
+          <t>9786256196469</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kulların Dağı</t>
+          <t>Sessizlik</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256196452</t>
+          <t>9786256196445</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kahraman</t>
+          <t>Kulların Dağı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256196384</t>
+          <t>9786256196452</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Birbirinin Dünyasında İki Kadın</t>
+          <t>Kahraman</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256196339</t>
+          <t>9786256196384</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sivri Uçlu Kelimeler</t>
+          <t>Birbirinin Dünyasında İki Kadın</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256196438</t>
+          <t>9786256196339</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Cüruf Mahallesi Sevim</t>
+          <t>Sivri Uçlu Kelimeler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256196315</t>
+          <t>9786256196438</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Geçtim Bu Alemden</t>
+          <t>Cüruf Mahallesi Sevim</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256196308</t>
+          <t>9786256196315</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Hakikati</t>
+          <t>Geçtim Bu Alemden</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256196421</t>
+          <t>9786256196308</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Biz Eski Bir Masalız</t>
+          <t>Aşkın Hakikati</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786256196414</t>
+          <t>9786256196421</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Mağaradaki Kadın</t>
+          <t>Şimdi Biz Eski Bir Masalız</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786056832338</t>
+          <t>9786256196414</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Varidat</t>
+          <t>Mağaradaki Kadın</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256196391</t>
+          <t>9786056832338</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Memocan’a Mektuplar</t>
+          <t>Varidat</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059205887</t>
+          <t>9786256196391</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Eylül'dü Netekim</t>
+          <t>Memocan’a Mektuplar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256196322</t>
+          <t>9786059205887</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıyısında</t>
+          <t>Eylül'dü Netekim</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256196346</t>
+          <t>9786256196322</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Di Hundire Min De</t>
+          <t>Zamanın Kıyısında</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055012090</t>
+          <t>9786256196346</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kesintisiz Devrim ve İktidar Sorunu</t>
+          <t>Xewnen Di Hundire Min De</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256196261</t>
+          <t>9786055012090</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Haydi Beraber Koşalım!</t>
+          <t>Kesintisiz Devrim ve İktidar Sorunu</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786059205771</t>
+          <t>9786256196261</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Rönesansı</t>
+          <t>Haydi Beraber Koşalım!</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256196278</t>
+          <t>9786059205771</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Tersine Akan Zaman-3 Zilan’ın Son Mevsimi</t>
+          <t>Ortadoğu Rönesansı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258016680</t>
+          <t>9786256196278</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kuyuda Yalnızlık</t>
+          <t>Tersine Akan Zaman-3 Zilan’ın Son Mevsimi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258016673</t>
+          <t>9786258016680</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Günün Birinde</t>
+          <t>Kuyuda Yalnızlık</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256196254</t>
+          <t>9786258016673</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Düşünme ve Modern Öğrenme</t>
+          <t>Günün Birinde</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256196247</t>
+          <t>9786256196254</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Oyundan Çıkıyorum</t>
+          <t>Yaratıcı Düşünme ve Modern Öğrenme</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256196230</t>
+          <t>9786256196247</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Eğer Uçup Gitmediysen</t>
+          <t>Oyundan Çıkıyorum</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258016710</t>
+          <t>9786256196230</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Alabora</t>
+          <t>Eğer Uçup Gitmediysen</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258016703</t>
+          <t>9786258016710</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Nemrut’un Sineği</t>
+          <t>Alabora</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258016697</t>
+          <t>9786258016703</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Karantina Günlükleri</t>
+          <t>Nemrut’un Sineği</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258016666</t>
+          <t>9786258016697</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Aşık Rezili Divanı</t>
+          <t>Karantina Günlükleri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258016635</t>
+          <t>9786258016666</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Gizli Deniz</t>
+          <t>Aşık Rezili Divanı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258016659</t>
+          <t>9786258016635</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Kadar Sevdim</t>
+          <t>Gizli Deniz</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258016642</t>
+          <t>9786258016659</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Umut Günleri</t>
+          <t>Özgürlük Kadar Sevdim</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258016611</t>
+          <t>9786258016642</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Yürümek</t>
+          <t>Umut Günleri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258016628</t>
+          <t>9786258016611</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Zamana Sığdırılanlar</t>
+          <t>Yürümek</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786258016574</t>
+          <t>9786258016628</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Denize Yağmuru Sordum</t>
+          <t>Zamana Sığdırılanlar</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258016567</t>
+          <t>9786258016574</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Eylül Yalnızlığında</t>
+          <t>Denize Yağmuru Sordum</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258016604</t>
+          <t>9786258016567</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tersine Akan Zaman 2 - Zilan'ın Dengbejleri</t>
+          <t>Eylül Yalnızlığında</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258016536</t>
+          <t>9786258016604</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Nivisen Empatik</t>
+          <t>Tersine Akan Zaman 2 - Zilan'ın Dengbejleri</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258016512</t>
+          <t>9786258016536</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ronesansa Rojhilata Navin</t>
+          <t>Nivisen Empatik</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258016598</t>
+          <t>9786258016512</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Yerelden Evrensele Yolculuk</t>
+          <t>Ronesansa Rojhilata Navin</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258016581</t>
+          <t>9786258016598</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kırıklığı &amp; Ödül</t>
+          <t>Yerelden Evrensele Yolculuk</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786057462886</t>
+          <t>9786258016581</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Köçe</t>
+          <t>Hayal Kırıklığı &amp; Ödül</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786258016550</t>
+          <t>9786057462886</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Ezoterik Anahtarları</t>
+          <t>Karanlık Köçe</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258016529</t>
+          <t>9786258016550</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Allahwekil Diyarbekir</t>
+          <t>Ruhun Ezoterik Anahtarları</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258016505</t>
+          <t>9786258016529</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>6 Şubat Notları Sana Dair</t>
+          <t>Allahwekil Diyarbekir</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258016499</t>
+          <t>9786258016505</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Putlar</t>
+          <t>6 Şubat Notları Sana Dair</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258016185</t>
+          <t>9786258016499</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Öğretmenler, Öğrenciler ve Veliler İçin Empatik Yazılar</t>
+          <t>İçimizdeki Putlar</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258016482</t>
+          <t>9786258016185</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Süha’nın Uçurtması</t>
+          <t>Öğretmenler, Öğrenciler ve Veliler İçin Empatik Yazılar</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786058016468</t>
+          <t>9786258016482</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Oyunları</t>
+          <t>Süha’nın Uçurtması</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258016475</t>
+          <t>9786058016468</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Habil’i Kabil’e Dönüştüren Sistem</t>
+          <t>Yağmur Oyunları</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258016437</t>
+          <t>9786258016475</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Doğru Bilinen Yanlışlar</t>
+          <t>Habil’i Kabil’e Dönüştüren Sistem</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786258016444</t>
+          <t>9786258016437</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Alevi Ritüellerinin Kökeni</t>
+          <t>Doğru Bilinen Yanlışlar</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786258016413</t>
+          <t>9786258016444</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Kabuk</t>
+          <t>Alevi Ritüellerinin Kökeni</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786258016406</t>
+          <t>9786258016413</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ben Tayeçe</t>
+          <t>Kabuk</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786258016390</t>
+          <t>9786258016406</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Hozat</t>
+          <t>Ben Tayeçe</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786258016420</t>
+          <t>9786258016390</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Kış</t>
+          <t>Hozat</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786258016383</t>
+          <t>9786258016420</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Meşe Ağacı</t>
+          <t>Bitmeyen Kış</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786258016116</t>
+          <t>9786258016383</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Söz De Kalır</t>
+          <t>Meşe Ağacı</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786258016376</t>
+          <t>9786258016116</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Epigraf Aysel</t>
+          <t>Söz De Kalır</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786258016369</t>
+          <t>9786258016376</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Sinop Cinayetleri</t>
+          <t>Epigraf Aysel</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786258016321</t>
+          <t>9786258016369</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Ateşe Yürümek</t>
+          <t>Sinop Cinayetleri</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786258016345</t>
+          <t>9786258016321</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlar da Konuşur</t>
+          <t>Ateşe Yürümek</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786258016338</t>
+          <t>9786258016345</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Rüzgarlar da Konuşur</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786258016352</t>
+          <t>9786258016338</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Seveceksin</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786258016307</t>
+          <t>9786258016352</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kuşadası'nda Martı Olmak</t>
+          <t>Seveceksin</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786258016246</t>
+          <t>9786258016307</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Cennet Dağı</t>
+          <t>Kuşadası'nda Martı Olmak</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786258016277</t>
+          <t>9786258016246</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Son Ay Tutulması</t>
+          <t>Cennet Dağı</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786258016222</t>
+          <t>9786258016277</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Tükenmez Kalem</t>
+          <t>Son Ay Tutulması</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786258016239</t>
+          <t>9786258016222</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Geleğen Aşk</t>
+          <t>Tükenmez Kalem</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786258016208</t>
+          <t>9786258016239</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Bal ve Diken</t>
+          <t>Geleğen Aşk</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786258016215</t>
+          <t>9786258016208</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Senem</t>
+          <t>Bal ve Diken</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786258016161</t>
+          <t>9786258016215</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Beni Nefessiz Bırakma</t>
+          <t>Senem</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786258016178</t>
+          <t>9786258016161</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Şiir'cikler</t>
+          <t>Beni Nefessiz Bırakma</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786258016123</t>
+          <t>9786258016178</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Faşizm, Pandemi, Vesaire…</t>
+          <t>Şiir'cikler</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786258016130</t>
+          <t>9786258016123</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Dönence Ağıtları</t>
+          <t>Faşizm, Pandemi, Vesaire…</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786258016109</t>
+          <t>9786258016130</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Mücadeleler Tarihi - 1</t>
+          <t>Dönence Ağıtları</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786258016079</t>
+          <t>9786258016109</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Almanya Alevi Örgütlenmesini Yaratan Değerlerimiz</t>
+          <t>Sosyal Mücadeleler Tarihi - 1</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257076670</t>
+          <t>9786258016079</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Dil Bizden - Alevilik Yazıları 2</t>
+          <t>Almanya Alevi Örgütlenmesini Yaratan Değerlerimiz</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257076663</t>
+          <t>9786257076670</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>İtaat Mi İtikat Mi?</t>
+          <t>Dil Bizden - Alevilik Yazıları 2</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786057076656</t>
+          <t>9786257076663</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Zerreye Yolculuk</t>
+          <t>İtaat Mi İtikat Mi?</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786056913655</t>
+          <t>9786057076656</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Düşen Cümle</t>
+          <t>Zerreye Yolculuk</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786258016253</t>
+          <t>9786056913655</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Arasta</t>
+          <t>Düşen Cümle</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786258016154</t>
+          <t>9786258016253</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Yaşayan Pedagoji</t>
+          <t>Arasta</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786258016086</t>
+          <t>9786258016154</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Din, Devlet ve Eğitim Üzerine</t>
+          <t>Yaşayan Pedagoji</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786258016031</t>
+          <t>9786258016086</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Eylüle İnanırım</t>
+          <t>Din, Devlet ve Eğitim Üzerine</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786258016024</t>
+          <t>9786258016031</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Sözcüklerin Büyüsü</t>
+          <t>Eylüle İnanırım</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786058016000</t>
+          <t>9786258016024</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Goca Cafer</t>
+          <t>Sözcüklerin Büyüsü</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786057076687</t>
+          <t>9786058016000</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Ağlayan Konak</t>
+          <t>Goca Cafer</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786057076618</t>
+          <t>9786057076687</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Ben Tekilliği Üzerine</t>
+          <t>Ağlayan Konak</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786057472281</t>
+          <t>9786057076618</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Dünya</t>
+          <t>Ben Tekilliği Üzerine</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786057462893</t>
+          <t>9786057472281</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bilgisi</t>
+          <t>Yeni Bir Dünya</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786057462831</t>
+          <t>9786057462893</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Yol ve Yoldaş</t>
+          <t>Hayat Bilgisi</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786057462817</t>
+          <t>9786057462831</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Urartu’nun Diriliş Öyküsü: Mir</t>
+          <t>Yol ve Yoldaş</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786057462824</t>
+          <t>9786057462817</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Urartu’nun Diriliş Öyküsü: Mir</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786050680911</t>
+          <t>9786057462824</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Sağlığın Karanlık Yüzü</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786057009586</t>
+          <t>9786050680911</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Kırık Aynalar</t>
+          <t>Sağlığın Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>120</v>
+        <v>600</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786050680973</t>
+          <t>9786057009586</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Seikilos ile Euterpe</t>
+          <t>Kırık Aynalar</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786057009593</t>
+          <t>9786050680973</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Gor A Zınde</t>
+          <t>Seikilos ile Euterpe</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786057462800</t>
+          <t>9786057009593</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Yanılsama</t>
+          <t>Gor A Zınde</t>
         </is>
       </c>
       <c r="C250" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>4440000000377</t>
+          <t>9786057462800</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğin Direniş Tarihi</t>
+          <t>Yanılsama</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786050680980</t>
+          <t>4440000000377</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Meydancı</t>
+          <t>Aleviliğin Direniş Tarihi</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786050680966</t>
+          <t>9786050680980</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Pandeminin Sosyolojisi</t>
+          <t>Meydancı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786056980664</t>
+          <t>9786050680966</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Uzun’la Edebiyat Deryasına Yolculuk</t>
+          <t>Pandeminin Sosyolojisi</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786056913693</t>
+          <t>9786056980664</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğe Hu</t>
+          <t>Mehmed Uzun’la Edebiyat Deryasına Yolculuk</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786056913686</t>
+          <t>9786056913693</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Çoktan Ölmüş Gökmenler Cumhuriyeti</t>
+          <t>Gerçeğe Hu</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786056980695</t>
+          <t>9786056913686</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Çoktan Ölmüş Gökmenler Cumhuriyeti</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786056913624</t>
+          <t>9786056980695</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Falcı Kadınların Serüvenleri</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786056980671</t>
+          <t>9786056913624</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Attalos’un Nefesi - Bir Eşcinselin Günceleri</t>
+          <t>Falcı Kadınların Serüvenleri</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786050680959</t>
+          <t>9786056980671</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Referandum Bağımsızlığın Anahtarı</t>
+          <t>Attalos’un Nefesi - Bir Eşcinselin Günceleri</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786050680942</t>
+          <t>9786050680959</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Dicle'den Fırat'a</t>
+          <t>Referandum Bağımsızlığın Anahtarı</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786056980626</t>
+          <t>9786050680942</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Uğruna Ölmeye Değersin Sen Diyarbekir</t>
+          <t>Dicle'den Fırat'a</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786058166974</t>
+          <t>9786056980626</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Yar Yanığı</t>
+          <t>Uğruna Ölmeye Değersin Sen Diyarbekir</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786056166950</t>
+          <t>9786058166974</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Bana Bir Türkü Söyle</t>
+          <t>Yar Yanığı</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786058166912</t>
+          <t>9786056166950</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kerpiç Evden Çalınan Hayat</t>
+          <t>Bana Bir Türkü Söyle</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059205832</t>
+          <t>9786058166912</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kürtlere Dair Notlar</t>
+          <t>Kerpiç Evden Çalınan Hayat</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059205573</t>
+          <t>9786059205832</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet ve Pablo Neruda'nın İspanya İç Savaşına Değinmeleri</t>
+          <t>Kürtlere Dair Notlar</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059205283</t>
+          <t>9786059205573</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Kişiler Arası İletişim</t>
+          <t>Nazım Hikmet ve Pablo Neruda'nın İspanya İç Savaşına Değinmeleri</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>3990000048774</t>
+          <t>9786059205283</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ademden Önce</t>
+          <t>Kişiler Arası İletişim</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059205405</t>
+          <t>3990000048774</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Ademden Önce</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059205412</t>
+          <t>9786059205405</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Karpatlar Şatosu</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059205276</t>
+          <t>9786059205412</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizmin Tarihi</t>
+          <t>Karpatlar Şatosu</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059205269</t>
+          <t>9786059205276</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>İki Yabancı</t>
+          <t>Kapitalizmin Tarihi</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786058472181</t>
+          <t>9786059205269</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Cennet: Maxmur</t>
+          <t>İki Yabancı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786058472143</t>
+          <t>9786058472181</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>İşsizliğin Tarihi</t>
+          <t>Bir Avuç Cennet: Maxmur</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786058472112</t>
+          <t>9786058472143</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Aşk Anarşistir</t>
+          <t>İşsizliğin Tarihi</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786058591073</t>
+          <t>9786058472112</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Dersim</t>
+          <t>Aşk Anarşistir</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786058591004</t>
+          <t>9786058591073</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Şifre Aldatmacası</t>
+          <t>Dersim</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>14.81</v>
+        <v>250</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786058603967</t>
+          <t>9786058591004</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Mucizevi Hayatlar</t>
+          <t>Kur'an'da Şifre Aldatmacası</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>20</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786059205306</t>
+          <t>9786058603967</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Deli Kadınlar</t>
+          <t>Mucizevi Hayatlar</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
+          <t>9786059205306</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Deli Kadınlar</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
           <t>9786058591066</t>
         </is>
       </c>
-      <c r="B281" s="1" t="inlineStr">
+      <c r="B282" s="1" t="inlineStr">
         <is>
           <t>Tarihten Günümüze Alevilik ve Kızılbaşlık</t>
         </is>
       </c>
-      <c r="C281" s="1">
+      <c r="C282" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>