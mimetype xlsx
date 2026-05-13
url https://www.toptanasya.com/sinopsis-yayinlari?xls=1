--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -664,51 +664,51 @@
         <is>
           <t>9786059158213</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Aşka Düet</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786054621958</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Ucu Yanık Harfler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786059158992</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Bir Göç Hikayesi - Gülseren</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786059158923</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>