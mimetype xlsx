--- v0 (2026-02-26)
+++ v1 (2026-07-03)
@@ -2914,51 +2914,51 @@
         <is>
           <t>9786055768423</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Türk Klasikleri Seti (10 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>74.07</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9786051660295</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Bir Dünya Özlüyorum</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>9.26</v>
+        <v>100</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9786054782765</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Böyle Buyurdu Zerdüşt (Ciltli)</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9789756938461</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
@@ -4114,51 +4114,51 @@
         <is>
           <t>9786051660431</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Genele Açık Aşk</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9786051660523</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Şumu’nun Güncesi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9786051660493</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>Fareli Köyün Kavalcısı</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>30</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>