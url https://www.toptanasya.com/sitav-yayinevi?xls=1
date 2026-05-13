--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,5500 +85,5590 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258255812</t>
+          <t>9786259331645</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Bilimsel Seminer ve Konferanslarda Kürd Ulusal Kimliği Ve Sorunu</t>
+          <t>Rustemê Kurê Zal û Fîlîsîmê Çînî</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258255102</t>
+          <t>9786259331669</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kürd Ulusal Düşüncesi</t>
+          <t>Hakkarî’nin Yitik Halkı Nasturiler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259256498</t>
+          <t>9786259331621</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kürt Kültür ve Toplumunda Yarsani Felsefesi ve Düşüncesi</t>
+          <t>4 Bajar û 45 Çîrok</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258255386</t>
+          <t>9786259331638</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Serhatiyen İse Dela</t>
+          <t>Şirîka Şevên Bêdeng</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258255911</t>
+          <t>9786259331652</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kevir Li Cihe Xwe Giran e</t>
+          <t>İdris Narzani (1944-1987)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258255270</t>
+          <t>9786259331607</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ülkenin Sürgün Çocukları</t>
+          <t>Geçmişten Günümüze Tüm Yönleriyle Mezopotamya’nın Kadim Halkı Kürtler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259256436</t>
+          <t>9786258255812</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Jirederketina Jiyane</t>
+          <t>Çeşitli Bilimsel Seminer ve Konferanslarda Kürd Ulusal Kimliği Ve Sorunu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259256467</t>
+          <t>9786258255102</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Destana Huso u Naze</t>
+          <t>Kürd Ulusal Düşüncesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259256429</t>
+          <t>9786259256498</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sümerleri Yöneten Kürtler: Gutiler</t>
+          <t>Kürt Kültür ve Toplumunda Yarsani Felsefesi ve Düşüncesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259696874</t>
+          <t>9786258255386</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Günahların Bedeli</t>
+          <t>Serhatiyen İse Dela</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258255928</t>
+          <t>9786258255911</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Eviniya Gunden Weran</t>
+          <t>Kevir Li Cihe Xwe Giran e</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258255980</t>
+          <t>9786258255270</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dersim’den Karadeniz’e Dağ Yürüyüşü</t>
+          <t>Kayıp Ülkenin Sürgün Çocukları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258255997</t>
+          <t>9786259256436</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Medya’nın Cengaveri Demirci Kawa</t>
+          <t>Jirederketina Jiyane</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259256481</t>
+          <t>9786259256467</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Daristana Be Qral</t>
+          <t>Destana Huso u Naze</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258255485</t>
+          <t>9786259256429</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Şepalxatune</t>
+          <t>Sümerleri Yöneten Kürtler: Gutiler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259385754</t>
+          <t>9786259696874</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Semed Berhengi</t>
+          <t>Günahların Bedeli</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259385709</t>
+          <t>9786258255928</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Derweş u Edule</t>
+          <t>Eviniya Gunden Weran</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259256405</t>
+          <t>9786258255980</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yüreği Çocuk Kokan</t>
+          <t>Dersim’den Karadeniz’e Dağ Yürüyüşü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259393698</t>
+          <t>9786258255997</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yalanın Romanı</t>
+          <t>Medya’nın Cengaveri Demirci Kawa</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258255867</t>
+          <t>9786259256481</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kobane</t>
+          <t>Daristana Be Qral</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259393681</t>
+          <t>9786258255485</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sur’un Sırrı</t>
+          <t>Çiroken Şepalxatune</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259393667</t>
+          <t>9786259385754</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kadının Haykırışı</t>
+          <t>Çiroken Semed Berhengi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259393674</t>
+          <t>9786259385709</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kara Vadi</t>
+          <t>Derweş u Edule</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258255881</t>
+          <t>9786259256405</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Çocukları</t>
+          <t>Yüreği Çocuk Kokan</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259393650</t>
+          <t>9786259393698</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve İnsan</t>
+          <t>Yalanın Romanı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259256412</t>
+          <t>9786258255867</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gula Keserkeş</t>
+          <t>Kobane</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259256450</t>
+          <t>9786259393681</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ez u Penus</t>
+          <t>Sur’un Sırrı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259256474</t>
+          <t>9786259393667</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Diriliş</t>
+          <t>Kadının Haykırışı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259393636</t>
+          <t>9786259393674</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Cellada Mektup</t>
+          <t>Kara Vadi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259393612</t>
+          <t>9786258255881</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Kanda Bilendi</t>
+          <t>Güneşin Çocukları</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259393629</t>
+          <t>9786259393650</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Botan’da Her Mevsim İsyandır</t>
+          <t>İdeoloji ve İnsan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>650</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259696898</t>
+          <t>9786259256412</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ateş Yarası</t>
+          <t>Gula Keserkeş</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259393605</t>
+          <t>9786259256450</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ben Yaşadım Sen Oku</t>
+          <t>Ez u Penus</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259696881</t>
+          <t>9786259256474</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Asmin</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259696850</t>
+          <t>9786259393636</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ben u Sen</t>
+          <t>Cellada Mektup</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>4444444444234</t>
+          <t>9786259393612</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mij (2 Kitap Takım)</t>
+          <t>Bıçak Kanda Bilendi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258255904</t>
+          <t>9786259393629</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Legerin</t>
+          <t>Botan’da Her Mevsim İsyandır</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>170</v>
+        <v>650</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258255959</t>
+          <t>9786259696898</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kelata Winda</t>
+          <t>Ateş Yarası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259696812</t>
+          <t>9786259393605</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Navê Te Qedexe Ye</t>
+          <t>Ben Yaşadım Sen Oku</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258255843</t>
+          <t>9786259696881</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Adalet</t>
+          <t>Asmin</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259696805</t>
+          <t>9786259696850</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bikenin Dinya Pûç û Vala Ye</t>
+          <t>Ben u Sen</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258255850</t>
+          <t>4444444444234</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Fırat’taki Yüzü Berhim</t>
+          <t>Mij (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258255935</t>
+          <t>9786258255904</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ji Kaniya Gel - 101 Biwêj 101 Çîrok 2</t>
+          <t>Legerin</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258255942</t>
+          <t>9786258255959</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İradenin Zaferi</t>
+          <t>Kelata Winda</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258255713</t>
+          <t>9786259696812</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Rokîstana Tîrêjên Rojê</t>
+          <t>Navê Te Qedexe Ye</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258255683</t>
+          <t>9786258255843</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çavşin’nin Okumadığı Mektuplar</t>
+          <t>Adalet</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258255799</t>
+          <t>9786259696805</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Hezar u Yek Peyven Derin Cild: 1-2-3</t>
+          <t>Bikenin Dinya Pûç û Vala Ye</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258255676</t>
+          <t>9786258255850</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gülümseyen Tutsaklık</t>
+          <t>Allah’ın Fırat’taki Yüzü Berhim</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258255652</t>
+          <t>9786258255935</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Siması</t>
+          <t>Ji Kaniya Gel - 101 Biwêj 101 Çîrok 2</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258255782</t>
+          <t>9786258255942</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Sumerî-Kurdî</t>
+          <t>İradenin Zaferi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258255669</t>
+          <t>9786258255713</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Hevale Ulaşmayan Mektuplar</t>
+          <t>Rokîstana Tîrêjên Rojê</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258255621</t>
+          <t>9786258255683</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Rokîstana Azad</t>
+          <t>Çavşin’nin Okumadığı Mektuplar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258255638</t>
+          <t>9786258255799</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Rokîstana Xweşewîst 1</t>
+          <t>Ferhenga Hezar u Yek Peyven Derin Cild: 1-2-3</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>800</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258255645</t>
+          <t>9786258255676</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Rokîstana Xweşewîst 2</t>
+          <t>Gülümseyen Tutsaklık</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258255614</t>
+          <t>9786258255652</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Rokîstana Çarparçeyî</t>
+          <t>Kuantum Siması</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258255690</t>
+          <t>9786258255782</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Ferhenga Sumerî-Kurdî</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258255584</t>
+          <t>9786258255669</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Jiyanek, Bajarek û Dewranek (Bîranên Min)</t>
+          <t>Mehmet Hevale Ulaşmayan Mektuplar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258255539</t>
+          <t>9786258255621</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tov Di Axê de Namîne</t>
+          <t>Rokîstana Azad</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258255560</t>
+          <t>9786258255638</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çarşema Reş</t>
+          <t>Rokîstana Xweşewîst 1</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257734462</t>
+          <t>9786258255645</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın İlk Bayramı Newroz (2 Cilt)</t>
+          <t>Rokîstana Xweşewîst 2</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>1000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258255553</t>
+          <t>9786258255614</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ji Lehengên Geliyê Zîlan Reşoye Sılo u Zeynee</t>
+          <t>Rokîstana Çarparçeyî</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>320</v>
+        <v>170</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258255522</t>
+          <t>9786258255690</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Hakikatçi Alevi Düşüncesi ve Serencamname Yaresan - Kakai Tarihi</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258255546</t>
+          <t>9786258255584</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Di Çand û Mîtolojiya Kurdan de Asmannasîn (Astronomi)</t>
+          <t>Jiyanek, Bajarek û Dewranek (Bîranên Min)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258255478</t>
+          <t>9786258255539</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dilkovî</t>
+          <t>Tov Di Axê de Namîne</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055081522</t>
+          <t>9786258255560</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Têgehên Bedenê Rola Endamên Laşî di Zimanê Kurdî de</t>
+          <t>Çarşema Reş</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055081836</t>
+          <t>9786257734462</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Di Serhildana Bidlîsê de Cihê Şêx Şabedîn</t>
+          <t>Dünyanın İlk Bayramı Newroz (2 Cilt)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055081775</t>
+          <t>9786258255553</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yezdanilik Terimleri Sözlüğü (2 cilt)</t>
+          <t>Ji Lehengên Geliyê Zîlan Reşoye Sılo u Zeynee</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>1200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055081911</t>
+          <t>9786258255522</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Antik Kürdistan</t>
+          <t>Hakikatçi Alevi Düşüncesi ve Serencamname Yaresan - Kakai Tarihi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258255218</t>
+          <t>9786258255546</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Zerêya Elegezê</t>
+          <t>Di Çand û Mîtolojiya Kurdan de Asmannasîn (Astronomi)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258255232</t>
+          <t>9786258255478</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Keça Arî</t>
+          <t>Dilkovî</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258255461</t>
+          <t>9786055081522</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Balistok Tepesi Şahidimdir</t>
+          <t>Ferhenga Têgehên Bedenê Rola Endamên Laşî di Zimanê Kurdî de</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258255515</t>
+          <t>9786055081836</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Mapushane Nameleri</t>
+          <t>Di Serhildana Bidlîsê de Cihê Şêx Şabedîn</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258255447</t>
+          <t>9786055081775</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ez Ne Dizim</t>
+          <t>Yezdanilik Terimleri Sözlüğü (2 cilt)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258255379</t>
+          <t>9786055081911</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mamik (Cureyê Yekem Yê Xaçepirsan)</t>
+          <t>Antik Kürdistan</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258255416</t>
+          <t>9786258255218</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Qevdek Helbest</t>
+          <t>Zerêya Elegezê</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258255287</t>
+          <t>9786258255232</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Xalxalokên Di Paxila Gulan de</t>
+          <t>Keça Arî</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258255454</t>
+          <t>9786258255461</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan İsyan Tarihi</t>
+          <t>Balistok Tepesi Şahidimdir</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258255393</t>
+          <t>9786258255515</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Verimli Hilalde İnsanlığın Gelişimi ve Proto Kürt Kültürü</t>
+          <t>Mapushane Nameleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258255355</t>
+          <t>9786258255447</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Rêbera Axivtinê/ Phrasebook</t>
+          <t>Ez Ne Dizim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258255225</t>
+          <t>9786258255379</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ji Ristezara Elindê Hin Ji Rojnivîs û Ramanên Min</t>
+          <t>Mamik (Cureyê Yekem Yê Xaçepirsan)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258255249</t>
+          <t>9786258255416</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Rastiya Dîroka Oxûz-Turkmen û Kurdan (Netewa Dihele û Hilweşîna Dîroka Sexte)</t>
+          <t>Qevdek Helbest</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258255409</t>
+          <t>9786258255287</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ji Serdema Dîrokê Heta Roja Me 174 Fermanêrîşên Li Ser Bawerîya Ezdayî</t>
+          <t>Xalxalokên Di Paxila Gulan de</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258255348</t>
+          <t>9786258255454</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Xelata Tevkujîyê Delaloya Dîn</t>
+          <t>Kürdistan İsyan Tarihi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258255324</t>
+          <t>9786258255393</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>101 Romanên Kurdî Şîrove, Rexne û Nirxandin Cild 2</t>
+          <t>Verimli Hilalde İnsanlığın Gelişimi ve Proto Kürt Kültürü</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258255331</t>
+          <t>9786258255355</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>101 Çîrokên Kurdî Şîrove, Rexne û Nirxandin</t>
+          <t>Rêbera Axivtinê/ Phrasebook</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258255201</t>
+          <t>9786258255225</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Serpehatî ü Stran</t>
+          <t>Ji Ristezara Elindê Hin Ji Rojnivîs û Ramanên Min</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258255171</t>
+          <t>9786258255249</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ferzende Beg</t>
+          <t>Rastiya Dîroka Oxûz-Turkmen û Kurdan (Netewa Dihele û Hilweşîna Dîroka Sexte)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258255195</t>
+          <t>9786258255409</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Jiyan Li Ku Ye</t>
+          <t>Ji Serdema Dîrokê Heta Roja Me 174 Fermanêrîşên Li Ser Bawerîya Ezdayî</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258255188</t>
+          <t>9786258255348</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Babelisk</t>
+          <t>Xelata Tevkujîyê Delaloya Dîn</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055081997</t>
+          <t>9786258255324</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Midyat</t>
+          <t>101 Romanên Kurdî Şîrove, Rexne û Nirxandin Cild 2</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055081966</t>
+          <t>9786258255331</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Tu</t>
+          <t>101 Çîrokên Kurdî Şîrove, Rexne û Nirxandin</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>130</v>
+        <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258255164</t>
+          <t>9786258255201</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Jana Ji Tevkujiya Pertaxe Diherike</t>
+          <t>Serpehatî ü Stran</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055081973</t>
+          <t>9786258255171</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Medler</t>
+          <t>Ferzende Beg</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055081935</t>
+          <t>9786258255195</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Zabel - Ez Ermeni Me!</t>
+          <t>Jiyan Li Ku Ye</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055081638</t>
+          <t>9786258255188</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Zaman Üzerine Düşünceler</t>
+          <t>Babelisk</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055081928</t>
+          <t>9786055081997</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm ve Kürd Ulusal Sorunu 4</t>
+          <t>Midyat</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055081904</t>
+          <t>9786055081966</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Evina Welat</t>
+          <t>Tu</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055081560</t>
+          <t>9786258255164</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Binemal u Hozen Li Herema Semsure</t>
+          <t>Jana Ji Tevkujiya Pertaxe Diherike</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055081669</t>
+          <t>9786055081973</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Adıyaman ve Çevresinde Aşiretler</t>
+          <t>A'dan Z'ye Medler</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257734059</t>
+          <t>9786055081935</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Dilname (Komhejmar)</t>
+          <t>Zabel - Ez Ermeni Me!</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257734760</t>
+          <t>9786055081638</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Çanda Çıyayi</t>
+          <t>Zaman Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055081232</t>
+          <t>9786055081928</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe Konuşma Kılavuzu</t>
+          <t>Kemalizm ve Kürd Ulusal Sorunu 4</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055081737</t>
+          <t>9786055081904</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İyi Olma Rehberi Yaşamın Anlamı, Ahlak ve Mutluluk</t>
+          <t>Evina Welat</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055081621</t>
+          <t>9786055081560</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Zap Nehri Gıryan Akar</t>
+          <t>Binemal u Hozen Li Herema Semsure</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055081720</t>
+          <t>9786055081669</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Karanlığı</t>
+          <t>Adıyaman ve Çevresinde Aşiretler</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258255034</t>
+          <t>9786257734059</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kaybedilen Kuşak</t>
+          <t>Dilname (Komhejmar)</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055081591</t>
+          <t>9786257734760</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>EM Dünde Kalan – Du Gırin Ü Kenek</t>
+          <t>Çanda Çıyayi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>30</v>
+        <v>300</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258255089</t>
+          <t>9786055081232</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Rev ü Bez</t>
+          <t>Kürtçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257734998</t>
+          <t>9786055081737</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Geliye Zilan - Zebani</t>
+          <t>İyi Olma Rehberi Yaşamın Anlamı, Ahlak ve Mutluluk</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055081614</t>
+          <t>9786055081621</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Diwana Gulordi</t>
+          <t>Zap Nehri Gıryan Akar</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055081652</t>
+          <t>9786055081720</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Dem</t>
+          <t>Cennetin Karanlığı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055081713</t>
+          <t>9786258255034</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Çavre</t>
+          <t>Kaybedilen Kuşak</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258255140</t>
+          <t>9786055081591</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sorani - Türkçe Konuşma Kılavuzu</t>
+          <t>EM Dünde Kalan – Du Gırin Ü Kenek</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055081577</t>
+          <t>9786258255089</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Islık - Selahattin Demirtaş’a Mektuplar</t>
+          <t>Rev ü Bez</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257734936</t>
+          <t>9786257734998</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Enfal (Ciltli)</t>
+          <t>Geliye Zilan - Zebani</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055081539</t>
+          <t>9786055081614</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hakkari Günlüğü</t>
+          <t>Diwana Gulordi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257734769</t>
+          <t>9786055081652</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Çanda Çiyayi</t>
+          <t>Dem</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257734875</t>
+          <t>9786055081713</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Şahmaran Desenli Mendil</t>
+          <t>Çavre</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258255027</t>
+          <t>9786258255140</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Dr. Rıfat</t>
+          <t>Sorani - Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258255010</t>
+          <t>9786055081577</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>101 Romanen Kurdi - Cild 1</t>
+          <t>Islık - Selahattin Demirtaş’a Mektuplar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257734882</t>
+          <t>9786257734936</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Mij 2 - Peşken Barane</t>
+          <t>Enfal (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257734899</t>
+          <t>9786055081539</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Mij 1 - Helkina Baye Xerbi</t>
+          <t>Hakkari Günlüğü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257734868</t>
+          <t>9786257734769</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Şıtla Dara Şilane</t>
+          <t>Çanda Çiyayi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257734967</t>
+          <t>9786257734875</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tao Te Ching</t>
+          <t>Şahmaran Desenli Mendil</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258305128</t>
+          <t>9786258255027</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Rahman'ın Adaleti (Ciltli)</t>
+          <t>Dr. Rıfat</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257734677</t>
+          <t>9786258255010</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Mina Xunaveke</t>
+          <t>101 Romanen Kurdi - Cild 1</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257734844</t>
+          <t>9786257734882</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Nameyen Vekiri - Ji Evina Dile Min Re</t>
+          <t>Mij 2 - Peşken Barane</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257734851</t>
+          <t>9786257734899</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Maxson: İnancı, Hatıraları ve Yayla Kültürü</t>
+          <t>Mij 1 - Helkina Baye Xerbi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257734820</t>
+          <t>9786257734868</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Reça Me - Yolumuz</t>
+          <t>Şıtla Dara Şilane</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257734639</t>
+          <t>9786257734967</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Bi Helwest</t>
+          <t>Tao Te Ching</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257734714</t>
+          <t>9786258305128</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Qerina Dil</t>
+          <t>Rahman'ın Adaleti (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257734776</t>
+          <t>9786257734677</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bi Çave ye din Adıyeman</t>
+          <t>Mina Xunaveke</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257734745</t>
+          <t>9786257734844</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Heviyen Bermahi</t>
+          <t>Nameyen Vekiri - Ji Evina Dile Min Re</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257734752</t>
+          <t>9786257734851</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Adıyaman'dan Portreler</t>
+          <t>Maxson: İnancı, Hatıraları ve Yayla Kültürü</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257734738</t>
+          <t>9786257734820</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Portreyen Şopwında</t>
+          <t>Reça Me - Yolumuz</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257734721</t>
+          <t>9786257734639</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Öteki Adıyaman</t>
+          <t>Helbesten Bi Helwest</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257734660</t>
+          <t>9786257734714</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Kendal</t>
+          <t>Qerina Dil</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257734707</t>
+          <t>9786257734776</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Şev</t>
+          <t>Bi Çave ye din Adıyeman</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>33</v>
+        <v>300</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257734813</t>
+          <t>9786257734745</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Xweş Helal Be</t>
+          <t>Heviyen Bermahi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257734806</t>
+          <t>9786257734752</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Renameya Zimane Kurdi</t>
+          <t>Adıyaman'dan Portreler</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257734653</t>
+          <t>9786257734738</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>1946 Yılı Kürdistan Cumhuriyetinin Yadigarları</t>
+          <t>Portreyen Şopwında</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257734691</t>
+          <t>9786257734721</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Delikanlı Çocuklarına Bir Yol Hikayesi</t>
+          <t>Öteki Adıyaman</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257734561</t>
+          <t>9786257734660</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Destana Rusteme Kure Zale Zabılı</t>
+          <t>Kendal</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>170</v>
+        <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257734363</t>
+          <t>9786257734707</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Çar Sterk</t>
+          <t>Şev</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>50</v>
+        <v>33</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257734615</t>
+          <t>9786257734813</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Siwad</t>
+          <t>Xweş Helal Be</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257734608</t>
+          <t>9786257734806</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Rika Qirejü</t>
+          <t>Renameya Zimane Kurdi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257734585</t>
+          <t>9786257734653</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mamoste</t>
+          <t>1946 Yılı Kürdistan Cumhuriyetinin Yadigarları</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257734431</t>
+          <t>9786257734691</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ez Peşeroj Im</t>
+          <t>Tarihin Delikanlı Çocuklarına Bir Yol Hikayesi</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786057920652</t>
+          <t>9786257734561</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Xelefe Şerwani</t>
+          <t>Destana Rusteme Kure Zale Zabılı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786057920973</t>
+          <t>9786257734363</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ehmede Hekariyan</t>
+          <t>Çar Sterk</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786057920980</t>
+          <t>9786257734615</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Rev</t>
+          <t>Siwad</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257734554</t>
+          <t>9786257734608</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Key Hekar</t>
+          <t>Rika Qirejü</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257734592</t>
+          <t>9786257734585</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Nexweşiyen Sereke</t>
+          <t>Mamoste</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786057920607</t>
+          <t>9786257734431</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Herema Semsure</t>
+          <t>Ez Peşeroj Im</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257734646</t>
+          <t>9786057920652</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Eva</t>
+          <t>Xelefe Şerwani</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257734516</t>
+          <t>9786057920973</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetçiliğin İdeolojik Varyantları</t>
+          <t>Ehmede Hekariyan</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257734622</t>
+          <t>9786057920980</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm ve Kürd Ulusal Sorunu 3 - General Diplomat Şerif Paşa ve Meşrutiyet</t>
+          <t>Rev</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257734479</t>
+          <t>9786257734554</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Din Ü Mitoloji</t>
+          <t>Key Hekar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257734387</t>
+          <t>9786257734592</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kürt Siyasetinde Yarım Asır Hamit Geylani</t>
+          <t>Nexweşiyen Sereke</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257734417</t>
+          <t>9786057920607</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Keça Kafiroş</t>
+          <t>Ferhenga Herema Semsure</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257734493</t>
+          <t>9786257734646</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Dil-Birin</t>
+          <t>Eva</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257734424</t>
+          <t>9786257734516</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Gogercina Perbiçin</t>
+          <t>Toplumsal Cinsiyetçiliğin İdeolojik Varyantları</t>
         </is>
       </c>
       <c r="C163" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057920515</t>
+          <t>9786257734622</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kaniya Pençavi</t>
+          <t>Kemalizm ve Kürd Ulusal Sorunu 3 - General Diplomat Şerif Paşa ve Meşrutiyet</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057920560</t>
+          <t>9786257734479</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Esir Dünyalar</t>
+          <t>Din Ü Mitoloji</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786057920287</t>
+          <t>9786257734387</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Günümüze Kürdistan'da Zorunlu Göçün Sosyo/Politiği</t>
+          <t>Kürt Siyasetinde Yarım Asır Hamit Geylani</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786057920737</t>
+          <t>9786257734417</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Ronya</t>
+          <t>Keça Kafiroş</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786057920751</t>
+          <t>9786257734493</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm ve Kürd Ulusal Sorunu 1</t>
+          <t>Dil-Birin</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057920720</t>
+          <t>9786257734424</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Evinistan</t>
+          <t>Gogercina Perbiçin</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>98</v>
+        <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057920645</t>
+          <t>9786057920515</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Kurmanci</t>
+          <t>Kaniya Pençavi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057920591</t>
+          <t>9786057920560</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Yadigaren Komara Kurdistan A Sala 1946'an - 1</t>
+          <t>Esir Dünyalar</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057920546</t>
+          <t>9786057920287</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Cuhu - Sebareya Zindane 1</t>
+          <t>Tarihten Günümüze Kürdistan'da Zorunlu Göçün Sosyo/Politiği</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057920096</t>
+          <t>9786057920737</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Dr. Nuredin Zaza (Kurde Nejibirkirine) 1919-1988</t>
+          <t>Ronya</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786056742231</t>
+          <t>9786057920751</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kezxatun</t>
+          <t>Kemalizm ve Kürd Ulusal Sorunu 1</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055081027</t>
+          <t>9786057920720</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Bazbeytik u Gewro</t>
+          <t>Evinistan</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>6</v>
+        <v>98</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>3990000066249</t>
+          <t>9786057920645</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Waneyen Rezimana Kurmanci</t>
+          <t>Ferhenga Kurmanci</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055081379</t>
+          <t>9786057920591</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Ferheng Sözlük</t>
+          <t>Yadigaren Komara Kurdistan A Sala 1946'an - 1</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055081355</t>
+          <t>9786057920546</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Sorgulen Şeve</t>
+          <t>Cuhu - Sebareya Zindane 1</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>6.48</v>
+        <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055081317</t>
+          <t>9786057920096</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Güzel Tanrıça</t>
+          <t>Dr. Nuredin Zaza (Kurde Nejibirkirine) 1919-1988</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>16</v>
+        <v>150</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055081461</t>
+          <t>9786056742231</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Stranen Kurdi</t>
+          <t>Kezxatun</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786051285955</t>
+          <t>9786055081027</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Zindan</t>
+          <t>Bazbeytik u Gewro</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>150</v>
+        <v>6</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055081348</t>
+          <t>3990000066249</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hakikat</t>
+          <t>Waneyen Rezimana Kurmanci</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055081331</t>
+          <t>9786055081379</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İlahi Kanun ve Sosyoloji</t>
+          <t>Ferheng Sözlük</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057920102</t>
+          <t>9786055081355</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Denemeler</t>
+          <t>Sorgulen Şeve</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>100</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786056677656</t>
+          <t>9786055081317</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Hevale Min Gopal E (Ciltli)</t>
+          <t>Güzel Tanrıça</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786056677649</t>
+          <t>9786055081461</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Four New Species Of Gundelia L. (Asteraceae) From Anatolia</t>
+          <t>Stranen Kurdi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>46.3</v>
+        <v>300</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786056652035</t>
+          <t>9786051285955</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Tecrit Hücresinden Mektuplar</t>
+          <t>Kadın ve Zindan</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786056652059</t>
+          <t>9786055081348</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Demokratik Konfederalizm</t>
+          <t>Toplumsal Hakikat</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>3990000054854</t>
+          <t>9786055081331</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Ji Kaniya Dil (Çarine)</t>
+          <t>İlahi Kanun ve Sosyoloji</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055081270</t>
+          <t>9786057920102</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Xemeke Giran e Şengal</t>
+          <t>Tehlikeli Denemeler</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786057920058</t>
+          <t>9786056677656</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Sorunlarına Pedagojik Bir Yaklaşım</t>
+          <t>Hevale Min Gopal E (Ciltli)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786058139596</t>
+          <t>9786056677649</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Hezar u Yek Peyv</t>
+          <t>Four New Species Of Gundelia L. (Asteraceae) From Anatolia</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>150</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786058139589</t>
+          <t>9786056652035</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Üç Dilli Konuşma Kılavuzu</t>
+          <t>Tecrit Hücresinden Mektuplar</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>500</v>
+        <v>10</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786058139510</t>
+          <t>9786056652059</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Rojhat</t>
+          <t>Demokratik Konfederalizm</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786058139565</t>
+          <t>3990000054854</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Tegehen Hiquqa Navnetewi 1</t>
+          <t>Ji Kaniya Dil (Çarine)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786058139572</t>
+          <t>9786055081270</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Hakkari'de Aşiret ve Siyaset İlişkisi</t>
+          <t>Xemeke Giran e Şengal</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786057920072</t>
+          <t>9786057920058</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kayıplar Köprüsü</t>
+          <t>Eğitim Sorunlarına Pedagojik Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786058139503</t>
+          <t>9786058139596</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Nobedarê Gulên Kobanê</t>
+          <t>Hezar u Yek Peyv</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>18</v>
+        <v>150</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786056742286</t>
+          <t>9786058139589</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaşam Tutkusu Olarak Özgürlük</t>
+          <t>Üç Dilli Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786058139534</t>
+          <t>9786058139510</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Exlaqe Tevgir</t>
+          <t>Rojhat</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786058139558</t>
+          <t>9786058139565</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Rezimana Farisi - Kurdi</t>
+          <t>Ferhenga Tegehen Hiquqa Navnetewi 1</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786056677625</t>
+          <t>9786058139572</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Tov Di Bin Axe de Namine</t>
+          <t>Hakkari'de Aşiret ve Siyaset İlişkisi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786057920027</t>
+          <t>9786057920072</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Canheval</t>
+          <t>Kayıplar Köprüsü</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786057920010</t>
+          <t>9786058139503</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Biraninen Jı Agır</t>
+          <t>Nobedarê Gulên Kobanê</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>150</v>
+        <v>18</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786056742293</t>
+          <t>9786056742286</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Gorçiya Ne Em</t>
+          <t>Bir Yaşam Tutkusu Olarak Özgürlük</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>8</v>
+        <v>150</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786057920003</t>
+          <t>9786058139534</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Axina Dilistan</t>
+          <t>Exlaqe Tevgir</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786056742255</t>
+          <t>9786058139558</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Sewi</t>
+          <t>Rezimana Farisi - Kurdi</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>8</v>
+        <v>250</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786058139527</t>
+          <t>9786056677625</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Stêrk</t>
+          <t>Tov Di Bin Axe de Namine</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786057920041</t>
+          <t>9786057920027</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Zayina Bi Amura Sertuj</t>
+          <t>Canheval</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786056677663</t>
+          <t>9786057920010</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Pekenoken Gerila</t>
+          <t>Biraninen Jı Agır</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>3990000050571</t>
+          <t>9786056742293</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Barzan Digiri</t>
+          <t>Gorçiya Ne Em</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786056742200</t>
+          <t>9786057920003</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Renkler İklimi</t>
+          <t>Axina Dilistan</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786056677694</t>
+          <t>9786056742255</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Gelo Zerdeşt Pexember E?</t>
+          <t>Xewnen Sewi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>150</v>
+        <v>8</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786056677670</t>
+          <t>9786058139527</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Xaşxaş</t>
+          <t>Stêrk</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786056677687</t>
+          <t>9786057920041</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Şihina Hespen Azad</t>
+          <t>Zayina Bi Amura Sertuj</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786055081478</t>
+          <t>9786056677663</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Allium gabardaghense (Amarylldaceae) a New Species From Şırnak (Turkey)</t>
+          <t>Pekenoken Gerila</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>13.89</v>
+        <v>10</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055081492</t>
+          <t>3990000050571</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Tamara ve Kördüğüm</t>
+          <t>Barzan Digiri</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055081485</t>
+          <t>9786056742200</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Asi Çocukları - Ben ve Zaman</t>
+          <t>Renkler İklimi</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>9.26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>3990000066250</t>
+          <t>9786056677694</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe Konuşma Kılavuzu</t>
+          <t>Gelo Zerdeşt Pexember E?</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>3990000033847</t>
+          <t>9786056677670</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitim Seti (10 Kitap)</t>
+          <t>Xaşxaş</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786056677601</t>
+          <t>9786056677687</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Evde Min Bimeşe</t>
+          <t>Şihina Hespen Azad</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>3990000032528</t>
+          <t>9786055081478</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Kongre</t>
+          <t>Allium gabardaghense (Amarylldaceae) a New Species From Şırnak (Turkey)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>5</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055081041</t>
+          <t>9786055081492</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kerkeroke Baye</t>
+          <t>Tamara ve Kördüğüm</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>2.78</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786055081010</t>
+          <t>9786055081485</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Abıde Şıkefte</t>
+          <t>Özgürlüğün Asi Çocukları - Ben ve Zaman</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786056652004</t>
+          <t>3990000066250</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Dersen Edebiyata Kurdı</t>
+          <t>Kürtçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055081263</t>
+          <t>3990000033847</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Biwêjan 1-2</t>
+          <t>Çocuk Eğitim Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>1200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>3990000064823</t>
+          <t>9786056677601</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Zilan Dosyası (2 Cilt Takım)</t>
+          <t>Evde Min Bimeşe</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>1200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>3990000054679</t>
+          <t>3990000032528</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Kısa Kürt Tarihi</t>
+          <t>Ulusal Kongre</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>250</v>
+        <v>5</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>3990000024985</t>
+          <t>9786055081041</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Trawmaya Gıyanı</t>
+          <t>Kerkeroke Baye</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>100</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9726055081221</t>
+          <t>9786055081010</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Maryam</t>
+          <t>Abıde Şıkefte</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786055081416</t>
+          <t>9786056652004</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Mem U Zın</t>
+          <t>Dersen Edebiyata Kurdı</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786055081362</t>
+          <t>9786055081263</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>General İhsan Nuri Paşa</t>
+          <t>Ferhenga Biwêjan 1-2</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>300</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786056652028</t>
+          <t>3990000064823</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Varoluşunda Üç Hakikat</t>
+          <t>Zilan Dosyası (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055081508</t>
+          <t>3990000054679</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Kederlerden Gülerek Geçtim</t>
+          <t>Kısa Kürt Tarihi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786056652011</t>
+          <t>3990000024985</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Şerefname</t>
+          <t>Trawmaya Gıyanı</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786055081201</t>
+          <t>9726055081221</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Git En Uzağa</t>
+          <t>Maryam</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786055081119</t>
+          <t>9786055081416</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Mirza Mihemed u Çavreşa Qiza Mıre Ereban</t>
+          <t>Mem U Zın</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055081294</t>
+          <t>9786055081362</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Maryam / Çiya, Jin, Çırok u Dayık</t>
+          <t>General İhsan Nuri Paşa</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786055081300</t>
+          <t>9786056652028</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Meryema Gewdan</t>
+          <t>Evrenin Varoluşunda Üç Hakikat</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055081225</t>
+          <t>9786055081508</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Derguşa Nasnameye</t>
+          <t>Kederlerden Gülerek Geçtim</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786055081249</t>
+          <t>9786056652011</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kurte Wejeya Kurdi</t>
+          <t>Şerefname</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>15</v>
+        <v>500</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786056666797</t>
+          <t>9786055081201</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Denge Bedengiye</t>
+          <t>Git En Uzağa</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786056652073</t>
+          <t>9786055081119</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Ji Deftera Kurdekı</t>
+          <t>Mirza Mihemed u Çavreşa Qiza Mıre Ereban</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055081140</t>
+          <t>9786055081294</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Konjonktürel Kimlik (Said- Kurdi, Said-i Tırki, Said-i Erebi)</t>
+          <t>Maryam / Çiya, Jin, Çırok u Dayık</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786056402821</t>
+          <t>9786055081300</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Kevokvane Keçel</t>
+          <t>Meryema Gewdan</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>5.56</v>
+        <v>150</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>3990000024100</t>
+          <t>9786055081225</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Karten Jiran (Kürtçe Görsel Eğitim Kartları)</t>
+          <t>Derguşa Nasnameye</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055081072</t>
+          <t>9786055081249</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Ji 20 Welatan 20 Çirok</t>
+          <t>Kurte Wejeya Kurdi</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786056402876</t>
+          <t>9786056666797</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Zaroke Silkfiroş</t>
+          <t>Denge Bedengiye</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>4.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786056402807</t>
+          <t>9786056652073</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Xoxek Hezar Xox</t>
+          <t>Ji Deftera Kurdekı</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>4.63</v>
+        <v>170</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786056402869</t>
+          <t>9786055081140</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Stere u Qirik</t>
+          <t>Konjonktürel Kimlik (Said- Kurdi, Said-i Tırki, Said-i Erebi)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>6</v>
+        <v>200</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786056402852</t>
+          <t>9786056402821</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Stere u Pitika Axiver</t>
+          <t>Kevokvane Keçel</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>4.63</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786056402845</t>
+          <t>3990000024100</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Serpehatiyen Kuliyeke Berfe</t>
+          <t>Karten Jiran (Kürtçe Görsel Eğitim Kartları)</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>4.63</v>
+        <v>70</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786056402890</t>
+          <t>9786055081072</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Hevi</t>
+          <t>Ji 20 Welatan 20 Çirok</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786055081133</t>
+          <t>9786056402876</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Redil</t>
+          <t>Zaroke Silkfiroş</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786056402814</t>
+          <t>9786056402807</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Rasti u Nigaşa Rojeke</t>
+          <t>Xoxek Hezar Xox</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786055081164</t>
+          <t>9786056402869</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Perdeye Reş</t>
+          <t>Stere u Qirik</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>250</v>
+        <v>6</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055081065</t>
+          <t>9786056402852</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Meleke Tawus u Yezida</t>
+          <t>Stere u Pitika Axiver</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>12</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786056402838</t>
+          <t>9786056402845</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Masiya Reş a Biçuk</t>
+          <t>Serpehatiyen Kuliyeke Berfe</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055081034</t>
+          <t>9786056402890</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Gav Bi Gav Kurdi 1 - Kurmanci</t>
+          <t>Hevi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>130</v>
+        <v>25</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786056374401</t>
+          <t>9786055081133</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Nave Riwekan Bi Kurdi - Latini, Kurdi, Tırki (Ciltli)</t>
+          <t>Redil</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>83.33</v>
+        <v>150</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786055081157</t>
+          <t>9786056402814</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Ferheng - Sözlük / Kurdi -Tirki / Türkçe - Kürtçe</t>
+          <t>Rasti u Nigaşa Rojeke</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>12.04</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055081089</t>
+          <t>9786055081164</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Ezopi</t>
+          <t>Perdeye Reş</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786056402883</t>
+          <t>9786055081065</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Hezkirine</t>
+          <t>Meleke Tawus u Yezida</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>4.63</v>
+        <v>12</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055081003</t>
+          <t>9786056402838</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Çavxezal</t>
+          <t>Masiya Reş a Biçuk</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>170</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>3990000095349</t>
+          <t>9786055081034</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Gotinen Peşiyan - 3. Cilt (Ciltli)</t>
+          <t>Gav Bi Gav Kurdi 1 - Kurmanci</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786057920669</t>
+          <t>9786056374401</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga (Ciltli)</t>
+          <t>Ferhenga Nave Riwekan Bi Kurdi - Latini, Kurdi, Tırki (Ciltli)</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>750</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786057920195</t>
+          <t>9786055081157</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Beriya Merdine</t>
+          <t>Ferheng - Sözlük / Kurdi -Tirki / Türkçe - Kürtçe</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>250</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257734394</t>
+          <t>9786055081089</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Kürt Mitolojisi Sözlüğü</t>
+          <t>Çiroken Ezopi</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257734110</t>
+          <t>9786056402883</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Zerdeşt u Avesta u Felsefeya Yekxwedaperestiye</t>
+          <t>Çiroka Hezkirine</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>500</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257734127</t>
+          <t>9786055081003</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Zagros Toros Kardeşliği</t>
+          <t>Çavxezal</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257734103</t>
+          <t>3990000095349</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Yolum Yol Değil</t>
+          <t>Gotinen Peşiyan - 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257734141</t>
+          <t>9786057920669</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Derza Dil</t>
+          <t>Ferhenga (Ciltli)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>150</v>
+        <v>750</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257734356</t>
+          <t>9786057920195</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Bitlis, Muş, Van'da Küllerinden Doğan Bir Halk - Kürtler</t>
+          <t>Beriya Merdine</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257734240</t>
+          <t>9786257734394</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Alfabeya Kurdi</t>
+          <t>A’dan Z’ye Kürt Mitolojisi Sözlüğü</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257734134</t>
+          <t>9786257734110</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Bi Henek</t>
+          <t>Zerdeşt u Avesta u Felsefeya Yekxwedaperestiye</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057920690</t>
+          <t>9786257734127</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Destan ü Stranen Kurdi</t>
+          <t>Zagros Toros Kardeşliği</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057920584</t>
+          <t>9786257734103</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kürd Aşiretlerinde Alan Koruma</t>
+          <t>Yolum Yol Değil</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057920638</t>
+          <t>9786257734141</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Biratiya Quling ü Ruvi</t>
+          <t>Derza Dil</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057920621</t>
+          <t>9786257734356</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Alole</t>
+          <t>Bitlis, Muş, Van'da Küllerinden Doğan Bir Halk - Kürtler</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>32</v>
+        <v>250</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055081058</t>
+          <t>9786257734240</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kewe Çırokbej</t>
+          <t>Alfabeya Kurdi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>4.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055081218</t>
+          <t>9786257734134</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Heliz U Hebun</t>
+          <t>Bi Henek</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257734097</t>
+          <t>9786057920690</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Eş Landika Jine Ye</t>
+          <t>Destan ü Stranen Kurdi</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>150</v>
+        <v>750</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057920898</t>
+          <t>9786057920584</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Ware Nü</t>
+          <t>Kürd Aşiretlerinde Alan Koruma</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257734202</t>
+          <t>9786057920638</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Qulingen Rewane</t>
+          <t>Biratiya Quling ü Ruvi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257734271</t>
+          <t>9786057920621</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Biranin 1</t>
+          <t>Alole</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>100</v>
+        <v>32</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257734264</t>
+          <t>9786055081058</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Serencamname Ya Da Hazine Kelamı</t>
+          <t>Kewe Çırokbej</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>500</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257734301</t>
+          <t>9786055081218</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Jiyan U Jin</t>
+          <t>Heliz U Hebun</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057920935</t>
+          <t>9786257734097</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Revingiya Çavşine</t>
+          <t>Eş Landika Jine Ye</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057920928</t>
+          <t>9786057920898</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Eski Kürt Tarihi</t>
+          <t>Ware Nü</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257734011</t>
+          <t>9786257734202</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Li Herema Doskiyan Çend Deqen Edebiyata Kurdi</t>
+          <t>Qulingen Rewane</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>3990000065492</t>
+          <t>9786257734271</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Bölücü-Görücü Hikayeler</t>
+          <t>Biranin 1</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055081256</t>
+          <t>9786257734264</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Prense Bextewar</t>
+          <t>Serencamname Ya Da Hazine Kelamı</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9788793910928</t>
+          <t>9786257734301</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Dilname</t>
+          <t>Jiyan U Jin</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257734318</t>
+          <t>9786057920935</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Hezar Gotinen Peşiyen Ezdiyan</t>
+          <t>Revingiya Çavşine</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257734295</t>
+          <t>9786057920928</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm ve Kürd Ulusal Sorunu 2</t>
+          <t>Eski Kürt Tarihi</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257734066</t>
+          <t>9786257734011</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Ezdi ü Baweriya Wan</t>
+          <t>Li Herema Doskiyan Çend Deqen Edebiyata Kurdi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257734073</t>
+          <t>3990000065492</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Jiyan Di Nav Kurdan Da Diroka Ezidiyan</t>
+          <t>Bölücü-Görücü Hikayeler</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786257734028</t>
+          <t>9786055081256</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Okulu</t>
+          <t>Prense Bextewar</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786257734226</t>
+          <t>9788793910928</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Rejgar Yaylasında Yaşam</t>
+          <t>Dilname</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>3990000095350</t>
+          <t>9786257734318</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Gotinen Peşiyan Cilt 2 (Ciltli)</t>
+          <t>Hezar Gotinen Peşiyen Ezdiyan</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786057920997</t>
+          <t>9786257734295</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Evina Welat</t>
+          <t>Kemalizm ve Kürd Ulusal Sorunu 2</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786057920867</t>
+          <t>9786257734066</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Seccade</t>
+          <t>Ezdi ü Baweriya Wan</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257734332</t>
+          <t>9786257734073</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Xeyalen Tekçuyi</t>
+          <t>Jiyan Di Nav Kurdan Da Diroka Ezidiyan</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786257734288</t>
+          <t>9786257734028</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Neçirvano</t>
+          <t>Varoluş Okulu</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257734035</t>
+          <t>9786257734226</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Pelen Zer Pelen Har</t>
+          <t>Rejgar Yaylasında Yaşam</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257734042</t>
+          <t>3990000095350</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Özgürlükler Ülkesi</t>
+          <t>Gotinen Peşiyan Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786057920966</t>
+          <t>9786057920997</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Gotinen Peşiyan - 4 Cilt Takım (Ciltli)</t>
+          <t>Evina Welat</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257734233</t>
+          <t>9786057920867</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Doğu Krallığı</t>
+          <t>Seccade</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257734325</t>
+          <t>9786257734332</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Ferengis</t>
+          <t>Xeyalen Tekçuyi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257734080</t>
+          <t>9786257734288</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Leyla ü Mecnüna Sewadi</t>
+          <t>Neçirvano</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257734196</t>
+          <t>9786257734035</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Wergerandin Huner E</t>
+          <t>Pelen Zer Pelen Har</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>3990000040033</t>
+          <t>9786257734042</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Xwendina Pirtuke 1</t>
+          <t>Özgürlükler Ülkesi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>6</v>
+        <v>150</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057920256</t>
+          <t>9786057920966</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kelebek</t>
+          <t>Gotinen Peşiyan - 4 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>10</v>
+        <v>700</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786057920225</t>
+          <t>9786257734233</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Lebşerina Ezda</t>
+          <t>Doğu Krallığı</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786257734189</t>
+          <t>9786257734325</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Raperina Baba İshaq</t>
+          <t>Ferengis</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>3990000031666</t>
+          <t>9786257734080</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Şiva Rovi U Leglege</t>
+          <t>Leyla ü Mecnüna Sewadi</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>10</v>
+        <v>400</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786057920782</t>
+          <t>9786257734196</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Alizade</t>
+          <t>Wergerandin Huner E</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786057920768</t>
+          <t>3990000040033</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Di Gotinen Peşiyen Kurdan de Jin</t>
+          <t>Xwendina Pirtuke 1</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>150</v>
+        <v>6</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786057920874</t>
+          <t>9786057920256</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Evaren Rayine</t>
+          <t>Mavi Kelebek</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786057734172</t>
+          <t>9786057920225</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Felsefi ve Mitolojik Açıdan Kürt Halı ve Kilim Desenleri</t>
+          <t>Lebşerina Ezda</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786057920904</t>
+          <t>9786257734189</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Cinawira Gola Wane</t>
+          <t>Raperina Baba İshaq</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786057920911</t>
+          <t>3990000031666</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Çerxa Xedar</t>
+          <t>Şiva Rovi U Leglege</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>250</v>
+        <v>10</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786257734165</t>
+          <t>9786057920782</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Bejna Zirav</t>
+          <t>Alizade</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057920683</t>
+          <t>9786057920768</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Şeva Yelda (Şevçile) - Yelda Gececi (Şevçile)</t>
+          <t>Di Gotinen Peşiyen Kurdan de Jin</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786058139541</t>
+          <t>9786057920874</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Ez ü Ew (Ben ve O)</t>
+          <t>Evaren Rayine</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057920843</t>
+          <t>9786057734172</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Şevbar</t>
+          <t>Felsefi ve Mitolojik Açıdan Kürt Halı ve Kilim Desenleri</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>150</v>
+        <v>800</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057920232</t>
+          <t>9786057920904</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya - Cehalete Övgüler</t>
+          <t>Cinawira Gola Wane</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057920836</t>
+          <t>9786057920911</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Heyvika Feyizdar</t>
+          <t>Çerxa Xedar</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057920744</t>
+          <t>9786257734165</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Li Başure Kurdistane Lekolinek Li Ser Rexneya Edebi</t>
+          <t>Bejna Zirav</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786257734158</t>
+          <t>9786057920683</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Nameya Serencame -Yan Kelama Xezineye</t>
+          <t>Şeva Yelda (Şevçile) - Yelda Gececi (Şevçile)</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057920324</t>
+          <t>9786058139541</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Xizemok</t>
+          <t>Ez ü Ew (Ben ve O)</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057920416</t>
+          <t>9786057920843</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Siware Evine</t>
+          <t>Şevbar</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057920348</t>
+          <t>9786057920232</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Alikarıya Destpeke</t>
+          <t>Yeni Dünya - Cehalete Övgüler</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057920423</t>
+          <t>9786057920836</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Serhati u Serboriyen Kurdan</t>
+          <t>Heyvika Feyizdar</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786057920362</t>
+          <t>9786057920744</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Di Diroka Kürdistane De Çel</t>
+          <t>Li Başure Kurdistane Lekolinek Li Ser Rexneya Edebi</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786057920300</t>
+          <t>9786257734158</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Quncike Dojehe</t>
+          <t>Nameya Serencame -Yan Kelama Xezineye</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057920478</t>
+          <t>9786057920324</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Dilka Dayike</t>
+          <t>Xizemok</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057920393</t>
+          <t>9786057920416</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Sindirella'ya Kurdan Fatfatilok</t>
+          <t>Siware Evine</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057920447</t>
+          <t>9786057920348</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Rastnivisa Kurdi (Kurmanci) - Kürtçe İmla Kılavuzu</t>
+          <t>Alikarıya Destpeke</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057920454</t>
+          <t>9786057920423</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Öyküler Zeryan'dan Kaçış</t>
+          <t>Serhati u Serboriyen Kurdan</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>170</v>
+        <v>450</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057920485</t>
+          <t>9786057920362</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Guldesteyek Pekenoken Geleri</t>
+          <t>Di Diroka Kürdistane De Çel</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057920508</t>
+          <t>9786057920300</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Kenistan</t>
+          <t>Çiroken Quncike Dojehe</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057920379</t>
+          <t>9786057920478</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Di Edebiyata Zarokan De Çirok</t>
+          <t>Dilka Dayike</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057920355</t>
+          <t>9786057920393</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Komara Kurdistane u Mehkemekirina Peşewa Qazi Mihemed</t>
+          <t>Sindirella'ya Kurdan Fatfatilok</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>170</v>
+        <v>50</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057920539</t>
+          <t>9786057920447</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Guldesteyek Ji Çiroken</t>
+          <t>Rastnivisa Kurdi (Kurmanci) - Kürtçe İmla Kılavuzu</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057920492</t>
+          <t>9786057920454</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Mirza Mihemed</t>
+          <t>Kayıp Öyküler Zeryan'dan Kaçış</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057920461</t>
+          <t>9786057920485</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Kulilk ü Şikevlatü (Fablen Kurdi)</t>
+          <t>Guldesteyek Pekenoken Geleri</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057920317</t>
+          <t>9786057920508</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar ve Yaprak</t>
+          <t>Kenistan</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057920430</t>
+          <t>9786057920379</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Destana Rusteme Zal</t>
+          <t>Di Edebiyata Zarokan De Çirok</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057920331</t>
+          <t>9786057920355</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Kurdizade Ahmed Ramiz (1878-1940)</t>
+          <t>Komara Kurdistane u Mehkemekirina Peşewa Qazi Mihemed</t>
         </is>
       </c>
       <c r="C350" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057920089</t>
+          <t>9786057920539</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Bender</t>
+          <t>Guldesteyek Ji Çiroken</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057920201</t>
+          <t>9786057920492</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Sülava Xewnan</t>
+          <t>Mirza Mihemed</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057920133</t>
+          <t>9786057920461</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Çil Romanen Kurdi</t>
+          <t>Kulilk ü Şikevlatü (Fablen Kurdi)</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057920119</t>
+          <t>9786057920317</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Kurte Çiroken Kurdi</t>
+          <t>Rüzgar ve Yaprak</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057920171</t>
+          <t>9786057920430</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Rezimana Kurmanci</t>
+          <t>Destana Rusteme Zal</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>400</v>
+        <v>170</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057920140</t>
+          <t>9786057920331</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Guldesteyek Jı Edebiyata Cihane</t>
+          <t>Kurdizade Ahmed Ramiz (1878-1940)</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>3990000050572</t>
+          <t>9786057920089</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşlarına Alışık Gözler</t>
+          <t>Bender</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057920775</t>
+          <t>9786057920201</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Fedile 2</t>
+          <t>Sülava Xewnan</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057920799</t>
+          <t>9786057920133</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Bemıraz</t>
+          <t>Çil Romanen Kurdi</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057920676</t>
+          <t>9786057920119</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Juli'nin Sesi</t>
+          <t>Kurte Çiroken Kurdi</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057920805</t>
+          <t>9786057920171</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Diroka Erdelane</t>
+          <t>Rezimana Kurmanci</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057920249</t>
+          <t>9786057920140</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Serpehatiya Çepik Ehmed ü Xezala Dotmama Wi</t>
+          <t>Guldesteyek Jı Edebiyata Cihane</t>
         </is>
       </c>
       <c r="C362" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786057920263</t>
+          <t>3990000050572</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Keştiya Şemale</t>
+          <t>Gözyaşlarına Alışık Gözler</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057920829</t>
+          <t>9786057920775</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Diroka Kurdan a Kevnar</t>
+          <t>Fedile 2</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
+          <t>9786057920799</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Bemıraz</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786057920676</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Juli'nin Sesi</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786057920805</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Diroka Erdelane</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786057920249</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Serpehatiya Çepik Ehmed ü Xezala Dotmama Wi</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786057920263</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Keştiya Şemale</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786057920829</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Diroka Kurdan a Kevnar</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
           <t>9786259385785</t>
         </is>
       </c>
-      <c r="B365" s="1" t="inlineStr">
+      <c r="B371" s="1" t="inlineStr">
         <is>
           <t>Mısralarda Saklı Hayatlar</t>
         </is>
       </c>
-      <c r="C365" s="1">
+      <c r="C371" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>