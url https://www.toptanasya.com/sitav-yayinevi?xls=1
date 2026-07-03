--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,5590 +85,5605 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259331645</t>
+          <t>9786259331683</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Rustemê Kurê Zal û Fîlîsîmê Çînî</t>
+          <t>Roza’ya</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259331669</t>
+          <t>9786259331645</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hakkarî’nin Yitik Halkı Nasturiler</t>
+          <t>Rustemê Kurê Zal û Fîlîsîmê Çînî</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259331621</t>
+          <t>9786259331669</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>4 Bajar û 45 Çîrok</t>
+          <t>Hakkarî’nin Yitik Halkı Nasturiler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259331638</t>
+          <t>9786259331621</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Şirîka Şevên Bêdeng</t>
+          <t>4 Bajar û 45 Çîrok</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259331652</t>
+          <t>9786259331638</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İdris Narzani (1944-1987)</t>
+          <t>Şirîka Şevên Bêdeng</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259331607</t>
+          <t>9786259331652</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Tüm Yönleriyle Mezopotamya’nın Kadim Halkı Kürtler</t>
+          <t>İdris Narzani (1944-1987)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258255812</t>
+          <t>9786259331607</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Bilimsel Seminer ve Konferanslarda Kürd Ulusal Kimliği Ve Sorunu</t>
+          <t>Geçmişten Günümüze Tüm Yönleriyle Mezopotamya’nın Kadim Halkı Kürtler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258255102</t>
+          <t>9786258255812</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kürd Ulusal Düşüncesi</t>
+          <t>Çeşitli Bilimsel Seminer ve Konferanslarda Kürd Ulusal Kimliği Ve Sorunu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259256498</t>
+          <t>9786258255102</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kürt Kültür ve Toplumunda Yarsani Felsefesi ve Düşüncesi</t>
+          <t>Kürd Ulusal Düşüncesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258255386</t>
+          <t>9786259256498</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Serhatiyen İse Dela</t>
+          <t>Kürt Kültür ve Toplumunda Yarsani Felsefesi ve Düşüncesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258255911</t>
+          <t>9786258255386</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kevir Li Cihe Xwe Giran e</t>
+          <t>Serhatiyen İse Dela</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258255270</t>
+          <t>9786258255911</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ülkenin Sürgün Çocukları</t>
+          <t>Kevir Li Cihe Xwe Giran e</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259256436</t>
+          <t>9786258255270</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Jirederketina Jiyane</t>
+          <t>Kayıp Ülkenin Sürgün Çocukları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259256467</t>
+          <t>9786259256436</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Destana Huso u Naze</t>
+          <t>Jirederketina Jiyane</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259256429</t>
+          <t>9786259256467</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sümerleri Yöneten Kürtler: Gutiler</t>
+          <t>Destana Huso u Naze</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259696874</t>
+          <t>9786259256429</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Günahların Bedeli</t>
+          <t>Sümerleri Yöneten Kürtler: Gutiler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258255928</t>
+          <t>9786259696874</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Eviniya Gunden Weran</t>
+          <t>Günahların Bedeli</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258255980</t>
+          <t>9786258255928</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dersim’den Karadeniz’e Dağ Yürüyüşü</t>
+          <t>Eviniya Gunden Weran</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258255997</t>
+          <t>9786258255980</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Medya’nın Cengaveri Demirci Kawa</t>
+          <t>Dersim’den Karadeniz’e Dağ Yürüyüşü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259256481</t>
+          <t>9786258255997</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Daristana Be Qral</t>
+          <t>Medya’nın Cengaveri Demirci Kawa</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258255485</t>
+          <t>9786259256481</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Şepalxatune</t>
+          <t>Daristana Be Qral</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259385754</t>
+          <t>9786258255485</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Semed Berhengi</t>
+          <t>Çiroken Şepalxatune</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259385709</t>
+          <t>9786259385754</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Derweş u Edule</t>
+          <t>Çiroken Semed Berhengi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259256405</t>
+          <t>9786259385709</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yüreği Çocuk Kokan</t>
+          <t>Derweş u Edule</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259393698</t>
+          <t>9786259256405</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yalanın Romanı</t>
+          <t>Yüreği Çocuk Kokan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258255867</t>
+          <t>9786259393698</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kobane</t>
+          <t>Yalanın Romanı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259393681</t>
+          <t>9786258255867</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sur’un Sırrı</t>
+          <t>Kobane</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259393667</t>
+          <t>9786259393681</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kadının Haykırışı</t>
+          <t>Sur’un Sırrı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259393674</t>
+          <t>9786259393667</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kara Vadi</t>
+          <t>Kadının Haykırışı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258255881</t>
+          <t>9786259393674</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Çocukları</t>
+          <t>Kara Vadi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259393650</t>
+          <t>9786258255881</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve İnsan</t>
+          <t>Güneşin Çocukları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259256412</t>
+          <t>9786259393650</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gula Keserkeş</t>
+          <t>İdeoloji ve İnsan</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259256450</t>
+          <t>9786259256412</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ez u Penus</t>
+          <t>Gula Keserkeş</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259256474</t>
+          <t>9786259256450</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Diriliş</t>
+          <t>Ez u Penus</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259393636</t>
+          <t>9786259256474</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Cellada Mektup</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259393612</t>
+          <t>9786259393636</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bıçak Kanda Bilendi</t>
+          <t>Cellada Mektup</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259393629</t>
+          <t>9786259393612</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Botan’da Her Mevsim İsyandır</t>
+          <t>Bıçak Kanda Bilendi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259696898</t>
+          <t>9786259393629</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ateş Yarası</t>
+          <t>Botan’da Her Mevsim İsyandır</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259393605</t>
+          <t>9786259696898</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ben Yaşadım Sen Oku</t>
+          <t>Ateş Yarası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259696881</t>
+          <t>9786259393605</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Asmin</t>
+          <t>Ben Yaşadım Sen Oku</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259696850</t>
+          <t>9786259696881</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ben u Sen</t>
+          <t>Asmin</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>4444444444234</t>
+          <t>9786259696850</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mij (2 Kitap Takım)</t>
+          <t>Ben u Sen</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258255904</t>
+          <t>4444444444234</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Legerin</t>
+          <t>Mij (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258255959</t>
+          <t>9786258255904</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kelata Winda</t>
+          <t>Legerin</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>220</v>
+        <v>170</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259696812</t>
+          <t>9786258255959</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Navê Te Qedexe Ye</t>
+          <t>Kelata Winda</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258255843</t>
+          <t>9786259696812</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Adalet</t>
+          <t>Navê Te Qedexe Ye</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259696805</t>
+          <t>9786258255843</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Bikenin Dinya Pûç û Vala Ye</t>
+          <t>Adalet</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258255850</t>
+          <t>9786259696805</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Fırat’taki Yüzü Berhim</t>
+          <t>Bikenin Dinya Pûç û Vala Ye</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258255935</t>
+          <t>9786258255850</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ji Kaniya Gel - 101 Biwêj 101 Çîrok 2</t>
+          <t>Allah’ın Fırat’taki Yüzü Berhim</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258255942</t>
+          <t>9786258255935</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İradenin Zaferi</t>
+          <t>Ji Kaniya Gel - 101 Biwêj 101 Çîrok 2</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258255713</t>
+          <t>9786258255942</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Rokîstana Tîrêjên Rojê</t>
+          <t>İradenin Zaferi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258255683</t>
+          <t>9786258255713</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çavşin’nin Okumadığı Mektuplar</t>
+          <t>Rokîstana Tîrêjên Rojê</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258255799</t>
+          <t>9786258255683</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Hezar u Yek Peyven Derin Cild: 1-2-3</t>
+          <t>Çavşin’nin Okumadığı Mektuplar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258255676</t>
+          <t>9786258255799</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Gülümseyen Tutsaklık</t>
+          <t>Ferhenga Hezar u Yek Peyven Derin Cild: 1-2-3</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258255652</t>
+          <t>9786258255676</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Siması</t>
+          <t>Gülümseyen Tutsaklık</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258255782</t>
+          <t>9786258255652</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Sumerî-Kurdî</t>
+          <t>Kuantum Siması</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258255669</t>
+          <t>9786258255782</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Hevale Ulaşmayan Mektuplar</t>
+          <t>Ferhenga Sumerî-Kurdî</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>170</v>
+        <v>600</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258255621</t>
+          <t>9786258255669</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Rokîstana Azad</t>
+          <t>Mehmet Hevale Ulaşmayan Mektuplar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258255638</t>
+          <t>9786258255621</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Rokîstana Xweşewîst 1</t>
+          <t>Rokîstana Azad</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258255645</t>
+          <t>9786258255638</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Rokîstana Xweşewîst 2</t>
+          <t>Rokîstana Xweşewîst 1</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258255614</t>
+          <t>9786258255645</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Rokîstana Çarparçeyî</t>
+          <t>Rokîstana Xweşewîst 2</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258255690</t>
+          <t>9786258255614</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Rokîstana Çarparçeyî</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258255584</t>
+          <t>9786258255690</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Jiyanek, Bajarek û Dewranek (Bîranên Min)</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258255539</t>
+          <t>9786258255584</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tov Di Axê de Namîne</t>
+          <t>Jiyanek, Bajarek û Dewranek (Bîranên Min)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258255560</t>
+          <t>9786258255539</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Çarşema Reş</t>
+          <t>Tov Di Axê de Namîne</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257734462</t>
+          <t>9786258255560</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın İlk Bayramı Newroz (2 Cilt)</t>
+          <t>Çarşema Reş</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258255553</t>
+          <t>9786257734462</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ji Lehengên Geliyê Zîlan Reşoye Sılo u Zeynee</t>
+          <t>Dünyanın İlk Bayramı Newroz (2 Cilt)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>320</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258255522</t>
+          <t>9786258255553</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hakikatçi Alevi Düşüncesi ve Serencamname Yaresan - Kakai Tarihi</t>
+          <t>Ji Lehengên Geliyê Zîlan Reşoye Sılo u Zeynee</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258255546</t>
+          <t>9786258255522</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Di Çand û Mîtolojiya Kurdan de Asmannasîn (Astronomi)</t>
+          <t>Hakikatçi Alevi Düşüncesi ve Serencamname Yaresan - Kakai Tarihi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258255478</t>
+          <t>9786258255546</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Dilkovî</t>
+          <t>Di Çand û Mîtolojiya Kurdan de Asmannasîn (Astronomi)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055081522</t>
+          <t>9786258255478</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Têgehên Bedenê Rola Endamên Laşî di Zimanê Kurdî de</t>
+          <t>Dilkovî</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>900</v>
+        <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055081836</t>
+          <t>9786055081522</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Di Serhildana Bidlîsê de Cihê Şêx Şabedîn</t>
+          <t>Ferhenga Têgehên Bedenê Rola Endamên Laşî di Zimanê Kurdî de</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>900</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055081775</t>
+          <t>9786055081836</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yezdanilik Terimleri Sözlüğü (2 cilt)</t>
+          <t>Di Serhildana Bidlîsê de Cihê Şêx Şabedîn</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>1200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055081911</t>
+          <t>9786055081775</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Antik Kürdistan</t>
+          <t>Yezdanilik Terimleri Sözlüğü (2 cilt)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>450</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258255218</t>
+          <t>9786055081911</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Zerêya Elegezê</t>
+          <t>Antik Kürdistan</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258255232</t>
+          <t>9786258255218</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Keça Arî</t>
+          <t>Zerêya Elegezê</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258255461</t>
+          <t>9786258255232</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Balistok Tepesi Şahidimdir</t>
+          <t>Keça Arî</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258255515</t>
+          <t>9786258255461</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Mapushane Nameleri</t>
+          <t>Balistok Tepesi Şahidimdir</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258255447</t>
+          <t>9786258255515</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ez Ne Dizim</t>
+          <t>Mapushane Nameleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258255379</t>
+          <t>9786258255447</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Mamik (Cureyê Yekem Yê Xaçepirsan)</t>
+          <t>Ez Ne Dizim</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258255416</t>
+          <t>9786258255379</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Qevdek Helbest</t>
+          <t>Mamik (Cureyê Yekem Yê Xaçepirsan)</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258255287</t>
+          <t>9786258255416</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Xalxalokên Di Paxila Gulan de</t>
+          <t>Qevdek Helbest</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258255454</t>
+          <t>9786258255287</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kürdistan İsyan Tarihi</t>
+          <t>Xalxalokên Di Paxila Gulan de</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258255393</t>
+          <t>9786258255454</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Verimli Hilalde İnsanlığın Gelişimi ve Proto Kürt Kültürü</t>
+          <t>Kürdistan İsyan Tarihi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258255355</t>
+          <t>9786258255393</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Rêbera Axivtinê/ Phrasebook</t>
+          <t>Verimli Hilalde İnsanlığın Gelişimi ve Proto Kürt Kültürü</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258255225</t>
+          <t>9786258255355</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ji Ristezara Elindê Hin Ji Rojnivîs û Ramanên Min</t>
+          <t>Rêbera Axivtinê/ Phrasebook</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258255249</t>
+          <t>9786258255225</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Rastiya Dîroka Oxûz-Turkmen û Kurdan (Netewa Dihele û Hilweşîna Dîroka Sexte)</t>
+          <t>Ji Ristezara Elindê Hin Ji Rojnivîs û Ramanên Min</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258255409</t>
+          <t>9786258255249</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Ji Serdema Dîrokê Heta Roja Me 174 Fermanêrîşên Li Ser Bawerîya Ezdayî</t>
+          <t>Rastiya Dîroka Oxûz-Turkmen û Kurdan (Netewa Dihele û Hilweşîna Dîroka Sexte)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>350</v>
+        <v>800</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258255348</t>
+          <t>9786258255409</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Xelata Tevkujîyê Delaloya Dîn</t>
+          <t>Ji Serdema Dîrokê Heta Roja Me 174 Fermanêrîşên Li Ser Bawerîya Ezdayî</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258255324</t>
+          <t>9786258255348</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>101 Romanên Kurdî Şîrove, Rexne û Nirxandin Cild 2</t>
+          <t>Xelata Tevkujîyê Delaloya Dîn</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258255331</t>
+          <t>9786258255324</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>101 Çîrokên Kurdî Şîrove, Rexne û Nirxandin</t>
+          <t>101 Romanên Kurdî Şîrove, Rexne û Nirxandin Cild 2</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258255201</t>
+          <t>9786258255331</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Serpehatî ü Stran</t>
+          <t>101 Çîrokên Kurdî Şîrove, Rexne û Nirxandin</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258255171</t>
+          <t>9786258255201</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ferzende Beg</t>
+          <t>Serpehatî ü Stran</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258255195</t>
+          <t>9786258255171</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Jiyan Li Ku Ye</t>
+          <t>Ferzende Beg</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258255188</t>
+          <t>9786258255195</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Babelisk</t>
+          <t>Jiyan Li Ku Ye</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055081997</t>
+          <t>9786258255188</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Midyat</t>
+          <t>Babelisk</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055081966</t>
+          <t>9786055081997</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Tu</t>
+          <t>Midyat</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>130</v>
+        <v>600</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258255164</t>
+          <t>9786055081966</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Jana Ji Tevkujiya Pertaxe Diherike</t>
+          <t>Tu</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055081973</t>
+          <t>9786258255164</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Medler</t>
+          <t>Jana Ji Tevkujiya Pertaxe Diherike</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055081935</t>
+          <t>9786055081973</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Zabel - Ez Ermeni Me!</t>
+          <t>A'dan Z'ye Medler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055081638</t>
+          <t>9786055081935</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Zaman Üzerine Düşünceler</t>
+          <t>Zabel - Ez Ermeni Me!</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055081928</t>
+          <t>9786055081638</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm ve Kürd Ulusal Sorunu 4</t>
+          <t>Zaman Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055081904</t>
+          <t>9786055081928</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Evina Welat</t>
+          <t>Kemalizm ve Kürd Ulusal Sorunu 4</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>100</v>
+        <v>800</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055081560</t>
+          <t>9786055081904</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Binemal u Hozen Li Herema Semsure</t>
+          <t>Evina Welat</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055081669</t>
+          <t>9786055081560</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Adıyaman ve Çevresinde Aşiretler</t>
+          <t>Binemal u Hozen Li Herema Semsure</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257734059</t>
+          <t>9786055081669</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Dilname (Komhejmar)</t>
+          <t>Adıyaman ve Çevresinde Aşiretler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257734760</t>
+          <t>9786257734059</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Çanda Çıyayi</t>
+          <t>Dilname (Komhejmar)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055081232</t>
+          <t>9786257734760</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe Konuşma Kılavuzu</t>
+          <t>Çanda Çıyayi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055081737</t>
+          <t>9786055081232</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İyi Olma Rehberi Yaşamın Anlamı, Ahlak ve Mutluluk</t>
+          <t>Kürtçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055081621</t>
+          <t>9786055081737</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Zap Nehri Gıryan Akar</t>
+          <t>İyi Olma Rehberi Yaşamın Anlamı, Ahlak ve Mutluluk</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055081720</t>
+          <t>9786055081621</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Karanlığı</t>
+          <t>Zap Nehri Gıryan Akar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258255034</t>
+          <t>9786055081720</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Kaybedilen Kuşak</t>
+          <t>Cennetin Karanlığı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055081591</t>
+          <t>9786258255034</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>EM Dünde Kalan – Du Gırin Ü Kenek</t>
+          <t>Kaybedilen Kuşak</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>30</v>
+        <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258255089</t>
+          <t>9786055081591</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Rev ü Bez</t>
+          <t>EM Dünde Kalan – Du Gırin Ü Kenek</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257734998</t>
+          <t>9786258255089</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Geliye Zilan - Zebani</t>
+          <t>Rev ü Bez</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055081614</t>
+          <t>9786257734998</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Diwana Gulordi</t>
+          <t>Geliye Zilan - Zebani</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055081652</t>
+          <t>9786055081614</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Dem</t>
+          <t>Diwana Gulordi</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055081713</t>
+          <t>9786055081652</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Çavre</t>
+          <t>Dem</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258255140</t>
+          <t>9786055081713</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Sorani - Türkçe Konuşma Kılavuzu</t>
+          <t>Çavre</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055081577</t>
+          <t>9786258255140</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Islık - Selahattin Demirtaş’a Mektuplar</t>
+          <t>Sorani - Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257734936</t>
+          <t>9786055081577</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Enfal (Ciltli)</t>
+          <t>Islık - Selahattin Demirtaş’a Mektuplar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055081539</t>
+          <t>9786257734936</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Hakkari Günlüğü</t>
+          <t>Enfal (Ciltli)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257734769</t>
+          <t>9786055081539</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çanda Çiyayi</t>
+          <t>Hakkari Günlüğü</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257734875</t>
+          <t>9786257734769</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Şahmaran Desenli Mendil</t>
+          <t>Çanda Çiyayi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258255027</t>
+          <t>9786257734875</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dr. Rıfat</t>
+          <t>Şahmaran Desenli Mendil</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258255010</t>
+          <t>9786258255027</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>101 Romanen Kurdi - Cild 1</t>
+          <t>Dr. Rıfat</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257734882</t>
+          <t>9786258255010</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Mij 2 - Peşken Barane</t>
+          <t>101 Romanen Kurdi - Cild 1</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257734899</t>
+          <t>9786257734882</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Mij 1 - Helkina Baye Xerbi</t>
+          <t>Mij 2 - Peşken Barane</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257734868</t>
+          <t>9786257734899</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Şıtla Dara Şilane</t>
+          <t>Mij 1 - Helkina Baye Xerbi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257734967</t>
+          <t>9786257734868</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Tao Te Ching</t>
+          <t>Şıtla Dara Şilane</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258305128</t>
+          <t>9786257734967</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Rahman'ın Adaleti (Ciltli)</t>
+          <t>Tao Te Ching</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257734677</t>
+          <t>9786258305128</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Mina Xunaveke</t>
+          <t>Rahman'ın Adaleti (Ciltli)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257734844</t>
+          <t>9786257734677</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Nameyen Vekiri - Ji Evina Dile Min Re</t>
+          <t>Mina Xunaveke</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257734851</t>
+          <t>9786257734844</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Maxson: İnancı, Hatıraları ve Yayla Kültürü</t>
+          <t>Nameyen Vekiri - Ji Evina Dile Min Re</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257734820</t>
+          <t>9786257734851</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Reça Me - Yolumuz</t>
+          <t>Maxson: İnancı, Hatıraları ve Yayla Kültürü</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257734639</t>
+          <t>9786257734820</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Helbesten Bi Helwest</t>
+          <t>Reça Me - Yolumuz</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257734714</t>
+          <t>9786257734639</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Qerina Dil</t>
+          <t>Helbesten Bi Helwest</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257734776</t>
+          <t>9786257734714</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Bi Çave ye din Adıyeman</t>
+          <t>Qerina Dil</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257734745</t>
+          <t>9786257734776</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Heviyen Bermahi</t>
+          <t>Bi Çave ye din Adıyeman</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257734752</t>
+          <t>9786257734745</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Adıyaman'dan Portreler</t>
+          <t>Heviyen Bermahi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257734738</t>
+          <t>9786257734752</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Portreyen Şopwında</t>
+          <t>Adıyaman'dan Portreler</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257734721</t>
+          <t>9786257734738</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Öteki Adıyaman</t>
+          <t>Portreyen Şopwında</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257734660</t>
+          <t>9786257734721</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kendal</t>
+          <t>Öteki Adıyaman</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>20</v>
+        <v>300</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257734707</t>
+          <t>9786257734660</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Şev</t>
+          <t>Kendal</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257734813</t>
+          <t>9786257734707</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Xweş Helal Be</t>
+          <t>Şev</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>150</v>
+        <v>33</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257734806</t>
+          <t>9786257734813</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Renameya Zimane Kurdi</t>
+          <t>Xweş Helal Be</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257734653</t>
+          <t>9786257734806</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>1946 Yılı Kürdistan Cumhuriyetinin Yadigarları</t>
+          <t>Renameya Zimane Kurdi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257734691</t>
+          <t>9786257734653</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Delikanlı Çocuklarına Bir Yol Hikayesi</t>
+          <t>1946 Yılı Kürdistan Cumhuriyetinin Yadigarları</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257734561</t>
+          <t>9786257734691</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Destana Rusteme Kure Zale Zabılı</t>
+          <t>Tarihin Delikanlı Çocuklarına Bir Yol Hikayesi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257734363</t>
+          <t>9786257734561</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Çar Sterk</t>
+          <t>Destana Rusteme Kure Zale Zabılı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>50</v>
+        <v>170</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257734615</t>
+          <t>9786257734363</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Siwad</t>
+          <t>Çar Sterk</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>450</v>
+        <v>50</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257734608</t>
+          <t>9786257734615</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Rika Qirejü</t>
+          <t>Siwad</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257734585</t>
+          <t>9786257734608</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Mamoste</t>
+          <t>Rika Qirejü</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257734431</t>
+          <t>9786257734585</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Ez Peşeroj Im</t>
+          <t>Mamoste</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786057920652</t>
+          <t>9786257734431</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Xelefe Şerwani</t>
+          <t>Ez Peşeroj Im</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786057920973</t>
+          <t>9786057920652</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Ehmede Hekariyan</t>
+          <t>Xelefe Şerwani</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786057920980</t>
+          <t>9786057920973</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Rev</t>
+          <t>Ehmede Hekariyan</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257734554</t>
+          <t>9786057920980</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Key Hekar</t>
+          <t>Rev</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257734592</t>
+          <t>9786257734554</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Nexweşiyen Sereke</t>
+          <t>Key Hekar</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057920607</t>
+          <t>9786257734592</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Herema Semsure</t>
+          <t>Nexweşiyen Sereke</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257734646</t>
+          <t>9786057920607</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Eva</t>
+          <t>Ferhenga Herema Semsure</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257734516</t>
+          <t>9786257734646</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyetçiliğin İdeolojik Varyantları</t>
+          <t>Eva</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257734622</t>
+          <t>9786257734516</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm ve Kürd Ulusal Sorunu 3 - General Diplomat Şerif Paşa ve Meşrutiyet</t>
+          <t>Toplumsal Cinsiyetçiliğin İdeolojik Varyantları</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257734479</t>
+          <t>9786257734622</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Din Ü Mitoloji</t>
+          <t>Kemalizm ve Kürd Ulusal Sorunu 3 - General Diplomat Şerif Paşa ve Meşrutiyet</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257734387</t>
+          <t>9786257734479</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kürt Siyasetinde Yarım Asır Hamit Geylani</t>
+          <t>Din Ü Mitoloji</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257734417</t>
+          <t>9786257734387</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Keça Kafiroş</t>
+          <t>Kürt Siyasetinde Yarım Asır Hamit Geylani</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257734493</t>
+          <t>9786257734417</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Dil-Birin</t>
+          <t>Keça Kafiroş</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257734424</t>
+          <t>9786257734493</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Gogercina Perbiçin</t>
+          <t>Dil-Birin</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786057920515</t>
+          <t>9786257734424</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kaniya Pençavi</t>
+          <t>Gogercina Perbiçin</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057920560</t>
+          <t>9786057920515</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Esir Dünyalar</t>
+          <t>Kaniya Pençavi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786057920287</t>
+          <t>9786057920560</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Günümüze Kürdistan'da Zorunlu Göçün Sosyo/Politiği</t>
+          <t>Esir Dünyalar</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786057920737</t>
+          <t>9786057920287</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Ronya</t>
+          <t>Tarihten Günümüze Kürdistan'da Zorunlu Göçün Sosyo/Politiği</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>20</v>
+        <v>500</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057920751</t>
+          <t>9786057920737</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm ve Kürd Ulusal Sorunu 1</t>
+          <t>Ronya</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786057920720</t>
+          <t>9786057920751</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Evinistan</t>
+          <t>Kemalizm ve Kürd Ulusal Sorunu 1</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>98</v>
+        <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786057920645</t>
+          <t>9786057920720</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Kurmanci</t>
+          <t>Evinistan</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786057920591</t>
+          <t>9786057920645</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Yadigaren Komara Kurdistan A Sala 1946'an - 1</t>
+          <t>Ferhenga Kurmanci</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786057920546</t>
+          <t>9786057920591</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Cuhu - Sebareya Zindane 1</t>
+          <t>Yadigaren Komara Kurdistan A Sala 1946'an - 1</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786057920096</t>
+          <t>9786057920546</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Dr. Nuredin Zaza (Kurde Nejibirkirine) 1919-1988</t>
+          <t>Cuhu - Sebareya Zindane 1</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786056742231</t>
+          <t>9786057920096</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kezxatun</t>
+          <t>Dr. Nuredin Zaza (Kurde Nejibirkirine) 1919-1988</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055081027</t>
+          <t>9786056742231</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Bazbeytik u Gewro</t>
+          <t>Kezxatun</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>6</v>
+        <v>140</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>3990000066249</t>
+          <t>9786055081027</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Waneyen Rezimana Kurmanci</t>
+          <t>Bazbeytik u Gewro</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>300</v>
+        <v>6</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055081379</t>
+          <t>3990000066249</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ferheng Sözlük</t>
+          <t>Waneyen Rezimana Kurmanci</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786055081355</t>
+          <t>9786055081379</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Sorgulen Şeve</t>
+          <t>Ferheng Sözlük</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>6.48</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055081317</t>
+          <t>9786055081355</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Güzel Tanrıça</t>
+          <t>Sorgulen Şeve</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>16</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055081461</t>
+          <t>9786055081317</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Stranen Kurdi</t>
+          <t>Güzel Tanrıça</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>300</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786051285955</t>
+          <t>9786055081461</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Zindan</t>
+          <t>Stranen Kurdi</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786055081348</t>
+          <t>9786051285955</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hakikat</t>
+          <t>Kadın ve Zindan</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055081331</t>
+          <t>9786055081348</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İlahi Kanun ve Sosyoloji</t>
+          <t>Toplumsal Hakikat</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057920102</t>
+          <t>9786055081331</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Denemeler</t>
+          <t>İlahi Kanun ve Sosyoloji</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786056677656</t>
+          <t>9786057920102</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Hevale Min Gopal E (Ciltli)</t>
+          <t>Tehlikeli Denemeler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786056677649</t>
+          <t>9786056677656</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Four New Species Of Gundelia L. (Asteraceae) From Anatolia</t>
+          <t>Hevale Min Gopal E (Ciltli)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>46.3</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786056652035</t>
+          <t>9786056677649</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Tecrit Hücresinden Mektuplar</t>
+          <t>Four New Species Of Gundelia L. (Asteraceae) From Anatolia</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>10</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786056652059</t>
+          <t>9786056652035</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Demokratik Konfederalizm</t>
+          <t>Tecrit Hücresinden Mektuplar</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>3990000054854</t>
+          <t>9786056652059</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Ji Kaniya Dil (Çarine)</t>
+          <t>Demokratik Konfederalizm</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786055081270</t>
+          <t>3990000054854</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Xemeke Giran e Şengal</t>
+          <t>Ji Kaniya Dil (Çarine)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786057920058</t>
+          <t>9786055081270</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Sorunlarına Pedagojik Bir Yaklaşım</t>
+          <t>Xemeke Giran e Şengal</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786058139596</t>
+          <t>9786057920058</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Hezar u Yek Peyv</t>
+          <t>Eğitim Sorunlarına Pedagojik Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786058139589</t>
+          <t>9786058139596</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Üç Dilli Konuşma Kılavuzu</t>
+          <t>Hezar u Yek Peyv</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786058139510</t>
+          <t>9786058139589</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Rojhat</t>
+          <t>Üç Dilli Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>15</v>
+        <v>500</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786058139565</t>
+          <t>9786058139510</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Tegehen Hiquqa Navnetewi 1</t>
+          <t>Rojhat</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786058139572</t>
+          <t>9786058139565</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Hakkari'de Aşiret ve Siyaset İlişkisi</t>
+          <t>Ferhenga Tegehen Hiquqa Navnetewi 1</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786057920072</t>
+          <t>9786058139572</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kayıplar Köprüsü</t>
+          <t>Hakkari'de Aşiret ve Siyaset İlişkisi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786058139503</t>
+          <t>9786057920072</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Nobedarê Gulên Kobanê</t>
+          <t>Kayıplar Köprüsü</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>18</v>
+        <v>500</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786056742286</t>
+          <t>9786058139503</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Bir Yaşam Tutkusu Olarak Özgürlük</t>
+          <t>Nobedarê Gulên Kobanê</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>150</v>
+        <v>18</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786058139534</t>
+          <t>9786056742286</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Exlaqe Tevgir</t>
+          <t>Bir Yaşam Tutkusu Olarak Özgürlük</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786058139558</t>
+          <t>9786058139534</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Rezimana Farisi - Kurdi</t>
+          <t>Exlaqe Tevgir</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786056677625</t>
+          <t>9786058139558</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Tov Di Bin Axe de Namine</t>
+          <t>Rezimana Farisi - Kurdi</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786057920027</t>
+          <t>9786056677625</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Canheval</t>
+          <t>Tov Di Bin Axe de Namine</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786057920010</t>
+          <t>9786057920027</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Biraninen Jı Agır</t>
+          <t>Canheval</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786056742293</t>
+          <t>9786057920010</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Gorçiya Ne Em</t>
+          <t>Biraninen Jı Agır</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>8</v>
+        <v>150</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786057920003</t>
+          <t>9786056742293</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Axina Dilistan</t>
+          <t>Gorçiya Ne Em</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>150</v>
+        <v>8</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786056742255</t>
+          <t>9786057920003</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Xewnen Sewi</t>
+          <t>Axina Dilistan</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>8</v>
+        <v>150</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786058139527</t>
+          <t>9786056742255</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Stêrk</t>
+          <t>Xewnen Sewi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>150</v>
+        <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786057920041</t>
+          <t>9786058139527</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Zayina Bi Amura Sertuj</t>
+          <t>Stêrk</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786056677663</t>
+          <t>9786057920041</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Pekenoken Gerila</t>
+          <t>Zayina Bi Amura Sertuj</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>3990000050571</t>
+          <t>9786056677663</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Barzan Digiri</t>
+          <t>Pekenoken Gerila</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786056742200</t>
+          <t>3990000050571</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Renkler İklimi</t>
+          <t>Barzan Digiri</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786056677694</t>
+          <t>9786056742200</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Gelo Zerdeşt Pexember E?</t>
+          <t>Renkler İklimi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786056677670</t>
+          <t>9786056677694</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Xaşxaş</t>
+          <t>Gelo Zerdeşt Pexember E?</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786056677687</t>
+          <t>9786056677670</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Şihina Hespen Azad</t>
+          <t>Xaşxaş</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786055081478</t>
+          <t>9786056677687</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Allium gabardaghense (Amarylldaceae) a New Species From Şırnak (Turkey)</t>
+          <t>Şihina Hespen Azad</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>13.89</v>
+        <v>400</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786055081492</t>
+          <t>9786055081478</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Tamara ve Kördüğüm</t>
+          <t>Allium gabardaghense (Amarylldaceae) a New Species From Şırnak (Turkey)</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786055081485</t>
+          <t>9786055081492</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Asi Çocukları - Ben ve Zaman</t>
+          <t>Tamara ve Kördüğüm</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>3990000066250</t>
+          <t>9786055081485</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe Konuşma Kılavuzu</t>
+          <t>Özgürlüğün Asi Çocukları - Ben ve Zaman</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>3990000033847</t>
+          <t>3990000066250</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Eğitim Seti (10 Kitap)</t>
+          <t>Kürtçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786056677601</t>
+          <t>3990000033847</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Evde Min Bimeşe</t>
+          <t>Çocuk Eğitim Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>350</v>
+        <v>60</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>3990000032528</t>
+          <t>9786056677601</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Kongre</t>
+          <t>Evde Min Bimeşe</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>5</v>
+        <v>350</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786055081041</t>
+          <t>3990000032528</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Kerkeroke Baye</t>
+          <t>Ulusal Kongre</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>2.78</v>
+        <v>5</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786055081010</t>
+          <t>9786055081041</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Abıde Şıkefte</t>
+          <t>Kerkeroke Baye</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>4.63</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786056652004</t>
+          <t>9786055081010</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Dersen Edebiyata Kurdı</t>
+          <t>Abıde Şıkefte</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>500</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786055081263</t>
+          <t>9786056652004</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Biwêjan 1-2</t>
+          <t>Dersen Edebiyata Kurdı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>1200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>3990000064823</t>
+          <t>9786055081263</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Zilan Dosyası (2 Cilt Takım)</t>
+          <t>Ferhenga Biwêjan 1-2</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>3990000054679</t>
+          <t>3990000064823</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Kısa Kürt Tarihi</t>
+          <t>Zilan Dosyası (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>250</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>3990000024985</t>
+          <t>3990000054679</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Trawmaya Gıyanı</t>
+          <t>Kısa Kürt Tarihi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9726055081221</t>
+          <t>3990000024985</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Maryam</t>
+          <t>Trawmaya Gıyanı</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786055081416</t>
+          <t>9726055081221</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Mem U Zın</t>
+          <t>Maryam</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786055081362</t>
+          <t>9786055081416</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>General İhsan Nuri Paşa</t>
+          <t>Mem U Zın</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786056652028</t>
+          <t>9786055081362</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Varoluşunda Üç Hakikat</t>
+          <t>General İhsan Nuri Paşa</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786055081508</t>
+          <t>9786056652028</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Kederlerden Gülerek Geçtim</t>
+          <t>Evrenin Varoluşunda Üç Hakikat</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786056652011</t>
+          <t>9786055081508</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Şerefname</t>
+          <t>Kederlerden Gülerek Geçtim</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786055081201</t>
+          <t>9786056652011</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Git En Uzağa</t>
+          <t>Şerefname</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786055081119</t>
+          <t>9786055081201</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Mirza Mihemed u Çavreşa Qiza Mıre Ereban</t>
+          <t>Git En Uzağa</t>
         </is>
       </c>
       <c r="C243" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786055081294</t>
+          <t>9786055081119</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Maryam / Çiya, Jin, Çırok u Dayık</t>
+          <t>Mirza Mihemed u Çavreşa Qiza Mıre Ereban</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786055081300</t>
+          <t>9786055081294</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Meryema Gewdan</t>
+          <t>Maryam / Çiya, Jin, Çırok u Dayık</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786055081225</t>
+          <t>9786055081300</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Derguşa Nasnameye</t>
+          <t>Meryema Gewdan</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786055081249</t>
+          <t>9786055081225</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Kurte Wejeya Kurdi</t>
+          <t>Derguşa Nasnameye</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786056666797</t>
+          <t>9786055081249</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Denge Bedengiye</t>
+          <t>Kurte Wejeya Kurdi</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786056652073</t>
+          <t>9786056666797</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Ji Deftera Kurdekı</t>
+          <t>Denge Bedengiye</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055081140</t>
+          <t>9786056652073</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Konjonktürel Kimlik (Said- Kurdi, Said-i Tırki, Said-i Erebi)</t>
+          <t>Ji Deftera Kurdekı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786056402821</t>
+          <t>9786055081140</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Kevokvane Keçel</t>
+          <t>Konjonktürel Kimlik (Said- Kurdi, Said-i Tırki, Said-i Erebi)</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>5.56</v>
+        <v>200</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>3990000024100</t>
+          <t>9786056402821</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Karten Jiran (Kürtçe Görsel Eğitim Kartları)</t>
+          <t>Kevokvane Keçel</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>70</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055081072</t>
+          <t>3990000024100</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Ji 20 Welatan 20 Çirok</t>
+          <t>Karten Jiran (Kürtçe Görsel Eğitim Kartları)</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786056402876</t>
+          <t>9786055081072</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Zaroke Silkfiroş</t>
+          <t>Ji 20 Welatan 20 Çirok</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>4.63</v>
+        <v>60</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786056402807</t>
+          <t>9786056402876</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Xoxek Hezar Xox</t>
+          <t>Zaroke Silkfiroş</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786056402869</t>
+          <t>9786056402807</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Stere u Qirik</t>
+          <t>Xoxek Hezar Xox</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>6</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786056402852</t>
+          <t>9786056402869</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Stere u Pitika Axiver</t>
+          <t>Stere u Qirik</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>4.63</v>
+        <v>6</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786056402845</t>
+          <t>9786056402852</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Serpehatiyen Kuliyeke Berfe</t>
+          <t>Stere u Pitika Axiver</t>
         </is>
       </c>
       <c r="C258" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786056402890</t>
+          <t>9786056402845</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Hevi</t>
+          <t>Serpehatiyen Kuliyeke Berfe</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>25</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055081133</t>
+          <t>9786056402890</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Redil</t>
+          <t>Hevi</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786056402814</t>
+          <t>9786055081133</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Rasti u Nigaşa Rojeke</t>
+          <t>Redil</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>4.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786055081164</t>
+          <t>9786056402814</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Perdeye Reş</t>
+          <t>Rasti u Nigaşa Rojeke</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>250</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055081065</t>
+          <t>9786055081164</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Meleke Tawus u Yezida</t>
+          <t>Perdeye Reş</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>12</v>
+        <v>250</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786056402838</t>
+          <t>9786055081065</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Masiya Reş a Biçuk</t>
+          <t>Meleke Tawus u Yezida</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>4.63</v>
+        <v>12</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055081034</t>
+          <t>9786056402838</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Gav Bi Gav Kurdi 1 - Kurmanci</t>
+          <t>Masiya Reş a Biçuk</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>130</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786056374401</t>
+          <t>9786055081034</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga Nave Riwekan Bi Kurdi - Latini, Kurdi, Tırki (Ciltli)</t>
+          <t>Gav Bi Gav Kurdi 1 - Kurmanci</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>83.33</v>
+        <v>130</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055081157</t>
+          <t>9786056374401</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Ferheng - Sözlük / Kurdi -Tirki / Türkçe - Kürtçe</t>
+          <t>Ferhenga Nave Riwekan Bi Kurdi - Latini, Kurdi, Tırki (Ciltli)</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>12.04</v>
+        <v>83.33</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055081089</t>
+          <t>9786055081157</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Ezopi</t>
+          <t>Ferheng - Sözlük / Kurdi -Tirki / Türkçe - Kürtçe</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786056402883</t>
+          <t>9786055081089</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Çiroka Hezkirine</t>
+          <t>Çiroken Ezopi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>4.63</v>
+        <v>150</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786055081003</t>
+          <t>9786056402883</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Çavxezal</t>
+          <t>Çiroka Hezkirine</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>170</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>3990000095349</t>
+          <t>9786055081003</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Gotinen Peşiyan - 3. Cilt (Ciltli)</t>
+          <t>Çavxezal</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786057920669</t>
+          <t>3990000095349</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Ferhenga (Ciltli)</t>
+          <t>Gotinen Peşiyan - 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>750</v>
+        <v>100</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786057920195</t>
+          <t>9786057920669</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Beriya Merdine</t>
+          <t>Ferhenga (Ciltli)</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257734394</t>
+          <t>9786057920195</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Kürt Mitolojisi Sözlüğü</t>
+          <t>Beriya Merdine</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257734110</t>
+          <t>9786257734394</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Zerdeşt u Avesta u Felsefeya Yekxwedaperestiye</t>
+          <t>A’dan Z’ye Kürt Mitolojisi Sözlüğü</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257734127</t>
+          <t>9786257734110</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Zagros Toros Kardeşliği</t>
+          <t>Zerdeşt u Avesta u Felsefeya Yekxwedaperestiye</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257734103</t>
+          <t>9786257734127</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Yolum Yol Değil</t>
+          <t>Zagros Toros Kardeşliği</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257734141</t>
+          <t>9786257734103</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Derza Dil</t>
+          <t>Yolum Yol Değil</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257734356</t>
+          <t>9786257734141</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Bitlis, Muş, Van'da Küllerinden Doğan Bir Halk - Kürtler</t>
+          <t>Derza Dil</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257734240</t>
+          <t>9786257734356</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Alfabeya Kurdi</t>
+          <t>Bitlis, Muş, Van'da Küllerinden Doğan Bir Halk - Kürtler</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257734134</t>
+          <t>9786257734240</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Bi Henek</t>
+          <t>Alfabeya Kurdi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057920690</t>
+          <t>9786257734134</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Destan ü Stranen Kurdi</t>
+          <t>Bi Henek</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057920584</t>
+          <t>9786057920690</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Kürd Aşiretlerinde Alan Koruma</t>
+          <t>Destan ü Stranen Kurdi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786057920638</t>
+          <t>9786057920584</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Biratiya Quling ü Ruvi</t>
+          <t>Kürd Aşiretlerinde Alan Koruma</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057920621</t>
+          <t>9786057920638</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Alole</t>
+          <t>Biratiya Quling ü Ruvi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055081058</t>
+          <t>9786057920621</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Kewe Çırokbej</t>
+          <t>Alole</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>4.63</v>
+        <v>32</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055081218</t>
+          <t>9786055081058</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Heliz U Hebun</t>
+          <t>Kewe Çırokbej</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257734097</t>
+          <t>9786055081218</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Eş Landika Jine Ye</t>
+          <t>Heliz U Hebun</t>
         </is>
       </c>
       <c r="C288" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057920898</t>
+          <t>9786257734097</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Ware Nü</t>
+          <t>Eş Landika Jine Ye</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257734202</t>
+          <t>9786057920898</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Qulingen Rewane</t>
+          <t>Ware Nü</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257734271</t>
+          <t>9786257734202</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Biranin 1</t>
+          <t>Qulingen Rewane</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257734264</t>
+          <t>9786257734271</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Serencamname Ya Da Hazine Kelamı</t>
+          <t>Biranin 1</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257734301</t>
+          <t>9786257734264</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Jiyan U Jin</t>
+          <t>Serencamname Ya Da Hazine Kelamı</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057920935</t>
+          <t>9786257734301</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Revingiya Çavşine</t>
+          <t>Jiyan U Jin</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057920928</t>
+          <t>9786057920935</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Eski Kürt Tarihi</t>
+          <t>Revingiya Çavşine</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257734011</t>
+          <t>9786057920928</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Li Herema Doskiyan Çend Deqen Edebiyata Kurdi</t>
+          <t>Eski Kürt Tarihi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>3990000065492</t>
+          <t>9786257734011</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Bölücü-Görücü Hikayeler</t>
+          <t>Li Herema Doskiyan Çend Deqen Edebiyata Kurdi</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786055081256</t>
+          <t>3990000065492</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Prense Bextewar</t>
+          <t>Bölücü-Görücü Hikayeler</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9788793910928</t>
+          <t>9786055081256</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Dilname</t>
+          <t>Prense Bextewar</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257734318</t>
+          <t>9788793910928</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Hezar Gotinen Peşiyen Ezdiyan</t>
+          <t>Dilname</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257734295</t>
+          <t>9786257734318</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm ve Kürd Ulusal Sorunu 2</t>
+          <t>Hezar Gotinen Peşiyen Ezdiyan</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257734066</t>
+          <t>9786257734295</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Ezdi ü Baweriya Wan</t>
+          <t>Kemalizm ve Kürd Ulusal Sorunu 2</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257734073</t>
+          <t>9786257734066</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Jiyan Di Nav Kurdan Da Diroka Ezidiyan</t>
+          <t>Ezdi ü Baweriya Wan</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786257734028</t>
+          <t>9786257734073</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Varoluş Okulu</t>
+          <t>Jiyan Di Nav Kurdan Da Diroka Ezidiyan</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257734226</t>
+          <t>9786257734028</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Rejgar Yaylasında Yaşam</t>
+          <t>Varoluş Okulu</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>3990000095350</t>
+          <t>9786257734226</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Gotinen Peşiyan Cilt 2 (Ciltli)</t>
+          <t>Rejgar Yaylasında Yaşam</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786057920997</t>
+          <t>3990000095350</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Evina Welat</t>
+          <t>Gotinen Peşiyan Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786057920867</t>
+          <t>9786057920997</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Seccade</t>
+          <t>Evina Welat</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257734332</t>
+          <t>9786057920867</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Xeyalen Tekçuyi</t>
+          <t>Seccade</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257734288</t>
+          <t>9786257734332</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Neçirvano</t>
+          <t>Xeyalen Tekçuyi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257734035</t>
+          <t>9786257734288</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Pelen Zer Pelen Har</t>
+          <t>Neçirvano</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257734042</t>
+          <t>9786257734035</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Özgürlükler Ülkesi</t>
+          <t>Pelen Zer Pelen Har</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786057920966</t>
+          <t>9786257734042</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Gotinen Peşiyan - 4 Cilt Takım (Ciltli)</t>
+          <t>Özgürlükler Ülkesi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257734233</t>
+          <t>9786057920966</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Doğu Krallığı</t>
+          <t>Gotinen Peşiyan - 4 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786257734325</t>
+          <t>9786257734233</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Ferengis</t>
+          <t>Doğu Krallığı</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786257734080</t>
+          <t>9786257734325</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Leyla ü Mecnüna Sewadi</t>
+          <t>Ferengis</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786257734196</t>
+          <t>9786257734080</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Wergerandin Huner E</t>
+          <t>Leyla ü Mecnüna Sewadi</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>3990000040033</t>
+          <t>9786257734196</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Xwendina Pirtuke 1</t>
+          <t>Wergerandin Huner E</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>6</v>
+        <v>100</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786057920256</t>
+          <t>3990000040033</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kelebek</t>
+          <t>Xwendina Pirtuke 1</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786057920225</t>
+          <t>9786057920256</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Lebşerina Ezda</t>
+          <t>Mavi Kelebek</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257734189</t>
+          <t>9786057920225</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Raperina Baba İshaq</t>
+          <t>Lebşerina Ezda</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>3990000031666</t>
+          <t>9786257734189</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Şiva Rovi U Leglege</t>
+          <t>Raperina Baba İshaq</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>10</v>
+        <v>250</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786057920782</t>
+          <t>3990000031666</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Alizade</t>
+          <t>Şiva Rovi U Leglege</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>140</v>
+        <v>10</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786057920768</t>
+          <t>9786057920782</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Di Gotinen Peşiyen Kurdan de Jin</t>
+          <t>Alizade</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786057920874</t>
+          <t>9786057920768</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Evaren Rayine</t>
+          <t>Di Gotinen Peşiyen Kurdan de Jin</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786057734172</t>
+          <t>9786057920874</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Felsefi ve Mitolojik Açıdan Kürt Halı ve Kilim Desenleri</t>
+          <t>Evaren Rayine</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786057920904</t>
+          <t>9786057734172</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Cinawira Gola Wane</t>
+          <t>Felsefi ve Mitolojik Açıdan Kürt Halı ve Kilim Desenleri</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>120</v>
+        <v>800</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786057920911</t>
+          <t>9786057920904</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Çerxa Xedar</t>
+          <t>Cinawira Gola Wane</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786257734165</t>
+          <t>9786057920911</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Bejna Zirav</t>
+          <t>Çerxa Xedar</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786057920683</t>
+          <t>9786257734165</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Şeva Yelda (Şevçile) - Yelda Gececi (Şevçile)</t>
+          <t>Bejna Zirav</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786058139541</t>
+          <t>9786057920683</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Ez ü Ew (Ben ve O)</t>
+          <t>Şeva Yelda (Şevçile) - Yelda Gececi (Şevçile)</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786057920843</t>
+          <t>9786058139541</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Şevbar</t>
+          <t>Ez ü Ew (Ben ve O)</t>
         </is>
       </c>
       <c r="C332" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786057920232</t>
+          <t>9786057920843</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya - Cehalete Övgüler</t>
+          <t>Şevbar</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786057920836</t>
+          <t>9786057920232</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Heyvika Feyizdar</t>
+          <t>Yeni Dünya - Cehalete Övgüler</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786057920744</t>
+          <t>9786057920836</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Li Başure Kurdistane Lekolinek Li Ser Rexneya Edebi</t>
+          <t>Heyvika Feyizdar</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786257734158</t>
+          <t>9786057920744</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Nameya Serencame -Yan Kelama Xezineye</t>
+          <t>Li Başure Kurdistane Lekolinek Li Ser Rexneya Edebi</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057920324</t>
+          <t>9786257734158</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Xizemok</t>
+          <t>Nameya Serencame -Yan Kelama Xezineye</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786057920416</t>
+          <t>9786057920324</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Siware Evine</t>
+          <t>Xizemok</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057920348</t>
+          <t>9786057920416</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Alikarıya Destpeke</t>
+          <t>Siware Evine</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786057920423</t>
+          <t>9786057920348</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Serhati u Serboriyen Kurdan</t>
+          <t>Alikarıya Destpeke</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786057920362</t>
+          <t>9786057920423</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Di Diroka Kürdistane De Çel</t>
+          <t>Serhati u Serboriyen Kurdan</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786057920300</t>
+          <t>9786057920362</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Çiroken Quncike Dojehe</t>
+          <t>Di Diroka Kürdistane De Çel</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786057920478</t>
+          <t>9786057920300</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Dilka Dayike</t>
+          <t>Çiroken Quncike Dojehe</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786057920393</t>
+          <t>9786057920478</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Sindirella'ya Kurdan Fatfatilok</t>
+          <t>Dilka Dayike</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>50</v>
+        <v>550</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786057920447</t>
+          <t>9786057920393</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Rastnivisa Kurdi (Kurmanci) - Kürtçe İmla Kılavuzu</t>
+          <t>Sindirella'ya Kurdan Fatfatilok</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>200</v>
+        <v>50</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786057920454</t>
+          <t>9786057920447</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Öyküler Zeryan'dan Kaçış</t>
+          <t>Rastnivisa Kurdi (Kurmanci) - Kürtçe İmla Kılavuzu</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786057920485</t>
+          <t>9786057920454</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Guldesteyek Pekenoken Geleri</t>
+          <t>Kayıp Öyküler Zeryan'dan Kaçış</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>500</v>
+        <v>170</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786057920508</t>
+          <t>9786057920485</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Kenistan</t>
+          <t>Guldesteyek Pekenoken Geleri</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786057920379</t>
+          <t>9786057920508</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Di Edebiyata Zarokan De Çirok</t>
+          <t>Kenistan</t>
         </is>
       </c>
       <c r="C349" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786057920355</t>
+          <t>9786057920379</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Komara Kurdistane u Mehkemekirina Peşewa Qazi Mihemed</t>
+          <t>Di Edebiyata Zarokan De Çirok</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786057920539</t>
+          <t>9786057920355</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Guldesteyek Ji Çiroken</t>
+          <t>Komara Kurdistane u Mehkemekirina Peşewa Qazi Mihemed</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786057920492</t>
+          <t>9786057920539</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Mirza Mihemed</t>
+          <t>Guldesteyek Ji Çiroken</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786057920461</t>
+          <t>9786057920492</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Kulilk ü Şikevlatü (Fablen Kurdi)</t>
+          <t>Mirza Mihemed</t>
         </is>
       </c>
       <c r="C353" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786057920317</t>
+          <t>9786057920461</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar ve Yaprak</t>
+          <t>Kulilk ü Şikevlatü (Fablen Kurdi)</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786057920430</t>
+          <t>9786057920317</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Destana Rusteme Zal</t>
+          <t>Rüzgar ve Yaprak</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786057920331</t>
+          <t>9786057920430</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Kurdizade Ahmed Ramiz (1878-1940)</t>
+          <t>Destana Rusteme Zal</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786057920089</t>
+          <t>9786057920331</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Bender</t>
+          <t>Kurdizade Ahmed Ramiz (1878-1940)</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786057920201</t>
+          <t>9786057920089</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Sülava Xewnan</t>
+          <t>Bender</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786057920133</t>
+          <t>9786057920201</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Çil Romanen Kurdi</t>
+          <t>Sülava Xewnan</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786057920119</t>
+          <t>9786057920133</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Kurte Çiroken Kurdi</t>
+          <t>Çil Romanen Kurdi</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786057920171</t>
+          <t>9786057920119</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Rezimana Kurmanci</t>
+          <t>Kurte Çiroken Kurdi</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057920140</t>
+          <t>9786057920171</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Guldesteyek Jı Edebiyata Cihane</t>
+          <t>Rezimana Kurmanci</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>3990000050572</t>
+          <t>9786057920140</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşlarına Alışık Gözler</t>
+          <t>Guldesteyek Jı Edebiyata Cihane</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786057920775</t>
+          <t>3990000050572</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Fedile 2</t>
+          <t>Gözyaşlarına Alışık Gözler</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786057920799</t>
+          <t>9786057920775</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Bemıraz</t>
+          <t>Fedile 2</t>
         </is>
       </c>
       <c r="C365" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786057920676</t>
+          <t>9786057920799</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Juli'nin Sesi</t>
+          <t>Bemıraz</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786057920805</t>
+          <t>9786057920676</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Diroka Erdelane</t>
+          <t>Juli'nin Sesi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057920249</t>
+          <t>9786057920805</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Serpehatiya Çepik Ehmed ü Xezala Dotmama Wi</t>
+          <t>Diroka Erdelane</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057920263</t>
+          <t>9786057920249</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Keştiya Şemale</t>
+          <t>Serpehatiya Çepik Ehmed ü Xezala Dotmama Wi</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786057920829</t>
+          <t>9786057920263</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Diroka Kurdan a Kevnar</t>
+          <t>Keştiya Şemale</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
+          <t>9786057920829</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Diroka Kurdan a Kevnar</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
           <t>9786259385785</t>
         </is>
       </c>
-      <c r="B371" s="1" t="inlineStr">
+      <c r="B372" s="1" t="inlineStr">
         <is>
           <t>Mısralarda Saklı Hayatlar</t>
         </is>
       </c>
-      <c r="C371" s="1">
+      <c r="C372" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>