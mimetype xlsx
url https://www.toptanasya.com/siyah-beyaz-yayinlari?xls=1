--- v2 (2026-02-14)
+++ v3 (2026-05-13)
@@ -85,6625 +85,15160 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258547061</t>
+          <t>9786258547351</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zihnini Yeniden Yaz - 2</t>
+          <t>Yorgun Ruhlara Notlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255507761</t>
+          <t>9786258547184</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adam</t>
+          <t>Denizatı Gülüşü (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>275</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255507754</t>
+          <t>9786258547290</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Dişlerim Güzel Gülüşlerim</t>
+          <t>Pansiyon</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255507747</t>
+          <t>9786255507914</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Doğum Günü Partisi</t>
+          <t>Bak Her Şey Konuşuyor!</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258547092</t>
+          <t>9786258547313</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Rüsva</t>
+          <t>Eşik Halleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258547078</t>
+          <t>9786258547245</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kehanetin Kızı</t>
+          <t>Sessiz Vedalar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258547108</t>
+          <t>9786258547276</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Beni Hatırla</t>
+          <t>Barış Alper Yılmaz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258547877</t>
+          <t>9786258547269</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>O’postrof 2</t>
+          <t>Kendini Kurtarma Rehberi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258547860</t>
+          <t>9786258547191</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>O’postrof</t>
+          <t>Başkasının Kalbiyle Yaşamak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258547054</t>
+          <t>9786258547221</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yaşadığım İzmir</t>
+          <t>Alevilik Yol Bektaşilik Medeniyettir</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258547030</t>
+          <t>9786258547207</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sisli Gölün Sırrı</t>
+          <t>Babamın Yarası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258547023</t>
+          <t>9786258547283</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Koydum Kalbime</t>
+          <t>Leroy Sane</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258547009</t>
+          <t>9786258547252</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Karanlığa Karşı Umut</t>
+          <t>Ramazan Etkinlik Kitabı - 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258547047</t>
+          <t>9786258547238</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kafka'nın Kayıp Mektupları</t>
+          <t>Batıkta Açan Nilüferler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255507990</t>
+          <t>9786258547146</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Çar Putin</t>
+          <t>Yetkiyle Değil Etkiyle</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255507976</t>
+          <t>9786258547153</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yapraklar Da Bazen Ölmek İster</t>
+          <t>Sonbahar Güneşi</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255507853</t>
+          <t>9786258547139</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar 2</t>
+          <t>Çaykaralı Yaman</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255507846</t>
+          <t>9786258547122</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar 1</t>
+          <t>Buğday Ekmeği</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>370</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255507952</t>
+          <t>9786255507983</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Barışın Dili</t>
+          <t>Memo Memet Memleket</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255507969</t>
+          <t>9786258547085</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Tılsımlı Seslenişi</t>
+          <t>Gökyüzü Bizimle Konuşuyor</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255507907</t>
+          <t>9786256619906</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Direksiyonunda</t>
+          <t>Son Nefeste Son Savunma</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255507938</t>
+          <t>9786256619852</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yazgülü</t>
+          <t>45’lik Senfoni</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255507808</t>
+          <t>9786256619500</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Progressive Rock Ansiklopedisi</t>
+          <t>Talihsiz Randevu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255507891</t>
+          <t>9786256619265</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Din ve Devrimler</t>
+          <t>İki Kişilik Tarifler (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255507921</t>
+          <t>9786259887753</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Jitem Pir Yokmuş Jitem Bir Varmış</t>
+          <t>Anubis’ten Kaçış</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255507815</t>
+          <t>9786256619036</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Who</t>
+          <t>Ronaldo</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255507778</t>
+          <t>9786256619067</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Üç Şehrin Hikayesi</t>
+          <t>Leo Messi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257623179</t>
+          <t>9786259948126</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Turkish Vegan Mutfak</t>
+          <t>2032</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255507785</t>
+          <t>9786259948133</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Haydut</t>
+          <t>Bana Kokunla Seslen</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255507693</t>
+          <t>9786256560031</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mor Elma Kafe</t>
+          <t>Siyah Sayfalar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255507792</t>
+          <t>9786259965895</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mehlikam</t>
+          <t>Biraz Ben Biraz Sarmaşık</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255507679</t>
+          <t>9786259965802</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yarıda Kaldı Şarkılar</t>
+          <t>Aşk Tükez</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255507730</t>
+          <t>9786257623995</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şiir Gezmeleri</t>
+          <t>Kahve Falı Kartları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255507709</t>
+          <t>9786259972831</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Kalite ve Liderlik</t>
+          <t>Vücut Geliştirmede Kaslar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255507716</t>
+          <t>9786257623759</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Kalite ve Profesyonellik</t>
+          <t>Kemoterapi El Kitabı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255507686</t>
+          <t>9786257623827</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Cevaplar Kitabı</t>
+          <t>Gün Doğarken</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257623810</t>
+          <t>9786257623872</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanatta Bedenin Ev Halleri</t>
+          <t>İçimdeki Ses</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255507648</t>
+          <t>9786257623643</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Benden Kalan İzler</t>
+          <t>Anılarda Yaşarken Gemlik 1</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>240</v>
+        <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255507655</t>
+          <t>9786257623612</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Enikonu Araf</t>
+          <t>Anılarda Yaşarken Gemlik 4</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255507662</t>
+          <t>9786257623681</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hayallerim Gerçeklerimden Büyüktü</t>
+          <t>Beni Bana Bırakın</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255507631</t>
+          <t>8683672821375</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Uzay Zaman Şaman’ı</t>
+          <t>İzmler Kitap Seti</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255507556</t>
+          <t>8683672821382</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İçimde Büyüyen Çocuk</t>
+          <t>Terapi Kitap Seti</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>230</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255507624</t>
+          <t>9786257623391</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Volkan Konak</t>
+          <t>Sol Yanım Umut - Yolum Umutla 2</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255507525</t>
+          <t>9786257623384</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Keder Ülkesi</t>
+          <t>Kırdığım Yerinden Öptüm Kalbini - Lirik Şiirler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255507501</t>
+          <t>9786257623162</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Denizkızı Aden</t>
+          <t>Sürmene'den Çıktım Yola</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256619951</t>
+          <t>9786257623353</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Piti Nerede?</t>
+          <t>Gri'ye Takılanlar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255507563</t>
+          <t>9786257623360</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kaçma, Latte Kaçma!</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255507570</t>
+          <t>9789944490511</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sanal Gerçeklik Gözlüğü Ilgaz’ı Nereye Götürüyor?</t>
+          <t>Emperyalizm ve Siyasal İslam Arasında Türkiye</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255507518</t>
+          <t>9786257623308</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Düş’eş 2</t>
+          <t>Bade</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255507594</t>
+          <t>9786257623292</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tuncel Kurtiz</t>
+          <t>Kendini Anlama Yolculuğu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255507587</t>
+          <t>9786257623230</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Kaya</t>
+          <t>Enkaz Sohbetleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>240</v>
+        <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255507617</t>
+          <t>9786257623216</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Erkin Koray</t>
+          <t>Köşe Vuruşları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>170</v>
+        <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255507600</t>
+          <t>4440000000650</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cem Karaca</t>
+          <t>Büyük Devrimciler 2 3 Kitap Set</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>230</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255507532</t>
+          <t>4440000000649</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Arda Güler</t>
+          <t>Büyük Devrimciler 1 3 Kitap Set</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255507440</t>
+          <t>2789788617672</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kenan Yıldız</t>
+          <t>Keyifli Bilgiler Seti 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255507495</t>
+          <t>9786257961035</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kadehsel Konular</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255507471</t>
+          <t>9786052280256</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Alevlerin Ardındaki Sarsıntı</t>
+          <t>Medya ve Yalanlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255507488</t>
+          <t>9786052280287</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hakikatini Keşfet</t>
+          <t>CIA Pençesinde Adalet ve Kürt Açılımı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786255507464</t>
+          <t>9786052280515</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Astro 102</t>
+          <t>Dağınık Düşünceler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255507457</t>
+          <t>9786052280294</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ölümlü Tanrı</t>
+          <t>İçimizdeki Tanrı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255507433</t>
+          <t>9786052280867</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Günaydın Hayat</t>
+          <t>Ernesto Che Guevara</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255507242</t>
+          <t>9786052280386</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sadece Elif</t>
+          <t>Babil’in Peri Masalları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255507334</t>
+          <t>9786052280201</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Güz</t>
+          <t>İntihar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259972824</t>
+          <t>9786052280249</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Vücut Ağırlığıyla Egzersizler</t>
+          <t>Kırmızı Alarm</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>140</v>
+        <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259972848</t>
+          <t>9786059544351</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hypertrophy</t>
+          <t>Osmanlı Engizisyonu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255507426</t>
+          <t>9786059598415</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Etkinlik Kitabı</t>
+          <t>Sonuncu Denize Doğru</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255507372</t>
+          <t>9786052280355</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Kadıköylü</t>
+          <t>Atatürk’ü Biz Öldürdük</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255507396</t>
+          <t>9786052280324</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Hesap</t>
+          <t>Yetenekli Bay Zarrab - Kod Adı Çikinova</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255507341</t>
+          <t>9786054777136</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Annemin Duvarları Aşan Sesi</t>
+          <t>Dalgalarda Yürüyebilmek</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786255507389</t>
+          <t>9786054777334</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Cevaplarda Kendini Keşfet</t>
+          <t>Aklım Firarda</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786255507402</t>
+          <t>9786054777341</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Come From Toprock</t>
+          <t>Lekeli Düşler Ülkesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255507419</t>
+          <t>9786054777327</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gölgenin Tutkusu</t>
+          <t>Kaybedecek Bir Şey</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>190</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257165624</t>
+          <t>9786054777785</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Uygarlıkları</t>
+          <t>Kitap Gibi Adam</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256619524</t>
+          <t>9786054777662</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Yetiştiriciliğinde Pratik Bilgiler</t>
+          <t>Gözyaşlarım Beyaz Mendilde Bir Motif</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256619531</t>
+          <t>9786054777716</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Elementsel Check Up</t>
+          <t>Koca Bulamama Sanatı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255507358</t>
+          <t>9786054777273</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Hakan Çalhanoğlu</t>
+          <t>Düşlerde Buldum Seni</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255507365</t>
+          <t>9786055646769</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kabule Şayan</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786255507259</t>
+          <t>9786055646172</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Göç</t>
+          <t>Hayat Üşümesi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>100</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255507266</t>
+          <t>9789944490603</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminde Müzikte Modernleşme Süreci</t>
+          <t>Havada 44 Yıl Neler Yaşadım?</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255507280</t>
+          <t>9786052280973</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Schubert ve Şevki Bey</t>
+          <t>Halide Edip Adıvar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>170</v>
+        <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786255507297</t>
+          <t>9786055646899</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Çocukların Sorunlarıyla Baş Etmenin Yolları</t>
+          <t>Halı</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786255507273</t>
+          <t>9786055646653</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bebe Günden Güneş Sorar</t>
+          <t>Güz Hapsi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255507327</t>
+          <t>9786055646141</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Rafa Silva</t>
+          <t>Güneş Her Yüreğe Değer</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>120</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255507310</t>
+          <t>9786055646349</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>En Nesyri</t>
+          <t>Gün Gebeydi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>140</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255507303</t>
+          <t>3990000029276</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Oshimen</t>
+          <t>Hans’ın Kızları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256619920</t>
+          <t>9786055646882</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Böyle Yaşadım</t>
+          <t>Gorki de Kim Ula?</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>500</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255507167</t>
+          <t>9786055646356</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Aşk- ı Müptela</t>
+          <t>Gizli Ordular</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>220</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256619333</t>
+          <t>9786055646820</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Niyet Kitabı</t>
+          <t>Gerçek Hadisler</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255507174</t>
+          <t>9786055646875</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Astro 101</t>
+          <t>Felatun Bey ile Rakım Efendi (Oyun - 3 Perde)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>220</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255507105</t>
+          <t>9786055646332</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sümerler</t>
+          <t>Fabrika Yolu</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>160</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786255507075</t>
+          <t>9786055646394</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hititler</t>
+          <t>Ermeni Belgesi Elif’in Hikayesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786255507082</t>
+          <t>9789944490689</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Eski Mısır</t>
+          <t>Ergenekon ve Sosyalistler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786255507099</t>
+          <t>9789944490276</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Mayalar</t>
+          <t>Emeğin Alnından Dökülenler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>170</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255507068</t>
+          <t>2880000082422</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Vikingler</t>
+          <t>Eğitim Sistemleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>170</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255507143</t>
+          <t>9789944490436</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Urartular</t>
+          <t>Edebali’den Akdamar’a</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255507136</t>
+          <t>9789944490801</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Aztekler</t>
+          <t>Düş Ülkenin Kadınları</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255507150</t>
+          <t>2880000116660</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ninjalar</t>
+          <t>Dünü ve Bugünü... Kadıköy</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786255507129</t>
+          <t>9789944490283</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Her Yaşam Bir Hikaye</t>
+          <t>Duygusal Yönetim</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255507044</t>
+          <t>9786055646967</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Rus İhtilali</t>
+          <t>Doğru Yaşam İçin Öyküler ve Sözler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255507051</t>
+          <t>9786055646912</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Fransız İhtilali</t>
+          <t>Diyaloglar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>190</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255507013</t>
+          <t>9786055646806</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Çin İhtilali</t>
+          <t>Direnişin Manifestosu İbrahim Kaypakkaya</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255507006</t>
+          <t>9786055646844</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Amerikan İhtilali</t>
+          <t>Dinle Küçük Adam</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255507112</t>
+          <t>9789944490344</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Küllerimle Dans Ettim</t>
+          <t>Devletin Şamarını Yiyenler</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058107823</t>
+          <t>9786054656639</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Anahtar</t>
+          <t>Defterler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>240</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256619982</t>
+          <t>9789944490641</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kızılderililer</t>
+          <t>Çerkes Ethem</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256619975</t>
+          <t>9786055646028</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Samuraylar</t>
+          <t>Çağını Yakalayanlar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>140</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255507020</t>
+          <t>9786055646072</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Savaş Sanatı</t>
+          <t>Che’nin Sevgilisi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256619715</t>
+          <t>9786055646578</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>17. Yüzyılda Osmanlı İmparatorluğu</t>
+          <t>Chanda - Güneşle Kırıştıran</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>750</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256619937</t>
+          <t>9786055646271</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Görünmez İpler Nasıl Kesilir</t>
+          <t>Cehennemin Renkleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>170</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256619944</t>
+          <t>9786055646127</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Hayaller Ronaldo Gerçekler Raşit - Gol Kralı 1</t>
+          <t>Cehennem Huzur Evi ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>120</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256619968</t>
+          <t>9789944490450</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>P!ç Kuruları</t>
+          <t>Büyükşehir Çalı(şı) yor</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>230</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255507037</t>
+          <t>9789944490382</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Helen’in Şarkısı</t>
+          <t>Burgaç</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>140</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256619999</t>
+          <t>9786055646837</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Masonluk</t>
+          <t>Böyle Buyurdu Zerdüşt</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256619913</t>
+          <t>9789944490214</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Feminizm</t>
+          <t>Bir Testi Şarap Her Birimiz Üzüm Tanesiydik, Şimdi Şarap Olduk</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256619890</t>
+          <t>9786055646684</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>Bir Poşet İstanbul Toprağı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>280</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256619883</t>
+          <t>9786055646660</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Ajan Martin</t>
+          <t>Kürt Kızı Aare Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>120</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256619661</t>
+          <t>9786055646615</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Esintiler</t>
+          <t>Barnabas’ın İncileri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>120</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256619821</t>
+          <t>9786055646288</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Serkeş</t>
+          <t>Bana Kanatlarını Verir misin?</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>140</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256619838</t>
+          <t>9789944490023</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Müşterek Aşırım</t>
+          <t>Babil’de Sürgün</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>120</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256619814</t>
+          <t>9786055646981</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Düşelçi</t>
+          <t>Ay Çukurunda</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>120</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256619869</t>
+          <t>9786054777044</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Veli OIdum</t>
+          <t>Atatürk Dönemi Ankara</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>220</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256619760</t>
+          <t>9789944490115</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Taktikler</t>
+          <t>Aşksız Doğmasın Çocuklar</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>275</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256619777</t>
+          <t>9786055646868</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Beyin</t>
+          <t>Aşk-ı Sürgün</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>220</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256619791</t>
+          <t>9786055646776</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Etkili İletişim</t>
+          <t>Aşk Anarşisttir</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>240</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256619784</t>
+          <t>9786055646714</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Duygusal Zeka</t>
+          <t>Asi Çocukların Ayak İzleri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>240</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256619807</t>
+          <t>9786055646066</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Etkili Motivasyon</t>
+          <t>Alman Derin Devletinin Türkiye Operasyonları</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>240</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256619753</t>
+          <t>9786055646097</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Karakter</t>
+          <t>Aldatılmak Güzeldir</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256619692</t>
+          <t>9789944490887</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Yokuştaki Ev</t>
+          <t>Ağustos Baladı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>240</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256619708</t>
+          <t>9789944490160</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Zeugma’nın Gölgesinde Deprem</t>
+          <t>12 Eylül’e Rağmen</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>190</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257961875</t>
+          <t>9789944490320</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Agnostisizm</t>
+          <t>"Cumhur"un Anayasası</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>150</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257961912</t>
+          <t>9789944490184</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm</t>
+          <t>17 Ağustos 03:02</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257165068</t>
+          <t>9786055646417</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Şizofreni</t>
+          <t>Esaret</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257961967</t>
+          <t>9789944490559</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bipolar Bozukluk</t>
+          <t>Arora</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257961905</t>
+          <t>9786054777679</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Paganizm</t>
+          <t>O Pası Gol Yapamadım</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256619623</t>
+          <t>9786054777709</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Büyük Atatürk’ün Çocukluğu</t>
+          <t>Ortadoğu ve IŞİD Gerçeği</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>95</v>
+        <v>25</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256619685</t>
+          <t>9786054777945</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kar ve Çocuklar</t>
+          <t>Yeni Türkiye : Türk-İslam Diktatörlüğü</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256619678</t>
+          <t>9786054777648</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid’in Ertuğrul’u</t>
+          <t>Laleş’e Yolculuk</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>400</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256619654</t>
+          <t>9786054777617</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ada Macerası</t>
+          <t>Foks’un Gözünden Gazi Mustafa Kemal</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>120</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256619647</t>
+          <t>9786054777693</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İncir Çekirdeğini Doldurmak</t>
+          <t>Doğamızdaki Şiddet</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>230</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256619630</t>
+          <t>9786054777501</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Sır Senin İçinde</t>
+          <t>Kayıp Kıta Mu ve Osiris Dini</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>180</v>
+        <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256619616</t>
+          <t>9786054777839</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Hayata Gülümsemek İstersin</t>
+          <t>Renkayistan</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>150</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257961998</t>
+          <t>9786054777730</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm</t>
+          <t>Dünden Kalanlar</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257961899</t>
+          <t>9786055646936</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Deizm</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>150</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257961974</t>
+          <t>9786054777037</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Eksikliği</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257165013</t>
+          <t>9786054777471</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Depresyon</t>
+          <t>Aşkını Başına Topla</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257961851</t>
+          <t>9786055646790</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Budizm</t>
+          <t>Eylül Sarılışlarını Kıskanırdı Yaz</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257961943</t>
+          <t>9786054777822</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete</t>
+          <t>Bataklıkta Asansör Var</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257961950</t>
+          <t>9786054777884</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Psikoloji</t>
+          <t>Kelebek Tozu Ağıtı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>150</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257961981</t>
+          <t>9786054777860</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Faşizm</t>
+          <t>Atlı Karınca ve Ruhlar Gecesi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786256619586</t>
+          <t>9786054777723</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ortaya Karışık</t>
+          <t>Kuş Sesleriyle Direnenler</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>250</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256619593</t>
+          <t>9786054777365</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Uzay Zaman Dervişi</t>
+          <t>Hitit - Anadolu Rüzgarı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>200</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256619609</t>
+          <t>9786054777426</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İlişkiler Mi Bizi, Biz Mi İlişkileri Yarattık?</t>
+          <t>Sümer - Yazının Mucitleri</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>250</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256619548</t>
+          <t>9786054777402</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Arası Tadında</t>
+          <t>Urartu - Doğu'nun Güneşi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>230</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256619241</t>
+          <t>9786054777419</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Pembe Eldivenler</t>
+          <t>İnka - Güneşin Çocukları</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>120</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786256619166</t>
+          <t>9786054777396</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Bahçemdeki Bensizlik (Ciltli)</t>
+          <t>Babil - Babil'in Çocukları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>220</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786256619470</t>
+          <t>9786054777389</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Gösteri</t>
+          <t>Aztek - Tollan'ın Efendileri</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786256619494</t>
+          <t>9786054777440</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Oyunlarla Değerleri Öğreniyorum</t>
+          <t>Eski Mısır - Nil'in Ezoterik Ülkesi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>150</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786256619517</t>
+          <t>9786054777433</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Güneşi</t>
+          <t>Maya - Kıyametin Habercileri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>200</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786256619487</t>
+          <t>9786054777457</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kalpten Doğan Çocuklar - Koruyucu Aile Öyküleri</t>
+          <t>Çelişkiler - Tabletlerle Yüzleşme</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>300</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786256619111</t>
+          <t>9786054777631</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Stil Sırları</t>
+          <t>Sana Başka Sevda Değmiş</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>130</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257623377</t>
+          <t>9786054777587</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Makul Kelimeler</t>
+          <t>Bir Avuç Sevda</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>100</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786256619418</t>
+          <t>9786054777570</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Bir Ağacın Yan Dalı</t>
+          <t>Tantra</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>120</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786256619463</t>
+          <t>9786054777297</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Düştüm, Yok Oldum!</t>
+          <t>Küçük Düşünmek Eşşekliktir</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>175</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786256619432</t>
+          <t>9786054777686</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Bir Sadakat Meselesi</t>
+          <t>Uyu Yorum</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>210</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786256619425</t>
+          <t>9786054777488</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Pardon Bir Soru Sorabilir Miyim?</t>
+          <t>Filozoflar Çetesi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>230</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256619135</t>
+          <t>9786054777495</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Arka Plan</t>
+          <t>Gizlenen Alevilik</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>170</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786256619395</t>
+          <t>9786052280065</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Beden Dili İle Etkili İletişim</t>
+          <t>Kobani’den Kaçış</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>180</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786256619302</t>
+          <t>9786052397879</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Hayat Kurtaran 40 Kod</t>
+          <t>Küresel Müşteri</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>350</v>
+        <v>27</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786256619340</t>
+          <t>9786052397657</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Ayraç</t>
+          <t>Oyun Bitti</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>220</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256619296</t>
+          <t>9786052397534</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Türk Milliyetçiliği ve İslami Sosyalizm Ülküsü</t>
+          <t>Cehaletin Rönesansı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>250</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786256619388</t>
+          <t>9786059598521</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Posta Güvercinleri</t>
+          <t>Balkondaki Adam</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>250</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256619319</t>
+          <t>9786052280379</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Makbule Hanım</t>
+          <t>Medya Nasıl Kuşatıldı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>320</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256619357</t>
+          <t>9786052397909</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>How To Speak English</t>
+          <t>Osmanlı’nın Gerçek Manevi Temeli</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>800</v>
+        <v>30</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256619326</t>
+          <t>9786059544160</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Paylaşımı</t>
+          <t>Atatürkçülüğün Kemalizme İhaneti</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256619258</t>
+          <t>9786059598859</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kar Şenliği</t>
+          <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>125</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786256619364</t>
+          <t>9786059544221</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Haberine Sağlık</t>
+          <t>Che Guevara</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>210</v>
+        <v>50</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256619371</t>
+          <t>9786059544146</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Derin Denemeler</t>
+          <t>Alevilerin El Kitabı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786259887791</t>
+          <t>9786059544115</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>Fidel Castro</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256619289</t>
+          <t>9786052280362</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Martı Çığlıkları</t>
+          <t>Saat Kaç</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786256619180</t>
+          <t>9786059598927</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Ayna Etkisi</t>
+          <t>Kızılderililer</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256619234</t>
+          <t>9786052397084</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Depresyon Bir Hediyedir</t>
+          <t>Kışladan Hasdal'a</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>190</v>
+        <v>25</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256619272</t>
+          <t>9786059544498</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Bağbozumu</t>
+          <t>Düzenek</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256619159</t>
+          <t>9786059598453</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Sevda Çişentisi</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>180</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256619104</t>
+          <t>9786059199506</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Denizcilik Tarihimizden Esintiler</t>
+          <t>Deniz Gezmiş'in Günlüğü</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>175</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256619203</t>
+          <t>9786052397893</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sincap Arda Okula Gitmek İstemiyor</t>
+          <t>Şeyh Bedreddin</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>125</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256619227</t>
+          <t>9786052397077</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Islak İmza</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>150</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256619210</t>
+          <t>9786052280317</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Siyah ve Beyaz</t>
+          <t>Sarı Çizmeler</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256619197</t>
+          <t>9786059544184</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İçimizden Geçen Yaz</t>
+          <t>Atlıkarınca</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>140</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786256619173</t>
+          <t>9786059598934</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Üç Kafadarın Esrarengiz Yolculuğu</t>
+          <t>Masonluk</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256619142</t>
+          <t>9786059544016</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Annemin Yemek Kokusu</t>
+          <t>Gizli Servisler</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>190</v>
+        <v>25</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786259887746</t>
+          <t>9786059544047</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Gece Gözlüm Sen Misin</t>
+          <t>Başkan Düşürüldü</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>140</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256619098</t>
+          <t>9786059598323</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Özüm Büyüyor</t>
+          <t>Hızlı Okuma</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>150</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786259887739</t>
+          <t>9786059598187</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Sır Dünya</t>
+          <t>Başarı ve Liderlik</t>
         </is>
       </c>
       <c r="C194" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256619029</t>
+          <t>9786059598170</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Serpintiler</t>
+          <t>Başarı Tesadüf Değildir</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256619050</t>
+          <t>9786059199629</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Neymar</t>
+          <t>Arsen Lüpen 813</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>120</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256619081</t>
+          <t>9786054777938</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Mo Salah</t>
+          <t>Politik Defter</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256619074</t>
+          <t>9786059199117</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Luis Suarez</t>
+          <t>Direnişten Komüne Gezi</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256619043</t>
+          <t>9786052397886</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Ibrahimoviç</t>
+          <t>Lozan Yalanları</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>120</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256619012</t>
+          <t>9786059598118</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Vaveyladan Sonra</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>120</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786259887784</t>
+          <t>9786059598156</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Liman Yunusu Martin Johns</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>100</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786259887722</t>
+          <t>9786059598347</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Aileden İş Yaşamına Başarı Kodları</t>
+          <t>Çocukluğum</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786259887760</t>
+          <t>9786059598200</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Şehir Hafızası</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786259887777</t>
+          <t>9786059598194</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Dönüşümün Pusulası</t>
+          <t>Benim Üniversitelerim</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786259948157</t>
+          <t>9786059598071</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Zihnim Ruhuma Eziyet</t>
+          <t>Putların Alacakaranlığı</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786259948119</t>
+          <t>9786059598248</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Neonları</t>
+          <t>Deccal</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>120</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786259948140</t>
+          <t>9786059199650</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Çocuklar Büyümez</t>
+          <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786259948164</t>
+          <t>9786054777891</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Pera</t>
+          <t>Tavananna</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>100</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786259948171</t>
+          <t>9786059199124</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Merhaba</t>
+          <t>Sen Bana Susma</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786259948188</t>
+          <t>9786054777969</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>İstağfi</t>
+          <t>Kayıp Eylül</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>160</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786259948195</t>
+          <t>9786059199568</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Eğer Bizi Sual Eden Olursa</t>
+          <t>Sen ve Senin Gençliğin</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>160</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786259887708</t>
+          <t>9786059199575</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Canparem</t>
+          <t>Karşı-İşgal</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>100</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786259887715</t>
+          <t>9786052397503</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Senin İçin Seyahat</t>
+          <t>Dört Kitap ile Yarattığımız Tanrı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256560000</t>
+          <t>9786059544320</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Sırtımda Yara Dünya</t>
+          <t>Bir Düş Kırıldı</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>90</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786259948102</t>
+          <t>9786059598705</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Sana Herkes İmrenmeli</t>
+          <t>Veda</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256560079</t>
+          <t>9786059598514</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Puzzle Parçaları 2</t>
+          <t>Ah Sen</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>220</v>
+        <v>30</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256560062</t>
+          <t>9786059598255</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Ben En Çok Sana Yazmayı Sevdim</t>
+          <t>Doğudaki Hayalet</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786259965888</t>
+          <t>9786059598330</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Ali Öğretmen</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>125</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786259965864</t>
+          <t>9786059199674</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Heybemden Dökülen Öyküler</t>
+          <t>Büyükler için Boyama Kitabı - Hayvanlar 2</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>120</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786259965871</t>
+          <t>9786059199759</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Siyah Şapkalı Adam</t>
+          <t>Arsen Lüpen - Kibar Hırsız</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786259965833</t>
+          <t>9786059199742</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Gitmek Gerek</t>
+          <t>Arsen Lüpen - Arsen Lüpen'in İtirafları</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>125</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257623803</t>
+          <t>9786059199834</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Çay Falı Kartları</t>
+          <t>Arsen Lüpen - Çalınan Tablolar</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>175</v>
+        <v>25</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786259972886</t>
+          <t>9786059199773</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İstikamet Kuşlar Bakanlığı</t>
+          <t>Sherlock Holmes - Sırlar Okulu</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>90</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786259965819</t>
+          <t>9786059199063</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İzi ve Feli</t>
+          <t>Cibran'ca 3 : Şeytan - Deli</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>125</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786259965857</t>
+          <t>9786059199094</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Altı Üstü Hayat</t>
+          <t>Kalbim Sana Emanet (Ciltli)</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>120</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786259965826</t>
+          <t>9786059199841</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Düş’eş</t>
+          <t>Sherlock Holmes - Ölüm Vadisi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786259965840</t>
+          <t>9786059199735</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Kadının Arzusu</t>
+          <t>Sherlock Holmes - Gölge Adam</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>130</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786259972879</t>
+          <t>9786052397817</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Nefes Diledim</t>
+          <t>Merak Ettiklerimiz 132 Keyifli Bilgi</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786259972893</t>
+          <t>9786052397565</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Nakşibendilik Üzerinden Kürt Sorunu</t>
+          <t>Ölü Köpek</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>120</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786259972862</t>
+          <t>9786059544061</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Treni</t>
+          <t>Yeni Çağın Bilge Kuaförü Nasıl Olmalı?</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>120</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786259972855</t>
+          <t>9786059544023</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Kuraklık</t>
+          <t>Mor Binlik</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257623964</t>
+          <t>9786059598446</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Asansör</t>
+          <t>Nah Biter Bu Gözaltı!</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>150</v>
+        <v>27</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786259972800</t>
+          <t>9786059199902</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Son Dördün</t>
+          <t>Aynur Gülsene Kamil Ağlamıyor</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257623735</t>
+          <t>9786059598385</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Türkçesi Grameri</t>
+          <t>Mühürlenmiş</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>110</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257623971</t>
+          <t>9786052280096</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Sil İndir</t>
+          <t>Evrim ve Bitmeyen Kapışma</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>100</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257623988</t>
+          <t>9786059598231</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Hanemdeki Ayışığı</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257623940</t>
+          <t>9786052280195</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Devlet Terbiyesi</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>175</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257623902</t>
+          <t>9786059199636</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıllık Yalanlar</t>
+          <t>Aşk ve Gurur</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>145</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257623933</t>
+          <t>9786059199766</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum 3</t>
+          <t>Arsen Lüpen</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>135</v>
+        <v>25</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257623896</t>
+          <t>9786059199711</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Zavallı Kahramanlar</t>
+          <t>Sherlock Holmes - Fısıltı</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>120</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257623957</t>
+          <t>9786059199728</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Şiirler</t>
+          <t>Sherlock Holmes - Gizemli Lanet</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>120</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786257623865</t>
+          <t>9786059199445</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Tüneli</t>
+          <t>Hayatın Düşlere Borcu Var</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786257623889</t>
+          <t>9786052280089</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yumağı</t>
+          <t>Evanjelizm</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786257623797</t>
+          <t>9786052397589</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Sınır Boylarında</t>
+          <t>Darbenin Lütfu!</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>130</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786257623780</t>
+          <t>9786052397213</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Devlet Üzerine</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>150</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786257623773</t>
+          <t>9786056501517</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum 2</t>
+          <t>Siyah Beyaz Yazılar 5</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>135</v>
+        <v>45</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257623742</t>
+          <t>9786056501500</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Hamal</t>
+          <t>Siyah Beyaz Yazılar 4</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257623728</t>
+          <t>9786059598668</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Antik Sanat İzleri</t>
+          <t>Latmos</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>120</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257623605</t>
+          <t>9786059199667</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yaşarken Gemlik 5</t>
+          <t>Büyükler İçin Boyama Kitabı - Motifler ve Desenler</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>125</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257623629</t>
+          <t>9786059199933</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yaşarken Gemlik 3</t>
+          <t>Lobiler ve Ajanlar</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>125</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257623636</t>
+          <t>9786059199919</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yaşarken Gemlik 2</t>
+          <t>Binali’nin Puslu Limanı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>125</v>
+        <v>40</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786257623766</t>
+          <t>9786059199261</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Mapavri’den İstanbul’a</t>
+          <t>Batu Han</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>120</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257623711</t>
+          <t>9786059199346</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Artık Bırakıyorum</t>
+          <t>Özgürlük Sokaklardan Gelecek</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>110</v>
+        <v>25</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786257623704</t>
+          <t>9786054777846</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Gitar Eğitimi 1</t>
+          <t>Yaşadıkça Adım Adım</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>180</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257623698</t>
+          <t>9786052397626</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>İnandığın Yolda Yürü</t>
+          <t>İllüminati</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>130</v>
+        <v>25</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257623667</t>
+          <t>9786052397435</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler ve İnsanlar</t>
+          <t>Mozaik</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>110</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257623650</t>
+          <t>9786056501548</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Öpücüğü</t>
+          <t>Senden Alacaklıyım Aşk</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>75</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257623315</t>
+          <t>9786056501555</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Puzzle Parçaları - 1. Kitap</t>
+          <t>Kayboluşlar</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>170</v>
+        <v>35</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257623322</t>
+          <t>9786059598842</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Normal İnsanlar İçin Ekonomi - Kısa Kısa</t>
+          <t>Musa’nın Mücahidi</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>100</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786257623278</t>
+          <t>9786059598866</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiir Sever</t>
+          <t>Çocuklar ve Adresler</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257623254</t>
+          <t>9786059598873</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Kayıp İzinde</t>
+          <t>Eylül Defterleri</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257623247</t>
+          <t>9786059598880</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Kalem Olmalı İnsan</t>
+          <t>Kovulmuş Şiirler</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257623285</t>
+          <t>3990000033911</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Bir Hüzün Sarkacı</t>
+          <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>140</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257623223</t>
+          <t>9786052397541</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum</t>
+          <t>Darbe İçinde Darbe</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>120</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257623193</t>
+          <t>9786056501524</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Unutulmadan Kıbrıs</t>
+          <t>15/7 - 15 Temmuz Sırları</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257623209</t>
+          <t>9786059598835</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Gece</t>
+          <t>Patlak Ampul</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>150</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786052280959</t>
+          <t>9786059598132</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Arif</t>
+          <t>Kumarbaz</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257623186</t>
+          <t>9786059598057</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sabetay Sevi</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>4440000001012</t>
+          <t>9786059199971</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Cemal Süreya</t>
+          <t>Siyah Lale</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>140</v>
+        <v>30</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257165136</t>
+          <t>9786059199964</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Oyunlar (4-8 Yaş)</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>50</v>
+        <v>28</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257165129</t>
+          <t>9786059598279</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Oyunlar (0-4 Yaş)</t>
+          <t>Etkili Konuşma ve Mükemmel İletişim</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>50</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257623339</t>
+          <t>9786059199698</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Anlamım</t>
+          <t>Büyükler İçin Boyama Kitabı - Çiçekli Dünya</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>130</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257623155</t>
+          <t>9786059199858</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kapı</t>
+          <t>Büyükler İçin Boyama Kitabı - Hayvanlar 1</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>120</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257623131</t>
+          <t>9786059199681</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Bir Hekimin Anadolu Macerası</t>
+          <t>Büyükler İçin Boyama Kitabı - Kadınlar İçin</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257623148</t>
+          <t>9786059199377</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Şey Bedreddin</t>
+          <t>Cinsiyet Üzerine</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>150</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257623100</t>
+          <t>9786059199339</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Son Mektup</t>
+          <t>On Otuz</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257623124</t>
+          <t>9786059199254</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Can Yücel</t>
+          <t>Kahramanlar Takımı - Sahaya Çıkıyorlar</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057623070</t>
+          <t>9786059199315</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Erdal Eren</t>
+          <t>Melezlerin Sonuncusu</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057623056</t>
+          <t>9786059199322</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Musa ve Tektanrıcılık</t>
+          <t>Milena'ya Mektuplar</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>120</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257623049</t>
+          <t>9786052397497</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Totem ve Tabu</t>
+          <t>12 CHP’li Başkandan 12 Eylül’e Başkaldırı</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057623087</t>
+          <t>9786059544085</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Cinsellik Üzerine</t>
+          <t>Hz. Ali - Mazlumların Şahı</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>140</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057458667</t>
+          <t>9786059598125</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Af Talebi</t>
+          <t>Savaş Sanatı</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057458605</t>
+          <t>9786059598149</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Uzaklardaki Cinayet</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>170</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257458643</t>
+          <t>9786059199995</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Japonya - Güneşin Doğduğu Ülke</t>
+          <t>Tarihteki Ünlü Zenginler ve Dünyaya Yön Verenler</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257623001</t>
+          <t>9786059598019</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Hakikat</t>
+          <t>Tarihteki Ünlü Komutanlar ve Liderler</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257467034</t>
+          <t>9786059598002</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Eşikte Durma Dedi Annem</t>
+          <t>Tarihteki Büyük Felaketler</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057458612</t>
+          <t>9786059598378</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Çocuk</t>
+          <t>Karanlık Serseri</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786057467027</t>
+          <t>9786059199988</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Dans</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>100</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786057467041</t>
+          <t>9786059598088</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Cemal Süreya - Fırat Kenarında İnce Bir Duman</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>140</v>
+        <v>55</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257165679</t>
+          <t>9786059598361</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Kaypakkaya</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786057467072</t>
+          <t>9786059598064</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Ben Karanfili Sevdim</t>
+          <t>Arsen Lüpen: Saat Sekizi Çalarken</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>125</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786058107892</t>
+          <t>9786059598095</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Arsen Lüpen: Otuz Mezarlı Ada</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>160</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786058107861</t>
+          <t>9786059598101</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Arsen Lüpen: Müfettiş Barnett</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>180</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786057467034</t>
+          <t>9786059199360</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Psikanaliz Üzerine</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>160</v>
+        <v>30</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057467010</t>
+          <t>9786059544481</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Çakıcı’nın İlk Kurşunu</t>
+          <t>Diplomasız</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>140</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786058107885</t>
+          <t>9786059199896</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Pembe Restaurantıma Hoşgeldiniz</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>140</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786057467003</t>
+          <t>9786059199889</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Şato</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>160</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786058107878</t>
+          <t>9786052280188</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Hoşgör Köftecisi</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>90</v>
+        <v>30</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786058107816</t>
+          <t>9786059199872</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Şiir Gibi Özgür</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257165631</t>
+          <t>9786059199612</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Uzak Doğu Uygarlıkları</t>
+          <t>Ajan Martin: Kayıp Dünya Kupası Peşinde</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257165617</t>
+          <t>9786059199469</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Güney Asya Uygarlıkları</t>
+          <t>Sözcükten Resimler</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257165655</t>
+          <t>9786059199537</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Okyanusya Uygarlıkları</t>
+          <t>Sevginin Herkesten Şikayeti Var</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257165648</t>
+          <t>9786059199285</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya Uygarlıkları</t>
+          <t>Kakofoni</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786257165594</t>
+          <t>9786059199384</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Amerika Uygarlıkları</t>
+          <t>Bakan</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257165570</t>
+          <t>9786059199056</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Uygarlıkları</t>
+          <t>Cengiz Han</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257165587</t>
+          <t>9786059199100</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Afrika Uygarlıkları</t>
+          <t>Ve Biri Daha Vardı : Sıcak Saatler</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786257165600</t>
+          <t>9786059598040</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Uygarlıkları</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>150</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257165730</t>
+          <t>9786059199421</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Deneyler</t>
+          <t>Kıyamadım Unutmaya</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257165693</t>
+          <t>9786059199087</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Beni Babam Zehirledi</t>
+          <t>Büyük İskender</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>150</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257165747</t>
+          <t>9786059199070</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Mahalleli</t>
+          <t>Dostluk ve Yaşlılık</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257165792</t>
+          <t>9786059199544</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar 5</t>
+          <t>Aşk Şiirleri</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>135</v>
+        <v>125</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257165778</t>
+          <t>9786059598224</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar 3</t>
+          <t>Beyin Gücü</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257165761</t>
+          <t>9786059598262</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar 2</t>
+          <t>Duygusal Zeka</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>135</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257165785</t>
+          <t>9786059598293</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar 4</t>
+          <t>Mucize Beyine Kavuşmak İçin Etkili Beyin Fırtınası</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>135</v>
+        <v>20</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786257165754</t>
+          <t>9786059598286</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar 1</t>
+          <t>İstekli Olmanın Gücü ve Başarının Kaynağı</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>135</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>3990000063903</t>
+          <t>9786059598354</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Yaşam Seti (8 Kitap Takım)</t>
+          <t>Aktif Öğrenme</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>172</v>
+        <v>130</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786257165532</t>
+          <t>9786054777747</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Enizen Şifa Öğretisi</t>
+          <t>Hz. Süleyman’ın Sandığı</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>150</v>
+        <v>55</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786257165549</t>
+          <t>9786054777525</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Enizen Rüya Kitabı</t>
+          <t>Deniz Gezmiş Destanı</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>150</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786257165525</t>
+          <t>9786054777556</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Müthiş Olaylar Evi</t>
+          <t>Nazım Hikmet Destanı</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257165556</t>
+          <t>9786054777549</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Olaylar Çiftliği</t>
+          <t>Mustafa Kemal Destanı</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>120</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257165112</t>
+          <t>9786054777532</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>İş mi Bizi Biz mi İşi Yarattık</t>
+          <t>Kato Dağı Efsanesi</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>160</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257165419</t>
+          <t>9786059199582</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Yaşamı Kolaylaştıran Pratik Bilgiler</t>
+          <t>Yol Hikayeleri</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786257165471</t>
+          <t>9786059598439</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Obeziteden Diyete Bilimsel Zayıflama</t>
+          <t>Bektaşi FIkraları</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786257165488</t>
+          <t>9786059598422</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Evlilik</t>
+          <t>Alevi Hukuku</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>160</v>
+        <v>30</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257165518</t>
+          <t>9786059199780</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Bitkilerle Güzellik Reçeteleri</t>
+          <t>Tarihe Yön Veren Olaylar</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257165204</t>
+          <t>9786059199797</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>İsmet İnönü</t>
+          <t>Tarihin Mucize Yapıtları</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786257165167</t>
+          <t>9786059199803</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Refet Bele</t>
+          <t>Tarihteki Ünlü Bilim Adamları</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257165181</t>
+          <t>9786059199810</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Kazım Özalp</t>
+          <t>Tarihteki Ünlü Mucitler</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786257165150</t>
+          <t>9786059199827</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Salih Bozok</t>
+          <t>Tarihteki Ünlü Savaşlar</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786257165242</t>
+          <t>9786059199476</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Celal Bayar</t>
+          <t>Modern Prens</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>150</v>
+        <v>28</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786257165228</t>
+          <t>9786059199452</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Falih Rıfkı Atay</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786257165198</t>
+          <t>9786059199490</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Kazım Karabekir</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786257165082</t>
+          <t>9786059199414</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Ecco Homo</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>120</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786257961844</t>
+          <t>9786059199292</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Tufan</t>
+          <t>Kalpten Hikayeler</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>125</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786052280713</t>
+          <t>9786059199407</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Olmazları Sevdim Olur Diye</t>
+          <t>Yanlış Adalet</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>40</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786257961929</t>
+          <t>9786054777198</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Şintoizm</t>
+          <t>Yosun Tutar Yalnızlıklar</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>150</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786257961882</t>
+          <t>9786054777051</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Marksizm</t>
+          <t>Cennetlik Kadınlar</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786257165051</t>
+          <t>9786054777143</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Kronik Yorgunluk Sendromu</t>
+          <t>Dip</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>150</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786257165044</t>
+          <t>9786054777266</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Bozuklukları</t>
+          <t>İçerden</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786257165020</t>
+          <t>9786054777259</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Disleksi Öğrenme Bozukluğu</t>
+          <t>Dışardan</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>150</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786257961868</t>
+          <t>9786054777181</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Ateizm</t>
+          <t>Tahterevalli</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786257961752</t>
+          <t>9786054777204</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes'un Anıları - Sherlock Holmes</t>
+          <t>Heybenin Bir Gözü</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>120</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786257961776</t>
+          <t>9786054777167</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
+          <t>Düş Okyanusu</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>100</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786257961769</t>
+          <t>9786059199957</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes'un Dönüşü - Sherlock Holmes</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786257961806</t>
+          <t>9786059199605</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Korku Vadisi - Sherlock Holmes</t>
+          <t>Rehber</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>120</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786257961820</t>
+          <t>9786059199940</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes'un Maceraları - Sherlock Holmes</t>
+          <t>Ruhu Terbiyesiz Adam</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786257961813</t>
+          <t>9786059199155</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Son Dava - Sherlock Holmes</t>
+          <t>Modanın İktidarı</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786257961707</t>
+          <t>9786054777761</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Hırsızların Maskesi Düşüyor</t>
+          <t>Bir Delinin Kapak Defteri</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>100</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786257961738</t>
+          <t>9786059199278</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Gizli Planların Karanlık Gölgeleri</t>
+          <t>Doğum</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>100</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786257961714</t>
+          <t>9786054777518</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Gizemli Mesajların Peşinde</t>
+          <t>Mihai Eminescu - Beş Mektup ve Osmanlı</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786257961745</t>
+          <t>9786054777303</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Bulmaca Gibi İpuçlarının Ardında</t>
+          <t>Namluların Ucundaki Yaşamlar</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786257961721</t>
+          <t>9786054777310</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - İz Peşinde Zorlu Takipler</t>
+          <t>Suya da Sabuna da Dokunduk</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786257961592</t>
+          <t>9789944490733</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Kum ve Köpük</t>
+          <t>Zübeyde Hanım Tek Kadın</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>120</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786257961523</t>
+          <t>9786055646677</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kanatlar</t>
+          <t>Zor Çember</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>130</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786257961615</t>
+          <t>9786055646950</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Gezgin</t>
+          <t>Yüreğimin Arka Bahçesi</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>135</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786257961530</t>
+          <t>9789944490634</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Yüksekten Uçanlar</t>
+          <t>Yüreğim Nisan Damlası</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>200</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786257961691</t>
+          <t>9786055646523</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Fırtınalar</t>
+          <t>Yorumsuz</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786257961837</t>
+          <t>9786055646622</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Sekizinci Cennet</t>
+          <t>Yıllarca</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>200</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786257961547</t>
+          <t>9786055646011</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Vadinin Perileri</t>
+          <t>Yeni Sosyalizm</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>120</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786257961561</t>
+          <t>9786054777112</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Gülü</t>
+          <t>Yeni Osmanlıcılık</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>120</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786257961608</t>
+          <t>9786055646479</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Mezarlar Ne Söyler</t>
+          <t>Yeldeki Umutlar</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>120</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786257961646</t>
+          <t>9789944490849</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Bir Gözyaşı ve Bir Tebessüm</t>
+          <t>Yastık Altı Gülkurusu</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>120</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786257961653</t>
+          <t>9789944490672</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Deli</t>
+          <t>Yalnız ve Güzel Ülkem</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>120</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786257961639</t>
+          <t>9786055646264</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Asi Ruhlar</t>
+          <t>Yabancılarla Konuşma</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>125</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786257961578</t>
+          <t>9786055646233</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Gemiler</t>
+          <t>Walter Benjamin’le Yaşamak: Benedix Schönflies</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>120</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786052280768</t>
+          <t>9786055646455</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Bir Acayip Cenaze Töreni</t>
+          <t>Uçurum İnsanları</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>140</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786257961424</t>
+          <t>9786055646646</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Türkiye Solu Sözlüğü</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>120</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786257961479</t>
+          <t>2880000031895</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Tiltaneke</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>120</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786257961400</t>
+          <t>9786054777013</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Tedavi</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>120</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786257961417</t>
+          <t>9786054777006</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Tarihten Unutulmayan Öyküler ve Sözler</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786257961387</t>
+          <t>9786054777105</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar - Charles Darwin</t>
+          <t>Taraf’ın Tarafı</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>120</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786257961455</t>
+          <t>9786054777099</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar - Lev Tolstoy</t>
+          <t>Tanrılar Ülkesine Yolculuk</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>120</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786257961486</t>
+          <t>9786055646004</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar - Virginia Woolf</t>
+          <t>Şampiyonluğun Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>120</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786257961448</t>
+          <t>9786055646363</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar - Karl Marx</t>
+          <t>Şafakta Av</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>120</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786257961431</t>
+          <t>9786055646530</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Süslenmiş Ayrılık Kelimeleri</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>120</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786257961257</t>
+          <t>9786055646561</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet</t>
+          <t>Sus ve Dinle Kuşların Ayini Başlamak Üzere!</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>120</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>4440000000913</t>
+          <t>9786055646738</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Orhan Veli</t>
+          <t>Su Altında Savunma</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>150</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786257961325</t>
+          <t>9789944490726</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Cahit Sıtkı Tarancı</t>
+          <t>Stauffenberg ve Operasyon Valkyrie</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>150</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786257961356</t>
+          <t>9786055646318</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Charles Darwin</t>
+          <t>Sosyal Demokrasi ve Türkiye</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>140</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786257961264</t>
+          <t>9786055646462</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Hamdi Tanpınar</t>
+          <t>Son Nefeste Son Savunma</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786257961349</t>
+          <t>3990087459213</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Elon Musk</t>
+          <t>Seksen Günde Devri Alem</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>130</v>
+        <v>20</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786257961332</t>
+          <t>9786055646509</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Isaac Newton</t>
+          <t>Siyasetin Savurduğu Kadınlar</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>140</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786257961363</t>
+          <t>9786055646783</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Nikola Tesla</t>
+          <t>Silvan’da Ağıt</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>140</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786257961370</t>
+          <t>9789944490153</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci</t>
+          <t>Sığınan Kadın Fotoğrafları</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>140</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786057458636</t>
+          <t>9789944490757</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Dersim Küba Hattı</t>
+          <t>Sevgi ve Yaşamak</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>175</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786257961172</t>
+          <t>9789944490566</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Ejderin Oğlu - Adaletin Peşinde</t>
+          <t>Sevdasız Zamanlara Mahkumum</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>150</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786257961226</t>
+          <t>9786055646424</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Stephen Hawking</t>
+          <t>Trajedi Koğuşu</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>130</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786257961233</t>
+          <t>9789944490016</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Steve Jobs</t>
+          <t>Tin ve Ten - Şiir İzleri</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>27</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786257961202</t>
+          <t>9786055646103</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Albert Einstein</t>
+          <t>Tutuklandı Bizimle Kelimelerimiz</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>140</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786052280935</t>
+          <t>9786059199148</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Barış ve Özgürlük İçin Cumhuriyet</t>
+          <t>Kederin Rengi</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>55</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786257961165</t>
+          <t>9786059199193</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Tekkeden Devlete Yeşil İktidar</t>
+          <t>Ajan Martin: Kurt Adam Peşinde</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786052280966</t>
+          <t>9786059199247</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Falih Rıfkı Atay</t>
+          <t>Çarşı</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786257961011</t>
+          <t>9786054777778</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Yakup Kadri Karaosmanoğlu</t>
+          <t>Yağma Yıllar</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>120</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786052280928</t>
+          <t>9786059199162</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Son Çıkış</t>
+          <t>Sen Hayatsın</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>190</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786257961073</t>
+          <t>9786059199179</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Friedrick Engels</t>
+          <t>Stetoskopumdan Duyduklarım</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>130</v>
+        <v>27</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786257961042</t>
+          <t>9786054777907</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Karl Marx</t>
+          <t>Cibran'ca 1 : Asi Ruhlar / Kırık Kanatlar</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>50</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786257961059</t>
+          <t>9786054777877</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Sovyetlerin Mimarı Lenin</t>
+          <t>Kelebek Sevdası</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786052280898</t>
+          <t>9786054777952</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanımdan Sızanlar</t>
+          <t>İyi Masallar Sevgilim</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786052280805</t>
+          <t>9786054777624</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Silivri’den Özgürlüğe</t>
+          <t>Kızılderililer</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>80</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786052280645</t>
+          <t>9786059199353</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>İşte Tanrı</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>140</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786052280430</t>
+          <t>9786054777921</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Sana Dair Mırıldanmalar</t>
+          <t>Dokundurmalar</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786052280416</t>
+          <t>9786059199001</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Amerika’daki İmam</t>
+          <t>Asla Denemediğimizi Söyleyemezsin!</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>175</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786052280485</t>
+          <t>9786054777914</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Fetullah’ın Copları</t>
+          <t>Cibran'ca 2</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>225</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786052280393</t>
+          <t>9786059199018</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Sen Koy Adını</t>
+          <t>Ondört Yıl Önce</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>140</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786052280348</t>
+          <t>9786054777983</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Komünist Başkan</t>
+          <t>Büyülü Yol</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786052397756</t>
+          <t>9786054777792</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Feryat</t>
+          <t>Bir Hayvanı Sevmekle Başladı Her Şey</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>20</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786052397848</t>
+          <t>9786059199025</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi 125 Keyifli Bilgi</t>
+          <t>Piro</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>120</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786052397800</t>
+          <t>9786054777754</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Karış Karış Dünya 117 Keyifli Bilgi</t>
+          <t>Semerkand’da Aşk</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>120</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786052397824</t>
+          <t>9786054777808</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Dahiler 110 Keyifli Bilgi</t>
+          <t>Barışa Dair</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>120</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786052397794</t>
+          <t>9786054777655</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Evren 124 Keyifli Bilgi</t>
+          <t>Timsahın Gözyaşları</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>120</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786052397862</t>
+          <t>9786054777235</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Şaşırdım Kaldım 126 Keyifli Bilgi</t>
+          <t>Derinden</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>120</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786052397787</t>
+          <t>9786054777372</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Hep Merak Etmişimdir 136 Keyifli Bilgi</t>
+          <t>Asur - Kent Krallığı</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>120</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786052397831</t>
+          <t>9786054777976</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Kaşifler ve Keşifler 110 Keyifli Bilgi</t>
+          <t>Neşterden Kaleme</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>120</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786052397855</t>
+          <t>3990000063995</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Vay Canına 134 Keyifli Bilgi</t>
+          <t>Unutulmaz Yazarlar Set (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786052397770</t>
+          <t>9789781010107</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Büyük İmparatorluklar ve İmparatorlar</t>
+          <t>Stefan Zweig - (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>130</v>
+        <v>78</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786052397640</t>
+          <t>9786052280492</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Kemal: Türkiye’nin Gandhi’si</t>
+          <t>Kendi Ruhuna Düşen Virane</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786052397527</t>
+          <t>9786257623018</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltık</t>
+          <t>Gönül Penceremden Yeşilçam</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786052397411</t>
+          <t>9786257165723</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Çakıltaşı</t>
+          <t>Haydar Ergülen</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786059544313</t>
+          <t>9786257165716</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Faust</t>
+          <t>O Sizin Çocuğunuz Çocukluğunuz Değil</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786059544443</t>
+          <t>9786057467096</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Tembellik Hakkı</t>
+          <t>Ülkü Tamer - Söz Denizinde Sakin Bir Dere</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786059598941</t>
+          <t>9786057467058</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Güneş Çocuklar Ülkesinde</t>
+          <t>Ahmed Arif - Ustura Mavisi Bir Şimşek</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>25</v>
+        <v>150</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786059544474</t>
+          <t>9786054777464</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Yazgı</t>
+          <t>Yakin'e Yol</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>190</v>
+        <v>20</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786059544504</t>
+          <t>3990000006398</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın İmamları</t>
+          <t>Dünyaya İz Bırakan Kadınlar (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786059544283</t>
+          <t>9786257165662</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Marx, Engels, Lenin</t>
+          <t>Mezopotamya Uygarlıkları</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786059544290</t>
+          <t>3990000063910</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Melezlerin Sonuncusu</t>
+          <t>Aşk Romanları - 7 Kitap</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>50</v>
+        <v>165</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786059544177</t>
+          <t>3990000063909</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Hastalık Hastası - Cimri (2 Kitap Birarada)</t>
+          <t>Okunması Gereken Eserler (6 KitapTakım)</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786059544207</t>
+          <t>9786057458674</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Övgü</t>
+          <t>İnsan Böyle Bir Şey</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>140</v>
+        <v>225</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786059598026</t>
+          <t>9786054777211</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Güneşin Çocukları</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>220</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786059598606</t>
+          <t>9786257623117</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Hedef Eyfel</t>
+          <t>Kırılma Noktası 2051</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059544030</t>
+          <t>9786059199926</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Nefson</t>
+          <t>Deniz</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>160</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786059598033</t>
+          <t>9786257165365</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Sergio Ramos</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>130</v>
+        <v>50</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786059598309</t>
+          <t>9786257165389</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Ezilenler</t>
+          <t>Muhammed Salah</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>175</v>
+        <v>50</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786059598163</t>
+          <t>9786257165402</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Memnu</t>
+          <t>Luis Suarez</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>185</v>
+        <v>50</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786059199865</t>
+          <t>9786057623063</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Kazım Koyuncu</t>
         </is>
       </c>
       <c r="C434" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786059199483</t>
+          <t>9789781010104</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Zillet</t>
+          <t>Sabahattin Ali Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786059199308</t>
+          <t>3990000063902</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Lades</t>
+          <t>Çocuklar İçin Oyunlar (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>190</v>
+        <v>65</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786059199230</t>
+          <t>3990000063992</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Yazgı</t>
+          <t>Süper Macera (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786059199209</t>
+          <t>9789990099010</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Uyandılar Geliyorlar</t>
+          <t>Bitirimler Çetesi (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786054777815</t>
+          <t>9789781010111</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>En Baharımsın</t>
+          <t>Aforizmalar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
+          <t>9789781010105</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Bunları Biliyor Musunuz? (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>3990000063907</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Klasik Seti (6 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>3990000063906</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Çocuk Klasikleri - (9 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>3990000063904</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Karanlığı Yırtanlar (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786057042194</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk ve Cumhuriyete Kuşatma</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9786257165266</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Arsenal - Dünya Futbol Kulüpleri 4</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786257165310</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Liverpool - Dünya Futbol Kulüpleri 1</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786257165341</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Paris Saint-Germain - Dünya Futbol Kulüpleri 8</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786257165396</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Real Madrid - Dünya Futbol Kulüpleri 7</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9786257165358</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Manchester United - Dünya Futbol Kulüpleri 6</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9786257165280</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Chelsea - Dünya Futbol Kulüpleri 2</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9786257165303</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Juventus - Dünya Futbol Kulüpleri 3</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9786257165686</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Gezmiş</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>3990000006400</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Uygarlıkları (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9786257165273</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Barcelona - Dünya Futbol Kulüpleri 5</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786257961936</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Yalanlar ve Katliamlar</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786257165006</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Çağcıl Masallar</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9786257961394</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar - Sigmund Freud</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9786257165433</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Bitirimler Çetesi 3 - Esrarengiz Maceralar</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9786257165426</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Sağlıklı Yemek Tarifleri - Şifa Mutfağı</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9786257165464</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Ömür Boyu Sağlıklı Yaşam Rehberi</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9786257165495</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Fitoterapi Doğanın İyileştirici Gücü</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>3990000063988</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Futbol Yıldızları Set - (8 Kitap - Poster Hediyeli) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9786257165501</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Doğal Yöntemlerle Cilt Bakımı ve Güzellik</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>3990000063986</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Futbol Kulüpleri (8 Kitap Set)</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9786054777150</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Hayalbaz</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786257165440</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Bitirimler Çetesi 2 - Esrarengiz Maceralar</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9786257165457</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Bitirimler Çetesi 1 - Esrarengiz Maceralar</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786257165235</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Fahrettin Altay</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786257165174</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Rauf Orbay</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9786257165211</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Fevzi Çakmak</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9786054777594</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Gittiğine Say</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9786058107847</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Uğur Mumcu’dan Sonra Rabıta</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9789990099005</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>İzm Serisi (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9789990099008</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Nedir Serisi (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786257165372</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Cristiano Ronaldo</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786257165334</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Da Silva Neymar</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786257165327</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Lionel Messi</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9786257165297</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Zlatan İbrahimoviç</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786257165259</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Diego Maradona</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9786257623025</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Mali Hamal</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786257623032</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Din Mühendisleri ve Beyin</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9786257165563</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Akıl Oyunları</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9786257961127</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Gezmiş Kahramandır</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9786257961219</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Sigmund Freud</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>2789788617670</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Dünyayı Değiştirenler Serisi (6 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>2789788617669</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Unutulmayan Yazarlar Serisi (6 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9786257961134</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Mahir Çayan</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9786057467065</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Gökten Düşen Bulut</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9786058107809</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Cennet</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9786052280812</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Bana Güzel Bir Şey Söyle</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9786057458629</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>Gemlik’teki Dersim</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9786257165037</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Fobiler</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9786257961783</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Dörtlerin İmzası - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9786257961790</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Dosya - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9786257961189</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Ağır Emanet</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9786052280409</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Un Helvası</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9789781010101</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Masallar (6 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9789781010109</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Keyifli Bilgiler Seti (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>3990000063905</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Jules Verne Seti (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9786052280850</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Fidel Castro</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9786052280546</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Arap İşi Demokrasi</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9786058107854</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>İçeriden Fethedilen Kale CHP</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9789781010106</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Halil Cibran Seti (11 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>3990000041470</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Sherlock Holmes Seti (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9786257961684</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Ermiş</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>3990000063980</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9789781010102</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Dünyayı Değiştirenler (6 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786058107830</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Orhan Veli</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786257165143</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuza Dek Birlikte...</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786257165075</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Cemal Süreya</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786257961509</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Süryaniler</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9786257961493</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Zerdüştler</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9786257961516</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Ezidiler</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9786257961004</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Sait Faik Abasıyanık</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9786257961622</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Ahmed Arif</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9786052280980</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Kemal Tahir</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9786052280997</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Reşat Nuri Güntekin</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9786052280911</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Çöküş</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9786055646165</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Sarsılmak</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>18.06</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9786055646974</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Sabır Ağacı</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9786055646905</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Prens</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9786055646752</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Pencere Gülleri - Gülbeyaz ile Bembeyaz</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9786055646110</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Pankart</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9786055646196</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Ötekileşmeler</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9786055646202</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Önce Kaldırımlar Ölür</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9786055646448</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Ortadoğu’da Direniş</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9786055646691</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Karikatür Çizebilirim?</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9789944490467</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Bir Anayasa İstiyoruz</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9789944490771</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>Mürekkep Kaat ve Sen</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9786055646134</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Modern Cinayetlerin Kokusu</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9789944490825</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Miş’li Geçmiş Zaman Söylenceleri</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9786055646189</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Mistik Güneş Mevlana</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9786055646301</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Medya-Sermaye-Siyaset Üçgeni</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>3990000025707</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Ruleti</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9789944490122</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Kuşatma Altında</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9789944490269</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>Kulak Misafiri</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9786055646547</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>Köşeli Yazılar</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>29.63</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9789944490412</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>Komünist Manifestosu</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9786055646554</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Kitab-ül Gayb</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9786055646400</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Kimliksiz Mavi</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9789944490313</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Karşı Saldırı</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9786055646516</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Karınca Duası</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9786055646431</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Karabatak</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9789944490542</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalizm Bizden Ne İstiyor?</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9789944490535</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>Kalbimin Doğusu</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>3990000025708</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>İtibarsız Adam</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9786054777075</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>İsyan Öyküleri</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9786055646707</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>İpin Ucundaki Çığlık</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9786054777129</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlar İhanete Tutsak</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9789944490429</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluğun Yeni Av Sahaları</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9789944490573</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>Işığın Aşkıyla İlhan İrem</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9789944490337</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Kasaba</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9786055646387</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>Katil Doğanlar</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9786055646608</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>Kendimedir Adımlarım</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9786059199032</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Mağrip Semaları</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9786052280874</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>İdam ve Sürgün Fermanları</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9786052280881</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>Yüzleşme</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>9786052280829</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>Pembe Restaurantım Hoşçakalın</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>9786059199704</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>Dava</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9789750120701</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük Savaşçıları</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9786257961141</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>Barış Sanatı</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9786052280539</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>Adsız'da Yedi Gün</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>9786052280454</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>İsyan ve Terapi</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>9786257961097</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Zambaklar Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9786257961080</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Merkezine Yolculuk</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9786257961110</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>Ay’a Yolculuk</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9786257961103</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>Balonla Beş Hafta</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9786052397916</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'nın Gerçek Manevi Temeli</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>9786052280300</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Mahir - Eylem Günlüğü</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9786052280218</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Tanrı Olmalı</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9786258547061</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Zihnini Yeniden Yaz - 2</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9786255507761</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>Kardan Adam</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9786255507754</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>Sağlıklı Dişlerim Güzel Gülüşlerim</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9786255507747</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Doğum Günü Partisi</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9786258547092</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Rüsva</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9786258547078</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Kehanetin Kızı</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9786258547108</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>Beni Hatırla</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9786258547877</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>O’postrof 2</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9786258547860</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>O’postrof</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9786258547054</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>Yaşadığım İzmir</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9786258547030</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Sisli Gölün Sırrı</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>9786258547023</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>Güneşi Koydum Kalbime</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>9786258547009</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>Karanlığa Karşı Umut</t>
+        </is>
+      </c>
+      <c r="C583" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>9786258547047</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>Kafka'nın Kayıp Mektupları</t>
+        </is>
+      </c>
+      <c r="C584" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>9786255507990</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Çar Putin</t>
+        </is>
+      </c>
+      <c r="C585" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>9786255507976</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>Yapraklar Da Bazen Ölmek İster</t>
+        </is>
+      </c>
+      <c r="C586" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>9786255507853</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Oyunlar 2</t>
+        </is>
+      </c>
+      <c r="C587" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>9786255507846</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>Toplu Oyunlar 1</t>
+        </is>
+      </c>
+      <c r="C588" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>9786255507952</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>Barışın Dili</t>
+        </is>
+      </c>
+      <c r="C589" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>9786255507969</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun Tılsımlı Seslenişi</t>
+        </is>
+      </c>
+      <c r="C590" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>9786255507907</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamın Direksiyonunda</t>
+        </is>
+      </c>
+      <c r="C591" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>9786255507938</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>Yazgülü</t>
+        </is>
+      </c>
+      <c r="C592" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>9786255507808</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>Progressive Rock Ansiklopedisi</t>
+        </is>
+      </c>
+      <c r="C593" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>9786255507891</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk Din ve Devrimler</t>
+        </is>
+      </c>
+      <c r="C594" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>9786255507921</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>Jitem Pir Yokmuş Jitem Bir Varmış</t>
+        </is>
+      </c>
+      <c r="C595" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>9786255507815</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>Who</t>
+        </is>
+      </c>
+      <c r="C596" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>9786255507778</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>Üç Şehrin Hikayesi</t>
+        </is>
+      </c>
+      <c r="C597" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>9786257623179</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>Turkish Vegan Mutfak</t>
+        </is>
+      </c>
+      <c r="C598" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>9786255507785</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>Haydut</t>
+        </is>
+      </c>
+      <c r="C599" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>9786255507693</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>Mor Elma Kafe</t>
+        </is>
+      </c>
+      <c r="C600" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>9786255507792</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>Mehlikam</t>
+        </is>
+      </c>
+      <c r="C601" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>9786255507679</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>Yarıda Kaldı Şarkılar</t>
+        </is>
+      </c>
+      <c r="C602" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>9786255507730</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Gezmeleri</t>
+        </is>
+      </c>
+      <c r="C603" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>9786255507709</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>Kişisel Kalite ve Liderlik</t>
+        </is>
+      </c>
+      <c r="C604" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>9786255507716</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>Kişisel Kalite ve Profesyonellik</t>
+        </is>
+      </c>
+      <c r="C605" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>9786255507686</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>Cevaplar Kitabı</t>
+        </is>
+      </c>
+      <c r="C606" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>9786257623810</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Sanatta Bedenin Ev Halleri</t>
+        </is>
+      </c>
+      <c r="C607" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>9786255507648</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>Benden Kalan İzler</t>
+        </is>
+      </c>
+      <c r="C608" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>9786255507655</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>Enikonu Araf</t>
+        </is>
+      </c>
+      <c r="C609" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>9786255507662</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>Hayallerim Gerçeklerimden Büyüktü</t>
+        </is>
+      </c>
+      <c r="C610" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>9786255507631</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>Uzay Zaman Şaman’ı</t>
+        </is>
+      </c>
+      <c r="C611" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>9786255507556</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>İçimde Büyüyen Çocuk</t>
+        </is>
+      </c>
+      <c r="C612" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>9786255507624</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>Volkan Konak</t>
+        </is>
+      </c>
+      <c r="C613" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>9786255507525</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>Keder Ülkesi</t>
+        </is>
+      </c>
+      <c r="C614" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>9786255507501</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>Denizkızı Aden</t>
+        </is>
+      </c>
+      <c r="C615" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>9786256619951</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>Kaplumbağa Piti Nerede?</t>
+        </is>
+      </c>
+      <c r="C616" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>9786255507563</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>Kaçma, Latte Kaçma!</t>
+        </is>
+      </c>
+      <c r="C617" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>9786255507570</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>Sanal Gerçeklik Gözlüğü Ilgaz’ı Nereye Götürüyor?</t>
+        </is>
+      </c>
+      <c r="C618" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>9786255507518</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>Düş’eş 2</t>
+        </is>
+      </c>
+      <c r="C619" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>9786255507594</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>Tuncel Kurtiz</t>
+        </is>
+      </c>
+      <c r="C620" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>9786255507587</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet Kaya</t>
+        </is>
+      </c>
+      <c r="C621" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>9786255507617</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>Erkin Koray</t>
+        </is>
+      </c>
+      <c r="C622" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>9786255507600</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>Cem Karaca</t>
+        </is>
+      </c>
+      <c r="C623" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>9786255507532</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>Arda Güler</t>
+        </is>
+      </c>
+      <c r="C624" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>9786255507440</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>Kenan Yıldız</t>
+        </is>
+      </c>
+      <c r="C625" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>9786255507495</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>Kadehsel Konular</t>
+        </is>
+      </c>
+      <c r="C626" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>9786255507471</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>Alevlerin Ardındaki Sarsıntı</t>
+        </is>
+      </c>
+      <c r="C627" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>9786255507488</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>Hakikatini Keşfet</t>
+        </is>
+      </c>
+      <c r="C628" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>9786255507464</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>Astro 102</t>
+        </is>
+      </c>
+      <c r="C629" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>9786255507457</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>Ölümlü Tanrı</t>
+        </is>
+      </c>
+      <c r="C630" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>9786255507433</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>Günaydın Hayat</t>
+        </is>
+      </c>
+      <c r="C631" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>9786255507242</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>Sadece Elif</t>
+        </is>
+      </c>
+      <c r="C632" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>9786255507334</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>Güz</t>
+        </is>
+      </c>
+      <c r="C633" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>9786259972824</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>Vücut Ağırlığıyla Egzersizler</t>
+        </is>
+      </c>
+      <c r="C634" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>9786259972848</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>Hypertrophy</t>
+        </is>
+      </c>
+      <c r="C635" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>9786255507426</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>Ramazan Etkinlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C636" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>9786255507372</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>Merhaba Kadıköylü</t>
+        </is>
+      </c>
+      <c r="C637" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>9786255507396</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>Yanlış Hesap</t>
+        </is>
+      </c>
+      <c r="C638" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>9786255507341</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>Annemin Duvarları Aşan Sesi</t>
+        </is>
+      </c>
+      <c r="C639" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>9786255507389</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>Cevaplarda Kendini Keşfet</t>
+        </is>
+      </c>
+      <c r="C640" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>9786255507402</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>Come From Toprock</t>
+        </is>
+      </c>
+      <c r="C641" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>9786255507419</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>Gölgenin Tutkusu</t>
+        </is>
+      </c>
+      <c r="C642" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>9786257165624</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C643" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>9786256619524</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>Zeytin Yetiştiriciliğinde Pratik Bilgiler</t>
+        </is>
+      </c>
+      <c r="C644" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>9786256619531</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>Elementsel Check Up</t>
+        </is>
+      </c>
+      <c r="C645" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>9786255507358</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>Hakan Çalhanoğlu</t>
+        </is>
+      </c>
+      <c r="C646" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>9786255507365</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>Kabule Şayan</t>
+        </is>
+      </c>
+      <c r="C647" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>9786255507259</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>Göç</t>
+        </is>
+      </c>
+      <c r="C648" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>9786255507266</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet Döneminde Müzikte Modernleşme Süreci</t>
+        </is>
+      </c>
+      <c r="C649" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>9786255507280</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>Schubert ve Şevki Bey</t>
+        </is>
+      </c>
+      <c r="C650" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>9786255507297</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>Çocukların Sorunlarıyla Baş Etmenin Yolları</t>
+        </is>
+      </c>
+      <c r="C651" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>9786255507273</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>Bebe Günden Güneş Sorar</t>
+        </is>
+      </c>
+      <c r="C652" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>9786255507327</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>Rafa Silva</t>
+        </is>
+      </c>
+      <c r="C653" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>9786255507310</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>En Nesyri</t>
+        </is>
+      </c>
+      <c r="C654" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>9786255507303</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>Oshimen</t>
+        </is>
+      </c>
+      <c r="C655" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>9786256619920</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>Böyle Yaşadım</t>
+        </is>
+      </c>
+      <c r="C656" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>9786255507167</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>Aşk- ı Müptela</t>
+        </is>
+      </c>
+      <c r="C657" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>9786256619333</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>Niyet Kitabı</t>
+        </is>
+      </c>
+      <c r="C658" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>9786255507174</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>Astro 101</t>
+        </is>
+      </c>
+      <c r="C659" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>9786255507105</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>Sümerler</t>
+        </is>
+      </c>
+      <c r="C660" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>9786255507075</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>Hititler</t>
+        </is>
+      </c>
+      <c r="C661" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>9786255507082</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>Eski Mısır</t>
+        </is>
+      </c>
+      <c r="C662" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>9786255507099</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>Mayalar</t>
+        </is>
+      </c>
+      <c r="C663" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>9786255507068</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>Vikingler</t>
+        </is>
+      </c>
+      <c r="C664" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>9786255507143</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>Urartular</t>
+        </is>
+      </c>
+      <c r="C665" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>9786255507136</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>Aztekler</t>
+        </is>
+      </c>
+      <c r="C666" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>9786255507150</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>Ninjalar</t>
+        </is>
+      </c>
+      <c r="C667" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>9786255507129</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>Her Yaşam Bir Hikaye</t>
+        </is>
+      </c>
+      <c r="C668" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>9786255507044</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>Rus İhtilali</t>
+        </is>
+      </c>
+      <c r="C669" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>9786255507051</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>Fransız İhtilali</t>
+        </is>
+      </c>
+      <c r="C670" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>9786255507013</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>Çin İhtilali</t>
+        </is>
+      </c>
+      <c r="C671" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>9786255507006</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>Amerikan İhtilali</t>
+        </is>
+      </c>
+      <c r="C672" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>9786255507112</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>Küllerimle Dans Ettim</t>
+        </is>
+      </c>
+      <c r="C673" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>9786058107823</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>Anahtar</t>
+        </is>
+      </c>
+      <c r="C674" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>9786256619982</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>Kızılderililer</t>
+        </is>
+      </c>
+      <c r="C675" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>9786256619975</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>Samuraylar</t>
+        </is>
+      </c>
+      <c r="C676" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>9786255507020</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>Savaş Sanatı</t>
+        </is>
+      </c>
+      <c r="C677" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>9786256619715</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>17. Yüzyılda Osmanlı İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C678" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>9786256619937</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>Görünmez İpler Nasıl Kesilir</t>
+        </is>
+      </c>
+      <c r="C679" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>9786256619944</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>Hayaller Ronaldo Gerçekler Raşit - Gol Kralı 1</t>
+        </is>
+      </c>
+      <c r="C680" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>9786256619968</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>P!ç Kuruları</t>
+        </is>
+      </c>
+      <c r="C681" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>9786255507037</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>Helen’in Şarkısı</t>
+        </is>
+      </c>
+      <c r="C682" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>9786256619999</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>Masonluk</t>
+        </is>
+      </c>
+      <c r="C683" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>9786256619913</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>Feminizm</t>
+        </is>
+      </c>
+      <c r="C684" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>9786256619890</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="C685" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>9786256619883</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>Ajan Martin</t>
+        </is>
+      </c>
+      <c r="C686" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>9786256619661</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>Hayattan Esintiler</t>
+        </is>
+      </c>
+      <c r="C687" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>9786256619821</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>Serkeş</t>
+        </is>
+      </c>
+      <c r="C688" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>9786256619838</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>Müşterek Aşırım</t>
+        </is>
+      </c>
+      <c r="C689" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>9786256619814</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>Düşelçi</t>
+        </is>
+      </c>
+      <c r="C690" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>9786256619869</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>Eyvah Veli OIdum</t>
+        </is>
+      </c>
+      <c r="C691" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>9786256619760</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Götüren Taktikler</t>
+        </is>
+      </c>
+      <c r="C692" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>9786256619777</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Götüren Beyin</t>
+        </is>
+      </c>
+      <c r="C693" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>9786256619791</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Götüren Etkili İletişim</t>
+        </is>
+      </c>
+      <c r="C694" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>9786256619784</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Götüren Duygusal Zeka</t>
+        </is>
+      </c>
+      <c r="C695" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>9786256619807</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Götüren Etkili Motivasyon</t>
+        </is>
+      </c>
+      <c r="C696" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>9786256619753</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>Başarıya Götüren Karakter</t>
+        </is>
+      </c>
+      <c r="C697" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>9786256619692</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>Yokuştaki Ev</t>
+        </is>
+      </c>
+      <c r="C698" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>9786256619708</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>Zeugma’nın Gölgesinde Deprem</t>
+        </is>
+      </c>
+      <c r="C699" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>9786257961875</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>Agnostisizm</t>
+        </is>
+      </c>
+      <c r="C700" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>9786257961912</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>Şamanizm</t>
+        </is>
+      </c>
+      <c r="C701" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>9786257165068</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>Şizofreni</t>
+        </is>
+      </c>
+      <c r="C702" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>9786257961967</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>Bipolar Bozukluk</t>
+        </is>
+      </c>
+      <c r="C703" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>9786257961905</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>Paganizm</t>
+        </is>
+      </c>
+      <c r="C704" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>9786256619623</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Atatürk’ün Çocukluğu</t>
+        </is>
+      </c>
+      <c r="C705" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>9786256619685</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>Kar ve Çocuklar</t>
+        </is>
+      </c>
+      <c r="C706" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>9786256619678</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>Abdülhamid’in Ertuğrul’u</t>
+        </is>
+      </c>
+      <c r="C707" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>9786256619654</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Ada Macerası</t>
+        </is>
+      </c>
+      <c r="C708" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>9786256619647</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>İncir Çekirdeğini Doldurmak</t>
+        </is>
+      </c>
+      <c r="C709" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>9786256619630</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>Sır Senin İçinde</t>
+        </is>
+      </c>
+      <c r="C710" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3">
+      <c r="A711" s="1" t="inlineStr">
+        <is>
+          <t>9786256619616</t>
+        </is>
+      </c>
+      <c r="B711" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Gülümsemek İstersin</t>
+        </is>
+      </c>
+      <c r="C711" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3">
+      <c r="A712" s="1" t="inlineStr">
+        <is>
+          <t>9786257961998</t>
+        </is>
+      </c>
+      <c r="B712" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalizm</t>
+        </is>
+      </c>
+      <c r="C712" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3">
+      <c r="A713" s="1" t="inlineStr">
+        <is>
+          <t>9786257961899</t>
+        </is>
+      </c>
+      <c r="B713" s="1" t="inlineStr">
+        <is>
+          <t>Deizm</t>
+        </is>
+      </c>
+      <c r="C713" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3">
+      <c r="A714" s="1" t="inlineStr">
+        <is>
+          <t>9786257961974</t>
+        </is>
+      </c>
+      <c r="B714" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat Eksikliği</t>
+        </is>
+      </c>
+      <c r="C714" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3">
+      <c r="A715" s="1" t="inlineStr">
+        <is>
+          <t>9786257165013</t>
+        </is>
+      </c>
+      <c r="B715" s="1" t="inlineStr">
+        <is>
+          <t>Depresyon</t>
+        </is>
+      </c>
+      <c r="C715" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>9786257961851</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
+          <t>Budizm</t>
+        </is>
+      </c>
+      <c r="C716" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3">
+      <c r="A717" s="1" t="inlineStr">
+        <is>
+          <t>9786257961943</t>
+        </is>
+      </c>
+      <c r="B717" s="1" t="inlineStr">
+        <is>
+          <t>Anksiyete</t>
+        </is>
+      </c>
+      <c r="C717" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>9786257961950</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>Bilişsel Psikoloji</t>
+        </is>
+      </c>
+      <c r="C718" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
+          <t>9786257961981</t>
+        </is>
+      </c>
+      <c r="B719" s="1" t="inlineStr">
+        <is>
+          <t>Faşizm</t>
+        </is>
+      </c>
+      <c r="C719" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3">
+      <c r="A720" s="1" t="inlineStr">
+        <is>
+          <t>9786256619586</t>
+        </is>
+      </c>
+      <c r="B720" s="1" t="inlineStr">
+        <is>
+          <t>Ortaya Karışık</t>
+        </is>
+      </c>
+      <c r="C720" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>9786256619593</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>Uzay Zaman Dervişi</t>
+        </is>
+      </c>
+      <c r="C721" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>9786256619609</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>İlişkiler Mi Bizi, Biz Mi İlişkileri Yarattık?</t>
+        </is>
+      </c>
+      <c r="C722" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>9786256619548</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>Ekmek Arası Tadında</t>
+        </is>
+      </c>
+      <c r="C723" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>9786256619241</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
+          <t>Pembe Eldivenler</t>
+        </is>
+      </c>
+      <c r="C724" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>9786256619166</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>Bahçemdeki Bensizlik (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C725" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>9786256619470</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
+          <t>Gösteri</t>
+        </is>
+      </c>
+      <c r="C726" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3">
+      <c r="A727" s="1" t="inlineStr">
+        <is>
+          <t>9786256619494</t>
+        </is>
+      </c>
+      <c r="B727" s="1" t="inlineStr">
+        <is>
+          <t>Oyunlarla Değerleri Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C727" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3">
+      <c r="A728" s="1" t="inlineStr">
+        <is>
+          <t>9786256619517</t>
+        </is>
+      </c>
+      <c r="B728" s="1" t="inlineStr">
+        <is>
+          <t>Sonbahar Güneşi</t>
+        </is>
+      </c>
+      <c r="C728" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>9786256619487</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>Kalpten Doğan Çocuklar - Koruyucu Aile Öyküleri</t>
+        </is>
+      </c>
+      <c r="C729" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>9786256619111</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>Stil Sırları</t>
+        </is>
+      </c>
+      <c r="C730" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>9786257623377</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>Makul Kelimeler</t>
+        </is>
+      </c>
+      <c r="C731" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>9786256619418</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ağacın Yan Dalı</t>
+        </is>
+      </c>
+      <c r="C732" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>9786256619463</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>Düştüm, Yok Oldum!</t>
+        </is>
+      </c>
+      <c r="C733" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>9786256619432</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>Bir Sadakat Meselesi</t>
+        </is>
+      </c>
+      <c r="C734" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>9786256619425</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>Pardon Bir Soru Sorabilir Miyim?</t>
+        </is>
+      </c>
+      <c r="C735" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>9786256619135</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>Arka Plan</t>
+        </is>
+      </c>
+      <c r="C736" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>9786256619395</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
+          <t>Beden Dili İle Etkili İletişim</t>
+        </is>
+      </c>
+      <c r="C737" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>9786256619302</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Kurtaran 40 Kod</t>
+        </is>
+      </c>
+      <c r="C738" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>9786256619340</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>Ayraç</t>
+        </is>
+      </c>
+      <c r="C739" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>9786256619296</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>Türk Milliyetçiliği ve İslami Sosyalizm Ülküsü</t>
+        </is>
+      </c>
+      <c r="C740" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>9786256619388</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>Posta Güvercinleri</t>
+        </is>
+      </c>
+      <c r="C741" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>9786256619319</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>Makbule Hanım</t>
+        </is>
+      </c>
+      <c r="C742" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>9786256619357</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>How To Speak English</t>
+        </is>
+      </c>
+      <c r="C743" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>9786256619326</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Paylaşımı</t>
+        </is>
+      </c>
+      <c r="C744" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>9786256619258</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>Kar Şenliği</t>
+        </is>
+      </c>
+      <c r="C745" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
+          <t>9786256619364</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>Haberine Sağlık</t>
+        </is>
+      </c>
+      <c r="C746" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>9786256619371</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>Derin Denemeler</t>
+        </is>
+      </c>
+      <c r="C747" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>9786259887791</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>Döngü</t>
+        </is>
+      </c>
+      <c r="C748" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>9786256619289</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>Martı Çığlıkları</t>
+        </is>
+      </c>
+      <c r="C749" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>9786256619180</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>Ayna Etkisi</t>
+        </is>
+      </c>
+      <c r="C750" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>9786256619234</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>Depresyon Bir Hediyedir</t>
+        </is>
+      </c>
+      <c r="C751" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>9786256619272</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>Bağbozumu</t>
+        </is>
+      </c>
+      <c r="C752" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3">
+      <c r="A753" s="1" t="inlineStr">
+        <is>
+          <t>9786256619159</t>
+        </is>
+      </c>
+      <c r="B753" s="1" t="inlineStr">
+        <is>
+          <t>Sevda Çişentisi</t>
+        </is>
+      </c>
+      <c r="C753" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3">
+      <c r="A754" s="1" t="inlineStr">
+        <is>
+          <t>9786256619104</t>
+        </is>
+      </c>
+      <c r="B754" s="1" t="inlineStr">
+        <is>
+          <t>Denizcilik Tarihimizden Esintiler</t>
+        </is>
+      </c>
+      <c r="C754" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3">
+      <c r="A755" s="1" t="inlineStr">
+        <is>
+          <t>9786256619203</t>
+        </is>
+      </c>
+      <c r="B755" s="1" t="inlineStr">
+        <is>
+          <t>Sincap Arda Okula Gitmek İstemiyor</t>
+        </is>
+      </c>
+      <c r="C755" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3">
+      <c r="A756" s="1" t="inlineStr">
+        <is>
+          <t>9786256619227</t>
+        </is>
+      </c>
+      <c r="B756" s="1" t="inlineStr">
+        <is>
+          <t>Arayış</t>
+        </is>
+      </c>
+      <c r="C756" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="757" spans="1:3">
+      <c r="A757" s="1" t="inlineStr">
+        <is>
+          <t>9786256619210</t>
+        </is>
+      </c>
+      <c r="B757" s="1" t="inlineStr">
+        <is>
+          <t>Siyah ve Beyaz</t>
+        </is>
+      </c>
+      <c r="C757" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="758" spans="1:3">
+      <c r="A758" s="1" t="inlineStr">
+        <is>
+          <t>9786256619197</t>
+        </is>
+      </c>
+      <c r="B758" s="1" t="inlineStr">
+        <is>
+          <t>İçimizden Geçen Yaz</t>
+        </is>
+      </c>
+      <c r="C758" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="759" spans="1:3">
+      <c r="A759" s="1" t="inlineStr">
+        <is>
+          <t>9786256619173</t>
+        </is>
+      </c>
+      <c r="B759" s="1" t="inlineStr">
+        <is>
+          <t>Üç Kafadarın Esrarengiz Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C759" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="760" spans="1:3">
+      <c r="A760" s="1" t="inlineStr">
+        <is>
+          <t>9786256619142</t>
+        </is>
+      </c>
+      <c r="B760" s="1" t="inlineStr">
+        <is>
+          <t>Annemin Yemek Kokusu</t>
+        </is>
+      </c>
+      <c r="C760" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="761" spans="1:3">
+      <c r="A761" s="1" t="inlineStr">
+        <is>
+          <t>9786259887746</t>
+        </is>
+      </c>
+      <c r="B761" s="1" t="inlineStr">
+        <is>
+          <t>Gece Gözlüm Sen Misin</t>
+        </is>
+      </c>
+      <c r="C761" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="762" spans="1:3">
+      <c r="A762" s="1" t="inlineStr">
+        <is>
+          <t>9786256619098</t>
+        </is>
+      </c>
+      <c r="B762" s="1" t="inlineStr">
+        <is>
+          <t>Özüm Büyüyor</t>
+        </is>
+      </c>
+      <c r="C762" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="763" spans="1:3">
+      <c r="A763" s="1" t="inlineStr">
+        <is>
+          <t>9786259887739</t>
+        </is>
+      </c>
+      <c r="B763" s="1" t="inlineStr">
+        <is>
+          <t>Sır Dünya</t>
+        </is>
+      </c>
+      <c r="C763" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="764" spans="1:3">
+      <c r="A764" s="1" t="inlineStr">
+        <is>
+          <t>9786256619029</t>
+        </is>
+      </c>
+      <c r="B764" s="1" t="inlineStr">
+        <is>
+          <t>Serpintiler</t>
+        </is>
+      </c>
+      <c r="C764" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="765" spans="1:3">
+      <c r="A765" s="1" t="inlineStr">
+        <is>
+          <t>9786256619050</t>
+        </is>
+      </c>
+      <c r="B765" s="1" t="inlineStr">
+        <is>
+          <t>Neymar</t>
+        </is>
+      </c>
+      <c r="C765" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="766" spans="1:3">
+      <c r="A766" s="1" t="inlineStr">
+        <is>
+          <t>9786256619081</t>
+        </is>
+      </c>
+      <c r="B766" s="1" t="inlineStr">
+        <is>
+          <t>Mo Salah</t>
+        </is>
+      </c>
+      <c r="C766" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="767" spans="1:3">
+      <c r="A767" s="1" t="inlineStr">
+        <is>
+          <t>9786256619074</t>
+        </is>
+      </c>
+      <c r="B767" s="1" t="inlineStr">
+        <is>
+          <t>Luis Suarez</t>
+        </is>
+      </c>
+      <c r="C767" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3">
+      <c r="A768" s="1" t="inlineStr">
+        <is>
+          <t>9786256619043</t>
+        </is>
+      </c>
+      <c r="B768" s="1" t="inlineStr">
+        <is>
+          <t>Ibrahimoviç</t>
+        </is>
+      </c>
+      <c r="C768" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="769" spans="1:3">
+      <c r="A769" s="1" t="inlineStr">
+        <is>
+          <t>9786256619012</t>
+        </is>
+      </c>
+      <c r="B769" s="1" t="inlineStr">
+        <is>
+          <t>Vaveyladan Sonra</t>
+        </is>
+      </c>
+      <c r="C769" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="770" spans="1:3">
+      <c r="A770" s="1" t="inlineStr">
+        <is>
+          <t>9786259887784</t>
+        </is>
+      </c>
+      <c r="B770" s="1" t="inlineStr">
+        <is>
+          <t>Liman Yunusu Martin Johns</t>
+        </is>
+      </c>
+      <c r="C770" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="771" spans="1:3">
+      <c r="A771" s="1" t="inlineStr">
+        <is>
+          <t>9786259887722</t>
+        </is>
+      </c>
+      <c r="B771" s="1" t="inlineStr">
+        <is>
+          <t>Aileden İş Yaşamına Başarı Kodları</t>
+        </is>
+      </c>
+      <c r="C771" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="772" spans="1:3">
+      <c r="A772" s="1" t="inlineStr">
+        <is>
+          <t>9786259887760</t>
+        </is>
+      </c>
+      <c r="B772" s="1" t="inlineStr">
+        <is>
+          <t>Şehir Hafızası</t>
+        </is>
+      </c>
+      <c r="C772" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3">
+      <c r="A773" s="1" t="inlineStr">
+        <is>
+          <t>9786259887777</t>
+        </is>
+      </c>
+      <c r="B773" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşümün Pusulası</t>
+        </is>
+      </c>
+      <c r="C773" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="774" spans="1:3">
+      <c r="A774" s="1" t="inlineStr">
+        <is>
+          <t>9786259948157</t>
+        </is>
+      </c>
+      <c r="B774" s="1" t="inlineStr">
+        <is>
+          <t>Zihnim Ruhuma Eziyet</t>
+        </is>
+      </c>
+      <c r="C774" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="775" spans="1:3">
+      <c r="A775" s="1" t="inlineStr">
+        <is>
+          <t>9786259948119</t>
+        </is>
+      </c>
+      <c r="B775" s="1" t="inlineStr">
+        <is>
+          <t>Yeryüzü Neonları</t>
+        </is>
+      </c>
+      <c r="C775" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3">
+      <c r="A776" s="1" t="inlineStr">
+        <is>
+          <t>9786259948140</t>
+        </is>
+      </c>
+      <c r="B776" s="1" t="inlineStr">
+        <is>
+          <t>Sürgün Çocuklar Büyümez</t>
+        </is>
+      </c>
+      <c r="C776" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="777" spans="1:3">
+      <c r="A777" s="1" t="inlineStr">
+        <is>
+          <t>9786259948164</t>
+        </is>
+      </c>
+      <c r="B777" s="1" t="inlineStr">
+        <is>
+          <t>Pera</t>
+        </is>
+      </c>
+      <c r="C777" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="778" spans="1:3">
+      <c r="A778" s="1" t="inlineStr">
+        <is>
+          <t>9786259948171</t>
+        </is>
+      </c>
+      <c r="B778" s="1" t="inlineStr">
+        <is>
+          <t>Merhaba</t>
+        </is>
+      </c>
+      <c r="C778" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="779" spans="1:3">
+      <c r="A779" s="1" t="inlineStr">
+        <is>
+          <t>9786259948188</t>
+        </is>
+      </c>
+      <c r="B779" s="1" t="inlineStr">
+        <is>
+          <t>İstağfi</t>
+        </is>
+      </c>
+      <c r="C779" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="780" spans="1:3">
+      <c r="A780" s="1" t="inlineStr">
+        <is>
+          <t>9786259948195</t>
+        </is>
+      </c>
+      <c r="B780" s="1" t="inlineStr">
+        <is>
+          <t>Eğer Bizi Sual Eden Olursa</t>
+        </is>
+      </c>
+      <c r="C780" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="781" spans="1:3">
+      <c r="A781" s="1" t="inlineStr">
+        <is>
+          <t>9786259887708</t>
+        </is>
+      </c>
+      <c r="B781" s="1" t="inlineStr">
+        <is>
+          <t>Canparem</t>
+        </is>
+      </c>
+      <c r="C781" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="782" spans="1:3">
+      <c r="A782" s="1" t="inlineStr">
+        <is>
+          <t>9786259887715</t>
+        </is>
+      </c>
+      <c r="B782" s="1" t="inlineStr">
+        <is>
+          <t>Senin İçin Seyahat</t>
+        </is>
+      </c>
+      <c r="C782" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="783" spans="1:3">
+      <c r="A783" s="1" t="inlineStr">
+        <is>
+          <t>9786256560000</t>
+        </is>
+      </c>
+      <c r="B783" s="1" t="inlineStr">
+        <is>
+          <t>Sırtımda Yara Dünya</t>
+        </is>
+      </c>
+      <c r="C783" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="784" spans="1:3">
+      <c r="A784" s="1" t="inlineStr">
+        <is>
+          <t>9786259948102</t>
+        </is>
+      </c>
+      <c r="B784" s="1" t="inlineStr">
+        <is>
+          <t>Sana Herkes İmrenmeli</t>
+        </is>
+      </c>
+      <c r="C784" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="785" spans="1:3">
+      <c r="A785" s="1" t="inlineStr">
+        <is>
+          <t>9786256560079</t>
+        </is>
+      </c>
+      <c r="B785" s="1" t="inlineStr">
+        <is>
+          <t>Puzzle Parçaları 2</t>
+        </is>
+      </c>
+      <c r="C785" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="786" spans="1:3">
+      <c r="A786" s="1" t="inlineStr">
+        <is>
+          <t>9786256560062</t>
+        </is>
+      </c>
+      <c r="B786" s="1" t="inlineStr">
+        <is>
+          <t>Ben En Çok Sana Yazmayı Sevdim</t>
+        </is>
+      </c>
+      <c r="C786" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3">
+      <c r="A787" s="1" t="inlineStr">
+        <is>
+          <t>9786259965888</t>
+        </is>
+      </c>
+      <c r="B787" s="1" t="inlineStr">
+        <is>
+          <t>Ali Öğretmen</t>
+        </is>
+      </c>
+      <c r="C787" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="788" spans="1:3">
+      <c r="A788" s="1" t="inlineStr">
+        <is>
+          <t>9786259965864</t>
+        </is>
+      </c>
+      <c r="B788" s="1" t="inlineStr">
+        <is>
+          <t>Heybemden Dökülen Öyküler</t>
+        </is>
+      </c>
+      <c r="C788" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="789" spans="1:3">
+      <c r="A789" s="1" t="inlineStr">
+        <is>
+          <t>9786259965871</t>
+        </is>
+      </c>
+      <c r="B789" s="1" t="inlineStr">
+        <is>
+          <t>Siyah Şapkalı Adam</t>
+        </is>
+      </c>
+      <c r="C789" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="790" spans="1:3">
+      <c r="A790" s="1" t="inlineStr">
+        <is>
+          <t>9786259965833</t>
+        </is>
+      </c>
+      <c r="B790" s="1" t="inlineStr">
+        <is>
+          <t>Gitmek Gerek</t>
+        </is>
+      </c>
+      <c r="C790" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="791" spans="1:3">
+      <c r="A791" s="1" t="inlineStr">
+        <is>
+          <t>9786257623803</t>
+        </is>
+      </c>
+      <c r="B791" s="1" t="inlineStr">
+        <is>
+          <t>Çay Falı Kartları</t>
+        </is>
+      </c>
+      <c r="C791" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="792" spans="1:3">
+      <c r="A792" s="1" t="inlineStr">
+        <is>
+          <t>9786259972886</t>
+        </is>
+      </c>
+      <c r="B792" s="1" t="inlineStr">
+        <is>
+          <t>İstikamet Kuşlar Bakanlığı</t>
+        </is>
+      </c>
+      <c r="C792" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="793" spans="1:3">
+      <c r="A793" s="1" t="inlineStr">
+        <is>
+          <t>9786259965819</t>
+        </is>
+      </c>
+      <c r="B793" s="1" t="inlineStr">
+        <is>
+          <t>İzi ve Feli</t>
+        </is>
+      </c>
+      <c r="C793" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="794" spans="1:3">
+      <c r="A794" s="1" t="inlineStr">
+        <is>
+          <t>9786259965857</t>
+        </is>
+      </c>
+      <c r="B794" s="1" t="inlineStr">
+        <is>
+          <t>Altı Üstü Hayat</t>
+        </is>
+      </c>
+      <c r="C794" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="795" spans="1:3">
+      <c r="A795" s="1" t="inlineStr">
+        <is>
+          <t>9786259965826</t>
+        </is>
+      </c>
+      <c r="B795" s="1" t="inlineStr">
+        <is>
+          <t>Düş’eş</t>
+        </is>
+      </c>
+      <c r="C795" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="796" spans="1:3">
+      <c r="A796" s="1" t="inlineStr">
+        <is>
+          <t>9786259965840</t>
+        </is>
+      </c>
+      <c r="B796" s="1" t="inlineStr">
+        <is>
+          <t>Kadının Arzusu</t>
+        </is>
+      </c>
+      <c r="C796" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="797" spans="1:3">
+      <c r="A797" s="1" t="inlineStr">
+        <is>
+          <t>9786259972879</t>
+        </is>
+      </c>
+      <c r="B797" s="1" t="inlineStr">
+        <is>
+          <t>Nefes Diledim</t>
+        </is>
+      </c>
+      <c r="C797" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="798" spans="1:3">
+      <c r="A798" s="1" t="inlineStr">
+        <is>
+          <t>9786259972893</t>
+        </is>
+      </c>
+      <c r="B798" s="1" t="inlineStr">
+        <is>
+          <t>Nakşibendilik Üzerinden Kürt Sorunu</t>
+        </is>
+      </c>
+      <c r="C798" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="799" spans="1:3">
+      <c r="A799" s="1" t="inlineStr">
+        <is>
+          <t>9786259972862</t>
+        </is>
+      </c>
+      <c r="B799" s="1" t="inlineStr">
+        <is>
+          <t>Hüzün Treni</t>
+        </is>
+      </c>
+      <c r="C799" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="800" spans="1:3">
+      <c r="A800" s="1" t="inlineStr">
+        <is>
+          <t>9786259972855</t>
+        </is>
+      </c>
+      <c r="B800" s="1" t="inlineStr">
+        <is>
+          <t>Duygusal Kuraklık</t>
+        </is>
+      </c>
+      <c r="C800" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="801" spans="1:3">
+      <c r="A801" s="1" t="inlineStr">
+        <is>
+          <t>9786257623964</t>
+        </is>
+      </c>
+      <c r="B801" s="1" t="inlineStr">
+        <is>
+          <t>Asansör</t>
+        </is>
+      </c>
+      <c r="C801" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="802" spans="1:3">
+      <c r="A802" s="1" t="inlineStr">
+        <is>
+          <t>9786259972800</t>
+        </is>
+      </c>
+      <c r="B802" s="1" t="inlineStr">
+        <is>
+          <t>Son Dördün</t>
+        </is>
+      </c>
+      <c r="C802" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="803" spans="1:3">
+      <c r="A803" s="1" t="inlineStr">
+        <is>
+          <t>9786257623735</t>
+        </is>
+      </c>
+      <c r="B803" s="1" t="inlineStr">
+        <is>
+          <t>Eski Anadolu Türkçesi Grameri</t>
+        </is>
+      </c>
+      <c r="C803" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="804" spans="1:3">
+      <c r="A804" s="1" t="inlineStr">
+        <is>
+          <t>9786257623971</t>
+        </is>
+      </c>
+      <c r="B804" s="1" t="inlineStr">
+        <is>
+          <t>Sil İndir</t>
+        </is>
+      </c>
+      <c r="C804" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="805" spans="1:3">
+      <c r="A805" s="1" t="inlineStr">
+        <is>
+          <t>9786257623988</t>
+        </is>
+      </c>
+      <c r="B805" s="1" t="inlineStr">
+        <is>
+          <t>Hanemdeki Ayışığı</t>
+        </is>
+      </c>
+      <c r="C805" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="806" spans="1:3">
+      <c r="A806" s="1" t="inlineStr">
+        <is>
+          <t>9786257623940</t>
+        </is>
+      </c>
+      <c r="B806" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Terbiyesi</t>
+        </is>
+      </c>
+      <c r="C806" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="807" spans="1:3">
+      <c r="A807" s="1" t="inlineStr">
+        <is>
+          <t>9786257623902</t>
+        </is>
+      </c>
+      <c r="B807" s="1" t="inlineStr">
+        <is>
+          <t>Yüzyıllık Yalanlar</t>
+        </is>
+      </c>
+      <c r="C807" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="808" spans="1:3">
+      <c r="A808" s="1" t="inlineStr">
+        <is>
+          <t>9786257623933</t>
+        </is>
+      </c>
+      <c r="B808" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum 3</t>
+        </is>
+      </c>
+      <c r="C808" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="809" spans="1:3">
+      <c r="A809" s="1" t="inlineStr">
+        <is>
+          <t>9786257623896</t>
+        </is>
+      </c>
+      <c r="B809" s="1" t="inlineStr">
+        <is>
+          <t>Zavallı Kahramanlar</t>
+        </is>
+      </c>
+      <c r="C809" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="810" spans="1:3">
+      <c r="A810" s="1" t="inlineStr">
+        <is>
+          <t>9786257623957</t>
+        </is>
+      </c>
+      <c r="B810" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklara Şiirler</t>
+        </is>
+      </c>
+      <c r="C810" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="811" spans="1:3">
+      <c r="A811" s="1" t="inlineStr">
+        <is>
+          <t>9786257623865</t>
+        </is>
+      </c>
+      <c r="B811" s="1" t="inlineStr">
+        <is>
+          <t>Vicdan Tüneli</t>
+        </is>
+      </c>
+      <c r="C811" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="812" spans="1:3">
+      <c r="A812" s="1" t="inlineStr">
+        <is>
+          <t>9786257623889</t>
+        </is>
+      </c>
+      <c r="B812" s="1" t="inlineStr">
+        <is>
+          <t>Hüzün Yumağı</t>
+        </is>
+      </c>
+      <c r="C812" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="813" spans="1:3">
+      <c r="A813" s="1" t="inlineStr">
+        <is>
+          <t>9786257623797</t>
+        </is>
+      </c>
+      <c r="B813" s="1" t="inlineStr">
+        <is>
+          <t>Sınır Boylarında</t>
+        </is>
+      </c>
+      <c r="C813" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="814" spans="1:3">
+      <c r="A814" s="1" t="inlineStr">
+        <is>
+          <t>9786257623780</t>
+        </is>
+      </c>
+      <c r="B814" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Üzerine</t>
+        </is>
+      </c>
+      <c r="C814" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="815" spans="1:3">
+      <c r="A815" s="1" t="inlineStr">
+        <is>
+          <t>9786257623773</t>
+        </is>
+      </c>
+      <c r="B815" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum 2</t>
+        </is>
+      </c>
+      <c r="C815" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="816" spans="1:3">
+      <c r="A816" s="1" t="inlineStr">
+        <is>
+          <t>9786257623742</t>
+        </is>
+      </c>
+      <c r="B816" s="1" t="inlineStr">
+        <is>
+          <t>Siyasi Hamal</t>
+        </is>
+      </c>
+      <c r="C816" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="817" spans="1:3">
+      <c r="A817" s="1" t="inlineStr">
+        <is>
+          <t>9786257623728</t>
+        </is>
+      </c>
+      <c r="B817" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu’da Antik Sanat İzleri</t>
+        </is>
+      </c>
+      <c r="C817" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="818" spans="1:3">
+      <c r="A818" s="1" t="inlineStr">
+        <is>
+          <t>9786257623605</t>
+        </is>
+      </c>
+      <c r="B818" s="1" t="inlineStr">
+        <is>
+          <t>Anılarda Yaşarken Gemlik 5</t>
+        </is>
+      </c>
+      <c r="C818" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3">
+      <c r="A819" s="1" t="inlineStr">
+        <is>
+          <t>9786257623629</t>
+        </is>
+      </c>
+      <c r="B819" s="1" t="inlineStr">
+        <is>
+          <t>Anılarda Yaşarken Gemlik 3</t>
+        </is>
+      </c>
+      <c r="C819" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="820" spans="1:3">
+      <c r="A820" s="1" t="inlineStr">
+        <is>
+          <t>9786257623636</t>
+        </is>
+      </c>
+      <c r="B820" s="1" t="inlineStr">
+        <is>
+          <t>Anılarda Yaşarken Gemlik 2</t>
+        </is>
+      </c>
+      <c r="C820" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3">
+      <c r="A821" s="1" t="inlineStr">
+        <is>
+          <t>9786257623766</t>
+        </is>
+      </c>
+      <c r="B821" s="1" t="inlineStr">
+        <is>
+          <t>Mapavri’den İstanbul’a</t>
+        </is>
+      </c>
+      <c r="C821" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="822" spans="1:3">
+      <c r="A822" s="1" t="inlineStr">
+        <is>
+          <t>9786257623711</t>
+        </is>
+      </c>
+      <c r="B822" s="1" t="inlineStr">
+        <is>
+          <t>Artık Bırakıyorum</t>
+        </is>
+      </c>
+      <c r="C822" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="823" spans="1:3">
+      <c r="A823" s="1" t="inlineStr">
+        <is>
+          <t>9786257623704</t>
+        </is>
+      </c>
+      <c r="B823" s="1" t="inlineStr">
+        <is>
+          <t>Gitar Eğitimi 1</t>
+        </is>
+      </c>
+      <c r="C823" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="824" spans="1:3">
+      <c r="A824" s="1" t="inlineStr">
+        <is>
+          <t>9786257623698</t>
+        </is>
+      </c>
+      <c r="B824" s="1" t="inlineStr">
+        <is>
+          <t>İnandığın Yolda Yürü</t>
+        </is>
+      </c>
+      <c r="C824" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="825" spans="1:3">
+      <c r="A825" s="1" t="inlineStr">
+        <is>
+          <t>9786257623667</t>
+        </is>
+      </c>
+      <c r="B825" s="1" t="inlineStr">
+        <is>
+          <t>Gölgeler ve İnsanlar</t>
+        </is>
+      </c>
+      <c r="C825" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="826" spans="1:3">
+      <c r="A826" s="1" t="inlineStr">
+        <is>
+          <t>9786257623650</t>
+        </is>
+      </c>
+      <c r="B826" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı’nın Öpücüğü</t>
+        </is>
+      </c>
+      <c r="C826" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="827" spans="1:3">
+      <c r="A827" s="1" t="inlineStr">
+        <is>
+          <t>9786257623315</t>
+        </is>
+      </c>
+      <c r="B827" s="1" t="inlineStr">
+        <is>
+          <t>Puzzle Parçaları - 1. Kitap</t>
+        </is>
+      </c>
+      <c r="C827" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="828" spans="1:3">
+      <c r="A828" s="1" t="inlineStr">
+        <is>
+          <t>9786257623322</t>
+        </is>
+      </c>
+      <c r="B828" s="1" t="inlineStr">
+        <is>
+          <t>Normal İnsanlar İçin Ekonomi - Kısa Kısa</t>
+        </is>
+      </c>
+      <c r="C828" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="829" spans="1:3">
+      <c r="A829" s="1" t="inlineStr">
+        <is>
+          <t>9786257623278</t>
+        </is>
+      </c>
+      <c r="B829" s="1" t="inlineStr">
+        <is>
+          <t>Bir Şiir Sever</t>
+        </is>
+      </c>
+      <c r="C829" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="830" spans="1:3">
+      <c r="A830" s="1" t="inlineStr">
+        <is>
+          <t>9786257623254</t>
+        </is>
+      </c>
+      <c r="B830" s="1" t="inlineStr">
+        <is>
+          <t>Sevginin Kayıp İzinde</t>
+        </is>
+      </c>
+      <c r="C830" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="831" spans="1:3">
+      <c r="A831" s="1" t="inlineStr">
+        <is>
+          <t>9786257623247</t>
+        </is>
+      </c>
+      <c r="B831" s="1" t="inlineStr">
+        <is>
+          <t>Kalem Olmalı İnsan</t>
+        </is>
+      </c>
+      <c r="C831" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="832" spans="1:3">
+      <c r="A832" s="1" t="inlineStr">
+        <is>
+          <t>9786257623285</t>
+        </is>
+      </c>
+      <c r="B832" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hüzün Sarkacı</t>
+        </is>
+      </c>
+      <c r="C832" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="833" spans="1:3">
+      <c r="A833" s="1" t="inlineStr">
+        <is>
+          <t>9786257623223</t>
+        </is>
+      </c>
+      <c r="B833" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum</t>
+        </is>
+      </c>
+      <c r="C833" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="834" spans="1:3">
+      <c r="A834" s="1" t="inlineStr">
+        <is>
+          <t>9786257623193</t>
+        </is>
+      </c>
+      <c r="B834" s="1" t="inlineStr">
+        <is>
+          <t>Unutulmadan Kıbrıs</t>
+        </is>
+      </c>
+      <c r="C834" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="835" spans="1:3">
+      <c r="A835" s="1" t="inlineStr">
+        <is>
+          <t>9786257623209</t>
+        </is>
+      </c>
+      <c r="B835" s="1" t="inlineStr">
+        <is>
+          <t>Gece</t>
+        </is>
+      </c>
+      <c r="C835" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="836" spans="1:3">
+      <c r="A836" s="1" t="inlineStr">
+        <is>
+          <t>9786052280959</t>
+        </is>
+      </c>
+      <c r="B836" s="1" t="inlineStr">
+        <is>
+          <t>Ahmed Arif</t>
+        </is>
+      </c>
+      <c r="C836" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="837" spans="1:3">
+      <c r="A837" s="1" t="inlineStr">
+        <is>
+          <t>9786257623186</t>
+        </is>
+      </c>
+      <c r="B837" s="1" t="inlineStr">
+        <is>
+          <t>Sabetay Sevi</t>
+        </is>
+      </c>
+      <c r="C837" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="838" spans="1:3">
+      <c r="A838" s="1" t="inlineStr">
+        <is>
+          <t>4440000001012</t>
+        </is>
+      </c>
+      <c r="B838" s="1" t="inlineStr">
+        <is>
+          <t>Cemal Süreya</t>
+        </is>
+      </c>
+      <c r="C838" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="839" spans="1:3">
+      <c r="A839" s="1" t="inlineStr">
+        <is>
+          <t>9786257165136</t>
+        </is>
+      </c>
+      <c r="B839" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Oyunlar (4-8 Yaş)</t>
+        </is>
+      </c>
+      <c r="C839" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="840" spans="1:3">
+      <c r="A840" s="1" t="inlineStr">
+        <is>
+          <t>9786257165129</t>
+        </is>
+      </c>
+      <c r="B840" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Oyunlar (0-4 Yaş)</t>
+        </is>
+      </c>
+      <c r="C840" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="841" spans="1:3">
+      <c r="A841" s="1" t="inlineStr">
+        <is>
+          <t>9786257623339</t>
+        </is>
+      </c>
+      <c r="B841" s="1" t="inlineStr">
+        <is>
+          <t>Anlamım</t>
+        </is>
+      </c>
+      <c r="C841" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="842" spans="1:3">
+      <c r="A842" s="1" t="inlineStr">
+        <is>
+          <t>9786257623155</t>
+        </is>
+      </c>
+      <c r="B842" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Kapı</t>
+        </is>
+      </c>
+      <c r="C842" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="843" spans="1:3">
+      <c r="A843" s="1" t="inlineStr">
+        <is>
+          <t>9786257623131</t>
+        </is>
+      </c>
+      <c r="B843" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hekimin Anadolu Macerası</t>
+        </is>
+      </c>
+      <c r="C843" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3">
+      <c r="A844" s="1" t="inlineStr">
+        <is>
+          <t>9786257623148</t>
+        </is>
+      </c>
+      <c r="B844" s="1" t="inlineStr">
+        <is>
+          <t>Şey Bedreddin</t>
+        </is>
+      </c>
+      <c r="C844" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="845" spans="1:3">
+      <c r="A845" s="1" t="inlineStr">
+        <is>
+          <t>9786257623100</t>
+        </is>
+      </c>
+      <c r="B845" s="1" t="inlineStr">
+        <is>
+          <t>Son Mektup</t>
+        </is>
+      </c>
+      <c r="C845" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="846" spans="1:3">
+      <c r="A846" s="1" t="inlineStr">
+        <is>
+          <t>9786257623124</t>
+        </is>
+      </c>
+      <c r="B846" s="1" t="inlineStr">
+        <is>
+          <t>Can Yücel</t>
+        </is>
+      </c>
+      <c r="C846" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="847" spans="1:3">
+      <c r="A847" s="1" t="inlineStr">
+        <is>
+          <t>9786057623070</t>
+        </is>
+      </c>
+      <c r="B847" s="1" t="inlineStr">
+        <is>
+          <t>Erdal Eren</t>
+        </is>
+      </c>
+      <c r="C847" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="848" spans="1:3">
+      <c r="A848" s="1" t="inlineStr">
+        <is>
+          <t>9786057623056</t>
+        </is>
+      </c>
+      <c r="B848" s="1" t="inlineStr">
+        <is>
+          <t>Musa ve Tektanrıcılık</t>
+        </is>
+      </c>
+      <c r="C848" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="849" spans="1:3">
+      <c r="A849" s="1" t="inlineStr">
+        <is>
+          <t>9786257623049</t>
+        </is>
+      </c>
+      <c r="B849" s="1" t="inlineStr">
+        <is>
+          <t>Totem ve Tabu</t>
+        </is>
+      </c>
+      <c r="C849" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="850" spans="1:3">
+      <c r="A850" s="1" t="inlineStr">
+        <is>
+          <t>9786057623087</t>
+        </is>
+      </c>
+      <c r="B850" s="1" t="inlineStr">
+        <is>
+          <t>Cinsellik Üzerine</t>
+        </is>
+      </c>
+      <c r="C850" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="851" spans="1:3">
+      <c r="A851" s="1" t="inlineStr">
+        <is>
+          <t>9786057458667</t>
+        </is>
+      </c>
+      <c r="B851" s="1" t="inlineStr">
+        <is>
+          <t>Af Talebi</t>
+        </is>
+      </c>
+      <c r="C851" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="852" spans="1:3">
+      <c r="A852" s="1" t="inlineStr">
+        <is>
+          <t>9786057458605</t>
+        </is>
+      </c>
+      <c r="B852" s="1" t="inlineStr">
+        <is>
+          <t>Uzaklardaki Cinayet</t>
+        </is>
+      </c>
+      <c r="C852" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="853" spans="1:3">
+      <c r="A853" s="1" t="inlineStr">
+        <is>
+          <t>9786257458643</t>
+        </is>
+      </c>
+      <c r="B853" s="1" t="inlineStr">
+        <is>
+          <t>Japonya - Güneşin Doğduğu Ülke</t>
+        </is>
+      </c>
+      <c r="C853" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="854" spans="1:3">
+      <c r="A854" s="1" t="inlineStr">
+        <is>
+          <t>9786257623001</t>
+        </is>
+      </c>
+      <c r="B854" s="1" t="inlineStr">
+        <is>
+          <t>Hakikat</t>
+        </is>
+      </c>
+      <c r="C854" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="855" spans="1:3">
+      <c r="A855" s="1" t="inlineStr">
+        <is>
+          <t>9786257467034</t>
+        </is>
+      </c>
+      <c r="B855" s="1" t="inlineStr">
+        <is>
+          <t>Eşikte Durma Dedi Annem</t>
+        </is>
+      </c>
+      <c r="C855" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="856" spans="1:3">
+      <c r="A856" s="1" t="inlineStr">
+        <is>
+          <t>9786057458612</t>
+        </is>
+      </c>
+      <c r="B856" s="1" t="inlineStr">
+        <is>
+          <t>Sürgün Çocuk</t>
+        </is>
+      </c>
+      <c r="C856" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="857" spans="1:3">
+      <c r="A857" s="1" t="inlineStr">
+        <is>
+          <t>9786057467027</t>
+        </is>
+      </c>
+      <c r="B857" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuz Dans</t>
+        </is>
+      </c>
+      <c r="C857" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="858" spans="1:3">
+      <c r="A858" s="1" t="inlineStr">
+        <is>
+          <t>9786057467041</t>
+        </is>
+      </c>
+      <c r="B858" s="1" t="inlineStr">
+        <is>
+          <t>Cemal Süreya - Fırat Kenarında İnce Bir Duman</t>
+        </is>
+      </c>
+      <c r="C858" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="859" spans="1:3">
+      <c r="A859" s="1" t="inlineStr">
+        <is>
+          <t>9786257165679</t>
+        </is>
+      </c>
+      <c r="B859" s="1" t="inlineStr">
+        <is>
+          <t>İbrahim Kaypakkaya</t>
+        </is>
+      </c>
+      <c r="C859" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="860" spans="1:3">
+      <c r="A860" s="1" t="inlineStr">
+        <is>
+          <t>9786057467072</t>
+        </is>
+      </c>
+      <c r="B860" s="1" t="inlineStr">
+        <is>
+          <t>Ben Karanfili Sevdim</t>
+        </is>
+      </c>
+      <c r="C860" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="861" spans="1:3">
+      <c r="A861" s="1" t="inlineStr">
+        <is>
+          <t>9786058107892</t>
+        </is>
+      </c>
+      <c r="B861" s="1" t="inlineStr">
+        <is>
+          <t>Kürk Mantolu Madonna</t>
+        </is>
+      </c>
+      <c r="C861" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="862" spans="1:3">
+      <c r="A862" s="1" t="inlineStr">
+        <is>
+          <t>9786058107861</t>
+        </is>
+      </c>
+      <c r="B862" s="1" t="inlineStr">
+        <is>
+          <t>Kuyucaklı Yusuf</t>
+        </is>
+      </c>
+      <c r="C862" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="863" spans="1:3">
+      <c r="A863" s="1" t="inlineStr">
+        <is>
+          <t>9786057467034</t>
+        </is>
+      </c>
+      <c r="B863" s="1" t="inlineStr">
+        <is>
+          <t>İçimizdeki Şeytan</t>
+        </is>
+      </c>
+      <c r="C863" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="864" spans="1:3">
+      <c r="A864" s="1" t="inlineStr">
+        <is>
+          <t>9786057467010</t>
+        </is>
+      </c>
+      <c r="B864" s="1" t="inlineStr">
+        <is>
+          <t>Çakıcı’nın İlk Kurşunu</t>
+        </is>
+      </c>
+      <c r="C864" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="865" spans="1:3">
+      <c r="A865" s="1" t="inlineStr">
+        <is>
+          <t>9786058107885</t>
+        </is>
+      </c>
+      <c r="B865" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Şiirleri</t>
+        </is>
+      </c>
+      <c r="C865" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="866" spans="1:3">
+      <c r="A866" s="1" t="inlineStr">
+        <is>
+          <t>9786057467003</t>
+        </is>
+      </c>
+      <c r="B866" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Şiirleri</t>
+        </is>
+      </c>
+      <c r="C866" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="867" spans="1:3">
+      <c r="A867" s="1" t="inlineStr">
+        <is>
+          <t>9786058107878</t>
+        </is>
+      </c>
+      <c r="B867" s="1" t="inlineStr">
+        <is>
+          <t>Hoşgör Köftecisi</t>
+        </is>
+      </c>
+      <c r="C867" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="868" spans="1:3">
+      <c r="A868" s="1" t="inlineStr">
+        <is>
+          <t>9786058107816</t>
+        </is>
+      </c>
+      <c r="B868" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Gibi Özgür</t>
+        </is>
+      </c>
+      <c r="C868" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="869" spans="1:3">
+      <c r="A869" s="1" t="inlineStr">
+        <is>
+          <t>9786257165631</t>
+        </is>
+      </c>
+      <c r="B869" s="1" t="inlineStr">
+        <is>
+          <t>Uzak Doğu Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C869" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="870" spans="1:3">
+      <c r="A870" s="1" t="inlineStr">
+        <is>
+          <t>9786257165617</t>
+        </is>
+      </c>
+      <c r="B870" s="1" t="inlineStr">
+        <is>
+          <t>Güney Asya Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C870" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="871" spans="1:3">
+      <c r="A871" s="1" t="inlineStr">
+        <is>
+          <t>9786257165655</t>
+        </is>
+      </c>
+      <c r="B871" s="1" t="inlineStr">
+        <is>
+          <t>Okyanusya Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C871" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="872" spans="1:3">
+      <c r="A872" s="1" t="inlineStr">
+        <is>
+          <t>9786257165648</t>
+        </is>
+      </c>
+      <c r="B872" s="1" t="inlineStr">
+        <is>
+          <t>Orta Asya Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C872" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="873" spans="1:3">
+      <c r="A873" s="1" t="inlineStr">
+        <is>
+          <t>9786257165594</t>
+        </is>
+      </c>
+      <c r="B873" s="1" t="inlineStr">
+        <is>
+          <t>Amerika Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C873" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="874" spans="1:3">
+      <c r="A874" s="1" t="inlineStr">
+        <is>
+          <t>9786257165570</t>
+        </is>
+      </c>
+      <c r="B874" s="1" t="inlineStr">
+        <is>
+          <t>Akdeniz Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C874" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="875" spans="1:3">
+      <c r="A875" s="1" t="inlineStr">
+        <is>
+          <t>9786257165587</t>
+        </is>
+      </c>
+      <c r="B875" s="1" t="inlineStr">
+        <is>
+          <t>Afrika Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C875" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="876" spans="1:3">
+      <c r="A876" s="1" t="inlineStr">
+        <is>
+          <t>9786257165600</t>
+        </is>
+      </c>
+      <c r="B876" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Uygarlıkları</t>
+        </is>
+      </c>
+      <c r="C876" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="877" spans="1:3">
+      <c r="A877" s="1" t="inlineStr">
+        <is>
+          <t>9786257165730</t>
+        </is>
+      </c>
+      <c r="B877" s="1" t="inlineStr">
+        <is>
+          <t>Tehlikeli Deneyler</t>
+        </is>
+      </c>
+      <c r="C877" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="878" spans="1:3">
+      <c r="A878" s="1" t="inlineStr">
+        <is>
+          <t>9786257165693</t>
+        </is>
+      </c>
+      <c r="B878" s="1" t="inlineStr">
+        <is>
+          <t>Beni Babam Zehirledi</t>
+        </is>
+      </c>
+      <c r="C878" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="879" spans="1:3">
+      <c r="A879" s="1" t="inlineStr">
+        <is>
+          <t>9786257165747</t>
+        </is>
+      </c>
+      <c r="B879" s="1" t="inlineStr">
+        <is>
+          <t>Mahalleli</t>
+        </is>
+      </c>
+      <c r="C879" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="880" spans="1:3">
+      <c r="A880" s="1" t="inlineStr">
+        <is>
+          <t>9786257165792</t>
+        </is>
+      </c>
+      <c r="B880" s="1" t="inlineStr">
+        <is>
+          <t>Dünyaya İz Bırakan Kadınlar 5</t>
+        </is>
+      </c>
+      <c r="C880" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="881" spans="1:3">
+      <c r="A881" s="1" t="inlineStr">
+        <is>
+          <t>9786257165778</t>
+        </is>
+      </c>
+      <c r="B881" s="1" t="inlineStr">
+        <is>
+          <t>Dünyaya İz Bırakan Kadınlar 3</t>
+        </is>
+      </c>
+      <c r="C881" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="882" spans="1:3">
+      <c r="A882" s="1" t="inlineStr">
+        <is>
+          <t>9786257165761</t>
+        </is>
+      </c>
+      <c r="B882" s="1" t="inlineStr">
+        <is>
+          <t>Dünyaya İz Bırakan Kadınlar 2</t>
+        </is>
+      </c>
+      <c r="C882" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="883" spans="1:3">
+      <c r="A883" s="1" t="inlineStr">
+        <is>
+          <t>9786257165785</t>
+        </is>
+      </c>
+      <c r="B883" s="1" t="inlineStr">
+        <is>
+          <t>Dünyaya İz Bırakan Kadınlar 4</t>
+        </is>
+      </c>
+      <c r="C883" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="884" spans="1:3">
+      <c r="A884" s="1" t="inlineStr">
+        <is>
+          <t>9786257165754</t>
+        </is>
+      </c>
+      <c r="B884" s="1" t="inlineStr">
+        <is>
+          <t>Dünyaya İz Bırakan Kadınlar 1</t>
+        </is>
+      </c>
+      <c r="C884" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="885" spans="1:3">
+      <c r="A885" s="1" t="inlineStr">
+        <is>
+          <t>3990000063903</t>
+        </is>
+      </c>
+      <c r="B885" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Yaşam Seti (8 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C885" s="1">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="886" spans="1:3">
+      <c r="A886" s="1" t="inlineStr">
+        <is>
+          <t>9786257165532</t>
+        </is>
+      </c>
+      <c r="B886" s="1" t="inlineStr">
+        <is>
+          <t>Enizen Şifa Öğretisi</t>
+        </is>
+      </c>
+      <c r="C886" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="887" spans="1:3">
+      <c r="A887" s="1" t="inlineStr">
+        <is>
+          <t>9786257165549</t>
+        </is>
+      </c>
+      <c r="B887" s="1" t="inlineStr">
+        <is>
+          <t>Enizen Rüya Kitabı</t>
+        </is>
+      </c>
+      <c r="C887" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="888" spans="1:3">
+      <c r="A888" s="1" t="inlineStr">
+        <is>
+          <t>9786257165525</t>
+        </is>
+      </c>
+      <c r="B888" s="1" t="inlineStr">
+        <is>
+          <t>Müthiş Olaylar Evi</t>
+        </is>
+      </c>
+      <c r="C888" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="889" spans="1:3">
+      <c r="A889" s="1" t="inlineStr">
+        <is>
+          <t>9786257165556</t>
+        </is>
+      </c>
+      <c r="B889" s="1" t="inlineStr">
+        <is>
+          <t>Çılgın Olaylar Çiftliği</t>
+        </is>
+      </c>
+      <c r="C889" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="890" spans="1:3">
+      <c r="A890" s="1" t="inlineStr">
+        <is>
+          <t>9786257165112</t>
+        </is>
+      </c>
+      <c r="B890" s="1" t="inlineStr">
+        <is>
+          <t>İş mi Bizi Biz mi İşi Yarattık</t>
+        </is>
+      </c>
+      <c r="C890" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="891" spans="1:3">
+      <c r="A891" s="1" t="inlineStr">
+        <is>
+          <t>9786257165419</t>
+        </is>
+      </c>
+      <c r="B891" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamı Kolaylaştıran Pratik Bilgiler</t>
+        </is>
+      </c>
+      <c r="C891" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="892" spans="1:3">
+      <c r="A892" s="1" t="inlineStr">
+        <is>
+          <t>9786257165471</t>
+        </is>
+      </c>
+      <c r="B892" s="1" t="inlineStr">
+        <is>
+          <t>Obeziteden Diyete Bilimsel Zayıflama</t>
+        </is>
+      </c>
+      <c r="C892" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="893" spans="1:3">
+      <c r="A893" s="1" t="inlineStr">
+        <is>
+          <t>9786257165488</t>
+        </is>
+      </c>
+      <c r="B893" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Evlilik</t>
+        </is>
+      </c>
+      <c r="C893" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="894" spans="1:3">
+      <c r="A894" s="1" t="inlineStr">
+        <is>
+          <t>9786257165518</t>
+        </is>
+      </c>
+      <c r="B894" s="1" t="inlineStr">
+        <is>
+          <t>A’dan Z’ye Bitkilerle Güzellik Reçeteleri</t>
+        </is>
+      </c>
+      <c r="C894" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="895" spans="1:3">
+      <c r="A895" s="1" t="inlineStr">
+        <is>
+          <t>9786257165204</t>
+        </is>
+      </c>
+      <c r="B895" s="1" t="inlineStr">
+        <is>
+          <t>İsmet İnönü</t>
+        </is>
+      </c>
+      <c r="C895" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="896" spans="1:3">
+      <c r="A896" s="1" t="inlineStr">
+        <is>
+          <t>9786257165167</t>
+        </is>
+      </c>
+      <c r="B896" s="1" t="inlineStr">
+        <is>
+          <t>Refet Bele</t>
+        </is>
+      </c>
+      <c r="C896" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="897" spans="1:3">
+      <c r="A897" s="1" t="inlineStr">
+        <is>
+          <t>9786257165181</t>
+        </is>
+      </c>
+      <c r="B897" s="1" t="inlineStr">
+        <is>
+          <t>Kazım Özalp</t>
+        </is>
+      </c>
+      <c r="C897" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="898" spans="1:3">
+      <c r="A898" s="1" t="inlineStr">
+        <is>
+          <t>9786257165150</t>
+        </is>
+      </c>
+      <c r="B898" s="1" t="inlineStr">
+        <is>
+          <t>Salih Bozok</t>
+        </is>
+      </c>
+      <c r="C898" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="899" spans="1:3">
+      <c r="A899" s="1" t="inlineStr">
+        <is>
+          <t>9786257165242</t>
+        </is>
+      </c>
+      <c r="B899" s="1" t="inlineStr">
+        <is>
+          <t>Celal Bayar</t>
+        </is>
+      </c>
+      <c r="C899" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="900" spans="1:3">
+      <c r="A900" s="1" t="inlineStr">
+        <is>
+          <t>9786257165228</t>
+        </is>
+      </c>
+      <c r="B900" s="1" t="inlineStr">
+        <is>
+          <t>Falih Rıfkı Atay</t>
+        </is>
+      </c>
+      <c r="C900" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="901" spans="1:3">
+      <c r="A901" s="1" t="inlineStr">
+        <is>
+          <t>9786257165198</t>
+        </is>
+      </c>
+      <c r="B901" s="1" t="inlineStr">
+        <is>
+          <t>Kazım Karabekir</t>
+        </is>
+      </c>
+      <c r="C901" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="902" spans="1:3">
+      <c r="A902" s="1" t="inlineStr">
+        <is>
+          <t>9786257165082</t>
+        </is>
+      </c>
+      <c r="B902" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar</t>
+        </is>
+      </c>
+      <c r="C902" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="903" spans="1:3">
+      <c r="A903" s="1" t="inlineStr">
+        <is>
+          <t>9786257961844</t>
+        </is>
+      </c>
+      <c r="B903" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Tufan</t>
+        </is>
+      </c>
+      <c r="C903" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="904" spans="1:3">
+      <c r="A904" s="1" t="inlineStr">
+        <is>
+          <t>9786052280713</t>
+        </is>
+      </c>
+      <c r="B904" s="1" t="inlineStr">
+        <is>
+          <t>Olmazları Sevdim Olur Diye</t>
+        </is>
+      </c>
+      <c r="C904" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="905" spans="1:3">
+      <c r="A905" s="1" t="inlineStr">
+        <is>
+          <t>9786257961929</t>
+        </is>
+      </c>
+      <c r="B905" s="1" t="inlineStr">
+        <is>
+          <t>Şintoizm</t>
+        </is>
+      </c>
+      <c r="C905" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="906" spans="1:3">
+      <c r="A906" s="1" t="inlineStr">
+        <is>
+          <t>9786257961882</t>
+        </is>
+      </c>
+      <c r="B906" s="1" t="inlineStr">
+        <is>
+          <t>Marksizm</t>
+        </is>
+      </c>
+      <c r="C906" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="907" spans="1:3">
+      <c r="A907" s="1" t="inlineStr">
+        <is>
+          <t>9786257165051</t>
+        </is>
+      </c>
+      <c r="B907" s="1" t="inlineStr">
+        <is>
+          <t>Kronik Yorgunluk Sendromu</t>
+        </is>
+      </c>
+      <c r="C907" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="908" spans="1:3">
+      <c r="A908" s="1" t="inlineStr">
+        <is>
+          <t>9786257165044</t>
+        </is>
+      </c>
+      <c r="B908" s="1" t="inlineStr">
+        <is>
+          <t>Kişilik Bozuklukları</t>
+        </is>
+      </c>
+      <c r="C908" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="909" spans="1:3">
+      <c r="A909" s="1" t="inlineStr">
+        <is>
+          <t>9786257165020</t>
+        </is>
+      </c>
+      <c r="B909" s="1" t="inlineStr">
+        <is>
+          <t>Disleksi Öğrenme Bozukluğu</t>
+        </is>
+      </c>
+      <c r="C909" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="910" spans="1:3">
+      <c r="A910" s="1" t="inlineStr">
+        <is>
+          <t>9786257961868</t>
+        </is>
+      </c>
+      <c r="B910" s="1" t="inlineStr">
+        <is>
+          <t>Ateizm</t>
+        </is>
+      </c>
+      <c r="C910" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="911" spans="1:3">
+      <c r="A911" s="1" t="inlineStr">
+        <is>
+          <t>9786257961752</t>
+        </is>
+      </c>
+      <c r="B911" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes'un Anıları - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C911" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="912" spans="1:3">
+      <c r="A912" s="1" t="inlineStr">
+        <is>
+          <t>9786257961776</t>
+        </is>
+      </c>
+      <c r="B912" s="1" t="inlineStr">
+        <is>
+          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C912" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="913" spans="1:3">
+      <c r="A913" s="1" t="inlineStr">
+        <is>
+          <t>9786257961769</t>
+        </is>
+      </c>
+      <c r="B913" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes'un Dönüşü - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C913" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="914" spans="1:3">
+      <c r="A914" s="1" t="inlineStr">
+        <is>
+          <t>9786257961806</t>
+        </is>
+      </c>
+      <c r="B914" s="1" t="inlineStr">
+        <is>
+          <t>Korku Vadisi - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C914" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="915" spans="1:3">
+      <c r="A915" s="1" t="inlineStr">
+        <is>
+          <t>9786257961820</t>
+        </is>
+      </c>
+      <c r="B915" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes'un Maceraları - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C915" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="916" spans="1:3">
+      <c r="A916" s="1" t="inlineStr">
+        <is>
+          <t>9786257961813</t>
+        </is>
+      </c>
+      <c r="B916" s="1" t="inlineStr">
+        <is>
+          <t>Son Dava - Sherlock Holmes</t>
+        </is>
+      </c>
+      <c r="C916" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="917" spans="1:3">
+      <c r="A917" s="1" t="inlineStr">
+        <is>
+          <t>9786257961707</t>
+        </is>
+      </c>
+      <c r="B917" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Hırsızların Maskesi Düşüyor</t>
+        </is>
+      </c>
+      <c r="C917" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="918" spans="1:3">
+      <c r="A918" s="1" t="inlineStr">
+        <is>
+          <t>9786257961738</t>
+        </is>
+      </c>
+      <c r="B918" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Gizli Planların Karanlık Gölgeleri</t>
+        </is>
+      </c>
+      <c r="C918" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="919" spans="1:3">
+      <c r="A919" s="1" t="inlineStr">
+        <is>
+          <t>9786257961714</t>
+        </is>
+      </c>
+      <c r="B919" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Gizemli Mesajların Peşinde</t>
+        </is>
+      </c>
+      <c r="C919" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="920" spans="1:3">
+      <c r="A920" s="1" t="inlineStr">
+        <is>
+          <t>9786257961745</t>
+        </is>
+      </c>
+      <c r="B920" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - Bulmaca Gibi İpuçlarının Ardında</t>
+        </is>
+      </c>
+      <c r="C920" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="921" spans="1:3">
+      <c r="A921" s="1" t="inlineStr">
+        <is>
+          <t>9786257961721</t>
+        </is>
+      </c>
+      <c r="B921" s="1" t="inlineStr">
+        <is>
+          <t>Sherlock Holmes - İz Peşinde Zorlu Takipler</t>
+        </is>
+      </c>
+      <c r="C921" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="922" spans="1:3">
+      <c r="A922" s="1" t="inlineStr">
+        <is>
+          <t>9786257961592</t>
+        </is>
+      </c>
+      <c r="B922" s="1" t="inlineStr">
+        <is>
+          <t>Kum ve Köpük</t>
+        </is>
+      </c>
+      <c r="C922" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="923" spans="1:3">
+      <c r="A923" s="1" t="inlineStr">
+        <is>
+          <t>9786257961523</t>
+        </is>
+      </c>
+      <c r="B923" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Kanatlar</t>
+        </is>
+      </c>
+      <c r="C923" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="924" spans="1:3">
+      <c r="A924" s="1" t="inlineStr">
+        <is>
+          <t>9786257961615</t>
+        </is>
+      </c>
+      <c r="B924" s="1" t="inlineStr">
+        <is>
+          <t>Gezgin</t>
+        </is>
+      </c>
+      <c r="C924" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="925" spans="1:3">
+      <c r="A925" s="1" t="inlineStr">
+        <is>
+          <t>9786257961530</t>
+        </is>
+      </c>
+      <c r="B925" s="1" t="inlineStr">
+        <is>
+          <t>Yüksekten Uçanlar</t>
+        </is>
+      </c>
+      <c r="C925" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="926" spans="1:3">
+      <c r="A926" s="1" t="inlineStr">
+        <is>
+          <t>9786257961691</t>
+        </is>
+      </c>
+      <c r="B926" s="1" t="inlineStr">
+        <is>
+          <t>Fırtınalar</t>
+        </is>
+      </c>
+      <c r="C926" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="927" spans="1:3">
+      <c r="A927" s="1" t="inlineStr">
+        <is>
+          <t>9786257961837</t>
+        </is>
+      </c>
+      <c r="B927" s="1" t="inlineStr">
+        <is>
+          <t>Sekizinci Cennet</t>
+        </is>
+      </c>
+      <c r="C927" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="928" spans="1:3">
+      <c r="A928" s="1" t="inlineStr">
+        <is>
+          <t>9786257961547</t>
+        </is>
+      </c>
+      <c r="B928" s="1" t="inlineStr">
+        <is>
+          <t>Vadinin Perileri</t>
+        </is>
+      </c>
+      <c r="C928" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="929" spans="1:3">
+      <c r="A929" s="1" t="inlineStr">
+        <is>
+          <t>9786257961561</t>
+        </is>
+      </c>
+      <c r="B929" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgar Gülü</t>
+        </is>
+      </c>
+      <c r="C929" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="930" spans="1:3">
+      <c r="A930" s="1" t="inlineStr">
+        <is>
+          <t>9786257961608</t>
+        </is>
+      </c>
+      <c r="B930" s="1" t="inlineStr">
+        <is>
+          <t>Mezarlar Ne Söyler</t>
+        </is>
+      </c>
+      <c r="C930" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="931" spans="1:3">
+      <c r="A931" s="1" t="inlineStr">
+        <is>
+          <t>9786257961646</t>
+        </is>
+      </c>
+      <c r="B931" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gözyaşı ve Bir Tebessüm</t>
+        </is>
+      </c>
+      <c r="C931" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="932" spans="1:3">
+      <c r="A932" s="1" t="inlineStr">
+        <is>
+          <t>9786257961653</t>
+        </is>
+      </c>
+      <c r="B932" s="1" t="inlineStr">
+        <is>
+          <t>Deli</t>
+        </is>
+      </c>
+      <c r="C932" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="933" spans="1:3">
+      <c r="A933" s="1" t="inlineStr">
+        <is>
+          <t>9786257961639</t>
+        </is>
+      </c>
+      <c r="B933" s="1" t="inlineStr">
+        <is>
+          <t>Asi Ruhlar</t>
+        </is>
+      </c>
+      <c r="C933" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="934" spans="1:3">
+      <c r="A934" s="1" t="inlineStr">
+        <is>
+          <t>9786257961578</t>
+        </is>
+      </c>
+      <c r="B934" s="1" t="inlineStr">
+        <is>
+          <t>Kağıttan Gemiler</t>
+        </is>
+      </c>
+      <c r="C934" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="935" spans="1:3">
+      <c r="A935" s="1" t="inlineStr">
+        <is>
+          <t>9786052280768</t>
+        </is>
+      </c>
+      <c r="B935" s="1" t="inlineStr">
+        <is>
+          <t>Bir Acayip Cenaze Töreni</t>
+        </is>
+      </c>
+      <c r="C935" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="936" spans="1:3">
+      <c r="A936" s="1" t="inlineStr">
+        <is>
+          <t>9786257961424</t>
+        </is>
+      </c>
+      <c r="B936" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar</t>
+        </is>
+      </c>
+      <c r="C936" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="937" spans="1:3">
+      <c r="A937" s="1" t="inlineStr">
+        <is>
+          <t>9786257961479</t>
+        </is>
+      </c>
+      <c r="B937" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar</t>
+        </is>
+      </c>
+      <c r="C937" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="938" spans="1:3">
+      <c r="A938" s="1" t="inlineStr">
+        <is>
+          <t>9786257961400</t>
+        </is>
+      </c>
+      <c r="B938" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar</t>
+        </is>
+      </c>
+      <c r="C938" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="939" spans="1:3">
+      <c r="A939" s="1" t="inlineStr">
+        <is>
+          <t>9786257961417</t>
+        </is>
+      </c>
+      <c r="B939" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar</t>
+        </is>
+      </c>
+      <c r="C939" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="940" spans="1:3">
+      <c r="A940" s="1" t="inlineStr">
+        <is>
+          <t>9786257961387</t>
+        </is>
+      </c>
+      <c r="B940" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar - Charles Darwin</t>
+        </is>
+      </c>
+      <c r="C940" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="941" spans="1:3">
+      <c r="A941" s="1" t="inlineStr">
+        <is>
+          <t>9786257961455</t>
+        </is>
+      </c>
+      <c r="B941" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar - Lev Tolstoy</t>
+        </is>
+      </c>
+      <c r="C941" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="942" spans="1:3">
+      <c r="A942" s="1" t="inlineStr">
+        <is>
+          <t>9786257961486</t>
+        </is>
+      </c>
+      <c r="B942" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar - Virginia Woolf</t>
+        </is>
+      </c>
+      <c r="C942" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="943" spans="1:3">
+      <c r="A943" s="1" t="inlineStr">
+        <is>
+          <t>9786257961448</t>
+        </is>
+      </c>
+      <c r="B943" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar - Karl Marx</t>
+        </is>
+      </c>
+      <c r="C943" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="944" spans="1:3">
+      <c r="A944" s="1" t="inlineStr">
+        <is>
+          <t>9786257961431</t>
+        </is>
+      </c>
+      <c r="B944" s="1" t="inlineStr">
+        <is>
+          <t>Aforizmalar</t>
+        </is>
+      </c>
+      <c r="C944" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="945" spans="1:3">
+      <c r="A945" s="1" t="inlineStr">
+        <is>
+          <t>9786257961257</t>
+        </is>
+      </c>
+      <c r="B945" s="1" t="inlineStr">
+        <is>
+          <t>Nazım Hikmet</t>
+        </is>
+      </c>
+      <c r="C945" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="946" spans="1:3">
+      <c r="A946" s="1" t="inlineStr">
+        <is>
+          <t>4440000000913</t>
+        </is>
+      </c>
+      <c r="B946" s="1" t="inlineStr">
+        <is>
+          <t>Orhan Veli</t>
+        </is>
+      </c>
+      <c r="C946" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="947" spans="1:3">
+      <c r="A947" s="1" t="inlineStr">
+        <is>
+          <t>9786257961325</t>
+        </is>
+      </c>
+      <c r="B947" s="1" t="inlineStr">
+        <is>
+          <t>Cahit Sıtkı Tarancı</t>
+        </is>
+      </c>
+      <c r="C947" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="948" spans="1:3">
+      <c r="A948" s="1" t="inlineStr">
+        <is>
+          <t>9786257961356</t>
+        </is>
+      </c>
+      <c r="B948" s="1" t="inlineStr">
+        <is>
+          <t>Charles Darwin</t>
+        </is>
+      </c>
+      <c r="C948" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="949" spans="1:3">
+      <c r="A949" s="1" t="inlineStr">
+        <is>
+          <t>9786257961264</t>
+        </is>
+      </c>
+      <c r="B949" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet Hamdi Tanpınar</t>
+        </is>
+      </c>
+      <c r="C949" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="950" spans="1:3">
+      <c r="A950" s="1" t="inlineStr">
+        <is>
+          <t>9786257961349</t>
+        </is>
+      </c>
+      <c r="B950" s="1" t="inlineStr">
+        <is>
+          <t>Elon Musk</t>
+        </is>
+      </c>
+      <c r="C950" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="951" spans="1:3">
+      <c r="A951" s="1" t="inlineStr">
+        <is>
+          <t>9786257961332</t>
+        </is>
+      </c>
+      <c r="B951" s="1" t="inlineStr">
+        <is>
+          <t>Isaac Newton</t>
+        </is>
+      </c>
+      <c r="C951" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="952" spans="1:3">
+      <c r="A952" s="1" t="inlineStr">
+        <is>
+          <t>9786257961363</t>
+        </is>
+      </c>
+      <c r="B952" s="1" t="inlineStr">
+        <is>
+          <t>Nikola Tesla</t>
+        </is>
+      </c>
+      <c r="C952" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="953" spans="1:3">
+      <c r="A953" s="1" t="inlineStr">
+        <is>
+          <t>9786257961370</t>
+        </is>
+      </c>
+      <c r="B953" s="1" t="inlineStr">
+        <is>
+          <t>Leonardo Da Vinci</t>
+        </is>
+      </c>
+      <c r="C953" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="954" spans="1:3">
+      <c r="A954" s="1" t="inlineStr">
+        <is>
+          <t>9786057458636</t>
+        </is>
+      </c>
+      <c r="B954" s="1" t="inlineStr">
+        <is>
+          <t>Dersim Küba Hattı</t>
+        </is>
+      </c>
+      <c r="C954" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="955" spans="1:3">
+      <c r="A955" s="1" t="inlineStr">
+        <is>
+          <t>9786257961172</t>
+        </is>
+      </c>
+      <c r="B955" s="1" t="inlineStr">
+        <is>
+          <t>Ejderin Oğlu - Adaletin Peşinde</t>
+        </is>
+      </c>
+      <c r="C955" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="956" spans="1:3">
+      <c r="A956" s="1" t="inlineStr">
+        <is>
+          <t>9786257961226</t>
+        </is>
+      </c>
+      <c r="B956" s="1" t="inlineStr">
+        <is>
+          <t>Stephen Hawking</t>
+        </is>
+      </c>
+      <c r="C956" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="957" spans="1:3">
+      <c r="A957" s="1" t="inlineStr">
+        <is>
+          <t>9786257961233</t>
+        </is>
+      </c>
+      <c r="B957" s="1" t="inlineStr">
+        <is>
+          <t>Steve Jobs</t>
+        </is>
+      </c>
+      <c r="C957" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="958" spans="1:3">
+      <c r="A958" s="1" t="inlineStr">
+        <is>
+          <t>9786257961202</t>
+        </is>
+      </c>
+      <c r="B958" s="1" t="inlineStr">
+        <is>
+          <t>Albert Einstein</t>
+        </is>
+      </c>
+      <c r="C958" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="959" spans="1:3">
+      <c r="A959" s="1" t="inlineStr">
+        <is>
+          <t>9786052280935</t>
+        </is>
+      </c>
+      <c r="B959" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi Barış ve Özgürlük İçin Cumhuriyet</t>
+        </is>
+      </c>
+      <c r="C959" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="960" spans="1:3">
+      <c r="A960" s="1" t="inlineStr">
+        <is>
+          <t>9786257961165</t>
+        </is>
+      </c>
+      <c r="B960" s="1" t="inlineStr">
+        <is>
+          <t>Tekkeden Devlete Yeşil İktidar</t>
+        </is>
+      </c>
+      <c r="C960" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="961" spans="1:3">
+      <c r="A961" s="1" t="inlineStr">
+        <is>
+          <t>9786052280966</t>
+        </is>
+      </c>
+      <c r="B961" s="1" t="inlineStr">
+        <is>
+          <t>Falih Rıfkı Atay</t>
+        </is>
+      </c>
+      <c r="C961" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="962" spans="1:3">
+      <c r="A962" s="1" t="inlineStr">
+        <is>
+          <t>9786257961011</t>
+        </is>
+      </c>
+      <c r="B962" s="1" t="inlineStr">
+        <is>
+          <t>Yakup Kadri Karaosmanoğlu</t>
+        </is>
+      </c>
+      <c r="C962" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="963" spans="1:3">
+      <c r="A963" s="1" t="inlineStr">
+        <is>
+          <t>9786052280928</t>
+        </is>
+      </c>
+      <c r="B963" s="1" t="inlineStr">
+        <is>
+          <t>Son Çıkış</t>
+        </is>
+      </c>
+      <c r="C963" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="964" spans="1:3">
+      <c r="A964" s="1" t="inlineStr">
+        <is>
+          <t>9786257961073</t>
+        </is>
+      </c>
+      <c r="B964" s="1" t="inlineStr">
+        <is>
+          <t>Friedrick Engels</t>
+        </is>
+      </c>
+      <c r="C964" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="965" spans="1:3">
+      <c r="A965" s="1" t="inlineStr">
+        <is>
+          <t>9786257961042</t>
+        </is>
+      </c>
+      <c r="B965" s="1" t="inlineStr">
+        <is>
+          <t>Karl Marx</t>
+        </is>
+      </c>
+      <c r="C965" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="966" spans="1:3">
+      <c r="A966" s="1" t="inlineStr">
+        <is>
+          <t>9786257961059</t>
+        </is>
+      </c>
+      <c r="B966" s="1" t="inlineStr">
+        <is>
+          <t>Sovyetlerin Mimarı Lenin</t>
+        </is>
+      </c>
+      <c r="C966" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="967" spans="1:3">
+      <c r="A967" s="1" t="inlineStr">
+        <is>
+          <t>9786052280898</t>
+        </is>
+      </c>
+      <c r="B967" s="1" t="inlineStr">
+        <is>
+          <t>Sol Yanımdan Sızanlar</t>
+        </is>
+      </c>
+      <c r="C967" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="968" spans="1:3">
+      <c r="A968" s="1" t="inlineStr">
+        <is>
+          <t>9786052280805</t>
+        </is>
+      </c>
+      <c r="B968" s="1" t="inlineStr">
+        <is>
+          <t>Silivri’den Özgürlüğe</t>
+        </is>
+      </c>
+      <c r="C968" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="969" spans="1:3">
+      <c r="A969" s="1" t="inlineStr">
+        <is>
+          <t>9786052280645</t>
+        </is>
+      </c>
+      <c r="B969" s="1" t="inlineStr">
+        <is>
+          <t>İşte Tanrı</t>
+        </is>
+      </c>
+      <c r="C969" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="970" spans="1:3">
+      <c r="A970" s="1" t="inlineStr">
+        <is>
+          <t>9786052280430</t>
+        </is>
+      </c>
+      <c r="B970" s="1" t="inlineStr">
+        <is>
+          <t>Sana Dair Mırıldanmalar</t>
+        </is>
+      </c>
+      <c r="C970" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="971" spans="1:3">
+      <c r="A971" s="1" t="inlineStr">
+        <is>
+          <t>9786052280416</t>
+        </is>
+      </c>
+      <c r="B971" s="1" t="inlineStr">
+        <is>
+          <t>Amerika’daki İmam</t>
+        </is>
+      </c>
+      <c r="C971" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="972" spans="1:3">
+      <c r="A972" s="1" t="inlineStr">
+        <is>
+          <t>9786052280485</t>
+        </is>
+      </c>
+      <c r="B972" s="1" t="inlineStr">
+        <is>
+          <t>Fetullah’ın Copları</t>
+        </is>
+      </c>
+      <c r="C972" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="973" spans="1:3">
+      <c r="A973" s="1" t="inlineStr">
+        <is>
+          <t>9786052280393</t>
+        </is>
+      </c>
+      <c r="B973" s="1" t="inlineStr">
+        <is>
+          <t>Sen Koy Adını</t>
+        </is>
+      </c>
+      <c r="C973" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="974" spans="1:3">
+      <c r="A974" s="1" t="inlineStr">
+        <is>
+          <t>9786052280348</t>
+        </is>
+      </c>
+      <c r="B974" s="1" t="inlineStr">
+        <is>
+          <t>Komünist Başkan</t>
+        </is>
+      </c>
+      <c r="C974" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="975" spans="1:3">
+      <c r="A975" s="1" t="inlineStr">
+        <is>
+          <t>9786052397756</t>
+        </is>
+      </c>
+      <c r="B975" s="1" t="inlineStr">
+        <is>
+          <t>Feryat</t>
+        </is>
+      </c>
+      <c r="C975" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="976" spans="1:3">
+      <c r="A976" s="1" t="inlineStr">
+        <is>
+          <t>9786052397848</t>
+        </is>
+      </c>
+      <c r="B976" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanlar Alemi 125 Keyifli Bilgi</t>
+        </is>
+      </c>
+      <c r="C976" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="977" spans="1:3">
+      <c r="A977" s="1" t="inlineStr">
+        <is>
+          <t>9786052397800</t>
+        </is>
+      </c>
+      <c r="B977" s="1" t="inlineStr">
+        <is>
+          <t>Karış Karış Dünya 117 Keyifli Bilgi</t>
+        </is>
+      </c>
+      <c r="C977" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="978" spans="1:3">
+      <c r="A978" s="1" t="inlineStr">
+        <is>
+          <t>9786052397824</t>
+        </is>
+      </c>
+      <c r="B978" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Dahiler 110 Keyifli Bilgi</t>
+        </is>
+      </c>
+      <c r="C978" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="979" spans="1:3">
+      <c r="A979" s="1" t="inlineStr">
+        <is>
+          <t>9786052397794</t>
+        </is>
+      </c>
+      <c r="B979" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem Evren 124 Keyifli Bilgi</t>
+        </is>
+      </c>
+      <c r="C979" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="980" spans="1:3">
+      <c r="A980" s="1" t="inlineStr">
+        <is>
+          <t>9786052397862</t>
+        </is>
+      </c>
+      <c r="B980" s="1" t="inlineStr">
+        <is>
+          <t>Şaşırdım Kaldım 126 Keyifli Bilgi</t>
+        </is>
+      </c>
+      <c r="C980" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="981" spans="1:3">
+      <c r="A981" s="1" t="inlineStr">
+        <is>
+          <t>9786052397787</t>
+        </is>
+      </c>
+      <c r="B981" s="1" t="inlineStr">
+        <is>
+          <t>Hep Merak Etmişimdir 136 Keyifli Bilgi</t>
+        </is>
+      </c>
+      <c r="C981" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="982" spans="1:3">
+      <c r="A982" s="1" t="inlineStr">
+        <is>
+          <t>9786052397831</t>
+        </is>
+      </c>
+      <c r="B982" s="1" t="inlineStr">
+        <is>
+          <t>Kaşifler ve Keşifler 110 Keyifli Bilgi</t>
+        </is>
+      </c>
+      <c r="C982" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="983" spans="1:3">
+      <c r="A983" s="1" t="inlineStr">
+        <is>
+          <t>9786052397855</t>
+        </is>
+      </c>
+      <c r="B983" s="1" t="inlineStr">
+        <is>
+          <t>Vay Canına 134 Keyifli Bilgi</t>
+        </is>
+      </c>
+      <c r="C983" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="984" spans="1:3">
+      <c r="A984" s="1" t="inlineStr">
+        <is>
+          <t>9786052397770</t>
+        </is>
+      </c>
+      <c r="B984" s="1" t="inlineStr">
+        <is>
+          <t>Büyük İmparatorluklar ve İmparatorlar</t>
+        </is>
+      </c>
+      <c r="C984" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="985" spans="1:3">
+      <c r="A985" s="1" t="inlineStr">
+        <is>
+          <t>9786052397640</t>
+        </is>
+      </c>
+      <c r="B985" s="1" t="inlineStr">
+        <is>
+          <t>Kemal: Türkiye’nin Gandhi’si</t>
+        </is>
+      </c>
+      <c r="C985" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="986" spans="1:3">
+      <c r="A986" s="1" t="inlineStr">
+        <is>
+          <t>9786052397527</t>
+        </is>
+      </c>
+      <c r="B986" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Saltık</t>
+        </is>
+      </c>
+      <c r="C986" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="987" spans="1:3">
+      <c r="A987" s="1" t="inlineStr">
+        <is>
+          <t>9786052397411</t>
+        </is>
+      </c>
+      <c r="B987" s="1" t="inlineStr">
+        <is>
+          <t>Çakıltaşı</t>
+        </is>
+      </c>
+      <c r="C987" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="988" spans="1:3">
+      <c r="A988" s="1" t="inlineStr">
+        <is>
+          <t>9786059544313</t>
+        </is>
+      </c>
+      <c r="B988" s="1" t="inlineStr">
+        <is>
+          <t>Faust</t>
+        </is>
+      </c>
+      <c r="C988" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="989" spans="1:3">
+      <c r="A989" s="1" t="inlineStr">
+        <is>
+          <t>9786059544443</t>
+        </is>
+      </c>
+      <c r="B989" s="1" t="inlineStr">
+        <is>
+          <t>Tembellik Hakkı</t>
+        </is>
+      </c>
+      <c r="C989" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="990" spans="1:3">
+      <c r="A990" s="1" t="inlineStr">
+        <is>
+          <t>9786059598941</t>
+        </is>
+      </c>
+      <c r="B990" s="1" t="inlineStr">
+        <is>
+          <t>Güneş Çocuklar Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C990" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="991" spans="1:3">
+      <c r="A991" s="1" t="inlineStr">
+        <is>
+          <t>9786059544474</t>
+        </is>
+      </c>
+      <c r="B991" s="1" t="inlineStr">
+        <is>
+          <t>Yazgı</t>
+        </is>
+      </c>
+      <c r="C991" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="992" spans="1:3">
+      <c r="A992" s="1" t="inlineStr">
+        <is>
+          <t>9786059544504</t>
+        </is>
+      </c>
+      <c r="B992" s="1" t="inlineStr">
+        <is>
+          <t>Şeytanın İmamları</t>
+        </is>
+      </c>
+      <c r="C992" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="993" spans="1:3">
+      <c r="A993" s="1" t="inlineStr">
+        <is>
+          <t>9786059544283</t>
+        </is>
+      </c>
+      <c r="B993" s="1" t="inlineStr">
+        <is>
+          <t>Marx, Engels, Lenin</t>
+        </is>
+      </c>
+      <c r="C993" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="994" spans="1:3">
+      <c r="A994" s="1" t="inlineStr">
+        <is>
+          <t>9786059544290</t>
+        </is>
+      </c>
+      <c r="B994" s="1" t="inlineStr">
+        <is>
+          <t>Melezlerin Sonuncusu</t>
+        </is>
+      </c>
+      <c r="C994" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="995" spans="1:3">
+      <c r="A995" s="1" t="inlineStr">
+        <is>
+          <t>9786059544177</t>
+        </is>
+      </c>
+      <c r="B995" s="1" t="inlineStr">
+        <is>
+          <t>Hastalık Hastası - Cimri (2 Kitap Birarada)</t>
+        </is>
+      </c>
+      <c r="C995" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="996" spans="1:3">
+      <c r="A996" s="1" t="inlineStr">
+        <is>
+          <t>9786059544207</t>
+        </is>
+      </c>
+      <c r="B996" s="1" t="inlineStr">
+        <is>
+          <t>Deliliğe Övgü</t>
+        </is>
+      </c>
+      <c r="C996" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="997" spans="1:3">
+      <c r="A997" s="1" t="inlineStr">
+        <is>
+          <t>9786059598026</t>
+        </is>
+      </c>
+      <c r="B997" s="1" t="inlineStr">
+        <is>
+          <t>Vadideki Zambak</t>
+        </is>
+      </c>
+      <c r="C997" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="998" spans="1:3">
+      <c r="A998" s="1" t="inlineStr">
+        <is>
+          <t>9786059598606</t>
+        </is>
+      </c>
+      <c r="B998" s="1" t="inlineStr">
+        <is>
+          <t>Hedef Eyfel</t>
+        </is>
+      </c>
+      <c r="C998" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="999" spans="1:3">
+      <c r="A999" s="1" t="inlineStr">
+        <is>
+          <t>9786059544030</t>
+        </is>
+      </c>
+      <c r="B999" s="1" t="inlineStr">
+        <is>
+          <t>Nefson</t>
+        </is>
+      </c>
+      <c r="C999" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:3">
+      <c r="A1000" s="1" t="inlineStr">
+        <is>
+          <t>9786059598033</t>
+        </is>
+      </c>
+      <c r="B1000" s="1" t="inlineStr">
+        <is>
+          <t>Yeraltından Notlar</t>
+        </is>
+      </c>
+      <c r="C1000" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:3">
+      <c r="A1001" s="1" t="inlineStr">
+        <is>
+          <t>9786059598309</t>
+        </is>
+      </c>
+      <c r="B1001" s="1" t="inlineStr">
+        <is>
+          <t>Ezilenler</t>
+        </is>
+      </c>
+      <c r="C1001" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:3">
+      <c r="A1002" s="1" t="inlineStr">
+        <is>
+          <t>9786059598163</t>
+        </is>
+      </c>
+      <c r="B1002" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Memnu</t>
+        </is>
+      </c>
+      <c r="C1002" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:3">
+      <c r="A1003" s="1" t="inlineStr">
+        <is>
+          <t>9786059199865</t>
+        </is>
+      </c>
+      <c r="B1003" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C1003" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:3">
+      <c r="A1004" s="1" t="inlineStr">
+        <is>
+          <t>9786059199483</t>
+        </is>
+      </c>
+      <c r="B1004" s="1" t="inlineStr">
+        <is>
+          <t>Zillet</t>
+        </is>
+      </c>
+      <c r="C1004" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:3">
+      <c r="A1005" s="1" t="inlineStr">
+        <is>
+          <t>9786059199308</t>
+        </is>
+      </c>
+      <c r="B1005" s="1" t="inlineStr">
+        <is>
+          <t>Lades</t>
+        </is>
+      </c>
+      <c r="C1005" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:3">
+      <c r="A1006" s="1" t="inlineStr">
+        <is>
+          <t>9786059199230</t>
+        </is>
+      </c>
+      <c r="B1006" s="1" t="inlineStr">
+        <is>
+          <t>Yazgı</t>
+        </is>
+      </c>
+      <c r="C1006" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:3">
+      <c r="A1007" s="1" t="inlineStr">
+        <is>
+          <t>9786059199209</t>
+        </is>
+      </c>
+      <c r="B1007" s="1" t="inlineStr">
+        <is>
+          <t>Uyandılar Geliyorlar</t>
+        </is>
+      </c>
+      <c r="C1007" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:3">
+      <c r="A1008" s="1" t="inlineStr">
+        <is>
+          <t>9786054777815</t>
+        </is>
+      </c>
+      <c r="B1008" s="1" t="inlineStr">
+        <is>
+          <t>En Baharımsın</t>
+        </is>
+      </c>
+      <c r="C1008" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:3">
+      <c r="A1009" s="1" t="inlineStr">
+        <is>
           <t>9786059199438</t>
         </is>
       </c>
-      <c r="B440" s="1" t="inlineStr">
+      <c r="B1009" s="1" t="inlineStr">
         <is>
           <t>Giderken Bıraktığım</t>
         </is>
       </c>
-      <c r="C440" s="1">
+      <c r="C1009" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>