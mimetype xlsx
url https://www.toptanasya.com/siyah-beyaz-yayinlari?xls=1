--- v3 (2026-05-13)
+++ v4 (2026-07-03)
@@ -85,15160 +85,15280 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258547351</t>
+          <t>9786258547399</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Ruhlara Notlar</t>
+          <t>Tilki Kalesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258547184</t>
+          <t>9786258547306</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Denizatı Gülüşü (Ciltli)</t>
+          <t>Ardından</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258547290</t>
+          <t>9786258547412</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Pansiyon</t>
+          <t>Maça Papazı Operasyonu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255507914</t>
+          <t>9786258547405</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bak Her Şey Konuşuyor!</t>
+          <t>Propaganda ve Reklamcılık</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258547313</t>
+          <t>9786258547375</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Eşik Halleri</t>
+          <t>Sosyalizm, Kemalizm ve Milliyetçilik</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258547245</t>
+          <t>9786258547344</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Vedalar</t>
+          <t>Krizantem Dansçısı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258547276</t>
+          <t>9786258547337</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Barış Alper Yılmaz</t>
+          <t>Derin Akıl</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258547269</t>
+          <t>9786255507839</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kendini Kurtarma Rehberi</t>
+          <t>İki Uç Arasındaki Köprü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258547191</t>
+          <t>9786258547351</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Başkasının Kalbiyle Yaşamak</t>
+          <t>Yorgun Ruhlara Notlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258547221</t>
+          <t>9786258547184</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Yol Bektaşilik Medeniyettir</t>
+          <t>Denizatı Gülüşü (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258547207</t>
+          <t>9786258547290</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Babamın Yarası</t>
+          <t>Pansiyon</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258547283</t>
+          <t>9786255507914</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Leroy Sane</t>
+          <t>Bak Her Şey Konuşuyor!</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258547252</t>
+          <t>9786258547313</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Etkinlik Kitabı - 2</t>
+          <t>Eşik Halleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258547238</t>
+          <t>9786258547245</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Batıkta Açan Nilüferler</t>
+          <t>Sessiz Vedalar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258547146</t>
+          <t>9786258547276</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yetkiyle Değil Etkiyle</t>
+          <t>Barış Alper Yılmaz</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258547153</t>
+          <t>9786258547269</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Güneşi</t>
+          <t>Kendini Kurtarma Rehberi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258547139</t>
+          <t>9786258547191</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çaykaralı Yaman</t>
+          <t>Başkasının Kalbiyle Yaşamak</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258547122</t>
+          <t>9786258547221</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Buğday Ekmeği</t>
+          <t>Alevilik Yol Bektaşilik Medeniyettir</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>370</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255507983</t>
+          <t>9786258547207</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Memo Memet Memleket</t>
+          <t>Babamın Yarası</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258547085</t>
+          <t>9786258547283</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Bizimle Konuşuyor</t>
+          <t>Leroy Sane</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256619906</t>
+          <t>9786258547252</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Son Nefeste Son Savunma</t>
+          <t>Ramazan Etkinlik Kitabı - 2</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256619852</t>
+          <t>9786258547238</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>45’lik Senfoni</t>
+          <t>Batıkta Açan Nilüferler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256619500</t>
+          <t>9786258547146</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Talihsiz Randevu</t>
+          <t>Yetkiyle Değil Etkiyle</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256619265</t>
+          <t>9786258547153</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İki Kişilik Tarifler (Ciltli)</t>
+          <t>Sonbahar Güneşi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259887753</t>
+          <t>9786258547139</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Anubis’ten Kaçış</t>
+          <t>Çaykaralı Yaman</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256619036</t>
+          <t>9786258547122</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ronaldo</t>
+          <t>Buğday Ekmeği</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>370</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256619067</t>
+          <t>9786255507983</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Leo Messi</t>
+          <t>Memo Memet Memleket</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259948126</t>
+          <t>9786258547085</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2032</t>
+          <t>Gökyüzü Bizimle Konuşuyor</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259948133</t>
+          <t>9786256619906</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bana Kokunla Seslen</t>
+          <t>Son Nefeste Son Savunma</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256560031</t>
+          <t>9786256619852</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Siyah Sayfalar</t>
+          <t>45’lik Senfoni</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259965895</t>
+          <t>9786256619500</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Biraz Ben Biraz Sarmaşık</t>
+          <t>Talihsiz Randevu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259965802</t>
+          <t>9786256619265</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aşk Tükez</t>
+          <t>İki Kişilik Tarifler (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>140</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257623995</t>
+          <t>9786259887753</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kahve Falı Kartları</t>
+          <t>Anubis’ten Kaçış</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259972831</t>
+          <t>9786256619036</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Vücut Geliştirmede Kaslar</t>
+          <t>Ronaldo</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257623759</t>
+          <t>9786256619067</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kemoterapi El Kitabı</t>
+          <t>Leo Messi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257623827</t>
+          <t>9786259948126</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gün Doğarken</t>
+          <t>2032</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257623872</t>
+          <t>9786259948133</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Ses</t>
+          <t>Bana Kokunla Seslen</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257623643</t>
+          <t>9786256560031</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yaşarken Gemlik 1</t>
+          <t>Siyah Sayfalar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257623612</t>
+          <t>9786259965895</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yaşarken Gemlik 4</t>
+          <t>Biraz Ben Biraz Sarmaşık</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257623681</t>
+          <t>9786259965802</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Beni Bana Bırakın</t>
+          <t>Aşk Tükez</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>8683672821375</t>
+          <t>9786257623995</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İzmler Kitap Seti</t>
+          <t>Kahve Falı Kartları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>8683672821382</t>
+          <t>9786259972831</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Terapi Kitap Seti</t>
+          <t>Vücut Geliştirmede Kaslar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>450</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257623391</t>
+          <t>9786257623759</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanım Umut - Yolum Umutla 2</t>
+          <t>Kemoterapi El Kitabı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>60</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257623384</t>
+          <t>9786257623827</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kırdığım Yerinden Öptüm Kalbini - Lirik Şiirler</t>
+          <t>Gün Doğarken</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257623162</t>
+          <t>9786257623872</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sürmene'den Çıktım Yola</t>
+          <t>İçimdeki Ses</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257623353</t>
+          <t>9786257623643</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Gri'ye Takılanlar</t>
+          <t>Anılarda Yaşarken Gemlik 1</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257623360</t>
+          <t>9786257623612</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Anılarda Yaşarken Gemlik 4</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>125</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944490511</t>
+          <t>9786257623681</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm ve Siyasal İslam Arasında Türkiye</t>
+          <t>Beni Bana Bırakın</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>22.22</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257623308</t>
+          <t>8683672821375</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bade</t>
+          <t>İzmler Kitap Seti</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>175</v>
+        <v>450</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257623292</t>
+          <t>8683672821382</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kendini Anlama Yolculuğu</t>
+          <t>Terapi Kitap Seti</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>175</v>
+        <v>450</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257623230</t>
+          <t>9786257623391</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Enkaz Sohbetleri</t>
+          <t>Sol Yanım Umut - Yolum Umutla 2</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>24</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257623216</t>
+          <t>9786257623384</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Köşe Vuruşları</t>
+          <t>Kırdığım Yerinden Öptüm Kalbini - Lirik Şiirler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>4440000000650</t>
+          <t>9786257623162</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Büyük Devrimciler 2 3 Kitap Set</t>
+          <t>Sürmene'den Çıktım Yola</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>18</v>
+        <v>175</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>4440000000649</t>
+          <t>9786257623353</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Büyük Devrimciler 1 3 Kitap Set</t>
+          <t>Gri'ye Takılanlar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>18</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>2789788617672</t>
+          <t>9786257623360</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Keyifli Bilgiler Seti 10 Kitap Takım</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>175</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257961035</t>
+          <t>9789944490511</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sokrates'in Savunması</t>
+          <t>Emperyalizm ve Siyasal İslam Arasında Türkiye</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>40</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052280256</t>
+          <t>9786257623308</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Yalanlar</t>
+          <t>Bade</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>40</v>
+        <v>175</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052280287</t>
+          <t>9786257623292</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>CIA Pençesinde Adalet ve Kürt Açılımı</t>
+          <t>Kendini Anlama Yolculuğu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>22.22</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052280515</t>
+          <t>9786257623230</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dağınık Düşünceler</t>
+          <t>Enkaz Sohbetleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052280294</t>
+          <t>9786257623216</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Tanrı</t>
+          <t>Köşe Vuruşları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>140</v>
+        <v>39</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052280867</t>
+          <t>4440000000650</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ernesto Che Guevara</t>
+          <t>Büyük Devrimciler 2 3 Kitap Set</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>175</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052280386</t>
+          <t>4440000000649</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Babil’in Peri Masalları</t>
+          <t>Büyük Devrimciler 1 3 Kitap Set</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>130</v>
+        <v>18</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052280201</t>
+          <t>2789788617672</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>İntihar</t>
+          <t>Keyifli Bilgiler Seti 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>160</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052280249</t>
+          <t>9786257961035</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Alarm</t>
+          <t>Sokrates'in Savunması</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>28</v>
+        <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059544351</t>
+          <t>9786052280256</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Engizisyonu</t>
+          <t>Medya ve Yalanlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>27.78</v>
+        <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059598415</t>
+          <t>9786052280287</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sonuncu Denize Doğru</t>
+          <t>CIA Pençesinde Adalet ve Kürt Açılımı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>23.15</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052280355</t>
+          <t>9786052280515</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ü Biz Öldürdük</t>
+          <t>Dağınık Düşünceler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>27.78</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052280324</t>
+          <t>9786052280294</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yetenekli Bay Zarrab - Kod Adı Çikinova</t>
+          <t>İçimizdeki Tanrı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>27.78</v>
+        <v>140</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054777136</t>
+          <t>9786052280867</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Dalgalarda Yürüyebilmek</t>
+          <t>Ernesto Che Guevara</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>7.41</v>
+        <v>175</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054777334</t>
+          <t>9786052280386</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Aklım Firarda</t>
+          <t>Babil’in Peri Masalları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>30</v>
+        <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054777341</t>
+          <t>9786052280201</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Lekeli Düşler Ülkesi</t>
+          <t>İntihar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>7.41</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054777327</t>
+          <t>9786052280249</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kaybedecek Bir Şey</t>
+          <t>Kırmızı Alarm</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>11.11</v>
+        <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054777785</t>
+          <t>9786059544351</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kitap Gibi Adam</t>
+          <t>Osmanlı Engizisyonu</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>13.89</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054777662</t>
+          <t>9786059598415</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşlarım Beyaz Mendilde Bir Motif</t>
+          <t>Sonuncu Denize Doğru</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054777716</t>
+          <t>9786052280355</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Koca Bulamama Sanatı</t>
+          <t>Atatürk’ü Biz Öldürdük</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>12.96</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054777273</t>
+          <t>9786052280324</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Düşlerde Buldum Seni</t>
+          <t>Yetenekli Bay Zarrab - Kod Adı Çikinova</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>18.52</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055646769</t>
+          <t>9786054777136</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Dalgalarda Yürüyebilmek</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055646172</t>
+          <t>9786054777334</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hayat Üşümesi</t>
+          <t>Aklım Firarda</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>9.17</v>
+        <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944490603</t>
+          <t>9786054777341</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Havada 44 Yıl Neler Yaşadım?</t>
+          <t>Lekeli Düşler Ülkesi</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052280973</t>
+          <t>9786054777327</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Halide Edip Adıvar</t>
+          <t>Kaybedecek Bir Şey</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>50</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055646899</t>
+          <t>9786054777785</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Halı</t>
+          <t>Kitap Gibi Adam</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055646653</t>
+          <t>9786054777662</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Güz Hapsi</t>
+          <t>Gözyaşlarım Beyaz Mendilde Bir Motif</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>20.37</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055646141</t>
+          <t>9786054777716</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Güneş Her Yüreğe Değer</t>
+          <t>Koca Bulamama Sanatı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>16.67</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055646349</t>
+          <t>9786054777273</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gün Gebeydi</t>
+          <t>Düşlerde Buldum Seni</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000029276</t>
+          <t>9786055646769</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hans’ın Kızları</t>
+          <t>Hiç</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055646882</t>
+          <t>9786055646172</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Gorki de Kim Ula?</t>
+          <t>Hayat Üşümesi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>6.48</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055646356</t>
+          <t>9789944490603</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Gizli Ordular</t>
+          <t>Havada 44 Yıl Neler Yaşadım?</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>23.15</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055646820</t>
+          <t>9786052280973</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Hadisler</t>
+          <t>Halide Edip Adıvar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055646875</t>
+          <t>9786055646899</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Felatun Bey ile Rakım Efendi (Oyun - 3 Perde)</t>
+          <t>Halı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055646332</t>
+          <t>9786055646653</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Fabrika Yolu</t>
+          <t>Güz Hapsi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>9.26</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055646394</t>
+          <t>9786055646141</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Belgesi Elif’in Hikayesi</t>
+          <t>Güneş Her Yüreğe Değer</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944490689</t>
+          <t>9786055646349</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Ergenekon ve Sosyalistler</t>
+          <t>Gün Gebeydi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944490276</t>
+          <t>3990000029276</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Emeğin Alnından Dökülenler</t>
+          <t>Hans’ın Kızları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>4.63</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>2880000082422</t>
+          <t>9786055646882</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Sistemleri</t>
+          <t>Gorki de Kim Ula?</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789944490436</t>
+          <t>9786055646356</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Edebali’den Akdamar’a</t>
+          <t>Gizli Ordular</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789944490801</t>
+          <t>9786055646820</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Düş Ülkenin Kadınları</t>
+          <t>Gerçek Hadisler</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>2880000116660</t>
+          <t>9786055646875</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünü... Kadıköy</t>
+          <t>Felatun Bey ile Rakım Efendi (Oyun - 3 Perde)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789944490283</t>
+          <t>9786055646332</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Yönetim</t>
+          <t>Fabrika Yolu</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055646967</t>
+          <t>9786055646394</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Doğru Yaşam İçin Öyküler ve Sözler</t>
+          <t>Ermeni Belgesi Elif’in Hikayesi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>130</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055646912</t>
+          <t>9789944490689</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Diyaloglar</t>
+          <t>Ergenekon ve Sosyalistler</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055646806</t>
+          <t>9789944490276</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Direnişin Manifestosu İbrahim Kaypakkaya</t>
+          <t>Emeğin Alnından Dökülenler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>65</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055646844</t>
+          <t>2880000082422</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Dinle Küçük Adam</t>
+          <t>Eğitim Sistemleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789944490344</t>
+          <t>9789944490436</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Devletin Şamarını Yiyenler</t>
+          <t>Edebali’den Akdamar’a</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>11.57</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054656639</t>
+          <t>9789944490801</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Defterler</t>
+          <t>Düş Ülkenin Kadınları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>10.19</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944490641</t>
+          <t>2880000116660</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Ethem</t>
+          <t>Dünü ve Bugünü... Kadıköy</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055646028</t>
+          <t>9789944490283</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Çağını Yakalayanlar</t>
+          <t>Duygusal Yönetim</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055646072</t>
+          <t>9786055646967</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Che’nin Sevgilisi</t>
+          <t>Doğru Yaşam İçin Öyküler ve Sözler</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>11.11</v>
+        <v>130</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055646578</t>
+          <t>9786055646912</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Chanda - Güneşle Kırıştıran</t>
+          <t>Diyaloglar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055646271</t>
+          <t>9786055646806</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Cehennemin Renkleri</t>
+          <t>Direnişin Manifestosu İbrahim Kaypakkaya</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>18.52</v>
+        <v>65</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055646127</t>
+          <t>9786055646844</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Huzur Evi ve Diğer Öyküler</t>
+          <t>Dinle Küçük Adam</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944490450</t>
+          <t>9789944490344</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Büyükşehir Çalı(şı) yor</t>
+          <t>Devletin Şamarını Yiyenler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>9.26</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944490382</t>
+          <t>9786054656639</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Burgaç</t>
+          <t>Defterler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>12.04</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055646837</t>
+          <t>9789944490641</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Zerdüşt</t>
+          <t>Çerkes Ethem</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944490214</t>
+          <t>9786055646028</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Bir Testi Şarap Her Birimiz Üzüm Tanesiydik, Şimdi Şarap Olduk</t>
+          <t>Çağını Yakalayanlar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>14.81</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055646684</t>
+          <t>9786055646072</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bir Poşet İstanbul Toprağı</t>
+          <t>Che’nin Sevgilisi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055646660</t>
+          <t>9786055646578</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kürt Kızı Aare Bir Aşk Hikayesi</t>
+          <t>Chanda - Güneşle Kırıştıran</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055646615</t>
+          <t>9786055646271</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Barnabas’ın İncileri</t>
+          <t>Cehennemin Renkleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>29.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055646288</t>
+          <t>9786055646127</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Bana Kanatlarını Verir misin?</t>
+          <t>Cehennem Huzur Evi ve Diğer Öyküler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944490023</t>
+          <t>9789944490450</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Babil’de Sürgün</t>
+          <t>Büyükşehir Çalı(şı) yor</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>10.19</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055646981</t>
+          <t>9789944490382</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ay Çukurunda</t>
+          <t>Burgaç</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>6.48</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054777044</t>
+          <t>9786055646837</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Dönemi Ankara</t>
+          <t>Böyle Buyurdu Zerdüşt</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>16.67</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944490115</t>
+          <t>9789944490214</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Aşksız Doğmasın Çocuklar</t>
+          <t>Bir Testi Şarap Her Birimiz Üzüm Tanesiydik, Şimdi Şarap Olduk</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>4.63</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055646868</t>
+          <t>9786055646684</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Sürgün</t>
+          <t>Bir Poşet İstanbul Toprağı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055646776</t>
+          <t>9786055646660</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Aşk Anarşisttir</t>
+          <t>Kürt Kızı Aare Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>12.04</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055646714</t>
+          <t>9786055646615</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Asi Çocukların Ayak İzleri</t>
+          <t>Barnabas’ın İncileri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>18.52</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055646066</t>
+          <t>9786055646288</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Alman Derin Devletinin Türkiye Operasyonları</t>
+          <t>Bana Kanatlarını Verir misin?</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055646097</t>
+          <t>9789944490023</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Aldatılmak Güzeldir</t>
+          <t>Babil’de Sürgün</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>30</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944490887</t>
+          <t>9786055646981</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Baladı</t>
+          <t>Ay Çukurunda</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>15</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789944490160</t>
+          <t>9786054777044</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül’e Rağmen</t>
+          <t>Atatürk Dönemi Ankara</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>11.11</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944490320</t>
+          <t>9789944490115</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>"Cumhur"un Anayasası</t>
+          <t>Aşksız Doğmasın Çocuklar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>14.81</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944490184</t>
+          <t>9786055646868</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>17 Ağustos 03:02</t>
+          <t>Aşk-ı Sürgün</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055646417</t>
+          <t>9786055646776</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Esaret</t>
+          <t>Aşk Anarşisttir</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>18.52</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789944490559</t>
+          <t>9786055646714</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Arora</t>
+          <t>Asi Çocukların Ayak İzleri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>6.48</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054777679</t>
+          <t>9786055646066</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>O Pası Gol Yapamadım</t>
+          <t>Alman Derin Devletinin Türkiye Operasyonları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054777709</t>
+          <t>9786055646097</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu ve IŞİD Gerçeği</t>
+          <t>Aldatılmak Güzeldir</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054777945</t>
+          <t>9789944490887</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türkiye : Türk-İslam Diktatörlüğü</t>
+          <t>Ağustos Baladı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>23.15</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054777648</t>
+          <t>9789944490160</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Laleş’e Yolculuk</t>
+          <t>12 Eylül’e Rağmen</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054777617</t>
+          <t>9789944490320</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Foks’un Gözünden Gazi Mustafa Kemal</t>
+          <t>"Cumhur"un Anayasası</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>32.41</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054777693</t>
+          <t>9789944490184</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Doğamızdaki Şiddet</t>
+          <t>17 Ağustos 03:02</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>12.04</v>
+        <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054777501</t>
+          <t>9786055646417</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kıta Mu ve Osiris Dini</t>
+          <t>Esaret</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054777839</t>
+          <t>9789944490559</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Renkayistan</t>
+          <t>Arora</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>9.17</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054777730</t>
+          <t>9786054777679</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dünden Kalanlar</t>
+          <t>O Pası Gol Yapamadım</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055646936</t>
+          <t>9786054777709</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Denemeler</t>
+          <t>Ortadoğu ve IŞİD Gerçeği</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>17.59</v>
+        <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054777037</t>
+          <t>9786054777945</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Yeni Türkiye : Türk-İslam Diktatörlüğü</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786054777471</t>
+          <t>9786054777648</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Aşkını Başına Topla</t>
+          <t>Laleş’e Yolculuk</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055646790</t>
+          <t>9786054777617</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Eylül Sarılışlarını Kıskanırdı Yaz</t>
+          <t>Foks’un Gözünden Gazi Mustafa Kemal</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>9.26</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054777822</t>
+          <t>9786054777693</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Bataklıkta Asansör Var</t>
+          <t>Doğamızdaki Şiddet</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054777884</t>
+          <t>9786054777501</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Tozu Ağıtı</t>
+          <t>Kayıp Kıta Mu ve Osiris Dini</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>9.17</v>
+        <v>25</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054777860</t>
+          <t>9786054777839</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Atlı Karınca ve Ruhlar Gecesi</t>
+          <t>Renkayistan</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>11.11</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786054777723</t>
+          <t>9786054777730</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kuş Sesleriyle Direnenler</t>
+          <t>Dünden Kalanlar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>21.3</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786054777365</t>
+          <t>9786055646936</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hitit - Anadolu Rüzgarı</t>
+          <t>Denemeler</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>12.04</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054777426</t>
+          <t>9786054777037</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sümer - Yazının Mucitleri</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>12.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786054777402</t>
+          <t>9786054777471</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Urartu - Doğu'nun Güneşi</t>
+          <t>Aşkını Başına Topla</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786054777419</t>
+          <t>9786055646790</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İnka - Güneşin Çocukları</t>
+          <t>Eylül Sarılışlarını Kıskanırdı Yaz</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>12.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054777396</t>
+          <t>9786054777822</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Babil - Babil'in Çocukları</t>
+          <t>Bataklıkta Asansör Var</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786054777389</t>
+          <t>9786054777884</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Aztek - Tollan'ın Efendileri</t>
+          <t>Kelebek Tozu Ağıtı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>12.04</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786054777440</t>
+          <t>9786054777860</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Eski Mısır - Nil'in Ezoterik Ülkesi</t>
+          <t>Atlı Karınca ve Ruhlar Gecesi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>13</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054777433</t>
+          <t>9786054777723</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Maya - Kıyametin Habercileri</t>
+          <t>Kuş Sesleriyle Direnenler</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>12.04</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786054777457</t>
+          <t>9786054777365</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Çelişkiler - Tabletlerle Yüzleşme</t>
+          <t>Hitit - Anadolu Rüzgarı</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>12.04</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786054777631</t>
+          <t>9786054777426</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sana Başka Sevda Değmiş</t>
+          <t>Sümer - Yazının Mucitleri</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>7.41</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054777587</t>
+          <t>9786054777402</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Sevda</t>
+          <t>Urartu - Doğu'nun Güneşi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>18.52</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786054777570</t>
+          <t>9786054777419</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Tantra</t>
+          <t>İnka - Güneşin Çocukları</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>23.15</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054777297</t>
+          <t>9786054777396</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Küçük Düşünmek Eşşekliktir</t>
+          <t>Babil - Babil'in Çocukları</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054777686</t>
+          <t>9786054777389</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Uyu Yorum</t>
+          <t>Aztek - Tollan'ın Efendileri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786054777488</t>
+          <t>9786054777440</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Filozoflar Çetesi</t>
+          <t>Eski Mısır - Nil'in Ezoterik Ülkesi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>11.11</v>
+        <v>13</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786054777495</t>
+          <t>9786054777433</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Gizlenen Alevilik</t>
+          <t>Maya - Kıyametin Habercileri</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>20.37</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052280065</t>
+          <t>9786054777457</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kobani’den Kaçış</t>
+          <t>Çelişkiler - Tabletlerle Yüzleşme</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>23.15</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786052397879</t>
+          <t>9786054777631</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Küresel Müşteri</t>
+          <t>Sana Başka Sevda Değmiş</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>27</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052397657</t>
+          <t>9786054777587</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Oyun Bitti</t>
+          <t>Bir Avuç Sevda</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>20.37</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052397534</t>
+          <t>9786054777570</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Cehaletin Rönesansı</t>
+          <t>Tantra</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>22.22</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786059598521</t>
+          <t>9786054777297</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Balkondaki Adam</t>
+          <t>Küçük Düşünmek Eşşekliktir</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052280379</t>
+          <t>9786054777686</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Medya Nasıl Kuşatıldı</t>
+          <t>Uyu Yorum</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052397909</t>
+          <t>9786054777488</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’nın Gerçek Manevi Temeli</t>
+          <t>Filozoflar Çetesi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786059544160</t>
+          <t>9786054777495</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Atatürkçülüğün Kemalizme İhaneti</t>
+          <t>Gizlenen Alevilik</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>20</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786059598859</t>
+          <t>9786052280065</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk</t>
+          <t>Kobani’den Kaçış</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786059544221</t>
+          <t>9786052397879</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Che Guevara</t>
+          <t>Küresel Müşteri</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>50</v>
+        <v>27</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786059544146</t>
+          <t>9786052397657</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Alevilerin El Kitabı</t>
+          <t>Oyun Bitti</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>45</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786059544115</t>
+          <t>9786052397534</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Fidel Castro</t>
+          <t>Cehaletin Rönesansı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>150</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052280362</t>
+          <t>9786059598521</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Saat Kaç</t>
+          <t>Balkondaki Adam</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786059598927</t>
+          <t>9786052280379</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kızılderililer</t>
+          <t>Medya Nasıl Kuşatıldı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052397084</t>
+          <t>9786052397909</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kışladan Hasdal'a</t>
+          <t>Osmanlı’nın Gerçek Manevi Temeli</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786059544498</t>
+          <t>9786059544160</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Düzenek</t>
+          <t>Atatürkçülüğün Kemalizme İhaneti</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786059598453</t>
+          <t>9786059598859</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal</t>
+          <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>16.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786059199506</t>
+          <t>9786059544221</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş'in Günlüğü</t>
+          <t>Che Guevara</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>27.78</v>
+        <v>50</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052397893</t>
+          <t>9786059544146</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Şeyh Bedreddin</t>
+          <t>Alevilerin El Kitabı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>18.52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052397077</t>
+          <t>9786059544115</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Islak İmza</t>
+          <t>Fidel Castro</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>20.37</v>
+        <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052280317</t>
+          <t>9786052280362</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Sarı Çizmeler</t>
+          <t>Saat Kaç</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786059544184</t>
+          <t>9786059598927</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Atlıkarınca</t>
+          <t>Kızılderililer</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>15.74</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786059598934</t>
+          <t>9786052397084</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Masonluk</t>
+          <t>Kışladan Hasdal'a</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786059544016</t>
+          <t>9786059544498</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Gizli Servisler</t>
+          <t>Düzenek</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786059544047</t>
+          <t>9786059598453</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Başkan Düşürüldü</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>23.15</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786059598323</t>
+          <t>9786059199506</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Okuma</t>
+          <t>Deniz Gezmiş'in Günlüğü</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>14.81</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786059598187</t>
+          <t>9786052397893</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Başarı ve Liderlik</t>
+          <t>Şeyh Bedreddin</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>130</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786059598170</t>
+          <t>9786052397077</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Başarı Tesadüf Değildir</t>
+          <t>Islak İmza</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>130</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786059199629</t>
+          <t>9786052280317</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Arsen Lüpen 813</t>
+          <t>Sarı Çizmeler</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>21.3</v>
+        <v>25</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054777938</t>
+          <t>9786059544184</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Politik Defter</t>
+          <t>Atlıkarınca</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>13.89</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786059199117</t>
+          <t>9786059598934</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Direnişten Komüne Gezi</t>
+          <t>Masonluk</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>35</v>
+        <v>140</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052397886</t>
+          <t>9786059544016</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Lozan Yalanları</t>
+          <t>Gizli Servisler</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>12.04</v>
+        <v>25</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786059598118</t>
+          <t>9786059544047</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Başkan Düşürüldü</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786059598156</t>
+          <t>9786059598323</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Hızlı Okuma</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>12.04</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786059598347</t>
+          <t>9786059598187</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğum</t>
+          <t>Başarı ve Liderlik</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786059598200</t>
+          <t>9786059598170</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Başarı Tesadüf Değildir</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786059598194</t>
+          <t>9786059199629</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Benim Üniversitelerim</t>
+          <t>Arsen Lüpen 813</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>130</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786059598071</t>
+          <t>9786054777938</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Putların Alacakaranlığı</t>
+          <t>Politik Defter</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059598248</t>
+          <t>9786059199117</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Deccal</t>
+          <t>Direnişten Komüne Gezi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>12.04</v>
+        <v>35</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786059199650</t>
+          <t>9786052397886</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Hatıra Defteri</t>
+          <t>Lozan Yalanları</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>30</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054777891</t>
+          <t>9786059598118</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Tavananna</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>10.19</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059199124</t>
+          <t>9786059598156</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Sen Bana Susma</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054777969</t>
+          <t>9786059598347</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Eylül</t>
+          <t>Çocukluğum</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>11.11</v>
+        <v>170</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786059199568</t>
+          <t>9786059598200</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Sen ve Senin Gençliğin</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>23.15</v>
+        <v>120</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059199575</t>
+          <t>9786059598194</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Karşı-İşgal</t>
+          <t>Benim Üniversitelerim</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>21.3</v>
+        <v>130</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052397503</t>
+          <t>9786059598071</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Dört Kitap ile Yarattığımız Tanrı</t>
+          <t>Putların Alacakaranlığı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>170</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059544320</t>
+          <t>9786059598248</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Bir Düş Kırıldı</t>
+          <t>Deccal</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>8.33</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059598705</t>
+          <t>9786059199650</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Veda</t>
+          <t>Bir Delinin Hatıra Defteri</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>11.11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059598514</t>
+          <t>9786054777891</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Ah Sen</t>
+          <t>Tavananna</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>30</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786059598255</t>
+          <t>9786059199124</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Doğudaki Hayalet</t>
+          <t>Sen Bana Susma</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786059598330</t>
+          <t>9786054777969</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Kayıp Eylül</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>32.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786059199674</t>
+          <t>9786059199568</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Büyükler için Boyama Kitabı - Hayvanlar 2</t>
+          <t>Sen ve Senin Gençliğin</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059199759</t>
+          <t>9786059199575</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Arsen Lüpen - Kibar Hırsız</t>
+          <t>Karşı-İşgal</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>25</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059199742</t>
+          <t>9786052397503</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Arsen Lüpen - Arsen Lüpen'in İtirafları</t>
+          <t>Dört Kitap ile Yarattığımız Tanrı</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>22.22</v>
+        <v>170</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059199834</t>
+          <t>9786059544320</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Arsen Lüpen - Çalınan Tablolar</t>
+          <t>Bir Düş Kırıldı</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>25</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059199773</t>
+          <t>9786059598705</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Sırlar Okulu</t>
+          <t>Veda</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059199063</t>
+          <t>9786059598514</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Cibran'ca 3 : Şeytan - Deli</t>
+          <t>Ah Sen</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>12.04</v>
+        <v>30</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059199094</t>
+          <t>9786059598255</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Sana Emanet (Ciltli)</t>
+          <t>Doğudaki Hayalet</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>20.37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786059199841</t>
+          <t>9786059598330</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Ölüm Vadisi</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>30</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059199735</t>
+          <t>9786059199674</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Gölge Adam</t>
+          <t>Büyükler için Boyama Kitabı - Hayvanlar 2</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052397817</t>
+          <t>9786059199759</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Merak Ettiklerimiz 132 Keyifli Bilgi</t>
+          <t>Arsen Lüpen - Kibar Hırsız</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052397565</t>
+          <t>9786059199742</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ölü Köpek</t>
+          <t>Arsen Lüpen - Arsen Lüpen'in İtirafları</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>14.81</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059544061</t>
+          <t>9786059199834</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Yeni Çağın Bilge Kuaförü Nasıl Olmalı?</t>
+          <t>Arsen Lüpen - Çalınan Tablolar</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059544023</t>
+          <t>9786059199773</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Mor Binlik</t>
+          <t>Sherlock Holmes - Sırlar Okulu</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059598446</t>
+          <t>9786059199063</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Nah Biter Bu Gözaltı!</t>
+          <t>Cibran'ca 3 : Şeytan - Deli</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>27</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059199902</t>
+          <t>9786059199094</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Aynur Gülsene Kamil Ağlamıyor</t>
+          <t>Kalbim Sana Emanet (Ciltli)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>35</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059598385</t>
+          <t>9786059199841</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Mühürlenmiş</t>
+          <t>Sherlock Holmes - Ölüm Vadisi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052280096</t>
+          <t>9786059199735</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Evrim ve Bitmeyen Kapışma</t>
+          <t>Sherlock Holmes - Gölge Adam</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>25.93</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059598231</t>
+          <t>9786052397817</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Merak Ettiklerimiz 132 Keyifli Bilgi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>20</v>
+        <v>120</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052280195</t>
+          <t>9786052397565</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Ölü Köpek</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>20.37</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059199636</t>
+          <t>9786059544061</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Gurur</t>
+          <t>Yeni Çağın Bilge Kuaförü Nasıl Olmalı?</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>27.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059199766</t>
+          <t>9786059544023</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Arsen Lüpen</t>
+          <t>Mor Binlik</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786059199711</t>
+          <t>9786059598446</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Fısıltı</t>
+          <t>Nah Biter Bu Gözaltı!</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>16.2</v>
+        <v>27</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059199728</t>
+          <t>9786059199902</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Gizemli Lanet</t>
+          <t>Aynur Gülsene Kamil Ağlamıyor</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>18.52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059199445</t>
+          <t>9786059598385</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Düşlere Borcu Var</t>
+          <t>Mühürlenmiş</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>140</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052280089</t>
+          <t>9786052280096</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Evanjelizm</t>
+          <t>Evrim ve Bitmeyen Kapışma</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>175</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052397589</t>
+          <t>9786059598231</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Darbenin Lütfu!</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>20.37</v>
+        <v>20</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052397213</t>
+          <t>9786052280195</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Pir Sultan Abdal</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>32.41</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786056501517</t>
+          <t>9786059199636</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Yazılar 5</t>
+          <t>Aşk ve Gurur</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>45</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786056501500</t>
+          <t>9786059199766</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Yazılar 4</t>
+          <t>Arsen Lüpen</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786059598668</t>
+          <t>9786059199711</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Latmos</t>
+          <t>Sherlock Holmes - Fısıltı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>9.26</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786059199667</t>
+          <t>9786059199728</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Büyükler İçin Boyama Kitabı - Motifler ve Desenler</t>
+          <t>Sherlock Holmes - Gizemli Lanet</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059199933</t>
+          <t>9786059199445</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Lobiler ve Ajanlar</t>
+          <t>Hayatın Düşlere Borcu Var</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>13.89</v>
+        <v>140</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786059199919</t>
+          <t>9786052280089</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Binali’nin Puslu Limanı</t>
+          <t>Evanjelizm</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>40</v>
+        <v>175</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786059199261</t>
+          <t>9786052397589</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Batu Han</t>
+          <t>Darbenin Lütfu!</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>35.19</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786059199346</t>
+          <t>9786052397213</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Sokaklardan Gelecek</t>
+          <t>Pir Sultan Abdal</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>25</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786054777846</t>
+          <t>9786056501517</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Yaşadıkça Adım Adım</t>
+          <t>Siyah Beyaz Yazılar 5</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>9.17</v>
+        <v>45</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052397626</t>
+          <t>9786056501500</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>İllüminati</t>
+          <t>Siyah Beyaz Yazılar 4</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052397435</t>
+          <t>9786059598668</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Mozaik</t>
+          <t>Latmos</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>21.3</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786056501548</t>
+          <t>9786059199667</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Senden Alacaklıyım Aşk</t>
+          <t>Büyükler İçin Boyama Kitabı - Motifler ve Desenler</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>11.57</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786056501555</t>
+          <t>9786059199933</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Kayboluşlar</t>
+          <t>Lobiler ve Ajanlar</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786059598842</t>
+          <t>9786059199919</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Musa’nın Mücahidi</t>
+          <t>Binali’nin Puslu Limanı</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>18.52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059598866</t>
+          <t>9786059199261</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar ve Adresler</t>
+          <t>Batu Han</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>130</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059598873</t>
+          <t>9786059199346</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Eylül Defterleri</t>
+          <t>Özgürlük Sokaklardan Gelecek</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>175</v>
+        <v>25</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786059598880</t>
+          <t>9786054777846</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Kovulmuş Şiirler</t>
+          <t>Yaşadıkça Adım Adım</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>110</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>3990000033911</t>
+          <t>9786052397626</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk</t>
+          <t>İllüminati</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>12.04</v>
+        <v>25</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052397541</t>
+          <t>9786052397435</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Darbe İçinde Darbe</t>
+          <t>Mozaik</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>20.37</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786056501524</t>
+          <t>9786056501548</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>15/7 - 15 Temmuz Sırları</t>
+          <t>Senden Alacaklıyım Aşk</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>150</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059598835</t>
+          <t>9786056501555</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Patlak Ampul</t>
+          <t>Kayboluşlar</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059598132</t>
+          <t>9786059598842</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kumarbaz</t>
+          <t>Musa’nın Mücahidi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>130</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059598057</t>
+          <t>9786059598866</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Çocuklar ve Adresler</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>23.15</v>
+        <v>130</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059199971</t>
+          <t>9786059598873</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Siyah Lale</t>
+          <t>Eylül Defterleri</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>30</v>
+        <v>175</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059199964</t>
+          <t>9786059598880</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Kovulmuş Şiirler</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>28</v>
+        <v>110</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059598279</t>
+          <t>3990000033911</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Etkili Konuşma ve Mükemmel İletişim</t>
+          <t>Gençler İçin Nutuk</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>16.67</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059199698</t>
+          <t>9786052397541</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Büyükler İçin Boyama Kitabı - Çiçekli Dünya</t>
+          <t>Darbe İçinde Darbe</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>23.15</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059199858</t>
+          <t>9786056501524</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Büyükler İçin Boyama Kitabı - Hayvanlar 1</t>
+          <t>15/7 - 15 Temmuz Sırları</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>23.15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059199681</t>
+          <t>9786059598835</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Büyükler İçin Boyama Kitabı - Kadınlar İçin</t>
+          <t>Patlak Ampul</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>23.15</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786059199377</t>
+          <t>9786059598132</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Cinsiyet Üzerine</t>
+          <t>Kumarbaz</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>11.57</v>
+        <v>130</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786059199339</t>
+          <t>9786059598057</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>On Otuz</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786059199254</t>
+          <t>9786059199971</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar Takımı - Sahaya Çıkıyorlar</t>
+          <t>Siyah Lale</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786059199315</t>
+          <t>9786059199964</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Melezlerin Sonuncusu</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>50</v>
+        <v>28</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786059199322</t>
+          <t>9786059598279</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Milena'ya Mektuplar</t>
+          <t>Etkili Konuşma ve Mükemmel İletişim</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>21.3</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786052397497</t>
+          <t>9786059199698</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>12 CHP’li Başkandan 12 Eylül’e Başkaldırı</t>
+          <t>Büyükler İçin Boyama Kitabı - Çiçekli Dünya</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>150</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786059544085</t>
+          <t>9786059199858</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali - Mazlumların Şahı</t>
+          <t>Büyükler İçin Boyama Kitabı - Hayvanlar 1</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>37.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786059598125</t>
+          <t>9786059199681</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Savaş Sanatı</t>
+          <t>Büyükler İçin Boyama Kitabı - Kadınlar İçin</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>140</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786059598149</t>
+          <t>9786059199377</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>Cinsiyet Üzerine</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>16.67</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786059199995</t>
+          <t>9786059199339</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Tarihteki Ünlü Zenginler ve Dünyaya Yön Verenler</t>
+          <t>On Otuz</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>35</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786059598019</t>
+          <t>9786059199254</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Tarihteki Ünlü Komutanlar ve Liderler</t>
+          <t>Kahramanlar Takımı - Sahaya Çıkıyorlar</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786059598002</t>
+          <t>9786059199315</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Tarihteki Büyük Felaketler</t>
+          <t>Melezlerin Sonuncusu</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786059598378</t>
+          <t>9786059199322</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Serseri</t>
+          <t>Milena'ya Mektuplar</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>50</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786059199988</t>
+          <t>9786052397497</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>12 CHP’li Başkandan 12 Eylül’e Başkaldırı</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>27.78</v>
+        <v>150</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786059598088</t>
+          <t>9786059544085</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Savaş ve Barış</t>
+          <t>Hz. Ali - Mazlumların Şahı</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>55</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786059598361</t>
+          <t>9786059598125</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Ana</t>
+          <t>Savaş Sanatı</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786059598064</t>
+          <t>9786059598149</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Arsen Lüpen: Saat Sekizi Çalarken</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>27.78</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786059598095</t>
+          <t>9786059199995</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Arsen Lüpen: Otuz Mezarlı Ada</t>
+          <t>Tarihteki Ünlü Zenginler ve Dünyaya Yön Verenler</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>21.3</v>
+        <v>35</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786059598101</t>
+          <t>9786059598019</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Arsen Lüpen: Müfettiş Barnett</t>
+          <t>Tarihteki Ünlü Komutanlar ve Liderler</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>23.15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786059199360</t>
+          <t>9786059598002</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Psikanaliz Üzerine</t>
+          <t>Tarihteki Büyük Felaketler</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786059544481</t>
+          <t>9786059598378</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Diplomasız</t>
+          <t>Karanlık Serseri</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>23.15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786059199896</t>
+          <t>9786059199988</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Pembe Restaurantıma Hoşgeldiniz</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>13.89</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786059199889</t>
+          <t>9786059598088</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Şato</t>
+          <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>23.15</v>
+        <v>55</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786052280188</t>
+          <t>9786059598361</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Ana</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786059199872</t>
+          <t>9786059598064</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Arsen Lüpen: Saat Sekizi Çalarken</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>11.11</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786059199612</t>
+          <t>9786059598095</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Ajan Martin: Kayıp Dünya Kupası Peşinde</t>
+          <t>Arsen Lüpen: Otuz Mezarlı Ada</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>130</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786059199469</t>
+          <t>9786059598101</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Sözcükten Resimler</t>
+          <t>Arsen Lüpen: Müfettiş Barnett</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>12.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786059199537</t>
+          <t>9786059199360</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Herkesten Şikayeti Var</t>
+          <t>Psikanaliz Üzerine</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>130</v>
+        <v>30</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059199285</t>
+          <t>9786059544481</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Kakofoni</t>
+          <t>Diplomasız</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059199384</t>
+          <t>9786059199896</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Bakan</t>
+          <t>Pembe Restaurantıma Hoşgeldiniz</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786059199056</t>
+          <t>9786059199889</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han</t>
+          <t>Şato</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>45</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786059199100</t>
+          <t>9786052280188</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Ve Biri Daha Vardı : Sıcak Saatler</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>23.15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786059598040</t>
+          <t>9786059199872</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786059199421</t>
+          <t>9786059199612</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Kıyamadım Unutmaya</t>
+          <t>Ajan Martin: Kayıp Dünya Kupası Peşinde</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>13.89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786059199087</t>
+          <t>9786059199469</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Büyük İskender</t>
+          <t>Sözcükten Resimler</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>32.41</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786059199070</t>
+          <t>9786059199537</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Dostluk ve Yaşlılık</t>
+          <t>Sevginin Herkesten Şikayeti Var</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>30</v>
+        <v>130</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786059199544</t>
+          <t>9786059199285</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Aşk Şiirleri</t>
+          <t>Kakofoni</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>125</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786059598224</t>
+          <t>9786059199384</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Beyin Gücü</t>
+          <t>Bakan</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>130</v>
+        <v>40</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786059598262</t>
+          <t>9786059199056</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka</t>
+          <t>Cengiz Han</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>16.67</v>
+        <v>45</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786059598293</t>
+          <t>9786059199100</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Mucize Beyine Kavuşmak İçin Etkili Beyin Fırtınası</t>
+          <t>Ve Biri Daha Vardı : Sıcak Saatler</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>20</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786059598286</t>
+          <t>9786059598040</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>İstekli Olmanın Gücü ve Başarının Kaynağı</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786059598354</t>
+          <t>9786059199421</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Aktif Öğrenme</t>
+          <t>Kıyamadım Unutmaya</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>130</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786054777747</t>
+          <t>9786059199087</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Hz. Süleyman’ın Sandığı</t>
+          <t>Büyük İskender</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>55</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786054777525</t>
+          <t>9786059199070</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş Destanı</t>
+          <t>Dostluk ve Yaşlılık</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>10.19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054777556</t>
+          <t>9786059199544</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet Destanı</t>
+          <t>Aşk Şiirleri</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>40</v>
+        <v>125</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054777549</t>
+          <t>9786059598224</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Destanı</t>
+          <t>Beyin Gücü</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>11.11</v>
+        <v>130</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054777532</t>
+          <t>9786059598262</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Kato Dağı Efsanesi</t>
+          <t>Duygusal Zeka</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>30.56</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786059199582</t>
+          <t>9786059598293</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Yol Hikayeleri</t>
+          <t>Mucize Beyine Kavuşmak İçin Etkili Beyin Fırtınası</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>12.04</v>
+        <v>20</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786059598439</t>
+          <t>9786059598286</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Bektaşi FIkraları</t>
+          <t>İstekli Olmanın Gücü ve Başarının Kaynağı</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786059598422</t>
+          <t>9786059598354</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Alevi Hukuku</t>
+          <t>Aktif Öğrenme</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>30</v>
+        <v>130</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786059199780</t>
+          <t>9786054777747</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Yön Veren Olaylar</t>
+          <t>Hz. Süleyman’ın Sandığı</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786059199797</t>
+          <t>9786054777525</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Mucize Yapıtları</t>
+          <t>Deniz Gezmiş Destanı</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>13.89</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786059199803</t>
+          <t>9786054777556</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Tarihteki Ünlü Bilim Adamları</t>
+          <t>Nazım Hikmet Destanı</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786059199810</t>
+          <t>9786054777549</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Tarihteki Ünlü Mucitler</t>
+          <t>Mustafa Kemal Destanı</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>35</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786059199827</t>
+          <t>9786054777532</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Tarihteki Ünlü Savaşlar</t>
+          <t>Kato Dağı Efsanesi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>35</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786059199476</t>
+          <t>9786059199582</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Modern Prens</t>
+          <t>Yol Hikayeleri</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>28</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786059199452</t>
+          <t>9786059598439</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Bektaşi FIkraları</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786059199490</t>
+          <t>9786059598422</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Alevi Hukuku</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786059199414</t>
+          <t>9786059199780</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Ecco Homo</t>
+          <t>Tarihe Yön Veren Olaylar</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>12.04</v>
+        <v>35</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786059199292</t>
+          <t>9786059199797</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Kalpten Hikayeler</t>
+          <t>Tarihin Mucize Yapıtları</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>20.37</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786059199407</t>
+          <t>9786059199803</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Adalet</t>
+          <t>Tarihteki Ünlü Bilim Adamları</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>23.15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786054777198</t>
+          <t>9786059199810</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Yosun Tutar Yalnızlıklar</t>
+          <t>Tarihteki Ünlü Mucitler</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>6.48</v>
+        <v>35</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786054777051</t>
+          <t>9786059199827</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Cennetlik Kadınlar</t>
+          <t>Tarihteki Ünlü Savaşlar</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>4.63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786054777143</t>
+          <t>9786059199476</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Dip</t>
+          <t>Modern Prens</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>12.04</v>
+        <v>28</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786054777266</t>
+          <t>9786059199452</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>İçerden</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>23.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054777259</t>
+          <t>9786059199490</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Dışardan</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>6.94</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054777181</t>
+          <t>9786059199414</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Tahterevalli</t>
+          <t>Ecco Homo</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786054777204</t>
+          <t>9786059199292</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Heybenin Bir Gözü</t>
+          <t>Kalpten Hikayeler</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>12.96</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786054777167</t>
+          <t>9786059199407</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Düş Okyanusu</t>
+          <t>Yanlış Adalet</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>6.48</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786059199957</t>
+          <t>9786054777198</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Yosun Tutar Yalnızlıklar</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>4.63</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786059199605</t>
+          <t>9786054777051</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Rehber</t>
+          <t>Cennetlik Kadınlar</t>
         </is>
       </c>
       <c r="C345" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786059199940</t>
+          <t>9786054777143</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Ruhu Terbiyesiz Adam</t>
+          <t>Dip</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>18.52</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786059199155</t>
+          <t>9786054777266</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Modanın İktidarı</t>
+          <t>İçerden</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786054777761</t>
+          <t>9786054777259</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Bir Delinin Kapak Defteri</t>
+          <t>Dışardan</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>15.74</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786059199278</t>
+          <t>9786054777181</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Doğum</t>
+          <t>Tahterevalli</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>6.48</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786054777518</t>
+          <t>9786054777204</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Mihai Eminescu - Beş Mektup ve Osmanlı</t>
+          <t>Heybenin Bir Gözü</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786054777303</t>
+          <t>9786054777167</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Namluların Ucundaki Yaşamlar</t>
+          <t>Düş Okyanusu</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>7.41</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786054777310</t>
+          <t>9786059199957</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Suya da Sabuna da Dokunduk</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>7.41</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789944490733</t>
+          <t>9786059199605</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Zübeyde Hanım Tek Kadın</t>
+          <t>Rehber</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>12.04</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786055646677</t>
+          <t>9786059199940</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Zor Çember</t>
+          <t>Ruhu Terbiyesiz Adam</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786055646950</t>
+          <t>9786059199155</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Arka Bahçesi</t>
+          <t>Modanın İktidarı</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789944490634</t>
+          <t>9786054777761</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Yüreğim Nisan Damlası</t>
+          <t>Bir Delinin Kapak Defteri</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>3.7</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786055646523</t>
+          <t>9786059199278</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Yorumsuz</t>
+          <t>Doğum</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786055646622</t>
+          <t>9786054777518</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Yıllarca</t>
+          <t>Mihai Eminescu - Beş Mektup ve Osmanlı</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786055646011</t>
+          <t>9786054777303</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sosyalizm</t>
+          <t>Namluların Ucundaki Yaşamlar</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>12.96</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786054777112</t>
+          <t>9786054777310</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Yeni Osmanlıcılık</t>
+          <t>Suya da Sabuna da Dokunduk</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>12.96</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786055646479</t>
+          <t>9789944490733</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Yeldeki Umutlar</t>
+          <t>Zübeyde Hanım Tek Kadın</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789944490849</t>
+          <t>9786055646677</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Yastık Altı Gülkurusu</t>
+          <t>Zor Çember</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789944490672</t>
+          <t>9786055646950</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Yalnız ve Güzel Ülkem</t>
+          <t>Yüreğimin Arka Bahçesi</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>15.74</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786055646264</t>
+          <t>9789944490634</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Yabancılarla Konuşma</t>
+          <t>Yüreğim Nisan Damlası</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>8.33</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786055646233</t>
+          <t>9786055646523</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Walter Benjamin’le Yaşamak: Benedix Schönflies</t>
+          <t>Yorumsuz</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786055646455</t>
+          <t>9786055646622</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Uçurum İnsanları</t>
+          <t>Yıllarca</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>15.74</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786055646646</t>
+          <t>9786055646011</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Solu Sözlüğü</t>
+          <t>Yeni Sosyalizm</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>27.78</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>2880000031895</t>
+          <t>9786054777112</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Tiltaneke</t>
+          <t>Yeni Osmanlıcılık</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786054777013</t>
+          <t>9786055646479</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Tedavi</t>
+          <t>Yeldeki Umutlar</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786054777006</t>
+          <t>9789944490849</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Unutulmayan Öyküler ve Sözler</t>
+          <t>Yastık Altı Gülkurusu</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>35</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786054777105</t>
+          <t>9789944490672</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Taraf’ın Tarafı</t>
+          <t>Yalnız ve Güzel Ülkem</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>12.96</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786054777099</t>
+          <t>9786055646264</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Tanrılar Ülkesine Yolculuk</t>
+          <t>Yabancılarla Konuşma</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>7.41</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786055646004</t>
+          <t>9786055646233</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Şampiyonluğun Öyküsü (Ciltli)</t>
+          <t>Walter Benjamin’le Yaşamak: Benedix Schönflies</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>21.3</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786055646363</t>
+          <t>9786055646455</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Şafakta Av</t>
+          <t>Uçurum İnsanları</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>11.11</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786055646530</t>
+          <t>9786055646646</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Süslenmiş Ayrılık Kelimeleri</t>
+          <t>Türkiye Solu Sözlüğü</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>6.48</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786055646561</t>
+          <t>2880000031895</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Sus ve Dinle Kuşların Ayini Başlamak Üzere!</t>
+          <t>Tiltaneke</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786055646738</t>
+          <t>9786054777013</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Su Altında Savunma</t>
+          <t>Tedavi</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>4.63</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789944490726</t>
+          <t>9786054777006</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Stauffenberg ve Operasyon Valkyrie</t>
+          <t>Tarihten Unutulmayan Öyküler ve Sözler</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>12.96</v>
+        <v>35</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786055646318</t>
+          <t>9786054777105</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Demokrasi ve Türkiye</t>
+          <t>Taraf’ın Tarafı</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>23.15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786055646462</t>
+          <t>9786054777099</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Son Nefeste Son Savunma</t>
+          <t>Tanrılar Ülkesine Yolculuk</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>3990087459213</t>
+          <t>9786055646004</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Seksen Günde Devri Alem</t>
+          <t>Şampiyonluğun Öyküsü (Ciltli)</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>20</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786055646509</t>
+          <t>9786055646363</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Siyasetin Savurduğu Kadınlar</t>
+          <t>Şafakta Av</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786055646783</t>
+          <t>9786055646530</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Silvan’da Ağıt</t>
+          <t>Süslenmiş Ayrılık Kelimeleri</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>18.52</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789944490153</t>
+          <t>9786055646561</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Sığınan Kadın Fotoğrafları</t>
+          <t>Sus ve Dinle Kuşların Ayini Başlamak Üzere!</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789944490757</t>
+          <t>9786055646738</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Sevgi ve Yaşamak</t>
+          <t>Su Altında Savunma</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9789944490566</t>
+          <t>9789944490726</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Sevdasız Zamanlara Mahkumum</t>
+          <t>Stauffenberg ve Operasyon Valkyrie</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>6.48</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786055646424</t>
+          <t>9786055646318</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Trajedi Koğuşu</t>
+          <t>Sosyal Demokrasi ve Türkiye</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>4.63</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789944490016</t>
+          <t>9786055646462</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Tin ve Ten - Şiir İzleri</t>
+          <t>Son Nefeste Son Savunma</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786055646103</t>
+          <t>3990087459213</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Tutuklandı Bizimle Kelimelerimiz</t>
+          <t>Seksen Günde Devri Alem</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>6.48</v>
+        <v>20</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786059199148</t>
+          <t>9786055646509</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Kederin Rengi</t>
+          <t>Siyasetin Savurduğu Kadınlar</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786059199193</t>
+          <t>9786055646783</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Ajan Martin: Kurt Adam Peşinde</t>
+          <t>Silvan’da Ağıt</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>130</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786059199247</t>
+          <t>9789944490153</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Çarşı</t>
+          <t>Sığınan Kadın Fotoğrafları</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786054777778</t>
+          <t>9789944490757</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Yağma Yıllar</t>
+          <t>Sevgi ve Yaşamak</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>15.74</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786059199162</t>
+          <t>9789944490566</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Sen Hayatsın</t>
+          <t>Sevdasız Zamanlara Mahkumum</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786059199179</t>
+          <t>9786055646424</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Stetoskopumdan Duyduklarım</t>
+          <t>Trajedi Koğuşu</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>27</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786054777907</t>
+          <t>9789944490016</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Cibran'ca 1 : Asi Ruhlar / Kırık Kanatlar</t>
+          <t>Tin ve Ten - Şiir İzleri</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>12.04</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786054777877</t>
+          <t>9786055646103</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Sevdası</t>
+          <t>Tutuklandı Bizimle Kelimelerimiz</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786054777952</t>
+          <t>9786059199148</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>İyi Masallar Sevgilim</t>
+          <t>Kederin Rengi</t>
         </is>
       </c>
       <c r="C398" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786054777624</t>
+          <t>9786059199193</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Kızılderililer</t>
+          <t>Ajan Martin: Kurt Adam Peşinde</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>12.04</v>
+        <v>130</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786059199353</t>
+          <t>9786059199247</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Test</t>
+          <t>Çarşı</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786054777921</t>
+          <t>9786054777778</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Dokundurmalar</t>
+          <t>Yağma Yıllar</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>13.89</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786059199001</t>
+          <t>9786059199162</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Asla Denemediğimizi Söyleyemezsin!</t>
+          <t>Sen Hayatsın</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>21.3</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786054777914</t>
+          <t>9786059199179</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Cibran'ca 2</t>
+          <t>Stetoskopumdan Duyduklarım</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>11.11</v>
+        <v>27</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786059199018</t>
+          <t>9786054777907</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Ondört Yıl Önce</t>
+          <t>Cibran'ca 1 : Asi Ruhlar / Kırık Kanatlar</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786054777983</t>
+          <t>9786054777877</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Yol</t>
+          <t>Kelebek Sevdası</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786054777792</t>
+          <t>9786054777952</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayvanı Sevmekle Başladı Her Şey</t>
+          <t>İyi Masallar Sevgilim</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>37.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786059199025</t>
+          <t>9786054777624</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Piro</t>
+          <t>Kızılderililer</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>20.37</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786054777754</t>
+          <t>9786059199353</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Semerkand’da Aşk</t>
+          <t>Test</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>21.3</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786054777808</t>
+          <t>9786054777921</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Barışa Dair</t>
+          <t>Dokundurmalar</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>21.3</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786054777655</t>
+          <t>9786059199001</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Timsahın Gözyaşları</t>
+          <t>Asla Denemediğimizi Söyleyemezsin!</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>11.11</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786054777235</t>
+          <t>9786054777914</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Derinden</t>
+          <t>Cibran'ca 2</t>
         </is>
       </c>
       <c r="C411" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786054777372</t>
+          <t>9786059199018</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Asur - Kent Krallığı</t>
+          <t>Ondört Yıl Önce</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786054777976</t>
+          <t>9786054777983</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Neşterden Kaleme</t>
+          <t>Büyülü Yol</t>
         </is>
       </c>
       <c r="C413" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>3990000063995</t>
+          <t>9786054777792</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Yazarlar Set (6 Kitap Takım)</t>
+          <t>Bir Hayvanı Sevmekle Başladı Her Şey</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>160</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789781010107</t>
+          <t>9786059199025</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Stefan Zweig - (7 Kitap Takım)</t>
+          <t>Piro</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>78</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786052280492</t>
+          <t>9786054777754</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Kendi Ruhuna Düşen Virane</t>
+          <t>Semerkand’da Aşk</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>45</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786257623018</t>
+          <t>9786054777808</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Gönül Penceremden Yeşilçam</t>
+          <t>Barışa Dair</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>40</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786257165723</t>
+          <t>9786054777655</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Haydar Ergülen</t>
+          <t>Timsahın Gözyaşları</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>160</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786257165716</t>
+          <t>9786054777235</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>O Sizin Çocuğunuz Çocukluğunuz Değil</t>
+          <t>Derinden</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>150</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786057467096</t>
+          <t>9786054777372</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Ülkü Tamer - Söz Denizinde Sakin Bir Dere</t>
+          <t>Asur - Kent Krallığı</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>140</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786057467058</t>
+          <t>9786054777976</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Arif - Ustura Mavisi Bir Şimşek</t>
+          <t>Neşterden Kaleme</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>150</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786054777464</t>
+          <t>3990000063995</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Yakin'e Yol</t>
+          <t>Unutulmaz Yazarlar Set (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>20</v>
+        <v>160</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>3990000006398</t>
+          <t>9789781010107</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar (5 Kitap Takım)</t>
+          <t>Stefan Zweig - (7 Kitap Takım)</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>140</v>
+        <v>78</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786257165662</t>
+          <t>9786052280492</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya Uygarlıkları</t>
+          <t>Kendi Ruhuna Düşen Virane</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>3990000063910</t>
+          <t>9786257623018</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Aşk Romanları - 7 Kitap</t>
+          <t>Gönül Penceremden Yeşilçam</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>165</v>
+        <v>40</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>3990000063909</t>
+          <t>9786257165723</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Okunması Gereken Eserler (6 KitapTakım)</t>
+          <t>Haydar Ergülen</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786057458674</t>
+          <t>9786257165716</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>İnsan Böyle Bir Şey</t>
+          <t>O Sizin Çocuğunuz Çocukluğunuz Değil</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786054777211</t>
+          <t>9786057467096</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Çocukları</t>
+          <t>Ülkü Tamer - Söz Denizinde Sakin Bir Dere</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>9.26</v>
+        <v>140</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786257623117</t>
+          <t>9786057467058</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Kırılma Noktası 2051</t>
+          <t>Ahmed Arif - Ustura Mavisi Bir Şimşek</t>
         </is>
       </c>
       <c r="C429" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786059199926</t>
+          <t>9786054777464</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Deniz</t>
+          <t>Yakin'e Yol</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>6.48</v>
+        <v>20</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786257165365</t>
+          <t>3990000006398</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Sergio Ramos</t>
+          <t>Dünyaya İz Bırakan Kadınlar (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786257165389</t>
+          <t>9786257165662</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Muhammed Salah</t>
+          <t>Mezopotamya Uygarlıkları</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786257165402</t>
+          <t>3990000063910</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Luis Suarez</t>
+          <t>Aşk Romanları - 7 Kitap</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>50</v>
+        <v>165</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786057623063</t>
+          <t>3990000063909</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Kazım Koyuncu</t>
+          <t>Okunması Gereken Eserler (6 KitapTakım)</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789781010104</t>
+          <t>9786057458674</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali Seti (8 Kitap Takım)</t>
+          <t>İnsan Böyle Bir Şey</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>100</v>
+        <v>225</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>3990000063902</t>
+          <t>9786054777211</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Oyunlar (3 Kitap Takım)</t>
+          <t>Güneşin Çocukları</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>65</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>3990000063992</t>
+          <t>9786257623117</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Süper Macera (8 Kitap Takım)</t>
+          <t>Kırılma Noktası 2051</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789990099010</t>
+          <t>9786059199926</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Bitirimler Çetesi (3 Kitap Takım)</t>
+          <t>Deniz</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>60</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789781010111</t>
+          <t>9786257165365</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar (10 Kitap Takım)</t>
+          <t>Sergio Ramos</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789781010105</t>
+          <t>9786257165389</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Bunları Biliyor Musunuz? (5 Kitap Takım)</t>
+          <t>Muhammed Salah</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>3990000063907</t>
+          <t>9786257165402</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Klasik Seti (6 Kitap Takım)</t>
+          <t>Luis Suarez</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>135</v>
+        <v>50</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>3990000063906</t>
+          <t>9786057623063</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Dünya Çocuk Klasikleri - (9 Kitap Takım)</t>
+          <t>Kazım Koyuncu</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>3990000063904</t>
+          <t>9789781010104</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Karanlığı Yırtanlar (10 Kitap Takım)</t>
+          <t>Sabahattin Ali Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786057042194</t>
+          <t>3990000063902</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Cumhuriyete Kuşatma</t>
+          <t>Çocuklar İçin Oyunlar (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>220</v>
+        <v>65</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257165266</t>
+          <t>3990000063992</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Arsenal - Dünya Futbol Kulüpleri 4</t>
+          <t>Süper Macera (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>30</v>
+        <v>140</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257165310</t>
+          <t>9789990099010</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Liverpool - Dünya Futbol Kulüpleri 1</t>
+          <t>Bitirimler Çetesi (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786257165341</t>
+          <t>9789781010111</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Paris Saint-Germain - Dünya Futbol Kulüpleri 8</t>
+          <t>Aforizmalar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>35</v>
+        <v>180</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786257165396</t>
+          <t>9789781010105</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Real Madrid - Dünya Futbol Kulüpleri 7</t>
+          <t>Bunları Biliyor Musunuz? (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786257165358</t>
+          <t>3990000063907</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Manchester United - Dünya Futbol Kulüpleri 6</t>
+          <t>Klasik Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>35</v>
+        <v>135</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786257165280</t>
+          <t>3990000063906</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Chelsea - Dünya Futbol Kulüpleri 2</t>
+          <t>Dünya Çocuk Klasikleri - (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>35</v>
+        <v>110</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786257165303</t>
+          <t>3990000063904</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Juventus - Dünya Futbol Kulüpleri 3</t>
+          <t>Karanlığı Yırtanlar (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>35</v>
+        <v>400</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786257165686</t>
+          <t>9786057042194</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş</t>
+          <t>Atatürk ve Cumhuriyete Kuşatma</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>3990000006400</t>
+          <t>9786257165266</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Dünya Uygarlıkları (10 Kitap Takım)</t>
+          <t>Arsenal - Dünya Futbol Kulüpleri 4</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786257165273</t>
+          <t>9786257165310</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Barcelona - Dünya Futbol Kulüpleri 5</t>
+          <t>Liverpool - Dünya Futbol Kulüpleri 1</t>
         </is>
       </c>
       <c r="C454" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786257961936</t>
+          <t>9786257165341</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Yalanlar ve Katliamlar</t>
+          <t>Paris Saint-Germain - Dünya Futbol Kulüpleri 8</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786257165006</t>
+          <t>9786257165396</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Çağcıl Masallar</t>
+          <t>Real Madrid - Dünya Futbol Kulüpleri 7</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786257961394</t>
+          <t>9786257165358</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar - Sigmund Freud</t>
+          <t>Manchester United - Dünya Futbol Kulüpleri 6</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257165433</t>
+          <t>9786257165280</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Bitirimler Çetesi 3 - Esrarengiz Maceralar</t>
+          <t>Chelsea - Dünya Futbol Kulüpleri 2</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>175</v>
+        <v>35</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786257165426</t>
+          <t>9786257165303</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yemek Tarifleri - Şifa Mutfağı</t>
+          <t>Juventus - Dünya Futbol Kulüpleri 3</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786257165464</t>
+          <t>9786257165686</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Ömür Boyu Sağlıklı Yaşam Rehberi</t>
+          <t>Deniz Gezmiş</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786257165495</t>
+          <t>3990000006400</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Fitoterapi Doğanın İyileştirici Gücü</t>
+          <t>Dünya Uygarlıkları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>45</v>
+        <v>500</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>3990000063988</t>
+          <t>9786257165273</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Dünya Futbol Yıldızları Set - (8 Kitap - Poster Hediyeli) (Ciltli)</t>
+          <t>Barcelona - Dünya Futbol Kulüpleri 5</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>180</v>
+        <v>35</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786257165501</t>
+          <t>9786257961936</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Doğal Yöntemlerle Cilt Bakımı ve Güzellik</t>
+          <t>Yalanlar ve Katliamlar</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>3990000063986</t>
+          <t>9786257165006</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Dünya Futbol Kulüpleri (8 Kitap Set)</t>
+          <t>Çağcıl Masallar</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786054777150</t>
+          <t>9786257961394</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Hayalbaz</t>
+          <t>Aforizmalar - Sigmund Freud</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>6.48</v>
+        <v>120</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786257165440</t>
+          <t>9786257165433</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Bitirimler Çetesi 2 - Esrarengiz Maceralar</t>
+          <t>Bitirimler Çetesi 3 - Esrarengiz Maceralar</t>
         </is>
       </c>
       <c r="C466" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786257165457</t>
+          <t>9786257165426</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Bitirimler Çetesi 1 - Esrarengiz Maceralar</t>
+          <t>Sağlıklı Yemek Tarifleri - Şifa Mutfağı</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>175</v>
+        <v>45</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786257165235</t>
+          <t>9786257165464</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Fahrettin Altay</t>
+          <t>Ömür Boyu Sağlıklı Yaşam Rehberi</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786257165174</t>
+          <t>9786257165495</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Rauf Orbay</t>
+          <t>Fitoterapi Doğanın İyileştirici Gücü</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786257165211</t>
+          <t>3990000063988</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Fevzi Çakmak</t>
+          <t>Dünya Futbol Yıldızları Set - (8 Kitap - Poster Hediyeli) (Ciltli)</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786054777594</t>
+          <t>9786257165501</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Gittiğine Say</t>
+          <t>Doğal Yöntemlerle Cilt Bakımı ve Güzellik</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>12</v>
+        <v>130</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786058107847</t>
+          <t>3990000063986</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Uğur Mumcu’dan Sonra Rabıta</t>
+          <t>Dünya Futbol Kulüpleri (8 Kitap Set)</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789990099005</t>
+          <t>9786054777150</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>İzm Serisi (10 Kitap Takım)</t>
+          <t>Hayalbaz</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>180</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789990099008</t>
+          <t>9786257165440</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Nedir Serisi (10 Kitap Takım)</t>
+          <t>Bitirimler Çetesi 2 - Esrarengiz Maceralar</t>
         </is>
       </c>
       <c r="C474" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786257165372</t>
+          <t>9786257165457</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Cristiano Ronaldo</t>
+          <t>Bitirimler Çetesi 1 - Esrarengiz Maceralar</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>20</v>
+        <v>175</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786257165334</t>
+          <t>9786257165235</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Da Silva Neymar</t>
+          <t>Fahrettin Altay</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786257165327</t>
+          <t>9786257165174</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Lionel Messi</t>
+          <t>Rauf Orbay</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786257165297</t>
+          <t>9786257165211</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Zlatan İbrahimoviç</t>
+          <t>Fevzi Çakmak</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786257165259</t>
+          <t>9786054777594</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Diego Maradona</t>
+          <t>Gittiğine Say</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>50</v>
+        <v>12</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786257623025</t>
+          <t>9786058107847</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Mali Hamal</t>
+          <t>Uğur Mumcu’dan Sonra Rabıta</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786257623032</t>
+          <t>9789990099005</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Din Mühendisleri ve Beyin</t>
+          <t>İzm Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>220</v>
+        <v>180</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786257165563</t>
+          <t>9789990099008</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Akıl Oyunları</t>
+          <t>Nedir Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>50</v>
+        <v>175</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786257961127</t>
+          <t>9786257165372</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Deniz Gezmiş Kahramandır</t>
+          <t>Cristiano Ronaldo</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>140</v>
+        <v>20</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786257961219</t>
+          <t>9786257165334</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Sigmund Freud</t>
+          <t>Da Silva Neymar</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>2789788617670</t>
+          <t>9786257165327</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Değiştirenler Serisi (6 Kitap Takım)</t>
+          <t>Lionel Messi</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>2789788617669</t>
+          <t>9786257165297</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Yazarlar Serisi (6 Kitap Takım)</t>
+          <t>Zlatan İbrahimoviç</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>160</v>
+        <v>20</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786257961134</t>
+          <t>9786257165259</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Mahir Çayan</t>
+          <t>Diego Maradona</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786057467065</t>
+          <t>9786257623025</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Gökten Düşen Bulut</t>
+          <t>Mali Hamal</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786058107809</t>
+          <t>9786257623032</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Cennet</t>
+          <t>Din Mühendisleri ve Beyin</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786052280812</t>
+          <t>9786257165563</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Bana Güzel Bir Şey Söyle</t>
+          <t>Çocuklar İçin Akıl Oyunları</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786057458629</t>
+          <t>9786257961127</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Gemlik’teki Dersim</t>
+          <t>Deniz Gezmiş Kahramandır</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786257165037</t>
+          <t>9786257961219</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Fobiler</t>
+          <t>Sigmund Freud</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786257961783</t>
+          <t>2789788617670</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Dörtlerin İmzası - Sherlock Holmes</t>
+          <t>Dünyayı Değiştirenler Serisi (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786257961790</t>
+          <t>2789788617669</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya - Sherlock Holmes</t>
+          <t>Unutulmayan Yazarlar Serisi (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257961189</t>
+          <t>9786257961134</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Ağır Emanet</t>
+          <t>Mahir Çayan</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786052280409</t>
+          <t>9786057467065</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Un Helvası</t>
+          <t>Gökten Düşen Bulut</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>25</v>
+        <v>125</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9789781010101</t>
+          <t>9786058107809</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Masallar (6 Kitap Takım)</t>
+          <t>Cennet</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>108</v>
+        <v>200</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9789781010109</t>
+          <t>9786052280812</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Keyifli Bilgiler Seti (10 Kitap Takım)</t>
+          <t>Bana Güzel Bir Şey Söyle</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>175</v>
+        <v>20</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>3990000063905</t>
+          <t>9786057458629</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Jules Verne Seti (4 Kitap Takım)</t>
+          <t>Gemlik’teki Dersim</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>60</v>
+        <v>180</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786052280850</t>
+          <t>9786257165037</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Fidel Castro</t>
+          <t>Fobiler</t>
         </is>
       </c>
       <c r="C500" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786052280546</t>
+          <t>9786257961783</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Arap İşi Demokrasi</t>
+          <t>Dörtlerin İmzası - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786058107854</t>
+          <t>9786257961790</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>İçeriden Fethedilen Kale CHP</t>
+          <t>Kızıl Dosya - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789781010106</t>
+          <t>9786257961189</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Halil Cibran Seti (11 Kitap Takım)</t>
+          <t>Ağır Emanet</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>3990000041470</t>
+          <t>9786052280409</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sherlock Holmes Seti (5 Kitap Takım)</t>
+          <t>Un Helvası</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786257961684</t>
+          <t>9789781010101</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Ermiş</t>
+          <t>Sihirli Masallar (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>50</v>
+        <v>108</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>3990000063980</t>
+          <t>9789781010109</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
+          <t>Keyifli Bilgiler Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>180</v>
+        <v>175</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789781010102</t>
+          <t>3990000063905</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Değiştirenler (6 Kitap Takım)</t>
+          <t>Jules Verne Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786058107830</t>
+          <t>9786052280850</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Orhan Veli</t>
+          <t>Fidel Castro</t>
         </is>
       </c>
       <c r="C508" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786257165143</t>
+          <t>9786052280546</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Sonsuza Dek Birlikte...</t>
+          <t>Arap İşi Demokrasi</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>160</v>
+        <v>175</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786257165075</t>
+          <t>9786058107854</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Cemal Süreya</t>
+          <t>İçeriden Fethedilen Kale CHP</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>23</v>
+        <v>40</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786257961509</t>
+          <t>9789781010106</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Süryaniler</t>
+          <t>Halil Cibran Seti (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>18</v>
+        <v>180</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786257961493</t>
+          <t>3990000041470</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Zerdüştler</t>
+          <t>Çocuklar İçin Sherlock Holmes Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>18</v>
+        <v>55</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786257961516</t>
+          <t>9786257961684</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Ezidiler</t>
+          <t>Ermiş</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786257961004</t>
+          <t>3990000063980</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Sait Faik Abasıyanık</t>
+          <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786257961622</t>
+          <t>9789781010102</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Arif</t>
+          <t>Dünyayı Değiştirenler (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786052280980</t>
+          <t>9786058107830</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Kemal Tahir</t>
+          <t>Orhan Veli</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786052280997</t>
+          <t>9786257165143</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Reşat Nuri Güntekin</t>
+          <t>Sonsuza Dek Birlikte...</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786052280911</t>
+          <t>9786257165075</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Çöküş</t>
+          <t>Cemal Süreya</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>175</v>
+        <v>23</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786055646165</t>
+          <t>9786257961509</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Sarsılmak</t>
+          <t>Süryaniler</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>18.06</v>
+        <v>18</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786055646974</t>
+          <t>9786257961493</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Sabır Ağacı</t>
+          <t>Zerdüştler</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>6.48</v>
+        <v>18</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786055646905</t>
+          <t>9786257961516</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Prens</t>
+          <t>Ezidiler</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786055646752</t>
+          <t>9786257961004</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Pencere Gülleri - Gülbeyaz ile Bembeyaz</t>
+          <t>Sait Faik Abasıyanık</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>6.48</v>
+        <v>120</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786055646110</t>
+          <t>9786257961622</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Pankart</t>
+          <t>Ahmed Arif</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>13.89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786055646196</t>
+          <t>9786052280980</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Ötekileşmeler</t>
+          <t>Kemal Tahir</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>13.89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786055646202</t>
+          <t>9786052280997</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Önce Kaldırımlar Ölür</t>
+          <t>Reşat Nuri Güntekin</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>4.63</v>
+        <v>130</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786055646448</t>
+          <t>9786052280911</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu’da Direniş</t>
+          <t>Çöküş</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>18.52</v>
+        <v>175</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786055646691</t>
+          <t>9786055646165</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Karikatür Çizebilirim?</t>
+          <t>Sarsılmak</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>13.89</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9789944490467</t>
+          <t>9786055646974</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Bir Anayasa İstiyoruz</t>
+          <t>Sabır Ağacı</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9789944490771</t>
+          <t>9786055646905</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep Kaat ve Sen</t>
+          <t>Prens</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786055646134</t>
+          <t>9786055646752</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Modern Cinayetlerin Kokusu</t>
+          <t>Pencere Gülleri - Gülbeyaz ile Bembeyaz</t>
         </is>
       </c>
       <c r="C530" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9789944490825</t>
+          <t>9786055646110</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Miş’li Geçmiş Zaman Söylenceleri</t>
+          <t>Pankart</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>6.94</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786055646189</t>
+          <t>9786055646196</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Mistik Güneş Mevlana</t>
+          <t>Ötekileşmeler</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>9.17</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786055646301</t>
+          <t>9786055646202</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Medya-Sermaye-Siyaset Üçgeni</t>
+          <t>Önce Kaldırımlar Ölür</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>18.52</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>3990000025707</t>
+          <t>9786055646448</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Kürt Ruleti</t>
+          <t>Ortadoğu’da Direniş</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9789944490122</t>
+          <t>9786055646691</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Kuşatma Altında</t>
+          <t>Nasıl Karikatür Çizebilirim?</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>12.96</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9789944490269</t>
+          <t>9789944490467</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Kulak Misafiri</t>
+          <t>Nasıl Bir Anayasa İstiyoruz</t>
         </is>
       </c>
       <c r="C536" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786055646547</t>
+          <t>9789944490771</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Köşeli Yazılar</t>
+          <t>Mürekkep Kaat ve Sen</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>29.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9789944490412</t>
+          <t>9786055646134</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifestosu</t>
+          <t>Modern Cinayetlerin Kokusu</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>12</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786055646554</t>
+          <t>9789944490825</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Kitab-ül Gayb</t>
+          <t>Miş’li Geçmiş Zaman Söylenceleri</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>9.26</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786055646400</t>
+          <t>9786055646189</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Kimliksiz Mavi</t>
+          <t>Mistik Güneş Mevlana</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>13.89</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9789944490313</t>
+          <t>9786055646301</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Karşı Saldırı</t>
+          <t>Medya-Sermaye-Siyaset Üçgeni</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>4.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786055646516</t>
+          <t>3990000025707</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Karınca Duası</t>
+          <t>Kürt Ruleti</t>
         </is>
       </c>
       <c r="C542" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786055646431</t>
+          <t>9789944490122</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Karabatak</t>
+          <t>Kuşatma Altında</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>6.48</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9789944490542</t>
+          <t>9789944490269</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm Bizden Ne İstiyor?</t>
+          <t>Kulak Misafiri</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9789944490535</t>
+          <t>9786055646547</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Doğusu</t>
+          <t>Köşeli Yazılar</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>6.48</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>3990000025708</t>
+          <t>9789944490412</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>İtibarsız Adam</t>
+          <t>Komünist Manifestosu</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>9.26</v>
+        <v>12</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786054777075</t>
+          <t>9786055646554</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>İsyan Öyküleri</t>
+          <t>Kitab-ül Gayb</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>27</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786055646707</t>
+          <t>9786055646400</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>İpin Ucundaki Çığlık</t>
+          <t>Kimliksiz Mavi</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786054777129</t>
+          <t>9789944490313</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar İhanete Tutsak</t>
+          <t>Karşı Saldırı</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>27.78</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9789944490429</t>
+          <t>9786055646516</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluğun Yeni Av Sahaları</t>
+          <t>Karınca Duası</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9789944490573</t>
+          <t>9786055646431</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Işığın Aşkıyla İlhan İrem</t>
+          <t>Karabatak</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9789944490337</t>
+          <t>9789944490542</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Kasaba</t>
+          <t>Kapitalizm Bizden Ne İstiyor?</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786055646387</t>
+          <t>9789944490535</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Katil Doğanlar</t>
+          <t>Kalbimin Doğusu</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786055646608</t>
+          <t>3990000025708</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Kendimedir Adımlarım</t>
+          <t>İtibarsız Adam</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786059199032</t>
+          <t>9786054777075</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Mağrip Semaları</t>
+          <t>İsyan Öyküleri</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>9.26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786052280874</t>
+          <t>9786055646707</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>İdam ve Sürgün Fermanları</t>
+          <t>İpin Ucundaki Çığlık</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>25</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786052280881</t>
+          <t>9786054777129</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>İnsanlar İhanete Tutsak</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>25</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786052280829</t>
+          <t>9789944490429</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Pembe Restaurantım Hoşçakalın</t>
+          <t>İmparatorluğun Yeni Av Sahaları</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>20</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786059199704</t>
+          <t>9789944490573</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Işığın Aşkıyla İlhan İrem</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>16.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9789750120701</t>
+          <t>9789944490337</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Savaşçıları</t>
+          <t>Kasaba</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>400</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786257961141</t>
+          <t>9786055646387</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Barış Sanatı</t>
+          <t>Katil Doğanlar</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786052280539</t>
+          <t>9786055646608</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Adsız'da Yedi Gün</t>
+          <t>Kendimedir Adımlarım</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>160</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786052280454</t>
+          <t>9786059199032</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>İsyan ve Terapi</t>
+          <t>Mağrip Semaları</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786257961097</t>
+          <t>9786052280874</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>İdam ve Sürgün Fermanları</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>15.74</v>
+        <v>25</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786257961080</t>
+          <t>9786052280881</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786257961110</t>
+          <t>9786052280829</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Yolculuk</t>
+          <t>Pembe Restaurantım Hoşçakalın</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786257961103</t>
+          <t>9786059199704</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>30</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786052397916</t>
+          <t>9789750120701</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'nın Gerçek Manevi Temeli</t>
+          <t>Özgürlük Savaşçıları</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>25</v>
+        <v>400</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786052280300</t>
+          <t>9786257961141</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Mahir - Eylem Günlüğü</t>
+          <t>Barış Sanatı</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>140</v>
+        <v>30</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786052280218</t>
+          <t>9786052280539</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>İnsan Tanrı Olmalı</t>
+          <t>Adsız'da Yedi Gün</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786258547061</t>
+          <t>9786052280454</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Zihnini Yeniden Yaz - 2</t>
+          <t>İsyan ve Terapi</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786255507761</t>
+          <t>9786257961097</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adam</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>275</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786255507754</t>
+          <t>9786257961080</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Dişlerim Güzel Gülüşlerim</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>275</v>
+        <v>30</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786255507747</t>
+          <t>9786257961110</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Doğum Günü Partisi</t>
+          <t>Ay’a Yolculuk</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>275</v>
+        <v>30</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786258547092</t>
+          <t>9786257961103</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Rüsva</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786258547078</t>
+          <t>9786052397916</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Kehanetin Kızı</t>
+          <t>Osmanlı'nın Gerçek Manevi Temeli</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>280</v>
+        <v>25</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786258547108</t>
+          <t>9786052280300</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Beni Hatırla</t>
+          <t>Mahir - Eylem Günlüğü</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786258547877</t>
+          <t>9786052280218</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>O’postrof 2</t>
+          <t>İnsan Tanrı Olmalı</t>
         </is>
       </c>
       <c r="C578" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786258547860</t>
+          <t>9786258547061</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>O’postrof</t>
+          <t>Zihnini Yeniden Yaz - 2</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786258547054</t>
+          <t>9786255507761</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Yaşadığım İzmir</t>
+          <t>Kardan Adam</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786258547030</t>
+          <t>9786255507754</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Sisli Gölün Sırrı</t>
+          <t>Sağlıklı Dişlerim Güzel Gülüşlerim</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786258547023</t>
+          <t>9786255507747</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Koydum Kalbime</t>
+          <t>Doğum Günü Partisi</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>350</v>
+        <v>275</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786258547009</t>
+          <t>9786258547092</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Karanlığa Karşı Umut</t>
+          <t>Rüsva</t>
         </is>
       </c>
       <c r="C583" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786258547047</t>
+          <t>9786258547078</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Kafka'nın Kayıp Mektupları</t>
+          <t>Kehanetin Kızı</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786255507990</t>
+          <t>9786258547108</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Çar Putin</t>
+          <t>Beni Hatırla</t>
         </is>
       </c>
       <c r="C585" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786255507976</t>
+          <t>9786258547877</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Yapraklar Da Bazen Ölmek İster</t>
+          <t>O’postrof 2</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786255507853</t>
+          <t>9786258547860</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar 2</t>
+          <t>O’postrof</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786255507846</t>
+          <t>9786258547054</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Toplu Oyunlar 1</t>
+          <t>Yaşadığım İzmir</t>
         </is>
       </c>
       <c r="C588" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786255507952</t>
+          <t>9786258547030</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Barışın Dili</t>
+          <t>Sisli Gölün Sırrı</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786255507969</t>
+          <t>9786258547023</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Tılsımlı Seslenişi</t>
+          <t>Güneşi Koydum Kalbime</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786255507907</t>
+          <t>9786258547009</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Direksiyonunda</t>
+          <t>Karanlığa Karşı Umut</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786255507938</t>
+          <t>9786258547047</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Yazgülü</t>
+          <t>Kafka'nın Kayıp Mektupları</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786255507808</t>
+          <t>9786255507990</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Progressive Rock Ansiklopedisi</t>
+          <t>Kızıl Çar Putin</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786255507891</t>
+          <t>9786255507976</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Din ve Devrimler</t>
+          <t>Yapraklar Da Bazen Ölmek İster</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786255507921</t>
+          <t>9786255507853</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Jitem Pir Yokmuş Jitem Bir Varmış</t>
+          <t>Toplu Oyunlar 2</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786255507815</t>
+          <t>9786255507846</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Who</t>
+          <t>Toplu Oyunlar 1</t>
         </is>
       </c>
       <c r="C596" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786255507778</t>
+          <t>9786255507952</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Üç Şehrin Hikayesi</t>
+          <t>Barışın Dili</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>600</v>
+        <v>280</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786257623179</t>
+          <t>9786255507969</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Turkish Vegan Mutfak</t>
+          <t>Ruhun Tılsımlı Seslenişi</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786255507785</t>
+          <t>9786255507907</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Haydut</t>
+          <t>Yaşamın Direksiyonunda</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786255507693</t>
+          <t>9786255507938</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Mor Elma Kafe</t>
+          <t>Yazgülü</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786255507792</t>
+          <t>9786255507808</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Mehlikam</t>
+          <t>Progressive Rock Ansiklopedisi</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786255507679</t>
+          <t>9786255507891</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Yarıda Kaldı Şarkılar</t>
+          <t>Atatürk Din ve Devrimler</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786255507730</t>
+          <t>9786255507921</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Şiir Gezmeleri</t>
+          <t>Jitem Pir Yokmuş Jitem Bir Varmış</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786255507709</t>
+          <t>9786255507815</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Kalite ve Liderlik</t>
+          <t>Who</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786255507716</t>
+          <t>9786255507778</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Kalite ve Profesyonellik</t>
+          <t>Üç Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786255507686</t>
+          <t>9786257623179</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Cevaplar Kitabı</t>
+          <t>Turkish Vegan Mutfak</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786257623810</t>
+          <t>9786255507785</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanatta Bedenin Ev Halleri</t>
+          <t>Haydut</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786255507648</t>
+          <t>9786255507693</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Benden Kalan İzler</t>
+          <t>Mor Elma Kafe</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786255507655</t>
+          <t>9786255507792</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Enikonu Araf</t>
+          <t>Mehlikam</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786255507662</t>
+          <t>9786255507679</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Hayallerim Gerçeklerimden Büyüktü</t>
+          <t>Yarıda Kaldı Şarkılar</t>
         </is>
       </c>
       <c r="C610" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786255507631</t>
+          <t>9786255507730</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Uzay Zaman Şaman’ı</t>
+          <t>Şiir Gezmeleri</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786255507556</t>
+          <t>9786255507709</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>İçimde Büyüyen Çocuk</t>
+          <t>Kişisel Kalite ve Liderlik</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786255507624</t>
+          <t>9786255507716</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Volkan Konak</t>
+          <t>Kişisel Kalite ve Profesyonellik</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786255507525</t>
+          <t>9786255507686</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Keder Ülkesi</t>
+          <t>Cevaplar Kitabı</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786255507501</t>
+          <t>9786257623810</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Denizkızı Aden</t>
+          <t>Çağdaş Sanatta Bedenin Ev Halleri</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786256619951</t>
+          <t>9786255507648</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Piti Nerede?</t>
+          <t>Benden Kalan İzler</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786255507563</t>
+          <t>9786255507655</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Kaçma, Latte Kaçma!</t>
+          <t>Enikonu Araf</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786255507570</t>
+          <t>9786255507662</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Sanal Gerçeklik Gözlüğü Ilgaz’ı Nereye Götürüyor?</t>
+          <t>Hayallerim Gerçeklerimden Büyüktü</t>
         </is>
       </c>
       <c r="C618" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786255507518</t>
+          <t>9786255507631</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Düş’eş 2</t>
+          <t>Uzay Zaman Şaman’ı</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786255507594</t>
+          <t>9786255507556</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Tuncel Kurtiz</t>
+          <t>İçimde Büyüyen Çocuk</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786255507587</t>
+          <t>9786255507624</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Kaya</t>
+          <t>Volkan Konak</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786255507617</t>
+          <t>9786255507525</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Erkin Koray</t>
+          <t>Keder Ülkesi</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786255507600</t>
+          <t>9786255507501</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Cem Karaca</t>
+          <t>Denizkızı Aden</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786255507532</t>
+          <t>9786256619951</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Arda Güler</t>
+          <t>Kaplumbağa Piti Nerede?</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786255507440</t>
+          <t>9786255507563</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Kenan Yıldız</t>
+          <t>Kaçma, Latte Kaçma!</t>
         </is>
       </c>
       <c r="C625" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786255507495</t>
+          <t>9786255507570</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Kadehsel Konular</t>
+          <t>Sanal Gerçeklik Gözlüğü Ilgaz’ı Nereye Götürüyor?</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786255507471</t>
+          <t>9786255507518</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Alevlerin Ardındaki Sarsıntı</t>
+          <t>Düş’eş 2</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786255507488</t>
+          <t>9786255507594</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Hakikatini Keşfet</t>
+          <t>Tuncel Kurtiz</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786255507464</t>
+          <t>9786255507587</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Astro 102</t>
+          <t>Ahmet Kaya</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786255507457</t>
+          <t>9786255507617</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Ölümlü Tanrı</t>
+          <t>Erkin Koray</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>280</v>
+        <v>170</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786255507433</t>
+          <t>9786255507600</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Günaydın Hayat</t>
+          <t>Cem Karaca</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786255507242</t>
+          <t>9786255507532</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Sadece Elif</t>
+          <t>Arda Güler</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>125</v>
+        <v>300</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786255507334</t>
+          <t>9786255507440</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Güz</t>
+          <t>Kenan Yıldız</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786259972824</t>
+          <t>9786255507495</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Vücut Ağırlığıyla Egzersizler</t>
+          <t>Kadehsel Konular</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786259972848</t>
+          <t>9786255507471</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Hypertrophy</t>
+          <t>Alevlerin Ardındaki Sarsıntı</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786255507426</t>
+          <t>9786255507488</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Etkinlik Kitabı</t>
+          <t>Hakikatini Keşfet</t>
         </is>
       </c>
       <c r="C636" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786255507372</t>
+          <t>9786255507464</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Kadıköylü</t>
+          <t>Astro 102</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786255507396</t>
+          <t>9786255507457</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Hesap</t>
+          <t>Ölümlü Tanrı</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786255507341</t>
+          <t>9786255507433</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Annemin Duvarları Aşan Sesi</t>
+          <t>Günaydın Hayat</t>
         </is>
       </c>
       <c r="C639" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786255507389</t>
+          <t>9786255507242</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Cevaplarda Kendini Keşfet</t>
+          <t>Sadece Elif</t>
         </is>
       </c>
       <c r="C640" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786255507402</t>
+          <t>9786255507334</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>Come From Toprock</t>
+          <t>Güz</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786255507419</t>
+          <t>9786259972824</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Gölgenin Tutkusu</t>
+          <t>Vücut Ağırlığıyla Egzersizler</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786257165624</t>
+          <t>9786259972848</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Uygarlıkları</t>
+          <t>Hypertrophy</t>
         </is>
       </c>
       <c r="C643" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786256619524</t>
+          <t>9786255507426</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Yetiştiriciliğinde Pratik Bilgiler</t>
+          <t>Ramazan Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786256619531</t>
+          <t>9786255507372</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Elementsel Check Up</t>
+          <t>Merhaba Kadıköylü</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786255507358</t>
+          <t>9786255507396</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Hakan Çalhanoğlu</t>
+          <t>Yanlış Hesap</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786255507365</t>
+          <t>9786255507341</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Kabule Şayan</t>
+          <t>Annemin Duvarları Aşan Sesi</t>
         </is>
       </c>
       <c r="C647" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786255507259</t>
+          <t>9786255507389</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Göç</t>
+          <t>Cevaplarda Kendini Keşfet</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786255507266</t>
+          <t>9786255507402</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminde Müzikte Modernleşme Süreci</t>
+          <t>Come From Toprock</t>
         </is>
       </c>
       <c r="C649" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786255507280</t>
+          <t>9786255507419</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Schubert ve Şevki Bey</t>
+          <t>Gölgenin Tutkusu</t>
         </is>
       </c>
       <c r="C650" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786255507297</t>
+          <t>9786257165624</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Çocukların Sorunlarıyla Baş Etmenin Yolları</t>
+          <t>Anadolu Uygarlıkları</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786255507273</t>
+          <t>9786256619524</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Bebe Günden Güneş Sorar</t>
+          <t>Zeytin Yetiştiriciliğinde Pratik Bilgiler</t>
         </is>
       </c>
       <c r="C652" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786255507327</t>
+          <t>9786256619531</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Rafa Silva</t>
+          <t>Elementsel Check Up</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786255507310</t>
+          <t>9786255507358</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>En Nesyri</t>
+          <t>Hakan Çalhanoğlu</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786255507303</t>
+          <t>9786255507365</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Oshimen</t>
+          <t>Kabule Şayan</t>
         </is>
       </c>
       <c r="C655" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786256619920</t>
+          <t>9786255507259</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Böyle Yaşadım</t>
+          <t>Göç</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9786255507167</t>
+          <t>9786255507266</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Aşk- ı Müptela</t>
+          <t>Cumhuriyet Döneminde Müzikte Modernleşme Süreci</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786256619333</t>
+          <t>9786255507280</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Niyet Kitabı</t>
+          <t>Schubert ve Şevki Bey</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786255507174</t>
+          <t>9786255507297</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Astro 101</t>
+          <t>Çocukların Sorunlarıyla Baş Etmenin Yolları</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786255507105</t>
+          <t>9786255507273</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Sümerler</t>
+          <t>Bebe Günden Güneş Sorar</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786255507075</t>
+          <t>9786255507327</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Hititler</t>
+          <t>Rafa Silva</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786255507082</t>
+          <t>9786255507310</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Eski Mısır</t>
+          <t>En Nesyri</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786255507099</t>
+          <t>9786255507303</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Mayalar</t>
+          <t>Oshimen</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786255507068</t>
+          <t>9786256619920</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>Vikingler</t>
+          <t>Böyle Yaşadım</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>170</v>
+        <v>500</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786255507143</t>
+          <t>9786255507167</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Urartular</t>
+          <t>Aşk- ı Müptela</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786255507136</t>
+          <t>9786256619333</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Aztekler</t>
+          <t>Niyet Kitabı</t>
         </is>
       </c>
       <c r="C666" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786255507150</t>
+          <t>9786255507174</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Ninjalar</t>
+          <t>Astro 101</t>
         </is>
       </c>
       <c r="C667" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786255507129</t>
+          <t>9786255507105</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Her Yaşam Bir Hikaye</t>
+          <t>Sümerler</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786255507044</t>
+          <t>9786255507075</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Rus İhtilali</t>
+          <t>Hititler</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786255507051</t>
+          <t>9786255507082</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>Fransız İhtilali</t>
+          <t>Eski Mısır</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9786255507013</t>
+          <t>9786255507099</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Çin İhtilali</t>
+          <t>Mayalar</t>
         </is>
       </c>
       <c r="C671" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786255507006</t>
+          <t>9786255507068</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Amerikan İhtilali</t>
+          <t>Vikingler</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786255507112</t>
+          <t>9786255507143</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>Küllerimle Dans Ettim</t>
+          <t>Urartular</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786058107823</t>
+          <t>9786255507136</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Anahtar</t>
+          <t>Aztekler</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786256619982</t>
+          <t>9786255507150</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Kızılderililer</t>
+          <t>Ninjalar</t>
         </is>
       </c>
       <c r="C675" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786256619975</t>
+          <t>9786255507129</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Samuraylar</t>
+          <t>Her Yaşam Bir Hikaye</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786255507020</t>
+          <t>9786255507044</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Savaş Sanatı</t>
+          <t>Rus İhtilali</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786256619715</t>
+          <t>9786255507051</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>17. Yüzyılda Osmanlı İmparatorluğu</t>
+          <t>Fransız İhtilali</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>750</v>
+        <v>190</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786256619937</t>
+          <t>9786255507013</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Görünmez İpler Nasıl Kesilir</t>
+          <t>Çin İhtilali</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786256619944</t>
+          <t>9786255507006</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Hayaller Ronaldo Gerçekler Raşit - Gol Kralı 1</t>
+          <t>Amerikan İhtilali</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786256619968</t>
+          <t>9786255507112</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>P!ç Kuruları</t>
+          <t>Küllerimle Dans Ettim</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9786255507037</t>
+          <t>9786058107823</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Helen’in Şarkısı</t>
+          <t>Anahtar</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>140</v>
+        <v>240</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786256619999</t>
+          <t>9786256619982</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Masonluk</t>
+          <t>Kızılderililer</t>
         </is>
       </c>
       <c r="C683" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786256619913</t>
+          <t>9786256619975</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Feminizm</t>
+          <t>Samuraylar</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786256619890</t>
+          <t>9786255507020</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>Savaş Sanatı</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9786256619883</t>
+          <t>9786256619715</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Ajan Martin</t>
+          <t>17. Yüzyılda Osmanlı İmparatorluğu</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>120</v>
+        <v>750</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786256619661</t>
+          <t>9786256619937</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Esintiler</t>
+          <t>Görünmez İpler Nasıl Kesilir</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786256619821</t>
+          <t>9786256619944</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Serkeş</t>
+          <t>Hayaller Ronaldo Gerçekler Raşit - Gol Kralı 1</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786256619838</t>
+          <t>9786256619968</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Müşterek Aşırım</t>
+          <t>P!ç Kuruları</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9786256619814</t>
+          <t>9786255507037</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Düşelçi</t>
+          <t>Helen’in Şarkısı</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786256619869</t>
+          <t>9786256619999</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Eyvah Veli OIdum</t>
+          <t>Masonluk</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786256619760</t>
+          <t>9786256619913</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Taktikler</t>
+          <t>Feminizm</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786256619777</t>
+          <t>9786256619890</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Beyin</t>
+          <t>38</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786256619791</t>
+          <t>9786256619883</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Etkili İletişim</t>
+          <t>Ajan Martin</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786256619784</t>
+          <t>9786256619661</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Duygusal Zeka</t>
+          <t>Hayattan Esintiler</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786256619807</t>
+          <t>9786256619821</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Etkili Motivasyon</t>
+          <t>Serkeş</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786256619753</t>
+          <t>9786256619838</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Başarıya Götüren Karakter</t>
+          <t>Müşterek Aşırım</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786256619692</t>
+          <t>9786256619814</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Yokuştaki Ev</t>
+          <t>Düşelçi</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>240</v>
+        <v>120</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786256619708</t>
+          <t>9786256619869</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Zeugma’nın Gölgesinde Deprem</t>
+          <t>Eyvah Veli OIdum</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786257961875</t>
+          <t>9786256619760</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Agnostisizm</t>
+          <t>Başarıya Götüren Taktikler</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786257961912</t>
+          <t>9786256619777</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm</t>
+          <t>Başarıya Götüren Beyin</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786257165068</t>
+          <t>9786256619791</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Şizofreni</t>
+          <t>Başarıya Götüren Etkili İletişim</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786257961967</t>
+          <t>9786256619784</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Bipolar Bozukluk</t>
+          <t>Başarıya Götüren Duygusal Zeka</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786257961905</t>
+          <t>9786256619807</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Paganizm</t>
+          <t>Başarıya Götüren Etkili Motivasyon</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>9786256619623</t>
+          <t>9786256619753</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Büyük Atatürk’ün Çocukluğu</t>
+          <t>Başarıya Götüren Karakter</t>
         </is>
       </c>
       <c r="C705" s="1">
-        <v>95</v>
+        <v>200</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9786256619685</t>
+          <t>9786256619692</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>Kar ve Çocuklar</t>
+          <t>Yokuştaki Ev</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>100</v>
+        <v>240</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9786256619678</t>
+          <t>9786256619708</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>Abdülhamid’in Ertuğrul’u</t>
+          <t>Zeugma’nın Gölgesinde Deprem</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>400</v>
+        <v>190</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786256619654</t>
+          <t>9786257961875</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ada Macerası</t>
+          <t>Agnostisizm</t>
         </is>
       </c>
       <c r="C708" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786256619647</t>
+          <t>9786257961912</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>İncir Çekirdeğini Doldurmak</t>
+          <t>Şamanizm</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9786256619630</t>
+          <t>9786257165068</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Sır Senin İçinde</t>
+          <t>Şizofreni</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9786256619616</t>
+          <t>9786257961967</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Hayata Gülümsemek İstersin</t>
+          <t>Bipolar Bozukluk</t>
         </is>
       </c>
       <c r="C711" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9786257961998</t>
+          <t>9786257961905</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm</t>
+          <t>Paganizm</t>
         </is>
       </c>
       <c r="C712" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9786257961899</t>
+          <t>9786256619623</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>Deizm</t>
+          <t>Büyük Atatürk’ün Çocukluğu</t>
         </is>
       </c>
       <c r="C713" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9786257961974</t>
+          <t>9786256619685</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Eksikliği</t>
+          <t>Kar ve Çocuklar</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9786257165013</t>
+          <t>9786256619678</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Depresyon</t>
+          <t>Abdülhamid’in Ertuğrul’u</t>
         </is>
       </c>
       <c r="C715" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9786257961851</t>
+          <t>9786256619654</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Budizm</t>
+          <t>Kayıp Ada Macerası</t>
         </is>
       </c>
       <c r="C716" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9786257961943</t>
+          <t>9786256619647</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Anksiyete</t>
+          <t>İncir Çekirdeğini Doldurmak</t>
         </is>
       </c>
       <c r="C717" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9786257961950</t>
+          <t>9786256619630</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Psikoloji</t>
+          <t>Sır Senin İçinde</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9786257961981</t>
+          <t>9786256619616</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Faşizm</t>
+          <t>Hayata Gülümsemek İstersin</t>
         </is>
       </c>
       <c r="C719" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9786256619586</t>
+          <t>9786257961998</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Ortaya Karışık</t>
+          <t>Kapitalizm</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9786256619593</t>
+          <t>9786257961899</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Uzay Zaman Dervişi</t>
+          <t>Deizm</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9786256619609</t>
+          <t>9786257961974</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>İlişkiler Mi Bizi, Biz Mi İlişkileri Yarattık?</t>
+          <t>Dikkat Eksikliği</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786256619548</t>
+          <t>9786257165013</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Arası Tadında</t>
+          <t>Depresyon</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9786256619241</t>
+          <t>9786257961851</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Pembe Eldivenler</t>
+          <t>Budizm</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9786256619166</t>
+          <t>9786257961943</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Bahçemdeki Bensizlik (Ciltli)</t>
+          <t>Anksiyete</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9786256619470</t>
+          <t>9786257961950</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Gösteri</t>
+          <t>Bilişsel Psikoloji</t>
         </is>
       </c>
       <c r="C726" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9786256619494</t>
+          <t>9786257961981</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>Oyunlarla Değerleri Öğreniyorum</t>
+          <t>Faşizm</t>
         </is>
       </c>
       <c r="C727" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9786256619517</t>
+          <t>9786256619586</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Güneşi</t>
+          <t>Ortaya Karışık</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9786256619487</t>
+          <t>9786256619593</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Kalpten Doğan Çocuklar - Koruyucu Aile Öyküleri</t>
+          <t>Uzay Zaman Dervişi</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9786256619111</t>
+          <t>9786256619609</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Stil Sırları</t>
+          <t>İlişkiler Mi Bizi, Biz Mi İlişkileri Yarattık?</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9786257623377</t>
+          <t>9786256619548</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>Makul Kelimeler</t>
+          <t>Ekmek Arası Tadında</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>100</v>
+        <v>230</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9786256619418</t>
+          <t>9786256619241</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>Bir Ağacın Yan Dalı</t>
+          <t>Pembe Eldivenler</t>
         </is>
       </c>
       <c r="C732" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9786256619463</t>
+          <t>9786256619166</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>Düştüm, Yok Oldum!</t>
+          <t>Bahçemdeki Bensizlik (Ciltli)</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9786256619432</t>
+          <t>9786256619470</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Bir Sadakat Meselesi</t>
+          <t>Gösteri</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9786256619425</t>
+          <t>9786256619494</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Pardon Bir Soru Sorabilir Miyim?</t>
+          <t>Oyunlarla Değerleri Öğreniyorum</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786256619135</t>
+          <t>9786256619517</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Arka Plan</t>
+          <t>Sonbahar Güneşi</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786256619395</t>
+          <t>9786256619487</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Beden Dili İle Etkili İletişim</t>
+          <t>Kalpten Doğan Çocuklar - Koruyucu Aile Öyküleri</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786256619302</t>
+          <t>9786256619111</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Hayat Kurtaran 40 Kod</t>
+          <t>Stil Sırları</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786256619340</t>
+          <t>9786257623377</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Ayraç</t>
+          <t>Makul Kelimeler</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9786256619296</t>
+          <t>9786256619418</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Türk Milliyetçiliği ve İslami Sosyalizm Ülküsü</t>
+          <t>Bir Ağacın Yan Dalı</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786256619388</t>
+          <t>9786256619463</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Posta Güvercinleri</t>
+          <t>Düştüm, Yok Oldum!</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9786256619319</t>
+          <t>9786256619432</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Makbule Hanım</t>
+          <t>Bir Sadakat Meselesi</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786256619357</t>
+          <t>9786256619425</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>How To Speak English</t>
+          <t>Pardon Bir Soru Sorabilir Miyim?</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>800</v>
+        <v>230</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786256619326</t>
+          <t>9786256619135</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Paylaşımı</t>
+          <t>Arka Plan</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786256619258</t>
+          <t>9786256619395</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>Kar Şenliği</t>
+          <t>Beden Dili İle Etkili İletişim</t>
         </is>
       </c>
       <c r="C745" s="1">
-        <v>125</v>
+        <v>180</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9786256619364</t>
+          <t>9786256619302</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>Haberine Sağlık</t>
+          <t>Hayat Kurtaran 40 Kod</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>9786256619371</t>
+          <t>9786256619340</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Derin Denemeler</t>
+          <t>Ayraç</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9786259887791</t>
+          <t>9786256619296</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>Türk Milliyetçiliği ve İslami Sosyalizm Ülküsü</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>95</v>
+        <v>250</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9786256619289</t>
+          <t>9786256619388</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>Martı Çığlıkları</t>
+          <t>Posta Güvercinleri</t>
         </is>
       </c>
       <c r="C749" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9786256619180</t>
+          <t>9786256619319</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>Ayna Etkisi</t>
+          <t>Makbule Hanım</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>9786256619234</t>
+          <t>9786256619357</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>Depresyon Bir Hediyedir</t>
+          <t>How To Speak English</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>190</v>
+        <v>800</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>9786256619272</t>
+          <t>9786256619326</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>Bağbozumu</t>
+          <t>Türkiye'nin Paylaşımı</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9786256619159</t>
+          <t>9786256619258</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>Sevda Çişentisi</t>
+          <t>Kar Şenliği</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>180</v>
+        <v>125</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9786256619104</t>
+          <t>9786256619364</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>Denizcilik Tarihimizden Esintiler</t>
+          <t>Haberine Sağlık</t>
         </is>
       </c>
       <c r="C754" s="1">
-        <v>175</v>
+        <v>210</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9786256619203</t>
+          <t>9786256619371</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>Sincap Arda Okula Gitmek İstemiyor</t>
+          <t>Derin Denemeler</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9786256619227</t>
+          <t>9786259887791</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>150</v>
+        <v>95</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>9786256619210</t>
+          <t>9786256619289</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>Siyah ve Beyaz</t>
+          <t>Martı Çığlıkları</t>
         </is>
       </c>
       <c r="C757" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9786256619197</t>
+          <t>9786256619180</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>İçimizden Geçen Yaz</t>
+          <t>Ayna Etkisi</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>9786256619173</t>
+          <t>9786256619234</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>Üç Kafadarın Esrarengiz Yolculuğu</t>
+          <t>Depresyon Bir Hediyedir</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9786256619142</t>
+          <t>9786256619272</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>Annemin Yemek Kokusu</t>
+          <t>Bağbozumu</t>
         </is>
       </c>
       <c r="C760" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>9786259887746</t>
+          <t>9786256619159</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>Gece Gözlüm Sen Misin</t>
+          <t>Sevda Çişentisi</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>9786256619098</t>
+          <t>9786256619104</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>Özüm Büyüyor</t>
+          <t>Denizcilik Tarihimizden Esintiler</t>
         </is>
       </c>
       <c r="C762" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9786259887739</t>
+          <t>9786256619203</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>Sır Dünya</t>
+          <t>Sincap Arda Okula Gitmek İstemiyor</t>
         </is>
       </c>
       <c r="C763" s="1">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9786256619029</t>
+          <t>9786256619227</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>Serpintiler</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C764" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9786256619050</t>
+          <t>9786256619210</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>Neymar</t>
+          <t>Siyah ve Beyaz</t>
         </is>
       </c>
       <c r="C765" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9786256619081</t>
+          <t>9786256619197</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>Mo Salah</t>
+          <t>İçimizden Geçen Yaz</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9786256619074</t>
+          <t>9786256619173</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>Luis Suarez</t>
+          <t>Üç Kafadarın Esrarengiz Yolculuğu</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9786256619043</t>
+          <t>9786256619142</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>Ibrahimoviç</t>
+          <t>Annemin Yemek Kokusu</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9786256619012</t>
+          <t>9786259887746</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>Vaveyladan Sonra</t>
+          <t>Gece Gözlüm Sen Misin</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9786259887784</t>
+          <t>9786256619098</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>Liman Yunusu Martin Johns</t>
+          <t>Özüm Büyüyor</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>9786259887722</t>
+          <t>9786259887739</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>Aileden İş Yaşamına Başarı Kodları</t>
+          <t>Sır Dünya</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>9786259887760</t>
+          <t>9786256619029</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>Şehir Hafızası</t>
+          <t>Serpintiler</t>
         </is>
       </c>
       <c r="C772" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9786259887777</t>
+          <t>9786256619050</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>Dönüşümün Pusulası</t>
+          <t>Neymar</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9786259948157</t>
+          <t>9786256619081</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>Zihnim Ruhuma Eziyet</t>
+          <t>Mo Salah</t>
         </is>
       </c>
       <c r="C774" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9786259948119</t>
+          <t>9786256619074</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü Neonları</t>
+          <t>Luis Suarez</t>
         </is>
       </c>
       <c r="C775" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9786259948140</t>
+          <t>9786256619043</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Çocuklar Büyümez</t>
+          <t>Ibrahimoviç</t>
         </is>
       </c>
       <c r="C776" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9786259948164</t>
+          <t>9786256619012</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>Pera</t>
+          <t>Vaveyladan Sonra</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9786259948171</t>
+          <t>9786259887784</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>Merhaba</t>
+          <t>Liman Yunusu Martin Johns</t>
         </is>
       </c>
       <c r="C778" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>9786259948188</t>
+          <t>9786259887722</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>İstağfi</t>
+          <t>Aileden İş Yaşamına Başarı Kodları</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>9786259948195</t>
+          <t>9786259887760</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Eğer Bizi Sual Eden Olursa</t>
+          <t>Şehir Hafızası</t>
         </is>
       </c>
       <c r="C780" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>9786259887708</t>
+          <t>9786259887777</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Canparem</t>
+          <t>Dönüşümün Pusulası</t>
         </is>
       </c>
       <c r="C781" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>9786259887715</t>
+          <t>9786259948157</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Senin İçin Seyahat</t>
+          <t>Zihnim Ruhuma Eziyet</t>
         </is>
       </c>
       <c r="C782" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>9786256560000</t>
+          <t>9786259948119</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>Sırtımda Yara Dünya</t>
+          <t>Yeryüzü Neonları</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>9786259948102</t>
+          <t>9786259948140</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>Sana Herkes İmrenmeli</t>
+          <t>Sürgün Çocuklar Büyümez</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9786256560079</t>
+          <t>9786259948164</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Puzzle Parçaları 2</t>
+          <t>Pera</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>9786256560062</t>
+          <t>9786259948171</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>Ben En Çok Sana Yazmayı Sevdim</t>
+          <t>Merhaba</t>
         </is>
       </c>
       <c r="C786" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>9786259965888</t>
+          <t>9786259948188</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>Ali Öğretmen</t>
+          <t>İstağfi</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>9786259965864</t>
+          <t>9786259948195</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>Heybemden Dökülen Öyküler</t>
+          <t>Eğer Bizi Sual Eden Olursa</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>9786259965871</t>
+          <t>9786259887708</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>Siyah Şapkalı Adam</t>
+          <t>Canparem</t>
         </is>
       </c>
       <c r="C789" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>9786259965833</t>
+          <t>9786259887715</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>Gitmek Gerek</t>
+          <t>Senin İçin Seyahat</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>9786257623803</t>
+          <t>9786256560000</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>Çay Falı Kartları</t>
+          <t>Sırtımda Yara Dünya</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>175</v>
+        <v>90</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9786259972886</t>
+          <t>9786259948102</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>İstikamet Kuşlar Bakanlığı</t>
+          <t>Sana Herkes İmrenmeli</t>
         </is>
       </c>
       <c r="C792" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9786259965819</t>
+          <t>9786256560079</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>İzi ve Feli</t>
+          <t>Puzzle Parçaları 2</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>125</v>
+        <v>220</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9786259965857</t>
+          <t>9786256560062</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>Altı Üstü Hayat</t>
+          <t>Ben En Çok Sana Yazmayı Sevdim</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>9786259965826</t>
+          <t>9786259965888</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>Düş’eş</t>
+          <t>Ali Öğretmen</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>9786259965840</t>
+          <t>9786259965864</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>Kadının Arzusu</t>
+          <t>Heybemden Dökülen Öyküler</t>
         </is>
       </c>
       <c r="C796" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9786259972879</t>
+          <t>9786259965871</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>Nefes Diledim</t>
+          <t>Siyah Şapkalı Adam</t>
         </is>
       </c>
       <c r="C797" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9786259972893</t>
+          <t>9786259965833</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>Nakşibendilik Üzerinden Kürt Sorunu</t>
+          <t>Gitmek Gerek</t>
         </is>
       </c>
       <c r="C798" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9786259972862</t>
+          <t>9786257623803</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Treni</t>
+          <t>Çay Falı Kartları</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9786259972855</t>
+          <t>9786259972886</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Kuraklık</t>
+          <t>İstikamet Kuşlar Bakanlığı</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9786257623964</t>
+          <t>9786259965819</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>Asansör</t>
+          <t>İzi ve Feli</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9786259972800</t>
+          <t>9786259965857</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>Son Dördün</t>
+          <t>Altı Üstü Hayat</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>9786257623735</t>
+          <t>9786259965826</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>Eski Anadolu Türkçesi Grameri</t>
+          <t>Düş’eş</t>
         </is>
       </c>
       <c r="C803" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9786257623971</t>
+          <t>9786259965840</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>Sil İndir</t>
+          <t>Kadının Arzusu</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9786257623988</t>
+          <t>9786259972879</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>Hanemdeki Ayışığı</t>
+          <t>Nefes Diledim</t>
         </is>
       </c>
       <c r="C805" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>9786257623940</t>
+          <t>9786259972893</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>Devlet Terbiyesi</t>
+          <t>Nakşibendilik Üzerinden Kürt Sorunu</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>175</v>
+        <v>120</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>9786257623902</t>
+          <t>9786259972862</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıllık Yalanlar</t>
+          <t>Hüzün Treni</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>145</v>
+        <v>120</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9786257623933</t>
+          <t>9786259972855</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum 3</t>
+          <t>Duygusal Kuraklık</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>135</v>
+        <v>100</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9786257623896</t>
+          <t>9786257623964</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>Zavallı Kahramanlar</t>
+          <t>Asansör</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9786257623957</t>
+          <t>9786259972800</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Şiirler</t>
+          <t>Son Dördün</t>
         </is>
       </c>
       <c r="C810" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9786257623865</t>
+          <t>9786257623735</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Tüneli</t>
+          <t>Eski Anadolu Türkçesi Grameri</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>130</v>
+        <v>110</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>9786257623889</t>
+          <t>9786257623971</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yumağı</t>
+          <t>Sil İndir</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9786257623797</t>
+          <t>9786257623988</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>Sınır Boylarında</t>
+          <t>Hanemdeki Ayışığı</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9786257623780</t>
+          <t>9786257623940</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>Devlet Üzerine</t>
+          <t>Devlet Terbiyesi</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9786257623773</t>
+          <t>9786257623902</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum 2</t>
+          <t>Yüzyıllık Yalanlar</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>135</v>
+        <v>145</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9786257623742</t>
+          <t>9786257623933</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Hamal</t>
+          <t>Geziyorum 3</t>
         </is>
       </c>
       <c r="C816" s="1">
-        <v>55</v>
+        <v>135</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9786257623728</t>
+          <t>9786257623896</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’da Antik Sanat İzleri</t>
+          <t>Zavallı Kahramanlar</t>
         </is>
       </c>
       <c r="C817" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>9786257623605</t>
+          <t>9786257623957</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yaşarken Gemlik 5</t>
+          <t>Çocuklara Şiirler</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>9786257623629</t>
+          <t>9786257623865</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yaşarken Gemlik 3</t>
+          <t>Vicdan Tüneli</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>9786257623636</t>
+          <t>9786257623889</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Yaşarken Gemlik 2</t>
+          <t>Hüzün Yumağı</t>
         </is>
       </c>
       <c r="C820" s="1">
-        <v>125</v>
+        <v>120</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>9786257623766</t>
+          <t>9786257623797</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>Mapavri’den İstanbul’a</t>
+          <t>Sınır Boylarında</t>
         </is>
       </c>
       <c r="C821" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>9786257623711</t>
+          <t>9786257623780</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>Artık Bırakıyorum</t>
+          <t>Devlet Üzerine</t>
         </is>
       </c>
       <c r="C822" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>9786257623704</t>
+          <t>9786257623773</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>Gitar Eğitimi 1</t>
+          <t>Geziyorum 2</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>9786257623698</t>
+          <t>9786257623742</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>İnandığın Yolda Yürü</t>
+          <t>Siyasi Hamal</t>
         </is>
       </c>
       <c r="C824" s="1">
-        <v>130</v>
+        <v>55</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>9786257623667</t>
+          <t>9786257623728</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler ve İnsanlar</t>
+          <t>Anadolu’da Antik Sanat İzleri</t>
         </is>
       </c>
       <c r="C825" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>9786257623650</t>
+          <t>9786257623605</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Öpücüğü</t>
+          <t>Anılarda Yaşarken Gemlik 5</t>
         </is>
       </c>
       <c r="C826" s="1">
-        <v>75</v>
+        <v>125</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>9786257623315</t>
+          <t>9786257623629</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>Puzzle Parçaları - 1. Kitap</t>
+          <t>Anılarda Yaşarken Gemlik 3</t>
         </is>
       </c>
       <c r="C827" s="1">
-        <v>170</v>
+        <v>125</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>9786257623322</t>
+          <t>9786257623636</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>Normal İnsanlar İçin Ekonomi - Kısa Kısa</t>
+          <t>Anılarda Yaşarken Gemlik 2</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>9786257623278</t>
+          <t>9786257623766</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>Bir Şiir Sever</t>
+          <t>Mapavri’den İstanbul’a</t>
         </is>
       </c>
       <c r="C829" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>9786257623254</t>
+          <t>9786257623711</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Kayıp İzinde</t>
+          <t>Artık Bırakıyorum</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>9786257623247</t>
+          <t>9786257623704</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>Kalem Olmalı İnsan</t>
+          <t>Gitar Eğitimi 1</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>9786257623285</t>
+          <t>9786257623698</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>Bir Hüzün Sarkacı</t>
+          <t>İnandığın Yolda Yürü</t>
         </is>
       </c>
       <c r="C832" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>9786257623223</t>
+          <t>9786257623667</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>Geziyorum</t>
+          <t>Gölgeler ve İnsanlar</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>9786257623193</t>
+          <t>9786257623650</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>Unutulmadan Kıbrıs</t>
+          <t>Tanrı’nın Öpücüğü</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>190</v>
+        <v>75</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>9786257623209</t>
+          <t>9786257623315</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>Gece</t>
+          <t>Puzzle Parçaları - 1. Kitap</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>9786052280959</t>
+          <t>9786257623322</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>Ahmed Arif</t>
+          <t>Normal İnsanlar İçin Ekonomi - Kısa Kısa</t>
         </is>
       </c>
       <c r="C836" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>9786257623186</t>
+          <t>9786257623278</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>Sabetay Sevi</t>
+          <t>Bir Şiir Sever</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>4440000001012</t>
+          <t>9786257623254</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>Cemal Süreya</t>
+          <t>Sevginin Kayıp İzinde</t>
         </is>
       </c>
       <c r="C838" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>9786257165136</t>
+          <t>9786257623247</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Oyunlar (4-8 Yaş)</t>
+          <t>Kalem Olmalı İnsan</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>50</v>
+        <v>120</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>9786257165129</t>
+          <t>9786257623285</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Oyunlar (0-4 Yaş)</t>
+          <t>Bir Hüzün Sarkacı</t>
         </is>
       </c>
       <c r="C840" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>9786257623339</t>
+          <t>9786257623223</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>Anlamım</t>
+          <t>Geziyorum</t>
         </is>
       </c>
       <c r="C841" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>9786257623155</t>
+          <t>9786257623193</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kapı</t>
+          <t>Unutulmadan Kıbrıs</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>9786257623131</t>
+          <t>9786257623209</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>Bir Hekimin Anadolu Macerası</t>
+          <t>Gece</t>
         </is>
       </c>
       <c r="C843" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>9786257623148</t>
+          <t>9786052280959</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>Şey Bedreddin</t>
+          <t>Ahmed Arif</t>
         </is>
       </c>
       <c r="C844" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>9786257623100</t>
+          <t>9786257623186</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>Son Mektup</t>
+          <t>Sabetay Sevi</t>
         </is>
       </c>
       <c r="C845" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>9786257623124</t>
+          <t>4440000001012</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>Can Yücel</t>
+          <t>Cemal Süreya</t>
         </is>
       </c>
       <c r="C846" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>9786057623070</t>
+          <t>9786257165136</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>Erdal Eren</t>
+          <t>Çocuklar İçin Oyunlar (4-8 Yaş)</t>
         </is>
       </c>
       <c r="C847" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>9786057623056</t>
+          <t>9786257165129</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>Musa ve Tektanrıcılık</t>
+          <t>Çocuklar İçin Oyunlar (0-4 Yaş)</t>
         </is>
       </c>
       <c r="C848" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>9786257623049</t>
+          <t>9786257623339</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>Totem ve Tabu</t>
+          <t>Anlamım</t>
         </is>
       </c>
       <c r="C849" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>9786057623087</t>
+          <t>9786257623155</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>Cinsellik Üzerine</t>
+          <t>Mavi Kapı</t>
         </is>
       </c>
       <c r="C850" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>9786057458667</t>
+          <t>9786257623131</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>Af Talebi</t>
+          <t>Bir Hekimin Anadolu Macerası</t>
         </is>
       </c>
       <c r="C851" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>9786057458605</t>
+          <t>9786257623148</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>Uzaklardaki Cinayet</t>
+          <t>Şey Bedreddin</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>9786257458643</t>
+          <t>9786257623100</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>Japonya - Güneşin Doğduğu Ülke</t>
+          <t>Son Mektup</t>
         </is>
       </c>
       <c r="C853" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>9786257623001</t>
+          <t>9786257623124</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>Hakikat</t>
+          <t>Can Yücel</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>9786257467034</t>
+          <t>9786057623070</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>Eşikte Durma Dedi Annem</t>
+          <t>Erdal Eren</t>
         </is>
       </c>
       <c r="C855" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>9786057458612</t>
+          <t>9786057623056</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>Sürgün Çocuk</t>
+          <t>Musa ve Tektanrıcılık</t>
         </is>
       </c>
       <c r="C856" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>9786057467027</t>
+          <t>9786257623049</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Dans</t>
+          <t>Totem ve Tabu</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>9786057467041</t>
+          <t>9786057623087</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>Cemal Süreya - Fırat Kenarında İnce Bir Duman</t>
+          <t>Cinsellik Üzerine</t>
         </is>
       </c>
       <c r="C858" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>9786257165679</t>
+          <t>9786057458667</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>İbrahim Kaypakkaya</t>
+          <t>Af Talebi</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>9786057467072</t>
+          <t>9786057458605</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>Ben Karanfili Sevdim</t>
+          <t>Uzaklardaki Cinayet</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>125</v>
+        <v>170</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>9786058107892</t>
+          <t>9786257458643</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Japonya - Güneşin Doğduğu Ülke</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>9786058107861</t>
+          <t>9786257623001</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Hakikat</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>9786057467034</t>
+          <t>9786257467034</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Eşikte Durma Dedi Annem</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>9786057467010</t>
+          <t>9786057458612</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>Çakıcı’nın İlk Kurşunu</t>
+          <t>Sürgün Çocuk</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>9786058107885</t>
+          <t>9786057467027</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Sonsuz Dans</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>9786057467003</t>
+          <t>9786057467041</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Cemal Süreya - Fırat Kenarında İnce Bir Duman</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>9786058107878</t>
+          <t>9786257165679</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>Hoşgör Köftecisi</t>
+          <t>İbrahim Kaypakkaya</t>
         </is>
       </c>
       <c r="C867" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>9786058107816</t>
+          <t>9786057467072</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>Şiir Gibi Özgür</t>
+          <t>Ben Karanfili Sevdim</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>9786257165631</t>
+          <t>9786058107892</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>Uzak Doğu Uygarlıkları</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C869" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>9786257165617</t>
+          <t>9786058107861</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>Güney Asya Uygarlıkları</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>9786257165655</t>
+          <t>9786057467034</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>Okyanusya Uygarlıkları</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C871" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>9786257165648</t>
+          <t>9786057467010</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya Uygarlıkları</t>
+          <t>Çakıcı’nın İlk Kurşunu</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>9786257165594</t>
+          <t>9786058107885</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>Amerika Uygarlıkları</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C873" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>9786257165570</t>
+          <t>9786057467003</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Uygarlıkları</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>9786257165587</t>
+          <t>9786058107878</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>Afrika Uygarlıkları</t>
+          <t>Hoşgör Köftecisi</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>9786257165600</t>
+          <t>9786058107816</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Uygarlıkları</t>
+          <t>Şiir Gibi Özgür</t>
         </is>
       </c>
       <c r="C876" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>9786257165730</t>
+          <t>9786257165631</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>Tehlikeli Deneyler</t>
+          <t>Uzak Doğu Uygarlıkları</t>
         </is>
       </c>
       <c r="C877" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>9786257165693</t>
+          <t>9786257165617</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>Beni Babam Zehirledi</t>
+          <t>Güney Asya Uygarlıkları</t>
         </is>
       </c>
       <c r="C878" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>9786257165747</t>
+          <t>9786257165655</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>Mahalleli</t>
+          <t>Okyanusya Uygarlıkları</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>9786257165792</t>
+          <t>9786257165648</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar 5</t>
+          <t>Orta Asya Uygarlıkları</t>
         </is>
       </c>
       <c r="C880" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>9786257165778</t>
+          <t>9786257165594</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar 3</t>
+          <t>Amerika Uygarlıkları</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>9786257165761</t>
+          <t>9786257165570</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar 2</t>
+          <t>Akdeniz Uygarlıkları</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>9786257165785</t>
+          <t>9786257165587</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar 4</t>
+          <t>Afrika Uygarlıkları</t>
         </is>
       </c>
       <c r="C883" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>9786257165754</t>
+          <t>9786257165600</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya İz Bırakan Kadınlar 1</t>
+          <t>Avrupa Uygarlıkları</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>3990000063903</t>
+          <t>9786257165730</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Yaşam Seti (8 Kitap Takım)</t>
+          <t>Tehlikeli Deneyler</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>172</v>
+        <v>150</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>9786257165532</t>
+          <t>9786257165693</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>Enizen Şifa Öğretisi</t>
+          <t>Beni Babam Zehirledi</t>
         </is>
       </c>
       <c r="C886" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>9786257165549</t>
+          <t>9786257165747</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>Enizen Rüya Kitabı</t>
+          <t>Mahalleli</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>9786257165525</t>
+          <t>9786257165792</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>Müthiş Olaylar Evi</t>
+          <t>Dünyaya İz Bırakan Kadınlar 5</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>120</v>
+        <v>135</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>9786257165556</t>
+          <t>9786257165778</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Olaylar Çiftliği</t>
+          <t>Dünyaya İz Bırakan Kadınlar 3</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>120</v>
+        <v>135</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>9786257165112</t>
+          <t>9786257165761</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>İş mi Bizi Biz mi İşi Yarattık</t>
+          <t>Dünyaya İz Bırakan Kadınlar 2</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>160</v>
+        <v>135</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>9786257165419</t>
+          <t>9786257165785</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>Yaşamı Kolaylaştıran Pratik Bilgiler</t>
+          <t>Dünyaya İz Bırakan Kadınlar 4</t>
         </is>
       </c>
       <c r="C891" s="1">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>9786257165471</t>
+          <t>9786257165754</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>Obeziteden Diyete Bilimsel Zayıflama</t>
+          <t>Dünyaya İz Bırakan Kadınlar 1</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>9786257165488</t>
+          <t>3990000063903</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Evlilik</t>
+          <t>Mutlu Yaşam Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>160</v>
+        <v>172</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>9786257165518</t>
+          <t>9786257165532</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Bitkilerle Güzellik Reçeteleri</t>
+          <t>Enizen Şifa Öğretisi</t>
         </is>
       </c>
       <c r="C894" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>9786257165204</t>
+          <t>9786257165549</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>İsmet İnönü</t>
+          <t>Enizen Rüya Kitabı</t>
         </is>
       </c>
       <c r="C895" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>9786257165167</t>
+          <t>9786257165525</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>Refet Bele</t>
+          <t>Müthiş Olaylar Evi</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>9786257165181</t>
+          <t>9786257165556</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>Kazım Özalp</t>
+          <t>Çılgın Olaylar Çiftliği</t>
         </is>
       </c>
       <c r="C897" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>9786257165150</t>
+          <t>9786257165112</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>Salih Bozok</t>
+          <t>İş mi Bizi Biz mi İşi Yarattık</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>9786257165242</t>
+          <t>9786257165419</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>Celal Bayar</t>
+          <t>Yaşamı Kolaylaştıran Pratik Bilgiler</t>
         </is>
       </c>
       <c r="C899" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>9786257165228</t>
+          <t>9786257165471</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>Falih Rıfkı Atay</t>
+          <t>Obeziteden Diyete Bilimsel Zayıflama</t>
         </is>
       </c>
       <c r="C900" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>9786257165198</t>
+          <t>9786257165488</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>Kazım Karabekir</t>
+          <t>Mutlu Evlilik</t>
         </is>
       </c>
       <c r="C901" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>9786257165082</t>
+          <t>9786257165518</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>A’dan Z’ye Bitkilerle Güzellik Reçeteleri</t>
         </is>
       </c>
       <c r="C902" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>9786257961844</t>
+          <t>9786257165204</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Tufan</t>
+          <t>İsmet İnönü</t>
         </is>
       </c>
       <c r="C903" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>9786052280713</t>
+          <t>9786257165167</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>Olmazları Sevdim Olur Diye</t>
+          <t>Refet Bele</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>9786257961929</t>
+          <t>9786257165181</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>Şintoizm</t>
+          <t>Kazım Özalp</t>
         </is>
       </c>
       <c r="C905" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>9786257961882</t>
+          <t>9786257165150</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>Marksizm</t>
+          <t>Salih Bozok</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>9786257165051</t>
+          <t>9786257165242</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Kronik Yorgunluk Sendromu</t>
+          <t>Celal Bayar</t>
         </is>
       </c>
       <c r="C907" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>9786257165044</t>
+          <t>9786257165228</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>Kişilik Bozuklukları</t>
+          <t>Falih Rıfkı Atay</t>
         </is>
       </c>
       <c r="C908" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>9786257165020</t>
+          <t>9786257165198</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>Disleksi Öğrenme Bozukluğu</t>
+          <t>Kazım Karabekir</t>
         </is>
       </c>
       <c r="C909" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>9786257961868</t>
+          <t>9786257165082</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>Ateizm</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C910" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>9786257961752</t>
+          <t>9786257961844</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes'un Anıları - Sherlock Holmes</t>
+          <t>Aşk ve Tufan</t>
         </is>
       </c>
       <c r="C911" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>9786257961776</t>
+          <t>9786052280713</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
+          <t>Olmazları Sevdim Olur Diye</t>
         </is>
       </c>
       <c r="C912" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>9786257961769</t>
+          <t>9786257961929</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes'un Dönüşü - Sherlock Holmes</t>
+          <t>Şintoizm</t>
         </is>
       </c>
       <c r="C913" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>9786257961806</t>
+          <t>9786257961882</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>Korku Vadisi - Sherlock Holmes</t>
+          <t>Marksizm</t>
         </is>
       </c>
       <c r="C914" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>9786257961820</t>
+          <t>9786257165051</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes'un Maceraları - Sherlock Holmes</t>
+          <t>Kronik Yorgunluk Sendromu</t>
         </is>
       </c>
       <c r="C915" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>9786257961813</t>
+          <t>9786257165044</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>Son Dava - Sherlock Holmes</t>
+          <t>Kişilik Bozuklukları</t>
         </is>
       </c>
       <c r="C916" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>9786257961707</t>
+          <t>9786257165020</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Hırsızların Maskesi Düşüyor</t>
+          <t>Disleksi Öğrenme Bozukluğu</t>
         </is>
       </c>
       <c r="C917" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>9786257961738</t>
+          <t>9786257961868</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Gizli Planların Karanlık Gölgeleri</t>
+          <t>Ateizm</t>
         </is>
       </c>
       <c r="C918" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>9786257961714</t>
+          <t>9786257961752</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Gizemli Mesajların Peşinde</t>
+          <t>Sherlock Holmes'un Anıları - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C919" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>9786257961745</t>
+          <t>9786257961776</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - Bulmaca Gibi İpuçlarının Ardında</t>
+          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C920" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>9786257961721</t>
+          <t>9786257961769</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes - İz Peşinde Zorlu Takipler</t>
+          <t>Sherlock Holmes'un Dönüşü - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C921" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>9786257961592</t>
+          <t>9786257961806</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>Kum ve Köpük</t>
+          <t>Korku Vadisi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C922" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>9786257961523</t>
+          <t>9786257961820</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kanatlar</t>
+          <t>Sherlock Holmes'un Maceraları - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C923" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>9786257961615</t>
+          <t>9786257961813</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>Gezgin</t>
+          <t>Son Dava - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C924" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>9786257961530</t>
+          <t>9786257961707</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>Yüksekten Uçanlar</t>
+          <t>Sherlock Holmes - Hırsızların Maskesi Düşüyor</t>
         </is>
       </c>
       <c r="C925" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>9786257961691</t>
+          <t>9786257961738</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>Fırtınalar</t>
+          <t>Sherlock Holmes - Gizli Planların Karanlık Gölgeleri</t>
         </is>
       </c>
       <c r="C926" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>9786257961837</t>
+          <t>9786257961714</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>Sekizinci Cennet</t>
+          <t>Sherlock Holmes - Gizemli Mesajların Peşinde</t>
         </is>
       </c>
       <c r="C927" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>9786257961547</t>
+          <t>9786257961745</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>Vadinin Perileri</t>
+          <t>Sherlock Holmes - Bulmaca Gibi İpuçlarının Ardında</t>
         </is>
       </c>
       <c r="C928" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>9786257961561</t>
+          <t>9786257961721</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Gülü</t>
+          <t>Sherlock Holmes - İz Peşinde Zorlu Takipler</t>
         </is>
       </c>
       <c r="C929" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>9786257961608</t>
+          <t>9786257961592</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>Mezarlar Ne Söyler</t>
+          <t>Kum ve Köpük</t>
         </is>
       </c>
       <c r="C930" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>9786257961646</t>
+          <t>9786257961523</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>Bir Gözyaşı ve Bir Tebessüm</t>
+          <t>Kırık Kanatlar</t>
         </is>
       </c>
       <c r="C931" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>9786257961653</t>
+          <t>9786257961615</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>Deli</t>
+          <t>Gezgin</t>
         </is>
       </c>
       <c r="C932" s="1">
-        <v>120</v>
+        <v>135</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>9786257961639</t>
+          <t>9786257961530</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>Asi Ruhlar</t>
+          <t>Yüksekten Uçanlar</t>
         </is>
       </c>
       <c r="C933" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>9786257961578</t>
+          <t>9786257961691</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Gemiler</t>
+          <t>Fırtınalar</t>
         </is>
       </c>
       <c r="C934" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>9786052280768</t>
+          <t>9786257961837</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>Bir Acayip Cenaze Töreni</t>
+          <t>Sekizinci Cennet</t>
         </is>
       </c>
       <c r="C935" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>9786257961424</t>
+          <t>9786257961547</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Vadinin Perileri</t>
         </is>
       </c>
       <c r="C936" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>9786257961479</t>
+          <t>9786257961561</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Rüzgar Gülü</t>
         </is>
       </c>
       <c r="C937" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>9786257961400</t>
+          <t>9786257961608</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Mezarlar Ne Söyler</t>
         </is>
       </c>
       <c r="C938" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>9786257961417</t>
+          <t>9786257961646</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar</t>
+          <t>Bir Gözyaşı ve Bir Tebessüm</t>
         </is>
       </c>
       <c r="C939" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>9786257961387</t>
+          <t>9786257961653</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar - Charles Darwin</t>
+          <t>Deli</t>
         </is>
       </c>
       <c r="C940" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>9786257961455</t>
+          <t>9786257961639</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar - Lev Tolstoy</t>
+          <t>Asi Ruhlar</t>
         </is>
       </c>
       <c r="C941" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>9786257961486</t>
+          <t>9786257961578</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar - Virginia Woolf</t>
+          <t>Kağıttan Gemiler</t>
         </is>
       </c>
       <c r="C942" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>9786257961448</t>
+          <t>9786052280768</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>Aforizmalar - Karl Marx</t>
+          <t>Bir Acayip Cenaze Töreni</t>
         </is>
       </c>
       <c r="C943" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>9786257961431</t>
+          <t>9786257961424</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
           <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C944" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>9786257961257</t>
+          <t>9786257961479</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>Nazım Hikmet</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C945" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>4440000000913</t>
+          <t>9786257961400</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>Orhan Veli</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C946" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>9786257961325</t>
+          <t>9786257961417</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>Cahit Sıtkı Tarancı</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C947" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>9786257961356</t>
+          <t>9786257961387</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>Charles Darwin</t>
+          <t>Aforizmalar - Charles Darwin</t>
         </is>
       </c>
       <c r="C948" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>9786257961264</t>
+          <t>9786257961455</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Hamdi Tanpınar</t>
+          <t>Aforizmalar - Lev Tolstoy</t>
         </is>
       </c>
       <c r="C949" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>9786257961349</t>
+          <t>9786257961486</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>Elon Musk</t>
+          <t>Aforizmalar - Virginia Woolf</t>
         </is>
       </c>
       <c r="C950" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>9786257961332</t>
+          <t>9786257961448</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>Isaac Newton</t>
+          <t>Aforizmalar - Karl Marx</t>
         </is>
       </c>
       <c r="C951" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>9786257961363</t>
+          <t>9786257961431</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>Nikola Tesla</t>
+          <t>Aforizmalar</t>
         </is>
       </c>
       <c r="C952" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>9786257961370</t>
+          <t>9786257961257</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci</t>
+          <t>Nazım Hikmet</t>
         </is>
       </c>
       <c r="C953" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>9786057458636</t>
+          <t>4440000000913</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>Dersim Küba Hattı</t>
+          <t>Orhan Veli</t>
         </is>
       </c>
       <c r="C954" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>9786257961172</t>
+          <t>9786257961325</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>Ejderin Oğlu - Adaletin Peşinde</t>
+          <t>Cahit Sıtkı Tarancı</t>
         </is>
       </c>
       <c r="C955" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>9786257961226</t>
+          <t>9786257961356</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>Stephen Hawking</t>
+          <t>Charles Darwin</t>
         </is>
       </c>
       <c r="C956" s="1">
-        <v>130</v>
+        <v>140</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>9786257961233</t>
+          <t>9786257961264</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>Steve Jobs</t>
+          <t>Ahmet Hamdi Tanpınar</t>
         </is>
       </c>
       <c r="C957" s="1">
-        <v>27</v>
+        <v>150</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>9786257961202</t>
+          <t>9786257961349</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>Albert Einstein</t>
+          <t>Elon Musk</t>
         </is>
       </c>
       <c r="C958" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>9786052280935</t>
+          <t>9786257961332</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Barış ve Özgürlük İçin Cumhuriyet</t>
+          <t>Isaac Newton</t>
         </is>
       </c>
       <c r="C959" s="1">
-        <v>55</v>
+        <v>140</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>9786257961165</t>
+          <t>9786257961363</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>Tekkeden Devlete Yeşil İktidar</t>
+          <t>Nikola Tesla</t>
         </is>
       </c>
       <c r="C960" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>9786052280966</t>
+          <t>9786257961370</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>Falih Rıfkı Atay</t>
+          <t>Leonardo Da Vinci</t>
         </is>
       </c>
       <c r="C961" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>9786257961011</t>
+          <t>9786057458636</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>Yakup Kadri Karaosmanoğlu</t>
+          <t>Dersim Küba Hattı</t>
         </is>
       </c>
       <c r="C962" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>9786052280928</t>
+          <t>9786257961172</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>Son Çıkış</t>
+          <t>Ejderin Oğlu - Adaletin Peşinde</t>
         </is>
       </c>
       <c r="C963" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>9786257961073</t>
+          <t>9786257961226</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>Friedrick Engels</t>
+          <t>Stephen Hawking</t>
         </is>
       </c>
       <c r="C964" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>9786257961042</t>
+          <t>9786257961233</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>Karl Marx</t>
+          <t>Steve Jobs</t>
         </is>
       </c>
       <c r="C965" s="1">
-        <v>50</v>
+        <v>27</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>9786257961059</t>
+          <t>9786257961202</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>Sovyetlerin Mimarı Lenin</t>
+          <t>Albert Einstein</t>
         </is>
       </c>
       <c r="C966" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>9786052280898</t>
+          <t>9786052280935</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanımdan Sızanlar</t>
+          <t>Demokrasi Barış ve Özgürlük İçin Cumhuriyet</t>
         </is>
       </c>
       <c r="C967" s="1">
-        <v>100</v>
+        <v>55</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>9786052280805</t>
+          <t>9786257961165</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>Silivri’den Özgürlüğe</t>
+          <t>Tekkeden Devlete Yeşil İktidar</t>
         </is>
       </c>
       <c r="C968" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>9786052280645</t>
+          <t>9786052280966</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>İşte Tanrı</t>
+          <t>Falih Rıfkı Atay</t>
         </is>
       </c>
       <c r="C969" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>9786052280430</t>
+          <t>9786257961011</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>Sana Dair Mırıldanmalar</t>
+          <t>Yakup Kadri Karaosmanoğlu</t>
         </is>
       </c>
       <c r="C970" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>9786052280416</t>
+          <t>9786052280928</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>Amerika’daki İmam</t>
+          <t>Son Çıkış</t>
         </is>
       </c>
       <c r="C971" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>9786052280485</t>
+          <t>9786257961073</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>Fetullah’ın Copları</t>
+          <t>Friedrick Engels</t>
         </is>
       </c>
       <c r="C972" s="1">
-        <v>225</v>
+        <v>130</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>9786052280393</t>
+          <t>9786257961042</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>Sen Koy Adını</t>
+          <t>Karl Marx</t>
         </is>
       </c>
       <c r="C973" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>9786052280348</t>
+          <t>9786257961059</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>Komünist Başkan</t>
+          <t>Sovyetlerin Mimarı Lenin</t>
         </is>
       </c>
       <c r="C974" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>9786052397756</t>
+          <t>9786052280898</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>Feryat</t>
+          <t>Sol Yanımdan Sızanlar</t>
         </is>
       </c>
       <c r="C975" s="1">
-        <v>20</v>
+        <v>100</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>9786052397848</t>
+          <t>9786052280805</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi 125 Keyifli Bilgi</t>
+          <t>Silivri’den Özgürlüğe</t>
         </is>
       </c>
       <c r="C976" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>9786052397800</t>
+          <t>9786052280645</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>Karış Karış Dünya 117 Keyifli Bilgi</t>
+          <t>İşte Tanrı</t>
         </is>
       </c>
       <c r="C977" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>9786052397824</t>
+          <t>9786052280430</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Dahiler 110 Keyifli Bilgi</t>
+          <t>Sana Dair Mırıldanmalar</t>
         </is>
       </c>
       <c r="C978" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>9786052397794</t>
+          <t>9786052280416</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Evren 124 Keyifli Bilgi</t>
+          <t>Amerika’daki İmam</t>
         </is>
       </c>
       <c r="C979" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>9786052397862</t>
+          <t>9786052280485</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>Şaşırdım Kaldım 126 Keyifli Bilgi</t>
+          <t>Fetullah’ın Copları</t>
         </is>
       </c>
       <c r="C980" s="1">
-        <v>120</v>
+        <v>225</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>9786052397787</t>
+          <t>9786052280393</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>Hep Merak Etmişimdir 136 Keyifli Bilgi</t>
+          <t>Sen Koy Adını</t>
         </is>
       </c>
       <c r="C981" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>9786052397831</t>
+          <t>9786052280348</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>Kaşifler ve Keşifler 110 Keyifli Bilgi</t>
+          <t>Komünist Başkan</t>
         </is>
       </c>
       <c r="C982" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>9786052397855</t>
+          <t>9786052397756</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>Vay Canına 134 Keyifli Bilgi</t>
+          <t>Feryat</t>
         </is>
       </c>
       <c r="C983" s="1">
-        <v>120</v>
+        <v>20</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>9786052397770</t>
+          <t>9786052397848</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>Büyük İmparatorluklar ve İmparatorlar</t>
+          <t>Hayvanlar Alemi 125 Keyifli Bilgi</t>
         </is>
       </c>
       <c r="C984" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" s="1" t="inlineStr">
         <is>
-          <t>9786052397640</t>
+          <t>9786052397800</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>Kemal: Türkiye’nin Gandhi’si</t>
+          <t>Karış Karış Dünya 117 Keyifli Bilgi</t>
         </is>
       </c>
       <c r="C985" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" s="1" t="inlineStr">
         <is>
-          <t>9786052397527</t>
+          <t>9786052397824</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltık</t>
+          <t>Sihirli Dahiler 110 Keyifli Bilgi</t>
         </is>
       </c>
       <c r="C986" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" s="1" t="inlineStr">
         <is>
-          <t>9786052397411</t>
+          <t>9786052397794</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>Çakıltaşı</t>
+          <t>Muhteşem Evren 124 Keyifli Bilgi</t>
         </is>
       </c>
       <c r="C987" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" s="1" t="inlineStr">
         <is>
-          <t>9786059544313</t>
+          <t>9786052397862</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>Faust</t>
+          <t>Şaşırdım Kaldım 126 Keyifli Bilgi</t>
         </is>
       </c>
       <c r="C988" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" s="1" t="inlineStr">
         <is>
-          <t>9786059544443</t>
+          <t>9786052397787</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>Tembellik Hakkı</t>
+          <t>Hep Merak Etmişimdir 136 Keyifli Bilgi</t>
         </is>
       </c>
       <c r="C989" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" s="1" t="inlineStr">
         <is>
-          <t>9786059598941</t>
+          <t>9786052397831</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>Güneş Çocuklar Ülkesinde</t>
+          <t>Kaşifler ve Keşifler 110 Keyifli Bilgi</t>
         </is>
       </c>
       <c r="C990" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" s="1" t="inlineStr">
         <is>
-          <t>9786059544474</t>
+          <t>9786052397855</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>Yazgı</t>
+          <t>Vay Canına 134 Keyifli Bilgi</t>
         </is>
       </c>
       <c r="C991" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" s="1" t="inlineStr">
         <is>
-          <t>9786059544504</t>
+          <t>9786052397770</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın İmamları</t>
+          <t>Büyük İmparatorluklar ve İmparatorlar</t>
         </is>
       </c>
       <c r="C992" s="1">
-        <v>180</v>
+        <v>130</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" s="1" t="inlineStr">
         <is>
-          <t>9786059544283</t>
+          <t>9786052397640</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
-          <t>Marx, Engels, Lenin</t>
+          <t>Kemal: Türkiye’nin Gandhi’si</t>
         </is>
       </c>
       <c r="C993" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" s="1" t="inlineStr">
         <is>
-          <t>9786059544290</t>
+          <t>9786052397527</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>Melezlerin Sonuncusu</t>
+          <t>Sarı Saltık</t>
         </is>
       </c>
       <c r="C994" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" s="1" t="inlineStr">
         <is>
-          <t>9786059544177</t>
+          <t>9786052397411</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>Hastalık Hastası - Cimri (2 Kitap Birarada)</t>
+          <t>Çakıltaşı</t>
         </is>
       </c>
       <c r="C995" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" s="1" t="inlineStr">
         <is>
-          <t>9786059544207</t>
+          <t>9786059544313</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>Deliliğe Övgü</t>
+          <t>Faust</t>
         </is>
       </c>
       <c r="C996" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" s="1" t="inlineStr">
         <is>
-          <t>9786059598026</t>
+          <t>9786059544443</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Tembellik Hakkı</t>
         </is>
       </c>
       <c r="C997" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" s="1" t="inlineStr">
         <is>
-          <t>9786059598606</t>
+          <t>9786059598941</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
-          <t>Hedef Eyfel</t>
+          <t>Güneş Çocuklar Ülkesinde</t>
         </is>
       </c>
       <c r="C998" s="1">
-        <v>130</v>
+        <v>25</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" s="1" t="inlineStr">
         <is>
-          <t>9786059544030</t>
+          <t>9786059544474</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
-          <t>Nefson</t>
+          <t>Yazgı</t>
         </is>
       </c>
       <c r="C999" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" s="1" t="inlineStr">
         <is>
-          <t>9786059598033</t>
+          <t>9786059544504</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
-          <t>Yeraltından Notlar</t>
+          <t>Şeytanın İmamları</t>
         </is>
       </c>
       <c r="C1000" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" s="1" t="inlineStr">
         <is>
-          <t>9786059598309</t>
+          <t>9786059544283</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
-          <t>Ezilenler</t>
+          <t>Marx, Engels, Lenin</t>
         </is>
       </c>
       <c r="C1001" s="1">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" s="1" t="inlineStr">
         <is>
-          <t>9786059598163</t>
+          <t>9786059544290</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Memnu</t>
+          <t>Melezlerin Sonuncusu</t>
         </is>
       </c>
       <c r="C1002" s="1">
-        <v>185</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" s="1" t="inlineStr">
         <is>
-          <t>9786059199865</t>
+          <t>9786059544177</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Hastalık Hastası - Cimri (2 Kitap Birarada)</t>
         </is>
       </c>
       <c r="C1003" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" s="1" t="inlineStr">
         <is>
-          <t>9786059199483</t>
+          <t>9786059544207</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
-          <t>Zillet</t>
+          <t>Deliliğe Övgü</t>
         </is>
       </c>
       <c r="C1004" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" s="1" t="inlineStr">
         <is>
-          <t>9786059199308</t>
+          <t>9786059598026</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
-          <t>Lades</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C1005" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" s="1" t="inlineStr">
         <is>
-          <t>9786059199230</t>
+          <t>9786059598606</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>Yazgı</t>
+          <t>Hedef Eyfel</t>
         </is>
       </c>
       <c r="C1006" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" s="1" t="inlineStr">
         <is>
-          <t>9786059199209</t>
+          <t>9786059544030</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>Uyandılar Geliyorlar</t>
+          <t>Nefson</t>
         </is>
       </c>
       <c r="C1007" s="1">
-        <v>50</v>
+        <v>160</v>
       </c>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" s="1" t="inlineStr">
         <is>
-          <t>9786054777815</t>
+          <t>9786059598033</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
-          <t>En Baharımsın</t>
+          <t>Yeraltından Notlar</t>
         </is>
       </c>
       <c r="C1008" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" s="1" t="inlineStr">
         <is>
+          <t>9786059598309</t>
+        </is>
+      </c>
+      <c r="B1009" s="1" t="inlineStr">
+        <is>
+          <t>Ezilenler</t>
+        </is>
+      </c>
+      <c r="C1009" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:3">
+      <c r="A1010" s="1" t="inlineStr">
+        <is>
+          <t>9786059598163</t>
+        </is>
+      </c>
+      <c r="B1010" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Memnu</t>
+        </is>
+      </c>
+      <c r="C1010" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:3">
+      <c r="A1011" s="1" t="inlineStr">
+        <is>
+          <t>9786059199865</t>
+        </is>
+      </c>
+      <c r="B1011" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C1011" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:3">
+      <c r="A1012" s="1" t="inlineStr">
+        <is>
+          <t>9786059199483</t>
+        </is>
+      </c>
+      <c r="B1012" s="1" t="inlineStr">
+        <is>
+          <t>Zillet</t>
+        </is>
+      </c>
+      <c r="C1012" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:3">
+      <c r="A1013" s="1" t="inlineStr">
+        <is>
+          <t>9786059199308</t>
+        </is>
+      </c>
+      <c r="B1013" s="1" t="inlineStr">
+        <is>
+          <t>Lades</t>
+        </is>
+      </c>
+      <c r="C1013" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:3">
+      <c r="A1014" s="1" t="inlineStr">
+        <is>
+          <t>9786059199230</t>
+        </is>
+      </c>
+      <c r="B1014" s="1" t="inlineStr">
+        <is>
+          <t>Yazgı</t>
+        </is>
+      </c>
+      <c r="C1014" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:3">
+      <c r="A1015" s="1" t="inlineStr">
+        <is>
+          <t>9786059199209</t>
+        </is>
+      </c>
+      <c r="B1015" s="1" t="inlineStr">
+        <is>
+          <t>Uyandılar Geliyorlar</t>
+        </is>
+      </c>
+      <c r="C1015" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:3">
+      <c r="A1016" s="1" t="inlineStr">
+        <is>
+          <t>9786054777815</t>
+        </is>
+      </c>
+      <c r="B1016" s="1" t="inlineStr">
+        <is>
+          <t>En Baharımsın</t>
+        </is>
+      </c>
+      <c r="C1016" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:3">
+      <c r="A1017" s="1" t="inlineStr">
+        <is>
           <t>9786059199438</t>
         </is>
       </c>
-      <c r="B1009" s="1" t="inlineStr">
+      <c r="B1017" s="1" t="inlineStr">
         <is>
           <t>Giderken Bıraktığım</t>
         </is>
       </c>
-      <c r="C1009" s="1">
+      <c r="C1017" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>