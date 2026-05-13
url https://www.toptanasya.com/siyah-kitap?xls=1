--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,805 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256129078</t>
+          <t>9786256129061</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Astar</t>
+          <t>Tohum</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256129009</t>
+          <t>9786057452993</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>It's Possible</t>
+          <t>Altı İş Üstü Hayat</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256129054</t>
+          <t>9786057452986</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hint ve İran Mutfağından Güzellik Sırları</t>
+          <t>Sürdürülebilir Bir Gelecek Mümkün</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256129047</t>
+          <t>9786057452979</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Biyopunk</t>
+          <t>Hayal Varsa…</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>375</v>
+        <v>275</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256129030</t>
+          <t>9786057452948</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yazıyorum</t>
+          <t>Orwell’ın Burnu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>375</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057003775</t>
+          <t>9786057452962</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İnsülin</t>
+          <t>Mümkün</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256129016</t>
+          <t>9786057452955</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ruhlar Arasında</t>
+          <t>Safi Hayat</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990000080258</t>
+          <t>9786056846052</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bilim - Teknoloji - Gelecek Kitaplığı (5 Kitap Takım)</t>
+          <t>Teknolojiye Karşı İnsanlık</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>168</v>
+        <v>285</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3990000080257</t>
+          <t>9786056846014</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıl Bilimkurgu Kitaplığı (3 Kitap Takım)</t>
+          <t>Edebi Ziyafet</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>85</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056927409</t>
+          <t>9786050614602</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bayan Nima - Yüzyıl 3</t>
+          <t>Küresel Robotlaşma</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>28</v>
+        <v>375</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056927430</t>
+          <t>9786056927447</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dijital Darwinizm</t>
+          <t>Yılanın Gizemi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056846083</t>
+          <t>9786056927461</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Namus</t>
+          <t>Dijital Her Şeyi Yok Ediyor</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>22</v>
+        <v>375</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056846021</t>
+          <t>9786056927478</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Lady Chatterley’in Aşığı Yargılanıyor</t>
+          <t>Başka Zihinler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>12</v>
+        <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056787669</t>
+          <t>9786057003768</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Melankolik Fırtına</t>
+          <t>Kırklar Meclisi: Hünkar Bektaş</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>12</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056787645</t>
+          <t>9786057003706</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sırr</t>
+          <t>Bitkilere Aşık Adamlar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>15</v>
+        <v>185</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056846038</t>
+          <t>9786050614688</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Mecnunum Leylamı Gördüm (Ciltli)</t>
+          <t>Akıl Sağlığında Gerçekler ve Kurgular</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>28</v>
+        <v>370</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056846090</t>
+          <t>9786057452917</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Neyse O</t>
+          <t>Genç Bilimcilerimiz Anlatıyor</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>20</v>
+        <v>420</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056701986</t>
+          <t>9786057452924</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Zaaf</t>
+          <t>Doğal Olsun Sağlık Olsun Güzellik Olsun</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>28</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056701979</t>
+          <t>9786057003782</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kendimetre</t>
+          <t>Seçtiğimiz Gelecek</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>18</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056846069</t>
+          <t>9786056846076</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Yorumu</t>
+          <t>Biz İşleri Farklı Yaparız</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>42</v>
+        <v>360</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056846045</t>
+          <t>9786050614671</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yarımada</t>
+          <t>Kız Kardeşimin Kemikleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>18</v>
+        <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056787690</t>
+          <t>9786056787676</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıl 2 - Yeşil Adam</t>
+          <t>Mega Tech</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>29</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056787607</t>
+          <t>9786056927423</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Isırık New York</t>
+          <t>Süper İnsan</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>17</v>
+        <v>430</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056701948</t>
+          <t>9786256129078</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kuklacı</t>
+          <t>Astar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>24</v>
+        <v>220</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056787683</t>
+          <t>9786256129009</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bay Binet - Yüzyıl 1</t>
+          <t>It's Possible</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>28</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056846007</t>
+          <t>9786256129054</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Brezilya</t>
+          <t>Hint ve İran Mutfağından Güzellik Sırları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>32</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056701931</t>
+          <t>9786256129047</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ben Frankfurt’ta Şoförken</t>
+          <t>Biyopunk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>16</v>
+        <v>375</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056787621</t>
+          <t>9786256129030</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Zilpa'nın Ninnisi</t>
+          <t>Yazıyorum</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056787638</t>
+          <t>9786057003775</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ahmet</t>
+          <t>İnsülin</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>18</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056701962</t>
+          <t>9786256129016</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlar Dile Gelse</t>
+          <t>Ruhlar Arasında</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>32</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056701993</t>
+          <t>3990000080258</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ernesto'nun Dağları</t>
+          <t>Bilim - Teknoloji - Gelecek Kitaplığı (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>14</v>
+        <v>168</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056787614</t>
+          <t>3990000080257</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kapanca Sokak</t>
+          <t>Yüzyıl Bilimkurgu Kitaplığı (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>18</v>
+        <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056701900</t>
+          <t>9786056927409</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali'nin Yapıtlarını Sevme Sözlüğü</t>
+          <t>Bayan Nima - Yüzyıl 3</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056701917</t>
+          <t>9786056927430</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Shenzen'deki Kayıp Prenses</t>
+          <t>Dijital Darwinizm</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>13</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057003737</t>
+          <t>9786056846083</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bu Uçurum Kapanır Mı?</t>
+          <t>Namus</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050614657</t>
+          <t>9786056846021</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Cildime Neler Oluyor?</t>
+          <t>Lady Chatterley’in Aşığı Yargılanıyor</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>125</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057003751</t>
+          <t>9786056787669</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Kaçış</t>
+          <t>Melankolik Fırtına</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057003744</t>
+          <t>9786056787645</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Para</t>
+          <t>Sırr</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057003720</t>
+          <t>9786056846038</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yitik Ülkenin Unutulan Masalı</t>
+          <t>Mecnunum Leylamı Gördüm (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050614633</t>
+          <t>9786056846090</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Akuaterra Yolcuları</t>
+          <t>Neyse O</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050614664</t>
+          <t>9786056701986</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İçinde Aşk Olmayan Hikaye</t>
+          <t>Zaaf</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056927416</t>
+          <t>9786056701979</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Duyarlı Makine Yapay Zekanın Olgunluk Çağı</t>
+          <t>Kendimetre</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>220</v>
+        <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786050614640</t>
+          <t>9786056846069</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çalış Üret Kazan</t>
+          <t>Kutsalın Yorumu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057003799</t>
+          <t>9786056846045</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Mevzuatında İşçi ve İşveren Uygulamaları</t>
+          <t>Yarımada</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>55</v>
+        <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057452900</t>
+          <t>9786056787690</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe'nin Gizemi</t>
+          <t>Yüzyıl 2 - Yeşil Adam</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>45</v>
+        <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054605927</t>
+          <t>9786056787607</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>3 Küs Kardeş</t>
+          <t>Bir Isırık New York</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056927485</t>
+          <t>9786056701948</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Beşiktaş'ın Gizli Tarihi</t>
+          <t>Kuklacı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056927492</t>
+          <t>9786056787683</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hazel</t>
+          <t>Bay Binet - Yüzyıl 1</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056701924</t>
+          <t>9786056846007</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Homeros'un Rüyası</t>
+          <t>Brezilya</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>22</v>
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256129108</t>
+          <t>9786056701931</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sustuğun Yerden Başlamak</t>
+          <t>Ben Frankfurt’ta Şoförken</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>16</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
+          <t>9786056787621</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Zilpa'nın Ninnisi</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786056787638</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Ahmet</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786056701962</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarlar Dile Gelse</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786056701993</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Ernesto'nun Dağları</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786056787614</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Kapanca Sokak</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786056701900</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Sabahattin Ali'nin Yapıtlarını Sevme Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786056701917</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Shenzen'deki Kayıp Prenses</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786057003737</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Bu Uçurum Kapanır Mı?</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786050614657</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Cildime Neler Oluyor?</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786057003751</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlüğe Kaçış</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786057003744</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Para</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786057003720</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Yitik Ülkenin Unutulan Masalı</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786050614633</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Akuaterra Yolcuları</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786050614664</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>İçinde Aşk Olmayan Hikaye</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786056927416</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Duyarlı Makine Yapay Zekanın Olgunluk Çağı</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786050614640</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Çalış Üret Kazan</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786057003799</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Çalışma Mevzuatında İşçi ve İşveren Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786057452900</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Göbeklitepe'nin Gizemi</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786054605927</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>3 Küs Kardeş</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786056927485</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Beşiktaş'ın Gizli Tarihi</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786056927492</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Hazel</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786056701924</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Homeros'un Rüyası</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786256129108</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Sustuğun Yerden Başlamak</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9786256129092</t>
         </is>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Chomsky ve Mujica</t>
         </is>
       </c>
-      <c r="C52" s="1">
+      <c r="C75" s="1">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>