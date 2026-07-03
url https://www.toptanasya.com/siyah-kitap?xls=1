--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1150 +85,1165 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256129061</t>
+          <t>9786256129115</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tohum</t>
+          <t>Otronas</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057452993</t>
+          <t>9786256129061</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Altı İş Üstü Hayat</t>
+          <t>Tohum</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057452986</t>
+          <t>9786057452993</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Bir Gelecek Mümkün</t>
+          <t>Altı İş Üstü Hayat</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057452979</t>
+          <t>9786057452986</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hayal Varsa…</t>
+          <t>Sürdürülebilir Bir Gelecek Mümkün</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>275</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057452948</t>
+          <t>9786057452979</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Orwell’ın Burnu</t>
+          <t>Hayal Varsa…</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>375</v>
+        <v>275</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057452962</t>
+          <t>9786057452948</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mümkün</t>
+          <t>Orwell’ın Burnu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057452955</t>
+          <t>9786057452962</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Safi Hayat</t>
+          <t>Mümkün</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056846052</t>
+          <t>9786057452955</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Teknolojiye Karşı İnsanlık</t>
+          <t>Safi Hayat</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>285</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056846014</t>
+          <t>9786056846052</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Edebi Ziyafet</t>
+          <t>Teknolojiye Karşı İnsanlık</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>285</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786050614602</t>
+          <t>9786056846014</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Küresel Robotlaşma</t>
+          <t>Edebi Ziyafet</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>375</v>
+        <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056927447</t>
+          <t>9786050614602</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yılanın Gizemi</t>
+          <t>Küresel Robotlaşma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>340</v>
+        <v>375</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056927461</t>
+          <t>9786056927447</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dijital Her Şeyi Yok Ediyor</t>
+          <t>Yılanın Gizemi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>375</v>
+        <v>340</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056927478</t>
+          <t>9786056927461</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Başka Zihinler</t>
+          <t>Dijital Her Şeyi Yok Ediyor</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>375</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057003768</t>
+          <t>9786056927478</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kırklar Meclisi: Hünkar Bektaş</t>
+          <t>Başka Zihinler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057003706</t>
+          <t>9786057003768</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bitkilere Aşık Adamlar</t>
+          <t>Kırklar Meclisi: Hünkar Bektaş</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786050614688</t>
+          <t>9786057003706</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Akıl Sağlığında Gerçekler ve Kurgular</t>
+          <t>Bitkilere Aşık Adamlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>370</v>
+        <v>185</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057452917</t>
+          <t>9786050614688</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Genç Bilimcilerimiz Anlatıyor</t>
+          <t>Akıl Sağlığında Gerçekler ve Kurgular</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>420</v>
+        <v>370</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057452924</t>
+          <t>9786057452917</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Doğal Olsun Sağlık Olsun Güzellik Olsun</t>
+          <t>Genç Bilimcilerimiz Anlatıyor</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057003782</t>
+          <t>9786057452924</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Seçtiğimiz Gelecek</t>
+          <t>Doğal Olsun Sağlık Olsun Güzellik Olsun</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056846076</t>
+          <t>9786057003782</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Biz İşleri Farklı Yaparız</t>
+          <t>Seçtiğimiz Gelecek</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786050614671</t>
+          <t>9786056846076</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kız Kardeşimin Kemikleri</t>
+          <t>Biz İşleri Farklı Yaparız</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056787676</t>
+          <t>9786050614671</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mega Tech</t>
+          <t>Kız Kardeşimin Kemikleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056927423</t>
+          <t>9786056787676</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Süper İnsan</t>
+          <t>Mega Tech</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>430</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256129078</t>
+          <t>9786056927423</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Astar</t>
+          <t>Süper İnsan</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>430</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256129009</t>
+          <t>9786256129078</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>It's Possible</t>
+          <t>Astar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256129054</t>
+          <t>9786256129009</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hint ve İran Mutfağından Güzellik Sırları</t>
+          <t>It's Possible</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256129047</t>
+          <t>9786256129054</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Biyopunk</t>
+          <t>Hint ve İran Mutfağından Güzellik Sırları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256129030</t>
+          <t>9786256129047</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yazıyorum</t>
+          <t>Biyopunk</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>375</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057003775</t>
+          <t>9786256129030</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İnsülin</t>
+          <t>Yazıyorum</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256129016</t>
+          <t>9786057003775</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ruhlar Arasında</t>
+          <t>İnsülin</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000080258</t>
+          <t>9786256129016</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bilim - Teknoloji - Gelecek Kitaplığı (5 Kitap Takım)</t>
+          <t>Ruhlar Arasında</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>168</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000080257</t>
+          <t>3990000080258</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıl Bilimkurgu Kitaplığı (3 Kitap Takım)</t>
+          <t>Bilim - Teknoloji - Gelecek Kitaplığı (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>85</v>
+        <v>168</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056927409</t>
+          <t>3990000080257</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bayan Nima - Yüzyıl 3</t>
+          <t>Yüzyıl Bilimkurgu Kitaplığı (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>28</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056927430</t>
+          <t>9786056927409</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dijital Darwinizm</t>
+          <t>Bayan Nima - Yüzyıl 3</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056846083</t>
+          <t>9786056927430</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Namus</t>
+          <t>Dijital Darwinizm</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>22</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056846021</t>
+          <t>9786056846083</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Lady Chatterley’in Aşığı Yargılanıyor</t>
+          <t>Namus</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>12</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056787669</t>
+          <t>9786056846021</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Melankolik Fırtına</t>
+          <t>Lady Chatterley’in Aşığı Yargılanıyor</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056787645</t>
+          <t>9786056787669</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sırr</t>
+          <t>Melankolik Fırtına</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056846038</t>
+          <t>9786056787645</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mecnunum Leylamı Gördüm (Ciltli)</t>
+          <t>Sırr</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056846090</t>
+          <t>9786056846038</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Neyse O</t>
+          <t>Mecnunum Leylamı Gördüm (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>20</v>
+        <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056701986</t>
+          <t>9786056846090</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Zaaf</t>
+          <t>Neyse O</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>28</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056701979</t>
+          <t>9786056701986</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kendimetre</t>
+          <t>Zaaf</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056846069</t>
+          <t>9786056701979</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kutsalın Yorumu</t>
+          <t>Kendimetre</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>42</v>
+        <v>18</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056846045</t>
+          <t>9786056846069</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yarımada</t>
+          <t>Kutsalın Yorumu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>18</v>
+        <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056787690</t>
+          <t>9786056846045</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıl 2 - Yeşil Adam</t>
+          <t>Yarımada</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056787607</t>
+          <t>9786056787690</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Isırık New York</t>
+          <t>Yüzyıl 2 - Yeşil Adam</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>17</v>
+        <v>29</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056701948</t>
+          <t>9786056787607</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kuklacı</t>
+          <t>Bir Isırık New York</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>24</v>
+        <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056787683</t>
+          <t>9786056701948</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bay Binet - Yüzyıl 1</t>
+          <t>Kuklacı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056846007</t>
+          <t>9786056787683</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Brezilya</t>
+          <t>Bay Binet - Yüzyıl 1</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>32</v>
+        <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056701931</t>
+          <t>9786056846007</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ben Frankfurt’ta Şoförken</t>
+          <t>Brezilya</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>16</v>
+        <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056787621</t>
+          <t>9786056701931</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Zilpa'nın Ninnisi</t>
+          <t>Ben Frankfurt’ta Şoförken</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056787638</t>
+          <t>9786056787621</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ahmet</t>
+          <t>Zilpa'nın Ninnisi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056701962</t>
+          <t>9786056787638</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarlar Dile Gelse</t>
+          <t>Ahmet</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>32</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056701993</t>
+          <t>9786056701962</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ernesto'nun Dağları</t>
+          <t>Rüzgarlar Dile Gelse</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>14</v>
+        <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056787614</t>
+          <t>9786056701993</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kapanca Sokak</t>
+          <t>Ernesto'nun Dağları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056701900</t>
+          <t>9786056787614</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sabahattin Ali'nin Yapıtlarını Sevme Sözlüğü</t>
+          <t>Kapanca Sokak</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056701917</t>
+          <t>9786056701900</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Shenzen'deki Kayıp Prenses</t>
+          <t>Sabahattin Ali'nin Yapıtlarını Sevme Sözlüğü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>13</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057003737</t>
+          <t>9786056701917</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bu Uçurum Kapanır Mı?</t>
+          <t>Shenzen'deki Kayıp Prenses</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786050614657</t>
+          <t>9786057003737</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Cildime Neler Oluyor?</t>
+          <t>Bu Uçurum Kapanır Mı?</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>125</v>
+        <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057003751</t>
+          <t>9786050614657</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğe Kaçış</t>
+          <t>Cildime Neler Oluyor?</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>18</v>
+        <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057003744</t>
+          <t>9786057003751</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Para</t>
+          <t>Özgürlüğe Kaçış</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057003720</t>
+          <t>9786057003744</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yitik Ülkenin Unutulan Masalı</t>
+          <t>Para</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>25</v>
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786050614633</t>
+          <t>9786057003720</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Akuaterra Yolcuları</t>
+          <t>Yitik Ülkenin Unutulan Masalı</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786050614664</t>
+          <t>9786050614633</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İçinde Aşk Olmayan Hikaye</t>
+          <t>Akuaterra Yolcuları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786056927416</t>
+          <t>9786050614664</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Duyarlı Makine Yapay Zekanın Olgunluk Çağı</t>
+          <t>İçinde Aşk Olmayan Hikaye</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786050614640</t>
+          <t>9786056927416</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Çalış Üret Kazan</t>
+          <t>Duyarlı Makine Yapay Zekanın Olgunluk Çağı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>18</v>
+        <v>220</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057003799</t>
+          <t>9786050614640</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Mevzuatında İşçi ve İşveren Uygulamaları</t>
+          <t>Çalış Üret Kazan</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>55</v>
+        <v>18</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057452900</t>
+          <t>9786057003799</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe'nin Gizemi</t>
+          <t>Çalışma Mevzuatında İşçi ve İşveren Uygulamaları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>45</v>
+        <v>55</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054605927</t>
+          <t>9786057452900</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>3 Küs Kardeş</t>
+          <t>Göbeklitepe'nin Gizemi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056927485</t>
+          <t>9786054605927</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Beşiktaş'ın Gizli Tarihi</t>
+          <t>3 Küs Kardeş</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056927492</t>
+          <t>9786056927485</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Hazel</t>
+          <t>Beşiktaş'ın Gizli Tarihi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786056701924</t>
+          <t>9786056927492</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Homeros'un Rüyası</t>
+          <t>Hazel</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256129108</t>
+          <t>9786056701924</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sustuğun Yerden Başlamak</t>
+          <t>Homeros'un Rüyası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
+          <t>9786256129108</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Sustuğun Yerden Başlamak</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
           <t>9786256129092</t>
         </is>
       </c>
-      <c r="B75" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Chomsky ve Mujica</t>
         </is>
       </c>
-      <c r="C75" s="1">
+      <c r="C76" s="1">
         <v>260</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>