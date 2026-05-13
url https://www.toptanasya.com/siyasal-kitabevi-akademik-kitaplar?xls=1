--- v0 (2025-10-23)
+++ v1 (2026-05-13)
@@ -85,2650 +85,2665 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257424264</t>
+          <t>9786256586475</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Politik Ekonomisi</t>
+          <t>Mekanı Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>225</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257424141</t>
+          <t>9786257424264</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İsviçre Zürih'te Türkiye Kökenli Göçmen Kadınlar: Çalışma Hayatı</t>
+          <t>Türkiye'nin Politik Ekonomisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>260</v>
+        <v>225</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057877123</t>
+          <t>9786257424141</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Ekonomisi ve Sağlık Kurumları Yönetiminde Temel Konular</t>
+          <t>İsviçre Zürih'te Türkiye Kökenli Göçmen Kadınlar: Çalışma Hayatı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789756325667</t>
+          <t>9786057877123</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Genel İşletmecilik Bilgileri</t>
+          <t>Sağlık Ekonomisi ve Sağlık Kurumları Yönetiminde Temel Konular</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>550</v>
+        <v>370</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9799757351114</t>
+          <t>9789756325667</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Vergi Hukuku</t>
+          <t>Genel İşletmecilik Bilgileri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>550</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055782702</t>
+          <t>9799757351114</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de İletişim Sosyolojisinin Kaynakları</t>
+          <t>Vergi Hukuku</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054627127</t>
+          <t>9786055782702</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Türk İnkılap Tarihi ve Atatürk</t>
+          <t>Türkiye’de İletişim Sosyolojisinin Kaynakları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>365</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054627721</t>
+          <t>9786054627127</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Sosyal Politika</t>
+          <t>Türk İnkılap Tarihi ve Atatürk</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>365</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054627455</t>
+          <t>9786054627721</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Nitel Araştırma Yöntemleri</t>
+          <t>Uluslararası Sosyal Politika</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055782504</t>
+          <t>9786054627455</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Adaylık Sürecinde Avrupa Birliği İstihdam ve Sosyal Politikası</t>
+          <t>Nitel Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>75</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256586345</t>
+          <t>9786055782504</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe Problemleri</t>
+          <t>Türkiye’nin Adaylık Sürecinde Avrupa Birliği İstihdam ve Sosyal Politikası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256586352</t>
+          <t>9786256586345</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik</t>
+          <t>Genel Muhasebe Problemleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055782696</t>
+          <t>9786256586352</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tutum Algı İletişim</t>
+          <t>Girişimcilik</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789756325131</t>
+          <t>9786055782696</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mazerete Mahal Yok!</t>
+          <t>Tutum Algı İletişim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>425</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055782597</t>
+          <t>9789756325131</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İletişime Giriş</t>
+          <t>Mazerete Mahal Yok!</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>340</v>
+        <v>425</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054627066</t>
+          <t>9786055782597</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyılın Uluslararası Tarihi</t>
+          <t>İletişime Giriş</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>675</v>
+        <v>340</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055782115</t>
+          <t>9786054627066</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Problemler Sosyolojisi</t>
+          <t>20. Yüzyılın Uluslararası Tarihi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>675</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757351573</t>
+          <t>9786055782115</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimine Giriş</t>
+          <t>Sosyal Problemler Sosyolojisi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057877482</t>
+          <t>9789757351573</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İletişim</t>
+          <t>Siyaset Bilimine Giriş</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>475</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757351375</t>
+          <t>9786057877482</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Felsefesi</t>
+          <t>İletişim</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>540</v>
+        <v>475</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054627752</t>
+          <t>9789757351375</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yatırım Projelerinin Hazırlanması ve Değerlendirilmesi</t>
+          <t>Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>540</v>
+        <v>675</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057877789</t>
+          <t>9786054627752</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Araştırma Yöntemleri (2 Cilt Takım)</t>
+          <t>Yatırım Projelerinin Hazırlanması ve Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>1000</v>
+        <v>540</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786059221467</t>
+          <t>9786057877789</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Hukuku</t>
+          <t>Toplumsal Araştırma Yöntemleri (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>365</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257424080</t>
+          <t>9786059221467</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Büyük Düşünmek Zamanı</t>
+          <t>Eğitim Hukuku</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>210</v>
+        <v>365</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257424066</t>
+          <t>9786257424080</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Oyun Teorisi</t>
+          <t>Büyük Düşünmek Zamanı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>425</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059221832</t>
+          <t>9786257424066</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji</t>
+          <t>Oyun Teorisi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>640</v>
+        <v>425</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059221979</t>
+          <t>9786059221832</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Toplumsal Yapısı</t>
+          <t>Sosyoloji</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>420</v>
+        <v>640</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054627950</t>
+          <t>9786059221979</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Örgütler Hukuku Birleşmiş Milletler Sistemi</t>
+          <t>Türkiye'nin Toplumsal Yapısı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>485</v>
+        <v>420</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054627806</t>
+          <t>9786054627950</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Kurumlarında Finansal Yönetim ve Maliyet Analizi</t>
+          <t>Uluslararası Örgütler Hukuku Birleşmiş Milletler Sistemi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>540</v>
+        <v>485</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055782566</t>
+          <t>9786054627806</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Başlangıcından Günümüze Türkiye Cumhuriyeti Tarihi</t>
+          <t>Sağlık Kurumlarında Finansal Yönetim ve Maliyet Analizi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055782849</t>
+          <t>9786055782566</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sözlü Çeviri Çalışmaları ve Uygulamaları</t>
+          <t>Başlangıcından Günümüze Türkiye Cumhuriyeti Tarihi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055782467</t>
+          <t>9786055782849</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji</t>
+          <t>Sözlü Çeviri Çalışmaları ve Uygulamaları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756325391</t>
+          <t>9786055782467</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Araştırmalara Giriş Nicel ve Nitel Yaklaşımlar</t>
+          <t>Sosyoloji</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>420</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054627042</t>
+          <t>9789756325391</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İdeolojiler</t>
+          <t>Sosyal Araştırmalara Giriş Nicel ve Nitel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>425</v>
+        <v>420</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757351443</t>
+          <t>9786054627042</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Sosyolojisine Giriş</t>
+          <t>Siyasal İdeolojiler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>425</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054627578</t>
+          <t>9789757351443</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sözlü ve Yazılı Çeviri Odaklı Söylem Çözümlemesi</t>
+          <t>Hukuk Sosyolojisine Giriş</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>580</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059221511</t>
+          <t>9786054627578</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yönetim ve Strateji 101 Teori ve Yaklaşım</t>
+          <t>Sözlü ve Yazılı Çeviri Odaklı Söylem Çözümlemesi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>580</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054627295</t>
+          <t>9786059221511</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yönetici Asistanlığı</t>
+          <t>Yönetim ve Strateji 101 Teori ve Yaklaşım</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>430</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055782801</t>
+          <t>9786054627295</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamaya Giriş</t>
+          <t>Yönetici Asistanlığı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>310</v>
+        <v>430</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054627707</t>
+          <t>9786055782801</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Eğitimciler İçin İnsan Hakları ve Vatandaşlık</t>
+          <t>Pazarlamaya Giriş</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257424844</t>
+          <t>9786054627707</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Üreme: Felsefi Bir Giriş</t>
+          <t>Eğitimciler İçin İnsan Hakları ve Vatandaşlık</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057877987</t>
+          <t>9786257424844</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Modernizmden Postmodernizme Arendt Felsefesinde Çalışma Ve Düşünce</t>
+          <t>Üreme: Felsefi Bir Giriş</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>40</v>
+        <v>260</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057877888</t>
+          <t>9786057877987</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Hizmetlerinde Toplam Kalite Yönetimi ve Akreditasyon</t>
+          <t>Modernizmden Postmodernizme Arendt Felsefesinde Çalışma Ve Düşünce</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257424271</t>
+          <t>9786057877888</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Göç ve Mültecilik</t>
+          <t>Sağlık Hizmetlerinde Toplam Kalite Yönetimi ve Akreditasyon</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257424240</t>
+          <t>9786257424271</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yeni Medya Toplum ve İletişim Biliminin Dönüşümü</t>
+          <t>Uluslararası Göç ve Mültecilik</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>510</v>
+        <v>260</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257424226</t>
+          <t>9786257424240</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>The Politics Of National Identity Building</t>
+          <t>Yeni Medya Toplum ve İletişim Biliminin Dönüşümü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>225</v>
+        <v>510</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257424219</t>
+          <t>9786257424226</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kadın Ve Terörizm</t>
+          <t>The Politics Of National Identity Building</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>310</v>
+        <v>225</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257424196</t>
+          <t>9786257424219</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İktisat ve Siyaset</t>
+          <t>Kadın Ve Terörizm</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>285</v>
+        <v>310</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257424202</t>
+          <t>9786257424196</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Yaşam</t>
+          <t>İktisat ve Siyaset</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>310</v>
+        <v>285</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257424158</t>
+          <t>9786257424202</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Kurumları Yönetiminde Covid-19 Güncesi</t>
+          <t>Gündelik Yaşam</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>480</v>
+        <v>310</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257424103</t>
+          <t>9786257424158</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerin Karanlık Yüzü</t>
+          <t>Sağlık Kurumları Yönetiminde Covid-19 Güncesi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>310</v>
+        <v>480</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257424097</t>
+          <t>9786257424103</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İletişim Politik Olanı Düşünmek ve Araştırmak</t>
+          <t>Örgütlerin Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>285</v>
+        <v>310</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257424059</t>
+          <t>9786257424097</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bürokratik Sosyalizmden Çevre Kapitalizmine Geçiş</t>
+          <t>Siyasal İletişim Politik Olanı Düşünmek ve Araştırmak</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>310</v>
+        <v>285</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257424042</t>
+          <t>9786257424059</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş Dönemi Türkiye'sinde Antikomünizm ve Antiemperyalizm Algısı</t>
+          <t>Bürokratik Sosyalizmden Çevre Kapitalizmine Geçiş</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257424035</t>
+          <t>9786257424042</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İşletmecilikte Dönüşüm</t>
+          <t>Soğuk Savaş Dönemi Türkiye'sinde Antikomünizm ve Antiemperyalizm Algısı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057877970</t>
+          <t>9786257424035</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bilim İletişimi</t>
+          <t>İşletmecilikte Dönüşüm</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>335</v>
+        <v>360</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057877895</t>
+          <t>9786057877970</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Ekonomisi</t>
+          <t>Bilim İletişimi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>370</v>
+        <v>335</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057877741</t>
+          <t>9786057877895</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Örgütsel Davranış</t>
+          <t>Sağlık Ekonomisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>425</v>
+        <v>370</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057877727</t>
+          <t>9786057877741</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Kurumlarında Örgütsel Davranış</t>
+          <t>Örgütsel Davranış</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>480</v>
+        <v>425</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057877673</t>
+          <t>9786057877727</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İktisat ve Tarih</t>
+          <t>Sağlık Kurumlarında Örgütsel Davranış</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>305</v>
+        <v>480</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057877628</t>
+          <t>9786057877673</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Kurumlarında Maliyet Yönetimi ve Maliyetleme</t>
+          <t>İktisat ve Tarih</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>305</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057877581</t>
+          <t>9786057877628</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Tahlilleri 2</t>
+          <t>Sağlık Kurumlarında Maliyet Yönetimi ve Maliyetleme</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057877437</t>
+          <t>9786057877581</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kamusal İletişim ve Bilgi Edinme Hakkı</t>
+          <t>Uluslararası İlişkiler Tahlilleri 2</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057877406</t>
+          <t>9786057877437</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Tahlilleri</t>
+          <t>Kamusal İletişim ve Bilgi Edinme Hakkı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>285</v>
+        <v>260</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057877321</t>
+          <t>9786057877406</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kültürel Diplomasi ve Kore Dalgası Hallyu</t>
+          <t>Uluslararası İlişkiler Tahlilleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>260</v>
+        <v>285</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057877284</t>
+          <t>9786057877321</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Kurumlarında Yönetim</t>
+          <t>Kültürel Diplomasi ve Kore Dalgası Hallyu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057877307</t>
+          <t>9786057877284</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Vatandaşlık Hukuku</t>
+          <t>Sağlık Kurumlarında Yönetim</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057877253</t>
+          <t>9786057877307</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kamu Özel İşbirlikleri</t>
+          <t>Vatandaşlık Hukuku</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>365</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057877246</t>
+          <t>9786057877253</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi</t>
+          <t>Türkiye'de Kamu Özel İşbirlikleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>365</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057877222</t>
+          <t>9786057877246</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukukuna Giriş</t>
+          <t>Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057877215</t>
+          <t>9786057877222</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ayrıntılı Altyazı Çevirisi</t>
+          <t>Anayasa Hukukuna Giriş</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057877185</t>
+          <t>9786057877215</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Görsel-İşitsel Çeviri ve Engelsiz Erişim</t>
+          <t>Ayrıntılı Altyazı Çevirisi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>165</v>
+        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057877192</t>
+          <t>9786057877185</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yönetişim ve Yönetimsellik</t>
+          <t>Görsel-İşitsel Çeviri ve Engelsiz Erişim</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>260</v>
+        <v>165</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057877147</t>
+          <t>9786057877192</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Kurumlarında Örgüt Yapısı ve Güncel Yönetsel Yaklaşımlar</t>
+          <t>Yönetişim ve Yönetimsellik</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>315</v>
+        <v>260</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057877024</t>
+          <t>9786057877147</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Ülkelerinde Katılım Platformları: Rolleri ve Amaçları</t>
+          <t>Sağlık Kurumlarında Örgüt Yapısı ve Güncel Yönetsel Yaklaşımlar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>315</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057877031</t>
+          <t>9786057877024</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Kalitesi ve Finansal Raporlama</t>
+          <t>Avrupa Birliği Ülkelerinde Katılım Platformları: Rolleri ve Amaçları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059221986</t>
+          <t>9786057877031</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Kurumlarında Yönetim</t>
+          <t>Muhasebe Kalitesi ve Finansal Raporlama</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>600</v>
+        <v>260</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059221962</t>
+          <t>9786059221986</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Müzakere</t>
+          <t>Sağlık Kurumlarında Yönetim</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>310</v>
+        <v>600</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059221924</t>
+          <t>9786059221962</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimleri Felsefesi</t>
+          <t>Müzakere</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059221825</t>
+          <t>9786059221924</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Teorik Açıdan Mülkiyet Sorunu</t>
+          <t>Eğitim Bilimleri Felsefesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>420</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059221580</t>
+          <t>9786059221825</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nicel Karar Yöntemleri</t>
+          <t>Teorik Açıdan Mülkiyet Sorunu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>650</v>
+        <v>420</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059221474</t>
+          <t>9786059221580</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bürokrasi-Siyaset İlişkileri ve Türkiye</t>
+          <t>Nicel Karar Yöntemleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>365</v>
+        <v>650</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059221184</t>
+          <t>9786059221474</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamada Ürün</t>
+          <t>Bürokrasi-Siyaset İlişkileri ve Türkiye</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>282</v>
+        <v>365</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059221351</t>
+          <t>9786059221184</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ürün Hattının Genişletilmesi</t>
+          <t>Pazarlamada Ürün</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>310</v>
+        <v>282</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059221320</t>
+          <t>9786059221351</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>İnsanları Nasıl Yönetmeli</t>
+          <t>Ürün Hattının Genişletilmesi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059221306</t>
+          <t>9786059221320</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Hastane Yönetimi ve Organizasyon</t>
+          <t>İnsanları Nasıl Yönetmeli</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>575</v>
+        <v>260</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059221214</t>
+          <t>9786059221306</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Deneyimsel Pazarlama</t>
+          <t>Hastane Yönetimi ve Organizasyon</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>210</v>
+        <v>575</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059221085</t>
+          <t>9786059221214</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sosyolojisi - Kadın ve Kentleşme</t>
+          <t>Deneyimsel Pazarlama</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059221061</t>
+          <t>9786059221085</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Mikro İktisat</t>
+          <t>Sağlık Sosyolojisi - Kadın ve Kentleşme</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055782023</t>
+          <t>9786059221061</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Genel Turizm</t>
+          <t>Mikro İktisat</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>310</v>
+        <v>355</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059221030</t>
+          <t>9786055782023</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Örgütsel Davranış</t>
+          <t>Genel Turizm</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>425</v>
+        <v>310</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059221139</t>
+          <t>9786059221030</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluktan Umuda Afrika Ekonomisi</t>
+          <t>Örgütsel Davranış</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>425</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059221023</t>
+          <t>9786059221139</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Elektronik Belge ve Finansal Bilgi Yönetimi</t>
+          <t>Yoksulluktan Umuda Afrika Ekonomisi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059221047</t>
+          <t>9786059221023</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Genel Muhasebe</t>
+          <t>Elektronik Belge ve Finansal Bilgi Yönetimi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>600</v>
+        <v>260</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054627394</t>
+          <t>9786059221047</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimine Giriş</t>
+          <t>Genel Muhasebe</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054627837</t>
+          <t>9786054627394</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sektöründe Hizmet ve Hastalık Maliyet Analizi</t>
+          <t>Eğitim Bilimine Giriş</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054627943</t>
+          <t>9786054627837</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yapay Kutsallıklar</t>
+          <t>Sağlık Sektöründe Hizmet ve Hastalık Maliyet Analizi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>310</v>
+        <v>280</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054627400</t>
+          <t>9786054627943</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Türk Eğitim Sistemi ve Okul Yönetimi</t>
+          <t>Yapay Kutsallıklar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>426</v>
+        <v>310</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054627912</t>
+          <t>9786054627400</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Birleşmiş Milletler : BM Sistemi ve Reformu</t>
+          <t>Türk Eğitim Sistemi ve Okul Yönetimi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>305</v>
+        <v>426</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054627936</t>
+          <t>9786054627912</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Suçla Mücadele ve Güvenlik</t>
+          <t>Birleşmiş Milletler : BM Sistemi ve Reformu</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>600</v>
+        <v>305</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054627264</t>
+          <t>9786054627936</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ders Bilimi</t>
+          <t>Suçla Mücadele ve Güvenlik</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>425</v>
+        <v>600</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054627738</t>
+          <t>9786054627264</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Hukukunda Eşitlik ve Ayrımcılık</t>
+          <t>Ders Bilimi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>400</v>
+        <v>425</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055782054</t>
+          <t>9786054627738</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sanayiden Bilgiye Toplum Ekonomi ve İşletmeler</t>
+          <t>Çalışma Hukukunda Eşitlik ve Ayrımcılık</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>285</v>
+        <v>400</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055782689</t>
+          <t>9786055782054</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Hizmetleri Pazarlaması</t>
+          <t>Sanayiden Bilgiye Toplum Ekonomi ve İşletmeler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>480</v>
+        <v>285</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054627851</t>
+          <t>9786055782689</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Sağlık Sigortası</t>
+          <t>Sağlık Hizmetleri Pazarlaması</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054627844</t>
+          <t>9786054627851</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Çevre Bilimleri</t>
+          <t>Türkiye'de Sağlık Sigortası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>475</v>
+        <v>260</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054627820</t>
+          <t>9786054627844</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Teorileri</t>
+          <t>Sosyal Çevre Bilimleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>425</v>
+        <v>475</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054627769</t>
+          <t>9786054627820</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Soruşturmalar</t>
+          <t>Yönetim Teorileri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>220</v>
+        <v>425</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054627776</t>
+          <t>9786054627769</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Kamu Diplomasisi ve Ak Parti Dönemi Türk Dış Politikası</t>
+          <t>Sosyolojik Soruşturmalar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054627813</t>
+          <t>9786054627776</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Toplam Kalite Yönetimi Uygulamaları</t>
+          <t>Kamu Diplomasisi ve Ak Parti Dönemi Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>290</v>
+        <v>310</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054627929</t>
+          <t>9786054627813</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kredi Politikası ve Değerlendirmesi</t>
+          <t>Toplam Kalite Yönetimi Uygulamaları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>225</v>
+        <v>290</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054627301</t>
+          <t>9786054627929</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yerel Yönetimler</t>
+          <t>Kredi Politikası ve Değerlendirmesi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>345</v>
+        <v>225</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055782962</t>
+          <t>9786054627301</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Sosyolojisi Yazıları</t>
+          <t>Türkiye'de Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>360</v>
+        <v>345</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054627318</t>
+          <t>9786055782962</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Başlangıcı</t>
+          <t>Hukuk Sosyolojisi Yazıları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789756325681</t>
+          <t>9786054627318</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hizmetlerde Pazarlama İletişimi</t>
+          <t>Hukuk Başlangıcı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>260</v>
+        <v>420</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054627387</t>
+          <t>9789756325681</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliğinde Ombudsman Kurumu: Siyasi Bütünleşme ve Genişleme Çerçevesinde Bir İnceleme</t>
+          <t>Hizmetlerde Pazarlama İletişimi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054627325</t>
+          <t>9786054627387</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Kurumları Yönetiminde Sayısal Yöntemler</t>
+          <t>Avrupa Birliğinde Ombudsman Kurumu: Siyasi Bütünleşme ve Genişleme Çerçevesinde Bir İnceleme</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>600</v>
+        <v>310</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786054627462</t>
+          <t>9786054627325</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sigortacılık</t>
+          <t>Sağlık Kurumları Yönetiminde Sayısal Yöntemler</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054627608</t>
+          <t>9786054627462</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Standardizasyon</t>
+          <t>Sigortacılık</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>285</v>
+        <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059221153</t>
+          <t>9786054627608</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kent Yönetimi ve Politikası</t>
+          <t>Standardizasyon</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>425</v>
+        <v>285</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786054627691</t>
+          <t>9786059221153</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Eğitim Yazıları</t>
+          <t>Kent Yönetimi ve Politikası</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>280</v>
+        <v>425</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786054627431</t>
+          <t>9786054627691</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Vektör ile Geometri</t>
+          <t>Eleştirel Eğitim Yazıları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054627424</t>
+          <t>9786054627431</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Sisteminde Dönüşüm ve Sağlık İnsan Gücü Üzerindeki Etkileri</t>
+          <t>Vektör ile Geometri</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>310</v>
+        <v>400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055782658</t>
+          <t>9786054627424</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği’nde İç Pazardaki Serbest Dolaşımlar ve Birlik Vatandaşlığının Etkileşimi</t>
+          <t>Sağlık Sisteminde Dönüşüm ve Sağlık İnsan Gücü Üzerindeki Etkileri</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>400</v>
+        <v>310</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055782900</t>
+          <t>9786055782658</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Grup Dinamikleri</t>
+          <t>Avrupa Birliği’nde İç Pazardaki Serbest Dolaşımlar ve Birlik Vatandaşlığının Etkileşimi</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>425</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789757351795</t>
+          <t>9786055782900</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Bilimi</t>
+          <t>Yönetim Grup Dinamikleri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>480</v>
+        <v>425</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055782788</t>
+          <t>9789757351795</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Yeniliklerin Yayılımı</t>
+          <t>Yönetim Bilimi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054627028</t>
+          <t>9786055782788</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Son Değişikliklerle Turizm Mevzuatı</t>
+          <t>Yeniliklerin Yayılımı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054627288</t>
+          <t>9786054627028</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Turizmi</t>
+          <t>Son Değişikliklerle Turizm Mevzuatı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>570</v>
+        <v>310</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054627271</t>
+          <t>9786054627288</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kamusal Eğitim</t>
+          <t>Sağlık Turizmi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>425</v>
+        <v>570</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055782481</t>
+          <t>9786054627271</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminde İletişim</t>
+          <t>Kamusal Eğitim</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>400</v>
+        <v>425</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789756325087</t>
+          <t>9786055782481</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bulmacanın Eksik Parçası: Birleşme ve Satınalmalarda İnsan Kaynakları</t>
+          <t>Cumhuriyet Döneminde İletişim</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055782429</t>
+          <t>9789756325087</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Yönetimi Disiplini ve Uygulamaları</t>
+          <t>Bulmacanın Eksik Parçası: Birleşme ve Satınalmalarda İnsan Kaynakları</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>310</v>
+        <v>260</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054657308</t>
+          <t>9786055782429</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve İnsan Hakları</t>
+          <t>Bilgi Yönetimi Disiplini ve Uygulamaları</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789756325698</t>
+          <t>9786054657308</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Alışveriş Merkezleri ve Yönetimi</t>
+          <t>Avrupa Birliği ve İnsan Hakları</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789756325957</t>
+          <t>9789756325698</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Aile İşletmelerinde Güncel Konu ve Sorunlar</t>
+          <t>Alışveriş Merkezleri ve Yönetimi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>365</v>
+        <v>250</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789756325841</t>
+          <t>9789756325957</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Vergi Yargılaması Hukukunda Görev ve Yetki</t>
+          <t>Aile İşletmelerinde Güncel Konu ve Sorunlar</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>95</v>
+        <v>365</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055782436</t>
+          <t>9789756325841</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Kuşak İnsan Hakları Olarak Kolektif Haklar</t>
+          <t>Vergi Yargılaması Hukukunda Görev ve Yetki</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>310</v>
+        <v>95</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756325247</t>
+          <t>9786055782436</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Matematik</t>
+          <t>Üçüncü Kuşak İnsan Hakları Olarak Kolektif Haklar</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054627783</t>
+          <t>9789756325247</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Politika İlkeler, Kavramlar, Kurumlar</t>
+          <t>Uygulamalı Matematik</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>550</v>
+        <v>310</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055782344</t>
+          <t>9786054627783</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Rekabet Yönetimi</t>
+          <t>Uluslararası Politika İlkeler, Kavramlar, Kurumlar</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>345</v>
+        <v>550</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054627196</t>
+          <t>9786055782344</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Adalet Yönetimi</t>
+          <t>Türkiye’de Rekabet Yönetimi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>365</v>
+        <v>345</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055782085</t>
+          <t>9786054627196</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukuk Tarihinde Zina Suçu</t>
+          <t>Türkiye’de Adalet Yönetimi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>380</v>
+        <v>365</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786054627172</t>
+          <t>9786055782085</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Türk Demokrasi Tarihinde Vatan Cephesi</t>
+          <t>Türk Hukuk Tarihinde Zina Suçu</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789757351139</t>
+          <t>9786054627172</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Turizm Yatırım Projeleri Analizi</t>
+          <t>Türk Demokrasi Tarihinde Vatan Cephesi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786054627004</t>
+          <t>9789757351139</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal İnsanın Evrensel Doğası ve Cinsel Suçlar</t>
+          <t>Turizm Yatırım Projeleri Analizi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789756325766</t>
+          <t>9786054627004</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Ticaret ve Turizm Eğitiminde Özel Öğretim Yöntemleri</t>
+          <t>Toplumsal İnsanın Evrensel Doğası ve Cinsel Suçlar</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>345</v>
+        <v>400</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9799756325536</t>
+          <t>9789756325766</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Dönüşüm</t>
+          <t>Ticaret ve Turizm Eğitiminde Özel Öğretim Yöntemleri</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>365</v>
+        <v>345</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9799756325543</t>
+          <t>9799756325536</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Pazarlama Toplumun Refahı ve Kaliteli Yaşamı İçin</t>
+          <t>Tarihsel Dönüşüm</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>365</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055782887</t>
+          <t>9799756325543</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Silahlı Kuvvet Kullanımıyla İlgili TBMM Kararları</t>
+          <t>Sosyal Pazarlama Toplumun Refahı ve Kaliteli Yaşamı İçin</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>285</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055782795</t>
+          <t>9786055782887</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Ekonomisi</t>
+          <t>Silahlı Kuvvet Kullanımıyla İlgili TBMM Kararları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>400</v>
+        <v>285</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786054627233</t>
+          <t>9786055782795</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Antropolojisi</t>
+          <t>Sağlık Ekonomisi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789756325636</t>
+          <t>9786054627233</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamada Tüketim ve Tüketici Ahlakı</t>
+          <t>Sağlık Antropolojisi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257424318</t>
+          <t>9789756325636</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama</t>
+          <t>Pazarlamada Tüketim ve Tüketici Ahlakı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>640</v>
+        <v>260</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786054627165</t>
+          <t>9786257424318</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Pazar Oluşturma</t>
+          <t>Pazarlama</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>285</v>
+        <v>640</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055782108</t>
+          <t>9786054627165</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerde Değişim ve Öğrenme</t>
+          <t>Pazar Oluşturma</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>260</v>
+        <v>285</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789756325919</t>
+          <t>9786055782108</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Organizasyon Reorganizasyon İş Tanımları ve Norm Kadro</t>
+          <t>Örgütlerde Değişim ve Öğrenme</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786054627080</t>
+          <t>9789756325919</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Meslek Yüksek Okulları İçin Matematik</t>
+          <t>Organizasyon Reorganizasyon İş Tanımları ve Norm Kadro</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>540</v>
+        <v>260</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789757351252</t>
+          <t>9786054627080</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kamu ve Özel Kesimde İnsan Kaynakları Yönetimi</t>
+          <t>Meslek Yüksek Okulları İçin Matematik</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>480</v>
+        <v>540</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789756325780</t>
+          <t>9789757351252</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi</t>
+          <t>Kamu ve Özel Kesimde İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>310</v>
+        <v>480</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789756325735</t>
+          <t>9789756325780</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Muhasebe Bilgisi ve Şirket Demokrasisi</t>
+          <t>Kamu Maliyesi</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789756325278</t>
+          <t>9789756325735</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İş ve Meslek Ahlakı</t>
+          <t>İşletmelerde Muhasebe Bilgisi ve Şirket Demokrasisi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>530</v>
+        <v>260</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789756325254</t>
+          <t>9789756325278</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>İş Ölçümü, İş Planlaması, Verimlilik</t>
+          <t>İş ve Meslek Ahlakı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>260</v>
+        <v>530</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786057877208</t>
+          <t>9789756325254</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>İletişim Tarihi</t>
+          <t>İş Ölçümü, İş Planlaması, Verimlilik</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>575</v>
+        <v>260</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789756325360</t>
+          <t>9786057877208</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>İktisatçılar ve İşletmeciler İçin İstatistik (Excel Uygulamalı)</t>
+          <t>İletişim Tarihi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>420</v>
+        <v>575</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789757351511</t>
+          <t>9789756325360</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Hastane ve Sağlık Kurumları Yönetimi</t>
+          <t>İktisatçılar ve İşletmeciler İçin İstatistik (Excel Uygulamalı)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>640</v>
+        <v>420</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055782825</t>
+          <t>9789757351511</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Genel İşletme</t>
+          <t>Hastane ve Sağlık Kurumları Yönetimi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>480</v>
+        <v>640</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789756325902</t>
+          <t>9786055782825</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Finansal Yönetim</t>
+          <t>Genel İşletme</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>520</v>
+        <v>480</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786054627035</t>
+          <t>9789756325902</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>English Step By Step Student’s Book Set (2 Kitap)</t>
+          <t>Finansal Yönetim</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>400</v>
+        <v>520</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054627097</t>
+          <t>9786054627035</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Finansmanı</t>
+          <t>English Step By Step Student’s Book Set (2 Kitap)</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055782252</t>
+          <t>9786054627097</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Dönem Sonu Muhasebe İşlemleri</t>
+          <t>Eğitim Finansmanı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>365</v>
+        <v>400</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055782498</t>
+          <t>9786055782252</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Devlet ve Planlama</t>
+          <t>Dönem Sonu Muhasebe İşlemleri</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>365</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786054627257</t>
+          <t>9786055782498</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Demiryolları (Raylı Sistemler) ve Intermodal Lojistik İçin Resimli ve Açıklamalı Teknik Resimler Sözlüğü</t>
+          <t>Devlet ve Planlama</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>480</v>
+        <v>365</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
+          <t>9786054627257</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Demiryolları (Raylı Sistemler) ve Intermodal Lojistik İçin Resimli ve Açıklamalı Teknik Resimler Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
           <t>9786054627059</t>
         </is>
       </c>
-      <c r="B175" s="1" t="inlineStr">
+      <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Değişen Toplumda Değişen Aile</t>
         </is>
       </c>
-      <c r="C175" s="1">
+      <c r="C176" s="1">
         <v>330</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>