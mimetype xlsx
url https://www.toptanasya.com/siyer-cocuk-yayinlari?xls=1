--- v0 (2025-10-23)
+++ v1 (2026-05-13)
@@ -85,2125 +85,2755 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059283526</t>
+          <t>9786256347425</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Muhammed (S.A.V)</t>
+          <t>Zümrüt Öyküler Serisi 10 Kitap</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>210</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059487153</t>
+          <t>4440000000584</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Musa Ve Ejderhası</t>
+          <t>Küçük Beyaz Bulut - Hikayeli Boyama Hz. Muhammed'in (s.a.s) Hayatı 4</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>4.24</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059283403</t>
+          <t>9786054620463</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Adalet Örneği Hz. Ömer (ra)</t>
+          <t>Hikayeli Boyama Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258015201</t>
+          <t>9786059283724</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Cıvıl Delik Kulak Gazetesi</t>
+          <t>Elif'in Uçurtması - Sevgi Serisi 5</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258015171</t>
+          <t>9786059283717</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Elif Kainattan Allah’ı Soruyor</t>
+          <t>Elif'in Sevimli Domatesi - Sevgi Serisi 4</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>225</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057558732</t>
+          <t>9786059283700</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Emek Ne Demek - Erdem Serisi</t>
+          <t>Elif'in Kütüphanesi - Sevgi Serisi 3</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057558091</t>
+          <t>9786052375914</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kurbağa Ahmet</t>
+          <t>Ramazanda Bizim Mahalle</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057558114</t>
+          <t>9786052375280</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Selahaddin Kudüs Muhafızı Olma Yolunda</t>
+          <t>Peygamberimin Hayatından Hikayeler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057558060</t>
+          <t>9786052375266</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dünyaya Çarpan Gemi</t>
+          <t>Peygamberimin Hayatı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052375839</t>
+          <t>9786052375228</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ubeydullah'ın Keşif Defteri</t>
+          <t>Peygamberimin Ahlakı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052375259</t>
+          <t>9786052375297</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin (SAS) Arkadaşları (Ciltli)</t>
+          <t>Peygamberimin Hayatından Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059283434</t>
+          <t>9786052375273</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yiğitlik Örneği Hz. Ali (ra)</t>
+          <t>Peygamberimin Hayatı (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059283427</t>
+          <t>9786059283380</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Doğruluk Örneği Hz. Ebu Bekir (ra)</t>
+          <t>Vak Vak Ördek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057558077</t>
+          <t>9786059283168</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hadis Koruyucuları: En Çok Hadis Rivayet Eden 7 Sahabi</t>
+          <t>Küçük Asker</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>190</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257274593</t>
+          <t>9786059283243</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Salim'in Namazı - Bizim Mahallede Namaz</t>
+          <t>Çıtır İle Pıtır’ın Unutkanlığı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>225</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257274128</t>
+          <t>9786059283229</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Biz Kardeşiz - Kardeşlik Serisi 2</t>
+          <t>Çıtır İle Pıtır Ramazanı Beklerken</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257274135</t>
+          <t>9786059283236</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kendim İçin Ne İstersem Kardeşim İçin De İsterim - Kardeşlik Serisi 3</t>
+          <t>Çıtır İle Pıtır Tatilde</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257274142</t>
+          <t>9786059283212</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Selam Sevgimizi Arttırır - Kardeşlik Serisi 5</t>
+          <t>Çıtır İle Pıtır</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257274111</t>
+          <t>9786059283120</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Benim Kocaman Müslüman Ailem - Kardeşlik Serisi 1</t>
+          <t>Balıklı Göl</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057558800</t>
+          <t>9786059283397</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Rengarenk Kuşlar</t>
+          <t>Vız Vız Arı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>110</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057689214</t>
+          <t>3990000033435</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin (s.a.s) Hayatı</t>
+          <t>Ben Kadere İnanıyorum</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>225</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057689221</t>
+          <t>3990000033434</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin (s.a.s) Ahlakı</t>
+          <t>Ben Ahirete İnanıyorum</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>225</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057689290</t>
+          <t>9786059283687</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin (SAS) Hayatından Hikayeler (Ciltli)</t>
+          <t>Elif'in Sevimli Minnoşu - Sevgi Serisi 2</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057689283</t>
+          <t>9786059283694</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin (SAS) Hayatı (Ciltli)</t>
+          <t>Elif'in Güvercinleri - Sevgi Serisi 1</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057689276</t>
+          <t>9786059283182</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Peygamber (SAS) Efendimizin Ahlakı (Ciltli)</t>
+          <t>Mağrur Kumandan Hürmüzan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059487085</t>
+          <t>9786059283199</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Rengin İle Rengarenk</t>
+          <t>Mekke'nin Fethi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258015188</t>
+          <t>9786059283137</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kapı</t>
+          <t>Hayır Yarışı: Tebük Seferi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052375655</t>
+          <t>9786059283113</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sabredenleri Sever - Allah Kimleri Sever 2</t>
+          <t>Allah'ın Aslanı Hz. Ali (r.a.)</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052375648</t>
+          <t>9786059283205</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İyilik Edenleri Sever - Allah Kimleri Sever 1</t>
+          <t>Nurlu Medine</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052375662</t>
+          <t>9786059283175</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Temiz Olanları Sever - Allah Kimleri Sever 4</t>
+          <t>Kırkıncı Müslüman Ömer Faruk</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059487009</t>
+          <t>9786059283144</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Afacanlar Kampı</t>
+          <t>İman Hürriyeti</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257274166</t>
+          <t>9786059283151</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kardeşime Küs Kalamam - Kardeşlik Serisi 6</t>
+          <t>Kabe'nin Sahibi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257274159</t>
+          <t>3990059283403</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kardeşimi Kendime Tercih Ederim - Kardeşlik Serisi 4</t>
+          <t>Adalet Örneği Hz. Ömer (ra)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>110</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057689238</t>
+          <t>8680454000072</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin (s.a.s) Hayatından Hikayeler</t>
+          <t>Çile Dolu Yıllar - Hikayeli Boyama Hz. Muhammed'in (s.a.s) Hayatı 6</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>225</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786254332144</t>
+          <t>3990004000058</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Kutum</t>
+          <t>Küçük Beyaz Bulut - Hikayeli Boyama Hz. Muhammed'in (s.a.s) Hayatı 4</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1100</v>
+        <v>4.24</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256344563</t>
+          <t>8680454000089</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Kalem</t>
+          <t>Kuşatma - Hikayeli Boyama Hz. Muhammed'in (s.a.s) Hayatı 7</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>160</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256344501</t>
+          <t>8680454000096</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Papatya ve Barış</t>
+          <t>Hicret - Hikayeli Boyama Hz. Muhammed'in (s.a.s) Hayatı 8</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>160</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256344518</t>
+          <t>8680454000119</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Masal Anlatan Masal</t>
+          <t>Veda - Hikayeli Boyama Hz. Muhammed'in (s.a.s) Hayatı 10</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>160</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256344570</t>
+          <t>8680454000102</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kainatın İzinde 2; Kurân-ı Kerîm'de Geçen Bitkiler</t>
+          <t>Bedir Uhud Hendek - Hikayeli Boyama Hz. Muhammed'in (s.a.s) Hayatı 9</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>190</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256344556</t>
+          <t>9786052375709</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Duygularla Esmaü'l Hüsna</t>
+          <t>Masal Anlatan Masal - Erdem Serisi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059487184</t>
+          <t>9786052375730</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Düş Treni Kudüs Seferi</t>
+          <t>Tomurcuk - Erdem Serisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>190</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059487146</t>
+          <t>9786052375723</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Fil Hikayesi</t>
+          <t>Sevgili Kalem - Erdem Serisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052375235</t>
+          <t>9786059283526</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimin Ahlakı (Ciltli)</t>
+          <t>Muhammed (S.A.V)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>55</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256344549</t>
+          <t>9786059487153</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Işıltılı Meyve - Bir Üç Aylar Masalı</t>
+          <t>Musa Ve Ejderhası</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256344532</t>
+          <t>9786059283403</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk</t>
+          <t>Adalet Örneği Hz. Ömer (ra)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256344525</t>
+          <t>9786258015201</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Emek Ne Demek?</t>
+          <t>Cıvıl Delik Kulak Gazetesi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059487351</t>
+          <t>9786258015171</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Ramazanda Bizim Mahalle</t>
+          <t>Elif Kainattan Allah’ı Soruyor</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059487122</t>
+          <t>9786057558732</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Atomdan Yıldızlara Yolculuk</t>
+          <t>Emek Ne Demek - Erdem Serisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052375631</t>
+          <t>9786057558091</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Güzel Davrananları Sever - Allah Kimleri Sever 3</t>
+          <t>Küçük Kurbağa Ahmet</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052375624</t>
+          <t>9786057558114</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Adaletli Davrananları Sever - Allah Kimleri Sever 7</t>
+          <t>Selahaddin Kudüs Muhafızı Olma Yolunda</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052375686</t>
+          <t>9786057558060</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tevekkül Edenleri Sever - Allah Kimleri Sever 6</t>
+          <t>Dünyaya Çarpan Gemi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052375679</t>
+          <t>9786052375839</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tövbe Edenleri Sever - Allah Kimleri Sever 5</t>
+          <t>Ubeydullah'ın Keşif Defteri</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054620869</t>
+          <t>9786052375259</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ahmed - Son Peygamber'in Tarihi Romanı</t>
+          <t>Peygamber Efendimizin (SAS) Arkadaşları (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059283267</t>
+          <t>9786059283434</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ben Allah’a İnanıyorum</t>
+          <t>Yiğitlik Örneği Hz. Ali (ra)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257274586</t>
+          <t>9786059283427</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Ajandam</t>
+          <t>Doğruluk Örneği Hz. Ebu Bekir (ra)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052375716</t>
+          <t>9786057558077</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Papatya ve Barış - Erdem Serisi</t>
+          <t>Hadis Koruyucuları: En Çok Hadis Rivayet Eden 7 Sahabi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>80</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256344365</t>
+          <t>9786257274593</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mucizeler Asrı</t>
+          <t>Salim'in Namazı - Bizim Mahallede Namaz</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256344372</t>
+          <t>9786257274128</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bu Sözler Bir Harika!</t>
+          <t>Biz Kardeşiz - Kardeşlik Serisi 2</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>225</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256344389</t>
+          <t>9786257274135</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bizim Cumamız</t>
+          <t>Kendim İçin Ne İstersem Kardeşim İçin De İsterim - Kardeşlik Serisi 3</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256344396</t>
+          <t>9786257274142</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ah Vah Hamdi Parça Pinçik Kalbi</t>
+          <t>Selam Sevgimizi Arttırır - Kardeşlik Serisi 5</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256344358</t>
+          <t>9786257274111</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Kıtmir’in Sadakati – Altın Öyküler 5</t>
+          <t>Benim Kocaman Müslüman Ailem - Kardeşlik Serisi 1</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256344341</t>
+          <t>9786057558800</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sevr Mağarası’nın Gizemli Bekçileri – Altın Öyküler 4</t>
+          <t>Rengarenk Kuşlar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>160</v>
+        <v>110</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256344334</t>
+          <t>9786057689214</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yunus Balığı ile Mucize Yolculuk – Altın Öyküler 3</t>
+          <t>Peygamber Efendimizin (s.a.s) Hayatı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>160</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256344327</t>
+          <t>9786057689221</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hüt Hüt ve Harikalar Ülkesi – Altın Öyküler 2</t>
+          <t>Peygamber Efendimizin (s.a.s) Ahlakı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>160</v>
+        <v>225</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256344310</t>
+          <t>9786057689290</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Toprak Ülkesinin Sevimli Devesi – Altın Öyküler 1</t>
+          <t>Peygamber Efendimizin (SAS) Hayatından Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059487870</t>
+          <t>9786057689283</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Seccadesi</t>
+          <t>Peygamber Efendimizin (SAS) Hayatı (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059487856</t>
+          <t>9786057689276</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin (sas) Minik Yıldızları</t>
+          <t>Peygamber (SAS) Efendimizin Ahlakı (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059487740</t>
+          <t>9786059487085</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kainatın İzinde: Kuran-ı Kerim'de Geçen Hayvanlar</t>
+          <t>Rengin İle Rengarenk</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059487849</t>
+          <t>9786258015188</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Gülistan</t>
+          <t>Gizemli Kapı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059487863</t>
+          <t>9786052375655</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Etkinlikli Ramazan Arkadaşım</t>
+          <t>Sabredenleri Sever - Allah Kimleri Sever 2</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>210</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059487825</t>
+          <t>9786052375648</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Homurtuş Dede</t>
+          <t>İyilik Edenleri Sever - Allah Kimleri Sever 1</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059487887</t>
+          <t>9786052375662</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerim Nerede</t>
+          <t>Temiz Olanları Sever - Allah Kimleri Sever 4</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>170</v>
+        <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059487900</t>
+          <t>9786059487009</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şiirlerle Hadisler</t>
+          <t>Afacanlar Kampı</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059487894</t>
+          <t>9786257274166</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Zeynep'in Maceraları</t>
+          <t>Kardeşime Küs Kalamam - Kardeşlik Serisi 6</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>220</v>
+        <v>110</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059487832</t>
+          <t>9786257274159</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Dilimdeki Şekerler İnşallah ve Maşallah</t>
+          <t>Kardeşimi Kendime Tercih Ederim - Kardeşlik Serisi 4</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059487696</t>
+          <t>9786057689238</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Ramazanı Çok Sevdi - Anla Masal Serisi 5</t>
+          <t>Peygamber Efendimizin (s.a.s) Hayatından Hikayeler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>120</v>
+        <v>225</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059487719</t>
+          <t>9786254332144</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Hacca Gitmek İstiyor - Anla Masal Serisi 3</t>
+          <t>Ramazan Kutum</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059487689</t>
+          <t>9786256344563</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Şehadeti Öğreniyor - Anla Masal Serisi 1</t>
+          <t>Sevgili Kalem</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059487672</t>
+          <t>9786256344501</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Zekat Veriyor - Anla Masal Serisi 4</t>
+          <t>Papatya ve Barış</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059487702</t>
+          <t>9786256344518</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Namaz Kılıyor - Anla Masal Serisi 2</t>
+          <t>Masal Anlatan Masal</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059487399</t>
+          <t>9786256344570</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bobo ve Mimoza ile Hangi Zaman Gerçek?</t>
+          <t>Kainatın İzinde 2; Kurân-ı Kerîm'de Geçen Bitkiler</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059487757</t>
+          <t>9786256344556</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bizim Mahallenin Sırrı</t>
+          <t>Duygularla Esmaü'l Hüsna</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>225</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059487405</t>
+          <t>9786059487184</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bobo ve Mimoza ile Başka Bir Zaman</t>
+          <t>Düş Treni Kudüs Seferi</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059487443</t>
+          <t>9786059487146</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yeşildere'de Tuhaf İşler Dönüyor - Dört Cengaver 1</t>
+          <t>Fil Hikayesi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059487726</t>
+          <t>9786052375235</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Nesibe Nine</t>
+          <t>Peygamberimin Ahlakı (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>160</v>
+        <v>55</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059487818</t>
+          <t>9786256344549</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Boyama Kitabım</t>
+          <t>Işıltılı Meyve - Bir Üç Aylar Masalı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>125</v>
+        <v>160</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059487429</t>
+          <t>9786256344532</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kampta Düğüm Çözülüyor - Dört Cengaver 3</t>
+          <t>Tomurcuk</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059487436</t>
+          <t>9786256344525</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Şehirde Kazan Kaynıyor - Dört Cengaver 2</t>
+          <t>Emek Ne Demek?</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059487412</t>
+          <t>9786059487351</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Çete Çöküyor Dört Cengaver 4</t>
+          <t>Ramazanda Bizim Mahalle</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059487504</t>
+          <t>9786059487122</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kurandaki Hayvan Kıssaları</t>
+          <t>Atomdan Yıldızlara Yolculuk</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059487375</t>
+          <t>9786052375631</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Tohum Serüveni</t>
+          <t>Güzel Davrananları Sever - Allah Kimleri Sever 3</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059487382</t>
+          <t>9786052375624</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Köydeki Macera</t>
+          <t>Adaletli Davrananları Sever - Allah Kimleri Sever 7</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>190</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059487801</t>
+          <t>9786052375686</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Barış Her Zaman Güzel</t>
+          <t>Tevekkül Edenleri Sever - Allah Kimleri Sever 6</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059487368</t>
+          <t>9786052375679</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İlk Zikir Kitabım</t>
+          <t>Tövbe Edenleri Sever - Allah Kimleri Sever 5</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057558794</t>
+          <t>9786054620869</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Subhanallah Allah'ım</t>
+          <t>Ahmed - Son Peygamber'in Tarihi Romanı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057558909</t>
+          <t>9786059283267</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Elhamdülillah Allah'ım</t>
+          <t>Ben Allah’a İnanıyorum</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256344068</t>
+          <t>9786257274586</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Küçük İtfaiyeci Mercan - Zümrüt Öyküler 5</t>
+          <t>Ramazan Ajandam</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256344051</t>
+          <t>9786052375716</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kardan Adam ve Ceketi - Zümrüt Öyküler 4</t>
+          <t>Papatya ve Barış - Erdem Serisi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256344037</t>
+          <t>9786256344365</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dedektiflik Oyunu - Zümrüt Öyküler 3</t>
+          <t>Mucizeler Asrı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256344112</t>
+          <t>9786256344372</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çamurdan Şehirler - Zümrüt Öyküler 2</t>
+          <t>Bu Sözler Bir Harika!</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256344082</t>
+          <t>9786256344389</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>10 Numara Çocuk - Zümrüt Öyküler 1</t>
+          <t>Bizim Cumamız</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256344044</t>
+          <t>9786256344396</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Oltaya Gelen Balık - Zümrüt Öyküler 6</t>
+          <t>Ah Vah Hamdi Parça Pinçik Kalbi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256344075</t>
+          <t>9786256344358</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Nerede Bu Cennet? - Zümrüt Öyküler 10</t>
+          <t>Akıllı Kıtmir’in Sadakati – Altın Öyküler 5</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256344020</t>
+          <t>9786256344341</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Tavuklar - Zümrüt Öyküler 9</t>
+          <t>Sevr Mağarası’nın Gizemli Bekçileri – Altın Öyküler 4</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256344105</t>
+          <t>9786256344334</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Beştaş Oyunu - Zümrüt Öyküler 8</t>
+          <t>Yunus Balığı ile Mucize Yolculuk – Altın Öyküler 3</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256344099</t>
+          <t>9786256344327</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Rüzgar Gülü - Zümrüt Öyküler 7</t>
+          <t>Hüt Hüt ve Harikalar Ülkesi – Altın Öyküler 2</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059487078</t>
+          <t>9786256344310</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Elif Vücudundan Allah'ı Soruyor</t>
+          <t>Toprak Ülkesinin Sevimli Devesi – Altın Öyküler 1</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>225</v>
+        <v>160</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059487115</t>
+          <t>9786059487870</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Baldan Tatlı Balkabağından Saksı</t>
+          <t>Dedemin Seccadesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059487160</t>
+          <t>9786059487856</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Ölü Balığın Dirilmesi</t>
+          <t>Peygamberimizin (sas) Minik Yıldızları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059487177</t>
+          <t>9786059487740</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Gemisi</t>
+          <t>Kainatın İzinde: Kuran-ı Kerim'de Geçen Hayvanlar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059487139</t>
+          <t>9786059487849</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kurt Merhameti</t>
+          <t>Gülistan</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059487108</t>
+          <t>9786059487863</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Filler Ve Kuşlar Kâbe’de</t>
+          <t>Etkinlikli Ramazan Arkadaşım</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059487092</t>
+          <t>9786059487825</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Korkusuz Bal Porsuğu</t>
+          <t>Homurtuş Dede</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059487238</t>
+          <t>9786059487887</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle İslam’ın Şartları - Yeye Zekat Treninde</t>
+          <t>Kelimelerim Nerede</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059487191</t>
+          <t>9786059487900</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle İslam’ın Şartları - Yeye İslam Ülkesinde</t>
+          <t>Şiirlerle Hadisler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059487207</t>
+          <t>9786059487894</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle İslam’ın Şartları - Uçan Seccade</t>
+          <t>Gezgin Zeynep'in Maceraları</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059487214</t>
+          <t>9786059487832</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle İslam’ın Şartları - Davulcu Dodo</t>
+          <t>Dilimdeki Şekerler İnşallah ve Maşallah</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059487221</t>
+          <t>9786059487696</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hikayelerle İslam’ın Şartları - Yufka Nene Kabe’den Dönüyor</t>
+          <t>Zeynep Ramazanı Çok Sevdi - Anla Masal Serisi 5</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059487016</t>
+          <t>9786059487719</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Işık ve Suyun Sultanı - İbni Heysem</t>
+          <t>Zeynep Hacca Gitmek İstiyor - Anla Masal Serisi 3</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059487023</t>
+          <t>9786059487689</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Robot Dahisi - El-Cezeri</t>
+          <t>Zeynep Şehadeti Öğreniyor - Anla Masal Serisi 1</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059487054</t>
+          <t>9786059487672</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Taşlar - Mimar Sinan</t>
+          <t>Zeynep Zekat Veriyor - Anla Masal Serisi 4</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059487030</t>
+          <t>9786059487702</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Legari Hasan Çelebi - Muhteşem Roket</t>
+          <t>Zeynep Namaz Kılıyor - Anla Masal Serisi 2</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059487047</t>
+          <t>9786059487399</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Küçük İmparator - Uluğ Bey</t>
+          <t>Bobo ve Mimoza ile Hangi Zaman Gerçek?</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258015195</t>
+          <t>9786059487757</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Acele Etme</t>
+          <t>Bizim Mahallenin Sırrı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257274524</t>
+          <t>9786059487405</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Mekke</t>
+          <t>Bobo ve Mimoza ile Başka Bir Zaman</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>480</v>
+        <v>190</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257274173</t>
+          <t>9786059487443</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Birbirini Allah İçin Sevenler Arşın Gölgesine Giderler - Kardeşlik Serisi 7</t>
+          <t>Yeşildere'de Tuhaf İşler Dönüyor - Dört Cengaver 1</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>110</v>
+        <v>190</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057558039</t>
+          <t>9786059487726</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Babam'a Mehmet Akif'i Sordum</t>
+          <t>Nesibe Nine</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057558053</t>
+          <t>9786059487818</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Benim Ülkem</t>
+          <t>Sevimli Boyama Kitabım</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052375693</t>
+          <t>9786059487429</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Alemlere Rahmet</t>
+          <t>Kampta Düğüm Çözülüyor - Dört Cengaver 3</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052375242</t>
+          <t>9786059487436</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin(Sas) Arkadaşları</t>
+          <t>Şehirde Kazan Kaynıyor - Dört Cengaver 2</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>225</v>
+        <v>190</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786059283588</t>
+          <t>9786059487412</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Ben Kitaplara İnanıyorum</t>
+          <t>Çete Çöküyor Dört Cengaver 4</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786059283571</t>
+          <t>9786059487504</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Ben Peygamberlere İnanıyorum</t>
+          <t>Kurandaki Hayvan Kıssaları</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059283410</t>
+          <t>9786059487375</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Örneği Hz. Osman (ra)</t>
+          <t>Tohum Serüveni</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786059283250</t>
+          <t>9786059487382</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ben Meleklere İnanıyorum</t>
+          <t>Köydeki Macera</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058711075</t>
+          <t>9786059487801</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Efendimiz’in Havarisi ve İhlas Abidesi Zübeyr B. Avvam</t>
+          <t>Barış Her Zaman Güzel</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054620111</t>
+          <t>9786059487368</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Eminü'l-Ümme - Ümmetin Emini Ebu Ubeyde B. Cerrah (r.a.)</t>
+          <t>İlk Zikir Kitabım</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054620142</t>
+          <t>9786057558794</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Arslan Pençesi / Hamaset Kahramanı Sa'd B. Ebi Vakkas (r.a.)</t>
+          <t>Subhanallah Allah'ım</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786058711082</t>
+          <t>9786057558909</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Şehidü’l-Hayy: Yaşayan Şehit Talha B. Ubeydullah</t>
+          <t>Elhamdülillah Allah'ım</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
+          <t>9786256344068</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Küçük İtfaiyeci Mercan - Zümrüt Öyküler 5</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9786256344051</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Kardan Adam ve Ceketi - Zümrüt Öyküler 4</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9786256344037</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Dedektiflik Oyunu - Zümrüt Öyküler 3</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9786256344112</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Çamurdan Şehirler - Zümrüt Öyküler 2</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9786256344082</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>10 Numara Çocuk - Zümrüt Öyküler 1</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9786256344044</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Oltaya Gelen Balık - Zümrüt Öyküler 6</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786256344075</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Nerede Bu Cennet? - Zümrüt Öyküler 10</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786256344020</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Uzaylı Tavuklar - Zümrüt Öyküler 9</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9786256344105</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Beştaş Oyunu - Zümrüt Öyküler 8</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786256344099</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Rüzgar Gülü - Zümrüt Öyküler 7</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9786059487078</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Elif Vücudundan Allah'ı Soruyor</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9786059487115</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Baldan Tatlı Balkabağından Saksı</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9786059487160</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Ölü Balığın Dirilmesi</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786059487177</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Nuh’un Gemisi</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786059487139</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Kurt Merhameti</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786059487108</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Filler Ve Kuşlar Kâbe’de</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786059487092</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Korkusuz Bal Porsuğu</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786059487238</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Hikayelerle İslam’ın Şartları - Yeye Zekat Treninde</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786059487191</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Hikayelerle İslam’ın Şartları - Yeye İslam Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786059487207</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Hikayelerle İslam’ın Şartları - Uçan Seccade</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786059487214</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Hikayelerle İslam’ın Şartları - Davulcu Dodo</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786059487221</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Hikayelerle İslam’ın Şartları - Yufka Nene Kabe’den Dönüyor</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786059487016</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Işık ve Suyun Sultanı - İbni Heysem</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786059487023</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Robot Dahisi - El-Cezeri</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786059487054</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Ölümsüz Taşlar - Mimar Sinan</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786059487030</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Legari Hasan Çelebi - Muhteşem Roket</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786059487047</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Küçük İmparator - Uluğ Bey</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786258015195</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Acele Etme</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786257274524</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Benim Adım Mekke</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786257274173</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Birbirini Allah İçin Sevenler Arşın Gölgesine Giderler - Kardeşlik Serisi 7</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786057558039</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Babam'a Mehmet Akif'i Sordum</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786057558053</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Benim Ülkem</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786052375693</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Alemlere Rahmet</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786052375242</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Peygamber Efendimizin(Sas) Arkadaşları</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786059283588</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Ben Kitaplara İnanıyorum</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786059283571</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Ben Peygamberlere İnanıyorum</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786059283410</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Ahlak Örneği Hz. Osman (ra)</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786059283250</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Ben Meleklere İnanıyorum</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786058711075</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Efendimiz’in Havarisi ve İhlas Abidesi Zübeyr B. Avvam</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786054620111</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Eminü'l-Ümme - Ümmetin Emini Ebu Ubeyde B. Cerrah (r.a.)</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786054620142</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Arslan Pençesi / Hamaset Kahramanı Sa'd B. Ebi Vakkas (r.a.)</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786058711082</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Şehidü’l-Hayy: Yaşayan Şehit Talha B. Ubeydullah</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
           <t>9786058711068</t>
         </is>
       </c>
-      <c r="B140" s="1" t="inlineStr">
+      <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Risalet Davasının Annesi Hz. Hatice</t>
         </is>
       </c>
-      <c r="C140" s="1">
+      <c r="C182" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>