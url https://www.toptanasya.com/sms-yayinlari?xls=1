--- v0 (2025-10-23)
+++ v1 (2026-05-13)
@@ -85,1090 +85,1105 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258328356</t>
+          <t>9786056589355</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Babamı Yutan Kitaplar</t>
+          <t>3 English With Panda Pandy Konu Anlatımlı Set</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258328301</t>
+          <t>9786258328356</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonundaki Kitapçı</t>
+          <t>Babamı Yutan Kitaplar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258328097</t>
+          <t>9786258328301</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kesik Hatıralar</t>
+          <t>Dünyanın Sonundaki Kitapçı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258328417</t>
+          <t>9786258328097</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kıymetlim ve Değerlim</t>
+          <t>Kesik Hatıralar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258328394</t>
+          <t>9786258328417</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bizi Paramparça Edecek</t>
+          <t>Kıymetlim ve Değerlim</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>380</v>
+        <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258328400</t>
+          <t>9786258328394</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İntikam</t>
+          <t>Aşk Bizi Paramparça Edecek</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258328370</t>
+          <t>9786258328400</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Önseziler</t>
+          <t>İntikam</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258328387</t>
+          <t>9786258328370</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sükûnet</t>
+          <t>Önseziler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258328332</t>
+          <t>9786258328387</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Üç Parça Adam</t>
+          <t>Sükûnet</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258328349</t>
+          <t>9786258328332</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dolandırıcı</t>
+          <t>Üç Parça Adam</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258328363</t>
+          <t>9786258328349</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Senfonisi</t>
+          <t>Dolandırıcı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258328318</t>
+          <t>9786258328363</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tuhaflıklar Gazetesi</t>
+          <t>Avrupa Senfonisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258328325</t>
+          <t>9786258328318</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Büyüleyici Adam</t>
+          <t>Tuhaflıklar Gazetesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>380</v>
+        <v>330</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258328288</t>
+          <t>9786258328325</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kemik Halkı</t>
+          <t>Büyüleyici Adam</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258328295</t>
+          <t>9786258328288</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Keman Kumpası</t>
+          <t>Kemik Halkı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>330</v>
+        <v>380</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258328271</t>
+          <t>9786258328295</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Cam Gölge</t>
+          <t>Keman Kumpası</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258328264</t>
+          <t>9786258328271</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Terası</t>
+          <t>Cam Gölge</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258328240</t>
+          <t>9786258328264</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Sonların Bekçisi</t>
+          <t>Özgürlük Terası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258328233</t>
+          <t>9786258328240</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık Ahırı Hayaleti</t>
+          <t>Mutlu Sonların Bekçisi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258328257</t>
+          <t>9786258328233</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yıldızsız Gökyüzü</t>
+          <t>Sarmaşık Ahırı Hayaleti</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258328226</t>
+          <t>9786258328257</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Çocuklar</t>
+          <t>Yıldızsız Gökyüzü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258328219</t>
+          <t>9786258328226</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Korkuluk Halkı</t>
+          <t>Ormandaki Çocuklar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258328172</t>
+          <t>9786258328219</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Suikastçının Efsunu - Kimera Serisi - İkinci Kitap</t>
+          <t>Korkuluk Halkı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258328189</t>
+          <t>9786258328172</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şeytanlara Davet- Kimera Serisi - Üçüncü Kitap</t>
+          <t>Suikastçının Efsunu - Kimera Serisi - İkinci Kitap</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258328127</t>
+          <t>9786258328189</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sesimizi Duyun</t>
+          <t>Şeytanlara Davet- Kimera Serisi - Üçüncü Kitap</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258328103</t>
+          <t>9786258328127</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dolandırıcılar Okulu</t>
+          <t>Sesimizi Duyun</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258328110</t>
+          <t>9786258328103</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Annabella Abbondante</t>
+          <t>Dolandırıcılar Okulu</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258328141</t>
+          <t>9786258328110</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Profesör</t>
+          <t>Annabella Abbondante</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258328165</t>
+          <t>9786258328141</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Demir Ökçe</t>
+          <t>Profesör</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258328134</t>
+          <t>9786258328165</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şato</t>
+          <t>Demir Ökçe</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258328158</t>
+          <t>9786258328134</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Şato</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258328073</t>
+          <t>9786258328158</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gitme</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258328066</t>
+          <t>9786258328073</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Güzellik Uykusu</t>
+          <t>Gitme</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258328080</t>
+          <t>9786258328066</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hırsız İllüzyonu</t>
+          <t>Güzellik Uykusu</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258328059</t>
+          <t>9786258328080</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sadece Bir Gece</t>
+          <t>Hırsız İllüzyonu</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258328028</t>
+          <t>9786258328059</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ölümcül Şifa</t>
+          <t>Sadece Bir Gece</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057358165</t>
+          <t>9786258328028</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Saplantı</t>
+          <t>Ölümcül Şifa</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057391599</t>
+          <t>9786057358165</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Seçme Hikayeler - Dünya Klasikleri</t>
+          <t>Saplantı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057358127</t>
+          <t>9786057391599</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İnsancıklar - Dünya Klasikleri</t>
+          <t>Seçme Hikayeler - Dünya Klasikleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>110</v>
+        <v>340</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057358110</t>
+          <t>9786057358127</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>İnsancıklar - Dünya Klasikleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057358103</t>
+          <t>9786057358110</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Rudin - Dünya Klasikleri</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057358141</t>
+          <t>9786057358103</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Zehir Davası</t>
+          <t>Rudin - Dünya Klasikleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057391551</t>
+          <t>9786057358141</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Zehra</t>
+          <t>Zehir Davası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057391537</t>
+          <t>9786057391551</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İffet</t>
+          <t>Zehra</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057391544</t>
+          <t>9786057391537</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>İffet</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057430397</t>
+          <t>9786057391544</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dorian Gray’in Portresi</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057430380</t>
+          <t>9786057430397</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Dorian Gray’in Portresi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057430328</t>
+          <t>9786057430380</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Memnu</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057430311</t>
+          <t>9786057430328</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057035097</t>
+          <t>9786057430311</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057430304</t>
+          <t>9786057035097</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Altındaki Huzur</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057035080</t>
+          <t>9786057430304</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Gökyüzü Altındaki Huzur</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057035073</t>
+          <t>9786057035080</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057035042</t>
+          <t>9786057035073</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Deneyim Raporu (Ciltli)</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786254444050</t>
+          <t>9786057035042</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Muhafız</t>
+          <t>Deneyim Raporu (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786254444043</t>
+          <t>9786254444050</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kepaze</t>
+          <t>Beyaz Muhafız</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056896415</t>
+          <t>9786254444043</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kamelyalı Kadın</t>
+          <t>Kepaze</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056896422</t>
+          <t>9786056896415</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Kalbi</t>
+          <t>Kamelyalı Kadın</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056896460</t>
+          <t>9786056896422</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sandinge Kasabası</t>
+          <t>Karanlığın Kalbi</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056896453</t>
+          <t>9786056896460</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Perili Otel</t>
+          <t>Sandinge Kasabası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056856976</t>
+          <t>9786056896453</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Perili Otel</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056896439</t>
+          <t>9786056856976</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Köpek Kalbi</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>110</v>
+        <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056896408</t>
+          <t>9786056896439</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gurur ve Önyargı</t>
+          <t>Köpek Kalbi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056896477</t>
+          <t>9786056896408</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yakıcı Sır</t>
+          <t>Gurur ve Önyargı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786056856983</t>
+          <t>9786056896477</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Madame Bovary</t>
+          <t>Yakıcı Sır</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056856969</t>
+          <t>9786056856983</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Madame Bovary</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786056975585</t>
+          <t>9786056856969</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Şans Avcısı Per (2. Cilt)</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056975592</t>
+          <t>9786056975585</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şans Avcısı Per (1. Cilt)</t>
+          <t>Şans Avcısı Per (2. Cilt)</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056896446</t>
+          <t>9786056975592</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Gatsby</t>
+          <t>Şans Avcısı Per (1. Cilt)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
+          <t>9786056896446</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem Gatsby</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
           <t>9786056856990</t>
         </is>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Çocukluğum</t>
         </is>
       </c>
-      <c r="C71" s="1">
+      <c r="C72" s="1">
         <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>