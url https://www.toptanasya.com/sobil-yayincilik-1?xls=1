--- v0 (2025-10-23)
+++ v1 (2026-05-13)
@@ -85,370 +85,880 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944271417</t>
+          <t>9789944271516</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zorunluluk ve Sorumluluk</t>
+          <t>Lağımpaşalı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789944271127</t>
+          <t>9789944271073</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Düşünmek Üzerine Düşünmek</t>
+          <t>Yontma Can Devri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944271608</t>
+          <t>3990000013554</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Eğitimde Toplam Kalite Yolculuğu</t>
+          <t>Yok Sıfatın</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944271394</t>
+          <t>9789944271172</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yazının Gölgesinde</t>
+          <t>Türküler Susmaz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944271066</t>
+          <t>9789944271295</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Medya Okuryazarlığı Dersi Öğrenci Kitabı</t>
+          <t>Türkiye’nin Eğitim Gündemi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944271592</t>
+          <t>9789944271318</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye'de Eğitim Sendikası ve Sendikacılığı</t>
+          <t>Telce</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944271585</t>
+          <t>9789944271264</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Pierre Bourdieu Düşünümselliği ve Tahakküm</t>
+          <t>Şiar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944271578</t>
+          <t>9789944271134</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş İnsanın Nitelikleri</t>
+          <t>Şeytanla Randevu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944271561</t>
+          <t>9789944271097</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bireysel Açıdan Yabancılaşma</t>
+          <t>Suya Atılan Taşlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944271554</t>
+          <t>9789944271288</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Piyasa Ahlakı</t>
+          <t>Stratejik Analiz - Güç Denklemi Çerçevesinde Türkiye</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944271547</t>
+          <t>9789944271110</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche ve Schopenhauer İle Küçük Bir Söyleşi</t>
+          <t>Radyo ve Televizyonda Program Yapalım - Nasıl mı?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944271530</t>
+          <t>9789944271042</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Huzur Hayal, Hayal Huzur</t>
+          <t>Neşter Bazen Yanlış Keser</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944271387</t>
+          <t>9789944271011</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zerrin Ya Da Dağların Ötesi</t>
+          <t>Modernizm ve Çocuk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789944271523</t>
+          <t>9789944271141</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Siz Bilirsiniz Ama...</t>
+          <t>Maviye Sürgün</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789944271509</t>
+          <t>9789944271332</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kıranlar Kırılanlar Zamanı</t>
+          <t>Kirpik Ağrısı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>100</v>
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944271431</t>
+          <t>9789944271257</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tipi</t>
+          <t>Kin Doruğa Varmadan 1</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>100</v>
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944271493</t>
+          <t>9789944271219</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen</t>
+          <t>Kara Kovan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944271455</t>
+          <t>9789944271165</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’yla Fısıldaşma</t>
+          <t>Kalbim Bugün Bir Transparan</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>30</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944271240</t>
+          <t>9789944271349</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Di’li Geçmiş Zamanın Şimdiki Hali</t>
+          <t>Hazerfen’in Peşinden Uçmak</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944271028</t>
+          <t>9789944271158</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Cumhurbaşkanlığı Krizi ve Yarı Başkanlık</t>
+          <t>Hayat Kırıklığı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944271233</t>
+          <t>9789944271196</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aklımdan Geçenler Başımdan Geçenler</t>
+          <t>Guguk</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
+          <t>9789944271226</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Ellerimde Kaldı Yalnızlığım</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9789944271004</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Eğitimin AKP’si</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9789944271325</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Eğitime Felsefeyle Bakmak</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9789944271103</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim ve Ekonomi</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9789944271202</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Dipli/Dipsiz Notlar</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9789944271370</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi ve Eleştirel Pedagoji</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9789944271059</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Çocukların Kültürel Etkinlikleri</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9789944271035</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğun Örselenen Dünyası</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>3990000089486</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Cenaze</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9789944271400</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Buyurun Sayın İnce</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9789944271363</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Bir Başka Köşeden</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9789944271356</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Bencillik Ekonomisinin İflası</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9789944271479</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Yetişkinliğin Arka Bahçesinden Çocukluklar</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9789944271417</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Zorunluluk ve Sorumluluk</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9789944271127</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Düşünmek Üzerine Düşünmek</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789944271608</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Eğitimde Toplam Kalite Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789944271394</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Yazının Gölgesinde</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789944271066</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Medya Okuryazarlığı Dersi Öğrenci Kitabı</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789944271592</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Dünyada ve Türkiye'de Eğitim Sendikası ve Sendikacılığı</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789944271585</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Pierre Bourdieu Düşünümselliği ve Tahakküm</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789944271578</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş İnsanın Nitelikleri</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789944271561</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Bireysel Açıdan Yabancılaşma</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789944271554</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Piyasa Ahlakı</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789944271547</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Nietzsche ve Schopenhauer İle Küçük Bir Söyleşi</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789944271530</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Huzur Hayal, Hayal Huzur</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789944271387</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Zerrin Ya Da Dağların Ötesi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789944271523</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Siz Bilirsiniz Ama...</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789944271509</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Kıranlar Kırılanlar Zamanı</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789944271431</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Tipi</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789944271493</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Öğretmen</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789944271455</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı’yla Fısıldaşma</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789944271240</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Di’li Geçmiş Zamanın Şimdiki Hali</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789944271028</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Cumhurbaşkanlığı Krizi ve Yarı Başkanlık</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789944271233</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Aklımdan Geçenler Başımdan Geçenler</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
           <t>9789944271424</t>
         </is>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>35 Gün</t>
         </is>
       </c>
-      <c r="C23" s="1">
+      <c r="C57" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>