--- v2 (2026-02-14)
+++ v3 (2026-05-13)
@@ -85,2770 +85,33310 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258529623</t>
+          <t>9786258999464</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İki Gölgenin Işığı</t>
+          <t>Ters Duran Adam</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258529258</t>
+          <t>9786258999334</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Yangınlar</t>
+          <t>Filhakika</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258529630</t>
+          <t>9786258665390</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kimyacı ve Hekim Gözüyle Sağlıklı Yaş Alma</t>
+          <t>Firuze</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255776969</t>
+          <t>9786258999471</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hiç Adil Bir Yer Değil Ki Bu Dünya</t>
+          <t>Layemut</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255776211</t>
+          <t>9786258665383</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kızdan Küçük Adama Hikayeler</t>
+          <t>Manik Depresif Hırka</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258529210</t>
+          <t>9786258999549</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Düş Zaman Kamları</t>
+          <t>İstila</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>425</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255776952</t>
+          <t>9786258665444</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Köşk Masalı</t>
+          <t>Hayaller Diyarı Karanlıktaki Keman</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258529173</t>
+          <t>9786258999099</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Rüya Atlası ve Yıldızlar - Rüyalar ve Burçları (Ciltli)</t>
+          <t>Sen Saatleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>4000</v>
+        <v>130</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258529180</t>
+          <t>9786258999075</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Maziden Gelen Sessizlik</t>
+          <t>Devleti Küçült Anlam İnşa Et</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258529197</t>
+          <t>9786258665703</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Her An İçin Huzur ve Dua Rehberi</t>
+          <t>Bir Annenin Yolculuğu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258529203</t>
+          <t>9786258999181</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Uzay Amazonu</t>
+          <t>Kıcım</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255776815</t>
+          <t>9786258999129</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>(Okunmadığı İçin) Bilinmeyen Ayetler</t>
+          <t>Rakı'şıklı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255776228</t>
+          <t>9786258665710</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kırk Bir Ayaklı Melankolik Kırkayak</t>
+          <t>Adı Aşk Onun</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258529470</t>
+          <t>9786258665796</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Manevi Bir Pencere</t>
+          <t>Lumen Quantica I - Işığın Yolu</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255776686</t>
+          <t>9786258665277</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Yuva ve Özlem</t>
+          <t>Çin'in Mucizevi Yolculuğu: Yeşil Aslında Mordu!</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255776440</t>
+          <t>9786258529227</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Engel Siz Psikoloji</t>
+          <t>Yardımlaşmak Güzeldir</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255776808</t>
+          <t>9786258999105</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İmge ve Gölge</t>
+          <t>Elbet Buluşacağız Bir Deniz Kıyısında</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255665812</t>
+          <t>9786258665406</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Cesur Meleğim</t>
+          <t>Yaşanmamış Yaşantı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052877654</t>
+          <t>9786258665673</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Otizm Yol Haritası</t>
+          <t>Bir Kadın Uyandı (Ruhsal Uyanış)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255776198</t>
+          <t>9786258665680</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ruhunla Tanış</t>
+          <t>Gölgem</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255776235</t>
+          <t>9786258999082</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sofa</t>
+          <t>Artık...</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255776433</t>
+          <t>9786258665666</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Saklanırken Kendime Yakalandım</t>
+          <t>Küllenmiş Bir Kalbin Öyküsü 1</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786253738808</t>
+          <t>9786258665291</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bi’Çare</t>
+          <t>Gönül Düşümü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786253739881</t>
+          <t>9786258529234</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Bedenler</t>
+          <t>Çare Var</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255665799</t>
+          <t>9786253739546</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl Kaynanası</t>
+          <t>Adin ve Ateş - Ormanın Koruyucusu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255665829</t>
+          <t>9786259680200</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yalgız</t>
+          <t>Kar Kız Sorumluluklarını Biliyor Mu?</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255665836</t>
+          <t>9786253735975</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ilganus</t>
+          <t>Kahramanın Adalet Yolculuğu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255665706</t>
+          <t>9786253735814</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kadının Sessiz Çığlığı</t>
+          <t>Boyut</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786253738358</t>
+          <t>9786052878606</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yol’da Yaşadıklarım</t>
+          <t>Hayat Harran Duha</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255665980</t>
+          <t>9786052878613</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Kanunu</t>
+          <t>Benim De Babam Öldü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255665218</t>
+          <t>9786052878583</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kutum - Lise Başlıyor</t>
+          <t>Tutsak Anılar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255665805</t>
+          <t>9786052878576</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Jinda</t>
+          <t>Peygamberin Son Arzusu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255665225</t>
+          <t>9786052878569</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Evde Depresyondan Çıkmanın Yolları</t>
+          <t>Bi’kadın Varmış Diyecekler?</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255665720</t>
+          <t>9786052878538</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>LGS Hazırlık ve Rehberlik Kitabı</t>
+          <t>Yaramaz Bulut</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255665188</t>
+          <t>9786052878521</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mucizeye Yolculuk</t>
+          <t>Güneşi Gıdıklayan Şiirler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255665263</t>
+          <t>9786052878392</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yarımsal Hikayeler</t>
+          <t>Sesimi Duyan Var Mı!</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786253739799</t>
+          <t>9786052878507</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ayris’in Maceraları</t>
+          <t>Tuvalden Kağıda Dökülenler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055303099</t>
+          <t>9786052878491</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hz. Mehdinin Zuhuru ve Kur’an’daki 7 Harfin Sırrı</t>
+          <t>Yoldaş-K</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786253739980</t>
+          <t>9786052878378</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yolculuğun Esrarı</t>
+          <t>Mandalina Prensesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255665287</t>
+          <t>9786052878484</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Melek</t>
+          <t>Büyük Reset 2030</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786253739072</t>
+          <t>9786052878477</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Pizzaola</t>
+          <t>Gurbetten Sılaya 2</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786253739812</t>
+          <t>9786052878408</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Son Parmak</t>
+          <t>Adını Sen Koy - 5</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786253739911</t>
+          <t>9786052878330</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Söyleyemediklerimin Küllüğü</t>
+          <t>Patron Şirketlerinde Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786253739805</t>
+          <t>9786052878415</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Dönüşüm Liderle Başlar</t>
+          <t>Günce</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>245</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786253739928</t>
+          <t>9786052878361</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Kolye</t>
+          <t>Gece</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255665201</t>
+          <t>9786052878385</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ya Kendini Bulacaksın Ya Kendinden Bulacaksın - 1</t>
+          <t>Kendini Hatırla</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786253739973</t>
+          <t>9786052878279</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hêvî</t>
+          <t>Şehrin Aşıkları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>245</v>
+        <v>60</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255665195</t>
+          <t>9786052878057</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nalbant</t>
+          <t>Teke Yöresi Burdur Altınyayla Bağlamında</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786253739942</t>
+          <t>9786052878286</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni</t>
+          <t>Sizden Bana Yansımalar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786253739935</t>
+          <t>9786052878262</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>20’li Yaş</t>
+          <t>Gelecekteki Karanlık</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259680217</t>
+          <t>9786052878231</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Yerim Kanıyor Onay Dolu Bakışlar</t>
+          <t>Summa Summarum</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>202</v>
+        <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255665249</t>
+          <t>9786052878255</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Caterra'nın Mührü</t>
+          <t>Sanata Dair Yaşananlar</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>245</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786253739720</t>
+          <t>9786052878248</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>8 Sayfalık Şiir</t>
+          <t>Dedelere Masallar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>55</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786253739553</t>
+          <t>9786052878200</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yörünge</t>
+          <t>Ali’nin Özlem’i</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786253739843</t>
+          <t>9786052878217</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Adı Yok</t>
+          <t>Domino Etkisi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>140</v>
+        <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786253739997</t>
+          <t>9786052878187</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Geriye Kalan</t>
+          <t>Giz</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786253739362</t>
+          <t>9786052878156</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Merhabalar ve Vedalar</t>
+          <t>Şans</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>240</v>
+        <v>40</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786253739324</t>
+          <t>9786052878194</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömürde Dört Mevsim</t>
+          <t>Hüzünlü Nergisler Gülistan</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>245</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786253739393</t>
+          <t>9786052878125</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kürt Meselesi</t>
+          <t>Hayata Dair Gerçekler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>245</v>
+        <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786253739317</t>
+          <t>9786052878132</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Uyanış</t>
+          <t>Sımsıkı Susmak</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>245</v>
+        <v>30</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786253739522</t>
+          <t>9786052878118</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka İle Para Kazanma Sanatı</t>
+          <t>Bioenerji İle Sağlık</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786253739379</t>
+          <t>9786052875612</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Yapay Zeka</t>
+          <t>Bir Atımlık Akıl</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051485720</t>
+          <t>9786052878071</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>IELTS Ders Notları</t>
+          <t>Yaşamak İstiyorum</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>550</v>
+        <v>40</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051487045</t>
+          <t>9786052878101</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>TOEFL Ders Notları</t>
+          <t>Bu Hikayede Sen De Varsın</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>550</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786253738815</t>
+          <t>9786052878019</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Madde Bağımlılığıyla Mücadelede Türkiye Modeli “Milli Bağımsızlık Mücadelesi”</t>
+          <t>O Günden Sonra</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>375</v>
+        <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786253739355</t>
+          <t>9786052878026</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bay Kimse’nin Güncesi</t>
+          <t>Yedi Kollu Şamdanın İzinde</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786253739102</t>
+          <t>9786052877906</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Mükemmellik Yolculuğu</t>
+          <t>Sırtımı Gölgeme Verdim</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786253738778</t>
+          <t>9786052877937</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kavalyem Yaptım</t>
+          <t>Ön Yargı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>140</v>
+        <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786253739331</t>
+          <t>9786052878088</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ne Baharı Bildim Ne Yazım Oldu</t>
+          <t>Beş Şiir Bir Hikaye</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786253739096</t>
+          <t>9786052878095</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Şiirce</t>
+          <t>Üçüncü Ayağım</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786253739348</t>
+          <t>9786052878033</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ululara Nazireler</t>
+          <t>Uyanmak İçin Sabırsızlanacağınız Bir Hayat Kurun</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>112</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786253739386</t>
+          <t>9786052878040</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Aynaların Sessizliği</t>
+          <t>Küflü Ekmek Gibidir Yaşamak</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>34</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786253739126</t>
+          <t>9786052878064</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Zamanlara Vahiy Buyrulmuş Ayetler</t>
+          <t>Aşkla Çarp Kalbim</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786253738938</t>
+          <t>9786052877746</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İclal Bir Muamma</t>
+          <t>Kur'an-ı Kerim (Tanrı'nın Buyruğu) Açıklamalı Çeviri (İnsanın El Kitabı) 2. Cilt</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786253738792</t>
+          <t>9786052877951</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Lila’nın Hakları</t>
+          <t>Yavru Fil’in Mutluluk Serüveni</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786253739133</t>
+          <t>9786052877999</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Harfin Sınırında Bir Kadın</t>
+          <t>Yepyeni Paylaşımcı Meclis Sistemi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>245</v>
+        <v>35</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786253739089</t>
+          <t>9786052877975</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kedimin Sessizliği</t>
+          <t>Zihinsel Olarak Güçlü Bir Kadın Olmak İçin Kucakladığım 8 Çiçekli Madde</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786253738785</t>
+          <t>9786052877968</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bahar Oldum Ama Önce Yandım</t>
+          <t>Deva Ten</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786253738693</t>
+          <t>9786052877982</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Zürafa Dodo</t>
+          <t>Sa(n)dık</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786253738624</t>
+          <t>9786052878002</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Senli Zamanlar Diyarı</t>
+          <t>Halamın Çocukları</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786253738747</t>
+          <t>9786052877753</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Yolunda Atatürk ve Turhallı Gazinin Anıları</t>
+          <t>İnançta Görüntüden Akla Ve Gönüle Yolculuk (Türkçemizle İbadet)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>75</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786253738921</t>
+          <t>9786052877739</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>24 Saat</t>
+          <t>Kur’an-ı Kerim (Tanrı’nın Buyruğu) açıklamalı Çeviri (İnsanın El Kitabı) 1.Cilt</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786253738730</t>
+          <t>9786052877944</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitabı Yapay Zeka Yaz(Ma)Dı Mı?</t>
+          <t>Kartal Kanatlılar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>220</v>
+        <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786253738006</t>
+          <t>9786052877883</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yazarlar Sınıfı İş Başında</t>
+          <t>Oysaki</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>120</v>
+        <v>45</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786253738914</t>
+          <t>9786052877913</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sensedim</t>
+          <t>Fikrim Gözlerine Teslim 2</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786253738761</t>
+          <t>9786052877876</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Öldüğümü Hissediyorum</t>
+          <t>Otuzuncu Kuş Hüma</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>170</v>
+        <v>75</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786253738365</t>
+          <t>9786052877760</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Siz Varsanız Ben De Varım</t>
+          <t>Ay Işığının Gölgesinde</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>245</v>
+        <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786253738372</t>
+          <t>9786052877869</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Siyah Atın Yavrusu</t>
+          <t>Sanctum Sanctorum - Kutsalın Kutsalında Tüm Zamanlar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>280</v>
+        <v>35</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786253738686</t>
+          <t>9786052877692</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Şehir Efsanesi</t>
+          <t>Kuyruklu Yol</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>100</v>
+        <v>115</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786253738457</t>
+          <t>9786052877890</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kum Saatindeki Evren</t>
+          <t>Ti 2 - Öykü Kitabı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>400</v>
+        <v>35</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786253738235</t>
+          <t>9786052877852</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Devri Süküt</t>
+          <t>Mustafa Kemal'in Mucize Ordusu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>245</v>
+        <v>45</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786253738389</t>
+          <t>9786052877821</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yasak Kadın</t>
+          <t>Buluta Yazdım</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786253738501</t>
+          <t>9786052877579</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bir Bipoların Gizemli Defteri</t>
+          <t>Dombili Beşli Ve Kanatlı Dostluk</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>245</v>
+        <v>50</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052874486</t>
+          <t>9786052877609</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Aşk Tutkusu</t>
+          <t>Çöller Ve Gölgeler</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786253738211</t>
+          <t>9786052877838</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Baba Beni Biraz Sever Misin?</t>
+          <t>Anılarda Kalan İvriz</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786253738334</t>
+          <t>9786052877845</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Satürn Sporları</t>
+          <t>Bedaliza’nın Gizemli Haykırışı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>64</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786253738327</t>
+          <t>9786052877814</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Dünya’dan Mars’a</t>
+          <t>Merdiveniniz Doğru Duvarda mı ?</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786253738341</t>
+          <t>9786052877616</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Basan İlk Kedi</t>
+          <t>Gül'Annem</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786253737979</t>
+          <t>9786052877722</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Son Direniş İstanbul</t>
+          <t>Dilemma</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>245</v>
+        <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786253738136</t>
+          <t>9786052877647</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Eşik</t>
+          <t>Zühre 1914</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786253738129</t>
+          <t>9786052877807</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Tek Çaresi Okumaktı</t>
+          <t>Sustuklarımı Babama Söylemeyin</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>245</v>
+        <v>35</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786253737986</t>
+          <t>9786052877777</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Uykumu Kaçıranlar</t>
+          <t>Psikolojisi Bozuk Genç Bir Psikolog</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>240</v>
+        <v>40</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786253737993</t>
+          <t>9786052877791</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Cennet Gülüşlüm</t>
+          <t>Haykırışlar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>120</v>
+        <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786253738143</t>
+          <t>9786052877623</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kök Hücre</t>
+          <t>Gardenya - Aşk Şiirleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>140</v>
+        <v>30</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786253736798</t>
+          <t>9786052877784</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Açelya</t>
+          <t>Hisset Kalbimi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>195</v>
+        <v>30</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786253737726</t>
+          <t>9786052877630</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Portakal Kabuğundan Bir Gemi</t>
+          <t>Suya Yazdıklarım</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>290</v>
+        <v>75</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786253737719</t>
+          <t>9786052877470</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Pişmanlık</t>
+          <t>Ateş ve Su</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>195</v>
+        <v>45</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786253737702</t>
+          <t>9786052877715</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hayata Küsmeyen Çocuk</t>
+          <t>Bilimden Şiire</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786253737252</t>
+          <t>9786052877661</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Son Çağrı Rize</t>
+          <t>Üstad</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>500</v>
+        <v>30</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786253737511</t>
+          <t>9786052877708</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Resmi Olmayan Deli</t>
+          <t>Anna</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>195</v>
+        <v>20</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786253737498</t>
+          <t>9786052877562</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sabıkalı Aşk</t>
+          <t>Üzülmemelisin</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786051489605</t>
+          <t>9786052877593</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>YDS Ders Notları</t>
+          <t>İyi Anne Baba Olmak</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>550</v>
+        <v>40</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786253737481</t>
+          <t>9786052877685</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Batıl Hayatlar</t>
+          <t>Yangın Var Diye Bağırmak</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786253737474</t>
+          <t>9786052877678</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Siyah Umut</t>
+          <t>Kars’ta Bir Yıl</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>110</v>
+        <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786253737504</t>
+          <t>9786052877555</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kurt ve Sırtlanın Savaşı</t>
+          <t>Şeyma Şerde İhanet</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>170</v>
+        <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786253737337</t>
+          <t>9786052877500</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Muma Ateş Olan Yüreğim</t>
+          <t>Kasabanın Altı Günü</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786253736880</t>
+          <t>9786052877517</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Sahte Beden Kara İncir</t>
+          <t>Kasabanın Tanrıları</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>330</v>
+        <v>50</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786253737214</t>
+          <t>9786052877487</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Yirmi</t>
+          <t>Hayalperest Kurbağa</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786253737191</t>
+          <t>9786052877531</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Şehir</t>
+          <t>Bankacı Cinayeti</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786253737207</t>
+          <t>9786052877371</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kunduracı Hasan</t>
+          <t>Çerez 2</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786253736002</t>
+          <t>9786052877548</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Yuki</t>
+          <t>Çingene</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>195</v>
+        <v>50</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786253736385</t>
+          <t>9786052877357</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sekar</t>
+          <t>Performansa Dayalı Ödemeden Duyulan Memnuniyet ile Motivasyon İlişkisinde Örgütsel Bağlılık ve Örgütsel Adaletin Rolü</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>195</v>
+        <v>55</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786253736781</t>
+          <t>9786052877463</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Bir, İki, Üç… Türk Edebiyatına Dair Birkaç Metin</t>
+          <t>Çevreci İkizler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>120</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786253735982</t>
+          <t>9786052877418</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Cycle In Time</t>
+          <t>Düş Kapanı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786253736774</t>
+          <t>9786052877456</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Aklım Hala Yapamadıklarımda</t>
+          <t>Akif Turan Sözleri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786253736378</t>
+          <t>9786052877340</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Yedi Aynayı Kırmak</t>
+          <t>İlk</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>300</v>
+        <v>30</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786253736026</t>
+          <t>9786052877388</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sonsuza Dek Elveda</t>
+          <t>Sırlar Kitabı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>160</v>
+        <v>35</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786253736392</t>
+          <t>9786052877524</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Yalancı Yakamoz</t>
+          <t>Babamın Günlüğü</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>160</v>
+        <v>35</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786253736279</t>
+          <t>9786052877494</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Doğuşu</t>
+          <t>Mezmerdek</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786253736415</t>
+          <t>9786052877432</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Dili Yoktur</t>
+          <t>Avusturya Hastanelerinde Müslüman Hastalara Sunulan Manevi Rehberlik Hizmetleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>350</v>
+        <v>45</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786253736262</t>
+          <t>9786052877401</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Gün Daha</t>
+          <t>Kalabalık İçinde Yalnızlık</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786253736408</t>
+          <t>9786052877395</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Hora Güneş’in Abhaz Yemek Tarifleri</t>
+          <t>Rüzgarın Tebessümü</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786253736255</t>
+          <t>9786052877227</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Delişmen’in Hayatı</t>
+          <t>''Kainat''tan Size</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786253736354</t>
+          <t>9786052877180</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Musaus’in Masal Dünyası</t>
+          <t>Bilim Tarihine Yolculuk</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>200</v>
+        <v>65</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786253736019</t>
+          <t>9786052877234</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Uçurumdan Gelen Ses</t>
+          <t>Bir Eylül Masalı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786253735883</t>
+          <t>9786052877258</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>İlahi İzdüşüm: Keramet ve Hayat</t>
+          <t>Süper Gayzer 9.7 Büyük Yıkım</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>400</v>
+        <v>30</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786253735913</t>
+          <t>9786052877272</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Lal Haykırış</t>
+          <t>Meltem'in Yazdırdıkları</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786253735920</t>
+          <t>9786052877265</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Gélibolu Mon Amour</t>
+          <t>Usame’den Mesaj Var</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>120</v>
+        <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786253735999</t>
+          <t>9786052877289</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Tutunduklarım</t>
+          <t>Kum Taneleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786253735869</t>
+          <t>9786052877319</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Kıyısında Bir Adam</t>
+          <t>Hollu</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>160</v>
+        <v>75</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786253735777</t>
+          <t>9786052877296</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Kafamın İçindeki Sesler</t>
+          <t>Yok Ediciliğin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786253735661</t>
+          <t>9786052877326</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Geveze Yemekler Her Şeyi de Biliyorlar</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>120</v>
+        <v>60</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786253735654</t>
+          <t>9786052877302</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Nalan</t>
+          <t>Rüya Çıkmazı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>100</v>
+        <v>65</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786253734169</t>
+          <t>9786052877210</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ruhlar Metrosu</t>
+          <t>Ben Yokken Ne Düşündün?</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786253734329</t>
+          <t>9786052877333</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Başarı Kartları</t>
+          <t>Büyük Öfke</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786253734909</t>
+          <t>9786052877425</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Efes'e Yolculuk</t>
+          <t>Demirden Cennet</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786253734862</t>
+          <t>9786051487885</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Bu Aşk</t>
+          <t>Çölün Yağmura Çağrısı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>150</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786253734763</t>
+          <t>9786051487847</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı</t>
+          <t>Bir Parça Aşk Sür</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786253734886</t>
+          <t>9786051487786</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kar Helvası</t>
+          <t>Kor</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786253733605</t>
+          <t>9786051487809</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Nazlı Yıldız 3. Cilt</t>
+          <t>Vakit Geç Olmadan</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>500</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786253734268</t>
+          <t>9786051487878</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Sahi</t>
+          <t>An'sız</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786253734206</t>
+          <t>9786051487700</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Karla’nın Mektupları</t>
+          <t>İki Kelebektir Yüreğim</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786253733643</t>
+          <t>9786051487755</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ben Sana Hiç Çiçek Veremedim</t>
+          <t>Masumiyet - Lola'nın Hikayesi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786253733582</t>
+          <t>9786051487687</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Av - Mağlubiyetin Melodisi</t>
+          <t>Rüzgarın Getirdikleri 2</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>490</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786253732837</t>
+          <t>9786051487762</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Ekran Bağımlılığı ve İnternetin Çocuklara Zararlı Etkileri</t>
+          <t>Martılar Ağlıyor</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>200</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786253732660</t>
+          <t>9786051487731</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka CNN Algoritması</t>
+          <t>Kelebekler Ne Renk Ağlar Rüyalarında</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786253732684</t>
+          <t>9786051487748</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Sözleri</t>
+          <t>Adını Sen Koy</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786052878590</t>
+          <t>9786051487663</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Buluş - Kıtlık</t>
+          <t>Ciğerdelen Dilberleri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786052878620</t>
+          <t>9786051487670</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Uyanmadan Önce</t>
+          <t>Tüysüz Kedi Mırmır</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786052878545</t>
+          <t>9786051487625</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Girdapta Dönenler</t>
+          <t>Risale-i Anarşhi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786052878347</t>
+          <t>9786051487632</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Can Kenarı</t>
+          <t>Sütre</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>100</v>
+        <v>12.03</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786052878514</t>
+          <t>9786051487588</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Hasret Sardı Her Yanımı</t>
+          <t>Çocuk Hikayeleri</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786052878422</t>
+          <t>9786051487656</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ardımdan Gelenler</t>
+          <t>Canımın Dip Mavisi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052878453</t>
+          <t>9786052873090</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Son</t>
+          <t>Telafi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>100</v>
+        <v>29</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052878354</t>
+          <t>9786052873144</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Senle Alakalı Sevdiğim Yüz Şey</t>
+          <t>Sevgiye Dair</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786052878439</t>
+          <t>9786051489407</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Narsist</t>
+          <t>O Beni Eksik Bırkatı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>100</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786052878446</t>
+          <t>9786051489414</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Hayat Oyunu</t>
+          <t>Kalbimi Koruyorum Rehber Kitap</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786052878316</t>
+          <t>9786051488981</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bişirina Avrele</t>
+          <t>Biz Sanatımızı Sunuyoruz</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>100</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786052878323</t>
+          <t>9786051489391</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Nisan Gülümsemesi</t>
+          <t>Şehre İnen Udmilerin Uyumu</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>100</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052878224</t>
+          <t>9786052871560</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Sürreal Evrende Yasak Aşk</t>
+          <t>Hemşire Hanım Serum Akmıyor</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>100</v>
+        <v>42</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052878149</t>
+          <t>9786052871096</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Elif 14 Ortak</t>
+          <t>Nucleus - Homeopatide Kronik Hastalıklar ve Miyazmalar Üzerine Dersler</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>70</v>
+        <v>65.74</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786051487007</t>
+          <t>9786052870891</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Engel Yok</t>
+          <t>Bilinmeyen Varoluş ve Kamil İnsan</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052876770</t>
+          <t>9786052870808</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Teknikleriyle İspanyolca Kelimeler</t>
+          <t>Ihlamurun Gözyaşları</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052877920</t>
+          <t>9786052870761</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Susuz Petrol</t>
+          <t>Her Şey Bitti Dediğin Anda</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>75</v>
+        <v>20</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052876701</t>
+          <t>9786052870716</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Mesela…</t>
+          <t>Trabzon Şalpazarı Şehit ve Gazileri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>35</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052877173</t>
+          <t>9786052870563</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Dile Bedel 2</t>
+          <t>Satranç Ağacı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052877159</t>
+          <t>9786052872628</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Zembil Hikayeleri</t>
+          <t>Mecbur Değilsin</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052876138</t>
+          <t>9786052873441</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Anılar Duayen</t>
+          <t>Bali ve Ben</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052872352</t>
+          <t>9786052873625</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Nesil Yetiştiren Okul</t>
+          <t>Duyguların Hükmü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052870884</t>
+          <t>9786052871942</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Beef Up Your English</t>
+          <t>İsimsiz</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052875308</t>
+          <t>9786052873281</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Anarşi Üniversitesi</t>
+          <t>Ölüm Kokan Aşklar</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
+          <t>9786052872437</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Çırak</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786052871911</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Vefa Borcu</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786052871225</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Kefaret</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786052871218</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>İçindeki Rüzgarı Güce Çevir</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786052873830</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Okul Öncesi Dönemde Singapur Matematiği ve Zeka Oyunları</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786052873847</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>Man Adası Maceraları ve Nicola</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786052873731</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm - Yarı Tanrıça</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786052873762</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Bu Mudur? Budur!</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786052873748</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Sükut Buğulu Gözlerde</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786052873700</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Sadece Sen</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786052873724</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Bilinmezin Peşinde</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786051486772</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Mesaisiz Yaşamlar</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>143.42</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786051486994</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>Biraz Hüzün Biraz Umut</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786051487083</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>İki Alem Bir Dünya</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786052873458</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Benim Hayatım</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786051487151</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Üç Aylar ve Ramazan</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786052872604</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Nar Tanesi Gülizar</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786052873465</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Hırka</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786052873373</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Kuzey Yıldızı</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786051487915</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Mutsuzsan Mutluyum</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786051487908</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Abideler</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>4.62</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786051487984</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Uçuran Çikolata</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786051487977</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Arpe Dünya Çocukları</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786051487960</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Pancar Turşusu</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786051487953</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Öze Dönüş</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786051488004</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Aşkı Söyle Bir Adam</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786051487991</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Mazoşist Aşklar</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786051488042</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın Getirdikleri 3</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>18.51</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786051488110</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Çirkin Kurbağalar Ülkesinden Senfoniler</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786051488073</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Şizofren'e Mektup</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786051488035</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Kaptanın Aşk Defteri</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786052876206</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Bekleme</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786052871195</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Geçmiş Gelecek Ya Da Şimdi</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786052870594</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Semtleri - Aşk-ı Muhabbet</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786052870648</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Dilba</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9786052870587</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Bir Şehrin Adamı</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786052870570</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Şairi Olmayan Şiirler</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9786052870631</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Saydam İnsanlar</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9786052870600</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Mobbingin Cazibeleri</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9786052870624</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Aşk</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9786052870617</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Bu Kitap Sana Sesleniyor</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9789759887452</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte Ankara Kabadayıları</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786051485805</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>New York'tan İstanbul'a Şiir Köprüsü</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9786051485812</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberler Özgürlük Öğretmenleri</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786052872062</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Önce Atana Sonra Atına Selam Ver</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786051485836</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Yeşilden Kırmızıya</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>13.88</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786052873427</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Ölünün Ardından Konuşun</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786052873502</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Yalnız Adam</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786052873571</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Marje: Maça Kadın</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786051488424</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Paşa Konağının Cariyeleri</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786051488530</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Başlangıç</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786052873380</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Islak Asfalt</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9786052873342</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Terapi</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786052873397</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Azrail</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9786052873311</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Son Düğüm</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786052873298</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Meyus Zamanı</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786052873359</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Romantik Şiirler</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786052873410</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Değişim Özgürlüktür</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786052873403</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Çığlık</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786052873229</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Çöpçü</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786052873182</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Bir Başkadır Yazmak</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786052873151</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Kar Altında</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786052873168</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Eşi Olmayan Devlet Adamı - Mustafa Kemal Atatürk (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786052872833</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Anne ve Babalar Anlatıyor 100 Soruda Üstün Yetenekli Çocuk Sahibi Olmak</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786052871515</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Sen Benim Işıklı Ayakkabımsın</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786052871447</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Vuslat Dersen Erkendi Henüz</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786052871713</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Tuhaf Bir Genç</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786052871386</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>SQL Kodları</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786052871737</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Sevdam</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786052871164</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Nazlı Yıldız - 2</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786052871232</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Unutulmazım</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786052871010</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Kelebek Patikası</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786052871270</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Zülkarneyn - Mu' nun Sırrı</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9786052870792</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Yengeç Dişi</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786052870051</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Gazap Kuyuları</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786051488448</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dansçının Günlüğü: İlk Ders Aşk</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786052873540</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Nerede?</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786051488189</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de ve Dünyada Yaşanmış Komiklikler</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>19.44</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786051488172</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Kelebekler Günlüğü</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786051488196</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimden Mektup Var Sana</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786051488233</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Ölçüt</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786051488226</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğinden Arda Kalanlar</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786051488219</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Varsın Hayat Bizi Yorsun</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786051488202</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Şehir Atlantis</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786051488271</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Unutulmayan Aşk</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786051488301</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Kapının Ardı</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9786051488325</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Ötekiler</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786051488288</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Boğazımda Ay Düğümü</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786052873083</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Geride Kalan Gözlerim</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786052872000</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Uçan Çocuk</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786051488257</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Çoğu Gitti Acı Kaldı</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786051485546</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Meselenin Özü</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786051485553</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Muhalefet Sosyal Medya</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>25.93</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786051485171</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Binerin Bi Dil Binerin - Bakın Yürekle Bakın</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786051484761</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Lacivert</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786051484211</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Dair Biraz da Benden</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786051484266</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Cennet Muhafızı</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786051484242</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Özgür Kelebek</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786051483801</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Benim Adım Menopoz</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>3990000027128</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kentin Buruk Rüzgarları</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786051483078</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Göktaşı Efsanesi 1: Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786051481401</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>V17 Tanışma</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786051481487</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Karadeniz Ev Yemekleri</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786051481418</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Anlar</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786051481463</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>İçime Üflerken Kendini</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786051481296</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Başkalaşım - Metamorfoz</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786051480657</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Bu Gençlerimize Kim Sahip Çıkacak?</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786051481234</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Sürdürülebilir Yaşam ve Enerji Söyleşileri</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786051481128</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Eşekle Sevişmek</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786051485294</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Ay Kara</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786051485300</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Pınarı - Gelincik Kokardı Sevgiler</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786051485317</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Yaşanmış Hikmetli Hikayeler</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786051485324</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Devir</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786051485355</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Aşkını Başına Devşir</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786051485164</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Çapraz Aşklar</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786051483702</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Susuz Topraklarda Açan Çiçekler</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786051484303</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Nelere Kadir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786051484327</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Sevdaları Kuşanan Yürek Tınıları</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786051487403</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişten Gelen</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786051483832</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Dülger Ali</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786051483849</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Ford'un Maysteri</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786051483764</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Kubbe</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786051483887</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yürek Çeşnisidir Yaşamak</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786051483863</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Dedemin Türkiye'si</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786051483474</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Aradaki Zamanı Kaldırın</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786051483450</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>İlaç Gibi Şiirler</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786051483412</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Ardımızdan Yazdıklarım</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786051482989</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Ben Meselim Mesel Benim</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786051483122</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Beş Katiller Kitabı</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786051483184</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Bir Sen Yakınsın Bana</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786051483191</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Nazlı Yıldız</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786051483061</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Gülsüm Hanım</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786051483009</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Cebimde 1000 Dolar Sırt Çantamda 6 Ülke</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786051482729</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Rahat Batınca</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786051482545</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Gerçeğe Açılan Yol</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786051482477</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Aklımın Teri</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786051481340</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Bayan Kelebek ve Eşek Arıları</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786051481388</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Susuz Yaz</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786051481364</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Marangoz Kurbağa</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786051481357</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Hırsız Köstebekler</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786051481319</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Kalbin Son İnce Elemeleri</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786051481302</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Sevdiğim Yemekler Gibidir</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786051481333</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Göl</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786051481371</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Mırnav</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786051481265</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Gül Yaprağına Düşen Yağmur</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786051481203</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Geçitleri</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786051481210</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Garipliğim İnsanlığımdan Olsa Gerek</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786051481289</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Sisteme Sitem</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786051484792</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Karanfil Ek Göğsüme</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786051484068</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Yol Tarifi</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786051484013</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Aslı Gibidir</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786051484006</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Üç Aşk</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786051484037</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Ah Şu Hurafeler</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786051484143</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Sonra</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786051484075</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Sabıkalı</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786051483993</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Yüzleşme</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786051484051</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Beyazı Yakalayın</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786051483238</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Tarihten Bugüne Masaj ve Masaj Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786051483344</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Külistan</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786051483214</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamanın Zor Anları Vardır</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786051482606</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Ziya</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786051482446</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Şimdi Mevsimlerden Soğuk</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786051482033</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Nefessiz Duvarlar</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786051482361</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Soygun ve Cinayet</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786051482293</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Öğrenci ve Öğretmen Dünyasındaki Trajikomik Gerçekler</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786051482330</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Geleneğinde Aile Tahlili ve Evlilik Sanatı</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9786051482385</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Dilsiz Filozof Bedo</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786051482316</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Sarıca Arı</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786051482347</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Ve Ben Beni Anladığımda</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786051482392</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Baharyolu</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786051482323</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Anlar Zamanlar</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786051482620</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Büyü Aşk - Sırr'ı Alem</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786051484150</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Ben Romanım Roman Benim</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786051484433</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Yolunda Kendine Uyanış</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786051484402</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Kehanet</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786051484426</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Esir</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786051484372</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Fahişeydi Ama Sevdim</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786051484389</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Orospunun Feriştahı</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786051484365</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Hiç Kimseden Herkese</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786057424310</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Minnoş</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786051484204</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Bir Demet Mucize</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786051484235</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Tablo</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786051483979</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Genç Bir Öğretmenin Anıları</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786051483962</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Genç Bir Öğretmenin Anıları 2</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786051483986</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Öykülerle Şiirler</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786051483504</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Güvercinlerin Vurulduğu Yerden</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786051483528</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Ve Kaçınılmazdır Yolculuklar</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786051483498</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Dünyanın Gözü</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786051482507</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Hevi</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786051483276</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Söz Bahçesi</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786051484105</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Acının İklimi</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786051482187</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Caddeler ve Küller</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9786051482354</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Töre ve Cinayet</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786051484112</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Umutsuz Yaşam</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786051481555</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Penceresinden Bakılır</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786051481470</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Maun Bar</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786051481593</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Derin Yaşamak</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786051481548</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Şibumka - Umut Krallığı</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786051481425</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Adresi Yanlış Düşlerdeyim</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786051481432</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Kaos Yazıları</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786051481500</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Kompozisyon Böyle Yazılır</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786051481517</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>İlkokullarda Değerler Eğitimi</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786051481586</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Sen Aşkı Ne Sanmıştın</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786052872390</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Uzaklar Senfoni</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786052872482</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Kalenin Gölgesinde Çeşme</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786052872192</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Uzaylı Arkadaşlarımla Okulda Bir Gün</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786052871676</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Sinek Kuşu ve Atmaca</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786052871836</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Ödünç Zamanlar</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786052871751</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Elbette Yok</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786052870877</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>YDS ve YKS-Dil Kelimeleri ve Deyimleri (İngilizce-Türkçe)</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786052871799</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Beni Bırakma</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786052871768</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Yitik Kız</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786052871720</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Askıda Hayat</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786052871355</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Pis Değil Mis Kokulu Koki</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786051489353</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>15 Temmuz Ruhu</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786052871843</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Acele Damat Aranıyor</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786052871782</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Ve Zaman Durdu</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786052870952</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Gönüllü Köleler</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786052870440</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Melhame-i Kübra Veya Marilyn Monroe</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786052870242</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Gün Olur Sen de Gidersin</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786052870433</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’den Ve Dünyadan Komik Öyküler</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786052870334</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Asker Ressam Diyarbakırlı Tahsin Siret Bey ve Eserlerinin Analizi</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786051489667</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun Gemisi</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786051489650</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Her Kalbin Mevsimi Var</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786051489155</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Afaki</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786051489094</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Kumbaramda Yalnızlık Var</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786052874035</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Azab Ağa - Bir Ege Hikayesi</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786051488936</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Dört Dörtlük Dörtlükler</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9786051488950</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>İnsanları Anlama Sanatı</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786051488905</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Genç Şair</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786051488912</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Kibrin Oyunu</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786051488943</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Adını Sen Koy - 2</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9786051488851</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Kelebek Ömrü Kadar Aşk</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786051485508</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Dilek Feneri</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786051485577</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Şiirimin Adı Yok</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9786051485539</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Subutay Zoraki Kaşifler</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786051488103</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk, Cumhuriyet ve Devrimleri'nde Aydınlanma</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786051488134</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Otel mi? Tımarhane mi?</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>18.51</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786051488028</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Noksan Dokuz</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786052873113</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Hayattan Serpiştirmeler</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786052873120</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Mireşu Kozmos İkizleri</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786051489421</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Lebiderya Sessizliğim</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786051489360</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Gün İzi</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786051489377</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Zerenus - Ölümsüzlerin Savaşı</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786052872949</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Meraklı Arda İle Gez, Gör, Öğren</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786052871621</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Elza'nın Piyanosu</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9786052871362</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Hayali Gerçekler Gizli Güç</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9786052871416</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Gri</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9786052873335</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Yılları Bekleyemem</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786052872420</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Son</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9786052872413</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Rutubetli Yalnızlıklar</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9786052872406</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Şevval'in Günlüğü</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9786051484457</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Check - In</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9786051487250</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Adın Adıma Dokundu</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9786051487793</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Sinema Sadece Sinema Değildir</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9786052871485</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Bir Damla Aşk Düştü Yüreğime</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9786052871607</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Gece ve Sağanak</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9786052871317</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Annemden Masallar - Bacı Bacı Can Bacı</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9786052871492</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Ne Kalır</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9786052871461</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Cennetten Düşerken Adem’in Kokusu</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9786052871614</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>İkinci El Papatyalar</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786051481494</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Ya Karabağ Ya Ölüm</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9786052872680</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Bostan Korkuluğu</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786052872543</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Dalgasız Deniz</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786052872529</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Ekspresi</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786052872123</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl Girişimci Olunmaz?</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9786052872024</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Rota</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9786052872277</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Mürekkebin Kokusu</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9786052872246</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Kaderin İçinden</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9786052872178</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Lütfen Canımı Yakma</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9786052872253</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Vuslata Beş Kala</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9786052872215</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Yanık Sipahi</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786052872185</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Sensiz Şiirler</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786051489261</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Sevgiyi Tohuma Yaz</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9786051489254</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Her Derdime Oldun Çare</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9786051489100</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Lili'nin Dünya Seyahati</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9786052873014</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>İrfan Mektebinde Çırak Olmak</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9786051489193</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>İnce Detay</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9786051488998</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Umut Ektim</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9786051489131</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Şemsiye</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9786051489063</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Uykuda Ağlıyordun Bebeğim</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9786051489018</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Kadim Vesvese</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9786051489087</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Ağalık Çöktü</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786051488967</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Kapadokyalı</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9786051489438</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Dünyalık Cennetim Cehennemim</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786052872451</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'un Büyük Kaosları</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786052872383</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Kadınsan</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9786052872468</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Kar Yağdığında</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9786052872345</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Yabancı Kuşlar</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9786052872208</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Var mısın? Kendini Görmeye Hazır mısın?</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786052872031</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Zabit ve Kumandan ile Söyleşi</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9786052872857</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Karanlık</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786052871409</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Sus Sus Nereye Kadar - Demir Leblebi Günlükleri 1</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786052871690</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Balzamin ve Haymatlos</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786052871706</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Mankurt</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9786052871546</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Bedenlerin Duyulmayan Çığlıkları</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786052871669</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Yahuda</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9786052871539</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Tombi Şanlıurfa’da</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786052871683</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Yelkenli</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9786052871522</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Mini Demokrasi Yazıları</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9786052871553</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Kusursuz Mutluluk</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9786052871041</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Köy - Issız Yayla</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9786052870723</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>CHP (1919 - 2018)</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9786052870686</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Önce Dizlerimi Sarmaladım</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9786052870679</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Elçi Dedi Kavmim Kur’an’ı Terk Etti</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9786052870907</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Dilimde Tüy Bitti Aşk</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9786052870259</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Gloksinya</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9786052870839</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Denizin Kıyısındaki Adamın Not Defterinden</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9786052872314</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>Birimiz Ayakta Kalmalıydık</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9786052872222</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9786052872284</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Aritmetik Sancılar</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9786052871829</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Keşkeler Uzar da Uzar</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9786052872055</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Sevdan Çekiyor Beni</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9786051487618</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Ankara'lı Teşkilatçı Mahir</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9786052871508</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Savaşı Gördüm Barışı Aradım</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9786052871744</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9786052871423</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>İz</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9786052870938</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yoksul Sanat Anlatısı</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9786052871065</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Aşkı Şehadet</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9786052871058</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Aleyna'nın Yeni Beslenme Şekli</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9786052870556</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Otur Bi Konuşcaz</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9786052870518</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Masal Değirmeni</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9786052870488</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Göç</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9786051489469</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Kuyruk</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9786051489209</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Papatyalılar</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786051488875</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Sümer'in Arpçı Kızı</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786051487472</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>İnterpol'den Diyarbakır'a Hayaletli Yollar</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786052872819</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Efes'e Yolculuk</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786052872161</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Kurtar Beni Babacığım</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9786052871966</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Bir 27 Mayıs Tahlili Silahlı Kuvvetler Birliği 1960 - 1963</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9786052871850</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Ben Yaptım Oldu</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9786052872116</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Bir Genç Kız Melankolisi</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9786052872093</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Kesik Piramit Demokrasisi</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9786052871874</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Düşlerin Sesi</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9786052872260</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Yedi Kandilli Süreyya</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9786052871577</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Kadın</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9786052871591</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Veda Mevsimi</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9786052871645</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Mücevher Gözlü Anka</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9786052871638</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Avzem</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9786052871584</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Sınır</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9786052870402</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Astrolojisi</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9786051489797</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>King Santillana Bir Futbol Blogundan Yazılar</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9786051489575</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Adın Kelimelerimde Saklı</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9786051489728</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Selim Bir Yalnız</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9786051489780</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Öteki Entegrasyon</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9786051489742</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>Geç Kalmış Mektuplar</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9786051489773</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimiz Aşka Tutsak</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9786051489766</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Ejya</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9786051489872</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>Kadın Suyuna Çorba</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9786051489490</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Tod: Macera Başlıyor</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9786051489841</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Kaderin Gazabı</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9786051489827</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Anlamlarıyla Garip</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9786051488790</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Öteki</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9786051488974</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>Anılar Beldesi</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9786052872444</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>Bebeğimin Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9786051488622</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an'ın Önerdiği Müslümanlık</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9786052872321</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Sol Yanım Sol Yaram</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9786052871867</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Beceriksiz Vazgeçişler</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9786052871652</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Sen Ben Spiral Bir Evrende Yelken</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9786052871331</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Başroldeki Kadın</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9786052870921</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Tanrıların Umudu</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9786052870860</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Sancı</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9786052870532</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>Sürgünler Köy Verdi</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9786052870662</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>Bir Fotoğrafa Sevdalanmak</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9786052870389</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Nal ve Ayak İzlerim</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9786052870105</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Gitme</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9786052870044</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Ağlayan Gölge</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9786056786006</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>Asteroidlerin Büyülü Dünyası</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>185.19</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9786052873854</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>Kendine Hiç Sordun mu?</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9786051489308</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Beni Unutma Kızım</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9786052871898</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>Sanat ve Mitoloji Terimleri Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9786052871935</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>Şüphe</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9786052871928</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Şifacı</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9786052871805</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>Distopyanın 60 Tonu</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9786052871454</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>Hocam İçerdeydim</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>9786052871256</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>Öğrenci(Li) Misiniz?</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>9786052870785</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>Uzaylı Vikki</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9786052870709</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Sedefli</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9786052870778</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Çocuklar Ülkesi</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9786052870754</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>Abdülmuttalip ve Ebu Talip</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>9786052870815</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>Ayasofya’dan Aya Yorgi’ye</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>9786052870310</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>Ahenk</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9786052870204</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Geride Kalanlar</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9786052870303</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>Bilinç Dönüşümü</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9786052870082</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>Uzay Merakı</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9786052870068</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı Tükürünce</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>9786051487922</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Yokluğumun İki Yakası</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9786052870112</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>Masal Gibi Kokuyorsun</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9786051486093</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Hakim Devlet</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9786052870150</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>Figüran</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9786051489032</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>Sanat ve Felsefe Terimleri Sözlüğü</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9786051488868</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Sele Düştü</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9786051489056</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Leyla Deniz</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9786051488738</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Bir Sevdadır Atatürk</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9786051488769</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>Zincirin Halkaları</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9786051488745</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>Dokuzlu</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9786051488752</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>Ayet ve Hadislerle Kişisel Gelişim Rehberi</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9786051489711</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişe Özlem</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9786051487946</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Mülteciyim</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>9786051488660</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>Haykırış</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>9786052870846</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>Gönüllerden Günyüzüne</t>
+        </is>
+      </c>
+      <c r="C583" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>9786052870945</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>Sokaktaki İnsan</t>
+        </is>
+      </c>
+      <c r="C584" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>9786052870853</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>Drbuilder ile Antrenörün Kendin Ol</t>
+        </is>
+      </c>
+      <c r="C585" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>9786052870495</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>Gülümse Biraz</t>
+        </is>
+      </c>
+      <c r="C586" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>9786052870419</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>Şehzade’nin Defteri</t>
+        </is>
+      </c>
+      <c r="C587" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>9786052870464</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>Zünnun Hz. Yunus</t>
+        </is>
+      </c>
+      <c r="C588" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>9786052870037</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>IQ Artırıcı Zeka Soruları</t>
+        </is>
+      </c>
+      <c r="C589" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>9786052870297</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Sanrısı</t>
+        </is>
+      </c>
+      <c r="C590" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>9786052870327</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>Geceye Bir Not Bırak</t>
+        </is>
+      </c>
+      <c r="C591" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>9786052870235</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>Gün Işığı Sokağı</t>
+        </is>
+      </c>
+      <c r="C592" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>9786051489698</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>Başlangıca Yok Oluş</t>
+        </is>
+      </c>
+      <c r="C593" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>9786051489704</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>Pespare</t>
+        </is>
+      </c>
+      <c r="C594" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>9786051489681</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>Eksik Şiir</t>
+        </is>
+      </c>
+      <c r="C595" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>9786051488783</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>Masum</t>
+        </is>
+      </c>
+      <c r="C596" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>9786051488837</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>Serotonin Diyeti</t>
+        </is>
+      </c>
+      <c r="C597" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>9786051488714</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>Doom Kitabı</t>
+        </is>
+      </c>
+      <c r="C598" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>9786051488653</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>Sıyrılma</t>
+        </is>
+      </c>
+      <c r="C599" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>9786051488684</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimin Arka Bahçesi</t>
+        </is>
+      </c>
+      <c r="C600" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>9786051488677</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>Karartılmış Yıldızlar</t>
+        </is>
+      </c>
+      <c r="C601" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>9786052871294</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>Kurak Bedenler</t>
+        </is>
+      </c>
+      <c r="C602" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>9786052871324</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>Doom Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C603" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>9786052870983</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>Hayali Gerçekler</t>
+        </is>
+      </c>
+      <c r="C604" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>9786052871102</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>Arayışlar</t>
+        </is>
+      </c>
+      <c r="C605" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>9786052870730</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Adamı</t>
+        </is>
+      </c>
+      <c r="C606" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>9786052870655</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>Larende Öteki Dünya</t>
+        </is>
+      </c>
+      <c r="C607" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>9786052870457</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>Zamansız Ayrılık</t>
+        </is>
+      </c>
+      <c r="C608" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>9786052870198</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>Fısıltının Gölgesi</t>
+        </is>
+      </c>
+      <c r="C609" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>9786051489889</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>Başkanlık Sistemine Alternatif Bir İleri Demokrasi Önerisi Çağdaş Paylaşımcı Demokrasi Modeli</t>
+        </is>
+      </c>
+      <c r="C610" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>9786051489995</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>Yetim Bilal</t>
+        </is>
+      </c>
+      <c r="C611" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>9786051489933</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>Sayın ….Ş</t>
+        </is>
+      </c>
+      <c r="C612" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>9786051489926</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk İksiri</t>
+        </is>
+      </c>
+      <c r="C613" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>9786051489810</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>Anım’sarsın</t>
+        </is>
+      </c>
+      <c r="C614" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>9786051489803</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>Akrep ile Yelkovan</t>
+        </is>
+      </c>
+      <c r="C615" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>9786051489902</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>Korkma Benden</t>
+        </is>
+      </c>
+      <c r="C616" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>9786051489858</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>Çikolata</t>
+        </is>
+      </c>
+      <c r="C617" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>9786051489964</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>Tecavüz Kaçınılmazsa Öldür</t>
+        </is>
+      </c>
+      <c r="C618" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>9786051489940</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>Bir Tutam Sevgi</t>
+        </is>
+      </c>
+      <c r="C619" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>9786052870013</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>Kıyılarda Kuzgunlar Yanar</t>
+        </is>
+      </c>
+      <c r="C620" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>9786051489735</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralar Hayaller ve Bir Rumuz</t>
+        </is>
+      </c>
+      <c r="C621" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>9786051489759</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>Toprağa Düşen İki Damla</t>
+        </is>
+      </c>
+      <c r="C622" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>9786051488240</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>Kahverengi Gökkuşağı</t>
+        </is>
+      </c>
+      <c r="C623" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>9786051487939</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>Kukkuklar Ötünce</t>
+        </is>
+      </c>
+      <c r="C624" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>9786051489322</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Demokrasi</t>
+        </is>
+      </c>
+      <c r="C625" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>9786051489315</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>Davranışsal Finans</t>
+        </is>
+      </c>
+      <c r="C626" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>9786051489339</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>Kadavra</t>
+        </is>
+      </c>
+      <c r="C627" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>9786051489124</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>Yar'a</t>
+        </is>
+      </c>
+      <c r="C628" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>9786051487823</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>Görkemli Sözler</t>
+        </is>
+      </c>
+      <c r="C629" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>9786051485713</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Merdiven Yaşanmış Öyküler</t>
+        </is>
+      </c>
+      <c r="C630" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>9786051485652</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>Aynadaki Suretim</t>
+        </is>
+      </c>
+      <c r="C631" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>9786051485607</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>Zümrüt Bir Evlilikten Manzaralar</t>
+        </is>
+      </c>
+      <c r="C632" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>9786051485690</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>Balk Hanedanı Sevgiye Layık</t>
+        </is>
+      </c>
+      <c r="C633" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>9786051485348</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>Yakamoz</t>
+        </is>
+      </c>
+      <c r="C634" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>9786051485386</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Kalan</t>
+        </is>
+      </c>
+      <c r="C635" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>9786051485089</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>Balıkların Sarhoşluğu</t>
+        </is>
+      </c>
+      <c r="C636" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
+          <t>9786051483771</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluğa 0 Km</t>
+        </is>
+      </c>
+      <c r="C637" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
+          <t>9786051483733</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="C638" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>9786052871263</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>Şiirim Hoş Geldin</t>
+        </is>
+      </c>
+      <c r="C639" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>9786052871034</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>Salih Onu Seviyor</t>
+        </is>
+      </c>
+      <c r="C640" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="641" spans="1:3">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>9786052871249</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
+          <t>İyi Kaptan Fırtınada Belli olur</t>
+        </is>
+      </c>
+      <c r="C641" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="642" spans="1:3">
+      <c r="A642" s="1" t="inlineStr">
+        <is>
+          <t>9786052871300</t>
+        </is>
+      </c>
+      <c r="B642" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Olsun Hayat</t>
+        </is>
+      </c>
+      <c r="C642" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="643" spans="1:3">
+      <c r="A643" s="1" t="inlineStr">
+        <is>
+          <t>9786052871379</t>
+        </is>
+      </c>
+      <c r="B643" s="1" t="inlineStr">
+        <is>
+          <t>Türk’ün Gazisi</t>
+        </is>
+      </c>
+      <c r="C643" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="644" spans="1:3">
+      <c r="A644" s="1" t="inlineStr">
+        <is>
+          <t>9786052871140</t>
+        </is>
+      </c>
+      <c r="B644" s="1" t="inlineStr">
+        <is>
+          <t>Kırıl Kabuk</t>
+        </is>
+      </c>
+      <c r="C644" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="645" spans="1:3">
+      <c r="A645" s="1" t="inlineStr">
+        <is>
+          <t>9786052871157</t>
+        </is>
+      </c>
+      <c r="B645" s="1" t="inlineStr">
+        <is>
+          <t>Sığnak Kuşu</t>
+        </is>
+      </c>
+      <c r="C645" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="646" spans="1:3">
+      <c r="A646" s="1" t="inlineStr">
+        <is>
+          <t>9786052871089</t>
+        </is>
+      </c>
+      <c r="B646" s="1" t="inlineStr">
+        <is>
+          <t>Hoşça Kal</t>
+        </is>
+      </c>
+      <c r="C646" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="647" spans="1:3">
+      <c r="A647" s="1" t="inlineStr">
+        <is>
+          <t>9786052871072</t>
+        </is>
+      </c>
+      <c r="B647" s="1" t="inlineStr">
+        <is>
+          <t>Cehenneme Yardım</t>
+        </is>
+      </c>
+      <c r="C647" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="648" spans="1:3">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
+          <t>9786052871171</t>
+        </is>
+      </c>
+      <c r="B648" s="1" t="inlineStr">
+        <is>
+          <t>Kanlı Abdest</t>
+        </is>
+      </c>
+      <c r="C648" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="649" spans="1:3">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
+          <t>9786052871126</t>
+        </is>
+      </c>
+      <c r="B649" s="1" t="inlineStr">
+        <is>
+          <t>Sır Gibi</t>
+        </is>
+      </c>
+      <c r="C649" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="650" spans="1:3">
+      <c r="A650" s="1" t="inlineStr">
+        <is>
+          <t>9786052871133</t>
+        </is>
+      </c>
+      <c r="B650" s="1" t="inlineStr">
+        <is>
+          <t>Güz Fotoğrafçısı</t>
+        </is>
+      </c>
+      <c r="C650" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="651" spans="1:3">
+      <c r="A651" s="1" t="inlineStr">
+        <is>
+          <t>9786052870990</t>
+        </is>
+      </c>
+      <c r="B651" s="1" t="inlineStr">
+        <is>
+          <t>Hevin - Yalnızlık İçerir</t>
+        </is>
+      </c>
+      <c r="C651" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="652" spans="1:3">
+      <c r="A652" s="1" t="inlineStr">
+        <is>
+          <t>9786052871003</t>
+        </is>
+      </c>
+      <c r="B652" s="1" t="inlineStr">
+        <is>
+          <t>Hikaye Üstü Az Şiir</t>
+        </is>
+      </c>
+      <c r="C652" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="653" spans="1:3">
+      <c r="A653" s="1" t="inlineStr">
+        <is>
+          <t>9786052871027</t>
+        </is>
+      </c>
+      <c r="B653" s="1" t="inlineStr">
+        <is>
+          <t>Murad-ı Hayal Davanın Neferi</t>
+        </is>
+      </c>
+      <c r="C653" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="654" spans="1:3">
+      <c r="A654" s="1" t="inlineStr">
+        <is>
+          <t>9786052871119</t>
+        </is>
+      </c>
+      <c r="B654" s="1" t="inlineStr">
+        <is>
+          <t>Suskun Adamın İsyanı</t>
+        </is>
+      </c>
+      <c r="C654" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="655" spans="1:3">
+      <c r="A655" s="1" t="inlineStr">
+        <is>
+          <t>9786052871188</t>
+        </is>
+      </c>
+      <c r="B655" s="1" t="inlineStr">
+        <is>
+          <t>Zihin Savaşı Doğal Kahramanlar</t>
+        </is>
+      </c>
+      <c r="C655" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="656" spans="1:3">
+      <c r="A656" s="1" t="inlineStr">
+        <is>
+          <t>9786052870280</t>
+        </is>
+      </c>
+      <c r="B656" s="1" t="inlineStr">
+        <is>
+          <t>Çıkmaz Sokak</t>
+        </is>
+      </c>
+      <c r="C656" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="657" spans="1:3">
+      <c r="A657" s="1" t="inlineStr">
+        <is>
+          <t>9786052870266</t>
+        </is>
+      </c>
+      <c r="B657" s="1" t="inlineStr">
+        <is>
+          <t>Kuzey Yıldızı</t>
+        </is>
+      </c>
+      <c r="C657" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="658" spans="1:3">
+      <c r="A658" s="1" t="inlineStr">
+        <is>
+          <t>9786052870273</t>
+        </is>
+      </c>
+      <c r="B658" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gün Gelecek Bir Gün Kalacak</t>
+        </is>
+      </c>
+      <c r="C658" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="659" spans="1:3">
+      <c r="A659" s="1" t="inlineStr">
+        <is>
+          <t>9786052870341</t>
+        </is>
+      </c>
+      <c r="B659" s="1" t="inlineStr">
+        <is>
+          <t>Bir Başka Saray</t>
+        </is>
+      </c>
+      <c r="C659" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="660" spans="1:3">
+      <c r="A660" s="1" t="inlineStr">
+        <is>
+          <t>9786052870143</t>
+        </is>
+      </c>
+      <c r="B660" s="1" t="inlineStr">
+        <is>
+          <t>Dolunay Etkisi</t>
+        </is>
+      </c>
+      <c r="C660" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="661" spans="1:3">
+      <c r="A661" s="1" t="inlineStr">
+        <is>
+          <t>9786052870167</t>
+        </is>
+      </c>
+      <c r="B661" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzü Mavisini Kaybedince</t>
+        </is>
+      </c>
+      <c r="C661" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="662" spans="1:3">
+      <c r="A662" s="1" t="inlineStr">
+        <is>
+          <t>9786052870181</t>
+        </is>
+      </c>
+      <c r="B662" s="1" t="inlineStr">
+        <is>
+          <t>Kesik Parmak</t>
+        </is>
+      </c>
+      <c r="C662" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="663" spans="1:3">
+      <c r="A663" s="1" t="inlineStr">
+        <is>
+          <t>9786051489643</t>
+        </is>
+      </c>
+      <c r="B663" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Serenad</t>
+        </is>
+      </c>
+      <c r="C663" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="664" spans="1:3">
+      <c r="A664" s="1" t="inlineStr">
+        <is>
+          <t>9786051489612</t>
+        </is>
+      </c>
+      <c r="B664" s="1" t="inlineStr">
+        <is>
+          <t>İki Hayat</t>
+        </is>
+      </c>
+      <c r="C664" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="665" spans="1:3">
+      <c r="A665" s="1" t="inlineStr">
+        <is>
+          <t>9786051489599</t>
+        </is>
+      </c>
+      <c r="B665" s="1" t="inlineStr">
+        <is>
+          <t>Son Hüznü</t>
+        </is>
+      </c>
+      <c r="C665" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="666" spans="1:3">
+      <c r="A666" s="1" t="inlineStr">
+        <is>
+          <t>9786051489636</t>
+        </is>
+      </c>
+      <c r="B666" s="1" t="inlineStr">
+        <is>
+          <t>Vaveyla</t>
+        </is>
+      </c>
+      <c r="C666" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="667" spans="1:3">
+      <c r="A667" s="1" t="inlineStr">
+        <is>
+          <t>9786051489629</t>
+        </is>
+      </c>
+      <c r="B667" s="1" t="inlineStr">
+        <is>
+          <t>Zencilerin De Saçları Beyazlar</t>
+        </is>
+      </c>
+      <c r="C667" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="668" spans="1:3">
+      <c r="A668" s="1" t="inlineStr">
+        <is>
+          <t>9786051489582</t>
+        </is>
+      </c>
+      <c r="B668" s="1" t="inlineStr">
+        <is>
+          <t>Kutu</t>
+        </is>
+      </c>
+      <c r="C668" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="669" spans="1:3">
+      <c r="A669" s="1" t="inlineStr">
+        <is>
+          <t>9786051489117</t>
+        </is>
+      </c>
+      <c r="B669" s="1" t="inlineStr">
+        <is>
+          <t>Perdenin Ardı</t>
+        </is>
+      </c>
+      <c r="C669" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="670" spans="1:3">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>9786051489179</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>İyi Olma Harekatı</t>
+        </is>
+      </c>
+      <c r="C670" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="671" spans="1:3">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>9786051489186</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>Merdüm</t>
+        </is>
+      </c>
+      <c r="C671" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="672" spans="1:3">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>9786051487830</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>Kırık Kalpler</t>
+        </is>
+      </c>
+      <c r="C672" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="673" spans="1:3">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>9786052870174</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>İsimsiz Mektuplar</t>
+        </is>
+      </c>
+      <c r="C673" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="674" spans="1:3">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>9786052870136</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
+          <t>Beni Tanıyan Yok Mu?</t>
+        </is>
+      </c>
+      <c r="C674" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="675" spans="1:3">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>9786052870372</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>Eylül Şiirleri ve Parçacıklar</t>
+        </is>
+      </c>
+      <c r="C675" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="676" spans="1:3">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>9786052870358</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>Ali</t>
+        </is>
+      </c>
+      <c r="C676" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="677" spans="1:3">
+      <c r="A677" s="1" t="inlineStr">
+        <is>
+          <t>9786051489988</t>
+        </is>
+      </c>
+      <c r="B677" s="1" t="inlineStr">
+        <is>
+          <t>Ka -an 1. Bölüm Kehanet</t>
+        </is>
+      </c>
+      <c r="C677" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="678" spans="1:3">
+      <c r="A678" s="1" t="inlineStr">
+        <is>
+          <t>9786052870426</t>
+        </is>
+      </c>
+      <c r="B678" s="1" t="inlineStr">
+        <is>
+          <t>7 Ulu Ozan</t>
+        </is>
+      </c>
+      <c r="C678" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="679" spans="1:3">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
+          <t>9786051489247</t>
+        </is>
+      </c>
+      <c r="B679" s="1" t="inlineStr">
+        <is>
+          <t>Epilya</t>
+        </is>
+      </c>
+      <c r="C679" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="680" spans="1:3">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
+          <t>9786051489216</t>
+        </is>
+      </c>
+      <c r="B680" s="1" t="inlineStr">
+        <is>
+          <t>Allah’a Yolculuk</t>
+        </is>
+      </c>
+      <c r="C680" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="681" spans="1:3">
+      <c r="A681" s="1" t="inlineStr">
+        <is>
+          <t>9786051489230</t>
+        </is>
+      </c>
+      <c r="B681" s="1" t="inlineStr">
+        <is>
+          <t>Düz Adam</t>
+        </is>
+      </c>
+      <c r="C681" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="682" spans="1:3">
+      <c r="A682" s="1" t="inlineStr">
+        <is>
+          <t>9786051489148</t>
+        </is>
+      </c>
+      <c r="B682" s="1" t="inlineStr">
+        <is>
+          <t>Aydın Destanı</t>
+        </is>
+      </c>
+      <c r="C682" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="683" spans="1:3">
+      <c r="A683" s="1" t="inlineStr">
+        <is>
+          <t>9786051489278</t>
+        </is>
+      </c>
+      <c r="B683" s="1" t="inlineStr">
+        <is>
+          <t>Oyuncak Tozlanması</t>
+        </is>
+      </c>
+      <c r="C683" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="684" spans="1:3">
+      <c r="A684" s="1" t="inlineStr">
+        <is>
+          <t>9786051487816</t>
+        </is>
+      </c>
+      <c r="B684" s="1" t="inlineStr">
+        <is>
+          <t>Doğu Ekspresinde Bir Kedi</t>
+        </is>
+      </c>
+      <c r="C684" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="685" spans="1:3">
+      <c r="A685" s="1" t="inlineStr">
+        <is>
+          <t>9786051489223</t>
+        </is>
+      </c>
+      <c r="B685" s="1" t="inlineStr">
+        <is>
+          <t>Bedel</t>
+        </is>
+      </c>
+      <c r="C685" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="686" spans="1:3">
+      <c r="A686" s="1" t="inlineStr">
+        <is>
+          <t>9786051485621</t>
+        </is>
+      </c>
+      <c r="B686" s="1" t="inlineStr">
+        <is>
+          <t>Bir Avuç Komplo</t>
+        </is>
+      </c>
+      <c r="C686" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="687" spans="1:3">
+      <c r="A687" s="1" t="inlineStr">
+        <is>
+          <t>9786051485614</t>
+        </is>
+      </c>
+      <c r="B687" s="1" t="inlineStr">
+        <is>
+          <t>Bir Köy İmamının Günlüğü</t>
+        </is>
+      </c>
+      <c r="C687" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="688" spans="1:3">
+      <c r="A688" s="1" t="inlineStr">
+        <is>
+          <t>9786052870075</t>
+        </is>
+      </c>
+      <c r="B688" s="1" t="inlineStr">
+        <is>
+          <t>Pisçik Ailesi</t>
+        </is>
+      </c>
+      <c r="C688" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="689" spans="1:3">
+      <c r="A689" s="1" t="inlineStr">
+        <is>
+          <t>9786052870396</t>
+        </is>
+      </c>
+      <c r="B689" s="1" t="inlineStr">
+        <is>
+          <t>Azad Et</t>
+        </is>
+      </c>
+      <c r="C689" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="690" spans="1:3">
+      <c r="A690" s="1" t="inlineStr">
+        <is>
+          <t>9786052870365</t>
+        </is>
+      </c>
+      <c r="B690" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zihnin Günlüğü</t>
+        </is>
+      </c>
+      <c r="C690" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="691" spans="1:3">
+      <c r="A691" s="1" t="inlineStr">
+        <is>
+          <t>9786052870099</t>
+        </is>
+      </c>
+      <c r="B691" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Vursun Kalbinden</t>
+        </is>
+      </c>
+      <c r="C691" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="692" spans="1:3">
+      <c r="A692" s="1" t="inlineStr">
+        <is>
+          <t>9786052870020</t>
+        </is>
+      </c>
+      <c r="B692" s="1" t="inlineStr">
+        <is>
+          <t>Kehanet Mengü’nün Esrarı</t>
+        </is>
+      </c>
+      <c r="C692" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="693" spans="1:3">
+      <c r="A693" s="1" t="inlineStr">
+        <is>
+          <t>9786052870006</t>
+        </is>
+      </c>
+      <c r="B693" s="1" t="inlineStr">
+        <is>
+          <t>İki Yüreğin Ayak İzinde</t>
+        </is>
+      </c>
+      <c r="C693" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="694" spans="1:3">
+      <c r="A694" s="1" t="inlineStr">
+        <is>
+          <t>9786051489834</t>
+        </is>
+      </c>
+      <c r="B694" s="1" t="inlineStr">
+        <is>
+          <t>Tanınmaz</t>
+        </is>
+      </c>
+      <c r="C694" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="695" spans="1:3">
+      <c r="A695" s="1" t="inlineStr">
+        <is>
+          <t>9786051489919</t>
+        </is>
+      </c>
+      <c r="B695" s="1" t="inlineStr">
+        <is>
+          <t>Ay Işığı</t>
+        </is>
+      </c>
+      <c r="C695" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="696" spans="1:3">
+      <c r="A696" s="1" t="inlineStr">
+        <is>
+          <t>9786051489865</t>
+        </is>
+      </c>
+      <c r="B696" s="1" t="inlineStr">
+        <is>
+          <t>Yaşlanıyorum ama Yaşamıyorum</t>
+        </is>
+      </c>
+      <c r="C696" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="697" spans="1:3">
+      <c r="A697" s="1" t="inlineStr">
+        <is>
+          <t>9786051489971</t>
+        </is>
+      </c>
+      <c r="B697" s="1" t="inlineStr">
+        <is>
+          <t>Ağlar Yalnızlığım</t>
+        </is>
+      </c>
+      <c r="C697" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="698" spans="1:3">
+      <c r="A698" s="1" t="inlineStr">
+        <is>
+          <t>9786051489957</t>
+        </is>
+      </c>
+      <c r="B698" s="1" t="inlineStr">
+        <is>
+          <t>Veda</t>
+        </is>
+      </c>
+      <c r="C698" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="699" spans="1:3">
+      <c r="A699" s="1" t="inlineStr">
+        <is>
+          <t>9786051487779</t>
+        </is>
+      </c>
+      <c r="B699" s="1" t="inlineStr">
+        <is>
+          <t>Bir Feci Cahil</t>
+        </is>
+      </c>
+      <c r="C699" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="700" spans="1:3">
+      <c r="A700" s="1" t="inlineStr">
+        <is>
+          <t>9786051487168</t>
+        </is>
+      </c>
+      <c r="B700" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuza Kadar</t>
+        </is>
+      </c>
+      <c r="C700" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="701" spans="1:3">
+      <c r="A701" s="1" t="inlineStr">
+        <is>
+          <t>9786051487106</t>
+        </is>
+      </c>
+      <c r="B701" s="1" t="inlineStr">
+        <is>
+          <t>Anestezi</t>
+        </is>
+      </c>
+      <c r="C701" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="702" spans="1:3">
+      <c r="A702" s="1" t="inlineStr">
+        <is>
+          <t>9786051487175</t>
+        </is>
+      </c>
+      <c r="B702" s="1" t="inlineStr">
+        <is>
+          <t>Damla'nın Kahvaltısı</t>
+        </is>
+      </c>
+      <c r="C702" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="703" spans="1:3">
+      <c r="A703" s="1" t="inlineStr">
+        <is>
+          <t>9786051486253</t>
+        </is>
+      </c>
+      <c r="B703" s="1" t="inlineStr">
+        <is>
+          <t>Mavinin Celladı</t>
+        </is>
+      </c>
+      <c r="C703" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="704" spans="1:3">
+      <c r="A704" s="1" t="inlineStr">
+        <is>
+          <t>9786051486222</t>
+        </is>
+      </c>
+      <c r="B704" s="1" t="inlineStr">
+        <is>
+          <t>Yukarıdan Aşağı Sekiz</t>
+        </is>
+      </c>
+      <c r="C704" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="705" spans="1:3">
+      <c r="A705" s="1" t="inlineStr">
+        <is>
+          <t>3990000031878</t>
+        </is>
+      </c>
+      <c r="B705" s="1" t="inlineStr">
+        <is>
+          <t>Fotoğraf Otopsisi</t>
+        </is>
+      </c>
+      <c r="C705" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="706" spans="1:3">
+      <c r="A706" s="1" t="inlineStr">
+        <is>
+          <t>9786052870501</t>
+        </is>
+      </c>
+      <c r="B706" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Meteorolojik Afetler Tarihi</t>
+        </is>
+      </c>
+      <c r="C706" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="707" spans="1:3">
+      <c r="A707" s="1" t="inlineStr">
+        <is>
+          <t>9786052873007</t>
+        </is>
+      </c>
+      <c r="B707" s="1" t="inlineStr">
+        <is>
+          <t>İzciliğe Başlangıç El Kitabı</t>
+        </is>
+      </c>
+      <c r="C707" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="708" spans="1:3">
+      <c r="A708" s="1" t="inlineStr">
+        <is>
+          <t>9786052870129</t>
+        </is>
+      </c>
+      <c r="B708" s="1" t="inlineStr">
+        <is>
+          <t>Melike</t>
+        </is>
+      </c>
+      <c r="C708" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="709" spans="1:3">
+      <c r="A709" s="1" t="inlineStr">
+        <is>
+          <t>9786051486383</t>
+        </is>
+      </c>
+      <c r="B709" s="1" t="inlineStr">
+        <is>
+          <t>Şehri Acı Kokan Yalnızlığım</t>
+        </is>
+      </c>
+      <c r="C709" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="710" spans="1:3">
+      <c r="A710" s="1" t="inlineStr">
+        <is>
+          <t>9786051485867</t>
+        </is>
+      </c>
+      <c r="B710" s="1" t="inlineStr">
+        <is>
+          <t>Baba ve Kan</t>
+        </is>
+      </c>
+      <c r="C710" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="711" spans="1:3">
+      <c r="A711" s="1" t="inlineStr">
+        <is>
+          <t>9786051485850</t>
+        </is>
+      </c>
+      <c r="B711" s="1" t="inlineStr">
+        <is>
+          <t>Tavananna</t>
+        </is>
+      </c>
+      <c r="C711" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="712" spans="1:3">
+      <c r="A712" s="1" t="inlineStr">
+        <is>
+          <t>9786051485874</t>
+        </is>
+      </c>
+      <c r="B712" s="1" t="inlineStr">
+        <is>
+          <t>Sahipsiz Şiirler</t>
+        </is>
+      </c>
+      <c r="C712" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="713" spans="1:3">
+      <c r="A713" s="1" t="inlineStr">
+        <is>
+          <t>9786051485898</t>
+        </is>
+      </c>
+      <c r="B713" s="1" t="inlineStr">
+        <is>
+          <t>AhhŞK</t>
+        </is>
+      </c>
+      <c r="C713" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="714" spans="1:3">
+      <c r="A714" s="1" t="inlineStr">
+        <is>
+          <t>9786051485843</t>
+        </is>
+      </c>
+      <c r="B714" s="1" t="inlineStr">
+        <is>
+          <t>Allah'ın İspatı ve Yolu</t>
+        </is>
+      </c>
+      <c r="C714" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="715" spans="1:3">
+      <c r="A715" s="1" t="inlineStr">
+        <is>
+          <t>9786051485591</t>
+        </is>
+      </c>
+      <c r="B715" s="1" t="inlineStr">
+        <is>
+          <t>Kalemin Gözyaşı</t>
+        </is>
+      </c>
+      <c r="C715" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="716" spans="1:3">
+      <c r="A716" s="1" t="inlineStr">
+        <is>
+          <t>9786051485096</t>
+        </is>
+      </c>
+      <c r="B716" s="1" t="inlineStr">
+        <is>
+          <t>Kalfanın Keserinden Kalbine</t>
+        </is>
+      </c>
+      <c r="C716" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="717" spans="1:3">
+      <c r="A717" s="1" t="inlineStr">
+        <is>
+          <t>9786051485041</t>
+        </is>
+      </c>
+      <c r="B717" s="1" t="inlineStr">
+        <is>
+          <t>Arşil'den Mektup</t>
+        </is>
+      </c>
+      <c r="C717" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="718" spans="1:3">
+      <c r="A718" s="1" t="inlineStr">
+        <is>
+          <t>9786051484662</t>
+        </is>
+      </c>
+      <c r="B718" s="1" t="inlineStr">
+        <is>
+          <t>Yoruldum Gitmesen Olmaz mı?</t>
+        </is>
+      </c>
+      <c r="C718" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="719" spans="1:3">
+      <c r="A719" s="1" t="inlineStr">
+        <is>
+          <t>9786051484754</t>
+        </is>
+      </c>
+      <c r="B719" s="1" t="inlineStr">
+        <is>
+          <t>Sanal Alemin Yeni Hedefi : Çocuklar</t>
+        </is>
+      </c>
+      <c r="C719" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="720" spans="1:3">
+      <c r="A720" s="1" t="inlineStr">
+        <is>
+          <t>9786051484747</t>
+        </is>
+      </c>
+      <c r="B720" s="1" t="inlineStr">
+        <is>
+          <t>Ve Çocuk Gülüşünde Mutluluk</t>
+        </is>
+      </c>
+      <c r="C720" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="721" spans="1:3">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>9786051484440</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>Sadece Nasılsın De</t>
+        </is>
+      </c>
+      <c r="C721" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="722" spans="1:3">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>9786051489551</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>Beyin Bulantısı</t>
+        </is>
+      </c>
+      <c r="C722" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="723" spans="1:3">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>9786051489506</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>Maşuk</t>
+        </is>
+      </c>
+      <c r="C723" s="1">
+        <v>19.44</v>
+      </c>
+    </row>
+    <row r="724" spans="1:3">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>9786051489445</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
+          <t>Felsefede Yolculuk</t>
+        </is>
+      </c>
+      <c r="C724" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="725" spans="1:3">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>9786051488844</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>Dersimli Bir Kız Sevdim</t>
+        </is>
+      </c>
+      <c r="C725" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="726" spans="1:3">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>9786051489025</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
+          <t>Laleli’de Bir Pazartesi</t>
+        </is>
+      </c>
+      <c r="C726" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="727" spans="1:3">
+      <c r="A727" s="1" t="inlineStr">
+        <is>
+          <t>9786051488929</t>
+        </is>
+      </c>
+      <c r="B727" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="C727" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="728" spans="1:3">
+      <c r="A728" s="1" t="inlineStr">
+        <is>
+          <t>9786051489070</t>
+        </is>
+      </c>
+      <c r="B728" s="1" t="inlineStr">
+        <is>
+          <t>T/aşkın Üçlemeler</t>
+        </is>
+      </c>
+      <c r="C728" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="729" spans="1:3">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>9786051489001</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>Babamın Hayali</t>
+        </is>
+      </c>
+      <c r="C729" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="730" spans="1:3">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>9786051488820</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>Seninle Yaşayamadıklarımız</t>
+        </is>
+      </c>
+      <c r="C730" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="731" spans="1:3">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>9786051488882</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>Tatlı Rüya</t>
+        </is>
+      </c>
+      <c r="C731" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="732" spans="1:3">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>9786051488806</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>Dakhumn</t>
+        </is>
+      </c>
+      <c r="C732" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="733" spans="1:3">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>9786051482897</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>Active English Grammar</t>
+        </is>
+      </c>
+      <c r="C733" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="734" spans="1:3">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>9786051483207</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>Geriye Kalanlar</t>
+        </is>
+      </c>
+      <c r="C734" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="735" spans="1:3">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>9786051483313</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>Eylülde Başla</t>
+        </is>
+      </c>
+      <c r="C735" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="736" spans="1:3">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>9786051482958</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>Postacı</t>
+        </is>
+      </c>
+      <c r="C736" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="737" spans="1:3">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>9786051481654</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
+          <t>Hep Sonbahar Gibidir</t>
+        </is>
+      </c>
+      <c r="C737" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="738" spans="1:3">
+      <c r="A738" s="1" t="inlineStr">
+        <is>
+          <t>9786051481531</t>
+        </is>
+      </c>
+      <c r="B738" s="1" t="inlineStr">
+        <is>
+          <t>Batılılaşma Çıkmazı ve Mukaddesata Özlem</t>
+        </is>
+      </c>
+      <c r="C738" s="1">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="739" spans="1:3">
+      <c r="A739" s="1" t="inlineStr">
+        <is>
+          <t>9786051483696</t>
+        </is>
+      </c>
+      <c r="B739" s="1" t="inlineStr">
+        <is>
+          <t>Sensiz Olan Her Gece</t>
+        </is>
+      </c>
+      <c r="C739" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="740" spans="1:3">
+      <c r="A740" s="1" t="inlineStr">
+        <is>
+          <t>9786051483566</t>
+        </is>
+      </c>
+      <c r="B740" s="1" t="inlineStr">
+        <is>
+          <t>Umudunu Asla Kaybetme</t>
+        </is>
+      </c>
+      <c r="C740" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="741" spans="1:3">
+      <c r="A741" s="1" t="inlineStr">
+        <is>
+          <t>9786051483580</t>
+        </is>
+      </c>
+      <c r="B741" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Nefret</t>
+        </is>
+      </c>
+      <c r="C741" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="742" spans="1:3">
+      <c r="A742" s="1" t="inlineStr">
+        <is>
+          <t>9786051483399</t>
+        </is>
+      </c>
+      <c r="B742" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaki Köprüleri Yakın</t>
+        </is>
+      </c>
+      <c r="C742" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="743" spans="1:3">
+      <c r="A743" s="1" t="inlineStr">
+        <is>
+          <t>9786051482798</t>
+        </is>
+      </c>
+      <c r="B743" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Devlet Sistemlerinde Karşılaştırmalı Sosyal Refah ve Hizmet Modelleri</t>
+        </is>
+      </c>
+      <c r="C743" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="744" spans="1:3">
+      <c r="A744" s="1" t="inlineStr">
+        <is>
+          <t>9786051481746</t>
+        </is>
+      </c>
+      <c r="B744" s="1" t="inlineStr">
+        <is>
+          <t>Şairler Şiirlerle Veda Edermiş</t>
+        </is>
+      </c>
+      <c r="C744" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="745" spans="1:3">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>9786054685134</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>Mesarya'dan Notlar 1</t>
+        </is>
+      </c>
+      <c r="C745" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="746" spans="1:3">
+      <c r="A746" s="1" t="inlineStr">
+        <is>
+          <t>9786051482309</t>
+        </is>
+      </c>
+      <c r="B746" s="1" t="inlineStr">
+        <is>
+          <t>Adını Sen Bul Yalnızlığın</t>
+        </is>
+      </c>
+      <c r="C746" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="747" spans="1:3">
+      <c r="A747" s="1" t="inlineStr">
+        <is>
+          <t>9786051484730</t>
+        </is>
+      </c>
+      <c r="B747" s="1" t="inlineStr">
+        <is>
+          <t>Yitik Hazine</t>
+        </is>
+      </c>
+      <c r="C747" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="748" spans="1:3">
+      <c r="A748" s="1" t="inlineStr">
+        <is>
+          <t>9786051483443</t>
+        </is>
+      </c>
+      <c r="B748" s="1" t="inlineStr">
+        <is>
+          <t>Paranoya</t>
+        </is>
+      </c>
+      <c r="C748" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="749" spans="1:3">
+      <c r="A749" s="1" t="inlineStr">
+        <is>
+          <t>9786051483535</t>
+        </is>
+      </c>
+      <c r="B749" s="1" t="inlineStr">
+        <is>
+          <t>Düş Pazarı</t>
+        </is>
+      </c>
+      <c r="C749" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="750" spans="1:3">
+      <c r="A750" s="1" t="inlineStr">
+        <is>
+          <t>9786051483115</t>
+        </is>
+      </c>
+      <c r="B750" s="1" t="inlineStr">
+        <is>
+          <t>Beden Köleliğinden Akıl Köleliğine İnsan</t>
+        </is>
+      </c>
+      <c r="C750" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="751" spans="1:3">
+      <c r="A751" s="1" t="inlineStr">
+        <is>
+          <t>9786051483283</t>
+        </is>
+      </c>
+      <c r="B751" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Bağ Bozumu</t>
+        </is>
+      </c>
+      <c r="C751" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="752" spans="1:3">
+      <c r="A752" s="1" t="inlineStr">
+        <is>
+          <t>9786051482859</t>
+        </is>
+      </c>
+      <c r="B752" s="1" t="inlineStr">
+        <is>
+          <t>Semra ile Ali'nin Aşkı</t>
+        </is>
+      </c>
+      <c r="C752" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="753" spans="1:3">
+      <c r="A753" s="1" t="inlineStr">
+        <is>
+          <t>9786051481852</t>
+        </is>
+      </c>
+      <c r="B753" s="1" t="inlineStr">
+        <is>
+          <t>Düşlerimde Bulduklarım</t>
+        </is>
+      </c>
+      <c r="C753" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="754" spans="1:3">
+      <c r="A754" s="1" t="inlineStr">
+        <is>
+          <t>9786051482224</t>
+        </is>
+      </c>
+      <c r="B754" s="1" t="inlineStr">
+        <is>
+          <t>Paradoks</t>
+        </is>
+      </c>
+      <c r="C754" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="755" spans="1:3">
+      <c r="A755" s="1" t="inlineStr">
+        <is>
+          <t>9786051482415</t>
+        </is>
+      </c>
+      <c r="B755" s="1" t="inlineStr">
+        <is>
+          <t>Kaos</t>
+        </is>
+      </c>
+      <c r="C755" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="756" spans="1:3">
+      <c r="A756" s="1" t="inlineStr">
+        <is>
+          <t>9786051482514</t>
+        </is>
+      </c>
+      <c r="B756" s="1" t="inlineStr">
+        <is>
+          <t>Doğum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C756" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="757" spans="1:3">
+      <c r="A757" s="1" t="inlineStr">
+        <is>
+          <t>9786051482101</t>
+        </is>
+      </c>
+      <c r="B757" s="1" t="inlineStr">
+        <is>
+          <t>Kabus</t>
+        </is>
+      </c>
+      <c r="C757" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="758" spans="1:3">
+      <c r="A758" s="1" t="inlineStr">
+        <is>
+          <t>9786051482149</t>
+        </is>
+      </c>
+      <c r="B758" s="1" t="inlineStr">
+        <is>
+          <t>Her Şey Maviye Karışır</t>
+        </is>
+      </c>
+      <c r="C758" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="759" spans="1:3">
+      <c r="A759" s="1" t="inlineStr">
+        <is>
+          <t>9786051482170</t>
+        </is>
+      </c>
+      <c r="B759" s="1" t="inlineStr">
+        <is>
+          <t>Nilüferler</t>
+        </is>
+      </c>
+      <c r="C759" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="760" spans="1:3">
+      <c r="A760" s="1" t="inlineStr">
+        <is>
+          <t>9786051482194</t>
+        </is>
+      </c>
+      <c r="B760" s="1" t="inlineStr">
+        <is>
+          <t>Ve İnsanlığımız (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C760" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="761" spans="1:3">
+      <c r="A761" s="1" t="inlineStr">
+        <is>
+          <t>9786051482217</t>
+        </is>
+      </c>
+      <c r="B761" s="1" t="inlineStr">
+        <is>
+          <t>Hikayeler Çöplüğü</t>
+        </is>
+      </c>
+      <c r="C761" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="762" spans="1:3">
+      <c r="A762" s="1" t="inlineStr">
+        <is>
+          <t>9786051482132</t>
+        </is>
+      </c>
+      <c r="B762" s="1" t="inlineStr">
+        <is>
+          <t>Urganterium</t>
+        </is>
+      </c>
+      <c r="C762" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="763" spans="1:3">
+      <c r="A763" s="1" t="inlineStr">
+        <is>
+          <t>9786051482200</t>
+        </is>
+      </c>
+      <c r="B763" s="1" t="inlineStr">
+        <is>
+          <t>Deniz'in Uçan Radyosu</t>
+        </is>
+      </c>
+      <c r="C763" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="764" spans="1:3">
+      <c r="A764" s="1" t="inlineStr">
+        <is>
+          <t>9786051481258</t>
+        </is>
+      </c>
+      <c r="B764" s="1" t="inlineStr">
+        <is>
+          <t>Batıdan Doğdu Güneş</t>
+        </is>
+      </c>
+      <c r="C764" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="765" spans="1:3">
+      <c r="A765" s="1" t="inlineStr">
+        <is>
+          <t>9786051481272</t>
+        </is>
+      </c>
+      <c r="B765" s="1" t="inlineStr">
+        <is>
+          <t>Mazi Defterimde İzdir</t>
+        </is>
+      </c>
+      <c r="C765" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="766" spans="1:3">
+      <c r="A766" s="1" t="inlineStr">
+        <is>
+          <t>9786051481241</t>
+        </is>
+      </c>
+      <c r="B766" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Tutkalı</t>
+        </is>
+      </c>
+      <c r="C766" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="767" spans="1:3">
+      <c r="A767" s="1" t="inlineStr">
+        <is>
+          <t>9786051481098</t>
+        </is>
+      </c>
+      <c r="B767" s="1" t="inlineStr">
+        <is>
+          <t>Ruhuma Sızan Işık</t>
+        </is>
+      </c>
+      <c r="C767" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="768" spans="1:3">
+      <c r="A768" s="1" t="inlineStr">
+        <is>
+          <t>9786051481166</t>
+        </is>
+      </c>
+      <c r="B768" s="1" t="inlineStr">
+        <is>
+          <t>Aşka Kurban Gitmek</t>
+        </is>
+      </c>
+      <c r="C768" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="769" spans="1:3">
+      <c r="A769" s="1" t="inlineStr">
+        <is>
+          <t>9786051481074</t>
+        </is>
+      </c>
+      <c r="B769" s="1" t="inlineStr">
+        <is>
+          <t>Kumarın Şifresi Çıkış</t>
+        </is>
+      </c>
+      <c r="C769" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="770" spans="1:3">
+      <c r="A770" s="1" t="inlineStr">
+        <is>
+          <t>9786051481043</t>
+        </is>
+      </c>
+      <c r="B770" s="1" t="inlineStr">
+        <is>
+          <t>Pedaliza</t>
+        </is>
+      </c>
+      <c r="C770" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="771" spans="1:3">
+      <c r="A771" s="1" t="inlineStr">
+        <is>
+          <t>9786051481104</t>
+        </is>
+      </c>
+      <c r="B771" s="1" t="inlineStr">
+        <is>
+          <t>Bu Şehir İki Kişilik</t>
+        </is>
+      </c>
+      <c r="C771" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="772" spans="1:3">
+      <c r="A772" s="1" t="inlineStr">
+        <is>
+          <t>9786051481142</t>
+        </is>
+      </c>
+      <c r="B772" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Gözü Kör Beyin Ne Alemde</t>
+        </is>
+      </c>
+      <c r="C772" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="773" spans="1:3">
+      <c r="A773" s="1" t="inlineStr">
+        <is>
+          <t>9786051482811</t>
+        </is>
+      </c>
+      <c r="B773" s="1" t="inlineStr">
+        <is>
+          <t>Ya Ölünce Bitmiyorsa</t>
+        </is>
+      </c>
+      <c r="C773" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="774" spans="1:3">
+      <c r="A774" s="1" t="inlineStr">
+        <is>
+          <t>9786051482866</t>
+        </is>
+      </c>
+      <c r="B774" s="1" t="inlineStr">
+        <is>
+          <t>Öyle</t>
+        </is>
+      </c>
+      <c r="C774" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="775" spans="1:3">
+      <c r="A775" s="1" t="inlineStr">
+        <is>
+          <t>9786051482781</t>
+        </is>
+      </c>
+      <c r="B775" s="1" t="inlineStr">
+        <is>
+          <t>Making Money In The Middle East And North Africa</t>
+        </is>
+      </c>
+      <c r="C775" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="776" spans="1:3">
+      <c r="A776" s="1" t="inlineStr">
+        <is>
+          <t>9786051482972</t>
+        </is>
+      </c>
+      <c r="B776" s="1" t="inlineStr">
+        <is>
+          <t>Orta Yaş Yaşlılık</t>
+        </is>
+      </c>
+      <c r="C776" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="777" spans="1:3">
+      <c r="A777" s="1" t="inlineStr">
+        <is>
+          <t>9786051483160</t>
+        </is>
+      </c>
+      <c r="B777" s="1" t="inlineStr">
+        <is>
+          <t>Adınla Çağırsan da Olur Beni</t>
+        </is>
+      </c>
+      <c r="C777" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="778" spans="1:3">
+      <c r="A778" s="1" t="inlineStr">
+        <is>
+          <t>9786051483177</t>
+        </is>
+      </c>
+      <c r="B778" s="1" t="inlineStr">
+        <is>
+          <t>Herkesin Hikayesi</t>
+        </is>
+      </c>
+      <c r="C778" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="779" spans="1:3">
+      <c r="A779" s="1" t="inlineStr">
+        <is>
+          <t>9786051483146</t>
+        </is>
+      </c>
+      <c r="B779" s="1" t="inlineStr">
+        <is>
+          <t>Saplantı</t>
+        </is>
+      </c>
+      <c r="C779" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="780" spans="1:3">
+      <c r="A780" s="1" t="inlineStr">
+        <is>
+          <t>9786051483221</t>
+        </is>
+      </c>
+      <c r="B780" s="1" t="inlineStr">
+        <is>
+          <t>Yasemin Kokulum</t>
+        </is>
+      </c>
+      <c r="C780" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="781" spans="1:3">
+      <c r="A781" s="1" t="inlineStr">
+        <is>
+          <t>9786051483047</t>
+        </is>
+      </c>
+      <c r="B781" s="1" t="inlineStr">
+        <is>
+          <t>Lahza</t>
+        </is>
+      </c>
+      <c r="C781" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="782" spans="1:3">
+      <c r="A782" s="1" t="inlineStr">
+        <is>
+          <t>9786051482552</t>
+        </is>
+      </c>
+      <c r="B782" s="1" t="inlineStr">
+        <is>
+          <t>Margareta'yı Beklerken</t>
+        </is>
+      </c>
+      <c r="C782" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="783" spans="1:3">
+      <c r="A783" s="1" t="inlineStr">
+        <is>
+          <t>9786051481159</t>
+        </is>
+      </c>
+      <c r="B783" s="1" t="inlineStr">
+        <is>
+          <t>Her Bebek Zeki Doğar</t>
+        </is>
+      </c>
+      <c r="C783" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="784" spans="1:3">
+      <c r="A784" s="1" t="inlineStr">
+        <is>
+          <t>9786051481036</t>
+        </is>
+      </c>
+      <c r="B784" s="1" t="inlineStr">
+        <is>
+          <t>Günah Kadına Yaraşır</t>
+        </is>
+      </c>
+      <c r="C784" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="785" spans="1:3">
+      <c r="A785" s="1" t="inlineStr">
+        <is>
+          <t>9786051480916</t>
+        </is>
+      </c>
+      <c r="B785" s="1" t="inlineStr">
+        <is>
+          <t>Ruhun Merdivenleri</t>
+        </is>
+      </c>
+      <c r="C785" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="786" spans="1:3">
+      <c r="A786" s="1" t="inlineStr">
+        <is>
+          <t>9786051481005</t>
+        </is>
+      </c>
+      <c r="B786" s="1" t="inlineStr">
+        <is>
+          <t>Berabere Bitsin Aşk</t>
+        </is>
+      </c>
+      <c r="C786" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="787" spans="1:3">
+      <c r="A787" s="1" t="inlineStr">
+        <is>
+          <t>9786051481029</t>
+        </is>
+      </c>
+      <c r="B787" s="1" t="inlineStr">
+        <is>
+          <t>Eski Bir Çocuğum Ben</t>
+        </is>
+      </c>
+      <c r="C787" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="788" spans="1:3">
+      <c r="A788" s="1" t="inlineStr">
+        <is>
+          <t>9786051480800</t>
+        </is>
+      </c>
+      <c r="B788" s="1" t="inlineStr">
+        <is>
+          <t>Ahir Zaman Fitneleri</t>
+        </is>
+      </c>
+      <c r="C788" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="789" spans="1:3">
+      <c r="A789" s="1" t="inlineStr">
+        <is>
+          <t>9786051481067</t>
+        </is>
+      </c>
+      <c r="B789" s="1" t="inlineStr">
+        <is>
+          <t>Anlayarak Hızlı Okuma Teknikleri</t>
+        </is>
+      </c>
+      <c r="C789" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="790" spans="1:3">
+      <c r="A790" s="1" t="inlineStr">
+        <is>
+          <t>9786051481630</t>
+        </is>
+      </c>
+      <c r="B790" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Mürekkep</t>
+        </is>
+      </c>
+      <c r="C790" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="791" spans="1:3">
+      <c r="A791" s="1" t="inlineStr">
+        <is>
+          <t>9786051481968</t>
+        </is>
+      </c>
+      <c r="B791" s="1" t="inlineStr">
+        <is>
+          <t>Çılgın Aşık - İçimdeki Fırtına</t>
+        </is>
+      </c>
+      <c r="C791" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="792" spans="1:3">
+      <c r="A792" s="1" t="inlineStr">
+        <is>
+          <t>9786051482682</t>
+        </is>
+      </c>
+      <c r="B792" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Yanlızlık</t>
+        </is>
+      </c>
+      <c r="C792" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="793" spans="1:3">
+      <c r="A793" s="1" t="inlineStr">
+        <is>
+          <t>9786051482583</t>
+        </is>
+      </c>
+      <c r="B793" s="1" t="inlineStr">
+        <is>
+          <t>Bahanelere İman Etme Namaza İman Et</t>
+        </is>
+      </c>
+      <c r="C793" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="794" spans="1:3">
+      <c r="A794" s="1" t="inlineStr">
+        <is>
+          <t>9786051482736</t>
+        </is>
+      </c>
+      <c r="B794" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Kullandığımız Türk ve Türkiye Kökenli Türkçe Bebek Adları</t>
+        </is>
+      </c>
+      <c r="C794" s="1">
+        <v>69.44</v>
+      </c>
+    </row>
+    <row r="795" spans="1:3">
+      <c r="A795" s="1" t="inlineStr">
+        <is>
+          <t>9786051482712</t>
+        </is>
+      </c>
+      <c r="B795" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Kullandığımız Türk Kökenli Ansiklopedik Bebek Adları</t>
+        </is>
+      </c>
+      <c r="C795" s="1">
+        <v>69.44</v>
+      </c>
+    </row>
+    <row r="796" spans="1:3">
+      <c r="A796" s="1" t="inlineStr">
+        <is>
+          <t>9786051482668</t>
+        </is>
+      </c>
+      <c r="B796" s="1" t="inlineStr">
+        <is>
+          <t>Sular Yükselirken</t>
+        </is>
+      </c>
+      <c r="C796" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="797" spans="1:3">
+      <c r="A797" s="1" t="inlineStr">
+        <is>
+          <t>9786051482774</t>
+        </is>
+      </c>
+      <c r="B797" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Halleri</t>
+        </is>
+      </c>
+      <c r="C797" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="798" spans="1:3">
+      <c r="A798" s="1" t="inlineStr">
+        <is>
+          <t>9786051482767</t>
+        </is>
+      </c>
+      <c r="B798" s="1" t="inlineStr">
+        <is>
+          <t>Puslu Düşler</t>
+        </is>
+      </c>
+      <c r="C798" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="799" spans="1:3">
+      <c r="A799" s="1" t="inlineStr">
+        <is>
+          <t>9786051482705</t>
+        </is>
+      </c>
+      <c r="B799" s="1" t="inlineStr">
+        <is>
+          <t>Yanılgı</t>
+        </is>
+      </c>
+      <c r="C799" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="800" spans="1:3">
+      <c r="A800" s="1" t="inlineStr">
+        <is>
+          <t>9786051482644</t>
+        </is>
+      </c>
+      <c r="B800" s="1" t="inlineStr">
+        <is>
+          <t>Selçuk ve Ben</t>
+        </is>
+      </c>
+      <c r="C800" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="801" spans="1:3">
+      <c r="A801" s="1" t="inlineStr">
+        <is>
+          <t>9786051486680</t>
+        </is>
+      </c>
+      <c r="B801" s="1" t="inlineStr">
+        <is>
+          <t>Anka'nın Kanatları</t>
+        </is>
+      </c>
+      <c r="C801" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="802" spans="1:3">
+      <c r="A802" s="1" t="inlineStr">
+        <is>
+          <t>9786051489674</t>
+        </is>
+      </c>
+      <c r="B802" s="1" t="inlineStr">
+        <is>
+          <t>40+Fit</t>
+        </is>
+      </c>
+      <c r="C802" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="803" spans="1:3">
+      <c r="A803" s="1" t="inlineStr">
+        <is>
+          <t>9786051482118</t>
+        </is>
+      </c>
+      <c r="B803" s="1" t="inlineStr">
+        <is>
+          <t>Çift Başlı Kartal</t>
+        </is>
+      </c>
+      <c r="C803" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="804" spans="1:3">
+      <c r="A804" s="1" t="inlineStr">
+        <is>
+          <t>9786051482156</t>
+        </is>
+      </c>
+      <c r="B804" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamanlar Obezdim</t>
+        </is>
+      </c>
+      <c r="C804" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="805" spans="1:3">
+      <c r="A805" s="1" t="inlineStr">
+        <is>
+          <t>9786051482163</t>
+        </is>
+      </c>
+      <c r="B805" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Kavga</t>
+        </is>
+      </c>
+      <c r="C805" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="806" spans="1:3">
+      <c r="A806" s="1" t="inlineStr">
+        <is>
+          <t>9786051482125</t>
+        </is>
+      </c>
+      <c r="B806" s="1" t="inlineStr">
+        <is>
+          <t>Çınarın Çocukları</t>
+        </is>
+      </c>
+      <c r="C806" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="807" spans="1:3">
+      <c r="A807" s="1" t="inlineStr">
+        <is>
+          <t>9786051482248</t>
+        </is>
+      </c>
+      <c r="B807" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Ülkesinde Dolunay Vakti</t>
+        </is>
+      </c>
+      <c r="C807" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="808" spans="1:3">
+      <c r="A808" s="1" t="inlineStr">
+        <is>
+          <t>9786051482279</t>
+        </is>
+      </c>
+      <c r="B808" s="1" t="inlineStr">
+        <is>
+          <t>Hayalet Bot 60</t>
+        </is>
+      </c>
+      <c r="C808" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="809" spans="1:3">
+      <c r="A809" s="1" t="inlineStr">
+        <is>
+          <t>9786051482231</t>
+        </is>
+      </c>
+      <c r="B809" s="1" t="inlineStr">
+        <is>
+          <t>Umut</t>
+        </is>
+      </c>
+      <c r="C809" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="810" spans="1:3">
+      <c r="A810" s="1" t="inlineStr">
+        <is>
+          <t>9786051482378</t>
+        </is>
+      </c>
+      <c r="B810" s="1" t="inlineStr">
+        <is>
+          <t>20'lik</t>
+        </is>
+      </c>
+      <c r="C810" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="811" spans="1:3">
+      <c r="A811" s="1" t="inlineStr">
+        <is>
+          <t>9786051482484</t>
+        </is>
+      </c>
+      <c r="B811" s="1" t="inlineStr">
+        <is>
+          <t>Hayatımın Kitabı</t>
+        </is>
+      </c>
+      <c r="C811" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="812" spans="1:3">
+      <c r="A812" s="1" t="inlineStr">
+        <is>
+          <t>9786051482439</t>
+        </is>
+      </c>
+      <c r="B812" s="1" t="inlineStr">
+        <is>
+          <t>Suskun</t>
+        </is>
+      </c>
+      <c r="C812" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="813" spans="1:3">
+      <c r="A813" s="1" t="inlineStr">
+        <is>
+          <t>9786051482460</t>
+        </is>
+      </c>
+      <c r="B813" s="1" t="inlineStr">
+        <is>
+          <t>Günbegün</t>
+        </is>
+      </c>
+      <c r="C813" s="1">
+        <v>7.92</v>
+      </c>
+    </row>
+    <row r="814" spans="1:3">
+      <c r="A814" s="1" t="inlineStr">
+        <is>
+          <t>9786052872765</t>
+        </is>
+      </c>
+      <c r="B814" s="1" t="inlineStr">
+        <is>
+          <t>15 Dakika</t>
+        </is>
+      </c>
+      <c r="C814" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="815" spans="1:3">
+      <c r="A815" s="1" t="inlineStr">
+        <is>
+          <t>9786051482255</t>
+        </is>
+      </c>
+      <c r="B815" s="1" t="inlineStr">
+        <is>
+          <t>Ufkun Ötesi</t>
+        </is>
+      </c>
+      <c r="C815" s="1">
+        <v>2.78</v>
+      </c>
+    </row>
+    <row r="816" spans="1:3">
+      <c r="A816" s="1" t="inlineStr">
+        <is>
+          <t>9786051482286</t>
+        </is>
+      </c>
+      <c r="B816" s="1" t="inlineStr">
+        <is>
+          <t>Hasret</t>
+        </is>
+      </c>
+      <c r="C816" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="817" spans="1:3">
+      <c r="A817" s="1" t="inlineStr">
+        <is>
+          <t>9786051482262</t>
+        </is>
+      </c>
+      <c r="B817" s="1" t="inlineStr">
+        <is>
+          <t>Forexde Para Kazanmanın Yolları</t>
+        </is>
+      </c>
+      <c r="C817" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="818" spans="1:3">
+      <c r="A818" s="1" t="inlineStr">
+        <is>
+          <t>9786051487724</t>
+        </is>
+      </c>
+      <c r="B818" s="1" t="inlineStr">
+        <is>
+          <t>Kaderinin Götürdüğü Yere Git</t>
+        </is>
+      </c>
+      <c r="C818" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="819" spans="1:3">
+      <c r="A819" s="1" t="inlineStr">
+        <is>
+          <t>9786051487076</t>
+        </is>
+      </c>
+      <c r="B819" s="1" t="inlineStr">
+        <is>
+          <t>Alaimisema</t>
+        </is>
+      </c>
+      <c r="C819" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="820" spans="1:3">
+      <c r="A820" s="1" t="inlineStr">
+        <is>
+          <t>9786051487137</t>
+        </is>
+      </c>
+      <c r="B820" s="1" t="inlineStr">
+        <is>
+          <t>Veda</t>
+        </is>
+      </c>
+      <c r="C820" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="821" spans="1:3">
+      <c r="A821" s="1" t="inlineStr">
+        <is>
+          <t>9786051487090</t>
+        </is>
+      </c>
+      <c r="B821" s="1" t="inlineStr">
+        <is>
+          <t>Leyal</t>
+        </is>
+      </c>
+      <c r="C821" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="822" spans="1:3">
+      <c r="A822" s="1" t="inlineStr">
+        <is>
+          <t>9786051487113</t>
+        </is>
+      </c>
+      <c r="B822" s="1" t="inlineStr">
+        <is>
+          <t>Başlangıç</t>
+        </is>
+      </c>
+      <c r="C822" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="823" spans="1:3">
+      <c r="A823" s="1" t="inlineStr">
+        <is>
+          <t>9786051487397</t>
+        </is>
+      </c>
+      <c r="B823" s="1" t="inlineStr">
+        <is>
+          <t>Az Siyaset Çok Ekonomi</t>
+        </is>
+      </c>
+      <c r="C823" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="824" spans="1:3">
+      <c r="A824" s="1" t="inlineStr">
+        <is>
+          <t>9786051485492</t>
+        </is>
+      </c>
+      <c r="B824" s="1" t="inlineStr">
+        <is>
+          <t>Yenilenme</t>
+        </is>
+      </c>
+      <c r="C824" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="825" spans="1:3">
+      <c r="A825" s="1" t="inlineStr">
+        <is>
+          <t>9786051485393</t>
+        </is>
+      </c>
+      <c r="B825" s="1" t="inlineStr">
+        <is>
+          <t>Diren Kalbim</t>
+        </is>
+      </c>
+      <c r="C825" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="826" spans="1:3">
+      <c r="A826" s="1" t="inlineStr">
+        <is>
+          <t>9786051485423</t>
+        </is>
+      </c>
+      <c r="B826" s="1" t="inlineStr">
+        <is>
+          <t>Beynelmilel Şiirler</t>
+        </is>
+      </c>
+      <c r="C826" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="827" spans="1:3">
+      <c r="A827" s="1" t="inlineStr">
+        <is>
+          <t>9786051485447</t>
+        </is>
+      </c>
+      <c r="B827" s="1" t="inlineStr">
+        <is>
+          <t>Bir Farenin Ölümü</t>
+        </is>
+      </c>
+      <c r="C827" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="828" spans="1:3">
+      <c r="A828" s="1" t="inlineStr">
+        <is>
+          <t>9786051485409</t>
+        </is>
+      </c>
+      <c r="B828" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişin Karanlığı</t>
+        </is>
+      </c>
+      <c r="C828" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="829" spans="1:3">
+      <c r="A829" s="1" t="inlineStr">
+        <is>
+          <t>9786051485478</t>
+        </is>
+      </c>
+      <c r="B829" s="1" t="inlineStr">
+        <is>
+          <t>Vakitsiz Göçler</t>
+        </is>
+      </c>
+      <c r="C829" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="830" spans="1:3">
+      <c r="A830" s="1" t="inlineStr">
+        <is>
+          <t>9786051485416</t>
+        </is>
+      </c>
+      <c r="B830" s="1" t="inlineStr">
+        <is>
+          <t>Alevi Bektaşi İnancında Yol'a Başverenler</t>
+        </is>
+      </c>
+      <c r="C830" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="831" spans="1:3">
+      <c r="A831" s="1" t="inlineStr">
+        <is>
+          <t>9786051485430</t>
+        </is>
+      </c>
+      <c r="B831" s="1" t="inlineStr">
+        <is>
+          <t>Kef</t>
+        </is>
+      </c>
+      <c r="C831" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="832" spans="1:3">
+      <c r="A832" s="1" t="inlineStr">
+        <is>
+          <t>9786051485379</t>
+        </is>
+      </c>
+      <c r="B832" s="1" t="inlineStr">
+        <is>
+          <t>Hela Camında Aşk</t>
+        </is>
+      </c>
+      <c r="C832" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="833" spans="1:3">
+      <c r="A833" s="1" t="inlineStr">
+        <is>
+          <t>9786051489346</t>
+        </is>
+      </c>
+      <c r="B833" s="1" t="inlineStr">
+        <is>
+          <t>Ses-siz İlk Kan</t>
+        </is>
+      </c>
+      <c r="C833" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="834" spans="1:3">
+      <c r="A834" s="1" t="inlineStr">
+        <is>
+          <t>9786051489520</t>
+        </is>
+      </c>
+      <c r="B834" s="1" t="inlineStr">
+        <is>
+          <t>Elif Lam Mim</t>
+        </is>
+      </c>
+      <c r="C834" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="835" spans="1:3">
+      <c r="A835" s="1" t="inlineStr">
+        <is>
+          <t>9786051489483</t>
+        </is>
+      </c>
+      <c r="B835" s="1" t="inlineStr">
+        <is>
+          <t>Sensin Benim Şifalı İlacım</t>
+        </is>
+      </c>
+      <c r="C835" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="836" spans="1:3">
+      <c r="A836" s="1" t="inlineStr">
+        <is>
+          <t>9786051489452</t>
+        </is>
+      </c>
+      <c r="B836" s="1" t="inlineStr">
+        <is>
+          <t>Kırlangıç Saatleri</t>
+        </is>
+      </c>
+      <c r="C836" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="837" spans="1:3">
+      <c r="A837" s="1" t="inlineStr">
+        <is>
+          <t>9786051489513</t>
+        </is>
+      </c>
+      <c r="B837" s="1" t="inlineStr">
+        <is>
+          <t>Çapraz - Rok</t>
+        </is>
+      </c>
+      <c r="C837" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="838" spans="1:3">
+      <c r="A838" s="1" t="inlineStr">
+        <is>
+          <t>9786051488509</t>
+        </is>
+      </c>
+      <c r="B838" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Gölgesinde Yaşamak</t>
+        </is>
+      </c>
+      <c r="C838" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="839" spans="1:3">
+      <c r="A839" s="1" t="inlineStr">
+        <is>
+          <t>9786051487298</t>
+        </is>
+      </c>
+      <c r="B839" s="1" t="inlineStr">
+        <is>
+          <t>Alaçatılı</t>
+        </is>
+      </c>
+      <c r="C839" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="840" spans="1:3">
+      <c r="A840" s="1" t="inlineStr">
+        <is>
+          <t>9786051486710</t>
+        </is>
+      </c>
+      <c r="B840" s="1" t="inlineStr">
+        <is>
+          <t>Uyan Ey Millet</t>
+        </is>
+      </c>
+      <c r="C840" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="841" spans="1:3">
+      <c r="A841" s="1" t="inlineStr">
+        <is>
+          <t>9786051486703</t>
+        </is>
+      </c>
+      <c r="B841" s="1" t="inlineStr">
+        <is>
+          <t>Adı Yok Renklerimin</t>
+        </is>
+      </c>
+      <c r="C841" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="842" spans="1:3">
+      <c r="A842" s="1" t="inlineStr">
+        <is>
+          <t>9786051486673</t>
+        </is>
+      </c>
+      <c r="B842" s="1" t="inlineStr">
+        <is>
+          <t>Şeytan Diyor Ki</t>
+        </is>
+      </c>
+      <c r="C842" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="843" spans="1:3">
+      <c r="A843" s="1" t="inlineStr">
+        <is>
+          <t>9786051486666</t>
+        </is>
+      </c>
+      <c r="B843" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Necati Sultan'dan Öldürüp Dirilten Aşk</t>
+        </is>
+      </c>
+      <c r="C843" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="844" spans="1:3">
+      <c r="A844" s="1" t="inlineStr">
+        <is>
+          <t>9786051485522</t>
+        </is>
+      </c>
+      <c r="B844" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Yaşlanmaz</t>
+        </is>
+      </c>
+      <c r="C844" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="845" spans="1:3">
+      <c r="A845" s="1" t="inlineStr">
+        <is>
+          <t>9786051486130</t>
+        </is>
+      </c>
+      <c r="B845" s="1" t="inlineStr">
+        <is>
+          <t>Saklı</t>
+        </is>
+      </c>
+      <c r="C845" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="846" spans="1:3">
+      <c r="A846" s="1" t="inlineStr">
+        <is>
+          <t>9786051486109</t>
+        </is>
+      </c>
+      <c r="B846" s="1" t="inlineStr">
+        <is>
+          <t>İzmir'in Gizli Kapıları</t>
+        </is>
+      </c>
+      <c r="C846" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="847" spans="1:3">
+      <c r="A847" s="1" t="inlineStr">
+        <is>
+          <t>9786051485904</t>
+        </is>
+      </c>
+      <c r="B847" s="1" t="inlineStr">
+        <is>
+          <t>Ben Bugün Varım Yarın Yarım</t>
+        </is>
+      </c>
+      <c r="C847" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="848" spans="1:3">
+      <c r="A848" s="1" t="inlineStr">
+        <is>
+          <t>9786051485683</t>
+        </is>
+      </c>
+      <c r="B848" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarı Arkasına Alan Yangın</t>
+        </is>
+      </c>
+      <c r="C848" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="849" spans="1:3">
+      <c r="A849" s="1" t="inlineStr">
+        <is>
+          <t>9786051485676</t>
+        </is>
+      </c>
+      <c r="B849" s="1" t="inlineStr">
+        <is>
+          <t>Çakıl Taşı</t>
+        </is>
+      </c>
+      <c r="C849" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="850" spans="1:3">
+      <c r="A850" s="1" t="inlineStr">
+        <is>
+          <t>9786051485287</t>
+        </is>
+      </c>
+      <c r="B850" s="1" t="inlineStr">
+        <is>
+          <t>Atma Türkü Atalım Atışalım</t>
+        </is>
+      </c>
+      <c r="C850" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="851" spans="1:3">
+      <c r="A851" s="1" t="inlineStr">
+        <is>
+          <t>9786051485461</t>
+        </is>
+      </c>
+      <c r="B851" s="1" t="inlineStr">
+        <is>
+          <t>Berfin Dibarin Li Reşiyan / Kardelen Yağar Karın Alacasına</t>
+        </is>
+      </c>
+      <c r="C851" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="852" spans="1:3">
+      <c r="A852" s="1" t="inlineStr">
+        <is>
+          <t>9786051485485</t>
+        </is>
+      </c>
+      <c r="B852" s="1" t="inlineStr">
+        <is>
+          <t>Yabancı Damat</t>
+        </is>
+      </c>
+      <c r="C852" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="853" spans="1:3">
+      <c r="A853" s="1" t="inlineStr">
+        <is>
+          <t>9786051485188</t>
+        </is>
+      </c>
+      <c r="B853" s="1" t="inlineStr">
+        <is>
+          <t>Sana Seni Anlattım</t>
+        </is>
+      </c>
+      <c r="C853" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="854" spans="1:3">
+      <c r="A854" s="1" t="inlineStr">
+        <is>
+          <t>9786051484839</t>
+        </is>
+      </c>
+      <c r="B854" s="1" t="inlineStr">
+        <is>
+          <t>Düşünen İnsanın Hayatı Sorgulaması</t>
+        </is>
+      </c>
+      <c r="C854" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="855" spans="1:3">
+      <c r="A855" s="1" t="inlineStr">
+        <is>
+          <t>9786051484785</t>
+        </is>
+      </c>
+      <c r="B855" s="1" t="inlineStr">
+        <is>
+          <t>Yıl 2050</t>
+        </is>
+      </c>
+      <c r="C855" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="856" spans="1:3">
+      <c r="A856" s="1" t="inlineStr">
+        <is>
+          <t>9786051484853</t>
+        </is>
+      </c>
+      <c r="B856" s="1" t="inlineStr">
+        <is>
+          <t>Umud Aşk</t>
+        </is>
+      </c>
+      <c r="C856" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="857" spans="1:3">
+      <c r="A857" s="1" t="inlineStr">
+        <is>
+          <t>9786051484723</t>
+        </is>
+      </c>
+      <c r="B857" s="1" t="inlineStr">
+        <is>
+          <t>Sınav Kazanmanın Yolları</t>
+        </is>
+      </c>
+      <c r="C857" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="858" spans="1:3">
+      <c r="A858" s="1" t="inlineStr">
+        <is>
+          <t>9786051484341</t>
+        </is>
+      </c>
+      <c r="B858" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Oje</t>
+        </is>
+      </c>
+      <c r="C858" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="859" spans="1:3">
+      <c r="A859" s="1" t="inlineStr">
+        <is>
+          <t>9786051484280</t>
+        </is>
+      </c>
+      <c r="B859" s="1" t="inlineStr">
+        <is>
+          <t>Karıncanın Gözleri Gibiydi</t>
+        </is>
+      </c>
+      <c r="C859" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="860" spans="1:3">
+      <c r="A860" s="1" t="inlineStr">
+        <is>
+          <t>9786051483955</t>
+        </is>
+      </c>
+      <c r="B860" s="1" t="inlineStr">
+        <is>
+          <t>Biricik Torbacı</t>
+        </is>
+      </c>
+      <c r="C860" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="861" spans="1:3">
+      <c r="A861" s="1" t="inlineStr">
+        <is>
+          <t>9786051483603</t>
+        </is>
+      </c>
+      <c r="B861" s="1" t="inlineStr">
+        <is>
+          <t>Başarının Şifreleri</t>
+        </is>
+      </c>
+      <c r="C861" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="862" spans="1:3">
+      <c r="A862" s="1" t="inlineStr">
+        <is>
+          <t>9786051489537</t>
+        </is>
+      </c>
+      <c r="B862" s="1" t="inlineStr">
+        <is>
+          <t>Yaşayakaldık</t>
+        </is>
+      </c>
+      <c r="C862" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="863" spans="1:3">
+      <c r="A863" s="1" t="inlineStr">
+        <is>
+          <t>9786051489568</t>
+        </is>
+      </c>
+      <c r="B863" s="1" t="inlineStr">
+        <is>
+          <t>Kara Efe</t>
+        </is>
+      </c>
+      <c r="C863" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="864" spans="1:3">
+      <c r="A864" s="1" t="inlineStr">
+        <is>
+          <t>9786051489544</t>
+        </is>
+      </c>
+      <c r="B864" s="1" t="inlineStr">
+        <is>
+          <t>Kalbimin Sürgünlüğünde</t>
+        </is>
+      </c>
+      <c r="C864" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="865" spans="1:3">
+      <c r="A865" s="1" t="inlineStr">
+        <is>
+          <t>9786051485799</t>
+        </is>
+      </c>
+      <c r="B865" s="1" t="inlineStr">
+        <is>
+          <t>Didi'den Masallar</t>
+        </is>
+      </c>
+      <c r="C865" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="866" spans="1:3">
+      <c r="A866" s="1" t="inlineStr">
+        <is>
+          <t>9786051486475</t>
+        </is>
+      </c>
+      <c r="B866" s="1" t="inlineStr">
+        <is>
+          <t>Bir Daha Asla</t>
+        </is>
+      </c>
+      <c r="C866" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="867" spans="1:3">
+      <c r="A867" s="1" t="inlineStr">
+        <is>
+          <t>9786051486451</t>
+        </is>
+      </c>
+      <c r="B867" s="1" t="inlineStr">
+        <is>
+          <t>Dejavu</t>
+        </is>
+      </c>
+      <c r="C867" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="868" spans="1:3">
+      <c r="A868" s="1" t="inlineStr">
+        <is>
+          <t>9786051486468</t>
+        </is>
+      </c>
+      <c r="B868" s="1" t="inlineStr">
+        <is>
+          <t>Yakın Ol</t>
+        </is>
+      </c>
+      <c r="C868" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="869" spans="1:3">
+      <c r="A869" s="1" t="inlineStr">
+        <is>
+          <t>9786051486482</t>
+        </is>
+      </c>
+      <c r="B869" s="1" t="inlineStr">
+        <is>
+          <t>Umut Yüklü Vagonlar</t>
+        </is>
+      </c>
+      <c r="C869" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="870" spans="1:3">
+      <c r="A870" s="1" t="inlineStr">
+        <is>
+          <t>9786051486499</t>
+        </is>
+      </c>
+      <c r="B870" s="1" t="inlineStr">
+        <is>
+          <t>Onlar ve Sizin İçin de Şiirler Yazdım</t>
+        </is>
+      </c>
+      <c r="C870" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="871" spans="1:3">
+      <c r="A871" s="1" t="inlineStr">
+        <is>
+          <t>9786051486352</t>
+        </is>
+      </c>
+      <c r="B871" s="1" t="inlineStr">
+        <is>
+          <t>Barba</t>
+        </is>
+      </c>
+      <c r="C871" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="872" spans="1:3">
+      <c r="A872" s="1" t="inlineStr">
+        <is>
+          <t>9786051485881</t>
+        </is>
+      </c>
+      <c r="B872" s="1" t="inlineStr">
+        <is>
+          <t>Her Mevsim Bir Umut</t>
+        </is>
+      </c>
+      <c r="C872" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="873" spans="1:3">
+      <c r="A873" s="1" t="inlineStr">
+        <is>
+          <t>9786051485928</t>
+        </is>
+      </c>
+      <c r="B873" s="1" t="inlineStr">
+        <is>
+          <t>Gönlümün Efsanesi</t>
+        </is>
+      </c>
+      <c r="C873" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="874" spans="1:3">
+      <c r="A874" s="1" t="inlineStr">
+        <is>
+          <t>9786052873694</t>
+        </is>
+      </c>
+      <c r="B874" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Altın Çağa Geçiyor</t>
+        </is>
+      </c>
+      <c r="C874" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="875" spans="1:3">
+      <c r="A875" s="1" t="inlineStr">
+        <is>
+          <t>9786051485645</t>
+        </is>
+      </c>
+      <c r="B875" s="1" t="inlineStr">
+        <is>
+          <t>Zamansız Uğurlamalar</t>
+        </is>
+      </c>
+      <c r="C875" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="876" spans="1:3">
+      <c r="A876" s="1" t="inlineStr">
+        <is>
+          <t>9786051485638</t>
+        </is>
+      </c>
+      <c r="B876" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Kriterlerim</t>
+        </is>
+      </c>
+      <c r="C876" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="877" spans="1:3">
+      <c r="A877" s="1" t="inlineStr">
+        <is>
+          <t>9786051485157</t>
+        </is>
+      </c>
+      <c r="B877" s="1" t="inlineStr">
+        <is>
+          <t>Sakalları Şiire Karışmış Adam</t>
+        </is>
+      </c>
+      <c r="C877" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="878" spans="1:3">
+      <c r="A878" s="1" t="inlineStr">
+        <is>
+          <t>9786051485102</t>
+        </is>
+      </c>
+      <c r="B878" s="1" t="inlineStr">
+        <is>
+          <t>İç Sesin ile Başar</t>
+        </is>
+      </c>
+      <c r="C878" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="879" spans="1:3">
+      <c r="A879" s="1" t="inlineStr">
+        <is>
+          <t>9786051485195</t>
+        </is>
+      </c>
+      <c r="B879" s="1" t="inlineStr">
+        <is>
+          <t>Sende Kalan Yarın</t>
+        </is>
+      </c>
+      <c r="C879" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="880" spans="1:3">
+      <c r="A880" s="1" t="inlineStr">
+        <is>
+          <t>9786051485126</t>
+        </is>
+      </c>
+      <c r="B880" s="1" t="inlineStr">
+        <is>
+          <t>En İyisi En Baştan Almak</t>
+        </is>
+      </c>
+      <c r="C880" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="881" spans="1:3">
+      <c r="A881" s="1" t="inlineStr">
+        <is>
+          <t>9786051484617</t>
+        </is>
+      </c>
+      <c r="B881" s="1" t="inlineStr">
+        <is>
+          <t>Uyanış</t>
+        </is>
+      </c>
+      <c r="C881" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="882" spans="1:3">
+      <c r="A882" s="1" t="inlineStr">
+        <is>
+          <t>9786051484624</t>
+        </is>
+      </c>
+      <c r="B882" s="1" t="inlineStr">
+        <is>
+          <t>Serzeniş</t>
+        </is>
+      </c>
+      <c r="C882" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="883" spans="1:3">
+      <c r="A883" s="1" t="inlineStr">
+        <is>
+          <t>9786051484495</t>
+        </is>
+      </c>
+      <c r="B883" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Son Çığlığı</t>
+        </is>
+      </c>
+      <c r="C883" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="884" spans="1:3">
+      <c r="A884" s="1" t="inlineStr">
+        <is>
+          <t>9786051484174</t>
+        </is>
+      </c>
+      <c r="B884" s="1" t="inlineStr">
+        <is>
+          <t>Elveda Kapı Aralıklarımın Sevgilisi</t>
+        </is>
+      </c>
+      <c r="C884" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="885" spans="1:3">
+      <c r="A885" s="1" t="inlineStr">
+        <is>
+          <t>9786051483740</t>
+        </is>
+      </c>
+      <c r="B885" s="1" t="inlineStr">
+        <is>
+          <t>İmar, Rüşvet ve Yolsuzluk Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C885" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="886" spans="1:3">
+      <c r="A886" s="1" t="inlineStr">
+        <is>
+          <t>9786051483658</t>
+        </is>
+      </c>
+      <c r="B886" s="1" t="inlineStr">
+        <is>
+          <t>Tuzaklar</t>
+        </is>
+      </c>
+      <c r="C886" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="887" spans="1:3">
+      <c r="A887" s="1" t="inlineStr">
+        <is>
+          <t>9786051483757</t>
+        </is>
+      </c>
+      <c r="B887" s="1" t="inlineStr">
+        <is>
+          <t>Şu Kemikli Dünyada Hayvan Hakları</t>
+        </is>
+      </c>
+      <c r="C887" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="888" spans="1:3">
+      <c r="A888" s="1" t="inlineStr">
+        <is>
+          <t>9786051483610</t>
+        </is>
+      </c>
+      <c r="B888" s="1" t="inlineStr">
+        <is>
+          <t>Uyandıran Mevsim</t>
+        </is>
+      </c>
+      <c r="C888" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="889" spans="1:3">
+      <c r="A889" s="1" t="inlineStr">
+        <is>
+          <t>9786051484563</t>
+        </is>
+      </c>
+      <c r="B889" s="1" t="inlineStr">
+        <is>
+          <t>Kalp Yaşlanmaz</t>
+        </is>
+      </c>
+      <c r="C889" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="890" spans="1:3">
+      <c r="A890" s="1" t="inlineStr">
+        <is>
+          <t>9786051483825</t>
+        </is>
+      </c>
+      <c r="B890" s="1" t="inlineStr">
+        <is>
+          <t>Güneşi Gözlerimde Gör</t>
+        </is>
+      </c>
+      <c r="C890" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="891" spans="1:3">
+      <c r="A891" s="1" t="inlineStr">
+        <is>
+          <t>9786051483818</t>
+        </is>
+      </c>
+      <c r="B891" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Dağları</t>
+        </is>
+      </c>
+      <c r="C891" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="892" spans="1:3">
+      <c r="A892" s="1" t="inlineStr">
+        <is>
+          <t>9786051483429</t>
+        </is>
+      </c>
+      <c r="B892" s="1" t="inlineStr">
+        <is>
+          <t>Di'li Geçmemiş Zaman</t>
+        </is>
+      </c>
+      <c r="C892" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="893" spans="1:3">
+      <c r="A893" s="1" t="inlineStr">
+        <is>
+          <t>9786051483245</t>
+        </is>
+      </c>
+      <c r="B893" s="1" t="inlineStr">
+        <is>
+          <t>Ali Naki Derkunt'tan Türk Sanat Müziği Külliyatı (El Yazması)</t>
+        </is>
+      </c>
+      <c r="C893" s="1">
+        <v>69.44</v>
+      </c>
+    </row>
+    <row r="894" spans="1:3">
+      <c r="A894" s="1" t="inlineStr">
+        <is>
+          <t>9786051488813</t>
+        </is>
+      </c>
+      <c r="B894" s="1" t="inlineStr">
+        <is>
+          <t>Düşler Gibisin</t>
+        </is>
+      </c>
+      <c r="C894" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="895" spans="1:3">
+      <c r="A895" s="1" t="inlineStr">
+        <is>
+          <t>9786051488455</t>
+        </is>
+      </c>
+      <c r="B895" s="1" t="inlineStr">
+        <is>
+          <t>Tuleka</t>
+        </is>
+      </c>
+      <c r="C895" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="896" spans="1:3">
+      <c r="A896" s="1" t="inlineStr">
+        <is>
+          <t>9786051488479</t>
+        </is>
+      </c>
+      <c r="B896" s="1" t="inlineStr">
+        <is>
+          <t>Başarı Merdiveni</t>
+        </is>
+      </c>
+      <c r="C896" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="897" spans="1:3">
+      <c r="A897" s="1" t="inlineStr">
+        <is>
+          <t>9786051488493</t>
+        </is>
+      </c>
+      <c r="B897" s="1" t="inlineStr">
+        <is>
+          <t>Çatlak Öğrenci Patlak Başarı</t>
+        </is>
+      </c>
+      <c r="C897" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="898" spans="1:3">
+      <c r="A898" s="1" t="inlineStr">
+        <is>
+          <t>9786052872109</t>
+        </is>
+      </c>
+      <c r="B898" s="1" t="inlineStr">
+        <is>
+          <t>Singapur Matematiği ve Zeka Oyunları</t>
+        </is>
+      </c>
+      <c r="C898" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="899" spans="1:3">
+      <c r="A899" s="1" t="inlineStr">
+        <is>
+          <t>9786051488127</t>
+        </is>
+      </c>
+      <c r="B899" s="1" t="inlineStr">
+        <is>
+          <t>Ölümsüz</t>
+        </is>
+      </c>
+      <c r="C899" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="900" spans="1:3">
+      <c r="A900" s="1" t="inlineStr">
+        <is>
+          <t>9786051488066</t>
+        </is>
+      </c>
+      <c r="B900" s="1" t="inlineStr">
+        <is>
+          <t>Yalanın Masumiyeti Üzerine Başarısız Bir Deneme</t>
+        </is>
+      </c>
+      <c r="C900" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="901" spans="1:3">
+      <c r="A901" s="1" t="inlineStr">
+        <is>
+          <t>9786051488141</t>
+        </is>
+      </c>
+      <c r="B901" s="1" t="inlineStr">
+        <is>
+          <t>Testiden Sızanlar</t>
+        </is>
+      </c>
+      <c r="C901" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="902" spans="1:3">
+      <c r="A902" s="1" t="inlineStr">
+        <is>
+          <t>9786051486376</t>
+        </is>
+      </c>
+      <c r="B902" s="1" t="inlineStr">
+        <is>
+          <t>Teşekkürler Yüreğim</t>
+        </is>
+      </c>
+      <c r="C902" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="903" spans="1:3">
+      <c r="A903" s="1" t="inlineStr">
+        <is>
+          <t>9786051486406</t>
+        </is>
+      </c>
+      <c r="B903" s="1" t="inlineStr">
+        <is>
+          <t>Ateşin Ortasında</t>
+        </is>
+      </c>
+      <c r="C903" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="904" spans="1:3">
+      <c r="A904" s="1" t="inlineStr">
+        <is>
+          <t>9786051486390</t>
+        </is>
+      </c>
+      <c r="B904" s="1" t="inlineStr">
+        <is>
+          <t>Kurdeleci Kız</t>
+        </is>
+      </c>
+      <c r="C904" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="905" spans="1:3">
+      <c r="A905" s="1" t="inlineStr">
+        <is>
+          <t>9786051486444</t>
+        </is>
+      </c>
+      <c r="B905" s="1" t="inlineStr">
+        <is>
+          <t>Corporate İdentity And Visual Factors</t>
+        </is>
+      </c>
+      <c r="C905" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="906" spans="1:3">
+      <c r="A906" s="1" t="inlineStr">
+        <is>
+          <t>9786051486345</t>
+        </is>
+      </c>
+      <c r="B906" s="1" t="inlineStr">
+        <is>
+          <t>Aynadaki Sandalcı İle Rutin Bir Stereo Monolog</t>
+        </is>
+      </c>
+      <c r="C906" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="907" spans="1:3">
+      <c r="A907" s="1" t="inlineStr">
+        <is>
+          <t>9786051486307</t>
+        </is>
+      </c>
+      <c r="B907" s="1" t="inlineStr">
+        <is>
+          <t>Heybemde Sevda Vardı</t>
+        </is>
+      </c>
+      <c r="C907" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="908" spans="1:3">
+      <c r="A908" s="1" t="inlineStr">
+        <is>
+          <t>9786051486632</t>
+        </is>
+      </c>
+      <c r="B908" s="1" t="inlineStr">
+        <is>
+          <t>Dinazor Olsaydım da Bu Günleri Görmeseydim</t>
+        </is>
+      </c>
+      <c r="C908" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="909" spans="1:3">
+      <c r="A909" s="1" t="inlineStr">
+        <is>
+          <t>9786051486260</t>
+        </is>
+      </c>
+      <c r="B909" s="1" t="inlineStr">
+        <is>
+          <t>Macir Ali 2</t>
+        </is>
+      </c>
+      <c r="C909" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="910" spans="1:3">
+      <c r="A910" s="1" t="inlineStr">
+        <is>
+          <t>9786051486284</t>
+        </is>
+      </c>
+      <c r="B910" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimdeki Sen</t>
+        </is>
+      </c>
+      <c r="C910" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="911" spans="1:3">
+      <c r="A911" s="1" t="inlineStr">
+        <is>
+          <t>9786051485140</t>
+        </is>
+      </c>
+      <c r="B911" s="1" t="inlineStr">
+        <is>
+          <t>Sevdam Miras</t>
+        </is>
+      </c>
+      <c r="C911" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="912" spans="1:3">
+      <c r="A912" s="1" t="inlineStr">
+        <is>
+          <t>9786051484969</t>
+        </is>
+      </c>
+      <c r="B912" s="1" t="inlineStr">
+        <is>
+          <t>Anılara Umutlara ve Yitik Çocuklara Ağıt</t>
+        </is>
+      </c>
+      <c r="C912" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="913" spans="1:3">
+      <c r="A913" s="1" t="inlineStr">
+        <is>
+          <t>9786051484549</t>
+        </is>
+      </c>
+      <c r="B913" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Cinayet Sever</t>
+        </is>
+      </c>
+      <c r="C913" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="914" spans="1:3">
+      <c r="A914" s="1" t="inlineStr">
+        <is>
+          <t>9786051484686</t>
+        </is>
+      </c>
+      <c r="B914" s="1" t="inlineStr">
+        <is>
+          <t>Gün Işığında</t>
+        </is>
+      </c>
+      <c r="C914" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="915" spans="1:3">
+      <c r="A915" s="1" t="inlineStr">
+        <is>
+          <t>9786051484679</t>
+        </is>
+      </c>
+      <c r="B915" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Bugüne Şiirlerim</t>
+        </is>
+      </c>
+      <c r="C915" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="916" spans="1:3">
+      <c r="A916" s="1" t="inlineStr">
+        <is>
+          <t>9786051484631</t>
+        </is>
+      </c>
+      <c r="B916" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Bugüne Hatıralarım</t>
+        </is>
+      </c>
+      <c r="C916" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="917" spans="1:3">
+      <c r="A917" s="1" t="inlineStr">
+        <is>
+          <t>9786051484594</t>
+        </is>
+      </c>
+      <c r="B917" s="1" t="inlineStr">
+        <is>
+          <t>Melal</t>
+        </is>
+      </c>
+      <c r="C917" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="918" spans="1:3">
+      <c r="A918" s="1" t="inlineStr">
+        <is>
+          <t>9786051486291</t>
+        </is>
+      </c>
+      <c r="B918" s="1" t="inlineStr">
+        <is>
+          <t>Döngü Dalga Denge</t>
+        </is>
+      </c>
+      <c r="C918" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="919" spans="1:3">
+      <c r="A919" s="1" t="inlineStr">
+        <is>
+          <t>9786051484198</t>
+        </is>
+      </c>
+      <c r="B919" s="1" t="inlineStr">
+        <is>
+          <t>Teorisyen</t>
+        </is>
+      </c>
+      <c r="C919" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="920" spans="1:3">
+      <c r="A920" s="1" t="inlineStr">
+        <is>
+          <t>9786051484181</t>
+        </is>
+      </c>
+      <c r="B920" s="1" t="inlineStr">
+        <is>
+          <t>Halkbank Müfettişinden Anılar</t>
+        </is>
+      </c>
+      <c r="C920" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="921" spans="1:3">
+      <c r="A921" s="1" t="inlineStr">
+        <is>
+          <t>9786051484129</t>
+        </is>
+      </c>
+      <c r="B921" s="1" t="inlineStr">
+        <is>
+          <t>Nadir'in Kuponu - Sahipsiz Gölge</t>
+        </is>
+      </c>
+      <c r="C921" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="922" spans="1:3">
+      <c r="A922" s="1" t="inlineStr">
+        <is>
+          <t>9786051488523</t>
+        </is>
+      </c>
+      <c r="B922" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ayda Üç Aşk</t>
+        </is>
+      </c>
+      <c r="C922" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="923" spans="1:3">
+      <c r="A923" s="1" t="inlineStr">
+        <is>
+          <t>9786051488486</t>
+        </is>
+      </c>
+      <c r="B923" s="1" t="inlineStr">
+        <is>
+          <t>Bir Rüya Bir Aşk</t>
+        </is>
+      </c>
+      <c r="C923" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="924" spans="1:3">
+      <c r="A924" s="1" t="inlineStr">
+        <is>
+          <t>9786051488417</t>
+        </is>
+      </c>
+      <c r="B924" s="1" t="inlineStr">
+        <is>
+          <t>Benden Önce Ölme Sakın</t>
+        </is>
+      </c>
+      <c r="C924" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="925" spans="1:3">
+      <c r="A925" s="1" t="inlineStr">
+        <is>
+          <t>9786051488691</t>
+        </is>
+      </c>
+      <c r="B925" s="1" t="inlineStr">
+        <is>
+          <t>Köşe Taşlarım</t>
+        </is>
+      </c>
+      <c r="C925" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="926" spans="1:3">
+      <c r="A926" s="1" t="inlineStr">
+        <is>
+          <t>9786051488561</t>
+        </is>
+      </c>
+      <c r="B926" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Çiçekleri</t>
+        </is>
+      </c>
+      <c r="C926" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="927" spans="1:3">
+      <c r="A927" s="1" t="inlineStr">
+        <is>
+          <t>9786051488721</t>
+        </is>
+      </c>
+      <c r="B927" s="1" t="inlineStr">
+        <is>
+          <t>Hayalhane</t>
+        </is>
+      </c>
+      <c r="C927" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="928" spans="1:3">
+      <c r="A928" s="1" t="inlineStr">
+        <is>
+          <t>9786051488707</t>
+        </is>
+      </c>
+      <c r="B928" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimin Seçilmişleri</t>
+        </is>
+      </c>
+      <c r="C928" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="929" spans="1:3">
+      <c r="A929" s="1" t="inlineStr">
+        <is>
+          <t>9786051488585</t>
+        </is>
+      </c>
+      <c r="B929" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Günler</t>
+        </is>
+      </c>
+      <c r="C929" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="930" spans="1:3">
+      <c r="A930" s="1" t="inlineStr">
+        <is>
+          <t>9786051488462</t>
+        </is>
+      </c>
+      <c r="B930" s="1" t="inlineStr">
+        <is>
+          <t>Bata Çıka Aşk</t>
+        </is>
+      </c>
+      <c r="C930" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="931" spans="1:3">
+      <c r="A931" s="1" t="inlineStr">
+        <is>
+          <t>9786051488578</t>
+        </is>
+      </c>
+      <c r="B931" s="1" t="inlineStr">
+        <is>
+          <t>Yok Gibi</t>
+        </is>
+      </c>
+      <c r="C931" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="932" spans="1:3">
+      <c r="A932" s="1" t="inlineStr">
+        <is>
+          <t>9786051488646</t>
+        </is>
+      </c>
+      <c r="B932" s="1" t="inlineStr">
+        <is>
+          <t>Sozdaren Evina Heviyan</t>
+        </is>
+      </c>
+      <c r="C932" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="933" spans="1:3">
+      <c r="A933" s="1" t="inlineStr">
+        <is>
+          <t>9786051488639</t>
+        </is>
+      </c>
+      <c r="B933" s="1" t="inlineStr">
+        <is>
+          <t>Maviler Karışmaz Birbirine</t>
+        </is>
+      </c>
+      <c r="C933" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="934" spans="1:3">
+      <c r="A934" s="1" t="inlineStr">
+        <is>
+          <t>9786051488615</t>
+        </is>
+      </c>
+      <c r="B934" s="1" t="inlineStr">
+        <is>
+          <t>Aşkzheimer</t>
+        </is>
+      </c>
+      <c r="C934" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="935" spans="1:3">
+      <c r="A935" s="1" t="inlineStr">
+        <is>
+          <t>3990000089739</t>
+        </is>
+      </c>
+      <c r="B935" s="1" t="inlineStr">
+        <is>
+          <t>Müstehzi Mahal</t>
+        </is>
+      </c>
+      <c r="C935" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="936" spans="1:3">
+      <c r="A936" s="1" t="inlineStr">
+        <is>
+          <t>9786051487458</t>
+        </is>
+      </c>
+      <c r="B936" s="1" t="inlineStr">
+        <is>
+          <t>Dimenen Dıgerın</t>
+        </is>
+      </c>
+      <c r="C936" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="937" spans="1:3">
+      <c r="A937" s="1" t="inlineStr">
+        <is>
+          <t>9786051486970</t>
+        </is>
+      </c>
+      <c r="B937" s="1" t="inlineStr">
+        <is>
+          <t>Taven Sterin</t>
+        </is>
+      </c>
+      <c r="C937" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="938" spans="1:3">
+      <c r="A938" s="1" t="inlineStr">
+        <is>
+          <t>9786051489476</t>
+        </is>
+      </c>
+      <c r="B938" s="1" t="inlineStr">
+        <is>
+          <t>Güldestan Gibi</t>
+        </is>
+      </c>
+      <c r="C938" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="939" spans="1:3">
+      <c r="A939" s="1" t="inlineStr">
+        <is>
+          <t>9786051486277</t>
+        </is>
+      </c>
+      <c r="B939" s="1" t="inlineStr">
+        <is>
+          <t>Uçan Ali ve Beyefendi</t>
+        </is>
+      </c>
+      <c r="C939" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="940" spans="1:3">
+      <c r="A940" s="1" t="inlineStr">
+        <is>
+          <t>9786051486116</t>
+        </is>
+      </c>
+      <c r="B940" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Et Kasabası</t>
+        </is>
+      </c>
+      <c r="C940" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="941" spans="1:3">
+      <c r="A941" s="1" t="inlineStr">
+        <is>
+          <t>9786051485997</t>
+        </is>
+      </c>
+      <c r="B941" s="1" t="inlineStr">
+        <is>
+          <t>Zorlu Dönemeçler 1</t>
+        </is>
+      </c>
+      <c r="C941" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="942" spans="1:3">
+      <c r="A942" s="1" t="inlineStr">
+        <is>
+          <t>9786051486000</t>
+        </is>
+      </c>
+      <c r="B942" s="1" t="inlineStr">
+        <is>
+          <t>Zorlu Dönemeçler 2</t>
+        </is>
+      </c>
+      <c r="C942" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="943" spans="1:3">
+      <c r="A943" s="1" t="inlineStr">
+        <is>
+          <t>9786051485942</t>
+        </is>
+      </c>
+      <c r="B943" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzü Sevdası</t>
+        </is>
+      </c>
+      <c r="C943" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="944" spans="1:3">
+      <c r="A944" s="1" t="inlineStr">
+        <is>
+          <t>9786051485980</t>
+        </is>
+      </c>
+      <c r="B944" s="1" t="inlineStr">
+        <is>
+          <t>Hayal ve Gerçekler</t>
+        </is>
+      </c>
+      <c r="C944" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="945" spans="1:3">
+      <c r="A945" s="1" t="inlineStr">
+        <is>
+          <t>9786051485973</t>
+        </is>
+      </c>
+      <c r="B945" s="1" t="inlineStr">
+        <is>
+          <t>Ben Aşıktım O Sarışındı</t>
+        </is>
+      </c>
+      <c r="C945" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="946" spans="1:3">
+      <c r="A946" s="1" t="inlineStr">
+        <is>
+          <t>9786051485966</t>
+        </is>
+      </c>
+      <c r="B946" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Kek</t>
+        </is>
+      </c>
+      <c r="C946" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="947" spans="1:3">
+      <c r="A947" s="1" t="inlineStr">
+        <is>
+          <t>9786051485706</t>
+        </is>
+      </c>
+      <c r="B947" s="1" t="inlineStr">
+        <is>
+          <t>Duygulanan Satırlar</t>
+        </is>
+      </c>
+      <c r="C947" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="948" spans="1:3">
+      <c r="A948" s="1" t="inlineStr">
+        <is>
+          <t>9786051485133</t>
+        </is>
+      </c>
+      <c r="B948" s="1" t="inlineStr">
+        <is>
+          <t>Gecenin Ardından</t>
+        </is>
+      </c>
+      <c r="C948" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="949" spans="1:3">
+      <c r="A949" s="1" t="inlineStr">
+        <is>
+          <t>9786051485225</t>
+        </is>
+      </c>
+      <c r="B949" s="1" t="inlineStr">
+        <is>
+          <t>Kalple Karışık Yağmurlu</t>
+        </is>
+      </c>
+      <c r="C949" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="950" spans="1:3">
+      <c r="A950" s="1" t="inlineStr">
+        <is>
+          <t>9786051484914</t>
+        </is>
+      </c>
+      <c r="B950" s="1" t="inlineStr">
+        <is>
+          <t>Sarıçiçek</t>
+        </is>
+      </c>
+      <c r="C950" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="951" spans="1:3">
+      <c r="A951" s="1" t="inlineStr">
+        <is>
+          <t>9786051484952</t>
+        </is>
+      </c>
+      <c r="B951" s="1" t="inlineStr">
+        <is>
+          <t>Tubaname</t>
+        </is>
+      </c>
+      <c r="C951" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="952" spans="1:3">
+      <c r="A952" s="1" t="inlineStr">
+        <is>
+          <t>9786051484846</t>
+        </is>
+      </c>
+      <c r="B952" s="1" t="inlineStr">
+        <is>
+          <t>Cin Duvarı</t>
+        </is>
+      </c>
+      <c r="C952" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="953" spans="1:3">
+      <c r="A953" s="1" t="inlineStr">
+        <is>
+          <t>9786051484983</t>
+        </is>
+      </c>
+      <c r="B953" s="1" t="inlineStr">
+        <is>
+          <t>Fikrim Gözlerine Teslim</t>
+        </is>
+      </c>
+      <c r="C953" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="954" spans="1:3">
+      <c r="A954" s="1" t="inlineStr">
+        <is>
+          <t>9786051484990</t>
+        </is>
+      </c>
+      <c r="B954" s="1" t="inlineStr">
+        <is>
+          <t>Yokluğunda</t>
+        </is>
+      </c>
+      <c r="C954" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="955" spans="1:3">
+      <c r="A955" s="1" t="inlineStr">
+        <is>
+          <t>9786051484921</t>
+        </is>
+      </c>
+      <c r="B955" s="1" t="inlineStr">
+        <is>
+          <t>Sevda Denizi</t>
+        </is>
+      </c>
+      <c r="C955" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="956" spans="1:3">
+      <c r="A956" s="1" t="inlineStr">
+        <is>
+          <t>9786051484877</t>
+        </is>
+      </c>
+      <c r="B956" s="1" t="inlineStr">
+        <is>
+          <t>Sevdana Talibim</t>
+        </is>
+      </c>
+      <c r="C956" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="957" spans="1:3">
+      <c r="A957" s="1" t="inlineStr">
+        <is>
+          <t>9786051483573</t>
+        </is>
+      </c>
+      <c r="B957" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal ve Bireysel Sorunlara Giriş</t>
+        </is>
+      </c>
+      <c r="C957" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="958" spans="1:3">
+      <c r="A958" s="1" t="inlineStr">
+        <is>
+          <t>9786051484044</t>
+        </is>
+      </c>
+      <c r="B958" s="1" t="inlineStr">
+        <is>
+          <t>Sad Nun Mim</t>
+        </is>
+      </c>
+      <c r="C958" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="959" spans="1:3">
+      <c r="A959" s="1" t="inlineStr">
+        <is>
+          <t>9786051482071</t>
+        </is>
+      </c>
+      <c r="B959" s="1" t="inlineStr">
+        <is>
+          <t>Bana Sevmeyi Anlat</t>
+        </is>
+      </c>
+      <c r="C959" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="960" spans="1:3">
+      <c r="A960" s="1" t="inlineStr">
+        <is>
+          <t>9786051481838</t>
+        </is>
+      </c>
+      <c r="B960" s="1" t="inlineStr">
+        <is>
+          <t>Özde Ponçik ve Ponçik’in Arkadaşları</t>
+        </is>
+      </c>
+      <c r="C960" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="961" spans="1:3">
+      <c r="A961" s="1" t="inlineStr">
+        <is>
+          <t>9786051481944</t>
+        </is>
+      </c>
+      <c r="B961" s="1" t="inlineStr">
+        <is>
+          <t>Özgün Anılar</t>
+        </is>
+      </c>
+      <c r="C961" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="962" spans="1:3">
+      <c r="A962" s="1" t="inlineStr">
+        <is>
+          <t>9786051481845</t>
+        </is>
+      </c>
+      <c r="B962" s="1" t="inlineStr">
+        <is>
+          <t>Birinci Çapul Cumhuriyeti</t>
+        </is>
+      </c>
+      <c r="C962" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="963" spans="1:3">
+      <c r="A963" s="1" t="inlineStr">
+        <is>
+          <t>9786051481876</t>
+        </is>
+      </c>
+      <c r="B963" s="1" t="inlineStr">
+        <is>
+          <t>Her Yaşam Bir Öyküdür</t>
+        </is>
+      </c>
+      <c r="C963" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="964" spans="1:3">
+      <c r="A964" s="1" t="inlineStr">
+        <is>
+          <t>9786051482040</t>
+        </is>
+      </c>
+      <c r="B964" s="1" t="inlineStr">
+        <is>
+          <t>Vatikan</t>
+        </is>
+      </c>
+      <c r="C964" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="965" spans="1:3">
+      <c r="A965" s="1" t="inlineStr">
+        <is>
+          <t>9786051482019</t>
+        </is>
+      </c>
+      <c r="B965" s="1" t="inlineStr">
+        <is>
+          <t>Sonbaharlar Devrildi Üzerime</t>
+        </is>
+      </c>
+      <c r="C965" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="966" spans="1:3">
+      <c r="A966" s="1" t="inlineStr">
+        <is>
+          <t>9786051481883</t>
+        </is>
+      </c>
+      <c r="B966" s="1" t="inlineStr">
+        <is>
+          <t>Melankolinin Günlüğü</t>
+        </is>
+      </c>
+      <c r="C966" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="967" spans="1:3">
+      <c r="A967" s="1" t="inlineStr">
+        <is>
+          <t>9786051481951</t>
+        </is>
+      </c>
+      <c r="B967" s="1" t="inlineStr">
+        <is>
+          <t>Ödünç Yıllar</t>
+        </is>
+      </c>
+      <c r="C967" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="968" spans="1:3">
+      <c r="A968" s="1" t="inlineStr">
+        <is>
+          <t>9786051481685</t>
+        </is>
+      </c>
+      <c r="B968" s="1" t="inlineStr">
+        <is>
+          <t>Ellerim Sen Kokuyor Sevgili</t>
+        </is>
+      </c>
+      <c r="C968" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="969" spans="1:3">
+      <c r="A969" s="1" t="inlineStr">
+        <is>
+          <t>9786051482026</t>
+        </is>
+      </c>
+      <c r="B969" s="1" t="inlineStr">
+        <is>
+          <t>Doğadan Tarihe Datça Serüveni</t>
+        </is>
+      </c>
+      <c r="C969" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="970" spans="1:3">
+      <c r="A970" s="1" t="inlineStr">
+        <is>
+          <t>9786051484020</t>
+        </is>
+      </c>
+      <c r="B970" s="1" t="inlineStr">
+        <is>
+          <t>Satırlarım İntihar</t>
+        </is>
+      </c>
+      <c r="C970" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="971" spans="1:3">
+      <c r="A971" s="1" t="inlineStr">
+        <is>
+          <t>9786051488295</t>
+        </is>
+      </c>
+      <c r="B971" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın Getirdikleri 4</t>
+        </is>
+      </c>
+      <c r="C971" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="972" spans="1:3">
+      <c r="A972" s="1" t="inlineStr">
+        <is>
+          <t>9786051488318</t>
+        </is>
+      </c>
+      <c r="B972" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmel Çocuk</t>
+        </is>
+      </c>
+      <c r="C972" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="973" spans="1:3">
+      <c r="A973" s="1" t="inlineStr">
+        <is>
+          <t>9786051488332</t>
+        </is>
+      </c>
+      <c r="B973" s="1" t="inlineStr">
+        <is>
+          <t>Gelinciğin İntikamı</t>
+        </is>
+      </c>
+      <c r="C973" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="974" spans="1:3">
+      <c r="A974" s="1" t="inlineStr">
+        <is>
+          <t>9786051488356</t>
+        </is>
+      </c>
+      <c r="B974" s="1" t="inlineStr">
+        <is>
+          <t>Profesyonel Otel Satış ve Pazarlaması</t>
+        </is>
+      </c>
+      <c r="C974" s="1">
+        <v>26.85</v>
+      </c>
+    </row>
+    <row r="975" spans="1:3">
+      <c r="A975" s="1" t="inlineStr">
+        <is>
+          <t>9786051484884</t>
+        </is>
+      </c>
+      <c r="B975" s="1" t="inlineStr">
+        <is>
+          <t>Üç Mevsim</t>
+        </is>
+      </c>
+      <c r="C975" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="976" spans="1:3">
+      <c r="A976" s="1" t="inlineStr">
+        <is>
+          <t>9786051485249</t>
+        </is>
+      </c>
+      <c r="B976" s="1" t="inlineStr">
+        <is>
+          <t>Sayfalar Dolusu Kül</t>
+        </is>
+      </c>
+      <c r="C976" s="1">
+        <v>14.85</v>
+      </c>
+    </row>
+    <row r="977" spans="1:3">
+      <c r="A977" s="1" t="inlineStr">
+        <is>
+          <t>9786051484716</t>
+        </is>
+      </c>
+      <c r="B977" s="1" t="inlineStr">
+        <is>
+          <t>Gel de Aşık Olma</t>
+        </is>
+      </c>
+      <c r="C977" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="978" spans="1:3">
+      <c r="A978" s="1" t="inlineStr">
+        <is>
+          <t>9786051487892</t>
+        </is>
+      </c>
+      <c r="B978" s="1" t="inlineStr">
+        <is>
+          <t>Hac Günlüğü</t>
+        </is>
+      </c>
+      <c r="C978" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="979" spans="1:3">
+      <c r="A979" s="1" t="inlineStr">
+        <is>
+          <t>9786051487694</t>
+        </is>
+      </c>
+      <c r="B979" s="1" t="inlineStr">
+        <is>
+          <t>The Gariban 01</t>
+        </is>
+      </c>
+      <c r="C979" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="980" spans="1:3">
+      <c r="A980" s="1" t="inlineStr">
+        <is>
+          <t>9786051487717</t>
+        </is>
+      </c>
+      <c r="B980" s="1" t="inlineStr">
+        <is>
+          <t>Johann'ın Kalemi</t>
+        </is>
+      </c>
+      <c r="C980" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="981" spans="1:3">
+      <c r="A981" s="1" t="inlineStr">
+        <is>
+          <t>9786051487502</t>
+        </is>
+      </c>
+      <c r="B981" s="1" t="inlineStr">
+        <is>
+          <t>Rüyadan Senle Uyanmak</t>
+        </is>
+      </c>
+      <c r="C981" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="982" spans="1:3">
+      <c r="A982" s="1" t="inlineStr">
+        <is>
+          <t>9786051487496</t>
+        </is>
+      </c>
+      <c r="B982" s="1" t="inlineStr">
+        <is>
+          <t>Türkiyede Genç Olmak</t>
+        </is>
+      </c>
+      <c r="C982" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="983" spans="1:3">
+      <c r="A983" s="1" t="inlineStr">
+        <is>
+          <t>9786051485935</t>
+        </is>
+      </c>
+      <c r="B983" s="1" t="inlineStr">
+        <is>
+          <t>Mısranın Kalp Atışı</t>
+        </is>
+      </c>
+      <c r="C983" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="984" spans="1:3">
+      <c r="A984" s="1" t="inlineStr">
+        <is>
+          <t>9786051487557</t>
+        </is>
+      </c>
+      <c r="B984" s="1" t="inlineStr">
+        <is>
+          <t>Kirli Amayasa</t>
+        </is>
+      </c>
+      <c r="C984" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="985" spans="1:3">
+      <c r="A985" s="1" t="inlineStr">
+        <is>
+          <t>3990000031879</t>
+        </is>
+      </c>
+      <c r="B985" s="1" t="inlineStr">
+        <is>
+          <t>Kristal Taciri</t>
+        </is>
+      </c>
+      <c r="C985" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="986" spans="1:3">
+      <c r="A986" s="1" t="inlineStr">
+        <is>
+          <t>9786051486413</t>
+        </is>
+      </c>
+      <c r="B986" s="1" t="inlineStr">
+        <is>
+          <t>Mülksüz Şiirler</t>
+        </is>
+      </c>
+      <c r="C986" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="987" spans="1:3">
+      <c r="A987" s="1" t="inlineStr">
+        <is>
+          <t>9786051487489</t>
+        </is>
+      </c>
+      <c r="B987" s="1" t="inlineStr">
+        <is>
+          <t>Selluka</t>
+        </is>
+      </c>
+      <c r="C987" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="988" spans="1:3">
+      <c r="A988" s="1" t="inlineStr">
+        <is>
+          <t>9786051485034</t>
+        </is>
+      </c>
+      <c r="B988" s="1" t="inlineStr">
+        <is>
+          <t>Hüzün Yerleşkeleri</t>
+        </is>
+      </c>
+      <c r="C988" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="989" spans="1:3">
+      <c r="A989" s="1" t="inlineStr">
+        <is>
+          <t>9786051485058</t>
+        </is>
+      </c>
+      <c r="B989" s="1" t="inlineStr">
+        <is>
+          <t>Hayalet ve Şeytan Adam</t>
+        </is>
+      </c>
+      <c r="C989" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="990" spans="1:3">
+      <c r="A990" s="1" t="inlineStr">
+        <is>
+          <t>9786051485027</t>
+        </is>
+      </c>
+      <c r="B990" s="1" t="inlineStr">
+        <is>
+          <t>Ehl-i Aşk - 2 : Sade'ce Aşka</t>
+        </is>
+      </c>
+      <c r="C990" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="991" spans="1:3">
+      <c r="A991" s="1" t="inlineStr">
+        <is>
+          <t>9786051484808</t>
+        </is>
+      </c>
+      <c r="B991" s="1" t="inlineStr">
+        <is>
+          <t>Ormanın Güzellikleri</t>
+        </is>
+      </c>
+      <c r="C991" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="992" spans="1:3">
+      <c r="A992" s="1" t="inlineStr">
+        <is>
+          <t>9786051483139</t>
+        </is>
+      </c>
+      <c r="B992" s="1" t="inlineStr">
+        <is>
+          <t>Barışa Sevdalı Bir Dünya Vatandaşı</t>
+        </is>
+      </c>
+      <c r="C992" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="993" spans="1:3">
+      <c r="A993" s="1" t="inlineStr">
+        <is>
+          <t>9786051484297</t>
+        </is>
+      </c>
+      <c r="B993" s="1" t="inlineStr">
+        <is>
+          <t>Cennetin Lobisinde Sohbet</t>
+        </is>
+      </c>
+      <c r="C993" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="994" spans="1:3">
+      <c r="A994" s="1" t="inlineStr">
+        <is>
+          <t>9786051484419</t>
+        </is>
+      </c>
+      <c r="B994" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Çemberi</t>
+        </is>
+      </c>
+      <c r="C994" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="995" spans="1:3">
+      <c r="A995" s="1" t="inlineStr">
+        <is>
+          <t>9786051484334</t>
+        </is>
+      </c>
+      <c r="B995" s="1" t="inlineStr">
+        <is>
+          <t>Darbe</t>
+        </is>
+      </c>
+      <c r="C995" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="996" spans="1:3">
+      <c r="A996" s="1" t="inlineStr">
+        <is>
+          <t>9786051484396</t>
+        </is>
+      </c>
+      <c r="B996" s="1" t="inlineStr">
+        <is>
+          <t>Belki Gelmezsin</t>
+        </is>
+      </c>
+      <c r="C996" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="997" spans="1:3">
+      <c r="A997" s="1" t="inlineStr">
+        <is>
+          <t>9786051482910</t>
+        </is>
+      </c>
+      <c r="B997" s="1" t="inlineStr">
+        <is>
+          <t>Gamzem Kaderimdi Çığlıklar Sessizliğim</t>
+        </is>
+      </c>
+      <c r="C997" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="998" spans="1:3">
+      <c r="A998" s="1" t="inlineStr">
+        <is>
+          <t>9786051482842</t>
+        </is>
+      </c>
+      <c r="B998" s="1" t="inlineStr">
+        <is>
+          <t>Çekirdek Kabukları</t>
+        </is>
+      </c>
+      <c r="C998" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="999" spans="1:3">
+      <c r="A999" s="1" t="inlineStr">
+        <is>
+          <t>9786051482903</t>
+        </is>
+      </c>
+      <c r="B999" s="1" t="inlineStr">
+        <is>
+          <t>Suskun Sevda</t>
+        </is>
+      </c>
+      <c r="C999" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:3">
+      <c r="A1000" s="1" t="inlineStr">
+        <is>
+          <t>9786051482804</t>
+        </is>
+      </c>
+      <c r="B1000" s="1" t="inlineStr">
+        <is>
+          <t>Yükseliş</t>
+        </is>
+      </c>
+      <c r="C1000" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:3">
+      <c r="A1001" s="1" t="inlineStr">
+        <is>
+          <t>9786051482828</t>
+        </is>
+      </c>
+      <c r="B1001" s="1" t="inlineStr">
+        <is>
+          <t>Sanal Alemde Kadın Olmak</t>
+        </is>
+      </c>
+      <c r="C1001" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:3">
+      <c r="A1002" s="1" t="inlineStr">
+        <is>
+          <t>9786051482835</t>
+        </is>
+      </c>
+      <c r="B1002" s="1" t="inlineStr">
+        <is>
+          <t>Ümit Hep Vardı</t>
+        </is>
+      </c>
+      <c r="C1002" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:3">
+      <c r="A1003" s="1" t="inlineStr">
+        <is>
+          <t>9786051481814</t>
+        </is>
+      </c>
+      <c r="B1003" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Seçim Tarihi</t>
+        </is>
+      </c>
+      <c r="C1003" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:3">
+      <c r="A1004" s="1" t="inlineStr">
+        <is>
+          <t>9786051488097</t>
+        </is>
+      </c>
+      <c r="B1004" s="1" t="inlineStr">
+        <is>
+          <t>Türkler ve Rusya</t>
+        </is>
+      </c>
+      <c r="C1004" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:3">
+      <c r="A1005" s="1" t="inlineStr">
+        <is>
+          <t>9786051488264</t>
+        </is>
+      </c>
+      <c r="B1005" s="1" t="inlineStr">
+        <is>
+          <t>Tripkolik</t>
+        </is>
+      </c>
+      <c r="C1005" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:3">
+      <c r="A1006" s="1" t="inlineStr">
+        <is>
+          <t>9786051487199</t>
+        </is>
+      </c>
+      <c r="B1006" s="1" t="inlineStr">
+        <is>
+          <t>Tuzlu Suda Aşk</t>
+        </is>
+      </c>
+      <c r="C1006" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:3">
+      <c r="A1007" s="1" t="inlineStr">
+        <is>
+          <t>9786051488158</t>
+        </is>
+      </c>
+      <c r="B1007" s="1" t="inlineStr">
+        <is>
+          <t>Yaşayabilmek Derdi</t>
+        </is>
+      </c>
+      <c r="C1007" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:3">
+      <c r="A1008" s="1" t="inlineStr">
+        <is>
+          <t>9786051487861</t>
+        </is>
+      </c>
+      <c r="B1008" s="1" t="inlineStr">
+        <is>
+          <t>Melekler Bizimle</t>
+        </is>
+      </c>
+      <c r="C1008" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:3">
+      <c r="A1009" s="1" t="inlineStr">
+        <is>
+          <t>9786051487441</t>
+        </is>
+      </c>
+      <c r="B1009" s="1" t="inlineStr">
+        <is>
+          <t>Bir Damla</t>
+        </is>
+      </c>
+      <c r="C1009" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:3">
+      <c r="A1010" s="1" t="inlineStr">
+        <is>
+          <t>9786051487519</t>
+        </is>
+      </c>
+      <c r="B1010" s="1" t="inlineStr">
+        <is>
+          <t>Marjinaller</t>
+        </is>
+      </c>
+      <c r="C1010" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:3">
+      <c r="A1011" s="1" t="inlineStr">
+        <is>
+          <t>9786051487144</t>
+        </is>
+      </c>
+      <c r="B1011" s="1" t="inlineStr">
+        <is>
+          <t>Kaos</t>
+        </is>
+      </c>
+      <c r="C1011" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:3">
+      <c r="A1012" s="1" t="inlineStr">
+        <is>
+          <t>9786051486369</t>
+        </is>
+      </c>
+      <c r="B1012" s="1" t="inlineStr">
+        <is>
+          <t>Sevdiğim Kadar Sev İstedim</t>
+        </is>
+      </c>
+      <c r="C1012" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:3">
+      <c r="A1013" s="1" t="inlineStr">
+        <is>
+          <t>9786051486420</t>
+        </is>
+      </c>
+      <c r="B1013" s="1" t="inlineStr">
+        <is>
+          <t>Uzman Sözüyle Anne Gözüyle Çocuk Yetiştirmek</t>
+        </is>
+      </c>
+      <c r="C1013" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:3">
+      <c r="A1014" s="1" t="inlineStr">
+        <is>
+          <t>9786051486154</t>
+        </is>
+      </c>
+      <c r="B1014" s="1" t="inlineStr">
+        <is>
+          <t>Vav-ül Elif</t>
+        </is>
+      </c>
+      <c r="C1014" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:3">
+      <c r="A1015" s="1" t="inlineStr">
+        <is>
+          <t>9786051486123</t>
+        </is>
+      </c>
+      <c r="B1015" s="1" t="inlineStr">
+        <is>
+          <t>Papatya - Bu Bir Aşk Kitabı Değildir</t>
+        </is>
+      </c>
+      <c r="C1015" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:3">
+      <c r="A1016" s="1" t="inlineStr">
+        <is>
+          <t>9786051486215</t>
+        </is>
+      </c>
+      <c r="B1016" s="1" t="inlineStr">
+        <is>
+          <t>Yalın Ayak Dilo</t>
+        </is>
+      </c>
+      <c r="C1016" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:3">
+      <c r="A1017" s="1" t="inlineStr">
+        <is>
+          <t>9786051486185</t>
+        </is>
+      </c>
+      <c r="B1017" s="1" t="inlineStr">
+        <is>
+          <t>Hazır mısın?</t>
+        </is>
+      </c>
+      <c r="C1017" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:3">
+      <c r="A1018" s="1" t="inlineStr">
+        <is>
+          <t>9786051486178</t>
+        </is>
+      </c>
+      <c r="B1018" s="1" t="inlineStr">
+        <is>
+          <t>Bu Benim Şarkım</t>
+        </is>
+      </c>
+      <c r="C1018" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:3">
+      <c r="A1019" s="1" t="inlineStr">
+        <is>
+          <t>9786051486192</t>
+        </is>
+      </c>
+      <c r="B1019" s="1" t="inlineStr">
+        <is>
+          <t>Ayrılık Uçurumundaki Visal</t>
+        </is>
+      </c>
+      <c r="C1019" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:3">
+      <c r="A1020" s="1" t="inlineStr">
+        <is>
+          <t>9786051486079</t>
+        </is>
+      </c>
+      <c r="B1020" s="1" t="inlineStr">
+        <is>
+          <t>Yalnız Mı Kaldın? Yoksa Yalnız Mıydın?</t>
+        </is>
+      </c>
+      <c r="C1020" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:3">
+      <c r="A1021" s="1" t="inlineStr">
+        <is>
+          <t>9786051485751</t>
+        </is>
+      </c>
+      <c r="B1021" s="1" t="inlineStr">
+        <is>
+          <t>Güneşin Doğmadığı Yıllar</t>
+        </is>
+      </c>
+      <c r="C1021" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:3">
+      <c r="A1022" s="1" t="inlineStr">
+        <is>
+          <t>9786051485744</t>
+        </is>
+      </c>
+      <c r="B1022" s="1" t="inlineStr">
+        <is>
+          <t>Bu Aşk Beş Harfli</t>
+        </is>
+      </c>
+      <c r="C1022" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:3">
+      <c r="A1023" s="1" t="inlineStr">
+        <is>
+          <t>9786051485560</t>
+        </is>
+      </c>
+      <c r="B1023" s="1" t="inlineStr">
+        <is>
+          <t>Mayıs</t>
+        </is>
+      </c>
+      <c r="C1023" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:3">
+      <c r="A1024" s="1" t="inlineStr">
+        <is>
+          <t>3990000028098</t>
+        </is>
+      </c>
+      <c r="B1024" s="1" t="inlineStr">
+        <is>
+          <t>Babil’de Dil</t>
+        </is>
+      </c>
+      <c r="C1024" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:3">
+      <c r="A1025" s="1" t="inlineStr">
+        <is>
+          <t>9786051486338</t>
+        </is>
+      </c>
+      <c r="B1025" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Yakışmalı İnsan</t>
+        </is>
+      </c>
+      <c r="C1025" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:3">
+      <c r="A1026" s="1" t="inlineStr">
+        <is>
+          <t>9786051484471</t>
+        </is>
+      </c>
+      <c r="B1026" s="1" t="inlineStr">
+        <is>
+          <t>Ömrüm</t>
+        </is>
+      </c>
+      <c r="C1026" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:3">
+      <c r="A1027" s="1" t="inlineStr">
+        <is>
+          <t>9786051484501</t>
+        </is>
+      </c>
+      <c r="B1027" s="1" t="inlineStr">
+        <is>
+          <t>Ayet ve Hadisler Işığında Cennetteki Cinsel Yaşam</t>
+        </is>
+      </c>
+      <c r="C1027" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:3">
+      <c r="A1028" s="1" t="inlineStr">
+        <is>
+          <t>9786051484464</t>
+        </is>
+      </c>
+      <c r="B1028" s="1" t="inlineStr">
+        <is>
+          <t>Sonbahar</t>
+        </is>
+      </c>
+      <c r="C1028" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:3">
+      <c r="A1029" s="1" t="inlineStr">
+        <is>
+          <t>9786051483405</t>
+        </is>
+      </c>
+      <c r="B1029" s="1" t="inlineStr">
+        <is>
+          <t>Yaban Güvercini Masalı</t>
+        </is>
+      </c>
+      <c r="C1029" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:3">
+      <c r="A1030" s="1" t="inlineStr">
+        <is>
+          <t>9786051483672</t>
+        </is>
+      </c>
+      <c r="B1030" s="1" t="inlineStr">
+        <is>
+          <t>Diyar-ı Dersim</t>
+        </is>
+      </c>
+      <c r="C1030" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:3">
+      <c r="A1031" s="1" t="inlineStr">
+        <is>
+          <t>9786051483368</t>
+        </is>
+      </c>
+      <c r="B1031" s="1" t="inlineStr">
+        <is>
+          <t>Cana Aşk Düştü</t>
+        </is>
+      </c>
+      <c r="C1031" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:3">
+      <c r="A1032" s="1" t="inlineStr">
+        <is>
+          <t>9786051483511</t>
+        </is>
+      </c>
+      <c r="B1032" s="1" t="inlineStr">
+        <is>
+          <t>Henüz (Şiir)</t>
+        </is>
+      </c>
+      <c r="C1032" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:3">
+      <c r="A1033" s="1" t="inlineStr">
+        <is>
+          <t>9786051481715</t>
+        </is>
+      </c>
+      <c r="B1033" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Yalnız Hali</t>
+        </is>
+      </c>
+      <c r="C1033" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:3">
+      <c r="A1034" s="1" t="inlineStr">
+        <is>
+          <t>9786051481692</t>
+        </is>
+      </c>
+      <c r="B1034" s="1" t="inlineStr">
+        <is>
+          <t>Kelebek Tozu</t>
+        </is>
+      </c>
+      <c r="C1034" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:3">
+      <c r="A1035" s="1" t="inlineStr">
+        <is>
+          <t>9786051481135</t>
+        </is>
+      </c>
+      <c r="B1035" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Grup - Meleklerin Göçü</t>
+        </is>
+      </c>
+      <c r="C1035" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:3">
+      <c r="A1036" s="1" t="inlineStr">
+        <is>
+          <t>9786051481760</t>
+        </is>
+      </c>
+      <c r="B1036" s="1" t="inlineStr">
+        <is>
+          <t>Pardon Dedik!</t>
+        </is>
+      </c>
+      <c r="C1036" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:3">
+      <c r="A1037" s="1" t="inlineStr">
+        <is>
+          <t>9786051486840</t>
+        </is>
+      </c>
+      <c r="B1037" s="1" t="inlineStr">
+        <is>
+          <t>Kontrolsüz</t>
+        </is>
+      </c>
+      <c r="C1037" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:3">
+      <c r="A1038" s="1" t="inlineStr">
+        <is>
+          <t>9786051486857</t>
+        </is>
+      </c>
+      <c r="B1038" s="1" t="inlineStr">
+        <is>
+          <t>Sus</t>
+        </is>
+      </c>
+      <c r="C1038" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:3">
+      <c r="A1039" s="1" t="inlineStr">
+        <is>
+          <t>9786051486833</t>
+        </is>
+      </c>
+      <c r="B1039" s="1" t="inlineStr">
+        <is>
+          <t>İhanetin Rengi</t>
+        </is>
+      </c>
+      <c r="C1039" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:3">
+      <c r="A1040" s="1" t="inlineStr">
+        <is>
+          <t>9786051486826</t>
+        </is>
+      </c>
+      <c r="B1040" s="1" t="inlineStr">
+        <is>
+          <t>Rahmet Damlaları</t>
+        </is>
+      </c>
+      <c r="C1040" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:3">
+      <c r="A1041" s="1" t="inlineStr">
+        <is>
+          <t>9786051486796</t>
+        </is>
+      </c>
+      <c r="B1041" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek ve Renk</t>
+        </is>
+      </c>
+      <c r="C1041" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:3">
+      <c r="A1042" s="1" t="inlineStr">
+        <is>
+          <t>9786051486819</t>
+        </is>
+      </c>
+      <c r="B1042" s="1" t="inlineStr">
+        <is>
+          <t>Hoşgeldin Sınav</t>
+        </is>
+      </c>
+      <c r="C1042" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:3">
+      <c r="A1043" s="1" t="inlineStr">
+        <is>
+          <t>9786051486765</t>
+        </is>
+      </c>
+      <c r="B1043" s="1" t="inlineStr">
+        <is>
+          <t>Yarım Kalan Düşler</t>
+        </is>
+      </c>
+      <c r="C1043" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:3">
+      <c r="A1044" s="1" t="inlineStr">
+        <is>
+          <t>9786051486697</t>
+        </is>
+      </c>
+      <c r="B1044" s="1" t="inlineStr">
+        <is>
+          <t>Belki Bir Gün Yeniden</t>
+        </is>
+      </c>
+      <c r="C1044" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:3">
+      <c r="A1045" s="1" t="inlineStr">
+        <is>
+          <t>9786051486758</t>
+        </is>
+      </c>
+      <c r="B1045" s="1" t="inlineStr">
+        <is>
+          <t>Vakittir Ayrılık</t>
+        </is>
+      </c>
+      <c r="C1045" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:3">
+      <c r="A1046" s="1" t="inlineStr">
+        <is>
+          <t>9786051486543</t>
+        </is>
+      </c>
+      <c r="B1046" s="1" t="inlineStr">
+        <is>
+          <t>Yıldızlar Ülkesi</t>
+        </is>
+      </c>
+      <c r="C1046" s="1">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:3">
+      <c r="A1047" s="1" t="inlineStr">
+        <is>
+          <t>9786051486581</t>
+        </is>
+      </c>
+      <c r="B1047" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Visal</t>
+        </is>
+      </c>
+      <c r="C1047" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:3">
+      <c r="A1048" s="1" t="inlineStr">
+        <is>
+          <t>9786051486598</t>
+        </is>
+      </c>
+      <c r="B1048" s="1" t="inlineStr">
+        <is>
+          <t>Fena Fillah Yokluk Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C1048" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:3">
+      <c r="A1049" s="1" t="inlineStr">
+        <is>
+          <t>9786051486550</t>
+        </is>
+      </c>
+      <c r="B1049" s="1" t="inlineStr">
+        <is>
+          <t>Bir Avuç Gökyüzü</t>
+        </is>
+      </c>
+      <c r="C1049" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:3">
+      <c r="A1050" s="1" t="inlineStr">
+        <is>
+          <t>9786051486536</t>
+        </is>
+      </c>
+      <c r="B1050" s="1" t="inlineStr">
+        <is>
+          <t>Mecazi Aşk</t>
+        </is>
+      </c>
+      <c r="C1050" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:3">
+      <c r="A1051" s="1" t="inlineStr">
+        <is>
+          <t>9786051486512</t>
+        </is>
+      </c>
+      <c r="B1051" s="1" t="inlineStr">
+        <is>
+          <t>Uyanmak İsteyen?</t>
+        </is>
+      </c>
+      <c r="C1051" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:3">
+      <c r="A1052" s="1" t="inlineStr">
+        <is>
+          <t>9786051486505</t>
+        </is>
+      </c>
+      <c r="B1052" s="1" t="inlineStr">
+        <is>
+          <t>Arat'ta Aşk</t>
+        </is>
+      </c>
+      <c r="C1052" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:3">
+      <c r="A1053" s="1" t="inlineStr">
+        <is>
+          <t>9786051485959</t>
+        </is>
+      </c>
+      <c r="B1053" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın İki Yakası</t>
+        </is>
+      </c>
+      <c r="C1053" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:3">
+      <c r="A1054" s="1" t="inlineStr">
+        <is>
+          <t>9786051485782</t>
+        </is>
+      </c>
+      <c r="B1054" s="1" t="inlineStr">
+        <is>
+          <t>Süreyya Plajında İlk Mektup</t>
+        </is>
+      </c>
+      <c r="C1054" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:3">
+      <c r="A1055" s="1" t="inlineStr">
+        <is>
+          <t>9786051485775</t>
+        </is>
+      </c>
+      <c r="B1055" s="1" t="inlineStr">
+        <is>
+          <t>Ortancamız Babam</t>
+        </is>
+      </c>
+      <c r="C1055" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:3">
+      <c r="A1056" s="1" t="inlineStr">
+        <is>
+          <t>9786051485232</t>
+        </is>
+      </c>
+      <c r="B1056" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Mim Hali</t>
+        </is>
+      </c>
+      <c r="C1056" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:3">
+      <c r="A1057" s="1" t="inlineStr">
+        <is>
+          <t>9786051485270</t>
+        </is>
+      </c>
+      <c r="B1057" s="1" t="inlineStr">
+        <is>
+          <t>Meğerse Aşk</t>
+        </is>
+      </c>
+      <c r="C1057" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:3">
+      <c r="A1058" s="1" t="inlineStr">
+        <is>
+          <t>9786051485256</t>
+        </is>
+      </c>
+      <c r="B1058" s="1" t="inlineStr">
+        <is>
+          <t>Oğuz Kağan'ın Kurdu</t>
+        </is>
+      </c>
+      <c r="C1058" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:3">
+      <c r="A1059" s="1" t="inlineStr">
+        <is>
+          <t>9786051485218</t>
+        </is>
+      </c>
+      <c r="B1059" s="1" t="inlineStr">
+        <is>
+          <t>Sensiz İstanbul</t>
+        </is>
+      </c>
+      <c r="C1059" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:3">
+      <c r="A1060" s="1" t="inlineStr">
+        <is>
+          <t>9786051484648</t>
+        </is>
+      </c>
+      <c r="B1060" s="1" t="inlineStr">
+        <is>
+          <t>Naran</t>
+        </is>
+      </c>
+      <c r="C1060" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:3">
+      <c r="A1061" s="1" t="inlineStr">
+        <is>
+          <t>9786051484655</t>
+        </is>
+      </c>
+      <c r="B1061" s="1" t="inlineStr">
+        <is>
+          <t>Kedice</t>
+        </is>
+      </c>
+      <c r="C1061" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:3">
+      <c r="A1062" s="1" t="inlineStr">
+        <is>
+          <t>9786051484532</t>
+        </is>
+      </c>
+      <c r="B1062" s="1" t="inlineStr">
+        <is>
+          <t>İlahi O İllaki Sen</t>
+        </is>
+      </c>
+      <c r="C1062" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:3">
+      <c r="A1063" s="1" t="inlineStr">
+        <is>
+          <t>9786051484273</t>
+        </is>
+      </c>
+      <c r="B1063" s="1" t="inlineStr">
+        <is>
+          <t>İlkler</t>
+        </is>
+      </c>
+      <c r="C1063" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:3">
+      <c r="A1064" s="1" t="inlineStr">
+        <is>
+          <t>9786051484228</t>
+        </is>
+      </c>
+      <c r="B1064" s="1" t="inlineStr">
+        <is>
+          <t>Diriliş Ordusu Yıl 2453</t>
+        </is>
+      </c>
+      <c r="C1064" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:3">
+      <c r="A1065" s="1" t="inlineStr">
+        <is>
+          <t>9786051483931</t>
+        </is>
+      </c>
+      <c r="B1065" s="1" t="inlineStr">
+        <is>
+          <t>Baca</t>
+        </is>
+      </c>
+      <c r="C1065" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:3">
+      <c r="A1066" s="1" t="inlineStr">
+        <is>
+          <t>9786051483894</t>
+        </is>
+      </c>
+      <c r="B1066" s="1" t="inlineStr">
+        <is>
+          <t>Kalabalık Kentin Yalnızları</t>
+        </is>
+      </c>
+      <c r="C1066" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:3">
+      <c r="A1067" s="1" t="inlineStr">
+        <is>
+          <t>9786051483948</t>
+        </is>
+      </c>
+      <c r="B1067" s="1" t="inlineStr">
+        <is>
+          <t>Semerkand'da Aşk</t>
+        </is>
+      </c>
+      <c r="C1067" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:3">
+      <c r="A1068" s="1" t="inlineStr">
+        <is>
+          <t>9786051484709</t>
+        </is>
+      </c>
+      <c r="B1068" s="1" t="inlineStr">
+        <is>
+          <t>Eskici</t>
+        </is>
+      </c>
+      <c r="C1068" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:3">
+      <c r="A1069" s="1" t="inlineStr">
+        <is>
+          <t>9786051483689</t>
+        </is>
+      </c>
+      <c r="B1069" s="1" t="inlineStr">
+        <is>
+          <t>Archanger Destanı - Birinci Kısım</t>
+        </is>
+      </c>
+      <c r="C1069" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:3">
+      <c r="A1070" s="1" t="inlineStr">
+        <is>
+          <t>9786051483726</t>
+        </is>
+      </c>
+      <c r="B1070" s="1" t="inlineStr">
+        <is>
+          <t>Allah'ın Adı Ne Yücedir</t>
+        </is>
+      </c>
+      <c r="C1070" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:3">
+      <c r="A1071" s="1" t="inlineStr">
+        <is>
+          <t>9786051483719</t>
+        </is>
+      </c>
+      <c r="B1071" s="1" t="inlineStr">
+        <is>
+          <t>Ve Sen Kadın</t>
+        </is>
+      </c>
+      <c r="C1071" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:3">
+      <c r="A1072" s="1" t="inlineStr">
+        <is>
+          <t>9786051483481</t>
+        </is>
+      </c>
+      <c r="B1072" s="1" t="inlineStr">
+        <is>
+          <t>Alışveriş Merkezi Pazarlama Yönetimi</t>
+        </is>
+      </c>
+      <c r="C1072" s="1">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:3">
+      <c r="A1073" s="1" t="inlineStr">
+        <is>
+          <t>9786051483269</t>
+        </is>
+      </c>
+      <c r="B1073" s="1" t="inlineStr">
+        <is>
+          <t>Maviliğim</t>
+        </is>
+      </c>
+      <c r="C1073" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:3">
+      <c r="A1074" s="1" t="inlineStr">
+        <is>
+          <t>9786051483351</t>
+        </is>
+      </c>
+      <c r="B1074" s="1" t="inlineStr">
+        <is>
+          <t>Aşkla Islanmak</t>
+        </is>
+      </c>
+      <c r="C1074" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:3">
+      <c r="A1075" s="1" t="inlineStr">
+        <is>
+          <t>9786051483290</t>
+        </is>
+      </c>
+      <c r="B1075" s="1" t="inlineStr">
+        <is>
+          <t>Siyahi Gülüşler</t>
+        </is>
+      </c>
+      <c r="C1075" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:3">
+      <c r="A1076" s="1" t="inlineStr">
+        <is>
+          <t>9786051483306</t>
+        </is>
+      </c>
+      <c r="B1076" s="1" t="inlineStr">
+        <is>
+          <t>Elveda Kaptan</t>
+        </is>
+      </c>
+      <c r="C1076" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:3">
+      <c r="A1077" s="1" t="inlineStr">
+        <is>
+          <t>9786051483375</t>
+        </is>
+      </c>
+      <c r="B1077" s="1" t="inlineStr">
+        <is>
+          <t>Bir Saat Döngüsü</t>
+        </is>
+      </c>
+      <c r="C1077" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:3">
+      <c r="A1078" s="1" t="inlineStr">
+        <is>
+          <t>9786051483252</t>
+        </is>
+      </c>
+      <c r="B1078" s="1" t="inlineStr">
+        <is>
+          <t>Travesti Günlüğü</t>
+        </is>
+      </c>
+      <c r="C1078" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:3">
+      <c r="A1079" s="1" t="inlineStr">
+        <is>
+          <t>9786051487182</t>
+        </is>
+      </c>
+      <c r="B1079" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın Getirdikleri 1</t>
+        </is>
+      </c>
+      <c r="C1079" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:3">
+      <c r="A1080" s="1" t="inlineStr">
+        <is>
+          <t>9786051485829</t>
+        </is>
+      </c>
+      <c r="B1080" s="1" t="inlineStr">
+        <is>
+          <t>Sevdalı Martı</t>
+        </is>
+      </c>
+      <c r="C1080" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:3">
+      <c r="A1081" s="1" t="inlineStr">
+        <is>
+          <t>9786051485515</t>
+        </is>
+      </c>
+      <c r="B1081" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Sesler</t>
+        </is>
+      </c>
+      <c r="C1081" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:3">
+      <c r="A1082" s="1" t="inlineStr">
+        <is>
+          <t>9786051484860</t>
+        </is>
+      </c>
+      <c r="B1082" s="1" t="inlineStr">
+        <is>
+          <t>Gölgesinde Dinlendiğim Ağaç</t>
+        </is>
+      </c>
+      <c r="C1082" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:3">
+      <c r="A1083" s="1" t="inlineStr">
+        <is>
+          <t>9786051485010</t>
+        </is>
+      </c>
+      <c r="B1083" s="1" t="inlineStr">
+        <is>
+          <t>Ölü Zaman</t>
+        </is>
+      </c>
+      <c r="C1083" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:3">
+      <c r="A1084" s="1" t="inlineStr">
+        <is>
+          <t>9786051485331</t>
+        </is>
+      </c>
+      <c r="B1084" s="1" t="inlineStr">
+        <is>
+          <t>Bir Tutam Hayat</t>
+        </is>
+      </c>
+      <c r="C1084" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:3">
+      <c r="A1085" s="1" t="inlineStr">
+        <is>
+          <t>9786051485003</t>
+        </is>
+      </c>
+      <c r="B1085" s="1" t="inlineStr">
+        <is>
+          <t>Bitmişliğim</t>
+        </is>
+      </c>
+      <c r="C1085" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:3">
+      <c r="A1086" s="1" t="inlineStr">
+        <is>
+          <t>9786051484938</t>
+        </is>
+      </c>
+      <c r="B1086" s="1" t="inlineStr">
+        <is>
+          <t>Sevgiliye Söylenen Sözler</t>
+        </is>
+      </c>
+      <c r="C1086" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:3">
+      <c r="A1087" s="1" t="inlineStr">
+        <is>
+          <t>9786051484907</t>
+        </is>
+      </c>
+      <c r="B1087" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlığı Sorgularken</t>
+        </is>
+      </c>
+      <c r="C1087" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:3">
+      <c r="A1088" s="1" t="inlineStr">
+        <is>
+          <t>9786051484891</t>
+        </is>
+      </c>
+      <c r="B1088" s="1" t="inlineStr">
+        <is>
+          <t>Dulcinee Du Toboso'ya Selam</t>
+        </is>
+      </c>
+      <c r="C1088" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:3">
+      <c r="A1089" s="1" t="inlineStr">
+        <is>
+          <t>9786051484976</t>
+        </is>
+      </c>
+      <c r="B1089" s="1" t="inlineStr">
+        <is>
+          <t>Zekiye Hanım'ın Nar Ağacı</t>
+        </is>
+      </c>
+      <c r="C1089" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:3">
+      <c r="A1090" s="1" t="inlineStr">
+        <is>
+          <t>9786051484358</t>
+        </is>
+      </c>
+      <c r="B1090" s="1" t="inlineStr">
+        <is>
+          <t>Eylül'ün Onbiri</t>
+        </is>
+      </c>
+      <c r="C1090" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:3">
+      <c r="A1091" s="1" t="inlineStr">
+        <is>
+          <t>9786051484259</t>
+        </is>
+      </c>
+      <c r="B1091" s="1" t="inlineStr">
+        <is>
+          <t>Maça Vale: Yarından Önceki Gün</t>
+        </is>
+      </c>
+      <c r="C1091" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:3">
+      <c r="A1092" s="1" t="inlineStr">
+        <is>
+          <t>9786051482064</t>
+        </is>
+      </c>
+      <c r="B1092" s="1" t="inlineStr">
+        <is>
+          <t>Kürtlerin Zorla İmtihanı</t>
+        </is>
+      </c>
+      <c r="C1092" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:3">
+      <c r="A1093" s="1" t="inlineStr">
+        <is>
+          <t>9786051483092</t>
+        </is>
+      </c>
+      <c r="B1093" s="1" t="inlineStr">
+        <is>
+          <t>Gurbetim Olsaydın İstanbul</t>
+        </is>
+      </c>
+      <c r="C1093" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:3">
+      <c r="A1094" s="1" t="inlineStr">
+        <is>
+          <t>9786051483108</t>
+        </is>
+      </c>
+      <c r="B1094" s="1" t="inlineStr">
+        <is>
+          <t>Ab-ı Hayat</t>
+        </is>
+      </c>
+      <c r="C1094" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:3">
+      <c r="A1095" s="1" t="inlineStr">
+        <is>
+          <t>9786051486055</t>
+        </is>
+      </c>
+      <c r="B1095" s="1" t="inlineStr">
+        <is>
+          <t>Macir Ali - 1</t>
+        </is>
+      </c>
+      <c r="C1095" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:3">
+      <c r="A1096" s="1" t="inlineStr">
+        <is>
+          <t>9786051484778</t>
+        </is>
+      </c>
+      <c r="B1096" s="1" t="inlineStr">
+        <is>
+          <t>Nemesis</t>
+        </is>
+      </c>
+      <c r="C1096" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:3">
+      <c r="A1097" s="1" t="inlineStr">
+        <is>
+          <t>9786051484600</t>
+        </is>
+      </c>
+      <c r="B1097" s="1" t="inlineStr">
+        <is>
+          <t>Tekrarı Yok</t>
+        </is>
+      </c>
+      <c r="C1097" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:3">
+      <c r="A1098" s="1" t="inlineStr">
+        <is>
+          <t>9786051484525</t>
+        </is>
+      </c>
+      <c r="B1098" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yudum Aşk</t>
+        </is>
+      </c>
+      <c r="C1098" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:3">
+      <c r="A1099" s="1" t="inlineStr">
+        <is>
+          <t>9786051483917</t>
+        </is>
+      </c>
+      <c r="B1099" s="1" t="inlineStr">
+        <is>
+          <t>Dedemin Babaları</t>
+        </is>
+      </c>
+      <c r="C1099" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:3">
+      <c r="A1100" s="1" t="inlineStr">
+        <is>
+          <t>9786051483900</t>
+        </is>
+      </c>
+      <c r="B1100" s="1" t="inlineStr">
+        <is>
+          <t>Sana Sözüm Olsun</t>
+        </is>
+      </c>
+      <c r="C1100" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:3">
+      <c r="A1101" s="1" t="inlineStr">
+        <is>
+          <t>9786051483870</t>
+        </is>
+      </c>
+      <c r="B1101" s="1" t="inlineStr">
+        <is>
+          <t>Britanya Şairler Antolojisi</t>
+        </is>
+      </c>
+      <c r="C1101" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:3">
+      <c r="A1102" s="1" t="inlineStr">
+        <is>
+          <t>9786051483795</t>
+        </is>
+      </c>
+      <c r="B1102" s="1" t="inlineStr">
+        <is>
+          <t>Aşk'ın Sırat Köprüsü</t>
+        </is>
+      </c>
+      <c r="C1102" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:3">
+      <c r="A1103" s="1" t="inlineStr">
+        <is>
+          <t>9786051483924</t>
+        </is>
+      </c>
+      <c r="B1103" s="1" t="inlineStr">
+        <is>
+          <t>Kralın Yolu</t>
+        </is>
+      </c>
+      <c r="C1103" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:3">
+      <c r="A1104" s="1" t="inlineStr">
+        <is>
+          <t>9786051483627</t>
+        </is>
+      </c>
+      <c r="B1104" s="1" t="inlineStr">
+        <is>
+          <t>Sen Yanım Hep Eksik</t>
+        </is>
+      </c>
+      <c r="C1104" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:3">
+      <c r="A1105" s="1" t="inlineStr">
+        <is>
+          <t>9786051483559</t>
+        </is>
+      </c>
+      <c r="B1105" s="1" t="inlineStr">
+        <is>
+          <t>Nuru'n Ala Nur</t>
+        </is>
+      </c>
+      <c r="C1105" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:3">
+      <c r="A1106" s="1" t="inlineStr">
+        <is>
+          <t>9786051483436</t>
+        </is>
+      </c>
+      <c r="B1106" s="1" t="inlineStr">
+        <is>
+          <t>Dirileneyemeyenler - Ölü Sevicileri (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C1106" s="1">
+        <v>69.44</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:3">
+      <c r="A1107" s="1" t="inlineStr">
+        <is>
+          <t>9786051483337</t>
+        </is>
+      </c>
+      <c r="B1107" s="1" t="inlineStr">
+        <is>
+          <t>Işığa Doğru</t>
+        </is>
+      </c>
+      <c r="C1107" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:3">
+      <c r="A1108" s="1" t="inlineStr">
+        <is>
+          <t>9786051482453</t>
+        </is>
+      </c>
+      <c r="B1108" s="1" t="inlineStr">
+        <is>
+          <t>7 Gezegenin Sırrı 2: Sır Açığa Çıkıyor</t>
+        </is>
+      </c>
+      <c r="C1108" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:3">
+      <c r="A1109" s="1" t="inlineStr">
+        <is>
+          <t>9786051481784</t>
+        </is>
+      </c>
+      <c r="B1109" s="1" t="inlineStr">
+        <is>
+          <t>Sırdaş</t>
+        </is>
+      </c>
+      <c r="C1109" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:3">
+      <c r="A1110" s="1" t="inlineStr">
+        <is>
+          <t>9786051481753</t>
+        </is>
+      </c>
+      <c r="B1110" s="1" t="inlineStr">
+        <is>
+          <t>Labirent</t>
+        </is>
+      </c>
+      <c r="C1110" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:3">
+      <c r="A1111" s="1" t="inlineStr">
+        <is>
+          <t>9786051481791</t>
+        </is>
+      </c>
+      <c r="B1111" s="1" t="inlineStr">
+        <is>
+          <t>İçimden Hiçime</t>
+        </is>
+      </c>
+      <c r="C1111" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:3">
+      <c r="A1112" s="1" t="inlineStr">
+        <is>
+          <t>9786051481708</t>
+        </is>
+      </c>
+      <c r="B1112" s="1" t="inlineStr">
+        <is>
+          <t>Ocak Ayındaki Karasinekler</t>
+        </is>
+      </c>
+      <c r="C1112" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:3">
+      <c r="A1113" s="1" t="inlineStr">
+        <is>
+          <t>9786051481623</t>
+        </is>
+      </c>
+      <c r="B1113" s="1" t="inlineStr">
+        <is>
+          <t>Okullarda Değerler Eğitimi</t>
+        </is>
+      </c>
+      <c r="C1113" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:3">
+      <c r="A1114" s="1" t="inlineStr">
+        <is>
+          <t>9786051481609</t>
+        </is>
+      </c>
+      <c r="B1114" s="1" t="inlineStr">
+        <is>
+          <t>Göz Eskicisi</t>
+        </is>
+      </c>
+      <c r="C1114" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:3">
+      <c r="A1115" s="1" t="inlineStr">
+        <is>
+          <t>9786051486628</t>
+        </is>
+      </c>
+      <c r="B1115" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk Bahçesi</t>
+        </is>
+      </c>
+      <c r="C1115" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:3">
+      <c r="A1116" s="1" t="inlineStr">
+        <is>
+          <t>9786051486529</t>
+        </is>
+      </c>
+      <c r="B1116" s="1" t="inlineStr">
+        <is>
+          <t>Yabancı Gibi Yaşamak</t>
+        </is>
+      </c>
+      <c r="C1116" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:3">
+      <c r="A1117" s="1" t="inlineStr">
+        <is>
+          <t>9786051486604</t>
+        </is>
+      </c>
+      <c r="B1117" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kalemin İsyanı</t>
+        </is>
+      </c>
+      <c r="C1117" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:3">
+      <c r="A1118" s="1" t="inlineStr">
+        <is>
+          <t>9786051486567</t>
+        </is>
+      </c>
+      <c r="B1118" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Güzel Sever</t>
+        </is>
+      </c>
+      <c r="C1118" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:3">
+      <c r="A1119" s="1" t="inlineStr">
+        <is>
+          <t>9786051486635</t>
+        </is>
+      </c>
+      <c r="B1119" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Tamlaması</t>
+        </is>
+      </c>
+      <c r="C1119" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:3">
+      <c r="A1120" s="1" t="inlineStr">
+        <is>
+          <t>9786051486147</t>
+        </is>
+      </c>
+      <c r="B1120" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat Etkinlikleri ve Akıl Oyunları</t>
+        </is>
+      </c>
+      <c r="C1120" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:3">
+      <c r="A1121" s="1" t="inlineStr">
+        <is>
+          <t>9786051486611</t>
+        </is>
+      </c>
+      <c r="B1121" s="1" t="inlineStr">
+        <is>
+          <t>Girift</t>
+        </is>
+      </c>
+      <c r="C1121" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:3">
+      <c r="A1122" s="1" t="inlineStr">
+        <is>
+          <t>9786051486048</t>
+        </is>
+      </c>
+      <c r="B1122" s="1" t="inlineStr">
+        <is>
+          <t>Düşten Gerçeğe Aynı Yıldızın Altında</t>
+        </is>
+      </c>
+      <c r="C1122" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:3">
+      <c r="A1123" s="1" t="inlineStr">
+        <is>
+          <t>9786051486086</t>
+        </is>
+      </c>
+      <c r="B1123" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Oralardan</t>
+        </is>
+      </c>
+      <c r="C1123" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:3">
+      <c r="A1124" s="1" t="inlineStr">
+        <is>
+          <t>9786051486031</t>
+        </is>
+      </c>
+      <c r="B1124" s="1" t="inlineStr">
+        <is>
+          <t>Toz</t>
+        </is>
+      </c>
+      <c r="C1124" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:3">
+      <c r="A1125" s="1" t="inlineStr">
+        <is>
+          <t>9786051486024</t>
+        </is>
+      </c>
+      <c r="B1125" s="1" t="inlineStr">
+        <is>
+          <t>Gurbetten Sılaya</t>
+        </is>
+      </c>
+      <c r="C1125" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:3">
+      <c r="A1126" s="1" t="inlineStr">
+        <is>
+          <t>9786051485768</t>
+        </is>
+      </c>
+      <c r="B1126" s="1" t="inlineStr">
+        <is>
+          <t>Renklerin Hikayesi</t>
+        </is>
+      </c>
+      <c r="C1126" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:3">
+      <c r="A1127" s="1" t="inlineStr">
+        <is>
+          <t>9786051485072</t>
+        </is>
+      </c>
+      <c r="B1127" s="1" t="inlineStr">
+        <is>
+          <t>Olmak Eşittir Ölmek</t>
+        </is>
+      </c>
+      <c r="C1127" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:3">
+      <c r="A1128" s="1" t="inlineStr">
+        <is>
+          <t>9786051485065</t>
+        </is>
+      </c>
+      <c r="B1128" s="1" t="inlineStr">
+        <is>
+          <t>Çiftçi Jonathan'ın Korkuluğu</t>
+        </is>
+      </c>
+      <c r="C1128" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:3">
+      <c r="A1129" s="1" t="inlineStr">
+        <is>
+          <t>9786051486642</t>
+        </is>
+      </c>
+      <c r="B1129" s="1" t="inlineStr">
+        <is>
+          <t>Yaşanmışlık Gerçek Acıdır Doğru Olmayan Eksik Yanım</t>
+        </is>
+      </c>
+      <c r="C1129" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:3">
+      <c r="A1130" s="1" t="inlineStr">
+        <is>
+          <t>9786051484167</t>
+        </is>
+      </c>
+      <c r="B1130" s="1" t="inlineStr">
+        <is>
+          <t>Hafıza Teknikleriyle Verimli Çalışma Yöntemleri</t>
+        </is>
+      </c>
+      <c r="C1130" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:3">
+      <c r="A1131" s="1" t="inlineStr">
+        <is>
+          <t>9786051484099</t>
+        </is>
+      </c>
+      <c r="B1131" s="1" t="inlineStr">
+        <is>
+          <t>Türkülerimizin Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C1131" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:3">
+      <c r="A1132" s="1" t="inlineStr">
+        <is>
+          <t>9786051484082</t>
+        </is>
+      </c>
+      <c r="B1132" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuzluktaki Ölü Arkadaşlık</t>
+        </is>
+      </c>
+      <c r="C1132" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:3">
+      <c r="A1133" s="1" t="inlineStr">
+        <is>
+          <t>9786051483467</t>
+        </is>
+      </c>
+      <c r="B1133" s="1" t="inlineStr">
+        <is>
+          <t>Yasaklım</t>
+        </is>
+      </c>
+      <c r="C1133" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:3">
+      <c r="A1134" s="1" t="inlineStr">
+        <is>
+          <t>3990000026349</t>
+        </is>
+      </c>
+      <c r="B1134" s="1" t="inlineStr">
+        <is>
+          <t>Bir Cümle Daha Kal</t>
+        </is>
+      </c>
+      <c r="C1134" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:3">
+      <c r="A1135" s="1" t="inlineStr">
+        <is>
+          <t>3990000026348</t>
+        </is>
+      </c>
+      <c r="B1135" s="1" t="inlineStr">
+        <is>
+          <t>Hep O Kadın</t>
+        </is>
+      </c>
+      <c r="C1135" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:3">
+      <c r="A1136" s="1" t="inlineStr">
+        <is>
+          <t>9786051483597</t>
+        </is>
+      </c>
+      <c r="B1136" s="1" t="inlineStr">
+        <is>
+          <t>Orta Yaş ve Yaşlılıkta Sık Görülen Hastalıklar - Korunmak İçin Öneriler</t>
+        </is>
+      </c>
+      <c r="C1136" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:3">
+      <c r="A1137" s="1" t="inlineStr">
+        <is>
+          <t>9786051485201</t>
+        </is>
+      </c>
+      <c r="B1137" s="1" t="inlineStr">
+        <is>
+          <t>Bozkırda Kalan Sancı</t>
+        </is>
+      </c>
+      <c r="C1137" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:3">
+      <c r="A1138" s="1" t="inlineStr">
+        <is>
+          <t>9786051482651</t>
+        </is>
+      </c>
+      <c r="B1138" s="1" t="inlineStr">
+        <is>
+          <t>Büyünce Yazar Olacağım</t>
+        </is>
+      </c>
+      <c r="C1138" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:3">
+      <c r="A1139" s="1" t="inlineStr">
+        <is>
+          <t>9786051482613</t>
+        </is>
+      </c>
+      <c r="B1139" s="1" t="inlineStr">
+        <is>
+          <t>Artık Kimsenin Hiç Kimsesi Olmayacağım</t>
+        </is>
+      </c>
+      <c r="C1139" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:3">
+      <c r="A1140" s="1" t="inlineStr">
+        <is>
+          <t>9786052876763</t>
+        </is>
+      </c>
+      <c r="B1140" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaşım Özür Dilerim</t>
+        </is>
+      </c>
+      <c r="C1140" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:3">
+      <c r="A1141" s="1" t="inlineStr">
+        <is>
+          <t>9786052877104</t>
+        </is>
+      </c>
+      <c r="B1141" s="1" t="inlineStr">
+        <is>
+          <t>Tutku Aşk ve Bir Öğretmen</t>
+        </is>
+      </c>
+      <c r="C1141" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:3">
+      <c r="A1142" s="1" t="inlineStr">
+        <is>
+          <t>9786052875292</t>
+        </is>
+      </c>
+      <c r="B1142" s="1" t="inlineStr">
+        <is>
+          <t>Futbolun Kitabını Yazdım-1</t>
+        </is>
+      </c>
+      <c r="C1142" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:3">
+      <c r="A1143" s="1" t="inlineStr">
+        <is>
+          <t>9786052875735</t>
+        </is>
+      </c>
+      <c r="B1143" s="1" t="inlineStr">
+        <is>
+          <t>Güneş Nerede?</t>
+        </is>
+      </c>
+      <c r="C1143" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:3">
+      <c r="A1144" s="1" t="inlineStr">
+        <is>
+          <t>9786052877197</t>
+        </is>
+      </c>
+      <c r="B1144" s="1" t="inlineStr">
+        <is>
+          <t>Bir İtalyanla Aşk</t>
+        </is>
+      </c>
+      <c r="C1144" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:3">
+      <c r="A1145" s="1" t="inlineStr">
+        <is>
+          <t>9786052877142</t>
+        </is>
+      </c>
+      <c r="B1145" s="1" t="inlineStr">
+        <is>
+          <t>Cosy ve Carlos</t>
+        </is>
+      </c>
+      <c r="C1145" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:3">
+      <c r="A1146" s="1" t="inlineStr">
+        <is>
+          <t>9786052877166</t>
+        </is>
+      </c>
+      <c r="B1146" s="1" t="inlineStr">
+        <is>
+          <t>Hadi Özümüze Geri Dönelim</t>
+        </is>
+      </c>
+      <c r="C1146" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:3">
+      <c r="A1147" s="1" t="inlineStr">
+        <is>
+          <t>9786052877135</t>
+        </is>
+      </c>
+      <c r="B1147" s="1" t="inlineStr">
+        <is>
+          <t>Benim Acı Hikayem</t>
+        </is>
+      </c>
+      <c r="C1147" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:3">
+      <c r="A1148" s="1" t="inlineStr">
+        <is>
+          <t>9786052876541</t>
+        </is>
+      </c>
+      <c r="B1148" s="1" t="inlineStr">
+        <is>
+          <t>Her Kalbe Şiir</t>
+        </is>
+      </c>
+      <c r="C1148" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:3">
+      <c r="A1149" s="1" t="inlineStr">
+        <is>
+          <t>9786052876572</t>
+        </is>
+      </c>
+      <c r="B1149" s="1" t="inlineStr">
+        <is>
+          <t>Dert Ortağın</t>
+        </is>
+      </c>
+      <c r="C1149" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:3">
+      <c r="A1150" s="1" t="inlineStr">
+        <is>
+          <t>9786052876565</t>
+        </is>
+      </c>
+      <c r="B1150" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı İmparatorluğu’nda Sinema (1895-1923)</t>
+        </is>
+      </c>
+      <c r="C1150" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:3">
+      <c r="A1151" s="1" t="inlineStr">
+        <is>
+          <t>9786051482491</t>
+        </is>
+      </c>
+      <c r="B1151" s="1" t="inlineStr">
+        <is>
+          <t>Denge</t>
+        </is>
+      </c>
+      <c r="C1151" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:3">
+      <c r="A1152" s="1" t="inlineStr">
+        <is>
+          <t>9786051482408</t>
+        </is>
+      </c>
+      <c r="B1152" s="1" t="inlineStr">
+        <is>
+          <t>Ölümsüzlüğün Peşinde</t>
+        </is>
+      </c>
+      <c r="C1152" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:3">
+      <c r="A1153" s="1" t="inlineStr">
+        <is>
+          <t>9786052877043</t>
+        </is>
+      </c>
+      <c r="B1153" s="1" t="inlineStr">
+        <is>
+          <t>Dağda Macera</t>
+        </is>
+      </c>
+      <c r="C1153" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:3">
+      <c r="A1154" s="1" t="inlineStr">
+        <is>
+          <t>9786052876725</t>
+        </is>
+      </c>
+      <c r="B1154" s="1" t="inlineStr">
+        <is>
+          <t>Bakır Tencerelerdeki Sihirli Arılar</t>
+        </is>
+      </c>
+      <c r="C1154" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:3">
+      <c r="A1155" s="1" t="inlineStr">
+        <is>
+          <t>9786052876718</t>
+        </is>
+      </c>
+      <c r="B1155" s="1" t="inlineStr">
+        <is>
+          <t>Benim İnsanlarımın Yol Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C1155" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:3">
+      <c r="A1156" s="1" t="inlineStr">
+        <is>
+          <t>9786052876794</t>
+        </is>
+      </c>
+      <c r="B1156" s="1" t="inlineStr">
+        <is>
+          <t>Son Çarşamba Çıkmazı Cinayeti</t>
+        </is>
+      </c>
+      <c r="C1156" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:3">
+      <c r="A1157" s="1" t="inlineStr">
+        <is>
+          <t>9786052876749</t>
+        </is>
+      </c>
+      <c r="B1157" s="1" t="inlineStr">
+        <is>
+          <t>Varna Nere Hinis Neree</t>
+        </is>
+      </c>
+      <c r="C1157" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:3">
+      <c r="A1158" s="1" t="inlineStr">
+        <is>
+          <t>9786052875865</t>
+        </is>
+      </c>
+      <c r="B1158" s="1" t="inlineStr">
+        <is>
+          <t>Hurda Medeniyetler 2</t>
+        </is>
+      </c>
+      <c r="C1158" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:3">
+      <c r="A1159" s="1" t="inlineStr">
+        <is>
+          <t>9786052877036</t>
+        </is>
+      </c>
+      <c r="B1159" s="1" t="inlineStr">
+        <is>
+          <t>Pulpanın Işığında</t>
+        </is>
+      </c>
+      <c r="C1159" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:3">
+      <c r="A1160" s="1" t="inlineStr">
+        <is>
+          <t>9786052876992</t>
+        </is>
+      </c>
+      <c r="B1160" s="1" t="inlineStr">
+        <is>
+          <t>İnsansız Dünya</t>
+        </is>
+      </c>
+      <c r="C1160" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:3">
+      <c r="A1161" s="1" t="inlineStr">
+        <is>
+          <t>9786052877005</t>
+        </is>
+      </c>
+      <c r="B1161" s="1" t="inlineStr">
+        <is>
+          <t>Ashok Sawhny’nin Şiirlerinden Oluşan Bir Koleksiyon</t>
+        </is>
+      </c>
+      <c r="C1161" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:3">
+      <c r="A1162" s="1" t="inlineStr">
+        <is>
+          <t>9786052876985</t>
+        </is>
+      </c>
+      <c r="B1162" s="1" t="inlineStr">
+        <is>
+          <t>Kahve Kokulu Defter</t>
+        </is>
+      </c>
+      <c r="C1162" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:3">
+      <c r="A1163" s="1" t="inlineStr">
+        <is>
+          <t>9786052876978</t>
+        </is>
+      </c>
+      <c r="B1163" s="1" t="inlineStr">
+        <is>
+          <t>Tempus Temporis</t>
+        </is>
+      </c>
+      <c r="C1163" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:3">
+      <c r="A1164" s="1" t="inlineStr">
+        <is>
+          <t>9786052876787</t>
+        </is>
+      </c>
+      <c r="B1164" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Masalları</t>
+        </is>
+      </c>
+      <c r="C1164" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:3">
+      <c r="A1165" s="1" t="inlineStr">
+        <is>
+          <t>9786052876756</t>
+        </is>
+      </c>
+      <c r="B1165" s="1" t="inlineStr">
+        <is>
+          <t>Plansız Direnemediğim Fikrimsin</t>
+        </is>
+      </c>
+      <c r="C1165" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:3">
+      <c r="A1166" s="1" t="inlineStr">
+        <is>
+          <t>9786052876640</t>
+        </is>
+      </c>
+      <c r="B1166" s="1" t="inlineStr">
+        <is>
+          <t>Mektup</t>
+        </is>
+      </c>
+      <c r="C1166" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:3">
+      <c r="A1167" s="1" t="inlineStr">
+        <is>
+          <t>9786052876510</t>
+        </is>
+      </c>
+      <c r="B1167" s="1" t="inlineStr">
+        <is>
+          <t>Eylül'ün Sisi</t>
+        </is>
+      </c>
+      <c r="C1167" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:3">
+      <c r="A1168" s="1" t="inlineStr">
+        <is>
+          <t>9786052876633</t>
+        </is>
+      </c>
+      <c r="B1168" s="1" t="inlineStr">
+        <is>
+          <t>Salıncak</t>
+        </is>
+      </c>
+      <c r="C1168" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:3">
+      <c r="A1169" s="1" t="inlineStr">
+        <is>
+          <t>9786052875643</t>
+        </is>
+      </c>
+      <c r="B1169" s="1" t="inlineStr">
+        <is>
+          <t>İdiopathi</t>
+        </is>
+      </c>
+      <c r="C1169" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:3">
+      <c r="A1170" s="1" t="inlineStr">
+        <is>
+          <t>9786052877029</t>
+        </is>
+      </c>
+      <c r="B1170" s="1" t="inlineStr">
+        <is>
+          <t>Nefes - İçimdeki Karanlık</t>
+        </is>
+      </c>
+      <c r="C1170" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:3">
+      <c r="A1171" s="1" t="inlineStr">
+        <is>
+          <t>9786052877012</t>
+        </is>
+      </c>
+      <c r="B1171" s="1" t="inlineStr">
+        <is>
+          <t>Bendeki Neşe</t>
+        </is>
+      </c>
+      <c r="C1171" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:3">
+      <c r="A1172" s="1" t="inlineStr">
+        <is>
+          <t>9786052874776</t>
+        </is>
+      </c>
+      <c r="B1172" s="1" t="inlineStr">
+        <is>
+          <t>Annemin Kızı</t>
+        </is>
+      </c>
+      <c r="C1172" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:3">
+      <c r="A1173" s="1" t="inlineStr">
+        <is>
+          <t>9786052875773</t>
+        </is>
+      </c>
+      <c r="B1173" s="1" t="inlineStr">
+        <is>
+          <t>Takva</t>
+        </is>
+      </c>
+      <c r="C1173" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:3">
+      <c r="A1174" s="1" t="inlineStr">
+        <is>
+          <t>9786052875766</t>
+        </is>
+      </c>
+      <c r="B1174" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Seninle Aksın</t>
+        </is>
+      </c>
+      <c r="C1174" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:3">
+      <c r="A1175" s="1" t="inlineStr">
+        <is>
+          <t>9786052876053</t>
+        </is>
+      </c>
+      <c r="B1175" s="1" t="inlineStr">
+        <is>
+          <t>Koltuk Değneğim</t>
+        </is>
+      </c>
+      <c r="C1175" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:3">
+      <c r="A1176" s="1" t="inlineStr">
+        <is>
+          <t>9786052876497</t>
+        </is>
+      </c>
+      <c r="B1176" s="1" t="inlineStr">
+        <is>
+          <t>Ariko’nun Oyunu Bozuluyor</t>
+        </is>
+      </c>
+      <c r="C1176" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:3">
+      <c r="A1177" s="1" t="inlineStr">
+        <is>
+          <t>9786052875537</t>
+        </is>
+      </c>
+      <c r="B1177" s="1" t="inlineStr">
+        <is>
+          <t>Virüsler Bakteriler Mantarlarla Savaşan Bitkiler Covid-19 ve Salgınlarla Mücadelede Şifalı Otlar</t>
+        </is>
+      </c>
+      <c r="C1177" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:3">
+      <c r="A1178" s="1" t="inlineStr">
+        <is>
+          <t>9786052875568</t>
+        </is>
+      </c>
+      <c r="B1178" s="1" t="inlineStr">
+        <is>
+          <t>Şair Olmak mı? Haşa</t>
+        </is>
+      </c>
+      <c r="C1178" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:3">
+      <c r="A1179" s="1" t="inlineStr">
+        <is>
+          <t>9786052875476</t>
+        </is>
+      </c>
+      <c r="B1179" s="1" t="inlineStr">
+        <is>
+          <t>Söylendiği Kadar Kötü Biri Değilim</t>
+        </is>
+      </c>
+      <c r="C1179" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:3">
+      <c r="A1180" s="1" t="inlineStr">
+        <is>
+          <t>9786052875544</t>
+        </is>
+      </c>
+      <c r="B1180" s="1" t="inlineStr">
+        <is>
+          <t>Kadının Gözyaşı</t>
+        </is>
+      </c>
+      <c r="C1180" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:3">
+      <c r="A1181" s="1" t="inlineStr">
+        <is>
+          <t>9786052877074</t>
+        </is>
+      </c>
+      <c r="B1181" s="1" t="inlineStr">
+        <is>
+          <t>Öğretmen Türküsü</t>
+        </is>
+      </c>
+      <c r="C1181" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:3">
+      <c r="A1182" s="1" t="inlineStr">
+        <is>
+          <t>9786052877098</t>
+        </is>
+      </c>
+      <c r="B1182" s="1" t="inlineStr">
+        <is>
+          <t>Neden!</t>
+        </is>
+      </c>
+      <c r="C1182" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:3">
+      <c r="A1183" s="1" t="inlineStr">
+        <is>
+          <t>9786052877050</t>
+        </is>
+      </c>
+      <c r="B1183" s="1" t="inlineStr">
+        <is>
+          <t>Yalnız İnsanlar Tuvali</t>
+        </is>
+      </c>
+      <c r="C1183" s="1">
+        <v>17.9</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:3">
+      <c r="A1184" s="1" t="inlineStr">
+        <is>
+          <t>9786052877067</t>
+        </is>
+      </c>
+      <c r="B1184" s="1" t="inlineStr">
+        <is>
+          <t>Palmar’ın Dört Kahramanı</t>
+        </is>
+      </c>
+      <c r="C1184" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:3">
+      <c r="A1185" s="1" t="inlineStr">
+        <is>
+          <t>9786052877081</t>
+        </is>
+      </c>
+      <c r="B1185" s="1" t="inlineStr">
+        <is>
+          <t>Hemşinli Kara Ahmet</t>
+        </is>
+      </c>
+      <c r="C1185" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:3">
+      <c r="A1186" s="1" t="inlineStr">
+        <is>
+          <t>9786052877241</t>
+        </is>
+      </c>
+      <c r="B1186" s="1" t="inlineStr">
+        <is>
+          <t>Kanka</t>
+        </is>
+      </c>
+      <c r="C1186" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:3">
+      <c r="A1187" s="1" t="inlineStr">
+        <is>
+          <t>9786052877111</t>
+        </is>
+      </c>
+      <c r="B1187" s="1" t="inlineStr">
+        <is>
+          <t>Şahmeranlar Avı</t>
+        </is>
+      </c>
+      <c r="C1187" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:3">
+      <c r="A1188" s="1" t="inlineStr">
+        <is>
+          <t>9786052876886</t>
+        </is>
+      </c>
+      <c r="B1188" s="1" t="inlineStr">
+        <is>
+          <t>Benim Hülya’m (Bal Çiçeğim)</t>
+        </is>
+      </c>
+      <c r="C1188" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:3">
+      <c r="A1189" s="1" t="inlineStr">
+        <is>
+          <t>9786052876879</t>
+        </is>
+      </c>
+      <c r="B1189" s="1" t="inlineStr">
+        <is>
+          <t>İlk 4 Albüm</t>
+        </is>
+      </c>
+      <c r="C1189" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:3">
+      <c r="A1190" s="1" t="inlineStr">
+        <is>
+          <t>9786052876671</t>
+        </is>
+      </c>
+      <c r="B1190" s="1" t="inlineStr">
+        <is>
+          <t>Evimde Kalamam Artık</t>
+        </is>
+      </c>
+      <c r="C1190" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:3">
+      <c r="A1191" s="1" t="inlineStr">
+        <is>
+          <t>9786052876695</t>
+        </is>
+      </c>
+      <c r="B1191" s="1" t="inlineStr">
+        <is>
+          <t>Eylül Rüzgarı</t>
+        </is>
+      </c>
+      <c r="C1191" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:3">
+      <c r="A1192" s="1" t="inlineStr">
+        <is>
+          <t>9786052876596</t>
+        </is>
+      </c>
+      <c r="B1192" s="1" t="inlineStr">
+        <is>
+          <t>Uzaya Yolculuk</t>
+        </is>
+      </c>
+      <c r="C1192" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:3">
+      <c r="A1193" s="1" t="inlineStr">
+        <is>
+          <t>9786052876657</t>
+        </is>
+      </c>
+      <c r="B1193" s="1" t="inlineStr">
+        <is>
+          <t>Hoz</t>
+        </is>
+      </c>
+      <c r="C1193" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:3">
+      <c r="A1194" s="1" t="inlineStr">
+        <is>
+          <t>9786052876534</t>
+        </is>
+      </c>
+      <c r="B1194" s="1" t="inlineStr">
+        <is>
+          <t>Pamuk İpliğine Bağlı</t>
+        </is>
+      </c>
+      <c r="C1194" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:3">
+      <c r="A1195" s="1" t="inlineStr">
+        <is>
+          <t>9786052876350</t>
+        </is>
+      </c>
+      <c r="B1195" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C1195" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:3">
+      <c r="A1196" s="1" t="inlineStr">
+        <is>
+          <t>9786052876428</t>
+        </is>
+      </c>
+      <c r="B1196" s="1" t="inlineStr">
+        <is>
+          <t>Damadın Cebinde Akrep Var</t>
+        </is>
+      </c>
+      <c r="C1196" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:3">
+      <c r="A1197" s="1" t="inlineStr">
+        <is>
+          <t>9786052876459</t>
+        </is>
+      </c>
+      <c r="B1197" s="1" t="inlineStr">
+        <is>
+          <t>Yaz Yağmuru</t>
+        </is>
+      </c>
+      <c r="C1197" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:3">
+      <c r="A1198" s="1" t="inlineStr">
+        <is>
+          <t>9786052876404</t>
+        </is>
+      </c>
+      <c r="B1198" s="1" t="inlineStr">
+        <is>
+          <t>Ben Müdür Olurkene</t>
+        </is>
+      </c>
+      <c r="C1198" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:3">
+      <c r="A1199" s="1" t="inlineStr">
+        <is>
+          <t>9786052876411</t>
+        </is>
+      </c>
+      <c r="B1199" s="1" t="inlineStr">
+        <is>
+          <t>Dünyayı Yöneten Gizli Eller</t>
+        </is>
+      </c>
+      <c r="C1199" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:3">
+      <c r="A1200" s="1" t="inlineStr">
+        <is>
+          <t>9786052876190</t>
+        </is>
+      </c>
+      <c r="B1200" s="1" t="inlineStr">
+        <is>
+          <t>Duygusal Refah</t>
+        </is>
+      </c>
+      <c r="C1200" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:3">
+      <c r="A1201" s="1" t="inlineStr">
+        <is>
+          <t>9786052876923</t>
+        </is>
+      </c>
+      <c r="B1201" s="1" t="inlineStr">
+        <is>
+          <t>Sumari</t>
+        </is>
+      </c>
+      <c r="C1201" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:3">
+      <c r="A1202" s="1" t="inlineStr">
+        <is>
+          <t>9786052876930</t>
+        </is>
+      </c>
+      <c r="B1202" s="1" t="inlineStr">
+        <is>
+          <t>Havuçsever Tarlası</t>
+        </is>
+      </c>
+      <c r="C1202" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:3">
+      <c r="A1203" s="1" t="inlineStr">
+        <is>
+          <t>9786052875940</t>
+        </is>
+      </c>
+      <c r="B1203" s="1" t="inlineStr">
+        <is>
+          <t>Kendini Okuyan Şiir</t>
+        </is>
+      </c>
+      <c r="C1203" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:3">
+      <c r="A1204" s="1" t="inlineStr">
+        <is>
+          <t>9786052876589</t>
+        </is>
+      </c>
+      <c r="B1204" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Teslim Oluş</t>
+        </is>
+      </c>
+      <c r="C1204" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:3">
+      <c r="A1205" s="1" t="inlineStr">
+        <is>
+          <t>9786052876527</t>
+        </is>
+      </c>
+      <c r="B1205" s="1" t="inlineStr">
+        <is>
+          <t>Erihna</t>
+        </is>
+      </c>
+      <c r="C1205" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:3">
+      <c r="A1206" s="1" t="inlineStr">
+        <is>
+          <t>9786052876558</t>
+        </is>
+      </c>
+      <c r="B1206" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Getirdikleri</t>
+        </is>
+      </c>
+      <c r="C1206" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:3">
+      <c r="A1207" s="1" t="inlineStr">
+        <is>
+          <t>9786052876916</t>
+        </is>
+      </c>
+      <c r="B1207" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmele Ramak Kala</t>
+        </is>
+      </c>
+      <c r="C1207" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:3">
+      <c r="A1208" s="1" t="inlineStr">
+        <is>
+          <t>9786052875629</t>
+        </is>
+      </c>
+      <c r="B1208" s="1" t="inlineStr">
+        <is>
+          <t>Gül Bahçesi</t>
+        </is>
+      </c>
+      <c r="C1208" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:3">
+      <c r="A1209" s="1" t="inlineStr">
+        <is>
+          <t>9786052875667</t>
+        </is>
+      </c>
+      <c r="B1209" s="1" t="inlineStr">
+        <is>
+          <t>Yarım Doz Şiir</t>
+        </is>
+      </c>
+      <c r="C1209" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:3">
+      <c r="A1210" s="1" t="inlineStr">
+        <is>
+          <t>9786052875728</t>
+        </is>
+      </c>
+      <c r="B1210" s="1" t="inlineStr">
+        <is>
+          <t>Propaganda Gemisi</t>
+        </is>
+      </c>
+      <c r="C1210" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:3">
+      <c r="A1211" s="1" t="inlineStr">
+        <is>
+          <t>9786052875681</t>
+        </is>
+      </c>
+      <c r="B1211" s="1" t="inlineStr">
+        <is>
+          <t>Pazuzu</t>
+        </is>
+      </c>
+      <c r="C1211" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:3">
+      <c r="A1212" s="1" t="inlineStr">
+        <is>
+          <t>9786052875650</t>
+        </is>
+      </c>
+      <c r="B1212" s="1" t="inlineStr">
+        <is>
+          <t>100 Ressam 100 Aforizma</t>
+        </is>
+      </c>
+      <c r="C1212" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:3">
+      <c r="A1213" s="1" t="inlineStr">
+        <is>
+          <t>9786052876480</t>
+        </is>
+      </c>
+      <c r="B1213" s="1" t="inlineStr">
+        <is>
+          <t>Evlatsız Yaşanır Ama Vatansız Asla</t>
+        </is>
+      </c>
+      <c r="C1213" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:3">
+      <c r="A1214" s="1" t="inlineStr">
+        <is>
+          <t>9786052876800</t>
+        </is>
+      </c>
+      <c r="B1214" s="1" t="inlineStr">
+        <is>
+          <t>Umuda Giden Yol</t>
+        </is>
+      </c>
+      <c r="C1214" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:3">
+      <c r="A1215" s="1" t="inlineStr">
+        <is>
+          <t>9786052876909</t>
+        </is>
+      </c>
+      <c r="B1215" s="1" t="inlineStr">
+        <is>
+          <t>Hikayecikler</t>
+        </is>
+      </c>
+      <c r="C1215" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:3">
+      <c r="A1216" s="1" t="inlineStr">
+        <is>
+          <t>9786052876862</t>
+        </is>
+      </c>
+      <c r="B1216" s="1" t="inlineStr">
+        <is>
+          <t>12 Eylül'de Öğrenciydim</t>
+        </is>
+      </c>
+      <c r="C1216" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:3">
+      <c r="A1217" s="1" t="inlineStr">
+        <is>
+          <t>9786052876848</t>
+        </is>
+      </c>
+      <c r="B1217" s="1" t="inlineStr">
+        <is>
+          <t>Felasifü't-Tarih</t>
+        </is>
+      </c>
+      <c r="C1217" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:3">
+      <c r="A1218" s="1" t="inlineStr">
+        <is>
+          <t>9786052875919</t>
+        </is>
+      </c>
+      <c r="B1218" s="1" t="inlineStr">
+        <is>
+          <t>Ahenkli Kuran’ın Ahenkli Tefsiri</t>
+        </is>
+      </c>
+      <c r="C1218" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:3">
+      <c r="A1219" s="1" t="inlineStr">
+        <is>
+          <t>9786052875926</t>
+        </is>
+      </c>
+      <c r="B1219" s="1" t="inlineStr">
+        <is>
+          <t>Bu Da Bizim Sırrımız</t>
+        </is>
+      </c>
+      <c r="C1219" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:3">
+      <c r="A1220" s="1" t="inlineStr">
+        <is>
+          <t>9786051482521</t>
+        </is>
+      </c>
+      <c r="B1220" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm Tribi</t>
+        </is>
+      </c>
+      <c r="C1220" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:3">
+      <c r="A1221" s="1" t="inlineStr">
+        <is>
+          <t>9786051482538</t>
+        </is>
+      </c>
+      <c r="B1221" s="1" t="inlineStr">
+        <is>
+          <t>Aşk İnsana Kanatlar Verir</t>
+        </is>
+      </c>
+      <c r="C1221" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:3">
+      <c r="A1222" s="1" t="inlineStr">
+        <is>
+          <t>9786051482569</t>
+        </is>
+      </c>
+      <c r="B1222" s="1" t="inlineStr">
+        <is>
+          <t>Kaybedenlerin Masalı</t>
+        </is>
+      </c>
+      <c r="C1222" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:3">
+      <c r="A1223" s="1" t="inlineStr">
+        <is>
+          <t>9786051482005</t>
+        </is>
+      </c>
+      <c r="B1223" s="1" t="inlineStr">
+        <is>
+          <t>Ehl-i Aşk</t>
+        </is>
+      </c>
+      <c r="C1223" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:3">
+      <c r="A1224" s="1" t="inlineStr">
+        <is>
+          <t>9786051482422</t>
+        </is>
+      </c>
+      <c r="B1224" s="1" t="inlineStr">
+        <is>
+          <t>İcat Çıkartma!</t>
+        </is>
+      </c>
+      <c r="C1224" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:3">
+      <c r="A1225" s="1" t="inlineStr">
+        <is>
+          <t>9786052875964</t>
+        </is>
+      </c>
+      <c r="B1225" s="1" t="inlineStr">
+        <is>
+          <t>Bir Umut Işığı Olalım Çocuklarımıza</t>
+        </is>
+      </c>
+      <c r="C1225" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:3">
+      <c r="A1226" s="1" t="inlineStr">
+        <is>
+          <t>9786051482088</t>
+        </is>
+      </c>
+      <c r="B1226" s="1" t="inlineStr">
+        <is>
+          <t>Anı Yaşamak - Carpe Diem</t>
+        </is>
+      </c>
+      <c r="C1226" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:3">
+      <c r="A1227" s="1" t="inlineStr">
+        <is>
+          <t>9786052875698</t>
+        </is>
+      </c>
+      <c r="B1227" s="1" t="inlineStr">
+        <is>
+          <t>Ayak İzlerim</t>
+        </is>
+      </c>
+      <c r="C1227" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:3">
+      <c r="A1228" s="1" t="inlineStr">
+        <is>
+          <t>9786052875742</t>
+        </is>
+      </c>
+      <c r="B1228" s="1" t="inlineStr">
+        <is>
+          <t>Gönülden Gönülce</t>
+        </is>
+      </c>
+      <c r="C1228" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:3">
+      <c r="A1229" s="1" t="inlineStr">
+        <is>
+          <t>9786052875704</t>
+        </is>
+      </c>
+      <c r="B1229" s="1" t="inlineStr">
+        <is>
+          <t>İkimizin Yerine</t>
+        </is>
+      </c>
+      <c r="C1229" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:3">
+      <c r="A1230" s="1" t="inlineStr">
+        <is>
+          <t>9786052875674</t>
+        </is>
+      </c>
+      <c r="B1230" s="1" t="inlineStr">
+        <is>
+          <t>Koronayak Haller</t>
+        </is>
+      </c>
+      <c r="C1230" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:3">
+      <c r="A1231" s="1" t="inlineStr">
+        <is>
+          <t>9786052876831</t>
+        </is>
+      </c>
+      <c r="B1231" s="1" t="inlineStr">
+        <is>
+          <t>Yaşamamak</t>
+        </is>
+      </c>
+      <c r="C1231" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:3">
+      <c r="A1232" s="1" t="inlineStr">
+        <is>
+          <t>9786052876824</t>
+        </is>
+      </c>
+      <c r="B1232" s="1" t="inlineStr">
+        <is>
+          <t>Yıkılası Anavarza</t>
+        </is>
+      </c>
+      <c r="C1232" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:3">
+      <c r="A1233" s="1" t="inlineStr">
+        <is>
+          <t>9786052876817</t>
+        </is>
+      </c>
+      <c r="B1233" s="1" t="inlineStr">
+        <is>
+          <t>Yukarıdakiler</t>
+        </is>
+      </c>
+      <c r="C1233" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:3">
+      <c r="A1234" s="1" t="inlineStr">
+        <is>
+          <t>9786051482576</t>
+        </is>
+      </c>
+      <c r="B1234" s="1" t="inlineStr">
+        <is>
+          <t>Eylül</t>
+        </is>
+      </c>
+      <c r="C1234" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:3">
+      <c r="A1235" s="1" t="inlineStr">
+        <is>
+          <t>9786052876442</t>
+        </is>
+      </c>
+      <c r="B1235" s="1" t="inlineStr">
+        <is>
+          <t>Şeyma'nın Elma Ağacı</t>
+        </is>
+      </c>
+      <c r="C1235" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:3">
+      <c r="A1236" s="1" t="inlineStr">
+        <is>
+          <t>9786052875483</t>
+        </is>
+      </c>
+      <c r="B1236" s="1" t="inlineStr">
+        <is>
+          <t>Sevdalı Nağmeler</t>
+        </is>
+      </c>
+      <c r="C1236" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:3">
+      <c r="A1237" s="1" t="inlineStr">
+        <is>
+          <t>9786052876169</t>
+        </is>
+      </c>
+      <c r="B1237" s="1" t="inlineStr">
+        <is>
+          <t>Kalbime Düştün</t>
+        </is>
+      </c>
+      <c r="C1237" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:3">
+      <c r="A1238" s="1" t="inlineStr">
+        <is>
+          <t>9786052875438</t>
+        </is>
+      </c>
+      <c r="B1238" s="1" t="inlineStr">
+        <is>
+          <t>Adını Sen Koy 3</t>
+        </is>
+      </c>
+      <c r="C1238" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:3">
+      <c r="A1239" s="1" t="inlineStr">
+        <is>
+          <t>9786052876855</t>
+        </is>
+      </c>
+      <c r="B1239" s="1" t="inlineStr">
+        <is>
+          <t>Bağlama İçin Türkü Notaları ve Sözleri</t>
+        </is>
+      </c>
+      <c r="C1239" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:3">
+      <c r="A1240" s="1" t="inlineStr">
+        <is>
+          <t>9786052876893</t>
+        </is>
+      </c>
+      <c r="B1240" s="1" t="inlineStr">
+        <is>
+          <t>Haçlı Seferleri</t>
+        </is>
+      </c>
+      <c r="C1240" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:3">
+      <c r="A1241" s="1" t="inlineStr">
+        <is>
+          <t>9786052875605</t>
+        </is>
+      </c>
+      <c r="B1241" s="1" t="inlineStr">
+        <is>
+          <t>Antidepresan Şiirler</t>
+        </is>
+      </c>
+      <c r="C1241" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:3">
+      <c r="A1242" s="1" t="inlineStr">
+        <is>
+          <t>9786052870549</t>
+        </is>
+      </c>
+      <c r="B1242" s="1" t="inlineStr">
+        <is>
+          <t>Elitlerin Tanrısı</t>
+        </is>
+      </c>
+      <c r="C1242" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:3">
+      <c r="A1243" s="1" t="inlineStr">
+        <is>
+          <t>9786052876602</t>
+        </is>
+      </c>
+      <c r="B1243" s="1" t="inlineStr">
+        <is>
+          <t>Balatlı Despina Thiya ve Yetimleri</t>
+        </is>
+      </c>
+      <c r="C1243" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:3">
+      <c r="A1244" s="1" t="inlineStr">
+        <is>
+          <t>9786052876954</t>
+        </is>
+      </c>
+      <c r="B1244" s="1" t="inlineStr">
+        <is>
+          <t>Evrensel ve Determinizm</t>
+        </is>
+      </c>
+      <c r="C1244" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:3">
+      <c r="A1245" s="1" t="inlineStr">
+        <is>
+          <t>9786052876961</t>
+        </is>
+      </c>
+      <c r="B1245" s="1" t="inlineStr">
+        <is>
+          <t>Evrenin Ritmi</t>
+        </is>
+      </c>
+      <c r="C1245" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:3">
+      <c r="A1246" s="1" t="inlineStr">
+        <is>
+          <t>9786052876947</t>
+        </is>
+      </c>
+      <c r="B1246" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka’nın Azizliği</t>
+        </is>
+      </c>
+      <c r="C1246" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:3">
+      <c r="A1247" s="1" t="inlineStr">
+        <is>
+          <t>9786052876626</t>
+        </is>
+      </c>
+      <c r="B1247" s="1" t="inlineStr">
+        <is>
+          <t>Yolculuk</t>
+        </is>
+      </c>
+      <c r="C1247" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:3">
+      <c r="A1248" s="1" t="inlineStr">
+        <is>
+          <t>9786052876664</t>
+        </is>
+      </c>
+      <c r="B1248" s="1" t="inlineStr">
+        <is>
+          <t>Kısa Film Senaryoları</t>
+        </is>
+      </c>
+      <c r="C1248" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:3">
+      <c r="A1249" s="1" t="inlineStr">
+        <is>
+          <t>9786052875582</t>
+        </is>
+      </c>
+      <c r="B1249" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimin Göçü</t>
+        </is>
+      </c>
+      <c r="C1249" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:3">
+      <c r="A1250" s="1" t="inlineStr">
+        <is>
+          <t>9786052876220</t>
+        </is>
+      </c>
+      <c r="B1250" s="1" t="inlineStr">
+        <is>
+          <t>Balosunu Arayan Maske İle Yeni Arkadaşımız Mesafe</t>
+        </is>
+      </c>
+      <c r="C1250" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:3">
+      <c r="A1251" s="1" t="inlineStr">
+        <is>
+          <t>9786052876619</t>
+        </is>
+      </c>
+      <c r="B1251" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Direniş</t>
+        </is>
+      </c>
+      <c r="C1251" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:3">
+      <c r="A1252" s="1" t="inlineStr">
+        <is>
+          <t>9786052875452</t>
+        </is>
+      </c>
+      <c r="B1252" s="1" t="inlineStr">
+        <is>
+          <t>Ya Baki Entel Baki</t>
+        </is>
+      </c>
+      <c r="C1252" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:3">
+      <c r="A1253" s="1" t="inlineStr">
+        <is>
+          <t>9786052876374</t>
+        </is>
+      </c>
+      <c r="B1253" s="1" t="inlineStr">
+        <is>
+          <t>Teşkilatın Deniz Savaşları</t>
+        </is>
+      </c>
+      <c r="C1253" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:3">
+      <c r="A1254" s="1" t="inlineStr">
+        <is>
+          <t>9786052876381</t>
+        </is>
+      </c>
+      <c r="B1254" s="1" t="inlineStr">
+        <is>
+          <t>Ay Dede Kaybolmuş</t>
+        </is>
+      </c>
+      <c r="C1254" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:3">
+      <c r="A1255" s="1" t="inlineStr">
+        <is>
+          <t>9786052876398</t>
+        </is>
+      </c>
+      <c r="B1255" s="1" t="inlineStr">
+        <is>
+          <t>Yazarlar Sınıfı</t>
+        </is>
+      </c>
+      <c r="C1255" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:3">
+      <c r="A1256" s="1" t="inlineStr">
+        <is>
+          <t>9786052876329</t>
+        </is>
+      </c>
+      <c r="B1256" s="1" t="inlineStr">
+        <is>
+          <t>Yakınlarım İçin Yazdığım Uzaklara Nağmeler</t>
+        </is>
+      </c>
+      <c r="C1256" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:3">
+      <c r="A1257" s="1" t="inlineStr">
+        <is>
+          <t>9786052876275</t>
+        </is>
+      </c>
+      <c r="B1257" s="1" t="inlineStr">
+        <is>
+          <t>Uçan Zürafa</t>
+        </is>
+      </c>
+      <c r="C1257" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:3">
+      <c r="A1258" s="1" t="inlineStr">
+        <is>
+          <t>9786052876312</t>
+        </is>
+      </c>
+      <c r="B1258" s="1" t="inlineStr">
+        <is>
+          <t>Baykuş Geçidi</t>
+        </is>
+      </c>
+      <c r="C1258" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:3">
+      <c r="A1259" s="1" t="inlineStr">
+        <is>
+          <t>9786052876282</t>
+        </is>
+      </c>
+      <c r="B1259" s="1" t="inlineStr">
+        <is>
+          <t>Töz</t>
+        </is>
+      </c>
+      <c r="C1259" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:3">
+      <c r="A1260" s="1" t="inlineStr">
+        <is>
+          <t>9786052876688</t>
+        </is>
+      </c>
+      <c r="B1260" s="1" t="inlineStr">
+        <is>
+          <t>Şifa</t>
+        </is>
+      </c>
+      <c r="C1260" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:3">
+      <c r="A1261" s="1" t="inlineStr">
+        <is>
+          <t>9786052876503</t>
+        </is>
+      </c>
+      <c r="B1261" s="1" t="inlineStr">
+        <is>
+          <t>İnsanın Hikayesi Göbeklitepe ve Karahantepe</t>
+        </is>
+      </c>
+      <c r="C1261" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:3">
+      <c r="A1262" s="1" t="inlineStr">
+        <is>
+          <t>9786052876466</t>
+        </is>
+      </c>
+      <c r="B1262" s="1" t="inlineStr">
+        <is>
+          <t>Zümre</t>
+        </is>
+      </c>
+      <c r="C1262" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:3">
+      <c r="A1263" s="1" t="inlineStr">
+        <is>
+          <t>9786052875780</t>
+        </is>
+      </c>
+      <c r="B1263" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp</t>
+        </is>
+      </c>
+      <c r="C1263" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:3">
+      <c r="A1264" s="1" t="inlineStr">
+        <is>
+          <t>9786052875247</t>
+        </is>
+      </c>
+      <c r="B1264" s="1" t="inlineStr">
+        <is>
+          <t>Geriye Aşk Kaldı</t>
+        </is>
+      </c>
+      <c r="C1264" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:3">
+      <c r="A1265" s="1" t="inlineStr">
+        <is>
+          <t>9786054516728</t>
+        </is>
+      </c>
+      <c r="B1265" s="1" t="inlineStr">
+        <is>
+          <t>Duvarlar</t>
+        </is>
+      </c>
+      <c r="C1265" s="1">
+        <v>3.7</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:3">
+      <c r="A1266" s="1" t="inlineStr">
+        <is>
+          <t>9786054516506</t>
+        </is>
+      </c>
+      <c r="B1266" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşün Eylülde Olsun</t>
+        </is>
+      </c>
+      <c r="C1266" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:3">
+      <c r="A1267" s="1" t="inlineStr">
+        <is>
+          <t>9786051480480</t>
+        </is>
+      </c>
+      <c r="B1267" s="1" t="inlineStr">
+        <is>
+          <t>Dönerkaya</t>
+        </is>
+      </c>
+      <c r="C1267" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:3">
+      <c r="A1268" s="1" t="inlineStr">
+        <is>
+          <t>9786055303600</t>
+        </is>
+      </c>
+      <c r="B1268" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Akşamları</t>
+        </is>
+      </c>
+      <c r="C1268" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:3">
+      <c r="A1269" s="1" t="inlineStr">
+        <is>
+          <t>9786054685103</t>
+        </is>
+      </c>
+      <c r="B1269" s="1" t="inlineStr">
+        <is>
+          <t>İsminden Harfler</t>
+        </is>
+      </c>
+      <c r="C1269" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:3">
+      <c r="A1270" s="1" t="inlineStr">
+        <is>
+          <t>9789944205382</t>
+        </is>
+      </c>
+      <c r="B1270" s="1" t="inlineStr">
+        <is>
+          <t>İsimsiz</t>
+        </is>
+      </c>
+      <c r="C1270" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:3">
+      <c r="A1271" s="1" t="inlineStr">
+        <is>
+          <t>9789944205863</t>
+        </is>
+      </c>
+      <c r="B1271" s="1" t="inlineStr">
+        <is>
+          <t>Kıyamete Beş Kala</t>
+        </is>
+      </c>
+      <c r="C1271" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:3">
+      <c r="A1272" s="1" t="inlineStr">
+        <is>
+          <t>9786054516216</t>
+        </is>
+      </c>
+      <c r="B1272" s="1" t="inlineStr">
+        <is>
+          <t>Kıyamet</t>
+        </is>
+      </c>
+      <c r="C1272" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:3">
+      <c r="A1273" s="1" t="inlineStr">
+        <is>
+          <t>9786051480435</t>
+        </is>
+      </c>
+      <c r="B1273" s="1" t="inlineStr">
+        <is>
+          <t>Kıssadan Hisseler</t>
+        </is>
+      </c>
+      <c r="C1273" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:3">
+      <c r="A1274" s="1" t="inlineStr">
+        <is>
+          <t>9786055303624</t>
+        </is>
+      </c>
+      <c r="B1274" s="1" t="inlineStr">
+        <is>
+          <t>Ruhlar Başka Sever</t>
+        </is>
+      </c>
+      <c r="C1274" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:3">
+      <c r="A1275" s="1" t="inlineStr">
+        <is>
+          <t>9786055303075</t>
+        </is>
+      </c>
+      <c r="B1275" s="1" t="inlineStr">
+        <is>
+          <t>Siyah İnci Taneleri</t>
+        </is>
+      </c>
+      <c r="C1275" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:3">
+      <c r="A1276" s="1" t="inlineStr">
+        <is>
+          <t>9786051480695</t>
+        </is>
+      </c>
+      <c r="B1276" s="1" t="inlineStr">
+        <is>
+          <t>Sistemler Oyunu</t>
+        </is>
+      </c>
+      <c r="C1276" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:3">
+      <c r="A1277" s="1" t="inlineStr">
+        <is>
+          <t>9786051480169</t>
+        </is>
+      </c>
+      <c r="B1277" s="1" t="inlineStr">
+        <is>
+          <t>Sinelyin</t>
+        </is>
+      </c>
+      <c r="C1277" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:3">
+      <c r="A1278" s="1" t="inlineStr">
+        <is>
+          <t>9786054516681</t>
+        </is>
+      </c>
+      <c r="B1278" s="1" t="inlineStr">
+        <is>
+          <t>Ve Perde Kapanıyor</t>
+        </is>
+      </c>
+      <c r="C1278" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:3">
+      <c r="A1279" s="1" t="inlineStr">
+        <is>
+          <t>9789944205832</t>
+        </is>
+      </c>
+      <c r="B1279" s="1" t="inlineStr">
+        <is>
+          <t>Ve Kıyametten Sonra</t>
+        </is>
+      </c>
+      <c r="C1279" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:3">
+      <c r="A1280" s="1" t="inlineStr">
+        <is>
+          <t>9786051480923</t>
+        </is>
+      </c>
+      <c r="B1280" s="1" t="inlineStr">
+        <is>
+          <t>Ve Bedenimi Ateşe Verdim</t>
+        </is>
+      </c>
+      <c r="C1280" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:3">
+      <c r="A1281" s="1" t="inlineStr">
+        <is>
+          <t>9786054685745</t>
+        </is>
+      </c>
+      <c r="B1281" s="1" t="inlineStr">
+        <is>
+          <t>Vay Halimize</t>
+        </is>
+      </c>
+      <c r="C1281" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:3">
+      <c r="A1282" s="1" t="inlineStr">
+        <is>
+          <t>9786051480275</t>
+        </is>
+      </c>
+      <c r="B1282" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Peri</t>
+        </is>
+      </c>
+      <c r="C1282" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:3">
+      <c r="A1283" s="1" t="inlineStr">
+        <is>
+          <t>9786054685073</t>
+        </is>
+      </c>
+      <c r="B1283" s="1" t="inlineStr">
+        <is>
+          <t>Yerden Göğe Saklısın</t>
+        </is>
+      </c>
+      <c r="C1283" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:3">
+      <c r="A1284" s="1" t="inlineStr">
+        <is>
+          <t>9789944205597</t>
+        </is>
+      </c>
+      <c r="B1284" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Din, Yeni Dünya ve Kemal Sistem</t>
+        </is>
+      </c>
+      <c r="C1284" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:3">
+      <c r="A1285" s="1" t="inlineStr">
+        <is>
+          <t>9786054516773</t>
+        </is>
+      </c>
+      <c r="B1285" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın İçindeki Rüya</t>
+        </is>
+      </c>
+      <c r="C1285" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:3">
+      <c r="A1286" s="1" t="inlineStr">
+        <is>
+          <t>9786055303143</t>
+        </is>
+      </c>
+      <c r="B1286" s="1" t="inlineStr">
+        <is>
+          <t>Sabır Taşı</t>
+        </is>
+      </c>
+      <c r="C1286" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:3">
+      <c r="A1287" s="1" t="inlineStr">
+        <is>
+          <t>9786052875810</t>
+        </is>
+      </c>
+      <c r="B1287" s="1" t="inlineStr">
+        <is>
+          <t>Derdest Dava</t>
+        </is>
+      </c>
+      <c r="C1287" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:3">
+      <c r="A1288" s="1" t="inlineStr">
+        <is>
+          <t>9786052876237</t>
+        </is>
+      </c>
+      <c r="B1288" s="1" t="inlineStr">
+        <is>
+          <t>Uçan Lokomotif</t>
+        </is>
+      </c>
+      <c r="C1288" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:3">
+      <c r="A1289" s="1" t="inlineStr">
+        <is>
+          <t>9789944205849</t>
+        </is>
+      </c>
+      <c r="B1289" s="1" t="inlineStr">
+        <is>
+          <t>Dört Köşe Kalp</t>
+        </is>
+      </c>
+      <c r="C1289" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:3">
+      <c r="A1290" s="1" t="inlineStr">
+        <is>
+          <t>9786051480121</t>
+        </is>
+      </c>
+      <c r="B1290" s="1" t="inlineStr">
+        <is>
+          <t>Saat Seni Vazgeçiriyor</t>
+        </is>
+      </c>
+      <c r="C1290" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:3">
+      <c r="A1291" s="1" t="inlineStr">
+        <is>
+          <t>9786052876176</t>
+        </is>
+      </c>
+      <c r="B1291" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Çılgın Öyküler</t>
+        </is>
+      </c>
+      <c r="C1291" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:3">
+      <c r="A1292" s="1" t="inlineStr">
+        <is>
+          <t>9786052876244</t>
+        </is>
+      </c>
+      <c r="B1292" s="1" t="inlineStr">
+        <is>
+          <t>Pelikan Adası</t>
+        </is>
+      </c>
+      <c r="C1292" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:3">
+      <c r="A1293" s="1" t="inlineStr">
+        <is>
+          <t>9786052876077</t>
+        </is>
+      </c>
+      <c r="B1293" s="1" t="inlineStr">
+        <is>
+          <t>Annem ve Ardındaki Sessizlik</t>
+        </is>
+      </c>
+      <c r="C1293" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:3">
+      <c r="A1294" s="1" t="inlineStr">
+        <is>
+          <t>9786052876251</t>
+        </is>
+      </c>
+      <c r="B1294" s="1" t="inlineStr">
+        <is>
+          <t>Hakikat Güneşi</t>
+        </is>
+      </c>
+      <c r="C1294" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:3">
+      <c r="A1295" s="1" t="inlineStr">
+        <is>
+          <t>9786052874929</t>
+        </is>
+      </c>
+      <c r="B1295" s="1" t="inlineStr">
+        <is>
+          <t>İki Suyun Arasında</t>
+        </is>
+      </c>
+      <c r="C1295" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:3">
+      <c r="A1296" s="1" t="inlineStr">
+        <is>
+          <t>9786052874950</t>
+        </is>
+      </c>
+      <c r="B1296" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Sofralara Mimar Annenin Tarifleri</t>
+        </is>
+      </c>
+      <c r="C1296" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:3">
+      <c r="A1297" s="1" t="inlineStr">
+        <is>
+          <t>9786052875469</t>
+        </is>
+      </c>
+      <c r="B1297" s="1" t="inlineStr">
+        <is>
+          <t>Yanan Tuzlar</t>
+        </is>
+      </c>
+      <c r="C1297" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:3">
+      <c r="A1298" s="1" t="inlineStr">
+        <is>
+          <t>9786052876299</t>
+        </is>
+      </c>
+      <c r="B1298" s="1" t="inlineStr">
+        <is>
+          <t>Yarım Kalmış Hayatlar</t>
+        </is>
+      </c>
+      <c r="C1298" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:3">
+      <c r="A1299" s="1" t="inlineStr">
+        <is>
+          <t>9786052874882</t>
+        </is>
+      </c>
+      <c r="B1299" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Çiçeği Koklayan Kedi</t>
+        </is>
+      </c>
+      <c r="C1299" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:3">
+      <c r="A1300" s="1" t="inlineStr">
+        <is>
+          <t>9786052875223</t>
+        </is>
+      </c>
+      <c r="B1300" s="1" t="inlineStr">
+        <is>
+          <t>İlon</t>
+        </is>
+      </c>
+      <c r="C1300" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:3">
+      <c r="A1301" s="1" t="inlineStr">
+        <is>
+          <t>9786052874899</t>
+        </is>
+      </c>
+      <c r="B1301" s="1" t="inlineStr">
+        <is>
+          <t>Dokuzlu Gecelerde</t>
+        </is>
+      </c>
+      <c r="C1301" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:3">
+      <c r="A1302" s="1" t="inlineStr">
+        <is>
+          <t>9786052874912</t>
+        </is>
+      </c>
+      <c r="B1302" s="1" t="inlineStr">
+        <is>
+          <t>Kendi Dünyasının Şairi</t>
+        </is>
+      </c>
+      <c r="C1302" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:3">
+      <c r="A1303" s="1" t="inlineStr">
+        <is>
+          <t>9786052874875</t>
+        </is>
+      </c>
+      <c r="B1303" s="1" t="inlineStr">
+        <is>
+          <t>Büyüklere Masallar</t>
+        </is>
+      </c>
+      <c r="C1303" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:3">
+      <c r="A1304" s="1" t="inlineStr">
+        <is>
+          <t>9786052874905</t>
+        </is>
+      </c>
+      <c r="B1304" s="1" t="inlineStr">
+        <is>
+          <t>Pembe Para</t>
+        </is>
+      </c>
+      <c r="C1304" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:3">
+      <c r="A1305" s="1" t="inlineStr">
+        <is>
+          <t>9786052874868</t>
+        </is>
+      </c>
+      <c r="B1305" s="1" t="inlineStr">
+        <is>
+          <t>Bir Leningrad Hikayesi</t>
+        </is>
+      </c>
+      <c r="C1305" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:3">
+      <c r="A1306" s="1" t="inlineStr">
+        <is>
+          <t>9786052874790</t>
+        </is>
+      </c>
+      <c r="B1306" s="1" t="inlineStr">
+        <is>
+          <t>Çok Yoruldum</t>
+        </is>
+      </c>
+      <c r="C1306" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:3">
+      <c r="A1307" s="1" t="inlineStr">
+        <is>
+          <t>9786052874936</t>
+        </is>
+      </c>
+      <c r="B1307" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğunu Cinsel İstismara Karşı Koru</t>
+        </is>
+      </c>
+      <c r="C1307" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:3">
+      <c r="A1308" s="1" t="inlineStr">
+        <is>
+          <t>9786052874745</t>
+        </is>
+      </c>
+      <c r="B1308" s="1" t="inlineStr">
+        <is>
+          <t>Sırdaş</t>
+        </is>
+      </c>
+      <c r="C1308" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:3">
+      <c r="A1309" s="1" t="inlineStr">
+        <is>
+          <t>9786052875797</t>
+        </is>
+      </c>
+      <c r="B1309" s="1" t="inlineStr">
+        <is>
+          <t>Hayallerine Sarıl</t>
+        </is>
+      </c>
+      <c r="C1309" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:3">
+      <c r="A1310" s="1" t="inlineStr">
+        <is>
+          <t>9786052874752</t>
+        </is>
+      </c>
+      <c r="B1310" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın 10 Altın Kuralı</t>
+        </is>
+      </c>
+      <c r="C1310" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:3">
+      <c r="A1311" s="1" t="inlineStr">
+        <is>
+          <t>9786052876473</t>
+        </is>
+      </c>
+      <c r="B1311" s="1" t="inlineStr">
+        <is>
+          <t>Küs Bulutu</t>
+        </is>
+      </c>
+      <c r="C1311" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:3">
+      <c r="A1312" s="1" t="inlineStr">
+        <is>
+          <t>9786052875220</t>
+        </is>
+      </c>
+      <c r="B1312" s="1" t="inlineStr">
+        <is>
+          <t>Ateşin İradesi - Araf Serisi 1</t>
+        </is>
+      </c>
+      <c r="C1312" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:3">
+      <c r="A1313" s="1" t="inlineStr">
+        <is>
+          <t>9786052875506</t>
+        </is>
+      </c>
+      <c r="B1313" s="1" t="inlineStr">
+        <is>
+          <t>Gökkuşağı</t>
+        </is>
+      </c>
+      <c r="C1313" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:3">
+      <c r="A1314" s="1" t="inlineStr">
+        <is>
+          <t>9786052874974</t>
+        </is>
+      </c>
+      <c r="B1314" s="1" t="inlineStr">
+        <is>
+          <t>Susarak Söylediklerim</t>
+        </is>
+      </c>
+      <c r="C1314" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:3">
+      <c r="A1315" s="1" t="inlineStr">
+        <is>
+          <t>9786052875063</t>
+        </is>
+      </c>
+      <c r="B1315" s="1" t="inlineStr">
+        <is>
+          <t>Kıyısız Deniz</t>
+        </is>
+      </c>
+      <c r="C1315" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:3">
+      <c r="A1316" s="1" t="inlineStr">
+        <is>
+          <t>9786052875001</t>
+        </is>
+      </c>
+      <c r="B1316" s="1" t="inlineStr">
+        <is>
+          <t>Çelikan Tarihi ve Kültürü 1860 - 2000</t>
+        </is>
+      </c>
+      <c r="C1316" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:3">
+      <c r="A1317" s="1" t="inlineStr">
+        <is>
+          <t>9786052874998</t>
+        </is>
+      </c>
+      <c r="B1317" s="1" t="inlineStr">
+        <is>
+          <t>Beyrut Ey Beyrut</t>
+        </is>
+      </c>
+      <c r="C1317" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:3">
+      <c r="A1318" s="1" t="inlineStr">
+        <is>
+          <t>9786052875636</t>
+        </is>
+      </c>
+      <c r="B1318" s="1" t="inlineStr">
+        <is>
+          <t>Gönülden Akan İnciler</t>
+        </is>
+      </c>
+      <c r="C1318" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:3">
+      <c r="A1319" s="1" t="inlineStr">
+        <is>
+          <t>9786052876435</t>
+        </is>
+      </c>
+      <c r="B1319" s="1" t="inlineStr">
+        <is>
+          <t>Makaleler İncelemeler</t>
+        </is>
+      </c>
+      <c r="C1319" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:3">
+      <c r="A1320" s="1" t="inlineStr">
+        <is>
+          <t>9786052875933</t>
+        </is>
+      </c>
+      <c r="B1320" s="1" t="inlineStr">
+        <is>
+          <t>Zor Oyunu Bozar</t>
+        </is>
+      </c>
+      <c r="C1320" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:3">
+      <c r="A1321" s="1" t="inlineStr">
+        <is>
+          <t>9786052875827</t>
+        </is>
+      </c>
+      <c r="B1321" s="1" t="inlineStr">
+        <is>
+          <t>Gülayşa</t>
+        </is>
+      </c>
+      <c r="C1321" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:3">
+      <c r="A1322" s="1" t="inlineStr">
+        <is>
+          <t>9786052874622</t>
+        </is>
+      </c>
+      <c r="B1322" s="1" t="inlineStr">
+        <is>
+          <t>Uyudun Mu Ey Gecelerin Rüzgarı</t>
+        </is>
+      </c>
+      <c r="C1322" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:3">
+      <c r="A1323" s="1" t="inlineStr">
+        <is>
+          <t>9786052874561</t>
+        </is>
+      </c>
+      <c r="B1323" s="1" t="inlineStr">
+        <is>
+          <t>Uzun Hikaye</t>
+        </is>
+      </c>
+      <c r="C1323" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:3">
+      <c r="A1324" s="1" t="inlineStr">
+        <is>
+          <t>9786052874370</t>
+        </is>
+      </c>
+      <c r="B1324" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Yorum Ergenekon</t>
+        </is>
+      </c>
+      <c r="C1324" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:3">
+      <c r="A1325" s="1" t="inlineStr">
+        <is>
+          <t>9786052874288</t>
+        </is>
+      </c>
+      <c r="B1325" s="1" t="inlineStr">
+        <is>
+          <t>Kainatın Gördüğü En Güzel Dolunay</t>
+        </is>
+      </c>
+      <c r="C1325" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:3">
+      <c r="A1326" s="1" t="inlineStr">
+        <is>
+          <t>9786052874301</t>
+        </is>
+      </c>
+      <c r="B1326" s="1" t="inlineStr">
+        <is>
+          <t>Yalnız Melek</t>
+        </is>
+      </c>
+      <c r="C1326" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:3">
+      <c r="A1327" s="1" t="inlineStr">
+        <is>
+          <t>9786052874271</t>
+        </is>
+      </c>
+      <c r="B1327" s="1" t="inlineStr">
+        <is>
+          <t>Rezimana Kurdi Ya Kurmanci Bi Hindari</t>
+        </is>
+      </c>
+      <c r="C1327" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:3">
+      <c r="A1328" s="1" t="inlineStr">
+        <is>
+          <t>9786052873946</t>
+        </is>
+      </c>
+      <c r="B1328" s="1" t="inlineStr">
+        <is>
+          <t>Ey Türk! Titre Ve Kendine Gel!</t>
+        </is>
+      </c>
+      <c r="C1328" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:3">
+      <c r="A1329" s="1" t="inlineStr">
+        <is>
+          <t>9786052873892</t>
+        </is>
+      </c>
+      <c r="B1329" s="1" t="inlineStr">
+        <is>
+          <t>Tutuklu Şiirler</t>
+        </is>
+      </c>
+      <c r="C1329" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:3">
+      <c r="A1330" s="1" t="inlineStr">
+        <is>
+          <t>9786052873922</t>
+        </is>
+      </c>
+      <c r="B1330" s="1" t="inlineStr">
+        <is>
+          <t>Hayatlara Dokunmak</t>
+        </is>
+      </c>
+      <c r="C1330" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:3">
+      <c r="A1331" s="1" t="inlineStr">
+        <is>
+          <t>9786052873908</t>
+        </is>
+      </c>
+      <c r="B1331" s="1" t="inlineStr">
+        <is>
+          <t>Ti 1 Öyküler</t>
+        </is>
+      </c>
+      <c r="C1331" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:3">
+      <c r="A1332" s="1" t="inlineStr">
+        <is>
+          <t>9786052873939</t>
+        </is>
+      </c>
+      <c r="B1332" s="1" t="inlineStr">
+        <is>
+          <t>Herkesin Anlatacak Bir Hikayesi Vardır</t>
+        </is>
+      </c>
+      <c r="C1332" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:3">
+      <c r="A1333" s="1" t="inlineStr">
+        <is>
+          <t>9786051482927</t>
+        </is>
+      </c>
+      <c r="B1333" s="1" t="inlineStr">
+        <is>
+          <t>Artakalan</t>
+        </is>
+      </c>
+      <c r="C1333" s="1">
+        <v>9.25</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:3">
+      <c r="A1334" s="1" t="inlineStr">
+        <is>
+          <t>9786051482743</t>
+        </is>
+      </c>
+      <c r="B1334" s="1" t="inlineStr">
+        <is>
+          <t>Eskiden Sobalıydı Evlerimiz</t>
+        </is>
+      </c>
+      <c r="C1334" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:3">
+      <c r="A1335" s="1" t="inlineStr">
+        <is>
+          <t>9786051482941</t>
+        </is>
+      </c>
+      <c r="B1335" s="1" t="inlineStr">
+        <is>
+          <t>Anaerkil</t>
+        </is>
+      </c>
+      <c r="C1335" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:3">
+      <c r="A1336" s="1" t="inlineStr">
+        <is>
+          <t>9786051482880</t>
+        </is>
+      </c>
+      <c r="B1336" s="1" t="inlineStr">
+        <is>
+          <t>Barış ve Dünyası</t>
+        </is>
+      </c>
+      <c r="C1336" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:3">
+      <c r="A1337" s="1" t="inlineStr">
+        <is>
+          <t>9786051483023</t>
+        </is>
+      </c>
+      <c r="B1337" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Balkonundan</t>
+        </is>
+      </c>
+      <c r="C1337" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:3">
+      <c r="A1338" s="1" t="inlineStr">
+        <is>
+          <t>9786051482996</t>
+        </is>
+      </c>
+      <c r="B1338" s="1" t="inlineStr">
+        <is>
+          <t>Sendeyken Sensizlik</t>
+        </is>
+      </c>
+      <c r="C1338" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:3">
+      <c r="A1339" s="1" t="inlineStr">
+        <is>
+          <t>9786051483016</t>
+        </is>
+      </c>
+      <c r="B1339" s="1" t="inlineStr">
+        <is>
+          <t>Kurtlar ve Tanrılar</t>
+        </is>
+      </c>
+      <c r="C1339" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:3">
+      <c r="A1340" s="1" t="inlineStr">
+        <is>
+          <t>9786051483030</t>
+        </is>
+      </c>
+      <c r="B1340" s="1" t="inlineStr">
+        <is>
+          <t>Nefes Ya Da Gül</t>
+        </is>
+      </c>
+      <c r="C1340" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:3">
+      <c r="A1341" s="1" t="inlineStr">
+        <is>
+          <t>9786052873106</t>
+        </is>
+      </c>
+      <c r="B1341" s="1" t="inlineStr">
+        <is>
+          <t>İç'li Geçmiş Zaman</t>
+        </is>
+      </c>
+      <c r="C1341" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:3">
+      <c r="A1342" s="1" t="inlineStr">
+        <is>
+          <t>9786052872147</t>
+        </is>
+      </c>
+      <c r="B1342" s="1" t="inlineStr">
+        <is>
+          <t>Arayış</t>
+        </is>
+      </c>
+      <c r="C1342" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:3">
+      <c r="A1343" s="1" t="inlineStr">
+        <is>
+          <t>9786052872048</t>
+        </is>
+      </c>
+      <c r="B1343" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzünde Pamuk Helva</t>
+        </is>
+      </c>
+      <c r="C1343" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:3">
+      <c r="A1344" s="1" t="inlineStr">
+        <is>
+          <t>9786052875575</t>
+        </is>
+      </c>
+      <c r="B1344" s="1" t="inlineStr">
+        <is>
+          <t>Bir Doğal Tıp Hülyası</t>
+        </is>
+      </c>
+      <c r="C1344" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:3">
+      <c r="A1345" s="1" t="inlineStr">
+        <is>
+          <t>9786052876008</t>
+        </is>
+      </c>
+      <c r="B1345" s="1" t="inlineStr">
+        <is>
+          <t>Alaycı Kış</t>
+        </is>
+      </c>
+      <c r="C1345" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:3">
+      <c r="A1346" s="1" t="inlineStr">
+        <is>
+          <t>9786052875957</t>
+        </is>
+      </c>
+      <c r="B1346" s="1" t="inlineStr">
+        <is>
+          <t>Avuçlarımdaki Aşk</t>
+        </is>
+      </c>
+      <c r="C1346" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:3">
+      <c r="A1347" s="1" t="inlineStr">
+        <is>
+          <t>9786052875988</t>
+        </is>
+      </c>
+      <c r="B1347" s="1" t="inlineStr">
+        <is>
+          <t>Y(ara)</t>
+        </is>
+      </c>
+      <c r="C1347" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:3">
+      <c r="A1348" s="1" t="inlineStr">
+        <is>
+          <t>9786052876039</t>
+        </is>
+      </c>
+      <c r="B1348" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Günün Şafağında</t>
+        </is>
+      </c>
+      <c r="C1348" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:3">
+      <c r="A1349" s="1" t="inlineStr">
+        <is>
+          <t>9786052875551</t>
+        </is>
+      </c>
+      <c r="B1349" s="1" t="inlineStr">
+        <is>
+          <t>Asla ve Kat'a Hak Etmedik</t>
+        </is>
+      </c>
+      <c r="C1349" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:3">
+      <c r="A1350" s="1" t="inlineStr">
+        <is>
+          <t>9786052876213</t>
+        </is>
+      </c>
+      <c r="B1350" s="1" t="inlineStr">
+        <is>
+          <t>Üzülmeyin Çiçekleri</t>
+        </is>
+      </c>
+      <c r="C1350" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:3">
+      <c r="A1351" s="1" t="inlineStr">
+        <is>
+          <t>9786052875315</t>
+        </is>
+      </c>
+      <c r="B1351" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralar Çalınamaz</t>
+        </is>
+      </c>
+      <c r="C1351" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:3">
+      <c r="A1352" s="1" t="inlineStr">
+        <is>
+          <t>9786052875216</t>
+        </is>
+      </c>
+      <c r="B1352" s="1" t="inlineStr">
+        <is>
+          <t>Platonik Aşığın Düşleri</t>
+        </is>
+      </c>
+      <c r="C1352" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:3">
+      <c r="A1353" s="1" t="inlineStr">
+        <is>
+          <t>9786052875339</t>
+        </is>
+      </c>
+      <c r="B1353" s="1" t="inlineStr">
+        <is>
+          <t>Mehendiz Bey'in Hikayesi</t>
+        </is>
+      </c>
+      <c r="C1353" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:3">
+      <c r="A1354" s="1" t="inlineStr">
+        <is>
+          <t>9786052875087</t>
+        </is>
+      </c>
+      <c r="B1354" s="1" t="inlineStr">
+        <is>
+          <t>Kuledeki Prenses</t>
+        </is>
+      </c>
+      <c r="C1354" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:3">
+      <c r="A1355" s="1" t="inlineStr">
+        <is>
+          <t>9786052875285</t>
+        </is>
+      </c>
+      <c r="B1355" s="1" t="inlineStr">
+        <is>
+          <t>Yol</t>
+        </is>
+      </c>
+      <c r="C1355" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:3">
+      <c r="A1356" s="1" t="inlineStr">
+        <is>
+          <t>9786052875056</t>
+        </is>
+      </c>
+      <c r="B1356" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Tonları</t>
+        </is>
+      </c>
+      <c r="C1356" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:3">
+      <c r="A1357" s="1" t="inlineStr">
+        <is>
+          <t>9786052875025</t>
+        </is>
+      </c>
+      <c r="B1357" s="1" t="inlineStr">
+        <is>
+          <t>Gülsüm Ben Gülsüm Masal Değil Tamamen Gerçek</t>
+        </is>
+      </c>
+      <c r="C1357" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:3">
+      <c r="A1358" s="1" t="inlineStr">
+        <is>
+          <t>9786052874967</t>
+        </is>
+      </c>
+      <c r="B1358" s="1" t="inlineStr">
+        <is>
+          <t>Rauf Bozulmuş</t>
+        </is>
+      </c>
+      <c r="C1358" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:3">
+      <c r="A1359" s="1" t="inlineStr">
+        <is>
+          <t>9786052874820</t>
+        </is>
+      </c>
+      <c r="B1359" s="1" t="inlineStr">
+        <is>
+          <t>Kebbat 1</t>
+        </is>
+      </c>
+      <c r="C1359" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:3">
+      <c r="A1360" s="1" t="inlineStr">
+        <is>
+          <t>9786052874349</t>
+        </is>
+      </c>
+      <c r="B1360" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Kanatlı Kuş</t>
+        </is>
+      </c>
+      <c r="C1360" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:3">
+      <c r="A1361" s="1" t="inlineStr">
+        <is>
+          <t>9786052874783</t>
+        </is>
+      </c>
+      <c r="B1361" s="1" t="inlineStr">
+        <is>
+          <t>Yoga Sutralar 2 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C1361" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:3">
+      <c r="A1362" s="1" t="inlineStr">
+        <is>
+          <t>9786052874608</t>
+        </is>
+      </c>
+      <c r="B1362" s="1" t="inlineStr">
+        <is>
+          <t>Andre Maurois ile Düşünce Dünyası</t>
+        </is>
+      </c>
+      <c r="C1362" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:3">
+      <c r="A1363" s="1" t="inlineStr">
+        <is>
+          <t>9786052874585</t>
+        </is>
+      </c>
+      <c r="B1363" s="1" t="inlineStr">
+        <is>
+          <t>Göçenler</t>
+        </is>
+      </c>
+      <c r="C1363" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:3">
+      <c r="A1364" s="1" t="inlineStr">
+        <is>
+          <t>9786052874646</t>
+        </is>
+      </c>
+      <c r="B1364" s="1" t="inlineStr">
+        <is>
+          <t>Köşeli Hayat</t>
+        </is>
+      </c>
+      <c r="C1364" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:3">
+      <c r="A1365" s="1" t="inlineStr">
+        <is>
+          <t>9786052874547</t>
+        </is>
+      </c>
+      <c r="B1365" s="1" t="inlineStr">
+        <is>
+          <t>Sevmek Sana Uyanmaktır</t>
+        </is>
+      </c>
+      <c r="C1365" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:3">
+      <c r="A1366" s="1" t="inlineStr">
+        <is>
+          <t>9786052874639</t>
+        </is>
+      </c>
+      <c r="B1366" s="1" t="inlineStr">
+        <is>
+          <t>Songül - 2</t>
+        </is>
+      </c>
+      <c r="C1366" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:3">
+      <c r="A1367" s="1" t="inlineStr">
+        <is>
+          <t>9786052874615</t>
+        </is>
+      </c>
+      <c r="B1367" s="1" t="inlineStr">
+        <is>
+          <t>Şiir ve Hikayeler</t>
+        </is>
+      </c>
+      <c r="C1367" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:3">
+      <c r="A1368" s="1" t="inlineStr">
+        <is>
+          <t>9786052875421</t>
+        </is>
+      </c>
+      <c r="B1368" s="1" t="inlineStr">
+        <is>
+          <t>Katilimi Tanıyorum</t>
+        </is>
+      </c>
+      <c r="C1368" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:3">
+      <c r="A1369" s="1" t="inlineStr">
+        <is>
+          <t>9786052874653</t>
+        </is>
+      </c>
+      <c r="B1369" s="1" t="inlineStr">
+        <is>
+          <t>Değişim Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C1369" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:3">
+      <c r="A1370" s="1" t="inlineStr">
+        <is>
+          <t>9786052874332</t>
+        </is>
+      </c>
+      <c r="B1370" s="1" t="inlineStr">
+        <is>
+          <t>Konuş Benimle Kedicik (Yaşayan Kitap)</t>
+        </is>
+      </c>
+      <c r="C1370" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:3">
+      <c r="A1371" s="1" t="inlineStr">
+        <is>
+          <t>9786052875261</t>
+        </is>
+      </c>
+      <c r="B1371" s="1" t="inlineStr">
+        <is>
+          <t>Ağustos</t>
+        </is>
+      </c>
+      <c r="C1371" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:3">
+      <c r="A1372" s="1" t="inlineStr">
+        <is>
+          <t>9786052874004</t>
+        </is>
+      </c>
+      <c r="B1372" s="1" t="inlineStr">
+        <is>
+          <t>Kalbim De Orta Doğu’ya Dahil</t>
+        </is>
+      </c>
+      <c r="C1372" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:3">
+      <c r="A1373" s="1" t="inlineStr">
+        <is>
+          <t>9786052875999</t>
+        </is>
+      </c>
+      <c r="B1373" s="1" t="inlineStr">
+        <is>
+          <t>Bana Ninni Söyle</t>
+        </is>
+      </c>
+      <c r="C1373" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:3">
+      <c r="A1374" s="1" t="inlineStr">
+        <is>
+          <t>9786052875490</t>
+        </is>
+      </c>
+      <c r="B1374" s="1" t="inlineStr">
+        <is>
+          <t>Seni Ayrılmak İçin Sevmedim</t>
+        </is>
+      </c>
+      <c r="C1374" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:3">
+      <c r="A1375" s="1" t="inlineStr">
+        <is>
+          <t>9786052875889</t>
+        </is>
+      </c>
+      <c r="B1375" s="1" t="inlineStr">
+        <is>
+          <t>Elçi Ab-ı Hayat</t>
+        </is>
+      </c>
+      <c r="C1375" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:3">
+      <c r="A1376" s="1" t="inlineStr">
+        <is>
+          <t>9786052875896</t>
+        </is>
+      </c>
+      <c r="B1376" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hayat Dediğin</t>
+        </is>
+      </c>
+      <c r="C1376" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:3">
+      <c r="A1377" s="1" t="inlineStr">
+        <is>
+          <t>9786052875803</t>
+        </is>
+      </c>
+      <c r="B1377" s="1" t="inlineStr">
+        <is>
+          <t>Cesaret</t>
+        </is>
+      </c>
+      <c r="C1377" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:3">
+      <c r="A1378" s="1" t="inlineStr">
+        <is>
+          <t>9786052875971</t>
+        </is>
+      </c>
+      <c r="B1378" s="1" t="inlineStr">
+        <is>
+          <t>Tek Bedende Üç Yaşam</t>
+        </is>
+      </c>
+      <c r="C1378" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:3">
+      <c r="A1379" s="1" t="inlineStr">
+        <is>
+          <t>9786052875193</t>
+        </is>
+      </c>
+      <c r="B1379" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Sis Altında - İstanbul Polisiyesi 2</t>
+        </is>
+      </c>
+      <c r="C1379" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:3">
+      <c r="A1380" s="1" t="inlineStr">
+        <is>
+          <t>9786052876022</t>
+        </is>
+      </c>
+      <c r="B1380" s="1" t="inlineStr">
+        <is>
+          <t>Muğlak</t>
+        </is>
+      </c>
+      <c r="C1380" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:3">
+      <c r="A1381" s="1" t="inlineStr">
+        <is>
+          <t>9786052875100</t>
+        </is>
+      </c>
+      <c r="B1381" s="1" t="inlineStr">
+        <is>
+          <t>Stratejik Planlama</t>
+        </is>
+      </c>
+      <c r="C1381" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:3">
+      <c r="A1382" s="1" t="inlineStr">
+        <is>
+          <t>9786052876084</t>
+        </is>
+      </c>
+      <c r="B1382" s="1" t="inlineStr">
+        <is>
+          <t>Güzsever Ekinoks</t>
+        </is>
+      </c>
+      <c r="C1382" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:3">
+      <c r="A1383" s="1" t="inlineStr">
+        <is>
+          <t>9786052874837</t>
+        </is>
+      </c>
+      <c r="B1383" s="1" t="inlineStr">
+        <is>
+          <t>Züleyha’nın Odaları</t>
+        </is>
+      </c>
+      <c r="C1383" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:3">
+      <c r="A1384" s="1" t="inlineStr">
+        <is>
+          <t>9786052874592</t>
+        </is>
+      </c>
+      <c r="B1384" s="1" t="inlineStr">
+        <is>
+          <t>Beş İle Altı</t>
+        </is>
+      </c>
+      <c r="C1384" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:3">
+      <c r="A1385" s="1" t="inlineStr">
+        <is>
+          <t>9786052873878</t>
+        </is>
+      </c>
+      <c r="B1385" s="1" t="inlineStr">
+        <is>
+          <t>Veren Gül</t>
+        </is>
+      </c>
+      <c r="C1385" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:3">
+      <c r="A1386" s="1" t="inlineStr">
+        <is>
+          <t>9786052876268</t>
+        </is>
+      </c>
+      <c r="B1386" s="1" t="inlineStr">
+        <is>
+          <t>Beria</t>
+        </is>
+      </c>
+      <c r="C1386" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:3">
+      <c r="A1387" s="1" t="inlineStr">
+        <is>
+          <t>9786052875113</t>
+        </is>
+      </c>
+      <c r="B1387" s="1" t="inlineStr">
+        <is>
+          <t>Çöplükteki Martılar</t>
+        </is>
+      </c>
+      <c r="C1387" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:3">
+      <c r="A1388" s="1" t="inlineStr">
+        <is>
+          <t>9786052875858</t>
+        </is>
+      </c>
+      <c r="B1388" s="1" t="inlineStr">
+        <is>
+          <t>1981 TKP Gölcük Davasında Ortak Savunma ve Marmara Yerel Haber Tanıklıkları</t>
+        </is>
+      </c>
+      <c r="C1388" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:3">
+      <c r="A1389" s="1" t="inlineStr">
+        <is>
+          <t>9786052875902</t>
+        </is>
+      </c>
+      <c r="B1389" s="1" t="inlineStr">
+        <is>
+          <t>Akdeniz Kanatlarımın Arasında</t>
+        </is>
+      </c>
+      <c r="C1389" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:3">
+      <c r="A1390" s="1" t="inlineStr">
+        <is>
+          <t>9786052875872</t>
+        </is>
+      </c>
+      <c r="B1390" s="1" t="inlineStr">
+        <is>
+          <t>Trabzon Şalpazarı Kemençe ve Ses Sanatçıları</t>
+        </is>
+      </c>
+      <c r="C1390" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:3">
+      <c r="A1391" s="1" t="inlineStr">
+        <is>
+          <t>9786052876015</t>
+        </is>
+      </c>
+      <c r="B1391" s="1" t="inlineStr">
+        <is>
+          <t>Mevsimsiz</t>
+        </is>
+      </c>
+      <c r="C1391" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:3">
+      <c r="A1392" s="1" t="inlineStr">
+        <is>
+          <t>9786052874424</t>
+        </is>
+      </c>
+      <c r="B1392" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlık Şairi 14/33</t>
+        </is>
+      </c>
+      <c r="C1392" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:3">
+      <c r="A1393" s="1" t="inlineStr">
+        <is>
+          <t>9786052874318</t>
+        </is>
+      </c>
+      <c r="B1393" s="1" t="inlineStr">
+        <is>
+          <t>Bejeyen Berhevkiri Kurmanci-Tirki</t>
+        </is>
+      </c>
+      <c r="C1393" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:3">
+      <c r="A1394" s="1" t="inlineStr">
+        <is>
+          <t>9786052874325</t>
+        </is>
+      </c>
+      <c r="B1394" s="1" t="inlineStr">
+        <is>
+          <t>Veser a Rezimana Kurdi ya Kurmanci Leker</t>
+        </is>
+      </c>
+      <c r="C1394" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:3">
+      <c r="A1395" s="1" t="inlineStr">
+        <is>
+          <t>9786052876367</t>
+        </is>
+      </c>
+      <c r="B1395" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Yalnızlık</t>
+        </is>
+      </c>
+      <c r="C1395" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:3">
+      <c r="A1396" s="1" t="inlineStr">
+        <is>
+          <t>9786052875148</t>
+        </is>
+      </c>
+      <c r="B1396" s="1" t="inlineStr">
+        <is>
+          <t>Renksiz Dünya Hikayesi</t>
+        </is>
+      </c>
+      <c r="C1396" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:3">
+      <c r="A1397" s="1" t="inlineStr">
+        <is>
+          <t>9786052874813</t>
+        </is>
+      </c>
+      <c r="B1397" s="1" t="inlineStr">
+        <is>
+          <t>Puhu - Osmanlı İstihbarat Savaşları</t>
+        </is>
+      </c>
+      <c r="C1397" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:3">
+      <c r="A1398" s="1" t="inlineStr">
+        <is>
+          <t>9786052874851</t>
+        </is>
+      </c>
+      <c r="B1398" s="1" t="inlineStr">
+        <is>
+          <t>Yankısız Çığlıklar - Aşk</t>
+        </is>
+      </c>
+      <c r="C1398" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:3">
+      <c r="A1399" s="1" t="inlineStr">
+        <is>
+          <t>9786052874455</t>
+        </is>
+      </c>
+      <c r="B1399" s="1" t="inlineStr">
+        <is>
+          <t>Zeynep</t>
+        </is>
+      </c>
+      <c r="C1399" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:3">
+      <c r="A1400" s="1" t="inlineStr">
+        <is>
+          <t>9786052874448</t>
+        </is>
+      </c>
+      <c r="B1400" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Kabuğu</t>
+        </is>
+      </c>
+      <c r="C1400" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:3">
+      <c r="A1401" s="1" t="inlineStr">
+        <is>
+          <t>9786052874240</t>
+        </is>
+      </c>
+      <c r="B1401" s="1" t="inlineStr">
+        <is>
+          <t>Belfü</t>
+        </is>
+      </c>
+      <c r="C1401" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:3">
+      <c r="A1402" s="1" t="inlineStr">
+        <is>
+          <t>9786052874158</t>
+        </is>
+      </c>
+      <c r="B1402" s="1" t="inlineStr">
+        <is>
+          <t>Istırapların Sonu</t>
+        </is>
+      </c>
+      <c r="C1402" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:3">
+      <c r="A1403" s="1" t="inlineStr">
+        <is>
+          <t>9786052874202</t>
+        </is>
+      </c>
+      <c r="B1403" s="1" t="inlineStr">
+        <is>
+          <t>Avut Beni</t>
+        </is>
+      </c>
+      <c r="C1403" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:3">
+      <c r="A1404" s="1" t="inlineStr">
+        <is>
+          <t>9786052874042</t>
+        </is>
+      </c>
+      <c r="B1404" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Okulu Diploma</t>
+        </is>
+      </c>
+      <c r="C1404" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:3">
+      <c r="A1405" s="1" t="inlineStr">
+        <is>
+          <t>9786052874226</t>
+        </is>
+      </c>
+      <c r="B1405" s="1" t="inlineStr">
+        <is>
+          <t>S(özde) Aşk</t>
+        </is>
+      </c>
+      <c r="C1405" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:3">
+      <c r="A1406" s="1" t="inlineStr">
+        <is>
+          <t>9786052873786</t>
+        </is>
+      </c>
+      <c r="B1406" s="1" t="inlineStr">
+        <is>
+          <t>Gazilerden Anılarla Kıbrıs</t>
+        </is>
+      </c>
+      <c r="C1406" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:3">
+      <c r="A1407" s="1" t="inlineStr">
+        <is>
+          <t>9786052873885</t>
+        </is>
+      </c>
+      <c r="B1407" s="1" t="inlineStr">
+        <is>
+          <t>Başkaları</t>
+        </is>
+      </c>
+      <c r="C1407" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:3">
+      <c r="A1408" s="1" t="inlineStr">
+        <is>
+          <t>9786052874073</t>
+        </is>
+      </c>
+      <c r="B1408" s="1" t="inlineStr">
+        <is>
+          <t>Çilek ve Şeftali Kokan Bir Aşk Hikayesi</t>
+        </is>
+      </c>
+      <c r="C1408" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:3">
+      <c r="A1409" s="1" t="inlineStr">
+        <is>
+          <t>9786052873960</t>
+        </is>
+      </c>
+      <c r="B1409" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Mevsimi</t>
+        </is>
+      </c>
+      <c r="C1409" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:3">
+      <c r="A1410" s="1" t="inlineStr">
+        <is>
+          <t>9786052873984</t>
+        </is>
+      </c>
+      <c r="B1410" s="1" t="inlineStr">
+        <is>
+          <t>Öngörüsüz Aşk</t>
+        </is>
+      </c>
+      <c r="C1410" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:3">
+      <c r="A1411" s="1" t="inlineStr">
+        <is>
+          <t>9786052876305</t>
+        </is>
+      </c>
+      <c r="B1411" s="1" t="inlineStr">
+        <is>
+          <t>Olasılık Teoremi ve Spor Bahislerinde Kesin Kazanç Yöntemleri</t>
+        </is>
+      </c>
+      <c r="C1411" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:3">
+      <c r="A1412" s="1" t="inlineStr">
+        <is>
+          <t>9786052876183</t>
+        </is>
+      </c>
+      <c r="B1412" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlıkta ve Karanlıkta</t>
+        </is>
+      </c>
+      <c r="C1412" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:3">
+      <c r="A1413" s="1" t="inlineStr">
+        <is>
+          <t>9786052876107</t>
+        </is>
+      </c>
+      <c r="B1413" s="1" t="inlineStr">
+        <is>
+          <t>12 Hayvanlı Masal Takvimi</t>
+        </is>
+      </c>
+      <c r="C1413" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:3">
+      <c r="A1414" s="1" t="inlineStr">
+        <is>
+          <t>9786052877364</t>
+        </is>
+      </c>
+      <c r="B1414" s="1" t="inlineStr">
+        <is>
+          <t>Yaşadım Seni Sonbahar</t>
+        </is>
+      </c>
+      <c r="C1414" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:3">
+      <c r="A1415" s="1" t="inlineStr">
+        <is>
+          <t>9786052876121</t>
+        </is>
+      </c>
+      <c r="B1415" s="1" t="inlineStr">
+        <is>
+          <t>Direngen Şiirler</t>
+        </is>
+      </c>
+      <c r="C1415" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:3">
+      <c r="A1416" s="1" t="inlineStr">
+        <is>
+          <t>9786052875834</t>
+        </is>
+      </c>
+      <c r="B1416" s="1" t="inlineStr">
+        <is>
+          <t>Kör - Kebbat 3</t>
+        </is>
+      </c>
+      <c r="C1416" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:3">
+      <c r="A1417" s="1" t="inlineStr">
+        <is>
+          <t>9786052875070</t>
+        </is>
+      </c>
+      <c r="B1417" s="1" t="inlineStr">
+        <is>
+          <t>From Chaos To Modern State</t>
+        </is>
+      </c>
+      <c r="C1417" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:3">
+      <c r="A1418" s="1" t="inlineStr">
+        <is>
+          <t>9786052874660</t>
+        </is>
+      </c>
+      <c r="B1418" s="1" t="inlineStr">
+        <is>
+          <t>Çıkmaz Sokak</t>
+        </is>
+      </c>
+      <c r="C1418" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:3">
+      <c r="A1419" s="1" t="inlineStr">
+        <is>
+          <t>9786052874080</t>
+        </is>
+      </c>
+      <c r="B1419" s="1" t="inlineStr">
+        <is>
+          <t>Çığlık</t>
+        </is>
+      </c>
+      <c r="C1419" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:3">
+      <c r="A1420" s="1" t="inlineStr">
+        <is>
+          <t>9786052873526</t>
+        </is>
+      </c>
+      <c r="B1420" s="1" t="inlineStr">
+        <is>
+          <t>Bilinçli Tutsak</t>
+        </is>
+      </c>
+      <c r="C1420" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:3">
+      <c r="A1421" s="1" t="inlineStr">
+        <is>
+          <t>9786052873601</t>
+        </is>
+      </c>
+      <c r="B1421" s="1" t="inlineStr">
+        <is>
+          <t>Gündüzün Karanlığı</t>
+        </is>
+      </c>
+      <c r="C1421" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:3">
+      <c r="A1422" s="1" t="inlineStr">
+        <is>
+          <t>9786052876114</t>
+        </is>
+      </c>
+      <c r="B1422" s="1" t="inlineStr">
+        <is>
+          <t>Göbeklitepe Cinayetleri</t>
+        </is>
+      </c>
+      <c r="C1422" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:3">
+      <c r="A1423" s="1" t="inlineStr">
+        <is>
+          <t>9786052875186</t>
+        </is>
+      </c>
+      <c r="B1423" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Dünya</t>
+        </is>
+      </c>
+      <c r="C1423" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:3">
+      <c r="A1424" s="1" t="inlineStr">
+        <is>
+          <t>9786052875155</t>
+        </is>
+      </c>
+      <c r="B1424" s="1" t="inlineStr">
+        <is>
+          <t>Noya</t>
+        </is>
+      </c>
+      <c r="C1424" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:3">
+      <c r="A1425" s="1" t="inlineStr">
+        <is>
+          <t>9786052875131</t>
+        </is>
+      </c>
+      <c r="B1425" s="1" t="inlineStr">
+        <is>
+          <t>Bir Tost Yeter</t>
+        </is>
+      </c>
+      <c r="C1425" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:3">
+      <c r="A1426" s="1" t="inlineStr">
+        <is>
+          <t>9786052875209</t>
+        </is>
+      </c>
+      <c r="B1426" s="1" t="inlineStr">
+        <is>
+          <t>Deccalin Askerleri</t>
+        </is>
+      </c>
+      <c r="C1426" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:3">
+      <c r="A1427" s="1" t="inlineStr">
+        <is>
+          <t>9786052875179</t>
+        </is>
+      </c>
+      <c r="B1427" s="1" t="inlineStr">
+        <is>
+          <t>Unutulanlar</t>
+        </is>
+      </c>
+      <c r="C1427" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:3">
+      <c r="A1428" s="1" t="inlineStr">
+        <is>
+          <t>9786052874431</t>
+        </is>
+      </c>
+      <c r="B1428" s="1" t="inlineStr">
+        <is>
+          <t>En Büyük Keşfin İç Dünyandır</t>
+        </is>
+      </c>
+      <c r="C1428" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:3">
+      <c r="A1429" s="1" t="inlineStr">
+        <is>
+          <t>9786052873915</t>
+        </is>
+      </c>
+      <c r="B1429" s="1" t="inlineStr">
+        <is>
+          <t>Sarmal</t>
+        </is>
+      </c>
+      <c r="C1429" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:3">
+      <c r="A1430" s="1" t="inlineStr">
+        <is>
+          <t>9786052873564</t>
+        </is>
+      </c>
+      <c r="B1430" s="1" t="inlineStr">
+        <is>
+          <t>Yaratılış ve Dört Anasır</t>
+        </is>
+      </c>
+      <c r="C1430" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:3">
+      <c r="A1431" s="1" t="inlineStr">
+        <is>
+          <t>9786052873557</t>
+        </is>
+      </c>
+      <c r="B1431" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Tutunuyorum</t>
+        </is>
+      </c>
+      <c r="C1431" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:3">
+      <c r="A1432" s="1" t="inlineStr">
+        <is>
+          <t>9786052873489</t>
+        </is>
+      </c>
+      <c r="B1432" s="1" t="inlineStr">
+        <is>
+          <t>Latin Amerika - Yolculuk X</t>
+        </is>
+      </c>
+      <c r="C1432" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:3">
+      <c r="A1433" s="1" t="inlineStr">
+        <is>
+          <t>9786052873519</t>
+        </is>
+      </c>
+      <c r="B1433" s="1" t="inlineStr">
+        <is>
+          <t>Septik</t>
+        </is>
+      </c>
+      <c r="C1433" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:3">
+      <c r="A1434" s="1" t="inlineStr">
+        <is>
+          <t>9786052873595</t>
+        </is>
+      </c>
+      <c r="B1434" s="1" t="inlineStr">
+        <is>
+          <t>Çoban Ateşi</t>
+        </is>
+      </c>
+      <c r="C1434" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:3">
+      <c r="A1435" s="1" t="inlineStr">
+        <is>
+          <t>9786052873588</t>
+        </is>
+      </c>
+      <c r="B1435" s="1" t="inlineStr">
+        <is>
+          <t>Kalbe Uzak Kıyılar</t>
+        </is>
+      </c>
+      <c r="C1435" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:3">
+      <c r="A1436" s="1" t="inlineStr">
+        <is>
+          <t>9786052876343</t>
+        </is>
+      </c>
+      <c r="B1436" s="1" t="inlineStr">
+        <is>
+          <t>Göçmen Kızı</t>
+        </is>
+      </c>
+      <c r="C1436" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:3">
+      <c r="A1437" s="1" t="inlineStr">
+        <is>
+          <t>9786052876091</t>
+        </is>
+      </c>
+      <c r="B1437" s="1" t="inlineStr">
+        <is>
+          <t>88 Sihirli Bilmece</t>
+        </is>
+      </c>
+      <c r="C1437" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:3">
+      <c r="A1438" s="1" t="inlineStr">
+        <is>
+          <t>9786052873533</t>
+        </is>
+      </c>
+      <c r="B1438" s="1" t="inlineStr">
+        <is>
+          <t>Different Economic Theories</t>
+        </is>
+      </c>
+      <c r="C1438" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:3">
+      <c r="A1439" s="1" t="inlineStr">
+        <is>
+          <t>9786052875230</t>
+        </is>
+      </c>
+      <c r="B1439" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Bulutu</t>
+        </is>
+      </c>
+      <c r="C1439" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:3">
+      <c r="A1440" s="1" t="inlineStr">
+        <is>
+          <t>9786052875254</t>
+        </is>
+      </c>
+      <c r="B1440" s="1" t="inlineStr">
+        <is>
+          <t>Beni Hatırla</t>
+        </is>
+      </c>
+      <c r="C1440" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:3">
+      <c r="A1441" s="1" t="inlineStr">
+        <is>
+          <t>9786052875278</t>
+        </is>
+      </c>
+      <c r="B1441" s="1" t="inlineStr">
+        <is>
+          <t>Güz Yaprakları</t>
+        </is>
+      </c>
+      <c r="C1441" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:3">
+      <c r="A1442" s="1" t="inlineStr">
+        <is>
+          <t>9786052875124</t>
+        </is>
+      </c>
+      <c r="B1442" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlüğün Yedi Rengi</t>
+        </is>
+      </c>
+      <c r="C1442" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:3">
+      <c r="A1443" s="1" t="inlineStr">
+        <is>
+          <t>9786052875117</t>
+        </is>
+      </c>
+      <c r="B1443" s="1" t="inlineStr">
+        <is>
+          <t>Hurda Medeniyetler</t>
+        </is>
+      </c>
+      <c r="C1443" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:3">
+      <c r="A1444" s="1" t="inlineStr">
+        <is>
+          <t>9786052875049</t>
+        </is>
+      </c>
+      <c r="B1444" s="1" t="inlineStr">
+        <is>
+          <t>Umut Hep Mavi</t>
+        </is>
+      </c>
+      <c r="C1444" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:3">
+      <c r="A1445" s="1" t="inlineStr">
+        <is>
+          <t>9786052874844</t>
+        </is>
+      </c>
+      <c r="B1445" s="1" t="inlineStr">
+        <is>
+          <t>Ki</t>
+        </is>
+      </c>
+      <c r="C1445" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:3">
+      <c r="A1446" s="1" t="inlineStr">
+        <is>
+          <t>9786052876046</t>
+        </is>
+      </c>
+      <c r="B1446" s="1" t="inlineStr">
+        <is>
+          <t>Uyku Kıymetlimisss</t>
+        </is>
+      </c>
+      <c r="C1446" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:3">
+      <c r="A1447" s="1" t="inlineStr">
+        <is>
+          <t>9786051481616</t>
+        </is>
+      </c>
+      <c r="B1447" s="1" t="inlineStr">
+        <is>
+          <t>Rabbim İlmimi Arttır</t>
+        </is>
+      </c>
+      <c r="C1447" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:3">
+      <c r="A1448" s="1" t="inlineStr">
+        <is>
+          <t>9786051481821</t>
+        </is>
+      </c>
+      <c r="B1448" s="1" t="inlineStr">
+        <is>
+          <t>Raul Mendez Ölmeli</t>
+        </is>
+      </c>
+      <c r="C1448" s="1">
+        <v>13.88</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:3">
+      <c r="A1449" s="1" t="inlineStr">
+        <is>
+          <t>9786051481647</t>
+        </is>
+      </c>
+      <c r="B1449" s="1" t="inlineStr">
+        <is>
+          <t>As' Tutulması</t>
+        </is>
+      </c>
+      <c r="C1449" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:3">
+      <c r="A1450" s="1" t="inlineStr">
+        <is>
+          <t>9786051481906</t>
+        </is>
+      </c>
+      <c r="B1450" s="1" t="inlineStr">
+        <is>
+          <t>Destanların Savaşı - Kayıp Şehzade</t>
+        </is>
+      </c>
+      <c r="C1450" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:3">
+      <c r="A1451" s="1" t="inlineStr">
+        <is>
+          <t>9786051481722</t>
+        </is>
+      </c>
+      <c r="B1451" s="1" t="inlineStr">
+        <is>
+          <t>Kara Tabut</t>
+        </is>
+      </c>
+      <c r="C1451" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:3">
+      <c r="A1452" s="1" t="inlineStr">
+        <is>
+          <t>9786051481920</t>
+        </is>
+      </c>
+      <c r="B1452" s="1" t="inlineStr">
+        <is>
+          <t>Herkessizlik</t>
+        </is>
+      </c>
+      <c r="C1452" s="1">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:3">
+      <c r="A1453" s="1" t="inlineStr">
+        <is>
+          <t>9786051481869</t>
+        </is>
+      </c>
+      <c r="B1453" s="1" t="inlineStr">
+        <is>
+          <t>Aşktan Kalma Bir Şey</t>
+        </is>
+      </c>
+      <c r="C1453" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:3">
+      <c r="A1454" s="1" t="inlineStr">
+        <is>
+          <t>9786051481739</t>
+        </is>
+      </c>
+      <c r="B1454" s="1" t="inlineStr">
+        <is>
+          <t>Biraz da Sen Sev Beni</t>
+        </is>
+      </c>
+      <c r="C1454" s="1">
+        <v>9.49</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:3">
+      <c r="A1455" s="1" t="inlineStr">
+        <is>
+          <t>9786051481890</t>
+        </is>
+      </c>
+      <c r="B1455" s="1" t="inlineStr">
+        <is>
+          <t>Age of Love</t>
+        </is>
+      </c>
+      <c r="C1455" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:3">
+      <c r="A1456" s="1" t="inlineStr">
+        <is>
+          <t>9786051481913</t>
+        </is>
+      </c>
+      <c r="B1456" s="1" t="inlineStr">
+        <is>
+          <t>Siyah Eldiven</t>
+        </is>
+      </c>
+      <c r="C1456" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:3">
+      <c r="A1457" s="1" t="inlineStr">
+        <is>
+          <t>9786051481982</t>
+        </is>
+      </c>
+      <c r="B1457" s="1" t="inlineStr">
+        <is>
+          <t>Yükselen Aşk Günlerinde</t>
+        </is>
+      </c>
+      <c r="C1457" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:3">
+      <c r="A1458" s="1" t="inlineStr">
+        <is>
+          <t>9786051481012</t>
+        </is>
+      </c>
+      <c r="B1458" s="1" t="inlineStr">
+        <is>
+          <t>Daldığım Ufuklar</t>
+        </is>
+      </c>
+      <c r="C1458" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:3">
+      <c r="A1459" s="1" t="inlineStr">
+        <is>
+          <t>9786051481975</t>
+        </is>
+      </c>
+      <c r="B1459" s="1" t="inlineStr">
+        <is>
+          <t>Efsunlu Şiirler</t>
+        </is>
+      </c>
+      <c r="C1459" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:3">
+      <c r="A1460" s="1" t="inlineStr">
+        <is>
+          <t>9786051487069</t>
+        </is>
+      </c>
+      <c r="B1460" s="1" t="inlineStr">
+        <is>
+          <t>Birileri Aşk mı Dedi</t>
+        </is>
+      </c>
+      <c r="C1460" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:3">
+      <c r="A1461" s="1" t="inlineStr">
+        <is>
+          <t>9786052875346</t>
+        </is>
+      </c>
+      <c r="B1461" s="1" t="inlineStr">
+        <is>
+          <t>Borazan</t>
+        </is>
+      </c>
+      <c r="C1461" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:3">
+      <c r="A1462" s="1" t="inlineStr">
+        <is>
+          <t>9786052875377</t>
+        </is>
+      </c>
+      <c r="B1462" s="1" t="inlineStr">
+        <is>
+          <t>Doğanın İntiharı</t>
+        </is>
+      </c>
+      <c r="C1462" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:3">
+      <c r="A1463" s="1" t="inlineStr">
+        <is>
+          <t>9786052875445</t>
+        </is>
+      </c>
+      <c r="B1463" s="1" t="inlineStr">
+        <is>
+          <t>Yürüyen Zamanı Durduramadım</t>
+        </is>
+      </c>
+      <c r="C1463" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:3">
+      <c r="A1464" s="1" t="inlineStr">
+        <is>
+          <t>9786052875353</t>
+        </is>
+      </c>
+      <c r="B1464" s="1" t="inlineStr">
+        <is>
+          <t>Orabi Çiftliği</t>
+        </is>
+      </c>
+      <c r="C1464" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:3">
+      <c r="A1465" s="1" t="inlineStr">
+        <is>
+          <t>9786052874684</t>
+        </is>
+      </c>
+      <c r="B1465" s="1" t="inlineStr">
+        <is>
+          <t>Hakkari'de Gazeteci Olmak</t>
+        </is>
+      </c>
+      <c r="C1465" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:3">
+      <c r="A1466" s="1" t="inlineStr">
+        <is>
+          <t>9786052874516</t>
+        </is>
+      </c>
+      <c r="B1466" s="1" t="inlineStr">
+        <is>
+          <t>Tutsa Ya Elimi</t>
+        </is>
+      </c>
+      <c r="C1466" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:3">
+      <c r="A1467" s="1" t="inlineStr">
+        <is>
+          <t>9786052874394</t>
+        </is>
+      </c>
+      <c r="B1467" s="1" t="inlineStr">
+        <is>
+          <t>İçimizdeki Nasrettin Hoca</t>
+        </is>
+      </c>
+      <c r="C1467" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:3">
+      <c r="A1468" s="1" t="inlineStr">
+        <is>
+          <t>9786052874714</t>
+        </is>
+      </c>
+      <c r="B1468" s="1" t="inlineStr">
+        <is>
+          <t>Gülüyoruz Ağlanacak Halimize</t>
+        </is>
+      </c>
+      <c r="C1468" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:3">
+      <c r="A1469" s="1" t="inlineStr">
+        <is>
+          <t>9786052874691</t>
+        </is>
+      </c>
+      <c r="B1469" s="1" t="inlineStr">
+        <is>
+          <t>Kim Yalnız Değil Ki?</t>
+        </is>
+      </c>
+      <c r="C1469" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:3">
+      <c r="A1470" s="1" t="inlineStr">
+        <is>
+          <t>9786052874721</t>
+        </is>
+      </c>
+      <c r="B1470" s="1" t="inlineStr">
+        <is>
+          <t>Varoluş</t>
+        </is>
+      </c>
+      <c r="C1470" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:3">
+      <c r="A1471" s="1" t="inlineStr">
+        <is>
+          <t>9786052874738</t>
+        </is>
+      </c>
+      <c r="B1471" s="1" t="inlineStr">
+        <is>
+          <t>Kendinde Ben Veya Uzantı</t>
+        </is>
+      </c>
+      <c r="C1471" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:3">
+      <c r="A1472" s="1" t="inlineStr">
+        <is>
+          <t>9786052874363</t>
+        </is>
+      </c>
+      <c r="B1472" s="1" t="inlineStr">
+        <is>
+          <t>Artemis</t>
+        </is>
+      </c>
+      <c r="C1472" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:3">
+      <c r="A1473" s="1" t="inlineStr">
+        <is>
+          <t>9786052874356</t>
+        </is>
+      </c>
+      <c r="B1473" s="1" t="inlineStr">
+        <is>
+          <t>Dinle Evlat</t>
+        </is>
+      </c>
+      <c r="C1473" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:3">
+      <c r="A1474" s="1" t="inlineStr">
+        <is>
+          <t>9786052874387</t>
+        </is>
+      </c>
+      <c r="B1474" s="1" t="inlineStr">
+        <is>
+          <t>Denizdeki Kayıp İnci</t>
+        </is>
+      </c>
+      <c r="C1474" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:3">
+      <c r="A1475" s="1" t="inlineStr">
+        <is>
+          <t>9786052874110</t>
+        </is>
+      </c>
+      <c r="B1475" s="1" t="inlineStr">
+        <is>
+          <t>Harun'lu Masallar</t>
+        </is>
+      </c>
+      <c r="C1475" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:3">
+      <c r="A1476" s="1" t="inlineStr">
+        <is>
+          <t>9786052874172</t>
+        </is>
+      </c>
+      <c r="B1476" s="1" t="inlineStr">
+        <is>
+          <t>C.O.T.U 0202 Or The Hourglass Planet</t>
+        </is>
+      </c>
+      <c r="C1476" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:3">
+      <c r="A1477" s="1" t="inlineStr">
+        <is>
+          <t>9786052875841</t>
+        </is>
+      </c>
+      <c r="B1477" s="1" t="inlineStr">
+        <is>
+          <t>Ah Medya Vah Medya</t>
+        </is>
+      </c>
+      <c r="C1477" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:3">
+      <c r="A1478" s="1" t="inlineStr">
+        <is>
+          <t>9786052876145</t>
+        </is>
+      </c>
+      <c r="B1478" s="1" t="inlineStr">
+        <is>
+          <t>İncirli Köşk</t>
+        </is>
+      </c>
+      <c r="C1478" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:3">
+      <c r="A1479" s="1" t="inlineStr">
+        <is>
+          <t>9786052875391</t>
+        </is>
+      </c>
+      <c r="B1479" s="1" t="inlineStr">
+        <is>
+          <t>Ali Öykü 3</t>
+        </is>
+      </c>
+      <c r="C1479" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:3">
+      <c r="A1480" s="1" t="inlineStr">
+        <is>
+          <t>9786052873977</t>
+        </is>
+      </c>
+      <c r="B1480" s="1" t="inlineStr">
+        <is>
+          <t>Yarım Yüz</t>
+        </is>
+      </c>
+      <c r="C1480" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:3">
+      <c r="A1481" s="1" t="inlineStr">
+        <is>
+          <t>9786052874554</t>
+        </is>
+      </c>
+      <c r="B1481" s="1" t="inlineStr">
+        <is>
+          <t>Ben De Sevmeyi Öğrendim</t>
+        </is>
+      </c>
+      <c r="C1481" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:3">
+      <c r="A1482" s="1" t="inlineStr">
+        <is>
+          <t>9786052874493</t>
+        </is>
+      </c>
+      <c r="B1482" s="1" t="inlineStr">
+        <is>
+          <t>Çevir Sayfalarımı</t>
+        </is>
+      </c>
+      <c r="C1482" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:3">
+      <c r="A1483" s="1" t="inlineStr">
+        <is>
+          <t>9786052874233</t>
+        </is>
+      </c>
+      <c r="B1483" s="1" t="inlineStr">
+        <is>
+          <t>Bir Düş Güncesi</t>
+        </is>
+      </c>
+      <c r="C1483" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:3">
+      <c r="A1484" s="1" t="inlineStr">
+        <is>
+          <t>9786052874127</t>
+        </is>
+      </c>
+      <c r="B1484" s="1" t="inlineStr">
+        <is>
+          <t>Kompozisyon Yazma Defteri</t>
+        </is>
+      </c>
+      <c r="C1484" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:3">
+      <c r="A1485" s="1" t="inlineStr">
+        <is>
+          <t>9786052874103</t>
+        </is>
+      </c>
+      <c r="B1485" s="1" t="inlineStr">
+        <is>
+          <t>Asmanın Gözyaşları</t>
+        </is>
+      </c>
+      <c r="C1485" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:3">
+      <c r="A1486" s="1" t="inlineStr">
+        <is>
+          <t>9786052874097</t>
+        </is>
+      </c>
+      <c r="B1486" s="1" t="inlineStr">
+        <is>
+          <t>Bedensizler</t>
+        </is>
+      </c>
+      <c r="C1486" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:3">
+      <c r="A1487" s="1" t="inlineStr">
+        <is>
+          <t>9786052874066</t>
+        </is>
+      </c>
+      <c r="B1487" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Ergenler İçin 35 Terapi Etkinliği</t>
+        </is>
+      </c>
+      <c r="C1487" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:3">
+      <c r="A1488" s="1" t="inlineStr">
+        <is>
+          <t>9786052874028</t>
+        </is>
+      </c>
+      <c r="B1488" s="1" t="inlineStr">
+        <is>
+          <t>Solgun Seher</t>
+        </is>
+      </c>
+      <c r="C1488" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:3">
+      <c r="A1489" s="1" t="inlineStr">
+        <is>
+          <t>9786052874059</t>
+        </is>
+      </c>
+      <c r="B1489" s="1" t="inlineStr">
+        <is>
+          <t>Sınav Kaygısını Yenmek İçin 16 Etkin Uygulama</t>
+        </is>
+      </c>
+      <c r="C1489" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:3">
+      <c r="A1490" s="1" t="inlineStr">
+        <is>
+          <t>9786052874011</t>
+        </is>
+      </c>
+      <c r="B1490" s="1" t="inlineStr">
+        <is>
+          <t>Aziz Kristaller</t>
+        </is>
+      </c>
+      <c r="C1490" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:3">
+      <c r="A1491" s="1" t="inlineStr">
+        <is>
+          <t>9786052873991</t>
+        </is>
+      </c>
+      <c r="B1491" s="1" t="inlineStr">
+        <is>
+          <t>Mistik Yolda Aşk Fısıltıları</t>
+        </is>
+      </c>
+      <c r="C1491" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:3">
+      <c r="A1492" s="1" t="inlineStr">
+        <is>
+          <t>9786052873205</t>
+        </is>
+      </c>
+      <c r="B1492" s="1" t="inlineStr">
+        <is>
+          <t>Dosta Doğru</t>
+        </is>
+      </c>
+      <c r="C1492" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:3">
+      <c r="A1493" s="1" t="inlineStr">
+        <is>
+          <t>9786052873137</t>
+        </is>
+      </c>
+      <c r="B1493" s="1" t="inlineStr">
+        <is>
+          <t>Sevgiye ve Hayata Dair Şiirler</t>
+        </is>
+      </c>
+      <c r="C1493" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:3">
+      <c r="A1494" s="1" t="inlineStr">
+        <is>
+          <t>9786052875322</t>
+        </is>
+      </c>
+      <c r="B1494" s="1" t="inlineStr">
+        <is>
+          <t>Hüznüzan</t>
+        </is>
+      </c>
+      <c r="C1494" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:3">
+      <c r="A1495" s="1" t="inlineStr">
+        <is>
+          <t>9786052875384</t>
+        </is>
+      </c>
+      <c r="B1495" s="1" t="inlineStr">
+        <is>
+          <t>İnd Dağı'nın Arkası</t>
+        </is>
+      </c>
+      <c r="C1495" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:3">
+      <c r="A1496" s="1" t="inlineStr">
+        <is>
+          <t>9786052875032</t>
+        </is>
+      </c>
+      <c r="B1496" s="1" t="inlineStr">
+        <is>
+          <t>Toparlandım Devam Ettim</t>
+        </is>
+      </c>
+      <c r="C1496" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:3">
+      <c r="A1497" s="1" t="inlineStr">
+        <is>
+          <t>9786052874943</t>
+        </is>
+      </c>
+      <c r="B1497" s="1" t="inlineStr">
+        <is>
+          <t>Veli ve Tutkusu</t>
+        </is>
+      </c>
+      <c r="C1497" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:3">
+      <c r="A1498" s="1" t="inlineStr">
+        <is>
+          <t>9786052874141</t>
+        </is>
+      </c>
+      <c r="B1498" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Olmak</t>
+        </is>
+      </c>
+      <c r="C1498" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:3">
+      <c r="A1499" s="1" t="inlineStr">
+        <is>
+          <t>9786052873823</t>
+        </is>
+      </c>
+      <c r="B1499" s="1" t="inlineStr">
+        <is>
+          <t>Şiir-sel</t>
+        </is>
+      </c>
+      <c r="C1499" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:3">
+      <c r="A1500" s="1" t="inlineStr">
+        <is>
+          <t>9786052874134</t>
+        </is>
+      </c>
+      <c r="B1500" s="1" t="inlineStr">
+        <is>
+          <t>Dünyada ve Türkiye'de Mega Proje Gerçeği</t>
+        </is>
+      </c>
+      <c r="C1500" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:3">
+      <c r="A1501" s="1" t="inlineStr">
+        <is>
+          <t>9786052874165</t>
+        </is>
+      </c>
+      <c r="B1501" s="1" t="inlineStr">
+        <is>
+          <t>Esintiler</t>
+        </is>
+      </c>
+      <c r="C1501" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:3">
+      <c r="A1502" s="1" t="inlineStr">
+        <is>
+          <t>9786052873861</t>
+        </is>
+      </c>
+      <c r="B1502" s="1" t="inlineStr">
+        <is>
+          <t>Ayrılığın Eş Zamanlı Tüm Parçaları</t>
+        </is>
+      </c>
+      <c r="C1502" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:3">
+      <c r="A1503" s="1" t="inlineStr">
+        <is>
+          <t>9786052873816</t>
+        </is>
+      </c>
+      <c r="B1503" s="1" t="inlineStr">
+        <is>
+          <t>Demir Kapının Ardı</t>
+        </is>
+      </c>
+      <c r="C1503" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:3">
+      <c r="A1504" s="1" t="inlineStr">
+        <is>
+          <t>9786052873809</t>
+        </is>
+      </c>
+      <c r="B1504" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Adam</t>
+        </is>
+      </c>
+      <c r="C1504" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:3">
+      <c r="A1505" s="1" t="inlineStr">
+        <is>
+          <t>9786052873632</t>
+        </is>
+      </c>
+      <c r="B1505" s="1" t="inlineStr">
+        <is>
+          <t>Songül</t>
+        </is>
+      </c>
+      <c r="C1505" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:3">
+      <c r="A1506" s="1" t="inlineStr">
+        <is>
+          <t>9786052873649</t>
+        </is>
+      </c>
+      <c r="B1506" s="1" t="inlineStr">
+        <is>
+          <t>Katıl Bize..!</t>
+        </is>
+      </c>
+      <c r="C1506" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:3">
+      <c r="A1507" s="1" t="inlineStr">
+        <is>
+          <t>9786052873618</t>
+        </is>
+      </c>
+      <c r="B1507" s="1" t="inlineStr">
+        <is>
+          <t>2'si Gitti 7'si Kaldı</t>
+        </is>
+      </c>
+      <c r="C1507" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:3">
+      <c r="A1508" s="1" t="inlineStr">
+        <is>
+          <t>9786052872635</t>
+        </is>
+      </c>
+      <c r="B1508" s="1" t="inlineStr">
+        <is>
+          <t>Yoga Sutralar 1</t>
+        </is>
+      </c>
+      <c r="C1508" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:3">
+      <c r="A1509" s="1" t="inlineStr">
+        <is>
+          <t>9786052870969</t>
+        </is>
+      </c>
+      <c r="B1509" s="1" t="inlineStr">
+        <is>
+          <t>Ben Aylin</t>
+        </is>
+      </c>
+      <c r="C1509" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:3">
+      <c r="A1510" s="1" t="inlineStr">
+        <is>
+          <t>9786052875018</t>
+        </is>
+      </c>
+      <c r="B1510" s="1" t="inlineStr">
+        <is>
+          <t>Geriye Kalan</t>
+        </is>
+      </c>
+      <c r="C1510" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:3">
+      <c r="A1511" s="1" t="inlineStr">
+        <is>
+          <t>9786052874707</t>
+        </is>
+      </c>
+      <c r="B1511" s="1" t="inlineStr">
+        <is>
+          <t>Dalida</t>
+        </is>
+      </c>
+      <c r="C1511" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:3">
+      <c r="A1512" s="1" t="inlineStr">
+        <is>
+          <t>9786052875360</t>
+        </is>
+      </c>
+      <c r="B1512" s="1" t="inlineStr">
+        <is>
+          <t>Gayya Kuyusu'nun Mutsuzluğu</t>
+        </is>
+      </c>
+      <c r="C1512" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:3">
+      <c r="A1513" s="1" t="inlineStr">
+        <is>
+          <t>9786052874677</t>
+        </is>
+      </c>
+      <c r="B1513" s="1" t="inlineStr">
+        <is>
+          <t>Senbahar Mevsimim</t>
+        </is>
+      </c>
+      <c r="C1513" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:3">
+      <c r="A1514" s="1" t="inlineStr">
+        <is>
+          <t>9786052874981</t>
+        </is>
+      </c>
+      <c r="B1514" s="1" t="inlineStr">
+        <is>
+          <t>Aklım Bedenimi Terk Etti</t>
+        </is>
+      </c>
+      <c r="C1514" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:3">
+      <c r="A1515" s="1" t="inlineStr">
+        <is>
+          <t>9786054516834</t>
+        </is>
+      </c>
+      <c r="B1515" s="1" t="inlineStr">
+        <is>
+          <t>Zirvedeki Yalnızlık</t>
+        </is>
+      </c>
+      <c r="C1515" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:3">
+      <c r="A1516" s="1" t="inlineStr">
+        <is>
+          <t>9786055303211</t>
+        </is>
+      </c>
+      <c r="B1516" s="1" t="inlineStr">
+        <is>
+          <t>Zinhar</t>
+        </is>
+      </c>
+      <c r="C1516" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:3">
+      <c r="A1517" s="1" t="inlineStr">
+        <is>
+          <t>9786054516223</t>
+        </is>
+      </c>
+      <c r="B1517" s="1" t="inlineStr">
+        <is>
+          <t>Zeynep Hanım’ın Masalları</t>
+        </is>
+      </c>
+      <c r="C1517" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:3">
+      <c r="A1518" s="1" t="inlineStr">
+        <is>
+          <t>9786054516971</t>
+        </is>
+      </c>
+      <c r="B1518" s="1" t="inlineStr">
+        <is>
+          <t>Zeren Aforizmalar</t>
+        </is>
+      </c>
+      <c r="C1518" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:3">
+      <c r="A1519" s="1" t="inlineStr">
+        <is>
+          <t>9786051480473</t>
+        </is>
+      </c>
+      <c r="B1519" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Koruyucuları - 1 Macera Başlıyor</t>
+        </is>
+      </c>
+      <c r="C1519" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:3">
+      <c r="A1520" s="1" t="inlineStr">
+        <is>
+          <t>9786051480589</t>
+        </is>
+      </c>
+      <c r="B1520" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Kıyısında Yaşayanlara Mektup</t>
+        </is>
+      </c>
+      <c r="C1520" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:3">
+      <c r="A1521" s="1" t="inlineStr">
+        <is>
+          <t>9789944205580</t>
+        </is>
+      </c>
+      <c r="B1521" s="1" t="inlineStr">
+        <is>
+          <t>Zabit</t>
+        </is>
+      </c>
+      <c r="C1521" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:3">
+      <c r="A1522" s="1" t="inlineStr">
+        <is>
+          <t>9786054685790</t>
+        </is>
+      </c>
+      <c r="B1522" s="1" t="inlineStr">
+        <is>
+          <t>Yürek Sancılarım</t>
+        </is>
+      </c>
+      <c r="C1522" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:3">
+      <c r="A1523" s="1" t="inlineStr">
+        <is>
+          <t>9786054516667</t>
+        </is>
+      </c>
+      <c r="B1523" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğime İsmini Verdim</t>
+        </is>
+      </c>
+      <c r="C1523" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:3">
+      <c r="A1524" s="1" t="inlineStr">
+        <is>
+          <t>9786054516346</t>
+        </is>
+      </c>
+      <c r="B1524" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimden Damlalar</t>
+        </is>
+      </c>
+      <c r="C1524" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:3">
+      <c r="A1525" s="1" t="inlineStr">
+        <is>
+          <t>9786054685967</t>
+        </is>
+      </c>
+      <c r="B1525" s="1" t="inlineStr">
+        <is>
+          <t>Yüreğimden Çıkanı Kalbin Duysun</t>
+        </is>
+      </c>
+      <c r="C1525" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:3">
+      <c r="A1526" s="1" t="inlineStr">
+        <is>
+          <t>9789944205887</t>
+        </is>
+      </c>
+      <c r="B1526" s="1" t="inlineStr">
+        <is>
+          <t>Yol</t>
+        </is>
+      </c>
+      <c r="C1526" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:3">
+      <c r="A1527" s="1" t="inlineStr">
+        <is>
+          <t>9786054685615</t>
+        </is>
+      </c>
+      <c r="B1527" s="1" t="inlineStr">
+        <is>
+          <t>Yılların İzi</t>
+        </is>
+      </c>
+      <c r="C1527" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:3">
+      <c r="A1528" s="1" t="inlineStr">
+        <is>
+          <t>9786054516803</t>
+        </is>
+      </c>
+      <c r="B1528" s="1" t="inlineStr">
+        <is>
+          <t>Yıkama Yağlama Partisi</t>
+        </is>
+      </c>
+      <c r="C1528" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:3">
+      <c r="A1529" s="1" t="inlineStr">
+        <is>
+          <t>9786051480978</t>
+        </is>
+      </c>
+      <c r="B1529" s="1" t="inlineStr">
+        <is>
+          <t>Yazmaya Devam Bitmez</t>
+        </is>
+      </c>
+      <c r="C1529" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:3">
+      <c r="A1530" s="1" t="inlineStr">
+        <is>
+          <t>9786055303235</t>
+        </is>
+      </c>
+      <c r="B1530" s="1" t="inlineStr">
+        <is>
+          <t>Yaşam Irmağı</t>
+        </is>
+      </c>
+      <c r="C1530" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:3">
+      <c r="A1531" s="1" t="inlineStr">
+        <is>
+          <t>9786054685318</t>
+        </is>
+      </c>
+      <c r="B1531" s="1" t="inlineStr">
+        <is>
+          <t>Yasemin</t>
+        </is>
+      </c>
+      <c r="C1531" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:3">
+      <c r="A1532" s="1" t="inlineStr">
+        <is>
+          <t>9786051484570</t>
+        </is>
+      </c>
+      <c r="B1532" s="1" t="inlineStr">
+        <is>
+          <t>Yasaklı Apartman</t>
+        </is>
+      </c>
+      <c r="C1532" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:3">
+      <c r="A1533" s="1" t="inlineStr">
+        <is>
+          <t>9786055303631</t>
+        </is>
+      </c>
+      <c r="B1533" s="1" t="inlineStr">
+        <is>
+          <t>Yarını Hatırlıyorum</t>
+        </is>
+      </c>
+      <c r="C1533" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:3">
+      <c r="A1534" s="1" t="inlineStr">
+        <is>
+          <t>9786055303129</t>
+        </is>
+      </c>
+      <c r="B1534" s="1" t="inlineStr">
+        <is>
+          <t>Yarım Kalmış Düşler</t>
+        </is>
+      </c>
+      <c r="C1534" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:3">
+      <c r="A1535" s="1" t="inlineStr">
+        <is>
+          <t>9786055303990</t>
+        </is>
+      </c>
+      <c r="B1535" s="1" t="inlineStr">
+        <is>
+          <t>Yaratılış</t>
+        </is>
+      </c>
+      <c r="C1535" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:3">
+      <c r="A1536" s="1" t="inlineStr">
+        <is>
+          <t>9786054516032</t>
+        </is>
+      </c>
+      <c r="B1536" s="1" t="inlineStr">
+        <is>
+          <t>Yarasa</t>
+        </is>
+      </c>
+      <c r="C1536" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:3">
+      <c r="A1537" s="1" t="inlineStr">
+        <is>
+          <t>9786051480183</t>
+        </is>
+      </c>
+      <c r="B1537" s="1" t="inlineStr">
+        <is>
+          <t>Yangın Var</t>
+        </is>
+      </c>
+      <c r="C1537" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:3">
+      <c r="A1538" s="1" t="inlineStr">
+        <is>
+          <t>9786054685042</t>
+        </is>
+      </c>
+      <c r="B1538" s="1" t="inlineStr">
+        <is>
+          <t>Yalanı Arayan Gerçek</t>
+        </is>
+      </c>
+      <c r="C1538" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:3">
+      <c r="A1539" s="1" t="inlineStr">
+        <is>
+          <t>9786054516285</t>
+        </is>
+      </c>
+      <c r="B1539" s="1" t="inlineStr">
+        <is>
+          <t>Yalan Söylüyor Yakamozlar</t>
+        </is>
+      </c>
+      <c r="C1539" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:3">
+      <c r="A1540" s="1" t="inlineStr">
+        <is>
+          <t>9786054516858</t>
+        </is>
+      </c>
+      <c r="B1540" s="1" t="inlineStr">
+        <is>
+          <t>Ya Şeytan Olmasaydı</t>
+        </is>
+      </c>
+      <c r="C1540" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:3">
+      <c r="A1541" s="1" t="inlineStr">
+        <is>
+          <t>9789944205405</t>
+        </is>
+      </c>
+      <c r="B1541" s="1" t="inlineStr">
+        <is>
+          <t>Veda Etmeden Git</t>
+        </is>
+      </c>
+      <c r="C1541" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:3">
+      <c r="A1542" s="1" t="inlineStr">
+        <is>
+          <t>9786052873038</t>
+        </is>
+      </c>
+      <c r="B1542" s="1" t="inlineStr">
+        <is>
+          <t>Ve Sara ve Karl ve Sami</t>
+        </is>
+      </c>
+      <c r="C1542" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:3">
+      <c r="A1543" s="1" t="inlineStr">
+        <is>
+          <t>9786054685974</t>
+        </is>
+      </c>
+      <c r="B1543" s="1" t="inlineStr">
+        <is>
+          <t>Vatan Millet Diyarbakır</t>
+        </is>
+      </c>
+      <c r="C1543" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:3">
+      <c r="A1544" s="1" t="inlineStr">
+        <is>
+          <t>9786054685752</t>
+        </is>
+      </c>
+      <c r="B1544" s="1" t="inlineStr">
+        <is>
+          <t>Varoluşun Temel Yasası</t>
+        </is>
+      </c>
+      <c r="C1544" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:3">
+      <c r="A1545" s="1" t="inlineStr">
+        <is>
+          <t>9786051480497</t>
+        </is>
+      </c>
+      <c r="B1545" s="1" t="inlineStr">
+        <is>
+          <t>Var mı Hostes Olmak İsteyen</t>
+        </is>
+      </c>
+      <c r="C1545" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:3">
+      <c r="A1546" s="1" t="inlineStr">
+        <is>
+          <t>9786054516766</t>
+        </is>
+      </c>
+      <c r="B1546" s="1" t="inlineStr">
+        <is>
+          <t>Ütopyama 100 Şiir</t>
+        </is>
+      </c>
+      <c r="C1546" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:3">
+      <c r="A1547" s="1" t="inlineStr">
+        <is>
+          <t>9786054685882</t>
+        </is>
+      </c>
+      <c r="B1547" s="1" t="inlineStr">
+        <is>
+          <t>Üstü Şiir Altı Şair</t>
+        </is>
+      </c>
+      <c r="C1547" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:3">
+      <c r="A1548" s="1" t="inlineStr">
+        <is>
+          <t>9786054685578</t>
+        </is>
+      </c>
+      <c r="B1548" s="1" t="inlineStr">
+        <is>
+          <t>Vedalara El - Veda</t>
+        </is>
+      </c>
+      <c r="C1548" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:3">
+      <c r="A1549" s="1" t="inlineStr">
+        <is>
+          <t>9786055303907</t>
+        </is>
+      </c>
+      <c r="B1549" s="1" t="inlineStr">
+        <is>
+          <t>Ümit</t>
+        </is>
+      </c>
+      <c r="C1549" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:3">
+      <c r="A1550" s="1" t="inlineStr">
+        <is>
+          <t>9786051480626</t>
+        </is>
+      </c>
+      <c r="B1550" s="1" t="inlineStr">
+        <is>
+          <t>Üç Şehir Tek Aşk</t>
+        </is>
+      </c>
+      <c r="C1550" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:3">
+      <c r="A1551" s="1" t="inlineStr">
+        <is>
+          <t>9786055303495</t>
+        </is>
+      </c>
+      <c r="B1551" s="1" t="inlineStr">
+        <is>
+          <t>Üç Gümüş</t>
+        </is>
+      </c>
+      <c r="C1551" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:3">
+      <c r="A1552" s="1" t="inlineStr">
+        <is>
+          <t>9786054516018</t>
+        </is>
+      </c>
+      <c r="B1552" s="1" t="inlineStr">
+        <is>
+          <t>Uzaylılar ve İçsel Ses</t>
+        </is>
+      </c>
+      <c r="C1552" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:3">
+      <c r="A1553" s="1" t="inlineStr">
+        <is>
+          <t>9789944205986</t>
+        </is>
+      </c>
+      <c r="B1553" s="1" t="inlineStr">
+        <is>
+          <t>Uzakta Kalanlar</t>
+        </is>
+      </c>
+      <c r="C1553" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:3">
+      <c r="A1554" s="1" t="inlineStr">
+        <is>
+          <t>9786051480381</t>
+        </is>
+      </c>
+      <c r="B1554" s="1" t="inlineStr">
+        <is>
+          <t>Uzaklaşmalar ve Yakınlaşmalar</t>
+        </is>
+      </c>
+      <c r="C1554" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:3">
+      <c r="A1555" s="1" t="inlineStr">
+        <is>
+          <t>9786051486727</t>
+        </is>
+      </c>
+      <c r="B1555" s="1" t="inlineStr">
+        <is>
+          <t>Ustan Gönüle</t>
+        </is>
+      </c>
+      <c r="C1555" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:3">
+      <c r="A1556" s="1" t="inlineStr">
+        <is>
+          <t>9786051480756</t>
+        </is>
+      </c>
+      <c r="B1556" s="1" t="inlineStr">
+        <is>
+          <t>Tuvaldeki Kelimeler</t>
+        </is>
+      </c>
+      <c r="C1556" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:3">
+      <c r="A1557" s="1" t="inlineStr">
+        <is>
+          <t>9786051480541</t>
+        </is>
+      </c>
+      <c r="B1557" s="1" t="inlineStr">
+        <is>
+          <t>Tutuksuz Yazılar</t>
+        </is>
+      </c>
+      <c r="C1557" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:3">
+      <c r="A1558" s="1" t="inlineStr">
+        <is>
+          <t>9786051480787</t>
+        </is>
+      </c>
+      <c r="B1558" s="1" t="inlineStr">
+        <is>
+          <t>Tutsak</t>
+        </is>
+      </c>
+      <c r="C1558" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:3">
+      <c r="A1559" s="1" t="inlineStr">
+        <is>
+          <t>9786054685516</t>
+        </is>
+      </c>
+      <c r="B1559" s="1" t="inlineStr">
+        <is>
+          <t>Tutalga</t>
+        </is>
+      </c>
+      <c r="C1559" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:3">
+      <c r="A1560" s="1" t="inlineStr">
+        <is>
+          <t>9786054685714</t>
+        </is>
+      </c>
+      <c r="B1560" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Manifesto 2</t>
+        </is>
+      </c>
+      <c r="C1560" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:3">
+      <c r="A1561" s="1" t="inlineStr">
+        <is>
+          <t>9786054516575</t>
+        </is>
+      </c>
+      <c r="B1561" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Manifesto</t>
+        </is>
+      </c>
+      <c r="C1561" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:3">
+      <c r="A1562" s="1" t="inlineStr">
+        <is>
+          <t>9789944205054</t>
+        </is>
+      </c>
+      <c r="B1562" s="1" t="inlineStr">
+        <is>
+          <t>Tiki Kabilesi</t>
+        </is>
+      </c>
+      <c r="C1562" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:3">
+      <c r="A1563" s="1" t="inlineStr">
+        <is>
+          <t>9786051480152</t>
+        </is>
+      </c>
+      <c r="B1563" s="1" t="inlineStr">
+        <is>
+          <t>Tırmanış</t>
+        </is>
+      </c>
+      <c r="C1563" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:3">
+      <c r="A1564" s="1" t="inlineStr">
+        <is>
+          <t>9786054516568</t>
+        </is>
+      </c>
+      <c r="B1564" s="1" t="inlineStr">
+        <is>
+          <t>Tıbbi Laboratuarda Performans ve Kalite</t>
+        </is>
+      </c>
+      <c r="C1564" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:3">
+      <c r="A1565" s="1" t="inlineStr">
+        <is>
+          <t>9789944205214</t>
+        </is>
+      </c>
+      <c r="B1565" s="1" t="inlineStr">
+        <is>
+          <t>Tersi Seni Anlatan Bir Dünya</t>
+        </is>
+      </c>
+      <c r="C1565" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:3">
+      <c r="A1566" s="1" t="inlineStr">
+        <is>
+          <t>9786055303655</t>
+        </is>
+      </c>
+      <c r="B1566" s="1" t="inlineStr">
+        <is>
+          <t>Tenha Düşler</t>
+        </is>
+      </c>
+      <c r="C1566" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:3">
+      <c r="A1567" s="1" t="inlineStr">
+        <is>
+          <t>9786055303433</t>
+        </is>
+      </c>
+      <c r="B1567" s="1" t="inlineStr">
+        <is>
+          <t>Telaşlı Aşk</t>
+        </is>
+      </c>
+      <c r="C1567" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:3">
+      <c r="A1568" s="1" t="inlineStr">
+        <is>
+          <t>9786054685028</t>
+        </is>
+      </c>
+      <c r="B1568" s="1" t="inlineStr">
+        <is>
+          <t>Teklif</t>
+        </is>
+      </c>
+      <c r="C1568" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:3">
+      <c r="A1569" s="1" t="inlineStr">
+        <is>
+          <t>9786051480145</t>
+        </is>
+      </c>
+      <c r="B1569" s="1" t="inlineStr">
+        <is>
+          <t>Tanrıyla Raks Edenler</t>
+        </is>
+      </c>
+      <c r="C1569" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:3">
+      <c r="A1570" s="1" t="inlineStr">
+        <is>
+          <t>9786055303242</t>
+        </is>
+      </c>
+      <c r="B1570" s="1" t="inlineStr">
+        <is>
+          <t>Tanrılar Oyun Oynarken</t>
+        </is>
+      </c>
+      <c r="C1570" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:3">
+      <c r="A1571" s="1" t="inlineStr">
+        <is>
+          <t>9786055303549</t>
+        </is>
+      </c>
+      <c r="B1571" s="1" t="inlineStr">
+        <is>
+          <t>Tanı</t>
+        </is>
+      </c>
+      <c r="C1571" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:3">
+      <c r="A1572" s="1" t="inlineStr">
+        <is>
+          <t>9786055303563</t>
+        </is>
+      </c>
+      <c r="B1572" s="1" t="inlineStr">
+        <is>
+          <t>Şekerleme ve Çikolata Sektöründe Mikrobiyoloji Uygulama Teknikleri</t>
+        </is>
+      </c>
+      <c r="C1572" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:3">
+      <c r="A1573" s="1" t="inlineStr">
+        <is>
+          <t>9786054516605</t>
+        </is>
+      </c>
+      <c r="B1573" s="1" t="inlineStr">
+        <is>
+          <t>Şeker Kızım</t>
+        </is>
+      </c>
+      <c r="C1573" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:3">
+      <c r="A1574" s="1" t="inlineStr">
+        <is>
+          <t>9786051487281</t>
+        </is>
+      </c>
+      <c r="B1574" s="1" t="inlineStr">
+        <is>
+          <t>Şehzade - Sultan Mustafa</t>
+        </is>
+      </c>
+      <c r="C1574" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:3">
+      <c r="A1575" s="1" t="inlineStr">
+        <is>
+          <t>9789944205139</t>
+        </is>
+      </c>
+      <c r="B1575" s="1" t="inlineStr">
+        <is>
+          <t>Şebnem</t>
+        </is>
+      </c>
+      <c r="C1575" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:3">
+      <c r="A1576" s="1" t="inlineStr">
+        <is>
+          <t>9789944205634</t>
+        </is>
+      </c>
+      <c r="B1576" s="1" t="inlineStr">
+        <is>
+          <t>Şarap</t>
+        </is>
+      </c>
+      <c r="C1576" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:3">
+      <c r="A1577" s="1" t="inlineStr">
+        <is>
+          <t>9786055303594</t>
+        </is>
+      </c>
+      <c r="B1577" s="1" t="inlineStr">
+        <is>
+          <t>Şapkasız Şiirler</t>
+        </is>
+      </c>
+      <c r="C1577" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:3">
+      <c r="A1578" s="1" t="inlineStr">
+        <is>
+          <t>9786054516209</t>
+        </is>
+      </c>
+      <c r="B1578" s="1" t="inlineStr">
+        <is>
+          <t>Şaman ve Reiki</t>
+        </is>
+      </c>
+      <c r="C1578" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:3">
+      <c r="A1579" s="1" t="inlineStr">
+        <is>
+          <t>9786051480671</t>
+        </is>
+      </c>
+      <c r="B1579" s="1" t="inlineStr">
+        <is>
+          <t>Süveyda</t>
+        </is>
+      </c>
+      <c r="C1579" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:3">
+      <c r="A1580" s="1" t="inlineStr">
+        <is>
+          <t>9786054516940</t>
+        </is>
+      </c>
+      <c r="B1580" s="1" t="inlineStr">
+        <is>
+          <t>Susuyorum Karşında</t>
+        </is>
+      </c>
+      <c r="C1580" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:3">
+      <c r="A1581" s="1" t="inlineStr">
+        <is>
+          <t>9789944205467</t>
+        </is>
+      </c>
+      <c r="B1581" s="1" t="inlineStr">
+        <is>
+          <t>Suskun İnci Tanesi</t>
+        </is>
+      </c>
+      <c r="C1581" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:3">
+      <c r="A1582" s="1" t="inlineStr">
+        <is>
+          <t>9786054685547</t>
+        </is>
+      </c>
+      <c r="B1582" s="1" t="inlineStr">
+        <is>
+          <t>Sus’adım</t>
+        </is>
+      </c>
+      <c r="C1582" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:3">
+      <c r="A1583" s="1" t="inlineStr">
+        <is>
+          <t>9786054516360</t>
+        </is>
+      </c>
+      <c r="B1583" s="1" t="inlineStr">
+        <is>
+          <t>Stockholm’ün Gülü</t>
+        </is>
+      </c>
+      <c r="C1583" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:3">
+      <c r="A1584" s="1" t="inlineStr">
+        <is>
+          <t>9786054685080</t>
+        </is>
+      </c>
+      <c r="B1584" s="1" t="inlineStr">
+        <is>
+          <t>Söyleyecek Sözüm Vardı</t>
+        </is>
+      </c>
+      <c r="C1584" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:3">
+      <c r="A1585" s="1" t="inlineStr">
+        <is>
+          <t>9786054516292</t>
+        </is>
+      </c>
+      <c r="B1585" s="1" t="inlineStr">
+        <is>
+          <t>Son Uyarı</t>
+        </is>
+      </c>
+      <c r="C1585" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:3">
+      <c r="A1586" s="1" t="inlineStr">
+        <is>
+          <t>9789944205627</t>
+        </is>
+      </c>
+      <c r="B1586" s="1" t="inlineStr">
+        <is>
+          <t>Sokaklara Kaybolan Aşkımızı Aramak İçin Çıkmıştık</t>
+        </is>
+      </c>
+      <c r="C1586" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:3">
+      <c r="A1587" s="1" t="inlineStr">
+        <is>
+          <t>9786054516797</t>
+        </is>
+      </c>
+      <c r="B1587" s="1" t="inlineStr">
+        <is>
+          <t>Soğuk Mavi Kırmızı Toprak</t>
+        </is>
+      </c>
+      <c r="C1587" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:3">
+      <c r="A1588" s="1" t="inlineStr">
+        <is>
+          <t>9786054685783</t>
+        </is>
+      </c>
+      <c r="B1588" s="1" t="inlineStr">
+        <is>
+          <t>Siz Hiç Yalnızlıktan Delirdiniz mi?</t>
+        </is>
+      </c>
+      <c r="C1588" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:3">
+      <c r="A1589" s="1" t="inlineStr">
+        <is>
+          <t>9786051480893</t>
+        </is>
+      </c>
+      <c r="B1589" s="1" t="inlineStr">
+        <is>
+          <t>Siyah ve Hayal</t>
+        </is>
+      </c>
+      <c r="C1589" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:3">
+      <c r="A1590" s="1" t="inlineStr">
+        <is>
+          <t>9786051480398</t>
+        </is>
+      </c>
+      <c r="B1590" s="1" t="inlineStr">
+        <is>
+          <t>Silahlar Susunca</t>
+        </is>
+      </c>
+      <c r="C1590" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:3">
+      <c r="A1591" s="1" t="inlineStr">
+        <is>
+          <t>9786054685332</t>
+        </is>
+      </c>
+      <c r="B1591" s="1" t="inlineStr">
+        <is>
+          <t>Sihirbaz ve Mahkum</t>
+        </is>
+      </c>
+      <c r="C1591" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:3">
+      <c r="A1592" s="1" t="inlineStr">
+        <is>
+          <t>9786054685189</t>
+        </is>
+      </c>
+      <c r="B1592" s="1" t="inlineStr">
+        <is>
+          <t>Sigarayla Son 60 Dakika</t>
+        </is>
+      </c>
+      <c r="C1592" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:3">
+      <c r="A1593" s="1" t="inlineStr">
+        <is>
+          <t>9786054685813</t>
+        </is>
+      </c>
+      <c r="B1593" s="1" t="inlineStr">
+        <is>
+          <t>Sızı</t>
+        </is>
+      </c>
+      <c r="C1593" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:3">
+      <c r="A1594" s="1" t="inlineStr">
+        <is>
+          <t>9786055303877</t>
+        </is>
+      </c>
+      <c r="B1594" s="1" t="inlineStr">
+        <is>
+          <t>Sırılsıklam</t>
+        </is>
+      </c>
+      <c r="C1594" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:3">
+      <c r="A1595" s="1" t="inlineStr">
+        <is>
+          <t>9786055303846</t>
+        </is>
+      </c>
+      <c r="B1595" s="1" t="inlineStr">
+        <is>
+          <t>Sıradışı</t>
+        </is>
+      </c>
+      <c r="C1595" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:3">
+      <c r="A1596" s="1" t="inlineStr">
+        <is>
+          <t>9786054516339</t>
+        </is>
+      </c>
+      <c r="B1596" s="1" t="inlineStr">
+        <is>
+          <t>Sevginin Bedeli</t>
+        </is>
+      </c>
+      <c r="C1596" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:3">
+      <c r="A1597" s="1" t="inlineStr">
+        <is>
+          <t>9786054516063</t>
+        </is>
+      </c>
+      <c r="B1597" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Üzerine</t>
+        </is>
+      </c>
+      <c r="C1597" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:3">
+      <c r="A1598" s="1" t="inlineStr">
+        <is>
+          <t>9786054516483</t>
+        </is>
+      </c>
+      <c r="B1598" s="1" t="inlineStr">
+        <is>
+          <t>Standart Sapma</t>
+        </is>
+      </c>
+      <c r="C1598" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:3">
+      <c r="A1599" s="1" t="inlineStr">
+        <is>
+          <t>9789944205368</t>
+        </is>
+      </c>
+      <c r="B1599" s="1" t="inlineStr">
+        <is>
+          <t>Eleman Aranıyor / İş Arıyorum</t>
+        </is>
+      </c>
+      <c r="C1599" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:3">
+      <c r="A1600" s="1" t="inlineStr">
+        <is>
+          <t>9789944205375</t>
+        </is>
+      </c>
+      <c r="B1600" s="1" t="inlineStr">
+        <is>
+          <t>Ekinoks Günleri</t>
+        </is>
+      </c>
+      <c r="C1600" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:3">
+      <c r="A1601" s="1" t="inlineStr">
+        <is>
+          <t>9789944205924</t>
+        </is>
+      </c>
+      <c r="B1601" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim Neden Şart</t>
+        </is>
+      </c>
+      <c r="C1601" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:3">
+      <c r="A1602" s="1" t="inlineStr">
+        <is>
+          <t>9786054381067</t>
+        </is>
+      </c>
+      <c r="B1602" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyatımızı Aydınlatanlar</t>
+        </is>
+      </c>
+      <c r="C1602" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:3">
+      <c r="A1603" s="1" t="inlineStr">
+        <is>
+          <t>9786054516933</t>
+        </is>
+      </c>
+      <c r="B1603" s="1" t="inlineStr">
+        <is>
+          <t>Ebediyen Aşk</t>
+        </is>
+      </c>
+      <c r="C1603" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:3">
+      <c r="A1604" s="1" t="inlineStr">
+        <is>
+          <t>9786055303167</t>
+        </is>
+      </c>
+      <c r="B1604" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Dinleri Gizli Tarihi</t>
+        </is>
+      </c>
+      <c r="C1604" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:3">
+      <c r="A1605" s="1" t="inlineStr">
+        <is>
+          <t>9789944205870</t>
+        </is>
+      </c>
+      <c r="B1605" s="1" t="inlineStr">
+        <is>
+          <t>Doğmamış Aşk</t>
+        </is>
+      </c>
+      <c r="C1605" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:3">
+      <c r="A1606" s="1" t="inlineStr">
+        <is>
+          <t>9786054685301</t>
+        </is>
+      </c>
+      <c r="B1606" s="1" t="inlineStr">
+        <is>
+          <t>Die Reporterin - Radyo Söyleşileri</t>
+        </is>
+      </c>
+      <c r="C1606" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:3">
+      <c r="A1607" s="1" t="inlineStr">
+        <is>
+          <t>9786054516872</t>
+        </is>
+      </c>
+      <c r="B1607" s="1" t="inlineStr">
+        <is>
+          <t>Denizin Külleri</t>
+        </is>
+      </c>
+      <c r="C1607" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:3">
+      <c r="A1608" s="1" t="inlineStr">
+        <is>
+          <t>9786054685943</t>
+        </is>
+      </c>
+      <c r="B1608" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Kızı</t>
+        </is>
+      </c>
+      <c r="C1608" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:3">
+      <c r="A1609" s="1" t="inlineStr">
+        <is>
+          <t>9789944205764</t>
+        </is>
+      </c>
+      <c r="B1609" s="1" t="inlineStr">
+        <is>
+          <t>Davud Yıldızı Operasyonu</t>
+        </is>
+      </c>
+      <c r="C1609" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:3">
+      <c r="A1610" s="1" t="inlineStr">
+        <is>
+          <t>9789944205146</t>
+        </is>
+      </c>
+      <c r="B1610" s="1" t="inlineStr">
+        <is>
+          <t>Darbe Günlükleri</t>
+        </is>
+      </c>
+      <c r="C1610" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:3">
+      <c r="A1611" s="1" t="inlineStr">
+        <is>
+          <t>9786051480664</t>
+        </is>
+      </c>
+      <c r="B1611" s="1" t="inlineStr">
+        <is>
+          <t>Darağacında Yitirilen Hayaller</t>
+        </is>
+      </c>
+      <c r="C1611" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:3">
+      <c r="A1612" s="1" t="inlineStr">
+        <is>
+          <t>9786055303556</t>
+        </is>
+      </c>
+      <c r="B1612" s="1" t="inlineStr">
+        <is>
+          <t>Dip Köşe Karalamaları</t>
+        </is>
+      </c>
+      <c r="C1612" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:3">
+      <c r="A1613" s="1" t="inlineStr">
+        <is>
+          <t>9786054516315</t>
+        </is>
+      </c>
+      <c r="B1613" s="1" t="inlineStr">
+        <is>
+          <t>Dil Balığı</t>
+        </is>
+      </c>
+      <c r="C1613" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:3">
+      <c r="A1614" s="1" t="inlineStr">
+        <is>
+          <t>9786054685639</t>
+        </is>
+      </c>
+      <c r="B1614" s="1" t="inlineStr">
+        <is>
+          <t>Çöp</t>
+        </is>
+      </c>
+      <c r="C1614" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:3">
+      <c r="A1615" s="1" t="inlineStr">
+        <is>
+          <t>9786054516186</t>
+        </is>
+      </c>
+      <c r="B1615" s="1" t="inlineStr">
+        <is>
+          <t>Çölden Sonraki İlk Kuyu</t>
+        </is>
+      </c>
+      <c r="C1615" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:3">
+      <c r="A1616" s="1" t="inlineStr">
+        <is>
+          <t>9789944205184</t>
+        </is>
+      </c>
+      <c r="B1616" s="1" t="inlineStr">
+        <is>
+          <t>Çok Yalnızlık Oturdu Başucumda</t>
+        </is>
+      </c>
+      <c r="C1616" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:3">
+      <c r="A1617" s="1" t="inlineStr">
+        <is>
+          <t>9789944205771</t>
+        </is>
+      </c>
+      <c r="B1617" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk, Hayat, Aşk</t>
+        </is>
+      </c>
+      <c r="C1617" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:3">
+      <c r="A1618" s="1" t="inlineStr">
+        <is>
+          <t>9786054516162</t>
+        </is>
+      </c>
+      <c r="B1618" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Herşey</t>
+        </is>
+      </c>
+      <c r="C1618" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:3">
+      <c r="A1619" s="1" t="inlineStr">
+        <is>
+          <t>9789944205177</t>
+        </is>
+      </c>
+      <c r="B1619" s="1" t="inlineStr">
+        <is>
+          <t>Çile Kalemi</t>
+        </is>
+      </c>
+      <c r="C1619" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:3">
+      <c r="A1620" s="1" t="inlineStr">
+        <is>
+          <t>9789944205993</t>
+        </is>
+      </c>
+      <c r="B1620" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat Yayındayız</t>
+        </is>
+      </c>
+      <c r="C1620" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:3">
+      <c r="A1621" s="1" t="inlineStr">
+        <is>
+          <t>9786055303709</t>
+        </is>
+      </c>
+      <c r="B1621" s="1" t="inlineStr">
+        <is>
+          <t>Çiçek</t>
+        </is>
+      </c>
+      <c r="C1621" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:3">
+      <c r="A1622" s="1" t="inlineStr">
+        <is>
+          <t>9789944205733</t>
+        </is>
+      </c>
+      <c r="B1622" s="1" t="inlineStr">
+        <is>
+          <t>Çağların Değişmeyen Esareti: Fuhuş</t>
+        </is>
+      </c>
+      <c r="C1622" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:3">
+      <c r="A1623" s="1" t="inlineStr">
+        <is>
+          <t>9786054685011</t>
+        </is>
+      </c>
+      <c r="B1623" s="1" t="inlineStr">
+        <is>
+          <t>Constanbul - Sultan’ın Gölgesi</t>
+        </is>
+      </c>
+      <c r="C1623" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:3">
+      <c r="A1624" s="1" t="inlineStr">
+        <is>
+          <t>9786051480220</t>
+        </is>
+      </c>
+      <c r="B1624" s="1" t="inlineStr">
+        <is>
+          <t>Cipcip</t>
+        </is>
+      </c>
+      <c r="C1624" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:3">
+      <c r="A1625" s="1" t="inlineStr">
+        <is>
+          <t>9786051480206</t>
+        </is>
+      </c>
+      <c r="B1625" s="1" t="inlineStr">
+        <is>
+          <t>Cin Tarikatı</t>
+        </is>
+      </c>
+      <c r="C1625" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:3">
+      <c r="A1626" s="1" t="inlineStr">
+        <is>
+          <t>9786055303271</t>
+        </is>
+      </c>
+      <c r="B1626" s="1" t="inlineStr">
+        <is>
+          <t>Cehalet</t>
+        </is>
+      </c>
+      <c r="C1626" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:3">
+      <c r="A1627" s="1" t="inlineStr">
+        <is>
+          <t>9786055303341</t>
+        </is>
+      </c>
+      <c r="B1627" s="1" t="inlineStr">
+        <is>
+          <t>Büyüyen Öğrencilerimle Büyük Buluşma</t>
+        </is>
+      </c>
+      <c r="C1627" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:3">
+      <c r="A1628" s="1" t="inlineStr">
+        <is>
+          <t>9786054516919</t>
+        </is>
+      </c>
+      <c r="B1628" s="1" t="inlineStr">
+        <is>
+          <t>Büyübozan</t>
+        </is>
+      </c>
+      <c r="C1628" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:3">
+      <c r="A1629" s="1" t="inlineStr">
+        <is>
+          <t>9786054685141</t>
+        </is>
+      </c>
+      <c r="B1629" s="1" t="inlineStr">
+        <is>
+          <t>Butimar’ın Öldüğü Yer</t>
+        </is>
+      </c>
+      <c r="C1629" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:3">
+      <c r="A1630" s="1" t="inlineStr">
+        <is>
+          <t>9789944205542</t>
+        </is>
+      </c>
+      <c r="B1630" s="1" t="inlineStr">
+        <is>
+          <t>Burası Türkiye</t>
+        </is>
+      </c>
+      <c r="C1630" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:3">
+      <c r="A1631" s="1" t="inlineStr">
+        <is>
+          <t>9786054516230</t>
+        </is>
+      </c>
+      <c r="B1631" s="1" t="inlineStr">
+        <is>
+          <t>Buğusundan Bak Pencerenin</t>
+        </is>
+      </c>
+      <c r="C1631" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:3">
+      <c r="A1632" s="1" t="inlineStr">
+        <is>
+          <t>9789944205719</t>
+        </is>
+      </c>
+      <c r="B1632" s="1" t="inlineStr">
+        <is>
+          <t>Cesaretini Felsefesiyle Yaşayanlar</t>
+        </is>
+      </c>
+      <c r="C1632" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:3">
+      <c r="A1633" s="1" t="inlineStr">
+        <is>
+          <t>9786054685264</t>
+        </is>
+      </c>
+      <c r="B1633" s="1" t="inlineStr">
+        <is>
+          <t>Buğulu Şehrin Kamburlarında</t>
+        </is>
+      </c>
+      <c r="C1633" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:3">
+      <c r="A1634" s="1" t="inlineStr">
+        <is>
+          <t>9786055303525</t>
+        </is>
+      </c>
+      <c r="B1634" s="1" t="inlineStr">
+        <is>
+          <t>Bu Şiyirler Bu Şiyirler</t>
+        </is>
+      </c>
+      <c r="C1634" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:3">
+      <c r="A1635" s="1" t="inlineStr">
+        <is>
+          <t>9786054685226</t>
+        </is>
+      </c>
+      <c r="B1635" s="1" t="inlineStr">
+        <is>
+          <t>Bu da İstanbul’a Kapak Olsun!</t>
+        </is>
+      </c>
+      <c r="C1635" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:3">
+      <c r="A1636" s="1" t="inlineStr">
+        <is>
+          <t>9786055303181</t>
+        </is>
+      </c>
+      <c r="B1636" s="1" t="inlineStr">
+        <is>
+          <t>Bu Bahar Aynı Bahara Çıkar</t>
+        </is>
+      </c>
+      <c r="C1636" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:3">
+      <c r="A1637" s="1" t="inlineStr">
+        <is>
+          <t>9786054516155</t>
+        </is>
+      </c>
+      <c r="B1637" s="1" t="inlineStr">
+        <is>
+          <t>Bu Avrupa Bizi Bozar</t>
+        </is>
+      </c>
+      <c r="C1637" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:3">
+      <c r="A1638" s="1" t="inlineStr">
+        <is>
+          <t>9786054685851</t>
+        </is>
+      </c>
+      <c r="B1638" s="1" t="inlineStr">
+        <is>
+          <t>Boz Baykuşlar</t>
+        </is>
+      </c>
+      <c r="C1638" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:3">
+      <c r="A1639" s="1" t="inlineStr">
+        <is>
+          <t>9789944205559</t>
+        </is>
+      </c>
+      <c r="B1639" s="1" t="inlineStr">
+        <is>
+          <t>Birbirine Küs Harfler Aşk</t>
+        </is>
+      </c>
+      <c r="C1639" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:3">
+      <c r="A1640" s="1" t="inlineStr">
+        <is>
+          <t>9786054516599</t>
+        </is>
+      </c>
+      <c r="B1640" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yürek Dolusu Şiir Adadım Gözlerine</t>
+        </is>
+      </c>
+      <c r="C1640" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:3">
+      <c r="A1641" s="1" t="inlineStr">
+        <is>
+          <t>9789944205603</t>
+        </is>
+      </c>
+      <c r="B1641" s="1" t="inlineStr">
+        <is>
+          <t>Bir Üniversitelinin Not Defteri</t>
+        </is>
+      </c>
+      <c r="C1641" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:3">
+      <c r="A1642" s="1" t="inlineStr">
+        <is>
+          <t>9786054516636</t>
+        </is>
+      </c>
+      <c r="B1642" s="1" t="inlineStr">
+        <is>
+          <t>Bir Sevgi İstiyorum</t>
+        </is>
+      </c>
+      <c r="C1642" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:3">
+      <c r="A1643" s="1" t="inlineStr">
+        <is>
+          <t>9786055303686</t>
+        </is>
+      </c>
+      <c r="B1643" s="1" t="inlineStr">
+        <is>
+          <t>Bir Seri Katilin Günlüğü</t>
+        </is>
+      </c>
+      <c r="C1643" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:3">
+      <c r="A1644" s="1" t="inlineStr">
+        <is>
+          <t>9786055303853</t>
+        </is>
+      </c>
+      <c r="B1644" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hayal Uğruna</t>
+        </is>
+      </c>
+      <c r="C1644" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:3">
+      <c r="A1645" s="1" t="inlineStr">
+        <is>
+          <t>9786055303266</t>
+        </is>
+      </c>
+      <c r="B1645" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gencin Not Defterinden</t>
+        </is>
+      </c>
+      <c r="C1645" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:3">
+      <c r="A1646" s="1" t="inlineStr">
+        <is>
+          <t>9789944205931</t>
+        </is>
+      </c>
+      <c r="B1646" s="1" t="inlineStr">
+        <is>
+          <t>Bir Fabrikasyon Hatasıydım Ben</t>
+        </is>
+      </c>
+      <c r="C1646" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:3">
+      <c r="A1647" s="1" t="inlineStr">
+        <is>
+          <t>9786051480503</t>
+        </is>
+      </c>
+      <c r="B1647" s="1" t="inlineStr">
+        <is>
+          <t>Bir Damla Su</t>
+        </is>
+      </c>
+      <c r="C1647" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:3">
+      <c r="A1648" s="1" t="inlineStr">
+        <is>
+          <t>9786051251233</t>
+        </is>
+      </c>
+      <c r="B1648" s="1" t="inlineStr">
+        <is>
+          <t>Bir Avuntu 2: Ötesinin Ötesinde Bir Yürek</t>
+        </is>
+      </c>
+      <c r="C1648" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:3">
+      <c r="A1649" s="1" t="inlineStr">
+        <is>
+          <t>9786051480367</t>
+        </is>
+      </c>
+      <c r="B1649" s="1" t="inlineStr">
+        <is>
+          <t>Bhagavad Gita Tefsiri</t>
+        </is>
+      </c>
+      <c r="C1649" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:3">
+      <c r="A1650" s="1" t="inlineStr">
+        <is>
+          <t>9789944205412</t>
+        </is>
+      </c>
+      <c r="B1650" s="1" t="inlineStr">
+        <is>
+          <t>Beyoğlu’ndan Sütlüce’ye</t>
+        </is>
+      </c>
+      <c r="C1650" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:3">
+      <c r="A1651" s="1" t="inlineStr">
+        <is>
+          <t>9786054685929</t>
+        </is>
+      </c>
+      <c r="B1651" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Şallı</t>
+        </is>
+      </c>
+      <c r="C1651" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:3">
+      <c r="A1652" s="1" t="inlineStr">
+        <is>
+          <t>9786054685172</t>
+        </is>
+      </c>
+      <c r="B1652" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Pencere</t>
+        </is>
+      </c>
+      <c r="C1652" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:3">
+      <c r="A1653" s="1" t="inlineStr">
+        <is>
+          <t>9786054685349</t>
+        </is>
+      </c>
+      <c r="B1653" s="1" t="inlineStr">
+        <is>
+          <t>Benim Musevi Dedem</t>
+        </is>
+      </c>
+      <c r="C1653" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:3">
+      <c r="A1654" s="1" t="inlineStr">
+        <is>
+          <t>9786051480824</t>
+        </is>
+      </c>
+      <c r="B1654" s="1" t="inlineStr">
+        <is>
+          <t>Benim Çocuk Yanımsın Sen</t>
+        </is>
+      </c>
+      <c r="C1654" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:3">
+      <c r="A1655" s="1" t="inlineStr">
+        <is>
+          <t>9786054685059</t>
+        </is>
+      </c>
+      <c r="B1655" s="1" t="inlineStr">
+        <is>
+          <t>Benim Adım Güz</t>
+        </is>
+      </c>
+      <c r="C1655" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:3">
+      <c r="A1656" s="1" t="inlineStr">
+        <is>
+          <t>9789944205108</t>
+        </is>
+      </c>
+      <c r="B1656" s="1" t="inlineStr">
+        <is>
+          <t>Ben ve Bensizlik - Sen ve Sensizlik</t>
+        </is>
+      </c>
+      <c r="C1656" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:3">
+      <c r="A1657" s="1" t="inlineStr">
+        <is>
+          <t>9786055303303</t>
+        </is>
+      </c>
+      <c r="B1657" s="1" t="inlineStr">
+        <is>
+          <t>Ben Seni Hep Uzaktan Sevdim</t>
+        </is>
+      </c>
+      <c r="C1657" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:3">
+      <c r="A1658" s="1" t="inlineStr">
+        <is>
+          <t>9789944205702</t>
+        </is>
+      </c>
+      <c r="B1658" s="1" t="inlineStr">
+        <is>
+          <t>Ben Paraya Tap(m)ıyorum</t>
+        </is>
+      </c>
+      <c r="C1658" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:3">
+      <c r="A1659" s="1" t="inlineStr">
+        <is>
+          <t>9786051480930</t>
+        </is>
+      </c>
+      <c r="B1659" s="1" t="inlineStr">
+        <is>
+          <t>Ben Cildiniz</t>
+        </is>
+      </c>
+      <c r="C1659" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:3">
+      <c r="A1660" s="1" t="inlineStr">
+        <is>
+          <t>9789944205276</t>
+        </is>
+      </c>
+      <c r="B1660" s="1" t="inlineStr">
+        <is>
+          <t>Ben Beklerim</t>
+        </is>
+      </c>
+      <c r="C1660" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:3">
+      <c r="A1661" s="1" t="inlineStr">
+        <is>
+          <t>9786051480244</t>
+        </is>
+      </c>
+      <c r="B1661" s="1" t="inlineStr">
+        <is>
+          <t>Bedensiz Aşk</t>
+        </is>
+      </c>
+      <c r="C1661" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:3">
+      <c r="A1662" s="1" t="inlineStr">
+        <is>
+          <t>9786055303914</t>
+        </is>
+      </c>
+      <c r="B1662" s="1" t="inlineStr">
+        <is>
+          <t>Bavulunuzda Neler Var?</t>
+        </is>
+      </c>
+      <c r="C1662" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1663" spans="1:3">
+      <c r="A1663" s="1" t="inlineStr">
+        <is>
+          <t>9786054516254</t>
+        </is>
+      </c>
+      <c r="B1663" s="1" t="inlineStr">
+        <is>
+          <t>Başlangıç</t>
+        </is>
+      </c>
+      <c r="C1663" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:3">
+      <c r="A1664" s="1" t="inlineStr">
+        <is>
+          <t>9786055303372</t>
+        </is>
+      </c>
+      <c r="B1664" s="1" t="inlineStr">
+        <is>
+          <t>Başardık</t>
+        </is>
+      </c>
+      <c r="C1664" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1665" spans="1:3">
+      <c r="A1665" s="1" t="inlineStr">
+        <is>
+          <t>9786054685554</t>
+        </is>
+      </c>
+      <c r="B1665" s="1" t="inlineStr">
+        <is>
+          <t>Babam İsmail Bey</t>
+        </is>
+      </c>
+      <c r="C1665" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1666" spans="1:3">
+      <c r="A1666" s="1" t="inlineStr">
+        <is>
+          <t>9786054685066</t>
+        </is>
+      </c>
+      <c r="B1666" s="1" t="inlineStr">
+        <is>
+          <t>B Aşka Gül</t>
+        </is>
+      </c>
+      <c r="C1666" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1667" spans="1:3">
+      <c r="A1667" s="1" t="inlineStr">
+        <is>
+          <t>9786054516544</t>
+        </is>
+      </c>
+      <c r="B1667" s="1" t="inlineStr">
+        <is>
+          <t>Azrail ile Anlaşma</t>
+        </is>
+      </c>
+      <c r="C1667" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="1668" spans="1:3">
+      <c r="A1668" s="1" t="inlineStr">
+        <is>
+          <t>9786054516384</t>
+        </is>
+      </c>
+      <c r="B1668" s="1" t="inlineStr">
+        <is>
+          <t>Bataklık Çiçekleri</t>
+        </is>
+      </c>
+      <c r="C1668" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1669" spans="1:3">
+      <c r="A1669" s="1" t="inlineStr">
+        <is>
+          <t>9786054516322</t>
+        </is>
+      </c>
+      <c r="B1669" s="1" t="inlineStr">
+        <is>
+          <t>Ayrılık Fırtınası</t>
+        </is>
+      </c>
+      <c r="C1669" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:3">
+      <c r="A1670" s="1" t="inlineStr">
+        <is>
+          <t>9789944205818</t>
+        </is>
+      </c>
+      <c r="B1670" s="1" t="inlineStr">
+        <is>
+          <t>Ay Işığı Şarkıları</t>
+        </is>
+      </c>
+      <c r="C1670" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:3">
+      <c r="A1671" s="1" t="inlineStr">
+        <is>
+          <t>9789944205801</t>
+        </is>
+      </c>
+      <c r="B1671" s="1" t="inlineStr">
+        <is>
+          <t>Avucumda Yüreğim</t>
+        </is>
+      </c>
+      <c r="C1671" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:3">
+      <c r="A1672" s="1" t="inlineStr">
+        <is>
+          <t>9786054516551</t>
+        </is>
+      </c>
+      <c r="B1672" s="1" t="inlineStr">
+        <is>
+          <t>Aşure Endeksi</t>
+        </is>
+      </c>
+      <c r="C1672" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:3">
+      <c r="A1673" s="1" t="inlineStr">
+        <is>
+          <t>9786051480688</t>
+        </is>
+      </c>
+      <c r="B1673" s="1" t="inlineStr">
+        <is>
+          <t>Bataklık</t>
+        </is>
+      </c>
+      <c r="C1673" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:3">
+      <c r="A1674" s="1" t="inlineStr">
+        <is>
+          <t>9789944205528</t>
+        </is>
+      </c>
+      <c r="B1674" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Yüreği</t>
+        </is>
+      </c>
+      <c r="C1674" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:3">
+      <c r="A1675" s="1" t="inlineStr">
+        <is>
+          <t>9786055303723</t>
+        </is>
+      </c>
+      <c r="B1675" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Matematiği</t>
+        </is>
+      </c>
+      <c r="C1675" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:3">
+      <c r="A1676" s="1" t="inlineStr">
+        <is>
+          <t>9786054516674</t>
+        </is>
+      </c>
+      <c r="B1676" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Gözyaşı</t>
+        </is>
+      </c>
+      <c r="C1676" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:3">
+      <c r="A1677" s="1" t="inlineStr">
+        <is>
+          <t>9786054516513</t>
+        </is>
+      </c>
+      <c r="B1677" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Alfabesi Yasaklıdır</t>
+        </is>
+      </c>
+      <c r="C1677" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:3">
+      <c r="A1678" s="1" t="inlineStr">
+        <is>
+          <t>9786055303518</t>
+        </is>
+      </c>
+      <c r="B1678" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Afişi</t>
+        </is>
+      </c>
+      <c r="C1678" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:3">
+      <c r="A1679" s="1" t="inlineStr">
+        <is>
+          <t>9786055303150</t>
+        </is>
+      </c>
+      <c r="B1679" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Şahika</t>
+        </is>
+      </c>
+      <c r="C1679" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:3">
+      <c r="A1680" s="1" t="inlineStr">
+        <is>
+          <t>9786054685905</t>
+        </is>
+      </c>
+      <c r="B1680" s="1" t="inlineStr">
+        <is>
+          <t>Aşkı Rüyamda Sevdim</t>
+        </is>
+      </c>
+      <c r="C1680" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:3">
+      <c r="A1681" s="1" t="inlineStr">
+        <is>
+          <t>9789944205245</t>
+        </is>
+      </c>
+      <c r="B1681" s="1" t="inlineStr">
+        <is>
+          <t>Aşk-ı Mesnevi Sonsuz Aşk</t>
+        </is>
+      </c>
+      <c r="C1681" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:3">
+      <c r="A1682" s="1" t="inlineStr">
+        <is>
+          <t>9786055303112</t>
+        </is>
+      </c>
+      <c r="B1682" s="1" t="inlineStr">
+        <is>
+          <t>Aşkadaş Söylemler</t>
+        </is>
+      </c>
+      <c r="C1682" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:3">
+      <c r="A1683" s="1" t="inlineStr">
+        <is>
+          <t>9789944205566</t>
+        </is>
+      </c>
+      <c r="B1683" s="1" t="inlineStr">
+        <is>
+          <t>Aşka Kapkaç</t>
+        </is>
+      </c>
+      <c r="C1683" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:3">
+      <c r="A1684" s="1" t="inlineStr">
+        <is>
+          <t>9786054516865</t>
+        </is>
+      </c>
+      <c r="B1684" s="1" t="inlineStr">
+        <is>
+          <t>Aşk; Aslı Gibidir</t>
+        </is>
+      </c>
+      <c r="C1684" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:3">
+      <c r="A1685" s="1" t="inlineStr">
+        <is>
+          <t>9786051480053</t>
+        </is>
+      </c>
+      <c r="B1685" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Celladına Son Tebessüm</t>
+        </is>
+      </c>
+      <c r="C1685" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:3">
+      <c r="A1686" s="1" t="inlineStr">
+        <is>
+          <t>9786051480831</t>
+        </is>
+      </c>
+      <c r="B1686" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Bu...</t>
+        </is>
+      </c>
+      <c r="C1686" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:3">
+      <c r="A1687" s="1" t="inlineStr">
+        <is>
+          <t>9786054516131</t>
+        </is>
+      </c>
+      <c r="B1687" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Bende Çocuk Kaldı</t>
+        </is>
+      </c>
+      <c r="C1687" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:3">
+      <c r="A1688" s="1" t="inlineStr">
+        <is>
+          <t>9786051486741</t>
+        </is>
+      </c>
+      <c r="B1688" s="1" t="inlineStr">
+        <is>
+          <t>Aşk (Ayn, Şıyn, Kaf)’a Yürümek</t>
+        </is>
+      </c>
+      <c r="C1688" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:3">
+      <c r="A1689" s="1" t="inlineStr">
+        <is>
+          <t>9786051486734</t>
+        </is>
+      </c>
+      <c r="B1689" s="1" t="inlineStr">
+        <is>
+          <t>Asla Ümidini Yitirme</t>
+        </is>
+      </c>
+      <c r="C1689" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:3">
+      <c r="A1690" s="1" t="inlineStr">
+        <is>
+          <t>9786055303297</t>
+        </is>
+      </c>
+      <c r="B1690" s="1" t="inlineStr">
+        <is>
+          <t>Dostlarımın Emanetleri</t>
+        </is>
+      </c>
+      <c r="C1690" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:3">
+      <c r="A1691" s="1" t="inlineStr">
+        <is>
+          <t>9786055303402</t>
+        </is>
+      </c>
+      <c r="B1691" s="1" t="inlineStr">
+        <is>
+          <t>Sevgi Ülkesi’ne Yolculuk</t>
+        </is>
+      </c>
+      <c r="C1691" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:3">
+      <c r="A1692" s="1" t="inlineStr">
+        <is>
+          <t>9786055303310</t>
+        </is>
+      </c>
+      <c r="B1692" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Semalar</t>
+        </is>
+      </c>
+      <c r="C1692" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:3">
+      <c r="A1693" s="1" t="inlineStr">
+        <is>
+          <t>9786054685738</t>
+        </is>
+      </c>
+      <c r="B1693" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Çığlıklarım</t>
+        </is>
+      </c>
+      <c r="C1693" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:3">
+      <c r="A1694" s="1" t="inlineStr">
+        <is>
+          <t>9786055303105</t>
+        </is>
+      </c>
+      <c r="B1694" s="1" t="inlineStr">
+        <is>
+          <t>Sensizlik Esiyor Yüreğimde</t>
+        </is>
+      </c>
+      <c r="C1694" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:3">
+      <c r="A1695" s="1" t="inlineStr">
+        <is>
+          <t>9786051480411</t>
+        </is>
+      </c>
+      <c r="B1695" s="1" t="inlineStr">
+        <is>
+          <t>Sensizlik</t>
+        </is>
+      </c>
+      <c r="C1695" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:3">
+      <c r="A1696" s="1" t="inlineStr">
+        <is>
+          <t>9786051480770</t>
+        </is>
+      </c>
+      <c r="B1696" s="1" t="inlineStr">
+        <is>
+          <t>Sen Kırmızısın</t>
+        </is>
+      </c>
+      <c r="C1696" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:3">
+      <c r="A1697" s="1" t="inlineStr">
+        <is>
+          <t>9786055303051</t>
+        </is>
+      </c>
+      <c r="B1697" s="1" t="inlineStr">
+        <is>
+          <t>Sen Hiç Öldün mü?</t>
+        </is>
+      </c>
+      <c r="C1697" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:3">
+      <c r="A1698" s="1" t="inlineStr">
+        <is>
+          <t>9786051480190</t>
+        </is>
+      </c>
+      <c r="B1698" s="1" t="inlineStr">
+        <is>
+          <t>Sen Benim İlk Kitabımsın</t>
+        </is>
+      </c>
+      <c r="C1698" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:3">
+      <c r="A1699" s="1" t="inlineStr">
+        <is>
+          <t>9789944205610</t>
+        </is>
+      </c>
+      <c r="B1699" s="1" t="inlineStr">
+        <is>
+          <t>Satır Satır Hakikat</t>
+        </is>
+      </c>
+      <c r="C1699" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:3">
+      <c r="A1700" s="1" t="inlineStr">
+        <is>
+          <t>9789944205894</t>
+        </is>
+      </c>
+      <c r="B1700" s="1" t="inlineStr">
+        <is>
+          <t>Sarı Fatma</t>
+        </is>
+      </c>
+      <c r="C1700" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:3">
+      <c r="A1701" s="1" t="inlineStr">
+        <is>
+          <t>9786051480602</t>
+        </is>
+      </c>
+      <c r="B1701" s="1" t="inlineStr">
+        <is>
+          <t>Sana Bir Şiir Yazmak İsterdim</t>
+        </is>
+      </c>
+      <c r="C1701" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:3">
+      <c r="A1702" s="1" t="inlineStr">
+        <is>
+          <t>9786051480459</t>
+        </is>
+      </c>
+      <c r="B1702" s="1" t="inlineStr">
+        <is>
+          <t>Sana</t>
+        </is>
+      </c>
+      <c r="C1702" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:3">
+      <c r="A1703" s="1" t="inlineStr">
+        <is>
+          <t>9786054516896</t>
+        </is>
+      </c>
+      <c r="B1703" s="1" t="inlineStr">
+        <is>
+          <t>Salçalı Ekmek</t>
+        </is>
+      </c>
+      <c r="C1703" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:3">
+      <c r="A1704" s="1" t="inlineStr">
+        <is>
+          <t>9786054516902</t>
+        </is>
+      </c>
+      <c r="B1704" s="1" t="inlineStr">
+        <is>
+          <t>Saklı İnciler</t>
+        </is>
+      </c>
+      <c r="C1704" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:3">
+      <c r="A1705" s="1" t="inlineStr">
+        <is>
+          <t>9786051480565</t>
+        </is>
+      </c>
+      <c r="B1705" s="1" t="inlineStr">
+        <is>
+          <t>Saklambaç</t>
+        </is>
+      </c>
+      <c r="C1705" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:3">
+      <c r="A1706" s="1" t="inlineStr">
+        <is>
+          <t>9789944205429</t>
+        </is>
+      </c>
+      <c r="B1706" s="1" t="inlineStr">
+        <is>
+          <t>Sakin Sabahlar Ülkesi</t>
+        </is>
+      </c>
+      <c r="C1706" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:3">
+      <c r="A1707" s="1" t="inlineStr">
+        <is>
+          <t>3990000001836</t>
+        </is>
+      </c>
+      <c r="B1707" s="1" t="inlineStr">
+        <is>
+          <t>Rehine</t>
+        </is>
+      </c>
+      <c r="C1707" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:3">
+      <c r="A1708" s="1" t="inlineStr">
+        <is>
+          <t>9786054516537</t>
+        </is>
+      </c>
+      <c r="B1708" s="1" t="inlineStr">
+        <is>
+          <t>Put Yemiş Bülbül</t>
+        </is>
+      </c>
+      <c r="C1708" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:3">
+      <c r="A1709" s="1" t="inlineStr">
+        <is>
+          <t>9786054516490</t>
+        </is>
+      </c>
+      <c r="B1709" s="1" t="inlineStr">
+        <is>
+          <t>Sarıyer’den Esintiler</t>
+        </is>
+      </c>
+      <c r="C1709" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:3">
+      <c r="A1710" s="1" t="inlineStr">
+        <is>
+          <t>9786054516179</t>
+        </is>
+      </c>
+      <c r="B1710" s="1" t="inlineStr">
+        <is>
+          <t>Paramparça</t>
+        </is>
+      </c>
+      <c r="C1710" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:3">
+      <c r="A1711" s="1" t="inlineStr">
+        <is>
+          <t>9786055303334</t>
+        </is>
+      </c>
+      <c r="B1711" s="1" t="inlineStr">
+        <is>
+          <t>Papatya Falı</t>
+        </is>
+      </c>
+      <c r="C1711" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1712" spans="1:3">
+      <c r="A1712" s="1" t="inlineStr">
+        <is>
+          <t>9789944205436</t>
+        </is>
+      </c>
+      <c r="B1712" s="1" t="inlineStr">
+        <is>
+          <t>Özlenen Özlemsin</t>
+        </is>
+      </c>
+      <c r="C1712" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1713" spans="1:3">
+      <c r="A1713" s="1" t="inlineStr">
+        <is>
+          <t>9786054516407</t>
+        </is>
+      </c>
+      <c r="B1713" s="1" t="inlineStr">
+        <is>
+          <t>Özgürlük ve Mutluluğu Kovalamak</t>
+        </is>
+      </c>
+      <c r="C1713" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1714" spans="1:3">
+      <c r="A1714" s="1" t="inlineStr">
+        <is>
+          <t>9786051480176</t>
+        </is>
+      </c>
+      <c r="B1714" s="1" t="inlineStr">
+        <is>
+          <t>Özgül</t>
+        </is>
+      </c>
+      <c r="C1714" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1715" spans="1:3">
+      <c r="A1715" s="1" t="inlineStr">
+        <is>
+          <t>9786054685769</t>
+        </is>
+      </c>
+      <c r="B1715" s="1" t="inlineStr">
+        <is>
+          <t>Özge</t>
+        </is>
+      </c>
+      <c r="C1715" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1716" spans="1:3">
+      <c r="A1716" s="1" t="inlineStr">
+        <is>
+          <t>9786055303082</t>
+        </is>
+      </c>
+      <c r="B1716" s="1" t="inlineStr">
+        <is>
+          <t>Öyle Bir Zamandı</t>
+        </is>
+      </c>
+      <c r="C1716" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="1717" spans="1:3">
+      <c r="A1717" s="1" t="inlineStr">
+        <is>
+          <t>9786055303761</t>
+        </is>
+      </c>
+      <c r="B1717" s="1" t="inlineStr">
+        <is>
+          <t>Pop Gitar Repertuarı</t>
+        </is>
+      </c>
+      <c r="C1717" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1718" spans="1:3">
+      <c r="A1718" s="1" t="inlineStr">
+        <is>
+          <t>9786054516711</t>
+        </is>
+      </c>
+      <c r="B1718" s="1" t="inlineStr">
+        <is>
+          <t>Parkecinin Kadınları</t>
+        </is>
+      </c>
+      <c r="C1718" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1719" spans="1:3">
+      <c r="A1719" s="1" t="inlineStr">
+        <is>
+          <t>9786054685035</t>
+        </is>
+      </c>
+      <c r="B1719" s="1" t="inlineStr">
+        <is>
+          <t>Öykü Şiirler</t>
+        </is>
+      </c>
+      <c r="C1719" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1720" spans="1:3">
+      <c r="A1720" s="1" t="inlineStr">
+        <is>
+          <t>9786051480091</t>
+        </is>
+      </c>
+      <c r="B1720" s="1" t="inlineStr">
+        <is>
+          <t>Ömürden Bir Kesit</t>
+        </is>
+      </c>
+      <c r="C1720" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1721" spans="1:3">
+      <c r="A1721" s="1" t="inlineStr">
+        <is>
+          <t>9786051480442</t>
+        </is>
+      </c>
+      <c r="B1721" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm Kanatlarında Aşk</t>
+        </is>
+      </c>
+      <c r="C1721" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="1722" spans="1:3">
+      <c r="A1722" s="1" t="inlineStr">
+        <is>
+          <t>9786054685219</t>
+        </is>
+      </c>
+      <c r="B1722" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm Damgalı Sevda</t>
+        </is>
+      </c>
+      <c r="C1722" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1723" spans="1:3">
+      <c r="A1723" s="1" t="inlineStr">
+        <is>
+          <t>9786051480268</t>
+        </is>
+      </c>
+      <c r="B1723" s="1" t="inlineStr">
+        <is>
+          <t>Ölü Kuşlar</t>
+        </is>
+      </c>
+      <c r="C1723" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1724" spans="1:3">
+      <c r="A1724" s="1" t="inlineStr">
+        <is>
+          <t>9789944205221</t>
+        </is>
+      </c>
+      <c r="B1724" s="1" t="inlineStr">
+        <is>
+          <t>Ödünç Bedenler</t>
+        </is>
+      </c>
+      <c r="C1724" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1725" spans="1:3">
+      <c r="A1725" s="1" t="inlineStr">
+        <is>
+          <t>9786054516148</t>
+        </is>
+      </c>
+      <c r="B1725" s="1" t="inlineStr">
+        <is>
+          <t>Otuzdördüncü İstasyon</t>
+        </is>
+      </c>
+      <c r="C1725" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1726" spans="1:3">
+      <c r="A1726" s="1" t="inlineStr">
+        <is>
+          <t>9786055303921</t>
+        </is>
+      </c>
+      <c r="B1726" s="1" t="inlineStr">
+        <is>
+          <t>Pardon!</t>
+        </is>
+      </c>
+      <c r="C1726" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1727" spans="1:3">
+      <c r="A1727" s="1" t="inlineStr">
+        <is>
+          <t>9786051480138</t>
+        </is>
+      </c>
+      <c r="B1727" s="1" t="inlineStr">
+        <is>
+          <t>Ormana Saklanan Günah</t>
+        </is>
+      </c>
+      <c r="C1727" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1728" spans="1:3">
+      <c r="A1728" s="1" t="inlineStr">
+        <is>
+          <t>9786054685653</t>
+        </is>
+      </c>
+      <c r="B1728" s="1" t="inlineStr">
+        <is>
+          <t>Onu Ben de Sevmiştim</t>
+        </is>
+      </c>
+      <c r="C1728" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1729" spans="1:3">
+      <c r="A1729" s="1" t="inlineStr">
+        <is>
+          <t>9786054516780</t>
+        </is>
+      </c>
+      <c r="B1729" s="1" t="inlineStr">
+        <is>
+          <t>Okyanus</t>
+        </is>
+      </c>
+      <c r="C1729" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="1730" spans="1:3">
+      <c r="A1730" s="1" t="inlineStr">
+        <is>
+          <t>9786055303730</t>
+        </is>
+      </c>
+      <c r="B1730" s="1" t="inlineStr">
+        <is>
+          <t>O Benim Babamdı</t>
+        </is>
+      </c>
+      <c r="C1730" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1731" spans="1:3">
+      <c r="A1731" s="1" t="inlineStr">
+        <is>
+          <t>9786054685561</t>
+        </is>
+      </c>
+      <c r="B1731" s="1" t="inlineStr">
+        <is>
+          <t>Nergis</t>
+        </is>
+      </c>
+      <c r="C1731" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1732" spans="1:3">
+      <c r="A1732" s="1" t="inlineStr">
+        <is>
+          <t>9786054685950</t>
+        </is>
+      </c>
+      <c r="B1732" s="1" t="inlineStr">
+        <is>
+          <t>Nereye Kaçıyorsun Erdoğan?</t>
+        </is>
+      </c>
+      <c r="C1732" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1733" spans="1:3">
+      <c r="A1733" s="1" t="inlineStr">
+        <is>
+          <t>9789944205825</t>
+        </is>
+      </c>
+      <c r="B1733" s="1" t="inlineStr">
+        <is>
+          <t>Scorpion 1</t>
+        </is>
+      </c>
+      <c r="C1733" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1734" spans="1:3">
+      <c r="A1734" s="1" t="inlineStr">
+        <is>
+          <t>9786054685233</t>
+        </is>
+      </c>
+      <c r="B1734" s="1" t="inlineStr">
+        <is>
+          <t>Nejla</t>
+        </is>
+      </c>
+      <c r="C1734" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1735" spans="1:3">
+      <c r="A1735" s="1" t="inlineStr">
+        <is>
+          <t>9786054516278</t>
+        </is>
+      </c>
+      <c r="B1735" s="1" t="inlineStr">
+        <is>
+          <t>Nar Taneleri</t>
+        </is>
+      </c>
+      <c r="C1735" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1736" spans="1:3">
+      <c r="A1736" s="1" t="inlineStr">
+        <is>
+          <t>9786051480343</t>
+        </is>
+      </c>
+      <c r="B1736" s="1" t="inlineStr">
+        <is>
+          <t>Nar Çiçekli Kadın</t>
+        </is>
+      </c>
+      <c r="C1736" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1737" spans="1:3">
+      <c r="A1737" s="1" t="inlineStr">
+        <is>
+          <t>9786054685424</t>
+        </is>
+      </c>
+      <c r="B1737" s="1" t="inlineStr">
+        <is>
+          <t>Müşteri Krallığında Satıcı Olmak</t>
+        </is>
+      </c>
+      <c r="C1737" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1738" spans="1:3">
+      <c r="A1738" s="1" t="inlineStr">
+        <is>
+          <t>9786055303891</t>
+        </is>
+      </c>
+      <c r="B1738" s="1" t="inlineStr">
+        <is>
+          <t>Müsadenizle Beyler</t>
+        </is>
+      </c>
+      <c r="C1738" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1739" spans="1:3">
+      <c r="A1739" s="1" t="inlineStr">
+        <is>
+          <t>9786055303037</t>
+        </is>
+      </c>
+      <c r="B1739" s="1" t="inlineStr">
+        <is>
+          <t>Mülteci Gönlüm</t>
+        </is>
+      </c>
+      <c r="C1739" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1740" spans="1:3">
+      <c r="A1740" s="1" t="inlineStr">
+        <is>
+          <t>9786051480251</t>
+        </is>
+      </c>
+      <c r="B1740" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmel Kitap</t>
+        </is>
+      </c>
+      <c r="C1740" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="1741" spans="1:3">
+      <c r="A1741" s="1" t="inlineStr">
+        <is>
+          <t>9786055303747</t>
+        </is>
+      </c>
+      <c r="B1741" s="1" t="inlineStr">
+        <is>
+          <t>Müebbet Aşık</t>
+        </is>
+      </c>
+      <c r="C1741" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1742" spans="1:3">
+      <c r="A1742" s="1" t="inlineStr">
+        <is>
+          <t>9786055303419</t>
+        </is>
+      </c>
+      <c r="B1742" s="1" t="inlineStr">
+        <is>
+          <t>Muhteşem Aileden Yalnızlığa</t>
+        </is>
+      </c>
+      <c r="C1742" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1743" spans="1:3">
+      <c r="A1743" s="1" t="inlineStr">
+        <is>
+          <t>9786054516445</t>
+        </is>
+      </c>
+      <c r="B1743" s="1" t="inlineStr">
+        <is>
+          <t>Mor Benekli Koyunlar</t>
+        </is>
+      </c>
+      <c r="C1743" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1744" spans="1:3">
+      <c r="A1744" s="1" t="inlineStr">
+        <is>
+          <t>9789944205665</t>
+        </is>
+      </c>
+      <c r="B1744" s="1" t="inlineStr">
+        <is>
+          <t>Mızıkçı</t>
+        </is>
+      </c>
+      <c r="C1744" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="1745" spans="1:3">
+      <c r="A1745" s="1" t="inlineStr">
+        <is>
+          <t>9786055303457</t>
+        </is>
+      </c>
+      <c r="B1745" s="1" t="inlineStr">
+        <is>
+          <t>Mırmır</t>
+        </is>
+      </c>
+      <c r="C1745" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="1746" spans="1:3">
+      <c r="A1746" s="1" t="inlineStr">
+        <is>
+          <t>9789944205672</t>
+        </is>
+      </c>
+      <c r="B1746" s="1" t="inlineStr">
+        <is>
+          <t>Mevlana’dan Damlalar</t>
+        </is>
+      </c>
+      <c r="C1746" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="1747" spans="1:3">
+      <c r="A1747" s="1" t="inlineStr">
+        <is>
+          <t>9786051480718</t>
+        </is>
+      </c>
+      <c r="B1747" s="1" t="inlineStr">
+        <is>
+          <t>Melisa ve Ben</t>
+        </is>
+      </c>
+      <c r="C1747" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1748" spans="1:3">
+      <c r="A1748" s="1" t="inlineStr">
+        <is>
+          <t>9789944205290</t>
+        </is>
+      </c>
+      <c r="B1748" s="1" t="inlineStr">
+        <is>
+          <t>Mehdinin Putları</t>
+        </is>
+      </c>
+      <c r="C1748" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="1749" spans="1:3">
+      <c r="A1749" s="1" t="inlineStr">
+        <is>
+          <t>9786055303815</t>
+        </is>
+      </c>
+      <c r="B1749" s="1" t="inlineStr">
+        <is>
+          <t>Mazruf</t>
+        </is>
+      </c>
+      <c r="C1749" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1750" spans="1:3">
+      <c r="A1750" s="1" t="inlineStr">
+        <is>
+          <t>9786051480084</t>
+        </is>
+      </c>
+      <c r="B1750" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Düşler Saati</t>
+        </is>
+      </c>
+      <c r="C1750" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1751" spans="1:3">
+      <c r="A1751" s="1" t="inlineStr">
+        <is>
+          <t>9789944205122</t>
+        </is>
+      </c>
+      <c r="B1751" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Düşler</t>
+        </is>
+      </c>
+      <c r="C1751" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1752" spans="1:3">
+      <c r="A1752" s="1" t="inlineStr">
+        <is>
+          <t>9789944205351</t>
+        </is>
+      </c>
+      <c r="B1752" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Çizgili Atkım</t>
+        </is>
+      </c>
+      <c r="C1752" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1753" spans="1:3">
+      <c r="A1753" s="1" t="inlineStr">
+        <is>
+          <t>9786054516469</t>
+        </is>
+      </c>
+      <c r="B1753" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Ayın Altında</t>
+        </is>
+      </c>
+      <c r="C1753" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="1754" spans="1:3">
+      <c r="A1754" s="1" t="inlineStr">
+        <is>
+          <t>9786055303716</t>
+        </is>
+      </c>
+      <c r="B1754" s="1" t="inlineStr">
+        <is>
+          <t>Matem</t>
+        </is>
+      </c>
+      <c r="C1754" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:3">
+      <c r="A1755" s="1" t="inlineStr">
+        <is>
+          <t>9786054685158</t>
+        </is>
+      </c>
+      <c r="B1755" s="1" t="inlineStr">
+        <is>
+          <t>Mai</t>
+        </is>
+      </c>
+      <c r="C1755" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1756" spans="1:3">
+      <c r="A1756" s="1" t="inlineStr">
+        <is>
+          <t>9786054685202</t>
+        </is>
+      </c>
+      <c r="B1756" s="1" t="inlineStr">
+        <is>
+          <t>Maça Kızı</t>
+        </is>
+      </c>
+      <c r="C1756" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1757" spans="1:3">
+      <c r="A1757" s="1" t="inlineStr">
+        <is>
+          <t>9786055303945</t>
+        </is>
+      </c>
+      <c r="B1757" s="1" t="inlineStr">
+        <is>
+          <t>Lool</t>
+        </is>
+      </c>
+      <c r="C1757" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1758" spans="1:3">
+      <c r="A1758" s="1" t="inlineStr">
+        <is>
+          <t>9786054685776</t>
+        </is>
+      </c>
+      <c r="B1758" s="1" t="inlineStr">
+        <is>
+          <t>Lise Son</t>
+        </is>
+      </c>
+      <c r="C1758" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1759" spans="1:3">
+      <c r="A1759" s="1" t="inlineStr">
+        <is>
+          <t>9786054516889</t>
+        </is>
+      </c>
+      <c r="B1759" s="1" t="inlineStr">
+        <is>
+          <t>Layemut</t>
+        </is>
+      </c>
+      <c r="C1759" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1760" spans="1:3">
+      <c r="A1760" s="1" t="inlineStr">
+        <is>
+          <t>9786054685981</t>
+        </is>
+      </c>
+      <c r="B1760" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Sorunu ve Sayılmayan İsyanlar</t>
+        </is>
+      </c>
+      <c r="C1760" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1761" spans="1:3">
+      <c r="A1761" s="1" t="inlineStr">
+        <is>
+          <t>9786055303471</t>
+        </is>
+      </c>
+      <c r="B1761" s="1" t="inlineStr">
+        <is>
+          <t>Kusuratın Maruzatı Kazurattı</t>
+        </is>
+      </c>
+      <c r="C1761" s="1">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="1762" spans="1:3">
+      <c r="A1762" s="1" t="inlineStr">
+        <is>
+          <t>9789944205726</t>
+        </is>
+      </c>
+      <c r="B1762" s="1" t="inlineStr">
+        <is>
+          <t>Kurtuluş Aforizmaları</t>
+        </is>
+      </c>
+      <c r="C1762" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1763" spans="1:3">
+      <c r="A1763" s="1" t="inlineStr">
+        <is>
+          <t>9786055303358</t>
+        </is>
+      </c>
+      <c r="B1763" s="1" t="inlineStr">
+        <is>
+          <t>Madam Marta Sahili</t>
+        </is>
+      </c>
+      <c r="C1763" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1764" spans="1:3">
+      <c r="A1764" s="1" t="inlineStr">
+        <is>
+          <t>9786051480954</t>
+        </is>
+      </c>
+      <c r="B1764" s="1" t="inlineStr">
+        <is>
+          <t>Kurdun Ölümü</t>
+        </is>
+      </c>
+      <c r="C1764" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1765" spans="1:3">
+      <c r="A1765" s="1" t="inlineStr">
+        <is>
+          <t>9786054516025</t>
+        </is>
+      </c>
+      <c r="B1765" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an’da İnsanı Yücelten Kavramlar</t>
+        </is>
+      </c>
+      <c r="C1765" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1766" spans="1:3">
+      <c r="A1766" s="1" t="inlineStr">
+        <is>
+          <t>9786055303570</t>
+        </is>
+      </c>
+      <c r="B1766" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an ve Ekonomi</t>
+        </is>
+      </c>
+      <c r="C1766" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1767" spans="1:3">
+      <c r="A1767" s="1" t="inlineStr">
+        <is>
+          <t>9786054685820</t>
+        </is>
+      </c>
+      <c r="B1767" s="1" t="inlineStr">
+        <is>
+          <t>Kuantum Yaşam Döngüsü</t>
+        </is>
+      </c>
+      <c r="C1767" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="1768" spans="1:3">
+      <c r="A1768" s="1" t="inlineStr">
+        <is>
+          <t>9786054685400</t>
+        </is>
+      </c>
+      <c r="B1768" s="1" t="inlineStr">
+        <is>
+          <t>Kral’ın Oğlu</t>
+        </is>
+      </c>
+      <c r="C1768" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1769" spans="1:3">
+      <c r="A1769" s="1" t="inlineStr">
+        <is>
+          <t>9786055303662</t>
+        </is>
+      </c>
+      <c r="B1769" s="1" t="inlineStr">
+        <is>
+          <t>Kördüğün</t>
+        </is>
+      </c>
+      <c r="C1769" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1770" spans="1:3">
+      <c r="A1770" s="1" t="inlineStr">
+        <is>
+          <t>9786051480022</t>
+        </is>
+      </c>
+      <c r="B1770" s="1" t="inlineStr">
+        <is>
+          <t>Köle</t>
+        </is>
+      </c>
+      <c r="C1770" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="1771" spans="1:3">
+      <c r="A1771" s="1" t="inlineStr">
+        <is>
+          <t>9789944205283</t>
+        </is>
+      </c>
+      <c r="B1771" s="1" t="inlineStr">
+        <is>
+          <t>Konuk</t>
+        </is>
+      </c>
+      <c r="C1771" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1772" spans="1:3">
+      <c r="A1772" s="1" t="inlineStr">
+        <is>
+          <t>9786054516100</t>
+        </is>
+      </c>
+      <c r="B1772" s="1" t="inlineStr">
+        <is>
+          <t>Kimyager</t>
+        </is>
+      </c>
+      <c r="C1772" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1773" spans="1:3">
+      <c r="A1773" s="1" t="inlineStr">
+        <is>
+          <t>9786055303488</t>
+        </is>
+      </c>
+      <c r="B1773" s="1" t="inlineStr">
+        <is>
+          <t>Kimsesiz Düşler - Gümüş Ayna</t>
+        </is>
+      </c>
+      <c r="C1773" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1774" spans="1:3">
+      <c r="A1774" s="1" t="inlineStr">
+        <is>
+          <t>9786054685097</t>
+        </is>
+      </c>
+      <c r="B1774" s="1" t="inlineStr">
+        <is>
+          <t>Kimse Bakir(e) Ölmez</t>
+        </is>
+      </c>
+      <c r="C1774" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1775" spans="1:3">
+      <c r="A1775" s="1" t="inlineStr">
+        <is>
+          <t>9786055303365</t>
+        </is>
+      </c>
+      <c r="B1775" s="1" t="inlineStr">
+        <is>
+          <t>Kıyıya Vuran Aşk</t>
+        </is>
+      </c>
+      <c r="C1775" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1776" spans="1:3">
+      <c r="A1776" s="1" t="inlineStr">
+        <is>
+          <t>9789944205030</t>
+        </is>
+      </c>
+      <c r="B1776" s="1" t="inlineStr">
+        <is>
+          <t>Kıyıdakiler</t>
+        </is>
+      </c>
+      <c r="C1776" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1777" spans="1:3">
+      <c r="A1777" s="1" t="inlineStr">
+        <is>
+          <t>9786051480046</t>
+        </is>
+      </c>
+      <c r="B1777" s="1" t="inlineStr">
+        <is>
+          <t>Konuş Ama Bağırma</t>
+        </is>
+      </c>
+      <c r="C1777" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1778" spans="1:3">
+      <c r="A1778" s="1" t="inlineStr">
+        <is>
+          <t>9786054516056</t>
+        </is>
+      </c>
+      <c r="B1778" s="1" t="inlineStr">
+        <is>
+          <t>Kısa Metraj Anılar</t>
+        </is>
+      </c>
+      <c r="C1778" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1779" spans="1:3">
+      <c r="A1779" s="1" t="inlineStr">
+        <is>
+          <t>9786055303044</t>
+        </is>
+      </c>
+      <c r="B1779" s="1" t="inlineStr">
+        <is>
+          <t>Kırk Bülüç’lü Tavuk</t>
+        </is>
+      </c>
+      <c r="C1779" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1780" spans="1:3">
+      <c r="A1780" s="1" t="inlineStr">
+        <is>
+          <t>9786054516995</t>
+        </is>
+      </c>
+      <c r="B1780" s="1" t="inlineStr">
+        <is>
+          <t>Kırılan Kalplerin Tamiri Yoktur</t>
+        </is>
+      </c>
+      <c r="C1780" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1781" spans="1:3">
+      <c r="A1781" s="1" t="inlineStr">
+        <is>
+          <t>9786051481050</t>
+        </is>
+      </c>
+      <c r="B1781" s="1" t="inlineStr">
+        <is>
+          <t>Keşfetmeyi Keşfet</t>
+        </is>
+      </c>
+      <c r="C1781" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1782" spans="1:3">
+      <c r="A1782" s="1" t="inlineStr">
+        <is>
+          <t>9786054685707</t>
+        </is>
+      </c>
+      <c r="B1782" s="1" t="inlineStr">
+        <is>
+          <t>Kendine İyi Bak</t>
+        </is>
+      </c>
+      <c r="C1782" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1783" spans="1:3">
+      <c r="A1783" s="1" t="inlineStr">
+        <is>
+          <t>9786051480558</t>
+        </is>
+      </c>
+      <c r="B1783" s="1" t="inlineStr">
+        <is>
+          <t>Kendi Yaşam Koçu Olmak</t>
+        </is>
+      </c>
+      <c r="C1783" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1784" spans="1:3">
+      <c r="A1784" s="1" t="inlineStr">
+        <is>
+          <t>9786055303440</t>
+        </is>
+      </c>
+      <c r="B1784" s="1" t="inlineStr">
+        <is>
+          <t>Kemalistekoloji</t>
+        </is>
+      </c>
+      <c r="C1784" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1785" spans="1:3">
+      <c r="A1785" s="1" t="inlineStr">
+        <is>
+          <t>9786051480534</t>
+        </is>
+      </c>
+      <c r="B1785" s="1" t="inlineStr">
+        <is>
+          <t>Kelebek Ömrü</t>
+        </is>
+      </c>
+      <c r="C1785" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:3">
+      <c r="A1786" s="1" t="inlineStr">
+        <is>
+          <t>9786054516926</t>
+        </is>
+      </c>
+      <c r="B1786" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Yüzüğün Sırrı</t>
+        </is>
+      </c>
+      <c r="C1786" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:3">
+      <c r="A1787" s="1" t="inlineStr">
+        <is>
+          <t>9786051480985</t>
+        </is>
+      </c>
+      <c r="B1787" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Mektup</t>
+        </is>
+      </c>
+      <c r="C1787" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:3">
+      <c r="A1788" s="1" t="inlineStr">
+        <is>
+          <t>9786055303938</t>
+        </is>
+      </c>
+      <c r="B1788" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Kıtanın Özgürlüğü</t>
+        </is>
+      </c>
+      <c r="C1788" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:3">
+      <c r="A1789" s="1" t="inlineStr">
+        <is>
+          <t>9786055303952</t>
+        </is>
+      </c>
+      <c r="B1789" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Kentin Mermer Sütunları</t>
+        </is>
+      </c>
+      <c r="C1789" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:3">
+      <c r="A1790" s="1" t="inlineStr">
+        <is>
+          <t>9786051485454</t>
+        </is>
+      </c>
+      <c r="B1790" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Hayatlar</t>
+        </is>
+      </c>
+      <c r="C1790" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:3">
+      <c r="A1791" s="1" t="inlineStr">
+        <is>
+          <t>9786054685837</t>
+        </is>
+      </c>
+      <c r="B1791" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Günlerin Düşü</t>
+        </is>
+      </c>
+      <c r="C1791" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:3">
+      <c r="A1792" s="1" t="inlineStr">
+        <is>
+          <t>9786051480879</t>
+        </is>
+      </c>
+      <c r="B1792" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Adresteki</t>
+        </is>
+      </c>
+      <c r="C1792" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:3">
+      <c r="A1793" s="1" t="inlineStr">
+        <is>
+          <t>9789944205498</t>
+        </is>
+      </c>
+      <c r="B1793" s="1" t="inlineStr">
+        <is>
+          <t>Kelimelerim Düştü Geceye</t>
+        </is>
+      </c>
+      <c r="C1793" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:3">
+      <c r="A1794" s="1" t="inlineStr">
+        <is>
+          <t>9786051480619</t>
+        </is>
+      </c>
+      <c r="B1794" s="1" t="inlineStr">
+        <is>
+          <t>Kavganın Yüzü 2023</t>
+        </is>
+      </c>
+      <c r="C1794" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:3">
+      <c r="A1795" s="1" t="inlineStr">
+        <is>
+          <t>9786055303204</t>
+        </is>
+      </c>
+      <c r="B1795" s="1" t="inlineStr">
+        <is>
+          <t>Kariyercan İş Arıyor</t>
+        </is>
+      </c>
+      <c r="C1795" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:3">
+      <c r="A1796" s="1" t="inlineStr">
+        <is>
+          <t>9786054685417</t>
+        </is>
+      </c>
+      <c r="B1796" s="1" t="inlineStr">
+        <is>
+          <t>Karıma ve Size Yazdıklarım</t>
+        </is>
+      </c>
+      <c r="C1796" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:3">
+      <c r="A1797" s="1" t="inlineStr">
+        <is>
+          <t>9786051480336</t>
+        </is>
+      </c>
+      <c r="B1797" s="1" t="inlineStr">
+        <is>
+          <t>Kardelen</t>
+        </is>
+      </c>
+      <c r="C1797" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:3">
+      <c r="A1798" s="1" t="inlineStr">
+        <is>
+          <t>9789944205474</t>
+        </is>
+      </c>
+      <c r="B1798" s="1" t="inlineStr">
+        <is>
+          <t>Kardaya</t>
+        </is>
+      </c>
+      <c r="C1798" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:3">
+      <c r="A1799" s="1" t="inlineStr">
+        <is>
+          <t>9786054685455</t>
+        </is>
+      </c>
+      <c r="B1799" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Düşünceler</t>
+        </is>
+      </c>
+      <c r="C1799" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:3">
+      <c r="A1800" s="1" t="inlineStr">
+        <is>
+          <t>9786055303020</t>
+        </is>
+      </c>
+      <c r="B1800" s="1" t="inlineStr">
+        <is>
+          <t>Kara Fidan</t>
+        </is>
+      </c>
+      <c r="C1800" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:3">
+      <c r="A1801" s="1" t="inlineStr">
+        <is>
+          <t>9786051486871</t>
+        </is>
+      </c>
+      <c r="B1801" s="1" t="inlineStr">
+        <is>
+          <t>Kar Taneleri</t>
+        </is>
+      </c>
+      <c r="C1801" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:3">
+      <c r="A1802" s="1" t="inlineStr">
+        <is>
+          <t>9789944205047</t>
+        </is>
+      </c>
+      <c r="B1802" s="1" t="inlineStr">
+        <is>
+          <t>Kapı ve Zaman</t>
+        </is>
+      </c>
+      <c r="C1802" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:3">
+      <c r="A1803" s="1" t="inlineStr">
+        <is>
+          <t>9789944205696</t>
+        </is>
+      </c>
+      <c r="B1803" s="1" t="inlineStr">
+        <is>
+          <t>Kanayan Zamanlar</t>
+        </is>
+      </c>
+      <c r="C1803" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:3">
+      <c r="A1804" s="1" t="inlineStr">
+        <is>
+          <t>9786055303860</t>
+        </is>
+      </c>
+      <c r="B1804" s="1" t="inlineStr">
+        <is>
+          <t>Kalemin Dilinden</t>
+        </is>
+      </c>
+      <c r="C1804" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:3">
+      <c r="A1805" s="1" t="inlineStr">
+        <is>
+          <t>9786054516629</t>
+        </is>
+      </c>
+      <c r="B1805" s="1" t="inlineStr">
+        <is>
+          <t>Kalemim Kanayınca</t>
+        </is>
+      </c>
+      <c r="C1805" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:3">
+      <c r="A1806" s="1" t="inlineStr">
+        <is>
+          <t>9786055303839</t>
+        </is>
+      </c>
+      <c r="B1806" s="1" t="inlineStr">
+        <is>
+          <t>Kalem Kanseri</t>
+        </is>
+      </c>
+      <c r="C1806" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:3">
+      <c r="A1807" s="1" t="inlineStr">
+        <is>
+          <t>9786054685875</t>
+        </is>
+      </c>
+      <c r="B1807" s="1" t="inlineStr">
+        <is>
+          <t>Kalbimdeki Kütüphane</t>
+        </is>
+      </c>
+      <c r="C1807" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:3">
+      <c r="A1808" s="1" t="inlineStr">
+        <is>
+          <t>9789944205191</t>
+        </is>
+      </c>
+      <c r="B1808" s="1" t="inlineStr">
+        <is>
+          <t>İyiler Diyarında Bir Kötü</t>
+        </is>
+      </c>
+      <c r="C1808" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:3">
+      <c r="A1809" s="1" t="inlineStr">
+        <is>
+          <t>9786054685509</t>
+        </is>
+      </c>
+      <c r="B1809" s="1" t="inlineStr">
+        <is>
+          <t>İt Ali’nin Kızı</t>
+        </is>
+      </c>
+      <c r="C1809" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:3">
+      <c r="A1810" s="1" t="inlineStr">
+        <is>
+          <t>9786051480794</t>
+        </is>
+      </c>
+      <c r="B1810" s="1" t="inlineStr">
+        <is>
+          <t>İş Tatmini</t>
+        </is>
+      </c>
+      <c r="C1810" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:3">
+      <c r="A1811" s="1" t="inlineStr">
+        <is>
+          <t>9786054516841</t>
+        </is>
+      </c>
+      <c r="B1811" s="1" t="inlineStr">
+        <is>
+          <t>İsteyin Olsun</t>
+        </is>
+      </c>
+      <c r="C1811" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:3">
+      <c r="A1812" s="1" t="inlineStr">
+        <is>
+          <t>9789944205788</t>
+        </is>
+      </c>
+      <c r="B1812" s="1" t="inlineStr">
+        <is>
+          <t>İsa Mesih 2012</t>
+        </is>
+      </c>
+      <c r="C1812" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:3">
+      <c r="A1813" s="1" t="inlineStr">
+        <is>
+          <t>9789944205207</t>
+        </is>
+      </c>
+      <c r="B1813" s="1" t="inlineStr">
+        <is>
+          <t>İnternet Pazarlamacısı</t>
+        </is>
+      </c>
+      <c r="C1813" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:3">
+      <c r="A1814" s="1" t="inlineStr">
+        <is>
+          <t>9786054516582</t>
+        </is>
+      </c>
+      <c r="B1814" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlar ve Mekanlar</t>
+        </is>
+      </c>
+      <c r="C1814" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:3">
+      <c r="A1815" s="1" t="inlineStr">
+        <is>
+          <t>9786055303464</t>
+        </is>
+      </c>
+      <c r="B1815" s="1" t="inlineStr">
+        <is>
+          <t>İngiliz Türkçesi</t>
+        </is>
+      </c>
+      <c r="C1815" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:3">
+      <c r="A1816" s="1" t="inlineStr">
+        <is>
+          <t>9786054516520</t>
+        </is>
+      </c>
+      <c r="B1816" s="1" t="inlineStr">
+        <is>
+          <t>İncir6 Çocuktu</t>
+        </is>
+      </c>
+      <c r="C1816" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:3">
+      <c r="A1817" s="1" t="inlineStr">
+        <is>
+          <t>9786051480404</t>
+        </is>
+      </c>
+      <c r="B1817" s="1" t="inlineStr">
+        <is>
+          <t>Mazinin Boy Aynası</t>
+        </is>
+      </c>
+      <c r="C1817" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:3">
+      <c r="A1818" s="1" t="inlineStr">
+        <is>
+          <t>9786051480855</t>
+        </is>
+      </c>
+      <c r="B1818" s="1" t="inlineStr">
+        <is>
+          <t>İnceden Bir Yağmur</t>
+        </is>
+      </c>
+      <c r="C1818" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:3">
+      <c r="A1819" s="1" t="inlineStr">
+        <is>
+          <t>9786051480725</t>
+        </is>
+      </c>
+      <c r="B1819" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluğu Devralmak</t>
+        </is>
+      </c>
+      <c r="C1819" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:3">
+      <c r="A1820" s="1" t="inlineStr">
+        <is>
+          <t>9786051480763</t>
+        </is>
+      </c>
+      <c r="B1820" s="1" t="inlineStr">
+        <is>
+          <t>İlahi Sevginin Yansımaları - Mucizeler</t>
+        </is>
+      </c>
+      <c r="C1820" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:3">
+      <c r="A1821" s="1" t="inlineStr">
+        <is>
+          <t>9789944205269</t>
+        </is>
+      </c>
+      <c r="B1821" s="1" t="inlineStr">
+        <is>
+          <t>İkinci Şans</t>
+        </is>
+      </c>
+      <c r="C1821" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:3">
+      <c r="A1822" s="1" t="inlineStr">
+        <is>
+          <t>9786054516827</t>
+        </is>
+      </c>
+      <c r="B1822" s="1" t="inlineStr">
+        <is>
+          <t>İki Yolcu</t>
+        </is>
+      </c>
+      <c r="C1822" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:3">
+      <c r="A1823" s="1" t="inlineStr">
+        <is>
+          <t>9786054685356</t>
+        </is>
+      </c>
+      <c r="B1823" s="1" t="inlineStr">
+        <is>
+          <t>İki Ekmek Bir Ortadoğu</t>
+        </is>
+      </c>
+      <c r="C1823" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:3">
+      <c r="A1824" s="1" t="inlineStr">
+        <is>
+          <t>9786054685899</t>
+        </is>
+      </c>
+      <c r="B1824" s="1" t="inlineStr">
+        <is>
+          <t>İki Dirhem Akıl</t>
+        </is>
+      </c>
+      <c r="C1824" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:3">
+      <c r="A1825" s="1" t="inlineStr">
+        <is>
+          <t>9789944205504</t>
+        </is>
+      </c>
+      <c r="B1825" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Savaş</t>
+        </is>
+      </c>
+      <c r="C1825" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:3">
+      <c r="A1826" s="1" t="inlineStr">
+        <is>
+          <t>9786054516759</t>
+        </is>
+      </c>
+      <c r="B1826" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Beyaz Dünyanın Ayak Sesleri</t>
+        </is>
+      </c>
+      <c r="C1826" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:3">
+      <c r="A1827" s="1" t="inlineStr">
+        <is>
+          <t>9786054685110</t>
+        </is>
+      </c>
+      <c r="B1827" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Aşk</t>
+        </is>
+      </c>
+      <c r="C1827" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:3">
+      <c r="A1828" s="1" t="inlineStr">
+        <is>
+          <t>9786054516261</t>
+        </is>
+      </c>
+      <c r="B1828" s="1" t="inlineStr">
+        <is>
+          <t>İçimde Bir Ukde Kalır</t>
+        </is>
+      </c>
+      <c r="C1828" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:3">
+      <c r="A1829" s="1" t="inlineStr">
+        <is>
+          <t>9786055303679</t>
+        </is>
+      </c>
+      <c r="B1829" s="1" t="inlineStr">
+        <is>
+          <t>İçimde Bir Boşluk</t>
+        </is>
+      </c>
+      <c r="C1829" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:3">
+      <c r="A1830" s="1" t="inlineStr">
+        <is>
+          <t>9786054685844</t>
+        </is>
+      </c>
+      <c r="B1830" s="1" t="inlineStr">
+        <is>
+          <t>İç İsim</t>
+        </is>
+      </c>
+      <c r="C1830" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:3">
+      <c r="A1831" s="1" t="inlineStr">
+        <is>
+          <t>9786054685196</t>
+        </is>
+      </c>
+      <c r="B1831" s="1" t="inlineStr">
+        <is>
+          <t>Işıktan Elim</t>
+        </is>
+      </c>
+      <c r="C1831" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:3">
+      <c r="A1832" s="1" t="inlineStr">
+        <is>
+          <t>9786055303068</t>
+        </is>
+      </c>
+      <c r="B1832" s="1" t="inlineStr">
+        <is>
+          <t>Işık Sönene Kadar Bitmiş Değildir</t>
+        </is>
+      </c>
+      <c r="C1832" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:3">
+      <c r="A1833" s="1" t="inlineStr">
+        <is>
+          <t>9786052877449</t>
+        </is>
+      </c>
+      <c r="B1833" s="1" t="inlineStr">
+        <is>
+          <t>Işık Bedenim Teta Bilincim</t>
+        </is>
+      </c>
+      <c r="C1833" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:3">
+      <c r="A1834" s="1" t="inlineStr">
+        <is>
+          <t>9786055303198</t>
+        </is>
+      </c>
+      <c r="B1834" s="1" t="inlineStr">
+        <is>
+          <t>Hülya</t>
+        </is>
+      </c>
+      <c r="C1834" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:3">
+      <c r="A1835" s="1" t="inlineStr">
+        <is>
+          <t>9786051480428</t>
+        </is>
+      </c>
+      <c r="B1835" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Sistemimiz İçindeki Aykırılıklar Üzerine Denemeler</t>
+        </is>
+      </c>
+      <c r="C1835" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:3">
+      <c r="A1836" s="1" t="inlineStr">
+        <is>
+          <t>9786054516612</t>
+        </is>
+      </c>
+      <c r="B1836" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Felsefesinden Süzülen Işıklar</t>
+        </is>
+      </c>
+      <c r="C1836" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1837" spans="1:3">
+      <c r="A1837" s="1" t="inlineStr">
+        <is>
+          <t>9789944205399</t>
+        </is>
+      </c>
+      <c r="B1837" s="1" t="inlineStr">
+        <is>
+          <t>Hisset</t>
+        </is>
+      </c>
+      <c r="C1837" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1838" spans="1:3">
+      <c r="A1838" s="1" t="inlineStr">
+        <is>
+          <t>9786054685806</t>
+        </is>
+      </c>
+      <c r="B1838" s="1" t="inlineStr">
+        <is>
+          <t>Hiçbirimiz Masum Değiliz</t>
+        </is>
+      </c>
+      <c r="C1838" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="1839" spans="1:3">
+      <c r="A1839" s="1" t="inlineStr">
+        <is>
+          <t>9789944205689</t>
+        </is>
+      </c>
+      <c r="B1839" s="1" t="inlineStr">
+        <is>
+          <t>Hicran</t>
+        </is>
+      </c>
+      <c r="C1839" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1840" spans="1:3">
+      <c r="A1840" s="1" t="inlineStr">
+        <is>
+          <t>9786054516308</t>
+        </is>
+      </c>
+      <c r="B1840" s="1" t="inlineStr">
+        <is>
+          <t>Herkes Zengin Olabilir</t>
+        </is>
+      </c>
+      <c r="C1840" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1841" spans="1:3">
+      <c r="A1841" s="1" t="inlineStr">
+        <is>
+          <t>9786051480305</t>
+        </is>
+      </c>
+      <c r="B1841" s="1" t="inlineStr">
+        <is>
+          <t>Her Trafo Aydınlatmaz</t>
+        </is>
+      </c>
+      <c r="C1841" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1842" spans="1:3">
+      <c r="A1842" s="1" t="inlineStr">
+        <is>
+          <t>9786051480817</t>
+        </is>
+      </c>
+      <c r="B1842" s="1" t="inlineStr">
+        <is>
+          <t>Hayattan Laf Açılmışken</t>
+        </is>
+      </c>
+      <c r="C1842" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1843" spans="1:3">
+      <c r="A1843" s="1" t="inlineStr">
+        <is>
+          <t>9786054516438</t>
+        </is>
+      </c>
+      <c r="B1843" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Aslı</t>
+        </is>
+      </c>
+      <c r="C1843" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1844" spans="1:3">
+      <c r="A1844" s="1" t="inlineStr">
+        <is>
+          <t>9786055303617</t>
+        </is>
+      </c>
+      <c r="B1844" s="1" t="inlineStr">
+        <is>
+          <t>Hayatımdan İki Yıldız Kaydı</t>
+        </is>
+      </c>
+      <c r="C1844" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1845" spans="1:3">
+      <c r="A1845" s="1" t="inlineStr">
+        <is>
+          <t>9786054516049</t>
+        </is>
+      </c>
+      <c r="B1845" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Dair Aykırı Düşünceler</t>
+        </is>
+      </c>
+      <c r="C1845" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1846" spans="1:3">
+      <c r="A1846" s="1" t="inlineStr">
+        <is>
+          <t>9786055303532</t>
+        </is>
+      </c>
+      <c r="B1846" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Okyanusu</t>
+        </is>
+      </c>
+      <c r="C1846" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1847" spans="1:3">
+      <c r="A1847" s="1" t="inlineStr">
+        <is>
+          <t>9786054516124</t>
+        </is>
+      </c>
+      <c r="B1847" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Gülsün Size</t>
+        </is>
+      </c>
+      <c r="C1847" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1848" spans="1:3">
+      <c r="A1848" s="1" t="inlineStr">
+        <is>
+          <t>9789944205740</t>
+        </is>
+      </c>
+      <c r="B1848" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Taşı</t>
+        </is>
+      </c>
+      <c r="C1848" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1849" spans="1:3">
+      <c r="A1849" s="1" t="inlineStr">
+        <is>
+          <t>9789944205443</t>
+        </is>
+      </c>
+      <c r="B1849" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Kahvehanesi</t>
+        </is>
+      </c>
+      <c r="C1849" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1850" spans="1:3">
+      <c r="A1850" s="1" t="inlineStr">
+        <is>
+          <t>9786051484556</t>
+        </is>
+      </c>
+      <c r="B1850" s="1" t="inlineStr">
+        <is>
+          <t>Hay Ben Senin Aşkına!</t>
+        </is>
+      </c>
+      <c r="C1850" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1851" spans="1:3">
+      <c r="A1851" s="1" t="inlineStr">
+        <is>
+          <t>9786054685165</t>
+        </is>
+      </c>
+      <c r="B1851" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralar Hayaller ve İşte Uzun Bir Şiir</t>
+        </is>
+      </c>
+      <c r="C1851" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1852" spans="1:3">
+      <c r="A1852" s="1" t="inlineStr">
+        <is>
+          <t>9789944205573</t>
+        </is>
+      </c>
+      <c r="B1852" s="1" t="inlineStr">
+        <is>
+          <t>Hastanede Bir İspinoz</t>
+        </is>
+      </c>
+      <c r="C1852" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1853" spans="1:3">
+      <c r="A1853" s="1" t="inlineStr">
+        <is>
+          <t>9786051480596</t>
+        </is>
+      </c>
+      <c r="B1853" s="1" t="inlineStr">
+        <is>
+          <t>Hasretime Yenik Düştüm</t>
+        </is>
+      </c>
+      <c r="C1853" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1854" spans="1:3">
+      <c r="A1854" s="1" t="inlineStr">
+        <is>
+          <t>9786055303259</t>
+        </is>
+      </c>
+      <c r="B1854" s="1" t="inlineStr">
+        <is>
+          <t>Haremde Neler Dönüyor</t>
+        </is>
+      </c>
+      <c r="C1854" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1855" spans="1:3">
+      <c r="A1855" s="1" t="inlineStr">
+        <is>
+          <t>3990000001835</t>
+        </is>
+      </c>
+      <c r="B1855" s="1" t="inlineStr">
+        <is>
+          <t>Halef</t>
+        </is>
+      </c>
+      <c r="C1855" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="1856" spans="1:3">
+      <c r="A1856" s="1" t="inlineStr">
+        <is>
+          <t>9786054516735</t>
+        </is>
+      </c>
+      <c r="B1856" s="1" t="inlineStr">
+        <is>
+          <t>Hafıza Teknikleri ile İngilizce Kelimeler</t>
+        </is>
+      </c>
+      <c r="C1856" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="1857" spans="1:3">
+      <c r="A1857" s="1" t="inlineStr">
+        <is>
+          <t>9789944205962</t>
+        </is>
+      </c>
+      <c r="B1857" s="1" t="inlineStr">
+        <is>
+          <t>Güneş</t>
+        </is>
+      </c>
+      <c r="C1857" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1858" spans="1:3">
+      <c r="A1858" s="1" t="inlineStr">
+        <is>
+          <t>9786054516377</t>
+        </is>
+      </c>
+      <c r="B1858" s="1" t="inlineStr">
+        <is>
+          <t>Gün Uyanıyor Uykusundan</t>
+        </is>
+      </c>
+      <c r="C1858" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1859" spans="1:3">
+      <c r="A1859" s="1" t="inlineStr">
+        <is>
+          <t>9786051480015</t>
+        </is>
+      </c>
+      <c r="B1859" s="1" t="inlineStr">
+        <is>
+          <t>Gülümseyin Çekiyorum</t>
+        </is>
+      </c>
+      <c r="C1859" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1860" spans="1:3">
+      <c r="A1860" s="1" t="inlineStr">
+        <is>
+          <t>9786054516452</t>
+        </is>
+      </c>
+      <c r="B1860" s="1" t="inlineStr">
+        <is>
+          <t>Güller Diyarından Şiirler</t>
+        </is>
+      </c>
+      <c r="C1860" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="1861" spans="1:3">
+      <c r="A1861" s="1" t="inlineStr">
+        <is>
+          <t>9786055303884</t>
+        </is>
+      </c>
+      <c r="B1861" s="1" t="inlineStr">
+        <is>
+          <t>Güle Düşen Sevdam</t>
+        </is>
+      </c>
+      <c r="C1861" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1862" spans="1:3">
+      <c r="A1862" s="1" t="inlineStr">
+        <is>
+          <t>9786055303648</t>
+        </is>
+      </c>
+      <c r="B1862" s="1" t="inlineStr">
+        <is>
+          <t>Gözlerini Gördüm Düşümde</t>
+        </is>
+      </c>
+      <c r="C1862" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1863" spans="1:3">
+      <c r="A1863" s="1" t="inlineStr">
+        <is>
+          <t>9786055303136</t>
+        </is>
+      </c>
+      <c r="B1863" s="1" t="inlineStr">
+        <is>
+          <t>Gözlerin Bağladı Ömrümü</t>
+        </is>
+      </c>
+      <c r="C1863" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1864" spans="1:3">
+      <c r="A1864" s="1" t="inlineStr">
+        <is>
+          <t>9786054516001</t>
+        </is>
+      </c>
+      <c r="B1864" s="1" t="inlineStr">
+        <is>
+          <t>Gözleri İstanbul’um</t>
+        </is>
+      </c>
+      <c r="C1864" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1865" spans="1:3">
+      <c r="A1865" s="1" t="inlineStr">
+        <is>
+          <t>9789944205900</t>
+        </is>
+      </c>
+      <c r="B1865" s="1" t="inlineStr">
+        <is>
+          <t>Gölgem Kaçtı Tutamadım</t>
+        </is>
+      </c>
+      <c r="C1865" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="1866" spans="1:3">
+      <c r="A1866" s="1" t="inlineStr">
+        <is>
+          <t>9786051480282</t>
+        </is>
+      </c>
+      <c r="B1866" s="1" t="inlineStr">
+        <is>
+          <t>Gölgeler ve Yalnızlık</t>
+        </is>
+      </c>
+      <c r="C1866" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1867" spans="1:3">
+      <c r="A1867" s="1" t="inlineStr">
+        <is>
+          <t>9786051480299</t>
+        </is>
+      </c>
+      <c r="B1867" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Bitiş</t>
+        </is>
+      </c>
+      <c r="C1867" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1868" spans="1:3">
+      <c r="A1868" s="1" t="inlineStr">
+        <is>
+          <t>9786054685486</t>
+        </is>
+      </c>
+      <c r="B1868" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Hayvanlar</t>
+        </is>
+      </c>
+      <c r="C1868" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1869" spans="1:3">
+      <c r="A1869" s="1" t="inlineStr">
+        <is>
+          <t>9786054516247</t>
+        </is>
+      </c>
+      <c r="B1869" s="1" t="inlineStr">
+        <is>
+          <t>Girdabın Öfkesi</t>
+        </is>
+      </c>
+      <c r="C1869" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1870" spans="1:3">
+      <c r="A1870" s="1" t="inlineStr">
+        <is>
+          <t>9786051480640</t>
+        </is>
+      </c>
+      <c r="B1870" s="1" t="inlineStr">
+        <is>
+          <t>Gidesim Var</t>
+        </is>
+      </c>
+      <c r="C1870" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1871" spans="1:3">
+      <c r="A1871" s="1" t="inlineStr">
+        <is>
+          <t>9789944205092</t>
+        </is>
+      </c>
+      <c r="B1871" s="1" t="inlineStr">
+        <is>
+          <t>Gıcır Ağacı</t>
+        </is>
+      </c>
+      <c r="C1871" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1872" spans="1:3">
+      <c r="A1872" s="1" t="inlineStr">
+        <is>
+          <t>9786054685533</t>
+        </is>
+      </c>
+      <c r="B1872" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Aşk</t>
+        </is>
+      </c>
+      <c r="C1872" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1873" spans="1:3">
+      <c r="A1873" s="1" t="inlineStr">
+        <is>
+          <t>9786054685592</t>
+        </is>
+      </c>
+      <c r="B1873" s="1" t="inlineStr">
+        <is>
+          <t>Gelmeyen Bahar</t>
+        </is>
+      </c>
+      <c r="C1873" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1874" spans="1:3">
+      <c r="A1874" s="1" t="inlineStr">
+        <is>
+          <t>9789944205252</t>
+        </is>
+      </c>
+      <c r="B1874" s="1" t="inlineStr">
+        <is>
+          <t>Gecenin Çocukları</t>
+        </is>
+      </c>
+      <c r="C1874" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1875" spans="1:3">
+      <c r="A1875" s="1" t="inlineStr">
+        <is>
+          <t>9789944205237</t>
+        </is>
+      </c>
+      <c r="B1875" s="1" t="inlineStr">
+        <is>
+          <t>Gece Yürüyenler</t>
+        </is>
+      </c>
+      <c r="C1875" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1876" spans="1:3">
+      <c r="A1876" s="1" t="inlineStr">
+        <is>
+          <t>9786051485362</t>
+        </is>
+      </c>
+      <c r="B1876" s="1" t="inlineStr">
+        <is>
+          <t>Gece Yarısı Öyküleri</t>
+        </is>
+      </c>
+      <c r="C1876" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1877" spans="1:3">
+      <c r="A1877" s="1" t="inlineStr">
+        <is>
+          <t>9786054685661</t>
+        </is>
+      </c>
+      <c r="B1877" s="1" t="inlineStr">
+        <is>
+          <t>Gala</t>
+        </is>
+      </c>
+      <c r="C1877" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1878" spans="1:3">
+      <c r="A1878" s="1" t="inlineStr">
+        <is>
+          <t>9786054685370</t>
+        </is>
+      </c>
+      <c r="B1878" s="1" t="inlineStr">
+        <is>
+          <t>Filmlerden ve Yaşamdan Örnekleriyle Etkileme - İkna ve Müzakere Teknikleri</t>
+        </is>
+      </c>
+      <c r="C1878" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1879" spans="1:3">
+      <c r="A1879" s="1" t="inlineStr">
+        <is>
+          <t>9789944205023</t>
+        </is>
+      </c>
+      <c r="B1879" s="1" t="inlineStr">
+        <is>
+          <t>Fenerbahçe’nin Tüm Maçları 100 Yılda 4667 Maç</t>
+        </is>
+      </c>
+      <c r="C1879" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1880" spans="1:3">
+      <c r="A1880" s="1" t="inlineStr">
+        <is>
+          <t>9786051487236</t>
+        </is>
+      </c>
+      <c r="B1880" s="1" t="inlineStr">
+        <is>
+          <t>Fener Işığında Aşk</t>
+        </is>
+      </c>
+      <c r="C1880" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1881" spans="1:3">
+      <c r="A1881" s="1" t="inlineStr">
+        <is>
+          <t>9786054516094</t>
+        </is>
+      </c>
+      <c r="B1881" s="1" t="inlineStr">
+        <is>
+          <t>Federasyon</t>
+        </is>
+      </c>
+      <c r="C1881" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="1882" spans="1:3">
+      <c r="A1882" s="1" t="inlineStr">
+        <is>
+          <t>9786055303587</t>
+        </is>
+      </c>
+      <c r="B1882" s="1" t="inlineStr">
+        <is>
+          <t>Geleceğin Kentleri</t>
+        </is>
+      </c>
+      <c r="C1882" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1883" spans="1:3">
+      <c r="A1883" s="1" t="inlineStr">
+        <is>
+          <t>9786054516704</t>
+        </is>
+      </c>
+      <c r="B1883" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Kokular</t>
+        </is>
+      </c>
+      <c r="C1883" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1884" spans="1:3">
+      <c r="A1884" s="1" t="inlineStr">
+        <is>
+          <t>9786055303983</t>
+        </is>
+      </c>
+      <c r="B1884" s="1" t="inlineStr">
+        <is>
+          <t>Faiz ve Banka</t>
+        </is>
+      </c>
+      <c r="C1884" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1885" spans="1:3">
+      <c r="A1885" s="1" t="inlineStr">
+        <is>
+          <t>9789944205238</t>
+        </is>
+      </c>
+      <c r="B1885" s="1" t="inlineStr">
+        <is>
+          <t>Ezra</t>
+        </is>
+      </c>
+      <c r="C1885" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="1886" spans="1:3">
+      <c r="A1886" s="1" t="inlineStr">
+        <is>
+          <t>9786055303280</t>
+        </is>
+      </c>
+      <c r="B1886" s="1" t="inlineStr">
+        <is>
+          <t>Eylül Cemresi</t>
+        </is>
+      </c>
+      <c r="C1886" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="1887" spans="1:3">
+      <c r="A1887" s="1" t="inlineStr">
+        <is>
+          <t>9786051483634</t>
+        </is>
+      </c>
+      <c r="B1887" s="1" t="inlineStr">
+        <is>
+          <t>Expletus</t>
+        </is>
+      </c>
+      <c r="C1887" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1888" spans="1:3">
+      <c r="A1888" s="1" t="inlineStr">
+        <is>
+          <t>9786051480633</t>
+        </is>
+      </c>
+      <c r="B1888" s="1" t="inlineStr">
+        <is>
+          <t>Eski Sokağın Rüzgarıyla</t>
+        </is>
+      </c>
+      <c r="C1888" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1889" spans="1:3">
+      <c r="A1889" s="1" t="inlineStr">
+        <is>
+          <t>9786054516964</t>
+        </is>
+      </c>
+      <c r="B1889" s="1" t="inlineStr">
+        <is>
+          <t>Ermeni Usulü</t>
+        </is>
+      </c>
+      <c r="C1889" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1890" spans="1:3">
+      <c r="A1890" s="1" t="inlineStr">
+        <is>
+          <t>9786054685431</t>
+        </is>
+      </c>
+      <c r="B1890" s="1" t="inlineStr">
+        <is>
+          <t>Ene</t>
+        </is>
+      </c>
+      <c r="C1890" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1891" spans="1:3">
+      <c r="A1891" s="1" t="inlineStr">
+        <is>
+          <t>9786051480312</t>
+        </is>
+      </c>
+      <c r="B1891" s="1" t="inlineStr">
+        <is>
+          <t>Elimden Tut</t>
+        </is>
+      </c>
+      <c r="C1891" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1892" spans="1:3">
+      <c r="A1892" s="1" t="inlineStr">
+        <is>
+          <t>9786055303006</t>
+        </is>
+      </c>
+      <c r="B1892" s="1" t="inlineStr">
+        <is>
+          <t>Karanfil</t>
+        </is>
+      </c>
+      <c r="C1892" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1893" spans="1:3">
+      <c r="A1893" s="1" t="inlineStr">
+        <is>
+          <t>9786051480527</t>
+        </is>
+      </c>
+      <c r="B1893" s="1" t="inlineStr">
+        <is>
+          <t>Güzelliğin Yetmez İnsan Aklına</t>
+        </is>
+      </c>
+      <c r="C1893" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="1894" spans="1:3">
+      <c r="A1894" s="1" t="inlineStr">
+        <is>
+          <t>9786054516957</t>
+        </is>
+      </c>
+      <c r="B1894" s="1" t="inlineStr">
+        <is>
+          <t>Göğü Taşlayan Çocuk</t>
+        </is>
+      </c>
+      <c r="C1894" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1895" spans="1:3">
+      <c r="A1895" s="1" t="inlineStr">
+        <is>
+          <t>9786054516698</t>
+        </is>
+      </c>
+      <c r="B1895" s="1" t="inlineStr">
+        <is>
+          <t>Göçmen Gözlüm</t>
+        </is>
+      </c>
+      <c r="C1895" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1896" spans="1:3">
+      <c r="A1896" s="1" t="inlineStr">
+        <is>
+          <t>9786051480909</t>
+        </is>
+      </c>
+      <c r="B1896" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Lale</t>
+        </is>
+      </c>
+      <c r="C1896" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1897" spans="1:3">
+      <c r="A1897" s="1" t="inlineStr">
+        <is>
+          <t>9786051480466</t>
+        </is>
+      </c>
+      <c r="B1897" s="1" t="inlineStr">
+        <is>
+          <t>Mahtandoz</t>
+        </is>
+      </c>
+      <c r="C1897" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1898" spans="1:3">
+      <c r="A1898" s="1" t="inlineStr">
+        <is>
+          <t>9789944205658</t>
+        </is>
+      </c>
+      <c r="B1898" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaş</t>
+        </is>
+      </c>
+      <c r="C1898" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="1899" spans="1:3">
+      <c r="A1899" s="1" t="inlineStr">
+        <is>
+          <t>9786055303273</t>
+        </is>
+      </c>
+      <c r="B1899" s="1" t="inlineStr">
+        <is>
+          <t>Ardıç Dalındaki Kendir</t>
+        </is>
+      </c>
+      <c r="C1899" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1900" spans="1:3">
+      <c r="A1900" s="1" t="inlineStr">
+        <is>
+          <t>9789944205450</t>
+        </is>
+      </c>
+      <c r="B1900" s="1" t="inlineStr">
+        <is>
+          <t>Arayış</t>
+        </is>
+      </c>
+      <c r="C1900" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1901" spans="1:3">
+      <c r="A1901" s="1" t="inlineStr">
+        <is>
+          <t>9786054685912</t>
+        </is>
+      </c>
+      <c r="B1901" s="1" t="inlineStr">
+        <is>
+          <t>Arada Armutlar Kaynadı</t>
+        </is>
+      </c>
+      <c r="C1901" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1902" spans="1:3">
+      <c r="A1902" s="1" t="inlineStr">
+        <is>
+          <t>9786054516353</t>
+        </is>
+      </c>
+      <c r="B1902" s="1" t="inlineStr">
+        <is>
+          <t>Antuara</t>
+        </is>
+      </c>
+      <c r="C1902" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1903" spans="1:3">
+      <c r="A1903" s="1" t="inlineStr">
+        <is>
+          <t>9786051480848</t>
+        </is>
+      </c>
+      <c r="B1903" s="1" t="inlineStr">
+        <is>
+          <t>Anaerkil Toplumlar</t>
+        </is>
+      </c>
+      <c r="C1903" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1904" spans="1:3">
+      <c r="A1904" s="1" t="inlineStr">
+        <is>
+          <t>9789944205481</t>
+        </is>
+      </c>
+      <c r="B1904" s="1" t="inlineStr">
+        <is>
+          <t>Amerika’da Bir Şems</t>
+        </is>
+      </c>
+      <c r="C1904" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1905" spans="1:3">
+      <c r="A1905" s="1" t="inlineStr">
+        <is>
+          <t>9786051480862</t>
+        </is>
+      </c>
+      <c r="B1905" s="1" t="inlineStr">
+        <is>
+          <t>Ambiyanstan Hatıratlar</t>
+        </is>
+      </c>
+      <c r="C1905" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1906" spans="1:3">
+      <c r="A1906" s="1" t="inlineStr">
+        <is>
+          <t>9786054685325</t>
+        </is>
+      </c>
+      <c r="B1906" s="1" t="inlineStr">
+        <is>
+          <t>Alternatif Fotoğraf</t>
+        </is>
+      </c>
+      <c r="C1906" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="1907" spans="1:3">
+      <c r="A1907" s="1" t="inlineStr">
+        <is>
+          <t>9786051480947</t>
+        </is>
+      </c>
+      <c r="B1907" s="1" t="inlineStr">
+        <is>
+          <t>Allah Felsefesi</t>
+        </is>
+      </c>
+      <c r="C1907" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1908" spans="1:3">
+      <c r="A1908" s="1" t="inlineStr">
+        <is>
+          <t>9786054685608</t>
+        </is>
+      </c>
+      <c r="B1908" s="1" t="inlineStr">
+        <is>
+          <t>Alev</t>
+        </is>
+      </c>
+      <c r="C1908" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1909" spans="1:3">
+      <c r="A1909" s="1" t="inlineStr">
+        <is>
+          <t>9786055303693</t>
+        </is>
+      </c>
+      <c r="B1909" s="1" t="inlineStr">
+        <is>
+          <t>Alagül</t>
+        </is>
+      </c>
+      <c r="C1909" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="1910" spans="1:3">
+      <c r="A1910" s="1" t="inlineStr">
+        <is>
+          <t>9786051480732</t>
+        </is>
+      </c>
+      <c r="B1910" s="1" t="inlineStr">
+        <is>
+          <t>AKP Senin de Başına Çuval Geçirdi mi?</t>
+        </is>
+      </c>
+      <c r="C1910" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1911" spans="1:3">
+      <c r="A1911" s="1" t="inlineStr">
+        <is>
+          <t>9789944205795</t>
+        </is>
+      </c>
+      <c r="B1911" s="1" t="inlineStr">
+        <is>
+          <t>AKP İktidarında Muhafazakarlaşan Türkiye’den Manzaralar</t>
+        </is>
+      </c>
+      <c r="C1911" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1912" spans="1:3">
+      <c r="A1912" s="1" t="inlineStr">
+        <is>
+          <t>9786051480992</t>
+        </is>
+      </c>
+      <c r="B1912" s="1" t="inlineStr">
+        <is>
+          <t>Aklıma Geldiğin Zaman</t>
+        </is>
+      </c>
+      <c r="C1912" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1913" spans="1:3">
+      <c r="A1913" s="1" t="inlineStr">
+        <is>
+          <t>9786054685448</t>
+        </is>
+      </c>
+      <c r="B1913" s="1" t="inlineStr">
+        <is>
+          <t>Ahmeri</t>
+        </is>
+      </c>
+      <c r="C1913" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1914" spans="1:3">
+      <c r="A1914" s="1" t="inlineStr">
+        <is>
+          <t>9789944205955</t>
+        </is>
+      </c>
+      <c r="B1914" s="1" t="inlineStr">
+        <is>
+          <t>Ağustos Mevsimi</t>
+        </is>
+      </c>
+      <c r="C1914" s="1">
+        <v>8.33</v>
+      </c>
+    </row>
+    <row r="1915" spans="1:3">
+      <c r="A1915" s="1" t="inlineStr">
+        <is>
+          <t>9786054516193</t>
+        </is>
+      </c>
+      <c r="B1915" s="1" t="inlineStr">
+        <is>
+          <t>Ağır Misafir</t>
+        </is>
+      </c>
+      <c r="C1915" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1916" spans="1:3">
+      <c r="A1916" s="1" t="inlineStr">
+        <is>
+          <t>9786054685004</t>
+        </is>
+      </c>
+      <c r="B1916" s="1" t="inlineStr">
+        <is>
+          <t>Adım Adım Badminton</t>
+        </is>
+      </c>
+      <c r="C1916" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="1917" spans="1:3">
+      <c r="A1917" s="1" t="inlineStr">
+        <is>
+          <t>9789944205641</t>
+        </is>
+      </c>
+      <c r="B1917" s="1" t="inlineStr">
+        <is>
+          <t>Adı Saklı Kuğuya Şiirler</t>
+        </is>
+      </c>
+      <c r="C1917" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1918" spans="1:3">
+      <c r="A1918" s="1" t="inlineStr">
+        <is>
+          <t>9786054685363</t>
+        </is>
+      </c>
+      <c r="B1918" s="1" t="inlineStr">
+        <is>
+          <t>Adı Sacid’di</t>
+        </is>
+      </c>
+      <c r="C1918" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1919" spans="1:3">
+      <c r="A1919" s="1" t="inlineStr">
+        <is>
+          <t>9786051480749</t>
+        </is>
+      </c>
+      <c r="B1919" s="1" t="inlineStr">
+        <is>
+          <t>Aklın Asma Yaprakları</t>
+        </is>
+      </c>
+      <c r="C1919" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1920" spans="1:3">
+      <c r="A1920" s="1" t="inlineStr">
+        <is>
+          <t>9786055303228</t>
+        </is>
+      </c>
+      <c r="B1920" s="1" t="inlineStr">
+        <is>
+          <t>Adı Meçhul Gözleri Derin Maviydi</t>
+        </is>
+      </c>
+      <c r="C1920" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1921" spans="1:3">
+      <c r="A1921" s="1" t="inlineStr">
+        <is>
+          <t>9786055303327</t>
+        </is>
+      </c>
+      <c r="B1921" s="1" t="inlineStr">
+        <is>
+          <t>Adı Her Neyse Bitti</t>
+        </is>
+      </c>
+      <c r="C1921" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1922" spans="1:3">
+      <c r="A1922" s="1" t="inlineStr">
+        <is>
+          <t>9786054685684</t>
+        </is>
+      </c>
+      <c r="B1922" s="1" t="inlineStr">
+        <is>
+          <t>Adalar Adalılar</t>
+        </is>
+      </c>
+      <c r="C1922" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1923" spans="1:3">
+      <c r="A1923" s="1" t="inlineStr">
+        <is>
+          <t>9786054516414</t>
+        </is>
+      </c>
+      <c r="B1923" s="1" t="inlineStr">
+        <is>
+          <t>9. Lacivert</t>
+        </is>
+      </c>
+      <c r="C1923" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1924" spans="1:3">
+      <c r="A1924" s="1" t="inlineStr">
+        <is>
+          <t>9786054685394</t>
+        </is>
+      </c>
+      <c r="B1924" s="1" t="inlineStr">
+        <is>
+          <t>3 Ten 1 Yalnızlık</t>
+        </is>
+      </c>
+      <c r="C1924" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1925" spans="1:3">
+      <c r="A1925" s="1" t="inlineStr">
+        <is>
+          <t>9789944205160</t>
+        </is>
+      </c>
+      <c r="B1925" s="1" t="inlineStr">
+        <is>
+          <t>12 Eylül’de Aşk</t>
+        </is>
+      </c>
+      <c r="C1925" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="1926" spans="1:3">
+      <c r="A1926" s="1" t="inlineStr">
+        <is>
+          <t>9786055303013</t>
+        </is>
+      </c>
+      <c r="B1926" s="1" t="inlineStr">
+        <is>
+          <t>1833 Osmanlı Cadı Kazanı</t>
+        </is>
+      </c>
+      <c r="C1926" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1927" spans="1:3">
+      <c r="A1927" s="1" t="inlineStr">
+        <is>
+          <t>9786052873779</t>
+        </is>
+      </c>
+      <c r="B1927" s="1" t="inlineStr">
+        <is>
+          <t>Can İzleri</t>
+        </is>
+      </c>
+      <c r="C1927" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1928" spans="1:3">
+      <c r="A1928" s="1" t="inlineStr">
+        <is>
+          <t>9786052873793</t>
+        </is>
+      </c>
+      <c r="B1928" s="1" t="inlineStr">
+        <is>
+          <t>Kripto Paralar ve Temel Analiz</t>
+        </is>
+      </c>
+      <c r="C1928" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="1929" spans="1:3">
+      <c r="A1929" s="1" t="inlineStr">
+        <is>
+          <t>9786052873717</t>
+        </is>
+      </c>
+      <c r="B1929" s="1" t="inlineStr">
+        <is>
+          <t>Amerika'da Kırk Yıl</t>
+        </is>
+      </c>
+      <c r="C1929" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1930" spans="1:3">
+      <c r="A1930" s="1" t="inlineStr">
+        <is>
+          <t>9786052873656</t>
+        </is>
+      </c>
+      <c r="B1930" s="1" t="inlineStr">
+        <is>
+          <t>Excel Size</t>
+        </is>
+      </c>
+      <c r="C1930" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1931" spans="1:3">
+      <c r="A1931" s="1" t="inlineStr">
+        <is>
+          <t>9786052873953</t>
+        </is>
+      </c>
+      <c r="B1931" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Kısa Dokunuşlar</t>
+        </is>
+      </c>
+      <c r="C1931" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="1932" spans="1:3">
+      <c r="A1932" s="1" t="inlineStr">
+        <is>
+          <t>9786051481456</t>
+        </is>
+      </c>
+      <c r="B1932" s="1" t="inlineStr">
+        <is>
+          <t>Tren</t>
+        </is>
+      </c>
+      <c r="C1932" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1933" spans="1:3">
+      <c r="A1933" s="1" t="inlineStr">
+        <is>
+          <t>9786051481449</t>
+        </is>
+      </c>
+      <c r="B1933" s="1" t="inlineStr">
+        <is>
+          <t>Sokaklar</t>
+        </is>
+      </c>
+      <c r="C1933" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1934" spans="1:3">
+      <c r="A1934" s="1" t="inlineStr">
+        <is>
+          <t>9786051486062</t>
+        </is>
+      </c>
+      <c r="B1934" s="1" t="inlineStr">
+        <is>
+          <t>Kelebeklerin Göçü</t>
+        </is>
+      </c>
+      <c r="C1934" s="1">
+        <v>13.88</v>
+      </c>
+    </row>
+    <row r="1935" spans="1:3">
+      <c r="A1935" s="1" t="inlineStr">
+        <is>
+          <t>9786051486161</t>
+        </is>
+      </c>
+      <c r="B1935" s="1" t="inlineStr">
+        <is>
+          <t>Çocukluğumun Oyunları - Çocukluğumun Oyuncakları</t>
+        </is>
+      </c>
+      <c r="C1935" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1936" spans="1:3">
+      <c r="A1936" s="1" t="inlineStr">
+        <is>
+          <t>9786051486956</t>
+        </is>
+      </c>
+      <c r="B1936" s="1" t="inlineStr">
+        <is>
+          <t>Çileden Sonra Yeşeren Hüzünler</t>
+        </is>
+      </c>
+      <c r="C1936" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1937" spans="1:3">
+      <c r="A1937" s="1" t="inlineStr">
+        <is>
+          <t>9786051486659</t>
+        </is>
+      </c>
+      <c r="B1937" s="1" t="inlineStr">
+        <is>
+          <t>Olumlu Düşünce El Kitabı</t>
+        </is>
+      </c>
+      <c r="C1937" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1938" spans="1:3">
+      <c r="A1938" s="1" t="inlineStr">
+        <is>
+          <t>9786051486963</t>
+        </is>
+      </c>
+      <c r="B1938" s="1" t="inlineStr">
+        <is>
+          <t>Şairdir Şiir</t>
+        </is>
+      </c>
+      <c r="C1938" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1939" spans="1:3">
+      <c r="A1939" s="1" t="inlineStr">
+        <is>
+          <t>9786052872666</t>
+        </is>
+      </c>
+      <c r="B1939" s="1" t="inlineStr">
+        <is>
+          <t>Süper Garson</t>
+        </is>
+      </c>
+      <c r="C1939" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1940" spans="1:3">
+      <c r="A1940" s="1" t="inlineStr">
+        <is>
+          <t>9786052872642</t>
+        </is>
+      </c>
+      <c r="B1940" s="1" t="inlineStr">
+        <is>
+          <t>İbiş ile Kavuklu - Orta Oyunu</t>
+        </is>
+      </c>
+      <c r="C1940" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1941" spans="1:3">
+      <c r="A1941" s="1" t="inlineStr">
+        <is>
+          <t>9786052872659</t>
+        </is>
+      </c>
+      <c r="B1941" s="1" t="inlineStr">
+        <is>
+          <t>Arızalı Beyinler</t>
+        </is>
+      </c>
+      <c r="C1941" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1942" spans="1:3">
+      <c r="A1942" s="1" t="inlineStr">
+        <is>
+          <t>9786052872581</t>
+        </is>
+      </c>
+      <c r="B1942" s="1" t="inlineStr">
+        <is>
+          <t>Bir İyileşme Hikayesi</t>
+        </is>
+      </c>
+      <c r="C1942" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="1943" spans="1:3">
+      <c r="A1943" s="1" t="inlineStr">
+        <is>
+          <t>9786052872611</t>
+        </is>
+      </c>
+      <c r="B1943" s="1" t="inlineStr">
+        <is>
+          <t>Ali</t>
+        </is>
+      </c>
+      <c r="C1943" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1944" spans="1:3">
+      <c r="A1944" s="1" t="inlineStr">
+        <is>
+          <t>9786052871997</t>
+        </is>
+      </c>
+      <c r="B1944" s="1" t="inlineStr">
+        <is>
+          <t>Omuzlarına Dert Yükleyenlerin Kamburu İçten Çıkar</t>
+        </is>
+      </c>
+      <c r="C1944" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1945" spans="1:3">
+      <c r="A1945" s="1" t="inlineStr">
+        <is>
+          <t>9786052872239</t>
+        </is>
+      </c>
+      <c r="B1945" s="1" t="inlineStr">
+        <is>
+          <t>55 Haiku 55 Metiku</t>
+        </is>
+      </c>
+      <c r="C1945" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="1946" spans="1:3">
+      <c r="A1946" s="1" t="inlineStr">
+        <is>
+          <t>9786052872154</t>
+        </is>
+      </c>
+      <c r="B1946" s="1" t="inlineStr">
+        <is>
+          <t>Bankacılık Anlayışı</t>
+        </is>
+      </c>
+      <c r="C1946" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="1947" spans="1:3">
+      <c r="A1947" s="1" t="inlineStr">
+        <is>
+          <t>9786052871775</t>
+        </is>
+      </c>
+      <c r="B1947" s="1" t="inlineStr">
+        <is>
+          <t>Sükut Lehçesi</t>
+        </is>
+      </c>
+      <c r="C1947" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1948" spans="1:3">
+      <c r="A1948" s="1" t="inlineStr">
+        <is>
+          <t>9786052871393</t>
+        </is>
+      </c>
+      <c r="B1948" s="1" t="inlineStr">
+        <is>
+          <t>Yenilmez Güneş ve Çocukları</t>
+        </is>
+      </c>
+      <c r="C1948" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="1949" spans="1:3">
+      <c r="A1949" s="1" t="inlineStr">
+        <is>
+          <t>9786052871348</t>
+        </is>
+      </c>
+      <c r="B1949" s="1" t="inlineStr">
+        <is>
+          <t>Soğuk Cehennem</t>
+        </is>
+      </c>
+      <c r="C1949" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="1950" spans="1:3">
+      <c r="A1950" s="1" t="inlineStr">
+        <is>
+          <t>9786052874530</t>
+        </is>
+      </c>
+      <c r="B1950" s="1" t="inlineStr">
+        <is>
+          <t>Tahsilat</t>
+        </is>
+      </c>
+      <c r="C1950" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="1951" spans="1:3">
+      <c r="A1951" s="1" t="inlineStr">
+        <is>
+          <t>9786052874523</t>
+        </is>
+      </c>
+      <c r="B1951" s="1" t="inlineStr">
+        <is>
+          <t>İlahların İzini Sürmek</t>
+        </is>
+      </c>
+      <c r="C1951" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="1952" spans="1:3">
+      <c r="A1952" s="1" t="inlineStr">
+        <is>
+          <t>9786052874400</t>
+        </is>
+      </c>
+      <c r="B1952" s="1" t="inlineStr">
+        <is>
+          <t>Bazınızı Bazınızla İmtihan Edeceğiz</t>
+        </is>
+      </c>
+      <c r="C1952" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1953" spans="1:3">
+      <c r="A1953" s="1" t="inlineStr">
+        <is>
+          <t>9786052874417</t>
+        </is>
+      </c>
+      <c r="B1953" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Bedenin İnşası</t>
+        </is>
+      </c>
+      <c r="C1953" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1954" spans="1:3">
+      <c r="A1954" s="1" t="inlineStr">
+        <is>
+          <t>9786052874462</t>
+        </is>
+      </c>
+      <c r="B1954" s="1" t="inlineStr">
+        <is>
+          <t>Elde Var Efkar</t>
+        </is>
+      </c>
+      <c r="C1954" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1955" spans="1:3">
+      <c r="A1955" s="1" t="inlineStr">
+        <is>
+          <t>9786052874257</t>
+        </is>
+      </c>
+      <c r="B1955" s="1" t="inlineStr">
+        <is>
+          <t>Afel - Büyük Göç</t>
+        </is>
+      </c>
+      <c r="C1955" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1956" spans="1:3">
+      <c r="A1956" s="1" t="inlineStr">
+        <is>
+          <t>9786052874295</t>
+        </is>
+      </c>
+      <c r="B1956" s="1" t="inlineStr">
+        <is>
+          <t>Hüzün Çiçeği</t>
+        </is>
+      </c>
+      <c r="C1956" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1957" spans="1:3">
+      <c r="A1957" s="1" t="inlineStr">
+        <is>
+          <t>9786052873069</t>
+        </is>
+      </c>
+      <c r="B1957" s="1" t="inlineStr">
+        <is>
+          <t>Çiğ Tanem Ece'ye</t>
+        </is>
+      </c>
+      <c r="C1957" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1958" spans="1:3">
+      <c r="A1958" s="1" t="inlineStr">
+        <is>
+          <t>9786052873755</t>
+        </is>
+      </c>
+      <c r="B1958" s="1" t="inlineStr">
+        <is>
+          <t>İstenmeyen Döngüleri Durdurun</t>
+        </is>
+      </c>
+      <c r="C1958" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1959" spans="1:3">
+      <c r="A1959" s="1" t="inlineStr">
+        <is>
+          <t>9786052873243</t>
+        </is>
+      </c>
+      <c r="B1959" s="1" t="inlineStr">
+        <is>
+          <t>Kaderin Sanatı</t>
+        </is>
+      </c>
+      <c r="C1959" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1960" spans="1:3">
+      <c r="A1960" s="1" t="inlineStr">
+        <is>
+          <t>9786052873212</t>
+        </is>
+      </c>
+      <c r="B1960" s="1" t="inlineStr">
+        <is>
+          <t>Masalbozan</t>
+        </is>
+      </c>
+      <c r="C1960" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="1961" spans="1:3">
+      <c r="A1961" s="1" t="inlineStr">
+        <is>
+          <t>9786052873304</t>
+        </is>
+      </c>
+      <c r="B1961" s="1" t="inlineStr">
+        <is>
+          <t>Çakal</t>
+        </is>
+      </c>
+      <c r="C1961" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1962" spans="1:3">
+      <c r="A1962" s="1" t="inlineStr">
+        <is>
+          <t>9786052873274</t>
+        </is>
+      </c>
+      <c r="B1962" s="1" t="inlineStr">
+        <is>
+          <t>Ürüya</t>
+        </is>
+      </c>
+      <c r="C1962" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1963" spans="1:3">
+      <c r="A1963" s="1" t="inlineStr">
+        <is>
+          <t>9786052874509</t>
+        </is>
+      </c>
+      <c r="B1963" s="1" t="inlineStr">
+        <is>
+          <t>Bir Cerrahın ve Başhekimin Anıları</t>
+        </is>
+      </c>
+      <c r="C1963" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1964" spans="1:3">
+      <c r="A1964" s="1" t="inlineStr">
+        <is>
+          <t>9786052874479</t>
+        </is>
+      </c>
+      <c r="B1964" s="1" t="inlineStr">
+        <is>
+          <t>Bab-ı Tül</t>
+        </is>
+      </c>
+      <c r="C1964" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1965" spans="1:3">
+      <c r="A1965" s="1" t="inlineStr">
+        <is>
+          <t>9786052873236</t>
+        </is>
+      </c>
+      <c r="B1965" s="1" t="inlineStr">
+        <is>
+          <t>Sokak</t>
+        </is>
+      </c>
+      <c r="C1965" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="1966" spans="1:3">
+      <c r="A1966" s="1" t="inlineStr">
+        <is>
+          <t>9786056199400</t>
+        </is>
+      </c>
+      <c r="B1966" s="1" t="inlineStr">
+        <is>
+          <t>Umut - Anka'nın Uyanışı</t>
+        </is>
+      </c>
+      <c r="C1966" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1967" spans="1:3">
+      <c r="A1967" s="1" t="inlineStr">
+        <is>
+          <t>9786052873663</t>
+        </is>
+      </c>
+      <c r="B1967" s="1" t="inlineStr">
+        <is>
+          <t>G.Ö.Ç</t>
+        </is>
+      </c>
+      <c r="C1967" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="1968" spans="1:3">
+      <c r="A1968" s="1" t="inlineStr">
+        <is>
+          <t>9786052873687</t>
+        </is>
+      </c>
+      <c r="B1968" s="1" t="inlineStr">
+        <is>
+          <t>Bitti mi?</t>
+        </is>
+      </c>
+      <c r="C1968" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1969" spans="1:3">
+      <c r="A1969" s="1" t="inlineStr">
+        <is>
+          <t>9786052873670</t>
+        </is>
+      </c>
+      <c r="B1969" s="1" t="inlineStr">
+        <is>
+          <t>Yol Arkadaşım</t>
+        </is>
+      </c>
+      <c r="C1969" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="1970" spans="1:3">
+      <c r="A1970" s="1" t="inlineStr">
+        <is>
+          <t>9786051488394</t>
+        </is>
+      </c>
+      <c r="B1970" s="1" t="inlineStr">
+        <is>
+          <t>Ateist Çıkmazı</t>
+        </is>
+      </c>
+      <c r="C1970" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="1971" spans="1:3">
+      <c r="A1971" s="1" t="inlineStr">
+        <is>
+          <t>9786051488387</t>
+        </is>
+      </c>
+      <c r="B1971" s="1" t="inlineStr">
+        <is>
+          <t>Anırganlardan</t>
+        </is>
+      </c>
+      <c r="C1971" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1972" spans="1:3">
+      <c r="A1972" s="1" t="inlineStr">
+        <is>
+          <t>9786051488431</t>
+        </is>
+      </c>
+      <c r="B1972" s="1" t="inlineStr">
+        <is>
+          <t>Neticede İnsan</t>
+        </is>
+      </c>
+      <c r="C1972" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1973" spans="1:3">
+      <c r="A1973" s="1" t="inlineStr">
+        <is>
+          <t>9786051488400</t>
+        </is>
+      </c>
+      <c r="B1973" s="1" t="inlineStr">
+        <is>
+          <t>Yeminli Din Düşmanlarının Savcısı Mustafa İslamoğlu</t>
+        </is>
+      </c>
+      <c r="C1973" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1974" spans="1:3">
+      <c r="A1974" s="1" t="inlineStr">
+        <is>
+          <t>9786051488547</t>
+        </is>
+      </c>
+      <c r="B1974" s="1" t="inlineStr">
+        <is>
+          <t>Farklılıklar Farkındalıklar</t>
+        </is>
+      </c>
+      <c r="C1974" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1975" spans="1:3">
+      <c r="A1975" s="1" t="inlineStr">
+        <is>
+          <t>9786051488349</t>
+        </is>
+      </c>
+      <c r="B1975" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Uçurtma</t>
+        </is>
+      </c>
+      <c r="C1975" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="1976" spans="1:3">
+      <c r="A1976" s="1" t="inlineStr">
+        <is>
+          <t>9786051488516</t>
+        </is>
+      </c>
+      <c r="B1976" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Gibi Bakmak Yetişkin Gibi Görmek</t>
+        </is>
+      </c>
+      <c r="C1976" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="1977" spans="1:3">
+      <c r="A1977" s="1" t="inlineStr">
+        <is>
+          <t>9786052873175</t>
+        </is>
+      </c>
+      <c r="B1977" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlısıydım</t>
+        </is>
+      </c>
+      <c r="C1977" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="1978" spans="1:3">
+      <c r="A1978" s="1" t="inlineStr">
+        <is>
+          <t>9786052873199</t>
+        </is>
+      </c>
+      <c r="B1978" s="1" t="inlineStr">
+        <is>
+          <t>Dile Bedel</t>
+        </is>
+      </c>
+      <c r="C1978" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="1979" spans="1:3">
+      <c r="A1979" s="1" t="inlineStr">
+        <is>
+          <t>9786051488363</t>
+        </is>
+      </c>
+      <c r="B1979" s="1" t="inlineStr">
+        <is>
+          <t>İmsak Vaktinde</t>
+        </is>
+      </c>
+      <c r="C1979" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1980" spans="1:3">
+      <c r="A1980" s="1" t="inlineStr">
+        <is>
+          <t>9786052872512</t>
+        </is>
+      </c>
+      <c r="B1980" s="1" t="inlineStr">
+        <is>
+          <t>Cennet</t>
+        </is>
+      </c>
+      <c r="C1980" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="1981" spans="1:3">
+      <c r="A1981" s="1" t="inlineStr">
+        <is>
+          <t>9786052872338</t>
+        </is>
+      </c>
+      <c r="B1981" s="1" t="inlineStr">
+        <is>
+          <t>Unutulmayanlara - Mavi ve Siyah</t>
+        </is>
+      </c>
+      <c r="C1981" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1982" spans="1:3">
+      <c r="A1982" s="1" t="inlineStr">
+        <is>
+          <t>9786052872307</t>
+        </is>
+      </c>
+      <c r="B1982" s="1" t="inlineStr">
+        <is>
+          <t>Yağmurlu Bir İstanbul Akşamı</t>
+        </is>
+      </c>
+      <c r="C1982" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="1983" spans="1:3">
+      <c r="A1983" s="1" t="inlineStr">
+        <is>
+          <t>9786052872376</t>
+        </is>
+      </c>
+      <c r="B1983" s="1" t="inlineStr">
+        <is>
+          <t>Ben Bir Şair Olsaydım</t>
+        </is>
+      </c>
+      <c r="C1983" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="1984" spans="1:3">
+      <c r="A1984" s="1" t="inlineStr">
+        <is>
+          <t>9786052872291</t>
+        </is>
+      </c>
+      <c r="B1984" s="1" t="inlineStr">
+        <is>
+          <t>Son Bir Adım</t>
+        </is>
+      </c>
+      <c r="C1984" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="1985" spans="1:3">
+      <c r="A1985" s="1" t="inlineStr">
+        <is>
+          <t>9786052872475</t>
+        </is>
+      </c>
+      <c r="B1985" s="1" t="inlineStr">
+        <is>
+          <t>1914 - Aziz Kaptan</t>
+        </is>
+      </c>
+      <c r="C1985" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1986" spans="1:3">
+      <c r="A1986" s="1" t="inlineStr">
+        <is>
+          <t>9786052872079</t>
+        </is>
+      </c>
+      <c r="B1986" s="1" t="inlineStr">
+        <is>
+          <t>Gözyaşı Hırsızı</t>
+        </is>
+      </c>
+      <c r="C1986" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1987" spans="1:3">
+      <c r="A1987" s="1" t="inlineStr">
+        <is>
+          <t>9786052872086</t>
+        </is>
+      </c>
+      <c r="B1987" s="1" t="inlineStr">
+        <is>
+          <t>Cennet</t>
+        </is>
+      </c>
+      <c r="C1987" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="1988" spans="1:3">
+      <c r="A1988" s="1" t="inlineStr">
+        <is>
+          <t>9786052872505</t>
+        </is>
+      </c>
+      <c r="B1988" s="1" t="inlineStr">
+        <is>
+          <t>Beş Şiir Etmez</t>
+        </is>
+      </c>
+      <c r="C1988" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="1989" spans="1:3">
+      <c r="A1989" s="1" t="inlineStr">
+        <is>
+          <t>9786059092470</t>
+        </is>
+      </c>
+      <c r="B1989" s="1" t="inlineStr">
+        <is>
+          <t>At Bir İmza</t>
+        </is>
+      </c>
+      <c r="C1989" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1990" spans="1:3">
+      <c r="A1990" s="1" t="inlineStr">
+        <is>
+          <t>9786051487601</t>
+        </is>
+      </c>
+      <c r="B1990" s="1" t="inlineStr">
+        <is>
+          <t>Sayıklayan Bir Adam</t>
+        </is>
+      </c>
+      <c r="C1990" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1991" spans="1:3">
+      <c r="A1991" s="1" t="inlineStr">
+        <is>
+          <t>9786051487564</t>
+        </is>
+      </c>
+      <c r="B1991" s="1" t="inlineStr">
+        <is>
+          <t>Gideceksen Gelme</t>
+        </is>
+      </c>
+      <c r="C1991" s="1">
+        <v>9.25</v>
+      </c>
+    </row>
+    <row r="1992" spans="1:3">
+      <c r="A1992" s="1" t="inlineStr">
+        <is>
+          <t>9786051487571</t>
+        </is>
+      </c>
+      <c r="B1992" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı'nın Fılsıtıları</t>
+        </is>
+      </c>
+      <c r="C1992" s="1">
+        <v>12.03</v>
+      </c>
+    </row>
+    <row r="1993" spans="1:3">
+      <c r="A1993" s="1" t="inlineStr">
+        <is>
+          <t>9786051487465</t>
+        </is>
+      </c>
+      <c r="B1993" s="1" t="inlineStr">
+        <is>
+          <t>Benim Adım Umut</t>
+        </is>
+      </c>
+      <c r="C1993" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1994" spans="1:3">
+      <c r="A1994" s="1" t="inlineStr">
+        <is>
+          <t>9786051487427</t>
+        </is>
+      </c>
+      <c r="B1994" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayar Oyunları Tarihi</t>
+        </is>
+      </c>
+      <c r="C1994" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="1995" spans="1:3">
+      <c r="A1995" s="1" t="inlineStr">
+        <is>
+          <t>9786051487434</t>
+        </is>
+      </c>
+      <c r="B1995" s="1" t="inlineStr">
+        <is>
+          <t>Şitare</t>
+        </is>
+      </c>
+      <c r="C1995" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1996" spans="1:3">
+      <c r="A1996" s="1" t="inlineStr">
+        <is>
+          <t>9786051487212</t>
+        </is>
+      </c>
+      <c r="B1996" s="1" t="inlineStr">
+        <is>
+          <t>Kafama Göre Nağmeler</t>
+        </is>
+      </c>
+      <c r="C1996" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="1997" spans="1:3">
+      <c r="A1997" s="1" t="inlineStr">
+        <is>
+          <t>9786052873366</t>
+        </is>
+      </c>
+      <c r="B1997" s="1" t="inlineStr">
+        <is>
+          <t>Seni Sessiz</t>
+        </is>
+      </c>
+      <c r="C1997" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="1998" spans="1:3">
+      <c r="A1998" s="1" t="inlineStr">
+        <is>
+          <t>9786051487274</t>
+        </is>
+      </c>
+      <c r="B1998" s="1" t="inlineStr">
+        <is>
+          <t>İspanya Balat</t>
+        </is>
+      </c>
+      <c r="C1998" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="1999" spans="1:3">
+      <c r="A1999" s="1" t="inlineStr">
+        <is>
+          <t>9786051487205</t>
+        </is>
+      </c>
+      <c r="B1999" s="1" t="inlineStr">
+        <is>
+          <t>Masumiyetin Kanatları</t>
+        </is>
+      </c>
+      <c r="C1999" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2000" spans="1:3">
+      <c r="A2000" s="1" t="inlineStr">
+        <is>
+          <t>9786051487120</t>
+        </is>
+      </c>
+      <c r="B2000" s="1" t="inlineStr">
+        <is>
+          <t>Özledikçe Seversin</t>
+        </is>
+      </c>
+      <c r="C2000" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2001" spans="1:3">
+      <c r="A2001" s="1" t="inlineStr">
+        <is>
+          <t>9786052873472</t>
+        </is>
+      </c>
+      <c r="B2001" s="1" t="inlineStr">
+        <is>
+          <t>Dünden Bugüne Anılarla Yaşamöyküsel Bir Deneme</t>
+        </is>
+      </c>
+      <c r="C2001" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2002" spans="1:3">
+      <c r="A2002" s="1" t="inlineStr">
+        <is>
+          <t>9786052873434</t>
+        </is>
+      </c>
+      <c r="B2002" s="1" t="inlineStr">
+        <is>
+          <t>Son Firar - Çukurova Efsaneleri</t>
+        </is>
+      </c>
+      <c r="C2002" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2003" spans="1:3">
+      <c r="A2003" s="1" t="inlineStr">
+        <is>
+          <t>9786052872963</t>
+        </is>
+      </c>
+      <c r="B2003" s="1" t="inlineStr">
+        <is>
+          <t>Dilimde Tüy Bitti</t>
+        </is>
+      </c>
+      <c r="C2003" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2004" spans="1:3">
+      <c r="A2004" s="1" t="inlineStr">
+        <is>
+          <t>9786052873076</t>
+        </is>
+      </c>
+      <c r="B2004" s="1" t="inlineStr">
+        <is>
+          <t>Ben Hep Aynı Yerdeydim</t>
+        </is>
+      </c>
+      <c r="C2004" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2005" spans="1:3">
+      <c r="A2005" s="1" t="inlineStr">
+        <is>
+          <t>9786052872987</t>
+        </is>
+      </c>
+      <c r="B2005" s="1" t="inlineStr">
+        <is>
+          <t>Benden Geriye Kalanlar</t>
+        </is>
+      </c>
+      <c r="C2005" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2006" spans="1:3">
+      <c r="A2006" s="1" t="inlineStr">
+        <is>
+          <t>9786052873052</t>
+        </is>
+      </c>
+      <c r="B2006" s="1" t="inlineStr">
+        <is>
+          <t>Her Şey Oğlum İçin</t>
+        </is>
+      </c>
+      <c r="C2006" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2007" spans="1:3">
+      <c r="A2007" s="1" t="inlineStr">
+        <is>
+          <t>9786052872932</t>
+        </is>
+      </c>
+      <c r="B2007" s="1" t="inlineStr">
+        <is>
+          <t>Cemre-i Hüzün</t>
+        </is>
+      </c>
+      <c r="C2007" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2008" spans="1:3">
+      <c r="A2008" s="1" t="inlineStr">
+        <is>
+          <t>9786052872956</t>
+        </is>
+      </c>
+      <c r="B2008" s="1" t="inlineStr">
+        <is>
+          <t>Sıradan Bir Geri Sayım Hikayesi</t>
+        </is>
+      </c>
+      <c r="C2008" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2009" spans="1:3">
+      <c r="A2009" s="1" t="inlineStr">
+        <is>
+          <t>9786052872734</t>
+        </is>
+      </c>
+      <c r="B2009" s="1" t="inlineStr">
+        <is>
+          <t>Dem Bu Dem</t>
+        </is>
+      </c>
+      <c r="C2009" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="2010" spans="1:3">
+      <c r="A2010" s="1" t="inlineStr">
+        <is>
+          <t>9786052872925</t>
+        </is>
+      </c>
+      <c r="B2010" s="1" t="inlineStr">
+        <is>
+          <t>Sağlıkta Evrim Mi Devrim Mi?</t>
+        </is>
+      </c>
+      <c r="C2010" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2011" spans="1:3">
+      <c r="A2011" s="1" t="inlineStr">
+        <is>
+          <t>9786052872871</t>
+        </is>
+      </c>
+      <c r="B2011" s="1" t="inlineStr">
+        <is>
+          <t>Çiçek Nene</t>
+        </is>
+      </c>
+      <c r="C2011" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2012" spans="1:3">
+      <c r="A2012" s="1" t="inlineStr">
+        <is>
+          <t>9786052872796</t>
+        </is>
+      </c>
+      <c r="B2012" s="1" t="inlineStr">
+        <is>
+          <t>Kabuk</t>
+        </is>
+      </c>
+      <c r="C2012" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2013" spans="1:3">
+      <c r="A2013" s="1" t="inlineStr">
+        <is>
+          <t>9786052872895</t>
+        </is>
+      </c>
+      <c r="B2013" s="1" t="inlineStr">
+        <is>
+          <t>Orta Doğu'dan Britanya'ya Komünist Kemal</t>
+        </is>
+      </c>
+      <c r="C2013" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2014" spans="1:3">
+      <c r="A2014" s="1" t="inlineStr">
+        <is>
+          <t>9786052872970</t>
+        </is>
+      </c>
+      <c r="B2014" s="1" t="inlineStr">
+        <is>
+          <t>Tahtadan Sevinçler</t>
+        </is>
+      </c>
+      <c r="C2014" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2015" spans="1:3">
+      <c r="A2015" s="1" t="inlineStr">
+        <is>
+          <t>9786052872697</t>
+        </is>
+      </c>
+      <c r="B2015" s="1" t="inlineStr">
+        <is>
+          <t>Temel Eğitim Okulları Nasıl Olmalı?..</t>
+        </is>
+      </c>
+      <c r="C2015" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2016" spans="1:3">
+      <c r="A2016" s="1" t="inlineStr">
+        <is>
+          <t>9786052872888</t>
+        </is>
+      </c>
+      <c r="B2016" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı Montlu Kız</t>
+        </is>
+      </c>
+      <c r="C2016" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2017" spans="1:3">
+      <c r="A2017" s="1" t="inlineStr">
+        <is>
+          <t>9786052872918</t>
+        </is>
+      </c>
+      <c r="B2017" s="1" t="inlineStr">
+        <is>
+          <t>Renkli Pipetler</t>
+        </is>
+      </c>
+      <c r="C2017" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2018" spans="1:3">
+      <c r="A2018" s="1" t="inlineStr">
+        <is>
+          <t>9786052872789</t>
+        </is>
+      </c>
+      <c r="B2018" s="1" t="inlineStr">
+        <is>
+          <t>En Çok Ben Yalnızım</t>
+        </is>
+      </c>
+      <c r="C2018" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2019" spans="1:3">
+      <c r="A2019" s="1" t="inlineStr">
+        <is>
+          <t>9786052872673</t>
+        </is>
+      </c>
+      <c r="B2019" s="1" t="inlineStr">
+        <is>
+          <t>Aklım Başıma Geldiği Zaman</t>
+        </is>
+      </c>
+      <c r="C2019" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2020" spans="1:3">
+      <c r="A2020" s="1" t="inlineStr">
+        <is>
+          <t>9786052872703</t>
+        </is>
+      </c>
+      <c r="B2020" s="1" t="inlineStr">
+        <is>
+          <t>İrem'in Mutfağından</t>
+        </is>
+      </c>
+      <c r="C2020" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2021" spans="1:3">
+      <c r="A2021" s="1" t="inlineStr">
+        <is>
+          <t>9786052872727</t>
+        </is>
+      </c>
+      <c r="B2021" s="1" t="inlineStr">
+        <is>
+          <t>Leylak Güncesi</t>
+        </is>
+      </c>
+      <c r="C2021" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2022" spans="1:3">
+      <c r="A2022" s="1" t="inlineStr">
+        <is>
+          <t>9786052872741</t>
+        </is>
+      </c>
+      <c r="B2022" s="1" t="inlineStr">
+        <is>
+          <t>Pembe Ejderha</t>
+        </is>
+      </c>
+      <c r="C2022" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="2023" spans="1:3">
+      <c r="A2023" s="1" t="inlineStr">
+        <is>
+          <t>9786052872802</t>
+        </is>
+      </c>
+      <c r="B2023" s="1" t="inlineStr">
+        <is>
+          <t>Pes Etmeyenler</t>
+        </is>
+      </c>
+      <c r="C2023" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2024" spans="1:3">
+      <c r="A2024" s="1" t="inlineStr">
+        <is>
+          <t>9786052872710</t>
+        </is>
+      </c>
+      <c r="B2024" s="1" t="inlineStr">
+        <is>
+          <t>Şişko Dagi</t>
+        </is>
+      </c>
+      <c r="C2024" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="2025" spans="1:3">
+      <c r="A2025" s="1" t="inlineStr">
+        <is>
+          <t>9786052872758</t>
+        </is>
+      </c>
+      <c r="B2025" s="1" t="inlineStr">
+        <is>
+          <t>Üzmeden Sev</t>
+        </is>
+      </c>
+      <c r="C2025" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2026" spans="1:3">
+      <c r="A2026" s="1" t="inlineStr">
+        <is>
+          <t>9786052872536</t>
+        </is>
+      </c>
+      <c r="B2026" s="1" t="inlineStr">
+        <is>
+          <t>Kibrit Kutusundan Çıkan Adamlar</t>
+        </is>
+      </c>
+      <c r="C2026" s="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="2027" spans="1:3">
+      <c r="A2027" s="1" t="inlineStr">
+        <is>
+          <t>9786052872574</t>
+        </is>
+      </c>
+      <c r="B2027" s="1" t="inlineStr">
+        <is>
+          <t>Sen Değişirsen Dünya Değişir</t>
+        </is>
+      </c>
+      <c r="C2027" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2028" spans="1:3">
+      <c r="A2028" s="1" t="inlineStr">
+        <is>
+          <t>9786052872550</t>
+        </is>
+      </c>
+      <c r="B2028" s="1" t="inlineStr">
+        <is>
+          <t>Dörtte Bir</t>
+        </is>
+      </c>
+      <c r="C2028" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="2029" spans="1:3">
+      <c r="A2029" s="1" t="inlineStr">
+        <is>
+          <t>9786052872567</t>
+        </is>
+      </c>
+      <c r="B2029" s="1" t="inlineStr">
+        <is>
+          <t>Kukinler</t>
+        </is>
+      </c>
+      <c r="C2029" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2030" spans="1:3">
+      <c r="A2030" s="1" t="inlineStr">
+        <is>
+          <t>9786052872499</t>
+        </is>
+      </c>
+      <c r="B2030" s="1" t="inlineStr">
+        <is>
+          <t>Doktor Çıldırdı</t>
+        </is>
+      </c>
+      <c r="C2030" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="2031" spans="1:3">
+      <c r="A2031" s="1" t="inlineStr">
+        <is>
+          <t>9786052875414</t>
+        </is>
+      </c>
+      <c r="B2031" s="1" t="inlineStr">
+        <is>
+          <t>E-Ti̇caret ve Di̇ji̇tal Pazarlama</t>
+        </is>
+      </c>
+      <c r="C2031" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2032" spans="1:3">
+      <c r="A2032" s="1" t="inlineStr">
+        <is>
+          <t>9786052872017</t>
+        </is>
+      </c>
+      <c r="B2032" s="1" t="inlineStr">
+        <is>
+          <t>Asmodeus'un Kaos'u</t>
+        </is>
+      </c>
+      <c r="C2032" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="2033" spans="1:3">
+      <c r="A2033" s="1" t="inlineStr">
+        <is>
+          <t>9786052871881</t>
+        </is>
+      </c>
+      <c r="B2033" s="1" t="inlineStr">
+        <is>
+          <t>Düşüncelerim ve Düşlerinin Yaratılış ve Kurgu Kavramları</t>
+        </is>
+      </c>
+      <c r="C2033" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2034" spans="1:3">
+      <c r="A2034" s="1" t="inlineStr">
+        <is>
+          <t>9786052871980</t>
+        </is>
+      </c>
+      <c r="B2034" s="1" t="inlineStr">
+        <is>
+          <t>Cümlelerin Ortasındayım</t>
+        </is>
+      </c>
+      <c r="C2034" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2035" spans="1:3">
+      <c r="A2035" s="1" t="inlineStr">
+        <is>
+          <t>9786052871959</t>
+        </is>
+      </c>
+      <c r="B2035" s="1" t="inlineStr">
+        <is>
+          <t>Herkes Kendi Kıyametine Koşar</t>
+        </is>
+      </c>
+      <c r="C2035" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="2036" spans="1:3">
+      <c r="A2036" s="1" t="inlineStr">
+        <is>
+          <t>9786052871904</t>
+        </is>
+      </c>
+      <c r="B2036" s="1" t="inlineStr">
+        <is>
+          <t>Yolun Yarısı Rüzgar</t>
+        </is>
+      </c>
+      <c r="C2036" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="2037" spans="1:3">
+      <c r="A2037" s="1" t="inlineStr">
+        <is>
+          <t>9786052872826</t>
+        </is>
+      </c>
+      <c r="B2037" s="1" t="inlineStr">
+        <is>
+          <t>Lal Düşler</t>
+        </is>
+      </c>
+      <c r="C2037" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2038" spans="1:3">
+      <c r="A2038" s="1" t="inlineStr">
+        <is>
+          <t>9786258529623</t>
+        </is>
+      </c>
+      <c r="B2038" s="1" t="inlineStr">
+        <is>
+          <t>İki Gölgenin Işığı</t>
+        </is>
+      </c>
+      <c r="C2038" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2039" spans="1:3">
+      <c r="A2039" s="1" t="inlineStr">
+        <is>
+          <t>9786258529258</t>
+        </is>
+      </c>
+      <c r="B2039" s="1" t="inlineStr">
+        <is>
+          <t>Soğuk Yangınlar</t>
+        </is>
+      </c>
+      <c r="C2039" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2040" spans="1:3">
+      <c r="A2040" s="1" t="inlineStr">
+        <is>
+          <t>9786258529630</t>
+        </is>
+      </c>
+      <c r="B2040" s="1" t="inlineStr">
+        <is>
+          <t>Kimyacı ve Hekim Gözüyle Sağlıklı Yaş Alma</t>
+        </is>
+      </c>
+      <c r="C2040" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2041" spans="1:3">
+      <c r="A2041" s="1" t="inlineStr">
+        <is>
+          <t>9786255776969</t>
+        </is>
+      </c>
+      <c r="B2041" s="1" t="inlineStr">
+        <is>
+          <t>Hiç Adil Bir Yer Değil Ki Bu Dünya</t>
+        </is>
+      </c>
+      <c r="C2041" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2042" spans="1:3">
+      <c r="A2042" s="1" t="inlineStr">
+        <is>
+          <t>9786255776211</t>
+        </is>
+      </c>
+      <c r="B2042" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kızdan Küçük Adama Hikayeler</t>
+        </is>
+      </c>
+      <c r="C2042" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2043" spans="1:3">
+      <c r="A2043" s="1" t="inlineStr">
+        <is>
+          <t>9786258529210</t>
+        </is>
+      </c>
+      <c r="B2043" s="1" t="inlineStr">
+        <is>
+          <t>Düş Zaman Kamları</t>
+        </is>
+      </c>
+      <c r="C2043" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="2044" spans="1:3">
+      <c r="A2044" s="1" t="inlineStr">
+        <is>
+          <t>9786255776952</t>
+        </is>
+      </c>
+      <c r="B2044" s="1" t="inlineStr">
+        <is>
+          <t>Bir Köşk Masalı</t>
+        </is>
+      </c>
+      <c r="C2044" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2045" spans="1:3">
+      <c r="A2045" s="1" t="inlineStr">
+        <is>
+          <t>9786258529173</t>
+        </is>
+      </c>
+      <c r="B2045" s="1" t="inlineStr">
+        <is>
+          <t>Rüya Atlası ve Yıldızlar - Rüyalar ve Burçları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C2045" s="1">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:3">
+      <c r="A2046" s="1" t="inlineStr">
+        <is>
+          <t>9786258529180</t>
+        </is>
+      </c>
+      <c r="B2046" s="1" t="inlineStr">
+        <is>
+          <t>Maziden Gelen Sessizlik</t>
+        </is>
+      </c>
+      <c r="C2046" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:3">
+      <c r="A2047" s="1" t="inlineStr">
+        <is>
+          <t>9786258529197</t>
+        </is>
+      </c>
+      <c r="B2047" s="1" t="inlineStr">
+        <is>
+          <t>Her An İçin Huzur ve Dua Rehberi</t>
+        </is>
+      </c>
+      <c r="C2047" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:3">
+      <c r="A2048" s="1" t="inlineStr">
+        <is>
+          <t>9786258529203</t>
+        </is>
+      </c>
+      <c r="B2048" s="1" t="inlineStr">
+        <is>
+          <t>Uzay Amazonu</t>
+        </is>
+      </c>
+      <c r="C2048" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:3">
+      <c r="A2049" s="1" t="inlineStr">
+        <is>
+          <t>9786255776815</t>
+        </is>
+      </c>
+      <c r="B2049" s="1" t="inlineStr">
+        <is>
+          <t>(Okunmadığı İçin) Bilinmeyen Ayetler</t>
+        </is>
+      </c>
+      <c r="C2049" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:3">
+      <c r="A2050" s="1" t="inlineStr">
+        <is>
+          <t>9786255776228</t>
+        </is>
+      </c>
+      <c r="B2050" s="1" t="inlineStr">
+        <is>
+          <t>Kırk Bir Ayaklı Melankolik Kırkayak</t>
+        </is>
+      </c>
+      <c r="C2050" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:3">
+      <c r="A2051" s="1" t="inlineStr">
+        <is>
+          <t>9786258529470</t>
+        </is>
+      </c>
+      <c r="B2051" s="1" t="inlineStr">
+        <is>
+          <t>Manevi Bir Pencere</t>
+        </is>
+      </c>
+      <c r="C2051" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:3">
+      <c r="A2052" s="1" t="inlineStr">
+        <is>
+          <t>9786255776686</t>
+        </is>
+      </c>
+      <c r="B2052" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Yuva ve Özlem</t>
+        </is>
+      </c>
+      <c r="C2052" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:3">
+      <c r="A2053" s="1" t="inlineStr">
+        <is>
+          <t>9786255776440</t>
+        </is>
+      </c>
+      <c r="B2053" s="1" t="inlineStr">
+        <is>
+          <t>Engel Siz Psikoloji</t>
+        </is>
+      </c>
+      <c r="C2053" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:3">
+      <c r="A2054" s="1" t="inlineStr">
+        <is>
+          <t>9786255776808</t>
+        </is>
+      </c>
+      <c r="B2054" s="1" t="inlineStr">
+        <is>
+          <t>İmge ve Gölge</t>
+        </is>
+      </c>
+      <c r="C2054" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:3">
+      <c r="A2055" s="1" t="inlineStr">
+        <is>
+          <t>9786255665812</t>
+        </is>
+      </c>
+      <c r="B2055" s="1" t="inlineStr">
+        <is>
+          <t>Cesur Meleğim</t>
+        </is>
+      </c>
+      <c r="C2055" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:3">
+      <c r="A2056" s="1" t="inlineStr">
+        <is>
+          <t>9786052877654</t>
+        </is>
+      </c>
+      <c r="B2056" s="1" t="inlineStr">
+        <is>
+          <t>Otizm Yol Haritası</t>
+        </is>
+      </c>
+      <c r="C2056" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:3">
+      <c r="A2057" s="1" t="inlineStr">
+        <is>
+          <t>9786255776198</t>
+        </is>
+      </c>
+      <c r="B2057" s="1" t="inlineStr">
+        <is>
+          <t>Ruhunla Tanış</t>
+        </is>
+      </c>
+      <c r="C2057" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:3">
+      <c r="A2058" s="1" t="inlineStr">
+        <is>
+          <t>9786255776235</t>
+        </is>
+      </c>
+      <c r="B2058" s="1" t="inlineStr">
+        <is>
+          <t>Sofa</t>
+        </is>
+      </c>
+      <c r="C2058" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:3">
+      <c r="A2059" s="1" t="inlineStr">
+        <is>
+          <t>9786255776433</t>
+        </is>
+      </c>
+      <c r="B2059" s="1" t="inlineStr">
+        <is>
+          <t>Saklanırken Kendime Yakalandım</t>
+        </is>
+      </c>
+      <c r="C2059" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:3">
+      <c r="A2060" s="1" t="inlineStr">
+        <is>
+          <t>9786253738808</t>
+        </is>
+      </c>
+      <c r="B2060" s="1" t="inlineStr">
+        <is>
+          <t>Bi’Çare</t>
+        </is>
+      </c>
+      <c r="C2060" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:3">
+      <c r="A2061" s="1" t="inlineStr">
+        <is>
+          <t>9786253739881</t>
+        </is>
+      </c>
+      <c r="B2061" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Bedenler</t>
+        </is>
+      </c>
+      <c r="C2061" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:3">
+      <c r="A2062" s="1" t="inlineStr">
+        <is>
+          <t>9786255665799</t>
+        </is>
+      </c>
+      <c r="B2062" s="1" t="inlineStr">
+        <is>
+          <t>21. Yüzyıl Kaynanası</t>
+        </is>
+      </c>
+      <c r="C2062" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:3">
+      <c r="A2063" s="1" t="inlineStr">
+        <is>
+          <t>9786255665829</t>
+        </is>
+      </c>
+      <c r="B2063" s="1" t="inlineStr">
+        <is>
+          <t>Yalgız</t>
+        </is>
+      </c>
+      <c r="C2063" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:3">
+      <c r="A2064" s="1" t="inlineStr">
+        <is>
+          <t>9786255665836</t>
+        </is>
+      </c>
+      <c r="B2064" s="1" t="inlineStr">
+        <is>
+          <t>Ilganus</t>
+        </is>
+      </c>
+      <c r="C2064" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:3">
+      <c r="A2065" s="1" t="inlineStr">
+        <is>
+          <t>9786255665706</t>
+        </is>
+      </c>
+      <c r="B2065" s="1" t="inlineStr">
+        <is>
+          <t>Kadının Sessiz Çığlığı</t>
+        </is>
+      </c>
+      <c r="C2065" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:3">
+      <c r="A2066" s="1" t="inlineStr">
+        <is>
+          <t>9786253738358</t>
+        </is>
+      </c>
+      <c r="B2066" s="1" t="inlineStr">
+        <is>
+          <t>Yol’da Yaşadıklarım</t>
+        </is>
+      </c>
+      <c r="C2066" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:3">
+      <c r="A2067" s="1" t="inlineStr">
+        <is>
+          <t>9786255665980</t>
+        </is>
+      </c>
+      <c r="B2067" s="1" t="inlineStr">
+        <is>
+          <t>Yıldız Kanunu</t>
+        </is>
+      </c>
+      <c r="C2067" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:3">
+      <c r="A2068" s="1" t="inlineStr">
+        <is>
+          <t>9786255665218</t>
+        </is>
+      </c>
+      <c r="B2068" s="1" t="inlineStr">
+        <is>
+          <t>Hayal Kutum - Lise Başlıyor</t>
+        </is>
+      </c>
+      <c r="C2068" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:3">
+      <c r="A2069" s="1" t="inlineStr">
+        <is>
+          <t>9786255665805</t>
+        </is>
+      </c>
+      <c r="B2069" s="1" t="inlineStr">
+        <is>
+          <t>Jinda</t>
+        </is>
+      </c>
+      <c r="C2069" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:3">
+      <c r="A2070" s="1" t="inlineStr">
+        <is>
+          <t>9786255665225</t>
+        </is>
+      </c>
+      <c r="B2070" s="1" t="inlineStr">
+        <is>
+          <t>Evde Depresyondan Çıkmanın Yolları</t>
+        </is>
+      </c>
+      <c r="C2070" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:3">
+      <c r="A2071" s="1" t="inlineStr">
+        <is>
+          <t>9786255665720</t>
+        </is>
+      </c>
+      <c r="B2071" s="1" t="inlineStr">
+        <is>
+          <t>LGS Hazırlık ve Rehberlik Kitabı</t>
+        </is>
+      </c>
+      <c r="C2071" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:3">
+      <c r="A2072" s="1" t="inlineStr">
+        <is>
+          <t>9786255665188</t>
+        </is>
+      </c>
+      <c r="B2072" s="1" t="inlineStr">
+        <is>
+          <t>Mucizeye Yolculuk</t>
+        </is>
+      </c>
+      <c r="C2072" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:3">
+      <c r="A2073" s="1" t="inlineStr">
+        <is>
+          <t>9786255665263</t>
+        </is>
+      </c>
+      <c r="B2073" s="1" t="inlineStr">
+        <is>
+          <t>Yarımsal Hikayeler</t>
+        </is>
+      </c>
+      <c r="C2073" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:3">
+      <c r="A2074" s="1" t="inlineStr">
+        <is>
+          <t>9786253739799</t>
+        </is>
+      </c>
+      <c r="B2074" s="1" t="inlineStr">
+        <is>
+          <t>Ayris’in Maceraları</t>
+        </is>
+      </c>
+      <c r="C2074" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:3">
+      <c r="A2075" s="1" t="inlineStr">
+        <is>
+          <t>9786055303099</t>
+        </is>
+      </c>
+      <c r="B2075" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Mehdinin Zuhuru ve Kur’an’daki 7 Harfin Sırrı</t>
+        </is>
+      </c>
+      <c r="C2075" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:3">
+      <c r="A2076" s="1" t="inlineStr">
+        <is>
+          <t>9786253739980</t>
+        </is>
+      </c>
+      <c r="B2076" s="1" t="inlineStr">
+        <is>
+          <t>Yolculuğun Esrarı</t>
+        </is>
+      </c>
+      <c r="C2076" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:3">
+      <c r="A2077" s="1" t="inlineStr">
+        <is>
+          <t>9786255665287</t>
+        </is>
+      </c>
+      <c r="B2077" s="1" t="inlineStr">
+        <is>
+          <t>Melek</t>
+        </is>
+      </c>
+      <c r="C2077" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:3">
+      <c r="A2078" s="1" t="inlineStr">
+        <is>
+          <t>9786253739072</t>
+        </is>
+      </c>
+      <c r="B2078" s="1" t="inlineStr">
+        <is>
+          <t>Pizzaola</t>
+        </is>
+      </c>
+      <c r="C2078" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:3">
+      <c r="A2079" s="1" t="inlineStr">
+        <is>
+          <t>9786253739812</t>
+        </is>
+      </c>
+      <c r="B2079" s="1" t="inlineStr">
+        <is>
+          <t>Son Parmak</t>
+        </is>
+      </c>
+      <c r="C2079" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2080" spans="1:3">
+      <c r="A2080" s="1" t="inlineStr">
+        <is>
+          <t>9786253739911</t>
+        </is>
+      </c>
+      <c r="B2080" s="1" t="inlineStr">
+        <is>
+          <t>Söyleyemediklerimin Küllüğü</t>
+        </is>
+      </c>
+      <c r="C2080" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2081" spans="1:3">
+      <c r="A2081" s="1" t="inlineStr">
+        <is>
+          <t>9786253739805</t>
+        </is>
+      </c>
+      <c r="B2081" s="1" t="inlineStr">
+        <is>
+          <t>Kurumsal Dönüşüm Liderle Başlar</t>
+        </is>
+      </c>
+      <c r="C2081" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2082" spans="1:3">
+      <c r="A2082" s="1" t="inlineStr">
+        <is>
+          <t>9786253739928</t>
+        </is>
+      </c>
+      <c r="B2082" s="1" t="inlineStr">
+        <is>
+          <t>Gümüş Kolye</t>
+        </is>
+      </c>
+      <c r="C2082" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2083" spans="1:3">
+      <c r="A2083" s="1" t="inlineStr">
+        <is>
+          <t>9786255665201</t>
+        </is>
+      </c>
+      <c r="B2083" s="1" t="inlineStr">
+        <is>
+          <t>Ya Kendini Bulacaksın Ya Kendinden Bulacaksın - 1</t>
+        </is>
+      </c>
+      <c r="C2083" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2084" spans="1:3">
+      <c r="A2084" s="1" t="inlineStr">
+        <is>
+          <t>9786253739973</t>
+        </is>
+      </c>
+      <c r="B2084" s="1" t="inlineStr">
+        <is>
+          <t>Hêvî</t>
+        </is>
+      </c>
+      <c r="C2084" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2085" spans="1:3">
+      <c r="A2085" s="1" t="inlineStr">
+        <is>
+          <t>9786255665195</t>
+        </is>
+      </c>
+      <c r="B2085" s="1" t="inlineStr">
+        <is>
+          <t>Nalbant</t>
+        </is>
+      </c>
+      <c r="C2085" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2086" spans="1:3">
+      <c r="A2086" s="1" t="inlineStr">
+        <is>
+          <t>9786253739942</t>
+        </is>
+      </c>
+      <c r="B2086" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dünya Düzeni</t>
+        </is>
+      </c>
+      <c r="C2086" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2087" spans="1:3">
+      <c r="A2087" s="1" t="inlineStr">
+        <is>
+          <t>9786253739935</t>
+        </is>
+      </c>
+      <c r="B2087" s="1" t="inlineStr">
+        <is>
+          <t>20’li Yaş</t>
+        </is>
+      </c>
+      <c r="C2087" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2088" spans="1:3">
+      <c r="A2088" s="1" t="inlineStr">
+        <is>
+          <t>9786259680217</t>
+        </is>
+      </c>
+      <c r="B2088" s="1" t="inlineStr">
+        <is>
+          <t>Bir Yerim Kanıyor Onay Dolu Bakışlar</t>
+        </is>
+      </c>
+      <c r="C2088" s="1">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="2089" spans="1:3">
+      <c r="A2089" s="1" t="inlineStr">
+        <is>
+          <t>9786255665249</t>
+        </is>
+      </c>
+      <c r="B2089" s="1" t="inlineStr">
+        <is>
+          <t>Caterra'nın Mührü</t>
+        </is>
+      </c>
+      <c r="C2089" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2090" spans="1:3">
+      <c r="A2090" s="1" t="inlineStr">
+        <is>
+          <t>9786253739720</t>
+        </is>
+      </c>
+      <c r="B2090" s="1" t="inlineStr">
+        <is>
+          <t>8 Sayfalık Şiir</t>
+        </is>
+      </c>
+      <c r="C2090" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2091" spans="1:3">
+      <c r="A2091" s="1" t="inlineStr">
+        <is>
+          <t>9786253739553</t>
+        </is>
+      </c>
+      <c r="B2091" s="1" t="inlineStr">
+        <is>
+          <t>Yörünge</t>
+        </is>
+      </c>
+      <c r="C2091" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2092" spans="1:3">
+      <c r="A2092" s="1" t="inlineStr">
+        <is>
+          <t>9786253739843</t>
+        </is>
+      </c>
+      <c r="B2092" s="1" t="inlineStr">
+        <is>
+          <t>Adı Yok</t>
+        </is>
+      </c>
+      <c r="C2092" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2093" spans="1:3">
+      <c r="A2093" s="1" t="inlineStr">
+        <is>
+          <t>9786253739997</t>
+        </is>
+      </c>
+      <c r="B2093" s="1" t="inlineStr">
+        <is>
+          <t>Geriye Kalan</t>
+        </is>
+      </c>
+      <c r="C2093" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2094" spans="1:3">
+      <c r="A2094" s="1" t="inlineStr">
+        <is>
+          <t>9786253739362</t>
+        </is>
+      </c>
+      <c r="B2094" s="1" t="inlineStr">
+        <is>
+          <t>Merhabalar ve Vedalar</t>
+        </is>
+      </c>
+      <c r="C2094" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="2095" spans="1:3">
+      <c r="A2095" s="1" t="inlineStr">
+        <is>
+          <t>9786253739324</t>
+        </is>
+      </c>
+      <c r="B2095" s="1" t="inlineStr">
+        <is>
+          <t>Bir Ömürde Dört Mevsim</t>
+        </is>
+      </c>
+      <c r="C2095" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2096" spans="1:3">
+      <c r="A2096" s="1" t="inlineStr">
+        <is>
+          <t>9786253739393</t>
+        </is>
+      </c>
+      <c r="B2096" s="1" t="inlineStr">
+        <is>
+          <t>Kürt Meselesi</t>
+        </is>
+      </c>
+      <c r="C2096" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2097" spans="1:3">
+      <c r="A2097" s="1" t="inlineStr">
+        <is>
+          <t>9786253739317</t>
+        </is>
+      </c>
+      <c r="B2097" s="1" t="inlineStr">
+        <is>
+          <t>Uyanış</t>
+        </is>
+      </c>
+      <c r="C2097" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2098" spans="1:3">
+      <c r="A2098" s="1" t="inlineStr">
+        <is>
+          <t>9786253739522</t>
+        </is>
+      </c>
+      <c r="B2098" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka İle Para Kazanma Sanatı</t>
+        </is>
+      </c>
+      <c r="C2098" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="2099" spans="1:3">
+      <c r="A2099" s="1" t="inlineStr">
+        <is>
+          <t>9786253739379</t>
+        </is>
+      </c>
+      <c r="B2099" s="1" t="inlineStr">
+        <is>
+          <t>Herkes İçin Yapay Zeka</t>
+        </is>
+      </c>
+      <c r="C2099" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="2100" spans="1:3">
+      <c r="A2100" s="1" t="inlineStr">
+        <is>
+          <t>9786051485720</t>
+        </is>
+      </c>
+      <c r="B2100" s="1" t="inlineStr">
+        <is>
+          <t>IELTS Ders Notları</t>
+        </is>
+      </c>
+      <c r="C2100" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="2101" spans="1:3">
+      <c r="A2101" s="1" t="inlineStr">
+        <is>
+          <t>9786051487045</t>
+        </is>
+      </c>
+      <c r="B2101" s="1" t="inlineStr">
+        <is>
+          <t>TOEFL Ders Notları</t>
+        </is>
+      </c>
+      <c r="C2101" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="2102" spans="1:3">
+      <c r="A2102" s="1" t="inlineStr">
+        <is>
+          <t>9786253738815</t>
+        </is>
+      </c>
+      <c r="B2102" s="1" t="inlineStr">
+        <is>
+          <t>Madde Bağımlılığıyla Mücadelede Türkiye Modeli “Milli Bağımsızlık Mücadelesi”</t>
+        </is>
+      </c>
+      <c r="C2102" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="2103" spans="1:3">
+      <c r="A2103" s="1" t="inlineStr">
+        <is>
+          <t>9786253739355</t>
+        </is>
+      </c>
+      <c r="B2103" s="1" t="inlineStr">
+        <is>
+          <t>Bay Kimse’nin Güncesi</t>
+        </is>
+      </c>
+      <c r="C2103" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2104" spans="1:3">
+      <c r="A2104" s="1" t="inlineStr">
+        <is>
+          <t>9786253739102</t>
+        </is>
+      </c>
+      <c r="B2104" s="1" t="inlineStr">
+        <is>
+          <t>Mükemmellik Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C2104" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2105" spans="1:3">
+      <c r="A2105" s="1" t="inlineStr">
+        <is>
+          <t>9786253738778</t>
+        </is>
+      </c>
+      <c r="B2105" s="1" t="inlineStr">
+        <is>
+          <t>Hayatı Kavalyem Yaptım</t>
+        </is>
+      </c>
+      <c r="C2105" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2106" spans="1:3">
+      <c r="A2106" s="1" t="inlineStr">
+        <is>
+          <t>9786253739331</t>
+        </is>
+      </c>
+      <c r="B2106" s="1" t="inlineStr">
+        <is>
+          <t>Ne Baharı Bildim Ne Yazım Oldu</t>
+        </is>
+      </c>
+      <c r="C2106" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2107" spans="1:3">
+      <c r="A2107" s="1" t="inlineStr">
+        <is>
+          <t>9786253739096</t>
+        </is>
+      </c>
+      <c r="B2107" s="1" t="inlineStr">
+        <is>
+          <t>Şiirce</t>
+        </is>
+      </c>
+      <c r="C2107" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2108" spans="1:3">
+      <c r="A2108" s="1" t="inlineStr">
+        <is>
+          <t>9786253739348</t>
+        </is>
+      </c>
+      <c r="B2108" s="1" t="inlineStr">
+        <is>
+          <t>Ululara Nazireler</t>
+        </is>
+      </c>
+      <c r="C2108" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2109" spans="1:3">
+      <c r="A2109" s="1" t="inlineStr">
+        <is>
+          <t>9786253739386</t>
+        </is>
+      </c>
+      <c r="B2109" s="1" t="inlineStr">
+        <is>
+          <t>Aynaların Sessizliği</t>
+        </is>
+      </c>
+      <c r="C2109" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2110" spans="1:3">
+      <c r="A2110" s="1" t="inlineStr">
+        <is>
+          <t>9786253739126</t>
+        </is>
+      </c>
+      <c r="B2110" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuz Zamanlara Vahiy Buyrulmuş Ayetler</t>
+        </is>
+      </c>
+      <c r="C2110" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2111" spans="1:3">
+      <c r="A2111" s="1" t="inlineStr">
+        <is>
+          <t>9786253738938</t>
+        </is>
+      </c>
+      <c r="B2111" s="1" t="inlineStr">
+        <is>
+          <t>İclal Bir Muamma</t>
+        </is>
+      </c>
+      <c r="C2111" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="2112" spans="1:3">
+      <c r="A2112" s="1" t="inlineStr">
+        <is>
+          <t>9786253738792</t>
+        </is>
+      </c>
+      <c r="B2112" s="1" t="inlineStr">
+        <is>
+          <t>Lila’nın Hakları</t>
+        </is>
+      </c>
+      <c r="C2112" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="2113" spans="1:3">
+      <c r="A2113" s="1" t="inlineStr">
+        <is>
+          <t>9786253739133</t>
+        </is>
+      </c>
+      <c r="B2113" s="1" t="inlineStr">
+        <is>
+          <t>Harfin Sınırında Bir Kadın</t>
+        </is>
+      </c>
+      <c r="C2113" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2114" spans="1:3">
+      <c r="A2114" s="1" t="inlineStr">
+        <is>
+          <t>9786253739089</t>
+        </is>
+      </c>
+      <c r="B2114" s="1" t="inlineStr">
+        <is>
+          <t>Kedimin Sessizliği</t>
+        </is>
+      </c>
+      <c r="C2114" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2115" spans="1:3">
+      <c r="A2115" s="1" t="inlineStr">
+        <is>
+          <t>9786253738785</t>
+        </is>
+      </c>
+      <c r="B2115" s="1" t="inlineStr">
+        <is>
+          <t>Bahar Oldum Ama Önce Yandım</t>
+        </is>
+      </c>
+      <c r="C2115" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2116" spans="1:3">
+      <c r="A2116" s="1" t="inlineStr">
+        <is>
+          <t>9786253738693</t>
+        </is>
+      </c>
+      <c r="B2116" s="1" t="inlineStr">
+        <is>
+          <t>Zürafa Dodo</t>
+        </is>
+      </c>
+      <c r="C2116" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2117" spans="1:3">
+      <c r="A2117" s="1" t="inlineStr">
+        <is>
+          <t>9786253738624</t>
+        </is>
+      </c>
+      <c r="B2117" s="1" t="inlineStr">
+        <is>
+          <t>Senli Zamanlar Diyarı</t>
+        </is>
+      </c>
+      <c r="C2117" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2118" spans="1:3">
+      <c r="A2118" s="1" t="inlineStr">
+        <is>
+          <t>9786253738747</t>
+        </is>
+      </c>
+      <c r="B2118" s="1" t="inlineStr">
+        <is>
+          <t>Kurtuluş Yolunda Atatürk ve Turhallı Gazinin Anıları</t>
+        </is>
+      </c>
+      <c r="C2118" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2119" spans="1:3">
+      <c r="A2119" s="1" t="inlineStr">
+        <is>
+          <t>9786253738921</t>
+        </is>
+      </c>
+      <c r="B2119" s="1" t="inlineStr">
+        <is>
+          <t>24 Saat</t>
+        </is>
+      </c>
+      <c r="C2119" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2120" spans="1:3">
+      <c r="A2120" s="1" t="inlineStr">
+        <is>
+          <t>9786253738730</t>
+        </is>
+      </c>
+      <c r="B2120" s="1" t="inlineStr">
+        <is>
+          <t>Bu Kitabı Yapay Zeka Yaz(Ma)Dı Mı?</t>
+        </is>
+      </c>
+      <c r="C2120" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="2121" spans="1:3">
+      <c r="A2121" s="1" t="inlineStr">
+        <is>
+          <t>9786253738006</t>
+        </is>
+      </c>
+      <c r="B2121" s="1" t="inlineStr">
+        <is>
+          <t>Yazarlar Sınıfı İş Başında</t>
+        </is>
+      </c>
+      <c r="C2121" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2122" spans="1:3">
+      <c r="A2122" s="1" t="inlineStr">
+        <is>
+          <t>9786253738914</t>
+        </is>
+      </c>
+      <c r="B2122" s="1" t="inlineStr">
+        <is>
+          <t>Sensedim</t>
+        </is>
+      </c>
+      <c r="C2122" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2123" spans="1:3">
+      <c r="A2123" s="1" t="inlineStr">
+        <is>
+          <t>9786253738761</t>
+        </is>
+      </c>
+      <c r="B2123" s="1" t="inlineStr">
+        <is>
+          <t>Öldüğümü Hissediyorum</t>
+        </is>
+      </c>
+      <c r="C2123" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="2124" spans="1:3">
+      <c r="A2124" s="1" t="inlineStr">
+        <is>
+          <t>9786253738365</t>
+        </is>
+      </c>
+      <c r="B2124" s="1" t="inlineStr">
+        <is>
+          <t>Siz Varsanız Ben De Varım</t>
+        </is>
+      </c>
+      <c r="C2124" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2125" spans="1:3">
+      <c r="A2125" s="1" t="inlineStr">
+        <is>
+          <t>9786253738372</t>
+        </is>
+      </c>
+      <c r="B2125" s="1" t="inlineStr">
+        <is>
+          <t>Siyah Atın Yavrusu</t>
+        </is>
+      </c>
+      <c r="C2125" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="2126" spans="1:3">
+      <c r="A2126" s="1" t="inlineStr">
+        <is>
+          <t>9786253738686</t>
+        </is>
+      </c>
+      <c r="B2126" s="1" t="inlineStr">
+        <is>
+          <t>Şehir Efsanesi</t>
+        </is>
+      </c>
+      <c r="C2126" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2127" spans="1:3">
+      <c r="A2127" s="1" t="inlineStr">
+        <is>
+          <t>9786253738457</t>
+        </is>
+      </c>
+      <c r="B2127" s="1" t="inlineStr">
+        <is>
+          <t>Kum Saatindeki Evren</t>
+        </is>
+      </c>
+      <c r="C2127" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2128" spans="1:3">
+      <c r="A2128" s="1" t="inlineStr">
+        <is>
+          <t>9786253738235</t>
+        </is>
+      </c>
+      <c r="B2128" s="1" t="inlineStr">
+        <is>
+          <t>Devri Süküt</t>
+        </is>
+      </c>
+      <c r="C2128" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2129" spans="1:3">
+      <c r="A2129" s="1" t="inlineStr">
+        <is>
+          <t>9786253738389</t>
+        </is>
+      </c>
+      <c r="B2129" s="1" t="inlineStr">
+        <is>
+          <t>Yasak Kadın</t>
+        </is>
+      </c>
+      <c r="C2129" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2130" spans="1:3">
+      <c r="A2130" s="1" t="inlineStr">
+        <is>
+          <t>9786253738501</t>
+        </is>
+      </c>
+      <c r="B2130" s="1" t="inlineStr">
+        <is>
+          <t>Bir Bipoların Gizemli Defteri</t>
+        </is>
+      </c>
+      <c r="C2130" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2131" spans="1:3">
+      <c r="A2131" s="1" t="inlineStr">
+        <is>
+          <t>9786052874486</t>
+        </is>
+      </c>
+      <c r="B2131" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Aşk Tutkusu</t>
+        </is>
+      </c>
+      <c r="C2131" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2132" spans="1:3">
+      <c r="A2132" s="1" t="inlineStr">
+        <is>
+          <t>9786253738211</t>
+        </is>
+      </c>
+      <c r="B2132" s="1" t="inlineStr">
+        <is>
+          <t>Baba Beni Biraz Sever Misin?</t>
+        </is>
+      </c>
+      <c r="C2132" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2133" spans="1:3">
+      <c r="A2133" s="1" t="inlineStr">
+        <is>
+          <t>9786253738334</t>
+        </is>
+      </c>
+      <c r="B2133" s="1" t="inlineStr">
+        <is>
+          <t>Satürn Sporları</t>
+        </is>
+      </c>
+      <c r="C2133" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2134" spans="1:3">
+      <c r="A2134" s="1" t="inlineStr">
+        <is>
+          <t>9786253738327</t>
+        </is>
+      </c>
+      <c r="B2134" s="1" t="inlineStr">
+        <is>
+          <t>Dünya’dan Mars’a</t>
+        </is>
+      </c>
+      <c r="C2134" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2135" spans="1:3">
+      <c r="A2135" s="1" t="inlineStr">
+        <is>
+          <t>9786253738341</t>
+        </is>
+      </c>
+      <c r="B2135" s="1" t="inlineStr">
+        <is>
+          <t>Ay’a Basan İlk Kedi</t>
+        </is>
+      </c>
+      <c r="C2135" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2136" spans="1:3">
+      <c r="A2136" s="1" t="inlineStr">
+        <is>
+          <t>9786253737979</t>
+        </is>
+      </c>
+      <c r="B2136" s="1" t="inlineStr">
+        <is>
+          <t>Son Direniş İstanbul</t>
+        </is>
+      </c>
+      <c r="C2136" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2137" spans="1:3">
+      <c r="A2137" s="1" t="inlineStr">
+        <is>
+          <t>9786253738136</t>
+        </is>
+      </c>
+      <c r="B2137" s="1" t="inlineStr">
+        <is>
+          <t>Eşik</t>
+        </is>
+      </c>
+      <c r="C2137" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2138" spans="1:3">
+      <c r="A2138" s="1" t="inlineStr">
+        <is>
+          <t>9786253738129</t>
+        </is>
+      </c>
+      <c r="B2138" s="1" t="inlineStr">
+        <is>
+          <t>Tek Çaresi Okumaktı</t>
+        </is>
+      </c>
+      <c r="C2138" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="2139" spans="1:3">
+      <c r="A2139" s="1" t="inlineStr">
+        <is>
+          <t>9786253737986</t>
+        </is>
+      </c>
+      <c r="B2139" s="1" t="inlineStr">
+        <is>
+          <t>Uykumu Kaçıranlar</t>
+        </is>
+      </c>
+      <c r="C2139" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="2140" spans="1:3">
+      <c r="A2140" s="1" t="inlineStr">
+        <is>
+          <t>9786253737993</t>
+        </is>
+      </c>
+      <c r="B2140" s="1" t="inlineStr">
+        <is>
+          <t>Cennet Gülüşlüm</t>
+        </is>
+      </c>
+      <c r="C2140" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2141" spans="1:3">
+      <c r="A2141" s="1" t="inlineStr">
+        <is>
+          <t>9786253738143</t>
+        </is>
+      </c>
+      <c r="B2141" s="1" t="inlineStr">
+        <is>
+          <t>Kök Hücre</t>
+        </is>
+      </c>
+      <c r="C2141" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="2142" spans="1:3">
+      <c r="A2142" s="1" t="inlineStr">
+        <is>
+          <t>9786253736798</t>
+        </is>
+      </c>
+      <c r="B2142" s="1" t="inlineStr">
+        <is>
+          <t>Açelya</t>
+        </is>
+      </c>
+      <c r="C2142" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2143" spans="1:3">
+      <c r="A2143" s="1" t="inlineStr">
+        <is>
+          <t>9786253737726</t>
+        </is>
+      </c>
+      <c r="B2143" s="1" t="inlineStr">
+        <is>
+          <t>Portakal Kabuğundan Bir Gemi</t>
+        </is>
+      </c>
+      <c r="C2143" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="2144" spans="1:3">
+      <c r="A2144" s="1" t="inlineStr">
+        <is>
+          <t>9786253737719</t>
+        </is>
+      </c>
+      <c r="B2144" s="1" t="inlineStr">
+        <is>
+          <t>İçimdeki Pişmanlık</t>
+        </is>
+      </c>
+      <c r="C2144" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2145" spans="1:3">
+      <c r="A2145" s="1" t="inlineStr">
+        <is>
+          <t>9786253737702</t>
+        </is>
+      </c>
+      <c r="B2145" s="1" t="inlineStr">
+        <is>
+          <t>Hayata Küsmeyen Çocuk</t>
+        </is>
+      </c>
+      <c r="C2145" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2146" spans="1:3">
+      <c r="A2146" s="1" t="inlineStr">
+        <is>
+          <t>9786253737252</t>
+        </is>
+      </c>
+      <c r="B2146" s="1" t="inlineStr">
+        <is>
+          <t>Son Çağrı Rize</t>
+        </is>
+      </c>
+      <c r="C2146" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="2147" spans="1:3">
+      <c r="A2147" s="1" t="inlineStr">
+        <is>
+          <t>9786253737511</t>
+        </is>
+      </c>
+      <c r="B2147" s="1" t="inlineStr">
+        <is>
+          <t>Resmi Olmayan Deli</t>
+        </is>
+      </c>
+      <c r="C2147" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2148" spans="1:3">
+      <c r="A2148" s="1" t="inlineStr">
+        <is>
+          <t>9786253737498</t>
+        </is>
+      </c>
+      <c r="B2148" s="1" t="inlineStr">
+        <is>
+          <t>Sabıkalı Aşk</t>
+        </is>
+      </c>
+      <c r="C2148" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2149" spans="1:3">
+      <c r="A2149" s="1" t="inlineStr">
+        <is>
+          <t>9786051489605</t>
+        </is>
+      </c>
+      <c r="B2149" s="1" t="inlineStr">
+        <is>
+          <t>YDS Ders Notları</t>
+        </is>
+      </c>
+      <c r="C2149" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="2150" spans="1:3">
+      <c r="A2150" s="1" t="inlineStr">
+        <is>
+          <t>9786253737481</t>
+        </is>
+      </c>
+      <c r="B2150" s="1" t="inlineStr">
+        <is>
+          <t>Batıl Hayatlar</t>
+        </is>
+      </c>
+      <c r="C2150" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2151" spans="1:3">
+      <c r="A2151" s="1" t="inlineStr">
+        <is>
+          <t>9786253737474</t>
+        </is>
+      </c>
+      <c r="B2151" s="1" t="inlineStr">
+        <is>
+          <t>Siyah Umut</t>
+        </is>
+      </c>
+      <c r="C2151" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2152" spans="1:3">
+      <c r="A2152" s="1" t="inlineStr">
+        <is>
+          <t>9786253737504</t>
+        </is>
+      </c>
+      <c r="B2152" s="1" t="inlineStr">
+        <is>
+          <t>Kurt ve Sırtlanın Savaşı</t>
+        </is>
+      </c>
+      <c r="C2152" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="2153" spans="1:3">
+      <c r="A2153" s="1" t="inlineStr">
+        <is>
+          <t>9786253737337</t>
+        </is>
+      </c>
+      <c r="B2153" s="1" t="inlineStr">
+        <is>
+          <t>Muma Ateş Olan Yüreğim</t>
+        </is>
+      </c>
+      <c r="C2153" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2154" spans="1:3">
+      <c r="A2154" s="1" t="inlineStr">
+        <is>
+          <t>9786253736880</t>
+        </is>
+      </c>
+      <c r="B2154" s="1" t="inlineStr">
+        <is>
+          <t>Sahte Beden Kara İncir</t>
+        </is>
+      </c>
+      <c r="C2154" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="2155" spans="1:3">
+      <c r="A2155" s="1" t="inlineStr">
+        <is>
+          <t>9786253737214</t>
+        </is>
+      </c>
+      <c r="B2155" s="1" t="inlineStr">
+        <is>
+          <t>Yirmi</t>
+        </is>
+      </c>
+      <c r="C2155" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2156" spans="1:3">
+      <c r="A2156" s="1" t="inlineStr">
+        <is>
+          <t>9786253737191</t>
+        </is>
+      </c>
+      <c r="B2156" s="1" t="inlineStr">
+        <is>
+          <t>Şehir</t>
+        </is>
+      </c>
+      <c r="C2156" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2157" spans="1:3">
+      <c r="A2157" s="1" t="inlineStr">
+        <is>
+          <t>9786253737207</t>
+        </is>
+      </c>
+      <c r="B2157" s="1" t="inlineStr">
+        <is>
+          <t>Kunduracı Hasan</t>
+        </is>
+      </c>
+      <c r="C2157" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2158" spans="1:3">
+      <c r="A2158" s="1" t="inlineStr">
+        <is>
+          <t>9786253736002</t>
+        </is>
+      </c>
+      <c r="B2158" s="1" t="inlineStr">
+        <is>
+          <t>Yaramaz Yuki</t>
+        </is>
+      </c>
+      <c r="C2158" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2159" spans="1:3">
+      <c r="A2159" s="1" t="inlineStr">
+        <is>
+          <t>9786253736385</t>
+        </is>
+      </c>
+      <c r="B2159" s="1" t="inlineStr">
+        <is>
+          <t>Sekar</t>
+        </is>
+      </c>
+      <c r="C2159" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="2160" spans="1:3">
+      <c r="A2160" s="1" t="inlineStr">
+        <is>
+          <t>9786253736781</t>
+        </is>
+      </c>
+      <c r="B2160" s="1" t="inlineStr">
+        <is>
+          <t>Bir, İki, Üç… Türk Edebiyatına Dair Birkaç Metin</t>
+        </is>
+      </c>
+      <c r="C2160" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2161" spans="1:3">
+      <c r="A2161" s="1" t="inlineStr">
+        <is>
+          <t>9786253735982</t>
+        </is>
+      </c>
+      <c r="B2161" s="1" t="inlineStr">
+        <is>
+          <t>Cycle In Time</t>
+        </is>
+      </c>
+      <c r="C2161" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2162" spans="1:3">
+      <c r="A2162" s="1" t="inlineStr">
+        <is>
+          <t>9786253736774</t>
+        </is>
+      </c>
+      <c r="B2162" s="1" t="inlineStr">
+        <is>
+          <t>Aklım Hala Yapamadıklarımda</t>
+        </is>
+      </c>
+      <c r="C2162" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2163" spans="1:3">
+      <c r="A2163" s="1" t="inlineStr">
+        <is>
+          <t>9786253736378</t>
+        </is>
+      </c>
+      <c r="B2163" s="1" t="inlineStr">
+        <is>
+          <t>Yedi Aynayı Kırmak</t>
+        </is>
+      </c>
+      <c r="C2163" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="2164" spans="1:3">
+      <c r="A2164" s="1" t="inlineStr">
+        <is>
+          <t>9786253736026</t>
+        </is>
+      </c>
+      <c r="B2164" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuza Dek Elveda</t>
+        </is>
+      </c>
+      <c r="C2164" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2165" spans="1:3">
+      <c r="A2165" s="1" t="inlineStr">
+        <is>
+          <t>9786253736392</t>
+        </is>
+      </c>
+      <c r="B2165" s="1" t="inlineStr">
+        <is>
+          <t>Yalancı Yakamoz</t>
+        </is>
+      </c>
+      <c r="C2165" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2166" spans="1:3">
+      <c r="A2166" s="1" t="inlineStr">
+        <is>
+          <t>9786253736279</t>
+        </is>
+      </c>
+      <c r="B2166" s="1" t="inlineStr">
+        <is>
+          <t>Felsefenin Doğuşu</t>
+        </is>
+      </c>
+      <c r="C2166" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2167" spans="1:3">
+      <c r="A2167" s="1" t="inlineStr">
+        <is>
+          <t>9786253736415</t>
+        </is>
+      </c>
+      <c r="B2167" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Dili Yoktur</t>
+        </is>
+      </c>
+      <c r="C2167" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="2168" spans="1:3">
+      <c r="A2168" s="1" t="inlineStr">
+        <is>
+          <t>9786253736262</t>
+        </is>
+      </c>
+      <c r="B2168" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir Gün Daha</t>
+        </is>
+      </c>
+      <c r="C2168" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2169" spans="1:3">
+      <c r="A2169" s="1" t="inlineStr">
+        <is>
+          <t>9786253736408</t>
+        </is>
+      </c>
+      <c r="B2169" s="1" t="inlineStr">
+        <is>
+          <t>Hora Güneş’in Abhaz Yemek Tarifleri</t>
+        </is>
+      </c>
+      <c r="C2169" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2170" spans="1:3">
+      <c r="A2170" s="1" t="inlineStr">
+        <is>
+          <t>9786253736255</t>
+        </is>
+      </c>
+      <c r="B2170" s="1" t="inlineStr">
+        <is>
+          <t>Delişmen’in Hayatı</t>
+        </is>
+      </c>
+      <c r="C2170" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2171" spans="1:3">
+      <c r="A2171" s="1" t="inlineStr">
+        <is>
+          <t>9786253736354</t>
+        </is>
+      </c>
+      <c r="B2171" s="1" t="inlineStr">
+        <is>
+          <t>Musaus’in Masal Dünyası</t>
+        </is>
+      </c>
+      <c r="C2171" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2172" spans="1:3">
+      <c r="A2172" s="1" t="inlineStr">
+        <is>
+          <t>9786253736019</t>
+        </is>
+      </c>
+      <c r="B2172" s="1" t="inlineStr">
+        <is>
+          <t>Uçurumdan Gelen Ses</t>
+        </is>
+      </c>
+      <c r="C2172" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="2173" spans="1:3">
+      <c r="A2173" s="1" t="inlineStr">
+        <is>
+          <t>9786253735883</t>
+        </is>
+      </c>
+      <c r="B2173" s="1" t="inlineStr">
+        <is>
+          <t>İlahi İzdüşüm: Keramet ve Hayat</t>
+        </is>
+      </c>
+      <c r="C2173" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2174" spans="1:3">
+      <c r="A2174" s="1" t="inlineStr">
+        <is>
+          <t>9786253735913</t>
+        </is>
+      </c>
+      <c r="B2174" s="1" t="inlineStr">
+        <is>
+          <t>Lal Haykırış</t>
+        </is>
+      </c>
+      <c r="C2174" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2175" spans="1:3">
+      <c r="A2175" s="1" t="inlineStr">
+        <is>
+          <t>9786253735920</t>
+        </is>
+      </c>
+      <c r="B2175" s="1" t="inlineStr">
+        <is>
+          <t>Gélibolu Mon Amour</t>
+        </is>
+      </c>
+      <c r="C2175" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2176" spans="1:3">
+      <c r="A2176" s="1" t="inlineStr">
+        <is>
+          <t>9786253735999</t>
+        </is>
+      </c>
+      <c r="B2176" s="1" t="inlineStr">
+        <is>
+          <t>Tutunduklarım</t>
+        </is>
+      </c>
+      <c r="C2176" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2177" spans="1:3">
+      <c r="A2177" s="1" t="inlineStr">
+        <is>
+          <t>9786253735869</t>
+        </is>
+      </c>
+      <c r="B2177" s="1" t="inlineStr">
+        <is>
+          <t>Karanlığın Kıyısında Bir Adam</t>
+        </is>
+      </c>
+      <c r="C2177" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="2178" spans="1:3">
+      <c r="A2178" s="1" t="inlineStr">
+        <is>
+          <t>9786253735777</t>
+        </is>
+      </c>
+      <c r="B2178" s="1" t="inlineStr">
+        <is>
+          <t>Kafamın İçindeki Sesler</t>
+        </is>
+      </c>
+      <c r="C2178" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2179" spans="1:3">
+      <c r="A2179" s="1" t="inlineStr">
+        <is>
+          <t>9786253735661</t>
+        </is>
+      </c>
+      <c r="B2179" s="1" t="inlineStr">
+        <is>
+          <t>Geveze Yemekler Her Şeyi de Biliyorlar</t>
+        </is>
+      </c>
+      <c r="C2179" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2180" spans="1:3">
+      <c r="A2180" s="1" t="inlineStr">
+        <is>
+          <t>9786253735654</t>
+        </is>
+      </c>
+      <c r="B2180" s="1" t="inlineStr">
+        <is>
+          <t>Merhaba Nalan</t>
+        </is>
+      </c>
+      <c r="C2180" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2181" spans="1:3">
+      <c r="A2181" s="1" t="inlineStr">
+        <is>
+          <t>9786253734169</t>
+        </is>
+      </c>
+      <c r="B2181" s="1" t="inlineStr">
+        <is>
+          <t>Ruhlar Metrosu</t>
+        </is>
+      </c>
+      <c r="C2181" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2182" spans="1:3">
+      <c r="A2182" s="1" t="inlineStr">
+        <is>
+          <t>9786253734329</t>
+        </is>
+      </c>
+      <c r="B2182" s="1" t="inlineStr">
+        <is>
+          <t>Başarı Kartları</t>
+        </is>
+      </c>
+      <c r="C2182" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="2183" spans="1:3">
+      <c r="A2183" s="1" t="inlineStr">
+        <is>
+          <t>9786253734909</t>
+        </is>
+      </c>
+      <c r="B2183" s="1" t="inlineStr">
+        <is>
+          <t>Efes'e Yolculuk</t>
+        </is>
+      </c>
+      <c r="C2183" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2184" spans="1:3">
+      <c r="A2184" s="1" t="inlineStr">
+        <is>
+          <t>9786253734862</t>
+        </is>
+      </c>
+      <c r="B2184" s="1" t="inlineStr">
+        <is>
+          <t>Bu Aşk</t>
+        </is>
+      </c>
+      <c r="C2184" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2185" spans="1:3">
+      <c r="A2185" s="1" t="inlineStr">
+        <is>
+          <t>9786253734763</t>
+        </is>
+      </c>
+      <c r="B2185" s="1" t="inlineStr">
+        <is>
+          <t>Kırmızı</t>
+        </is>
+      </c>
+      <c r="C2185" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2186" spans="1:3">
+      <c r="A2186" s="1" t="inlineStr">
+        <is>
+          <t>9786253734886</t>
+        </is>
+      </c>
+      <c r="B2186" s="1" t="inlineStr">
+        <is>
+          <t>Kar Helvası</t>
+        </is>
+      </c>
+      <c r="C2186" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2187" spans="1:3">
+      <c r="A2187" s="1" t="inlineStr">
+        <is>
+          <t>9786253733605</t>
+        </is>
+      </c>
+      <c r="B2187" s="1" t="inlineStr">
+        <is>
+          <t>Nazlı Yıldız 3. Cilt</t>
+        </is>
+      </c>
+      <c r="C2187" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="2188" spans="1:3">
+      <c r="A2188" s="1" t="inlineStr">
+        <is>
+          <t>9786253734268</t>
+        </is>
+      </c>
+      <c r="B2188" s="1" t="inlineStr">
+        <is>
+          <t>Sahi</t>
+        </is>
+      </c>
+      <c r="C2188" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2189" spans="1:3">
+      <c r="A2189" s="1" t="inlineStr">
+        <is>
+          <t>9786253734206</t>
+        </is>
+      </c>
+      <c r="B2189" s="1" t="inlineStr">
+        <is>
+          <t>Karla’nın Mektupları</t>
+        </is>
+      </c>
+      <c r="C2189" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2190" spans="1:3">
+      <c r="A2190" s="1" t="inlineStr">
+        <is>
+          <t>9786253733643</t>
+        </is>
+      </c>
+      <c r="B2190" s="1" t="inlineStr">
+        <is>
+          <t>Ben Sana Hiç Çiçek Veremedim</t>
+        </is>
+      </c>
+      <c r="C2190" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2191" spans="1:3">
+      <c r="A2191" s="1" t="inlineStr">
+        <is>
+          <t>9786253733582</t>
+        </is>
+      </c>
+      <c r="B2191" s="1" t="inlineStr">
+        <is>
+          <t>Vahşi Av - Mağlubiyetin Melodisi</t>
+        </is>
+      </c>
+      <c r="C2191" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="2192" spans="1:3">
+      <c r="A2192" s="1" t="inlineStr">
+        <is>
+          <t>9786253732837</t>
+        </is>
+      </c>
+      <c r="B2192" s="1" t="inlineStr">
+        <is>
+          <t>Ekran Bağımlılığı ve İnternetin Çocuklara Zararlı Etkileri</t>
+        </is>
+      </c>
+      <c r="C2192" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="2193" spans="1:3">
+      <c r="A2193" s="1" t="inlineStr">
+        <is>
+          <t>9786253732660</t>
+        </is>
+      </c>
+      <c r="B2193" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka CNN Algoritması</t>
+        </is>
+      </c>
+      <c r="C2193" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2194" spans="1:3">
+      <c r="A2194" s="1" t="inlineStr">
+        <is>
+          <t>9786253732684</t>
+        </is>
+      </c>
+      <c r="B2194" s="1" t="inlineStr">
+        <is>
+          <t>Kalbin Sözleri</t>
+        </is>
+      </c>
+      <c r="C2194" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2195" spans="1:3">
+      <c r="A2195" s="1" t="inlineStr">
+        <is>
+          <t>9786052878590</t>
+        </is>
+      </c>
+      <c r="B2195" s="1" t="inlineStr">
+        <is>
+          <t>Buluş - Kıtlık</t>
+        </is>
+      </c>
+      <c r="C2195" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2196" spans="1:3">
+      <c r="A2196" s="1" t="inlineStr">
+        <is>
+          <t>9786052878620</t>
+        </is>
+      </c>
+      <c r="B2196" s="1" t="inlineStr">
+        <is>
+          <t>Uyanmadan Önce</t>
+        </is>
+      </c>
+      <c r="C2196" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2197" spans="1:3">
+      <c r="A2197" s="1" t="inlineStr">
+        <is>
+          <t>9786052878545</t>
+        </is>
+      </c>
+      <c r="B2197" s="1" t="inlineStr">
+        <is>
+          <t>Girdapta Dönenler</t>
+        </is>
+      </c>
+      <c r="C2197" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2198" spans="1:3">
+      <c r="A2198" s="1" t="inlineStr">
+        <is>
+          <t>9786052878347</t>
+        </is>
+      </c>
+      <c r="B2198" s="1" t="inlineStr">
+        <is>
+          <t>Can Kenarı</t>
+        </is>
+      </c>
+      <c r="C2198" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2199" spans="1:3">
+      <c r="A2199" s="1" t="inlineStr">
+        <is>
+          <t>9786052878514</t>
+        </is>
+      </c>
+      <c r="B2199" s="1" t="inlineStr">
+        <is>
+          <t>Hasret Sardı Her Yanımı</t>
+        </is>
+      </c>
+      <c r="C2199" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2200" spans="1:3">
+      <c r="A2200" s="1" t="inlineStr">
+        <is>
+          <t>9786052878422</t>
+        </is>
+      </c>
+      <c r="B2200" s="1" t="inlineStr">
+        <is>
+          <t>Ardımdan Gelenler</t>
+        </is>
+      </c>
+      <c r="C2200" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2201" spans="1:3">
+      <c r="A2201" s="1" t="inlineStr">
+        <is>
+          <t>9786052878453</t>
+        </is>
+      </c>
+      <c r="B2201" s="1" t="inlineStr">
+        <is>
+          <t>Son</t>
+        </is>
+      </c>
+      <c r="C2201" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2202" spans="1:3">
+      <c r="A2202" s="1" t="inlineStr">
+        <is>
+          <t>9786052878354</t>
+        </is>
+      </c>
+      <c r="B2202" s="1" t="inlineStr">
+        <is>
+          <t>Senle Alakalı Sevdiğim Yüz Şey</t>
+        </is>
+      </c>
+      <c r="C2202" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2203" spans="1:3">
+      <c r="A2203" s="1" t="inlineStr">
+        <is>
+          <t>9786052878439</t>
+        </is>
+      </c>
+      <c r="B2203" s="1" t="inlineStr">
+        <is>
+          <t>Narsist</t>
+        </is>
+      </c>
+      <c r="C2203" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2204" spans="1:3">
+      <c r="A2204" s="1" t="inlineStr">
+        <is>
+          <t>9786052878446</t>
+        </is>
+      </c>
+      <c r="B2204" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Oyunu</t>
+        </is>
+      </c>
+      <c r="C2204" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2205" spans="1:3">
+      <c r="A2205" s="1" t="inlineStr">
+        <is>
+          <t>9786052878316</t>
+        </is>
+      </c>
+      <c r="B2205" s="1" t="inlineStr">
+        <is>
+          <t>Bişirina Avrele</t>
+        </is>
+      </c>
+      <c r="C2205" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2206" spans="1:3">
+      <c r="A2206" s="1" t="inlineStr">
+        <is>
+          <t>9786052878323</t>
+        </is>
+      </c>
+      <c r="B2206" s="1" t="inlineStr">
+        <is>
+          <t>Nisan Gülümsemesi</t>
+        </is>
+      </c>
+      <c r="C2206" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2207" spans="1:3">
+      <c r="A2207" s="1" t="inlineStr">
+        <is>
+          <t>9786052878224</t>
+        </is>
+      </c>
+      <c r="B2207" s="1" t="inlineStr">
+        <is>
+          <t>Sürreal Evrende Yasak Aşk</t>
+        </is>
+      </c>
+      <c r="C2207" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2208" spans="1:3">
+      <c r="A2208" s="1" t="inlineStr">
+        <is>
+          <t>9786052878149</t>
+        </is>
+      </c>
+      <c r="B2208" s="1" t="inlineStr">
+        <is>
+          <t>Elif 14 Ortak</t>
+        </is>
+      </c>
+      <c r="C2208" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2209" spans="1:3">
+      <c r="A2209" s="1" t="inlineStr">
+        <is>
+          <t>9786051487007</t>
+        </is>
+      </c>
+      <c r="B2209" s="1" t="inlineStr">
+        <is>
+          <t>Engel Yok</t>
+        </is>
+      </c>
+      <c r="C2209" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="2210" spans="1:3">
+      <c r="A2210" s="1" t="inlineStr">
+        <is>
+          <t>9786052876770</t>
+        </is>
+      </c>
+      <c r="B2210" s="1" t="inlineStr">
+        <is>
+          <t>Hafıza Teknikleriyle İspanyolca Kelimeler</t>
+        </is>
+      </c>
+      <c r="C2210" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="2211" spans="1:3">
+      <c r="A2211" s="1" t="inlineStr">
+        <is>
+          <t>9786052877920</t>
+        </is>
+      </c>
+      <c r="B2211" s="1" t="inlineStr">
+        <is>
+          <t>Susuz Petrol</t>
+        </is>
+      </c>
+      <c r="C2211" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="2212" spans="1:3">
+      <c r="A2212" s="1" t="inlineStr">
+        <is>
+          <t>9786052876701</t>
+        </is>
+      </c>
+      <c r="B2212" s="1" t="inlineStr">
+        <is>
+          <t>Mesela…</t>
+        </is>
+      </c>
+      <c r="C2212" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2213" spans="1:3">
+      <c r="A2213" s="1" t="inlineStr">
+        <is>
+          <t>9786052877173</t>
+        </is>
+      </c>
+      <c r="B2213" s="1" t="inlineStr">
+        <is>
+          <t>Dile Bedel 2</t>
+        </is>
+      </c>
+      <c r="C2213" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2214" spans="1:3">
+      <c r="A2214" s="1" t="inlineStr">
+        <is>
+          <t>9786052877159</t>
+        </is>
+      </c>
+      <c r="B2214" s="1" t="inlineStr">
+        <is>
+          <t>Zembil Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C2214" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2215" spans="1:3">
+      <c r="A2215" s="1" t="inlineStr">
+        <is>
+          <t>9786052876138</t>
+        </is>
+      </c>
+      <c r="B2215" s="1" t="inlineStr">
+        <is>
+          <t>Anılar Duayen</t>
+        </is>
+      </c>
+      <c r="C2215" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2216" spans="1:3">
+      <c r="A2216" s="1" t="inlineStr">
+        <is>
+          <t>9786052872352</t>
+        </is>
+      </c>
+      <c r="B2216" s="1" t="inlineStr">
+        <is>
+          <t>Nesil Yetiştiren Okul</t>
+        </is>
+      </c>
+      <c r="C2216" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2217" spans="1:3">
+      <c r="A2217" s="1" t="inlineStr">
+        <is>
+          <t>9786052870884</t>
+        </is>
+      </c>
+      <c r="B2217" s="1" t="inlineStr">
+        <is>
+          <t>Beef Up Your English</t>
+        </is>
+      </c>
+      <c r="C2217" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="2218" spans="1:3">
+      <c r="A2218" s="1" t="inlineStr">
+        <is>
+          <t>9786052875308</t>
+        </is>
+      </c>
+      <c r="B2218" s="1" t="inlineStr">
+        <is>
+          <t>Anarşi Üniversitesi</t>
+        </is>
+      </c>
+      <c r="C2218" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2219" spans="1:3">
+      <c r="A2219" s="1" t="inlineStr">
+        <is>
           <t>9786052875162</t>
         </is>
       </c>
-      <c r="B183" s="1" t="inlineStr">
+      <c r="B2219" s="1" t="inlineStr">
         <is>
           <t>Öncekiler ile Biz</t>
         </is>
       </c>
-      <c r="C183" s="1">
+      <c r="C2219" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>