--- v3 (2026-05-13)
+++ v4 (2026-07-03)
@@ -85,33310 +85,33385 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258999464</t>
+          <t>9786258999624</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ters Duran Adam</t>
+          <t>Noksan</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>390</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258999334</t>
+          <t>9786258999914</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Filhakika</t>
+          <t>Gökkuşağından Düşen Hikâyeler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258665390</t>
+          <t>9786258999921</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Firuze</t>
+          <t>Sadece Kedi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258999471</t>
+          <t>9786258999617</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Layemut</t>
+          <t>Seyir Defteri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258665383</t>
+          <t>9786258999310</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Manik Depresif Hırka</t>
+          <t>Elim Sende</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258999549</t>
+          <t>9786258999464</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İstila</t>
+          <t>Ters Duran Adam</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>425</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258665444</t>
+          <t>9786258999334</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hayaller Diyarı Karanlıktaki Keman</t>
+          <t>Filhakika</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>135</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258999099</t>
+          <t>9786258665390</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sen Saatleri</t>
+          <t>Firuze</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>130</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258999075</t>
+          <t>9786258999471</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Devleti Küçült Anlam İnşa Et</t>
+          <t>Layemut</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258665703</t>
+          <t>9786258665383</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Annenin Yolculuğu</t>
+          <t>Manik Depresif Hırka</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258999181</t>
+          <t>9786258999549</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kıcım</t>
+          <t>İstila</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>425</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258999129</t>
+          <t>9786258665444</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Rakı'şıklı</t>
+          <t>Hayaller Diyarı Karanlıktaki Keman</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258665710</t>
+          <t>9786258999099</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Adı Aşk Onun</t>
+          <t>Sen Saatleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258665796</t>
+          <t>9786258999075</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Lumen Quantica I - Işığın Yolu</t>
+          <t>Devleti Küçült Anlam İnşa Et</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258665277</t>
+          <t>9786258665703</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çin'in Mucizevi Yolculuğu: Yeşil Aslında Mordu!</t>
+          <t>Bir Annenin Yolculuğu</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258529227</t>
+          <t>9786258999181</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yardımlaşmak Güzeldir</t>
+          <t>Kıcım</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258999105</t>
+          <t>9786258999129</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Elbet Buluşacağız Bir Deniz Kıyısında</t>
+          <t>Rakı'şıklı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258665406</t>
+          <t>9786258665710</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmamış Yaşantı</t>
+          <t>Adı Aşk Onun</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258665673</t>
+          <t>9786258665796</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadın Uyandı (Ruhsal Uyanış)</t>
+          <t>Lumen Quantica I - Işığın Yolu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258665680</t>
+          <t>9786258665277</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gölgem</t>
+          <t>Çin'in Mucizevi Yolculuğu: Yeşil Aslında Mordu!</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258999082</t>
+          <t>9786258529227</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Artık...</t>
+          <t>Yardımlaşmak Güzeldir</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258665666</t>
+          <t>9786258999105</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Küllenmiş Bir Kalbin Öyküsü 1</t>
+          <t>Elbet Buluşacağız Bir Deniz Kıyısında</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258665291</t>
+          <t>9786258665406</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gönül Düşümü</t>
+          <t>Yaşanmamış Yaşantı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258529234</t>
+          <t>9786258665673</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çare Var</t>
+          <t>Bir Kadın Uyandı (Ruhsal Uyanış)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786253739546</t>
+          <t>9786258665680</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Adin ve Ateş - Ormanın Koruyucusu</t>
+          <t>Gölgem</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259680200</t>
+          <t>9786258999082</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kar Kız Sorumluluklarını Biliyor Mu?</t>
+          <t>Artık...</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786253735975</t>
+          <t>9786258665666</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kahramanın Adalet Yolculuğu</t>
+          <t>Küllenmiş Bir Kalbin Öyküsü 1</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786253735814</t>
+          <t>9786258665291</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Boyut</t>
+          <t>Gönül Düşümü</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052878606</t>
+          <t>9786258529234</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hayat Harran Duha</t>
+          <t>Çare Var</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052878613</t>
+          <t>9786253739546</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Benim De Babam Öldü</t>
+          <t>Adin ve Ateş - Ormanın Koruyucusu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786052878583</t>
+          <t>9786259680200</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Anılar</t>
+          <t>Kar Kız Sorumluluklarını Biliyor Mu?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786052878576</t>
+          <t>9786253735975</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Peygamberin Son Arzusu</t>
+          <t>Kahramanın Adalet Yolculuğu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052878569</t>
+          <t>9786253735814</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bi’kadın Varmış Diyecekler?</t>
+          <t>Boyut</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786052878538</t>
+          <t>9786052878606</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Bulut</t>
+          <t>Hayat Harran Duha</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052878521</t>
+          <t>9786052878613</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Gıdıklayan Şiirler</t>
+          <t>Benim De Babam Öldü</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786052878392</t>
+          <t>9786052878583</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sesimi Duyan Var Mı!</t>
+          <t>Tutsak Anılar</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786052878507</t>
+          <t>9786052878576</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tuvalden Kağıda Dökülenler</t>
+          <t>Peygamberin Son Arzusu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786052878491</t>
+          <t>9786052878569</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yoldaş-K</t>
+          <t>Bi’kadın Varmış Diyecekler?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786052878378</t>
+          <t>9786052878538</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mandalina Prensesi</t>
+          <t>Yaramaz Bulut</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052878484</t>
+          <t>9786052878521</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Büyük Reset 2030</t>
+          <t>Güneşi Gıdıklayan Şiirler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786052878477</t>
+          <t>9786052878392</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gurbetten Sılaya 2</t>
+          <t>Sesimi Duyan Var Mı!</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052878408</t>
+          <t>9786052878507</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy - 5</t>
+          <t>Tuvalden Kağıda Dökülenler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>175</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786052878330</t>
+          <t>9786052878491</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Patron Şirketlerinde Sürdürülebilirlik</t>
+          <t>Yoldaş-K</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786052878415</t>
+          <t>9786052878378</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Günce</t>
+          <t>Mandalina Prensesi</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786052878361</t>
+          <t>9786052878484</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gece</t>
+          <t>Büyük Reset 2030</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052878385</t>
+          <t>9786052878477</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kendini Hatırla</t>
+          <t>Gurbetten Sılaya 2</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786052878279</t>
+          <t>9786052878408</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şehrin Aşıkları</t>
+          <t>Adını Sen Koy - 5</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>60</v>
+        <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786052878057</t>
+          <t>9786052878330</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Teke Yöresi Burdur Altınyayla Bağlamında</t>
+          <t>Patron Şirketlerinde Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786052878286</t>
+          <t>9786052878415</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sizden Bana Yansımalar</t>
+          <t>Günce</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786052878262</t>
+          <t>9786052878361</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gelecekteki Karanlık</t>
+          <t>Gece</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052878231</t>
+          <t>9786052878385</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Summa Summarum</t>
+          <t>Kendini Hatırla</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052878255</t>
+          <t>9786052878279</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sanata Dair Yaşananlar</t>
+          <t>Şehrin Aşıkları</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786052878248</t>
+          <t>9786052878057</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dedelere Masallar</t>
+          <t>Teke Yöresi Burdur Altınyayla Bağlamında</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052878200</t>
+          <t>9786052878286</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ali’nin Özlem’i</t>
+          <t>Sizden Bana Yansımalar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786052878217</t>
+          <t>9786052878262</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Domino Etkisi</t>
+          <t>Gelecekteki Karanlık</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786052878187</t>
+          <t>9786052878231</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Giz</t>
+          <t>Summa Summarum</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786052878156</t>
+          <t>9786052878255</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şans</t>
+          <t>Sanata Dair Yaşananlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786052878194</t>
+          <t>9786052878248</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hüzünlü Nergisler Gülistan</t>
+          <t>Dedelere Masallar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786052878125</t>
+          <t>9786052878200</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair Gerçekler</t>
+          <t>Ali’nin Özlem’i</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786052878132</t>
+          <t>9786052878217</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sımsıkı Susmak</t>
+          <t>Domino Etkisi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>30</v>
+        <v>75</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786052878118</t>
+          <t>9786052878187</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bioenerji İle Sağlık</t>
+          <t>Giz</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052875612</t>
+          <t>9786052878156</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Atımlık Akıl</t>
+          <t>Şans</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786052878071</t>
+          <t>9786052878194</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak İstiyorum</t>
+          <t>Hüzünlü Nergisler Gülistan</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786052878101</t>
+          <t>9786052878125</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bu Hikayede Sen De Varsın</t>
+          <t>Hayata Dair Gerçekler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786052878019</t>
+          <t>9786052878132</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>O Günden Sonra</t>
+          <t>Sımsıkı Susmak</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786052878026</t>
+          <t>9786052878118</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kollu Şamdanın İzinde</t>
+          <t>Bioenerji İle Sağlık</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052877906</t>
+          <t>9786052875612</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sırtımı Gölgeme Verdim</t>
+          <t>Bir Atımlık Akıl</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052877937</t>
+          <t>9786052878071</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ön Yargı</t>
+          <t>Yaşamak İstiyorum</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786052878088</t>
+          <t>9786052878101</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Beş Şiir Bir Hikaye</t>
+          <t>Bu Hikayede Sen De Varsın</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052878095</t>
+          <t>9786052878019</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Ayağım</t>
+          <t>O Günden Sonra</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052878033</t>
+          <t>9786052878026</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Uyanmak İçin Sabırsızlanacağınız Bir Hayat Kurun</t>
+          <t>Yedi Kollu Şamdanın İzinde</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>112</v>
+        <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786052878040</t>
+          <t>9786052877906</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Küflü Ekmek Gibidir Yaşamak</t>
+          <t>Sırtımı Gölgeme Verdim</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>34</v>
+        <v>40</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052878064</t>
+          <t>9786052877937</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşkla Çarp Kalbim</t>
+          <t>Ön Yargı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786052877746</t>
+          <t>9786052878088</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim (Tanrı'nın Buyruğu) Açıklamalı Çeviri (İnsanın El Kitabı) 2. Cilt</t>
+          <t>Beş Şiir Bir Hikaye</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786052877951</t>
+          <t>9786052878095</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yavru Fil’in Mutluluk Serüveni</t>
+          <t>Üçüncü Ayağım</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786052877999</t>
+          <t>9786052878033</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yepyeni Paylaşımcı Meclis Sistemi</t>
+          <t>Uyanmak İçin Sabırsızlanacağınız Bir Hayat Kurun</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>35</v>
+        <v>112</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786052877975</t>
+          <t>9786052878040</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Zihinsel Olarak Güçlü Bir Kadın Olmak İçin Kucakladığım 8 Çiçekli Madde</t>
+          <t>Küflü Ekmek Gibidir Yaşamak</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>40</v>
+        <v>34</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786052877968</t>
+          <t>9786052878064</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Deva Ten</t>
+          <t>Aşkla Çarp Kalbim</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052877982</t>
+          <t>9786052877746</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sa(n)dık</t>
+          <t>Kur'an-ı Kerim (Tanrı'nın Buyruğu) Açıklamalı Çeviri (İnsanın El Kitabı) 2. Cilt</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052878002</t>
+          <t>9786052877951</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Halamın Çocukları</t>
+          <t>Yavru Fil’in Mutluluk Serüveni</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052877753</t>
+          <t>9786052877999</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İnançta Görüntüden Akla Ve Gönüle Yolculuk (Türkçemizle İbadet)</t>
+          <t>Yepyeni Paylaşımcı Meclis Sistemi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786052877739</t>
+          <t>9786052877975</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim (Tanrı’nın Buyruğu) açıklamalı Çeviri (İnsanın El Kitabı) 1.Cilt</t>
+          <t>Zihinsel Olarak Güçlü Bir Kadın Olmak İçin Kucakladığım 8 Çiçekli Madde</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786052877944</t>
+          <t>9786052877968</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kartal Kanatlılar</t>
+          <t>Deva Ten</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052877883</t>
+          <t>9786052877982</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Oysaki</t>
+          <t>Sa(n)dık</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052877913</t>
+          <t>9786052878002</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Fikrim Gözlerine Teslim 2</t>
+          <t>Halamın Çocukları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052877876</t>
+          <t>9786052877753</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Otuzuncu Kuş Hüma</t>
+          <t>İnançta Görüntüden Akla Ve Gönüle Yolculuk (Türkçemizle İbadet)</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052877760</t>
+          <t>9786052877739</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığının Gölgesinde</t>
+          <t>Kur’an-ı Kerim (Tanrı’nın Buyruğu) açıklamalı Çeviri (İnsanın El Kitabı) 1.Cilt</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052877869</t>
+          <t>9786052877944</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sanctum Sanctorum - Kutsalın Kutsalında Tüm Zamanlar</t>
+          <t>Kartal Kanatlılar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052877692</t>
+          <t>9786052877883</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kuyruklu Yol</t>
+          <t>Oysaki</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>115</v>
+        <v>45</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052877890</t>
+          <t>9786052877913</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Ti 2 - Öykü Kitabı</t>
+          <t>Fikrim Gözlerine Teslim 2</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052877852</t>
+          <t>9786052877876</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal'in Mucize Ordusu</t>
+          <t>Otuzuncu Kuş Hüma</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>45</v>
+        <v>75</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052877821</t>
+          <t>9786052877760</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Buluta Yazdım</t>
+          <t>Ay Işığının Gölgesinde</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052877579</t>
+          <t>9786052877869</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dombili Beşli Ve Kanatlı Dostluk</t>
+          <t>Sanctum Sanctorum - Kutsalın Kutsalında Tüm Zamanlar</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052877609</t>
+          <t>9786052877692</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Çöller Ve Gölgeler</t>
+          <t>Kuyruklu Yol</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>30</v>
+        <v>115</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052877838</t>
+          <t>9786052877890</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Anılarda Kalan İvriz</t>
+          <t>Ti 2 - Öykü Kitabı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052877845</t>
+          <t>9786052877852</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bedaliza’nın Gizemli Haykırışı</t>
+          <t>Mustafa Kemal'in Mucize Ordusu</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>64</v>
+        <v>45</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052877814</t>
+          <t>9786052877821</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Merdiveniniz Doğru Duvarda mı ?</t>
+          <t>Buluta Yazdım</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052877616</t>
+          <t>9786052877579</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Gül'Annem</t>
+          <t>Dombili Beşli Ve Kanatlı Dostluk</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052877722</t>
+          <t>9786052877609</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dilemma</t>
+          <t>Çöller Ve Gölgeler</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052877647</t>
+          <t>9786052877838</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Zühre 1914</t>
+          <t>Anılarda Kalan İvriz</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052877807</t>
+          <t>9786052877845</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sustuklarımı Babama Söylemeyin</t>
+          <t>Bedaliza’nın Gizemli Haykırışı</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>35</v>
+        <v>64</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786052877777</t>
+          <t>9786052877814</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Psikolojisi Bozuk Genç Bir Psikolog</t>
+          <t>Merdiveniniz Doğru Duvarda mı ?</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052877791</t>
+          <t>9786052877616</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Haykırışlar</t>
+          <t>Gül'Annem</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052877623</t>
+          <t>9786052877722</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Gardenya - Aşk Şiirleri</t>
+          <t>Dilemma</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052877784</t>
+          <t>9786052877647</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Hisset Kalbimi</t>
+          <t>Zühre 1914</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052877630</t>
+          <t>9786052877807</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Suya Yazdıklarım</t>
+          <t>Sustuklarımı Babama Söylemeyin</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>75</v>
+        <v>35</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052877470</t>
+          <t>9786052877777</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ateş ve Su</t>
+          <t>Psikolojisi Bozuk Genç Bir Psikolog</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052877715</t>
+          <t>9786052877791</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bilimden Şiire</t>
+          <t>Haykırışlar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052877661</t>
+          <t>9786052877623</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Üstad</t>
+          <t>Gardenya - Aşk Şiirleri</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052877708</t>
+          <t>9786052877784</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Anna</t>
+          <t>Hisset Kalbimi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052877562</t>
+          <t>9786052877630</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Üzülmemelisin</t>
+          <t>Suya Yazdıklarım</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052877593</t>
+          <t>9786052877470</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İyi Anne Baba Olmak</t>
+          <t>Ateş ve Su</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052877685</t>
+          <t>9786052877715</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yangın Var Diye Bağırmak</t>
+          <t>Bilimden Şiire</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052877678</t>
+          <t>9786052877661</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Kars’ta Bir Yıl</t>
+          <t>Üstad</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052877555</t>
+          <t>9786052877708</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Şeyma Şerde İhanet</t>
+          <t>Anna</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052877500</t>
+          <t>9786052877562</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kasabanın Altı Günü</t>
+          <t>Üzülmemelisin</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786052877517</t>
+          <t>9786052877593</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kasabanın Tanrıları</t>
+          <t>İyi Anne Baba Olmak</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052877487</t>
+          <t>9786052877685</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hayalperest Kurbağa</t>
+          <t>Yangın Var Diye Bağırmak</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052877531</t>
+          <t>9786052877678</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Bankacı Cinayeti</t>
+          <t>Kars’ta Bir Yıl</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052877371</t>
+          <t>9786052877555</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Çerez 2</t>
+          <t>Şeyma Şerde İhanet</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786052877548</t>
+          <t>9786052877500</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Çingene</t>
+          <t>Kasabanın Altı Günü</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052877357</t>
+          <t>9786052877517</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Performansa Dayalı Ödemeden Duyulan Memnuniyet ile Motivasyon İlişkisinde Örgütsel Bağlılık ve Örgütsel Adaletin Rolü</t>
+          <t>Kasabanın Tanrıları</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052877463</t>
+          <t>9786052877487</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Çevreci İkizler</t>
+          <t>Hayalperest Kurbağa</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786052877418</t>
+          <t>9786052877531</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Düş Kapanı</t>
+          <t>Bankacı Cinayeti</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786052877456</t>
+          <t>9786052877371</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Akif Turan Sözleri</t>
+          <t>Çerez 2</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786052877340</t>
+          <t>9786052877548</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İlk</t>
+          <t>Çingene</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786052877388</t>
+          <t>9786052877357</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Sırlar Kitabı</t>
+          <t>Performansa Dayalı Ödemeden Duyulan Memnuniyet ile Motivasyon İlişkisinde Örgütsel Bağlılık ve Örgütsel Adaletin Rolü</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786052877524</t>
+          <t>9786052877463</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Babamın Günlüğü</t>
+          <t>Çevreci İkizler</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052877494</t>
+          <t>9786052877418</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Mezmerdek</t>
+          <t>Düş Kapanı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>300</v>
+        <v>45</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786052877432</t>
+          <t>9786052877456</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Avusturya Hastanelerinde Müslüman Hastalara Sunulan Manevi Rehberlik Hizmetleri</t>
+          <t>Akif Turan Sözleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786052877401</t>
+          <t>9786052877340</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kalabalık İçinde Yalnızlık</t>
+          <t>İlk</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786052877395</t>
+          <t>9786052877388</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Tebessümü</t>
+          <t>Sırlar Kitabı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786052877227</t>
+          <t>9786052877524</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>''Kainat''tan Size</t>
+          <t>Babamın Günlüğü</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786052877180</t>
+          <t>9786052877494</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bilim Tarihine Yolculuk</t>
+          <t>Mezmerdek</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>65</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786052877234</t>
+          <t>9786052877432</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Bir Eylül Masalı</t>
+          <t>Avusturya Hastanelerinde Müslüman Hastalara Sunulan Manevi Rehberlik Hizmetleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052877258</t>
+          <t>9786052877401</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Süper Gayzer 9.7 Büyük Yıkım</t>
+          <t>Kalabalık İçinde Yalnızlık</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>30</v>
+        <v>75</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786052877272</t>
+          <t>9786052877395</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Meltem'in Yazdırdıkları</t>
+          <t>Rüzgarın Tebessümü</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786052877265</t>
+          <t>9786052877227</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Usame’den Mesaj Var</t>
+          <t>''Kainat''tan Size</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786052877289</t>
+          <t>9786052877180</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kum Taneleri</t>
+          <t>Bilim Tarihine Yolculuk</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>30</v>
+        <v>65</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786052877319</t>
+          <t>9786052877234</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Hollu</t>
+          <t>Bir Eylül Masalı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>75</v>
+        <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786052877296</t>
+          <t>9786052877258</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Yok Ediciliğin Kısa Tarihi</t>
+          <t>Süper Gayzer 9.7 Büyük Yıkım</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786052877326</t>
+          <t>9786052877272</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Meltem'in Yazdırdıkları</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786052877302</t>
+          <t>9786052877265</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Rüya Çıkmazı</t>
+          <t>Usame’den Mesaj Var</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>65</v>
+        <v>40</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786052877210</t>
+          <t>9786052877289</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ben Yokken Ne Düşündün?</t>
+          <t>Kum Taneleri</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786052877333</t>
+          <t>9786052877319</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Büyük Öfke</t>
+          <t>Hollu</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786052877425</t>
+          <t>9786052877296</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Demirden Cennet</t>
+          <t>Yok Ediciliğin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051487885</t>
+          <t>9786052877326</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Çölün Yağmura Çağrısı</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>13.89</v>
+        <v>60</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786051487847</t>
+          <t>9786052877302</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Bir Parça Aşk Sür</t>
+          <t>Rüya Çıkmazı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>15</v>
+        <v>65</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786051487786</t>
+          <t>9786052877210</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kor</t>
+          <t>Ben Yokken Ne Düşündün?</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>11.11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786051487809</t>
+          <t>9786052877333</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Vakit Geç Olmadan</t>
+          <t>Büyük Öfke</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786051487878</t>
+          <t>9786052877425</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>An'sız</t>
+          <t>Demirden Cennet</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>9.26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786051487700</t>
+          <t>9786051487885</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İki Kelebektir Yüreğim</t>
+          <t>Çölün Yağmura Çağrısı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>12</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786051487755</t>
+          <t>9786051487847</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet - Lola'nın Hikayesi</t>
+          <t>Bir Parça Aşk Sür</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786051487687</t>
+          <t>9786051487786</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Getirdikleri 2</t>
+          <t>Kor</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786051487762</t>
+          <t>9786051487809</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Martılar Ağlıyor</t>
+          <t>Vakit Geç Olmadan</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051487731</t>
+          <t>9786051487878</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler Ne Renk Ağlar Rüyalarında</t>
+          <t>An'sız</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>16.5</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786051487748</t>
+          <t>9786051487700</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy</t>
+          <t>İki Kelebektir Yüreğim</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>13.89</v>
+        <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786051487663</t>
+          <t>9786051487755</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ciğerdelen Dilberleri</t>
+          <t>Masumiyet - Lola'nın Hikayesi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786051487670</t>
+          <t>9786051487687</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Tüysüz Kedi Mırmır</t>
+          <t>Rüzgarın Getirdikleri 2</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>10</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051487625</t>
+          <t>9786051487762</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Anarşhi</t>
+          <t>Martılar Ağlıyor</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786051487632</t>
+          <t>9786051487731</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sütre</t>
+          <t>Kelebekler Ne Renk Ağlar Rüyalarında</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>12.03</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786051487588</t>
+          <t>9786051487748</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hikayeleri</t>
+          <t>Adını Sen Koy</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786051487656</t>
+          <t>9786051487663</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Canımın Dip Mavisi</t>
+          <t>Ciğerdelen Dilberleri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786052873090</t>
+          <t>9786051487670</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Telafi</t>
+          <t>Tüysüz Kedi Mırmır</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>29</v>
+        <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786052873144</t>
+          <t>9786051487625</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Sevgiye Dair</t>
+          <t>Risale-i Anarşhi</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>40</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786051489407</t>
+          <t>9786051487632</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>O Beni Eksik Bırkatı</t>
+          <t>Sütre</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>18.52</v>
+        <v>12.03</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786051489414</t>
+          <t>9786051487588</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kalbimi Koruyorum Rehber Kitap</t>
+          <t>Çocuk Hikayeleri</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786051488981</t>
+          <t>9786051487656</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Biz Sanatımızı Sunuyoruz</t>
+          <t>Canımın Dip Mavisi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>16.67</v>
+        <v>45</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786051489391</t>
+          <t>9786052873090</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Şehre İnen Udmilerin Uyumu</t>
+          <t>Telafi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>32.41</v>
+        <v>29</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786052871560</t>
+          <t>9786052873144</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Hemşire Hanım Serum Akmıyor</t>
+          <t>Sevgiye Dair</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>42</v>
+        <v>40</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786052871096</t>
+          <t>9786051489407</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Nucleus - Homeopatide Kronik Hastalıklar ve Miyazmalar Üzerine Dersler</t>
+          <t>O Beni Eksik Bırkatı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>65.74</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052870891</t>
+          <t>9786051489414</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyen Varoluş ve Kamil İnsan</t>
+          <t>Kalbimi Koruyorum Rehber Kitap</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786052870808</t>
+          <t>9786051488981</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Ihlamurun Gözyaşları</t>
+          <t>Biz Sanatımızı Sunuyoruz</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786052870761</t>
+          <t>9786051489391</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Bitti Dediğin Anda</t>
+          <t>Şehre İnen Udmilerin Uyumu</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>20</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786052870716</t>
+          <t>9786052871560</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Şalpazarı Şehit ve Gazileri</t>
+          <t>Hemşire Hanım Serum Akmıyor</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>55.56</v>
+        <v>42</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786052870563</t>
+          <t>9786052871096</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Satranç Ağacı</t>
+          <t>Nucleus - Homeopatide Kronik Hastalıklar ve Miyazmalar Üzerine Dersler</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>13.89</v>
+        <v>65.74</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786052872628</t>
+          <t>9786052870891</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Mecbur Değilsin</t>
+          <t>Bilinmeyen Varoluş ve Kamil İnsan</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786052873441</t>
+          <t>9786052870808</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Bali ve Ben</t>
+          <t>Ihlamurun Gözyaşları</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052873625</t>
+          <t>9786052870761</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Hükmü</t>
+          <t>Her Şey Bitti Dediğin Anda</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786052871942</t>
+          <t>9786052870716</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz</t>
+          <t>Trabzon Şalpazarı Şehit ve Gazileri</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>35</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786052873281</t>
+          <t>9786052870563</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Kokan Aşklar</t>
+          <t>Satranç Ağacı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786052872437</t>
+          <t>9786052872628</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Çırak</t>
+          <t>Mecbur Değilsin</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>15.74</v>
+        <v>40</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786052871911</t>
+          <t>9786052873441</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Vefa Borcu</t>
+          <t>Bali ve Ben</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786052871225</t>
+          <t>9786052873625</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Kefaret</t>
+          <t>Duyguların Hükmü</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786052871218</t>
+          <t>9786052871942</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>İçindeki Rüzgarı Güce Çevir</t>
+          <t>İsimsiz</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786052873830</t>
+          <t>9786052873281</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Dönemde Singapur Matematiği ve Zeka Oyunları</t>
+          <t>Ölüm Kokan Aşklar</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786052873847</t>
+          <t>9786052872437</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Man Adası Maceraları ve Nicola</t>
+          <t>Çırak</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>60</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786052873731</t>
+          <t>9786052871911</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm - Yarı Tanrıça</t>
+          <t>Vefa Borcu</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786052873762</t>
+          <t>9786052871225</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Bu Mudur? Budur!</t>
+          <t>Kefaret</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786052873748</t>
+          <t>9786052871218</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Sükut Buğulu Gözlerde</t>
+          <t>İçindeki Rüzgarı Güce Çevir</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786052873700</t>
+          <t>9786052873830</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Sadece Sen</t>
+          <t>Okul Öncesi Dönemde Singapur Matematiği ve Zeka Oyunları</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>35</v>
+        <v>90</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786052873724</t>
+          <t>9786052873847</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Bilinmezin Peşinde</t>
+          <t>Man Adası Maceraları ve Nicola</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786051486772</t>
+          <t>9786052873731</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Mesaisiz Yaşamlar</t>
+          <t>Dönüşüm - Yarı Tanrıça</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>143.42</v>
+        <v>25</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786051486994</t>
+          <t>9786052873762</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Biraz Hüzün Biraz Umut</t>
+          <t>Bu Mudur? Budur!</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>12.96</v>
+        <v>75</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786051487083</t>
+          <t>9786052873748</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İki Alem Bir Dünya</t>
+          <t>Sükut Buğulu Gözlerde</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052873458</t>
+          <t>9786052873700</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Benim Hayatım</t>
+          <t>Sadece Sen</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786051487151</t>
+          <t>9786052873724</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Üç Aylar ve Ramazan</t>
+          <t>Bilinmezin Peşinde</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052872604</t>
+          <t>9786051486772</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Nar Tanesi Gülizar</t>
+          <t>Mesaisiz Yaşamlar</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>45</v>
+        <v>143.42</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052873465</t>
+          <t>9786051486994</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Hırka</t>
+          <t>Biraz Hüzün Biraz Umut</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>35</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052873373</t>
+          <t>9786051487083</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Yıldızı</t>
+          <t>İki Alem Bir Dünya</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786051487915</t>
+          <t>9786052873458</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Mutsuzsan Mutluyum</t>
+          <t>Benim Hayatım</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>18.52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786051487908</t>
+          <t>9786051487151</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Abideler</t>
+          <t>Üç Aylar ve Ramazan</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>4.62</v>
+        <v>55</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786051487984</t>
+          <t>9786052872604</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Uçuran Çikolata</t>
+          <t>Nar Tanesi Gülizar</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>14.81</v>
+        <v>45</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786051487977</t>
+          <t>9786052873465</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Arpe Dünya Çocukları</t>
+          <t>Kırmızı Hırka</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786051487960</t>
+          <t>9786052873373</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Pancar Turşusu</t>
+          <t>Kuzey Yıldızı</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>11.11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786051487953</t>
+          <t>9786051487915</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Öze Dönüş</t>
+          <t>Mutsuzsan Mutluyum</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786051488004</t>
+          <t>9786051487908</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Söyle Bir Adam</t>
+          <t>İçimdeki Abideler</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>9.26</v>
+        <v>4.62</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786051487991</t>
+          <t>9786051487984</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Mazoşist Aşklar</t>
+          <t>Uçuran Çikolata</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>13.89</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786051488042</t>
+          <t>9786051487977</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Getirdikleri 3</t>
+          <t>Arpe Dünya Çocukları</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>18.51</v>
+        <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786051488110</t>
+          <t>9786051487960</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Çirkin Kurbağalar Ülkesinden Senfoniler</t>
+          <t>Pancar Turşusu</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786051488073</t>
+          <t>9786051487953</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Şizofren'e Mektup</t>
+          <t>Öze Dönüş</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>20</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786051488035</t>
+          <t>9786051488004</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Kaptanın Aşk Defteri</t>
+          <t>Aşkı Söyle Bir Adam</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052876206</t>
+          <t>9786051487991</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Bekleme</t>
+          <t>Mazoşist Aşklar</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786052871195</t>
+          <t>9786051488042</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Gelecek Ya Da Şimdi</t>
+          <t>Rüzgarın Getirdikleri 3</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>23.15</v>
+        <v>18.51</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052870594</t>
+          <t>9786051488110</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Semtleri - Aşk-ı Muhabbet</t>
+          <t>Çirkin Kurbağalar Ülkesinden Senfoniler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>15.74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052870648</t>
+          <t>9786051488073</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Dilba</t>
+          <t>Şizofren'e Mektup</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786052870587</t>
+          <t>9786051488035</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Bir Şehrin Adamı</t>
+          <t>Kaptanın Aşk Defteri</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052870570</t>
+          <t>9786052876206</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Şairi Olmayan Şiirler</t>
+          <t>Bekleme</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>13.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052870631</t>
+          <t>9786052871195</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Saydam İnsanlar</t>
+          <t>Geçmiş Gelecek Ya Da Şimdi</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786052870600</t>
+          <t>9786052870594</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Mobbingin Cazibeleri</t>
+          <t>Aşkın Semtleri - Aşk-ı Muhabbet</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>23.15</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786052870624</t>
+          <t>9786052870648</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Mavi Aşk</t>
+          <t>Dilba</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>16.67</v>
+        <v>13</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786052870617</t>
+          <t>9786052870587</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitap Sana Sesleniyor</t>
+          <t>Bir Şehrin Adamı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789759887452</t>
+          <t>9786052870570</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Ankara Kabadayıları</t>
+          <t>Şairi Olmayan Şiirler</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>15.74</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786051485805</t>
+          <t>9786052870631</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>New York'tan İstanbul'a Şiir Köprüsü</t>
+          <t>Saydam İnsanlar</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>12</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786051485812</t>
+          <t>9786052870600</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Peygamberler Özgürlük Öğretmenleri</t>
+          <t>Mobbingin Cazibeleri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>18</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786052872062</t>
+          <t>9786052870624</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Önce Atana Sonra Atına Selam Ver</t>
+          <t>Mavi Aşk</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>19</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786051485836</t>
+          <t>9786052870617</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Yeşilden Kırmızıya</t>
+          <t>Bu Kitap Sana Sesleniyor</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>13.88</v>
+        <v>30</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052873427</t>
+          <t>9789759887452</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ölünün Ardından Konuşun</t>
+          <t>Tarihte Ankara Kabadayıları</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>60</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052873502</t>
+          <t>9786051485805</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Adam</t>
+          <t>New York'tan İstanbul'a Şiir Köprüsü</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052873571</t>
+          <t>9786051485812</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Marje: Maça Kadın</t>
+          <t>Peygamberler Özgürlük Öğretmenleri</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>75</v>
+        <v>18</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786051488424</t>
+          <t>9786052872062</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Paşa Konağının Cariyeleri</t>
+          <t>Önce Atana Sonra Atına Selam Ver</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>16.67</v>
+        <v>19</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786051488530</t>
+          <t>9786051485836</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç</t>
+          <t>Yeşilden Kırmızıya</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>18.52</v>
+        <v>13.88</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052873380</t>
+          <t>9786052873427</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Islak Asfalt</t>
+          <t>Ölünün Ardından Konuşun</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052873342</t>
+          <t>9786052873502</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Terapi</t>
+          <t>Yalnız Adam</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052873397</t>
+          <t>9786052873571</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Sarı Azrail</t>
+          <t>Marje: Maça Kadın</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052873311</t>
+          <t>9786051488424</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Son Düğüm</t>
+          <t>Paşa Konağının Cariyeleri</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>20</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052873298</t>
+          <t>9786051488530</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Meyus Zamanı</t>
+          <t>Başlangıç</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052873359</t>
+          <t>9786052873380</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Romantik Şiirler</t>
+          <t>Islak Asfalt</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052873410</t>
+          <t>9786052873342</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Değişim Özgürlüktür</t>
+          <t>Terapi</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052873403</t>
+          <t>9786052873397</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlık</t>
+          <t>Sarı Azrail</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052873229</t>
+          <t>9786052873311</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Çöpçü</t>
+          <t>Son Düğüm</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052873182</t>
+          <t>9786052873298</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Bir Başkadır Yazmak</t>
+          <t>Meyus Zamanı</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052873151</t>
+          <t>9786052873359</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Kar Altında</t>
+          <t>Romantik Şiirler</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>75</v>
+        <v>25</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052873168</t>
+          <t>9786052873410</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Eşi Olmayan Devlet Adamı - Mustafa Kemal Atatürk (Ciltli)</t>
+          <t>Değişim Özgürlüktür</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>55</v>
+        <v>30</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052872833</t>
+          <t>9786052873403</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Anne ve Babalar Anlatıyor 100 Soruda Üstün Yetenekli Çocuk Sahibi Olmak</t>
+          <t>Sessiz Çığlık</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052871515</t>
+          <t>9786052873229</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Sen Benim Işıklı Ayakkabımsın</t>
+          <t>Çöpçü</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052871447</t>
+          <t>9786052873182</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Vuslat Dersen Erkendi Henüz</t>
+          <t>Bir Başkadır Yazmak</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>11.11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052871713</t>
+          <t>9786052873151</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Bir Genç</t>
+          <t>İstanbul Kar Altında</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786052871386</t>
+          <t>9786052873168</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>SQL Kodları</t>
+          <t>Eşi Olmayan Devlet Adamı - Mustafa Kemal Atatürk (Ciltli)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>90</v>
+        <v>55</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052871737</t>
+          <t>9786052872833</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Gizli Sevdam</t>
+          <t>Anne ve Babalar Anlatıyor 100 Soruda Üstün Yetenekli Çocuk Sahibi Olmak</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052871164</t>
+          <t>9786052871515</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Nazlı Yıldız - 2</t>
+          <t>Sen Benim Işıklı Ayakkabımsın</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052871232</t>
+          <t>9786052871447</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Unutulmazım</t>
+          <t>Vuslat Dersen Erkendi Henüz</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>50</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052871010</t>
+          <t>9786052871713</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Patikası</t>
+          <t>Tuhaf Bir Genç</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052871270</t>
+          <t>9786052871386</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Zülkarneyn - Mu' nun Sırrı</t>
+          <t>SQL Kodları</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>125</v>
+        <v>90</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052870792</t>
+          <t>9786052871737</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Yengeç Dişi</t>
+          <t>Gizli Sevdam</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052870051</t>
+          <t>9786052871164</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Gazap Kuyuları</t>
+          <t>Nazlı Yıldız - 2</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786051488448</t>
+          <t>9786052871232</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Bir Dansçının Günlüğü: İlk Ders Aşk</t>
+          <t>Unutulmazım</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786052873540</t>
+          <t>9786052871010</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Matematik Nerede?</t>
+          <t>Kelebek Patikası</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786051488189</t>
+          <t>9786052871270</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de ve Dünyada Yaşanmış Komiklikler</t>
+          <t>Zülkarneyn - Mu' nun Sırrı</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>19.44</v>
+        <v>125</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786051488172</t>
+          <t>9786052870792</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler Günlüğü</t>
+          <t>Yengeç Dişi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>13.89</v>
+        <v>75</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786051488196</t>
+          <t>9786052870051</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Mektup Var Sana</t>
+          <t>Gazap Kuyuları</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>20.37</v>
+        <v>75</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786051488233</t>
+          <t>9786051488448</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Ölçüt</t>
+          <t>Bir Dansçının Günlüğü: İlk Ders Aşk</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786051488226</t>
+          <t>9786052873540</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Yüreğinden Arda Kalanlar</t>
+          <t>Matematik Nerede?</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>12</v>
+        <v>70</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786051488219</t>
+          <t>9786051488189</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Varsın Hayat Bizi Yorsun</t>
+          <t>Türkiye'de ve Dünyada Yaşanmış Komiklikler</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>15</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786051488202</t>
+          <t>9786051488172</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Şehir Atlantis</t>
+          <t>Kelebekler Günlüğü</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>18</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786051488271</t>
+          <t>9786051488196</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayan Aşk</t>
+          <t>Yüreğimden Mektup Var Sana</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>9.26</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786051488301</t>
+          <t>9786051488233</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Kapının Ardı</t>
+          <t>Ölçüt</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786051488325</t>
+          <t>9786051488226</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Ötekiler</t>
+          <t>Yüreğinden Arda Kalanlar</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>13.89</v>
+        <v>12</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786051488288</t>
+          <t>9786051488219</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Boğazımda Ay Düğümü</t>
+          <t>Varsın Hayat Bizi Yorsun</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>9.26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786052873083</t>
+          <t>9786051488202</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Geride Kalan Gözlerim</t>
+          <t>Kayıp Şehir Atlantis</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786052872000</t>
+          <t>9786051488271</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Uçan Çocuk</t>
+          <t>Unutulmayan Aşk</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>20.37</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786051488257</t>
+          <t>9786051488301</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Çoğu Gitti Acı Kaldı</t>
+          <t>Kapının Ardı</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786051485546</t>
+          <t>9786051488325</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Meselenin Özü</t>
+          <t>Ötekiler</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786051485553</t>
+          <t>9786051488288</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Yeni Muhalefet Sosyal Medya</t>
+          <t>Boğazımda Ay Düğümü</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>25.93</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786051485171</t>
+          <t>9786052873083</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Binerin Bi Dil Binerin - Bakın Yürekle Bakın</t>
+          <t>Geride Kalan Gözlerim</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786051484761</t>
+          <t>9786052872000</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Lacivert</t>
+          <t>Uçan Çocuk</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>23.15</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786051484211</t>
+          <t>9786051488257</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair Biraz da Benden</t>
+          <t>Çoğu Gitti Acı Kaldı</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>9.26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786051484266</t>
+          <t>9786051485546</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Cennet Muhafızı</t>
+          <t>Meselenin Özü</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786051484242</t>
+          <t>9786051485553</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Özgür Kelebek</t>
+          <t>Yeni Muhalefet Sosyal Medya</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>11.11</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786051483801</t>
+          <t>9786051485171</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Menopoz</t>
+          <t>Binerin Bi Dil Binerin - Bakın Yürekle Bakın</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>3990000027128</t>
+          <t>9786051484761</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Bir Kentin Buruk Rüzgarları</t>
+          <t>Kayıp Lacivert</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>5.56</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786051483078</t>
+          <t>9786051484211</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Göktaşı Efsanesi 1: Dönüşüm</t>
+          <t>Hayata Dair Biraz da Benden</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786051481401</t>
+          <t>9786051484266</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>V17 Tanışma</t>
+          <t>Cennet Muhafızı</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786051481487</t>
+          <t>9786051484242</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Doğu Karadeniz Ev Yemekleri</t>
+          <t>Özgür Kelebek</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786051481418</t>
+          <t>9786051483801</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Anlar</t>
+          <t>Benim Adım Menopoz</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786051481463</t>
+          <t>3990000027128</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>İçime Üflerken Kendini</t>
+          <t>Bir Kentin Buruk Rüzgarları</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>4.63</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786051481296</t>
+          <t>9786051483078</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Başkalaşım - Metamorfoz</t>
+          <t>Göktaşı Efsanesi 1: Dönüşüm</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786051480657</t>
+          <t>9786051481401</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Bu Gençlerimize Kim Sahip Çıkacak?</t>
+          <t>V17 Tanışma</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786051481234</t>
+          <t>9786051481487</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilir Yaşam ve Enerji Söyleşileri</t>
+          <t>Doğu Karadeniz Ev Yemekleri</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786051481128</t>
+          <t>9786051481418</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Eşekle Sevişmek</t>
+          <t>Anlar</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786051485294</t>
+          <t>9786051481463</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Ay Kara</t>
+          <t>İçime Üflerken Kendini</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786051485300</t>
+          <t>9786051481296</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Pınarı - Gelincik Kokardı Sevgiler</t>
+          <t>Başkalaşım - Metamorfoz</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786051485317</t>
+          <t>9786051480657</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmış Hikmetli Hikayeler</t>
+          <t>Bu Gençlerimize Kim Sahip Çıkacak?</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786051485324</t>
+          <t>9786051481234</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Devir</t>
+          <t>Sürdürülebilir Yaşam ve Enerji Söyleşileri</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786051485355</t>
+          <t>9786051481128</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Aşkını Başına Devşir</t>
+          <t>Eşekle Sevişmek</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786051485164</t>
+          <t>9786051485294</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Çapraz Aşklar</t>
+          <t>Ay Kara</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786051483702</t>
+          <t>9786051485300</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Susuz Topraklarda Açan Çiçekler</t>
+          <t>Sevgi Pınarı - Gelincik Kokardı Sevgiler</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786051484303</t>
+          <t>9786051485317</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Aşk Nelere Kadir (Ciltli)</t>
+          <t>Yaşanmış Hikmetli Hikayeler</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786051484327</t>
+          <t>9786051485324</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Sevdaları Kuşanan Yürek Tınıları</t>
+          <t>Devir</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786051487403</t>
+          <t>9786051485355</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Gelen</t>
+          <t>Aşkını Başına Devşir</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786051483832</t>
+          <t>9786051485164</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Dülger Ali</t>
+          <t>Çapraz Aşklar</t>
         </is>
       </c>
       <c r="C302" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786051483849</t>
+          <t>9786051483702</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Ford'un Maysteri</t>
+          <t>Susuz Topraklarda Açan Çiçekler</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>7.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786051483764</t>
+          <t>9786051484303</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kubbe</t>
+          <t>Aşk Nelere Kadir (Ciltli)</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786051483887</t>
+          <t>9786051484327</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Bir Yürek Çeşnisidir Yaşamak</t>
+          <t>Sevdaları Kuşanan Yürek Tınıları</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786051483863</t>
+          <t>9786051487403</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Türkiye'si</t>
+          <t>Geçmişten Gelen</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>11.11</v>
+        <v>35</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786051483474</t>
+          <t>9786051483832</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Aradaki Zamanı Kaldırın</t>
+          <t>Dülger Ali</t>
         </is>
       </c>
       <c r="C307" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786051483450</t>
+          <t>9786051483849</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>İlaç Gibi Şiirler</t>
+          <t>Ford'un Maysteri</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786051483412</t>
+          <t>9786051483764</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Ardımızdan Yazdıklarım</t>
+          <t>Mavi Kubbe</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786051482989</t>
+          <t>9786051483887</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Ben Meselim Mesel Benim</t>
+          <t>Bir Yürek Çeşnisidir Yaşamak</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786051483122</t>
+          <t>9786051483863</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Beş Katiller Kitabı</t>
+          <t>Dedemin Türkiye'si</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786051483184</t>
+          <t>9786051483474</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Bir Sen Yakınsın Bana</t>
+          <t>Aradaki Zamanı Kaldırın</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786051483191</t>
+          <t>9786051483450</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Nazlı Yıldız</t>
+          <t>İlaç Gibi Şiirler</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786051483061</t>
+          <t>9786051483412</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Gülsüm Hanım</t>
+          <t>Ardımızdan Yazdıklarım</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786051483009</t>
+          <t>9786051482989</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Cebimde 1000 Dolar Sırt Çantamda 6 Ülke</t>
+          <t>Ben Meselim Mesel Benim</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786051482729</t>
+          <t>9786051483122</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Rahat Batınca</t>
+          <t>Beş Katiller Kitabı</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>12.96</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786051482545</t>
+          <t>9786051483184</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Gerçeğe Açılan Yol</t>
+          <t>Bir Sen Yakınsın Bana</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>17.59</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786051482477</t>
+          <t>9786051483191</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Aklımın Teri</t>
+          <t>Nazlı Yıldız</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786051481340</t>
+          <t>9786051483061</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Bayan Kelebek ve Eşek Arıları</t>
+          <t>Gülsüm Hanım</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>4.63</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786051481388</t>
+          <t>9786051483009</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Susuz Yaz</t>
+          <t>Cebimde 1000 Dolar Sırt Çantamda 6 Ülke</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>4.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786051481364</t>
+          <t>9786051482729</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Marangoz Kurbağa</t>
+          <t>Rahat Batınca</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>4.63</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786051481357</t>
+          <t>9786051482545</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Hırsız Köstebekler</t>
+          <t>Gerçeğe Açılan Yol</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>4.63</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786051481319</t>
+          <t>9786051482477</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Son İnce Elemeleri</t>
+          <t>Aklımın Teri</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786051481302</t>
+          <t>9786051481340</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Aşk Sevdiğim Yemekler Gibidir</t>
+          <t>Bayan Kelebek ve Eşek Arıları</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>14.81</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786051481333</t>
+          <t>9786051481388</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Mavi Göl</t>
+          <t>Susuz Yaz</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786051481371</t>
+          <t>9786051481364</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Mırnav</t>
+          <t>Marangoz Kurbağa</t>
         </is>
       </c>
       <c r="C326" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786051481265</t>
+          <t>9786051481357</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Gül Yaprağına Düşen Yağmur</t>
+          <t>Hırsız Köstebekler</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786051481203</t>
+          <t>9786051481319</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Geçitleri</t>
+          <t>Kalbin Son İnce Elemeleri</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>12.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786051481210</t>
+          <t>9786051481302</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Garipliğim İnsanlığımdan Olsa Gerek</t>
+          <t>Aşk Sevdiğim Yemekler Gibidir</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>10.19</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786051481289</t>
+          <t>9786051481333</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Sisteme Sitem</t>
+          <t>Mavi Göl</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786051484792</t>
+          <t>9786051481371</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Ek Göğsüme</t>
+          <t>Mırnav</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>18.52</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786051484068</t>
+          <t>9786051481265</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yol Tarifi</t>
+          <t>Gül Yaprağına Düşen Yağmur</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786051484013</t>
+          <t>9786051481203</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Aslı Gibidir</t>
+          <t>Zamanın Geçitleri</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786051484006</t>
+          <t>9786051481210</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Üç Aşk</t>
+          <t>Garipliğim İnsanlığımdan Olsa Gerek</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>13.89</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786051484037</t>
+          <t>9786051481289</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Ah Şu Hurafeler</t>
+          <t>Sisteme Sitem</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786051484143</t>
+          <t>9786051484792</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sonra</t>
+          <t>Karanfil Ek Göğsüme</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>14.81</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786051484075</t>
+          <t>9786051484068</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Sabıkalı</t>
+          <t>Aşkın Yol Tarifi</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786051483993</t>
+          <t>9786051484013</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Aslı Gibidir</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786051484051</t>
+          <t>9786051484006</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Beyazı Yakalayın</t>
+          <t>Üç Aşk</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786051483238</t>
+          <t>9786051484037</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Bugüne Masaj ve Masaj Uygulamaları</t>
+          <t>Ah Şu Hurafeler</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>16.67</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786051483344</t>
+          <t>9786051484143</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Külistan</t>
+          <t>Yeni Sonra</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>9.26</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786051483214</t>
+          <t>9786051484075</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Yaşamanın Zor Anları Vardır</t>
+          <t>Sabıkalı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786051482606</t>
+          <t>9786051483993</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Ziya</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786051482446</t>
+          <t>9786051484051</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Mevsimlerden Soğuk</t>
+          <t>Beyazı Yakalayın</t>
         </is>
       </c>
       <c r="C344" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786051482033</t>
+          <t>9786051483238</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Nefessiz Duvarlar</t>
+          <t>Tarihten Bugüne Masaj ve Masaj Uygulamaları</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786051482361</t>
+          <t>9786051483344</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Soygun ve Cinayet</t>
+          <t>Külistan</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786051482293</t>
+          <t>9786051483214</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci ve Öğretmen Dünyasındaki Trajikomik Gerçekler</t>
+          <t>Yaşamanın Zor Anları Vardır</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786051482330</t>
+          <t>9786051482606</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Geleneğinde Aile Tahlili ve Evlilik Sanatı</t>
+          <t>Ziya</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786051482385</t>
+          <t>9786051482446</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Filozof Bedo</t>
+          <t>Şimdi Mevsimlerden Soğuk</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786051482316</t>
+          <t>9786051482033</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Sarıca Arı</t>
+          <t>Nefessiz Duvarlar</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786051482347</t>
+          <t>9786051482361</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Ve Ben Beni Anladığımda</t>
+          <t>Soygun ve Cinayet</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786051482392</t>
+          <t>9786051482293</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Baharyolu</t>
+          <t>Öğrenci ve Öğretmen Dünyasındaki Trajikomik Gerçekler</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786051482323</t>
+          <t>9786051482330</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Anlar Zamanlar</t>
+          <t>Türkiye Geleneğinde Aile Tahlili ve Evlilik Sanatı</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786051482620</t>
+          <t>9786051482385</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Büyü Aşk - Sırr'ı Alem</t>
+          <t>Dilsiz Filozof Bedo</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786051484150</t>
+          <t>9786051482316</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Ben Romanım Roman Benim</t>
+          <t>Sarıca Arı</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786051484433</t>
+          <t>9786051482347</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Aşk Yolunda Kendine Uyanış</t>
+          <t>Ve Ben Beni Anladığımda</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>23.15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786051484402</t>
+          <t>9786051482392</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Kehanet</t>
+          <t>Baharyolu</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786051484426</t>
+          <t>9786051482323</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Esir</t>
+          <t>Anlar Zamanlar</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786051484372</t>
+          <t>9786051482620</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Fahişeydi Ama Sevdim</t>
+          <t>Büyü Aşk - Sırr'ı Alem</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>15.74</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786051484389</t>
+          <t>9786051484150</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Orospunun Feriştahı</t>
+          <t>Ben Romanım Roman Benim</t>
         </is>
       </c>
       <c r="C360" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786051484365</t>
+          <t>9786051484433</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Hiç Kimseden Herkese</t>
+          <t>Aşk Yolunda Kendine Uyanış</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786057424310</t>
+          <t>9786051484402</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Minnoş</t>
+          <t>Kehanet</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>30</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786051484204</t>
+          <t>9786051484426</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Mucize</t>
+          <t>Esir</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786051484235</t>
+          <t>9786051484372</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Tablo</t>
+          <t>Fahişeydi Ama Sevdim</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>11.11</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786051483979</t>
+          <t>9786051484389</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Genç Bir Öğretmenin Anıları</t>
+          <t>Orospunun Feriştahı</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>60</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786051483962</t>
+          <t>9786051484365</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Genç Bir Öğretmenin Anıları 2</t>
+          <t>Hiç Kimseden Herkese</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786051483986</t>
+          <t>9786057424310</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Şiirler</t>
+          <t>Minnoş</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>11.11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786051483504</t>
+          <t>9786051484204</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Güvercinlerin Vurulduğu Yerden</t>
+          <t>Bir Demet Mucize</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786051483528</t>
+          <t>9786051484235</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Ve Kaçınılmazdır Yolculuklar</t>
+          <t>Tablo</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786051483498</t>
+          <t>9786051483979</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Gözü</t>
+          <t>Genç Bir Öğretmenin Anıları</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>11.11</v>
+        <v>60</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786051482507</t>
+          <t>9786051483962</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Hevi</t>
+          <t>Genç Bir Öğretmenin Anıları 2</t>
         </is>
       </c>
       <c r="C371" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786051483276</t>
+          <t>9786051483986</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Söz Bahçesi</t>
+          <t>Öykülerle Şiirler</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786051484105</t>
+          <t>9786051483504</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Acının İklimi</t>
+          <t>Güvercinlerin Vurulduğu Yerden</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786051482187</t>
+          <t>9786051483528</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Caddeler ve Küller</t>
+          <t>Ve Kaçınılmazdır Yolculuklar</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786051482354</t>
+          <t>9786051483498</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Töre ve Cinayet</t>
+          <t>Dünyanın Gözü</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786051484112</t>
+          <t>9786051482507</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Umutsuz Yaşam</t>
+          <t>Hevi</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786051481555</t>
+          <t>9786051483276</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Aşk Penceresinden Bakılır</t>
+          <t>Söz Bahçesi</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786051481470</t>
+          <t>9786051484105</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Maun Bar</t>
+          <t>Acının İklimi</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786051481593</t>
+          <t>9786051482187</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Derin Yaşamak</t>
+          <t>Caddeler ve Küller</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786051481548</t>
+          <t>9786051482354</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Şibumka - Umut Krallığı</t>
+          <t>Töre ve Cinayet</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>7.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786051481425</t>
+          <t>9786051484112</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Adresi Yanlış Düşlerdeyim</t>
+          <t>Umutsuz Yaşam</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786051481432</t>
+          <t>9786051481555</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Kaos Yazıları</t>
+          <t>Aşk Penceresinden Bakılır</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786051481500</t>
+          <t>9786051481470</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Kompozisyon Böyle Yazılır</t>
+          <t>Maun Bar</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>5.56</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786051481517</t>
+          <t>9786051481593</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>İlkokullarda Değerler Eğitimi</t>
+          <t>Derin Yaşamak</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786051481586</t>
+          <t>9786051481548</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Sen Aşkı Ne Sanmıştın</t>
+          <t>Şibumka - Umut Krallığı</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786052872390</t>
+          <t>9786051481425</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Uzaklar Senfoni</t>
+          <t>Adresi Yanlış Düşlerdeyim</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>18</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786052872482</t>
+          <t>9786051481432</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Kalenin Gölgesinde Çeşme</t>
+          <t>Kaos Yazıları</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>75</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786052872192</t>
+          <t>9786051481500</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Arkadaşlarımla Okulda Bir Gün</t>
+          <t>Kompozisyon Böyle Yazılır</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>45</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786052871676</t>
+          <t>9786051481517</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Sinek Kuşu ve Atmaca</t>
+          <t>İlkokullarda Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786052871836</t>
+          <t>9786051481586</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Ödünç Zamanlar</t>
+          <t>Sen Aşkı Ne Sanmıştın</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>7.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786052871751</t>
+          <t>9786052872390</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Elbette Yok</t>
+          <t>Uzaklar Senfoni</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>18.52</v>
+        <v>18</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786052870877</t>
+          <t>9786052872482</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>YDS ve YKS-Dil Kelimeleri ve Deyimleri (İngilizce-Türkçe)</t>
+          <t>Kalenin Gölgesinde Çeşme</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786052871799</t>
+          <t>9786052872192</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Beni Bırakma</t>
+          <t>Uzaylı Arkadaşlarımla Okulda Bir Gün</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>13.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786052871768</t>
+          <t>9786052871676</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Yitik Kız</t>
+          <t>Sinek Kuşu ve Atmaca</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786052871720</t>
+          <t>9786052871836</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Askıda Hayat</t>
+          <t>Ödünç Zamanlar</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>25</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786052871355</t>
+          <t>9786052871751</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Pis Değil Mis Kokulu Koki</t>
+          <t>Elbette Yok</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>7.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786051489353</t>
+          <t>9786052870877</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>15 Temmuz Ruhu</t>
+          <t>YDS ve YKS-Dil Kelimeleri ve Deyimleri (İngilizce-Türkçe)</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>13.89</v>
+        <v>350</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786052871843</t>
+          <t>9786052871799</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Acele Damat Aranıyor</t>
+          <t>Beni Bırakma</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786052871782</t>
+          <t>9786052871768</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Ve Zaman Durdu</t>
+          <t>Yitik Kız</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>12.04</v>
+        <v>25</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786052870952</t>
+          <t>9786052871720</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Gönüllü Köleler</t>
+          <t>Askıda Hayat</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786052870440</t>
+          <t>9786052871355</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Melhame-i Kübra Veya Marilyn Monroe</t>
+          <t>Pis Değil Mis Kokulu Koki</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786052870242</t>
+          <t>9786051489353</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Gün Olur Sen de Gidersin</t>
+          <t>15 Temmuz Ruhu</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786052870433</t>
+          <t>9786052871843</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’den Ve Dünyadan Komik Öyküler</t>
+          <t>Acele Damat Aranıyor</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>16.67</v>
+        <v>15</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786052870334</t>
+          <t>9786052871782</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Asker Ressam Diyarbakırlı Tahsin Siret Bey ve Eserlerinin Analizi</t>
+          <t>Ve Zaman Durdu</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>50</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786051489667</t>
+          <t>9786052870952</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Gemisi</t>
+          <t>Gönüllü Köleler</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>32.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786051489650</t>
+          <t>9786052870440</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Her Kalbin Mevsimi Var</t>
+          <t>Melhame-i Kübra Veya Marilyn Monroe</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786051489155</t>
+          <t>9786052870242</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Afaki</t>
+          <t>Gün Olur Sen de Gidersin</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786051489094</t>
+          <t>9786052870433</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Kumbaramda Yalnızlık Var</t>
+          <t>Türkiye’den Ve Dünyadan Komik Öyküler</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786052874035</t>
+          <t>9786052870334</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Azab Ağa - Bir Ege Hikayesi</t>
+          <t>Asker Ressam Diyarbakırlı Tahsin Siret Bey ve Eserlerinin Analizi</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786051488936</t>
+          <t>9786051489667</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Dört Dörtlük Dörtlükler</t>
+          <t>Ruhun Gemisi</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>13.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786051488950</t>
+          <t>9786051489650</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>İnsanları Anlama Sanatı</t>
+          <t>Her Kalbin Mevsimi Var</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786051488905</t>
+          <t>9786051489155</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Genç Şair</t>
+          <t>Afaki</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786051488912</t>
+          <t>9786051489094</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Kibrin Oyunu</t>
+          <t>Kumbaramda Yalnızlık Var</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>20.37</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786051488943</t>
+          <t>9786052874035</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy - 2</t>
+          <t>Azab Ağa - Bir Ege Hikayesi</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>13.89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786051488851</t>
+          <t>9786051488936</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Ömrü Kadar Aşk</t>
+          <t>Dört Dörtlük Dörtlükler</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786051485508</t>
+          <t>9786051488950</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Dilek Feneri</t>
+          <t>İnsanları Anlama Sanatı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>12</v>
+        <v>75</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786051485577</t>
+          <t>9786051488905</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Şiirimin Adı Yok</t>
+          <t>Genç Şair</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>10</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786051485539</t>
+          <t>9786051488912</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Subutay Zoraki Kaşifler</t>
+          <t>Kibrin Oyunu</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>15</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786051488103</t>
+          <t>9786051488943</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Atatürk, Cumhuriyet ve Devrimleri'nde Aydınlanma</t>
+          <t>Adını Sen Koy - 2</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786051488134</t>
+          <t>9786051488851</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Otel mi? Tımarhane mi?</t>
+          <t>Kelebek Ömrü Kadar Aşk</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>18.51</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786051488028</t>
+          <t>9786051485508</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Noksan Dokuz</t>
+          <t>Dilek Feneri</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>22</v>
+        <v>12</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786052873113</t>
+          <t>9786051485577</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Serpiştirmeler</t>
+          <t>Şiirimin Adı Yok</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786052873120</t>
+          <t>9786051485539</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Mireşu Kozmos İkizleri</t>
+          <t>Subutay Zoraki Kaşifler</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786051489421</t>
+          <t>9786051488103</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Lebiderya Sessizliğim</t>
+          <t>Atatürk, Cumhuriyet ve Devrimleri'nde Aydınlanma</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786051489360</t>
+          <t>9786051488134</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Gün İzi</t>
+          <t>Otel mi? Tımarhane mi?</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>12.04</v>
+        <v>18.51</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786051489377</t>
+          <t>9786051488028</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Zerenus - Ölümsüzlerin Savaşı</t>
+          <t>Noksan Dokuz</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786052872949</t>
+          <t>9786052873113</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Arda İle Gez, Gör, Öğren</t>
+          <t>Hayattan Serpiştirmeler</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786052871621</t>
+          <t>9786052873120</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Elza'nın Piyanosu</t>
+          <t>Mireşu Kozmos İkizleri</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>18.52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786052871362</t>
+          <t>9786051489421</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Hayali Gerçekler Gizli Güç</t>
+          <t>Lebiderya Sessizliğim</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786052871416</t>
+          <t>9786051489360</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Gri</t>
+          <t>Gün İzi</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>12</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9786052873335</t>
+          <t>9786051489377</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Yılları Bekleyemem</t>
+          <t>Zerenus - Ölümsüzlerin Savaşı</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786052872420</t>
+          <t>9786052872949</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Son</t>
+          <t>Meraklı Arda İle Gez, Gör, Öğren</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786052872413</t>
+          <t>9786052871621</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Rutubetli Yalnızlıklar</t>
+          <t>Elza'nın Piyanosu</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>37</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786052872406</t>
+          <t>9786052871362</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Şevval'in Günlüğü</t>
+          <t>Hayali Gerçekler Gizli Güç</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>60</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786051484457</t>
+          <t>9786052871416</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Check - In</t>
+          <t>Gri</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>16.67</v>
+        <v>12</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786051487250</t>
+          <t>9786052873335</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Adın Adıma Dokundu</t>
+          <t>Yılları Bekleyemem</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>9.26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786051487793</t>
+          <t>9786052872420</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Sinema Sadece Sinema Değildir</t>
+          <t>Son</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>18.52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786052871485</t>
+          <t>9786052872413</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Bir Damla Aşk Düştü Yüreğime</t>
+          <t>Rutubetli Yalnızlıklar</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>13.89</v>
+        <v>37</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9786052871607</t>
+          <t>9786052872406</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Gece ve Sağanak</t>
+          <t>Şevval'in Günlüğü</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786052871317</t>
+          <t>9786051484457</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Annemden Masallar - Bacı Bacı Can Bacı</t>
+          <t>Check - In</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>30</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786052871492</t>
+          <t>9786051487250</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Ne Kalır</t>
+          <t>Adın Adıma Dokundu</t>
         </is>
       </c>
       <c r="C441" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786052871461</t>
+          <t>9786051487793</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Cennetten Düşerken Adem’in Kokusu</t>
+          <t>Sinema Sadece Sinema Değildir</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>90</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786052871614</t>
+          <t>9786052871485</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>İkinci El Papatyalar</t>
+          <t>Bir Damla Aşk Düştü Yüreğime</t>
         </is>
       </c>
       <c r="C443" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786051481494</t>
+          <t>9786052871607</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Ya Karabağ Ya Ölüm</t>
+          <t>Gece ve Sağanak</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>4.63</v>
+        <v>35</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786052872680</t>
+          <t>9786052871317</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Bostan Korkuluğu</t>
+          <t>Annemden Masallar - Bacı Bacı Can Bacı</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786052872543</t>
+          <t>9786052871492</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Dalgasız Deniz</t>
+          <t>Ne Kalır</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786052872529</t>
+          <t>9786052871461</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Doğu Ekspresi</t>
+          <t>Cennetten Düşerken Adem’in Kokusu</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>13.89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786052872123</t>
+          <t>9786052871614</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Nasıl Girişimci Olunmaz?</t>
+          <t>İkinci El Papatyalar</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>125</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786052872024</t>
+          <t>9786051481494</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Rota</t>
+          <t>Ya Karabağ Ya Ölüm</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>12</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786052872277</t>
+          <t>9786052872680</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Mürekkebin Kokusu</t>
+          <t>Bostan Korkuluğu</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786052872246</t>
+          <t>9786052872543</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Kaderin İçinden</t>
+          <t>Dalgasız Deniz</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>45</v>
+        <v>15</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786052872178</t>
+          <t>9786052872529</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Lütfen Canımı Yakma</t>
+          <t>Doğu Ekspresi</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786052872253</t>
+          <t>9786052872123</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Vuslata Beş Kala</t>
+          <t>Nasıl Girişimci Olunmaz?</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>45</v>
+        <v>125</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786052872215</t>
+          <t>9786052872024</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Yanık Sipahi</t>
+          <t>Rota</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>13.89</v>
+        <v>12</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786052872185</t>
+          <t>9786052872277</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Sensiz Şiirler</t>
+          <t>Mürekkebin Kokusu</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786051489261</t>
+          <t>9786052872246</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Sevgiyi Tohuma Yaz</t>
+          <t>Kaderin İçinden</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>18.52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786051489254</t>
+          <t>9786052872178</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Her Derdime Oldun Çare</t>
+          <t>Lütfen Canımı Yakma</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>18.52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786051489100</t>
+          <t>9786052872253</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Lili'nin Dünya Seyahati</t>
+          <t>Vuslata Beş Kala</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>6.94</v>
+        <v>45</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786052873014</t>
+          <t>9786052872215</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>İrfan Mektebinde Çırak Olmak</t>
+          <t>Yanık Sipahi</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786051489193</t>
+          <t>9786052872185</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>İnce Detay</t>
+          <t>Sensiz Şiirler</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786051488998</t>
+          <t>9786051489261</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Umut Ektim</t>
+          <t>Sevgiyi Tohuma Yaz</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>32.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786051489131</t>
+          <t>9786051489254</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Şemsiye</t>
+          <t>Her Derdime Oldun Çare</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>40</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9786051489063</t>
+          <t>9786051489100</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Uykuda Ağlıyordun Bebeğim</t>
+          <t>Lili'nin Dünya Seyahati</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>13.89</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786051489018</t>
+          <t>9786052873014</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Kadim Vesvese</t>
+          <t>İrfan Mektebinde Çırak Olmak</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786051489087</t>
+          <t>9786051489193</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Ağalık Çöktü</t>
+          <t>İnce Detay</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>65</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786051488967</t>
+          <t>9786051488998</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Kapadokyalı</t>
+          <t>Umut Ektim</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>20.37</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786051489438</t>
+          <t>9786051489131</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Dünyalık Cennetim Cehennemim</t>
+          <t>Sihirli Şemsiye</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>18.52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786052872451</t>
+          <t>9786051489063</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Büyük Kaosları</t>
+          <t>Uykuda Ağlıyordun Bebeğim</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786052872383</t>
+          <t>9786051489018</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Kadınsan</t>
+          <t>Kadim Vesvese</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>20</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786052872468</t>
+          <t>9786051489087</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Kar Yağdığında</t>
+          <t>Ağalık Çöktü</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>35</v>
+        <v>65</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786052872345</t>
+          <t>9786051488967</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Kuşlar</t>
+          <t>Kapadokyalı</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>16.67</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786052872208</t>
+          <t>9786051489438</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Var mısın? Kendini Görmeye Hazır mısın?</t>
+          <t>Dünyalık Cennetim Cehennemim</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786052872031</t>
+          <t>9786052872451</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Zabit ve Kumandan ile Söyleşi</t>
+          <t>İstanbul'un Büyük Kaosları</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>16.67</v>
+        <v>25</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786052872857</t>
+          <t>9786052872383</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Karanlık</t>
+          <t>Kadınsan</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786052871409</t>
+          <t>9786052872468</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Sus Sus Nereye Kadar - Demir Leblebi Günlükleri 1</t>
+          <t>Kar Yağdığında</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>18.52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786052871690</t>
+          <t>9786052872345</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Balzamin ve Haymatlos</t>
+          <t>Yabancı Kuşlar</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786052871706</t>
+          <t>9786052872208</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Mankurt</t>
+          <t>Var mısın? Kendini Görmeye Hazır mısın?</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786052871546</t>
+          <t>9786052872031</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bedenlerin Duyulmayan Çığlıkları</t>
+          <t>Zabit ve Kumandan ile Söyleşi</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786052871669</t>
+          <t>9786052872857</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Yahuda</t>
+          <t>İçimdeki Karanlık</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>21.3</v>
+        <v>25</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786052871539</t>
+          <t>9786052871409</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Tombi Şanlıurfa’da</t>
+          <t>Sus Sus Nereye Kadar - Demir Leblebi Günlükleri 1</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>45</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786052871683</t>
+          <t>9786052871690</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Yelkenli</t>
+          <t>Balzamin ve Haymatlos</t>
         </is>
       </c>
       <c r="C481" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786052871522</t>
+          <t>9786052871706</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Mini Demokrasi Yazıları</t>
+          <t>Mankurt</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>75</v>
+        <v>30</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786052871553</t>
+          <t>9786052871546</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Mutluluk</t>
+          <t>Küçük Bedenlerin Duyulmayan Çığlıkları</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>20.37</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786052871041</t>
+          <t>9786052871669</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Köy - Issız Yayla</t>
+          <t>Yahuda</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>45</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786052870723</t>
+          <t>9786052871539</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>CHP (1919 - 2018)</t>
+          <t>Tombi Şanlıurfa’da</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>32.41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786052870686</t>
+          <t>9786052871683</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Önce Dizlerimi Sarmaladım</t>
+          <t>Yelkenli</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>35</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786052870679</t>
+          <t>9786052871522</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Elçi Dedi Kavmim Kur’an’ı Terk Etti</t>
+          <t>Mini Demokrasi Yazıları</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786052870907</t>
+          <t>9786052871553</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Dilimde Tüy Bitti Aşk</t>
+          <t>Kusursuz Mutluluk</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>45</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786052870259</t>
+          <t>9786052871041</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Gloksinya</t>
+          <t>Sessiz Köy - Issız Yayla</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>23.15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786052870839</t>
+          <t>9786052870723</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Denizin Kıyısındaki Adamın Not Defterinden</t>
+          <t>CHP (1919 - 2018)</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>13.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786052872314</t>
+          <t>9786052870686</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Birimiz Ayakta Kalmalıydık</t>
+          <t>Önce Dizlerimi Sarmaladım</t>
         </is>
       </c>
       <c r="C491" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786052872222</t>
+          <t>9786052870679</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>Elçi Dedi Kavmim Kur’an’ı Terk Etti</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786052872284</t>
+          <t>9786052870907</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Aritmetik Sancılar</t>
+          <t>Dilimde Tüy Bitti Aşk</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>13.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786052871829</t>
+          <t>9786052870259</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Keşkeler Uzar da Uzar</t>
+          <t>Gloksinya</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786052872055</t>
+          <t>9786052870839</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Sevdan Çekiyor Beni</t>
+          <t>Denizin Kıyısındaki Adamın Not Defterinden</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786051487618</t>
+          <t>9786052872314</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Ankara'lı Teşkilatçı Mahir</t>
+          <t>Birimiz Ayakta Kalmalıydık</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>11.11</v>
+        <v>35</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786052871508</t>
+          <t>9786052872222</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Savaşı Gördüm Barışı Aradım</t>
+          <t>20</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786052871744</t>
+          <t>9786052872284</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Yeniden</t>
+          <t>Aritmetik Sancılar</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786052871423</t>
+          <t>9786052871829</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>İz</t>
+          <t>Keşkeler Uzar da Uzar</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786052870938</t>
+          <t>9786052872055</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Bir Yoksul Sanat Anlatısı</t>
+          <t>Sevdan Çekiyor Beni</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786052871065</t>
+          <t>9786051487618</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Şehadet</t>
+          <t>Ankara'lı Teşkilatçı Mahir</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>60</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786052871058</t>
+          <t>9786052871508</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Aleyna'nın Yeni Beslenme Şekli</t>
+          <t>Savaşı Gördüm Barışı Aradım</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786052870556</t>
+          <t>9786052871744</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Otur Bi Konuşcaz</t>
+          <t>Yeniden</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>35</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786052870518</t>
+          <t>9786052871423</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Masal Değirmeni</t>
+          <t>İz</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786052870488</t>
+          <t>9786052870938</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Göç</t>
+          <t>Bir Yoksul Sanat Anlatısı</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>35</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786051489469</t>
+          <t>9786052871065</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kuyruk</t>
+          <t>Aşkı Şehadet</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>9.26</v>
+        <v>60</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786051489209</t>
+          <t>9786052871058</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Papatyalılar</t>
+          <t>Aleyna'nın Yeni Beslenme Şekli</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>17.59</v>
+        <v>25</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786051488875</t>
+          <t>9786052870556</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Sümer'in Arpçı Kızı</t>
+          <t>Otur Bi Konuşcaz</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>22.22</v>
+        <v>35</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786051487472</t>
+          <t>9786052870518</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>İnterpol'den Diyarbakır'a Hayaletli Yollar</t>
+          <t>Masal Değirmeni</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>23.15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786052872819</t>
+          <t>9786052870488</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Efes'e Yolculuk</t>
+          <t>Göç</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786052872161</t>
+          <t>9786051489469</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Kurtar Beni Babacığım</t>
+          <t>Kırık Kuyruk</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>24</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786052871966</t>
+          <t>9786051489209</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Bir 27 Mayıs Tahlili Silahlı Kuvvetler Birliği 1960 - 1963</t>
+          <t>Papatyalılar</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>75</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786052871850</t>
+          <t>9786051488875</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Ben Yaptım Oldu</t>
+          <t>Sümer'in Arpçı Kızı</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>75</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786052872116</t>
+          <t>9786051487472</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Bir Genç Kız Melankolisi</t>
+          <t>İnterpol'den Diyarbakır'a Hayaletli Yollar</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786052872093</t>
+          <t>9786052872819</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Kesik Piramit Demokrasisi</t>
+          <t>Efes'e Yolculuk</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786052871874</t>
+          <t>9786052872161</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Düşlerin Sesi</t>
+          <t>Kurtar Beni Babacığım</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786052872260</t>
+          <t>9786052871966</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Yedi Kandilli Süreyya</t>
+          <t>Bir 27 Mayıs Tahlili Silahlı Kuvvetler Birliği 1960 - 1963</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786052871577</t>
+          <t>9786052871850</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kadın</t>
+          <t>Ben Yaptım Oldu</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>15.74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786052871591</t>
+          <t>9786052872116</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Veda Mevsimi</t>
+          <t>Bir Genç Kız Melankolisi</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>25</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786052871645</t>
+          <t>9786052872093</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Mücevher Gözlü Anka</t>
+          <t>Kesik Piramit Demokrasisi</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786052871638</t>
+          <t>9786052871874</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Avzem</t>
+          <t>Düşlerin Sesi</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>18.52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786052871584</t>
+          <t>9786052872260</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Sınır</t>
+          <t>Yedi Kandilli Süreyya</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>15.74</v>
+        <v>20</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786052870402</t>
+          <t>9786052871577</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Astrolojisi</t>
+          <t>Mavi Kadın</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>18.52</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786051489797</t>
+          <t>9786052871591</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>King Santillana Bir Futbol Blogundan Yazılar</t>
+          <t>Veda Mevsimi</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786051489575</t>
+          <t>9786052871645</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Adın Kelimelerimde Saklı</t>
+          <t>Mücevher Gözlü Anka</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>11.11</v>
+        <v>85</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786051489728</t>
+          <t>9786052871638</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Selim Bir Yalnız</t>
+          <t>Avzem</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786051489780</t>
+          <t>9786052871584</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Öteki Entegrasyon</t>
+          <t>Sınır</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>18.52</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786051489742</t>
+          <t>9786052870402</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Geç Kalmış Mektuplar</t>
+          <t>Aşkın Astrolojisi</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786051489773</t>
+          <t>9786051489797</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimiz Aşka Tutsak</t>
+          <t>King Santillana Bir Futbol Blogundan Yazılar</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>18.52</v>
+        <v>35</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786051489766</t>
+          <t>9786051489575</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Ejya</t>
+          <t>Adın Kelimelerimde Saklı</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786051489872</t>
+          <t>9786051489728</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Kadın Suyuna Çorba</t>
+          <t>Aşk-ı Selim Bir Yalnız</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786051489490</t>
+          <t>9786051489780</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Tod: Macera Başlıyor</t>
+          <t>Öteki Entegrasyon</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786051489841</t>
+          <t>9786051489742</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Gazabı</t>
+          <t>Geç Kalmış Mektuplar</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>75</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786051489827</t>
+          <t>9786051489773</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Bütün Anlamlarıyla Garip</t>
+          <t>Yüreğimiz Aşka Tutsak</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786051488790</t>
+          <t>9786051489766</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Öteki</t>
+          <t>Ejya</t>
         </is>
       </c>
       <c r="C535" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786051488974</t>
+          <t>9786051489872</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Anılar Beldesi</t>
+          <t>Kadın Suyuna Çorba</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>16.67</v>
+        <v>50</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786052872444</t>
+          <t>9786051489490</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Bebeğimin Sözlüğü</t>
+          <t>Tod: Macera Başlıyor</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>45</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786051488622</t>
+          <t>9786051489841</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Önerdiği Müslümanlık</t>
+          <t>Kaderin Gazabı</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>23.15</v>
+        <v>75</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786052872321</t>
+          <t>9786051489827</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Sol Yanım Sol Yaram</t>
+          <t>Bütün Anlamlarıyla Garip</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>50</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786052871867</t>
+          <t>9786051488790</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Beceriksiz Vazgeçişler</t>
+          <t>Öteki</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786052871652</t>
+          <t>9786051488974</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Sen Ben Spiral Bir Evrende Yelken</t>
+          <t>Anılar Beldesi</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>12.04</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786052871331</t>
+          <t>9786052872444</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Başroldeki Kadın</t>
+          <t>Bebeğimin Sözlüğü</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>10</v>
+        <v>45</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786052870921</t>
+          <t>9786051488622</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Umudu</t>
+          <t>Kur'an'ın Önerdiği Müslümanlık</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786052870860</t>
+          <t>9786052872321</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Sancı</t>
+          <t>Sol Yanım Sol Yaram</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>11.11</v>
+        <v>50</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786052870532</t>
+          <t>9786052871867</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Sürgünler Köy Verdi</t>
+          <t>Beceriksiz Vazgeçişler</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786052870662</t>
+          <t>9786052871652</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Bir Fotoğrafa Sevdalanmak</t>
+          <t>Sen Ben Spiral Bir Evrende Yelken</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>18.52</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786052870389</t>
+          <t>9786052871331</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Nal ve Ayak İzlerim</t>
+          <t>Başroldeki Kadın</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>18.52</v>
+        <v>10</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786052870105</t>
+          <t>9786052870921</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Gitme</t>
+          <t>Tanrıların Umudu</t>
         </is>
       </c>
       <c r="C548" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786052870044</t>
+          <t>9786052870860</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Ağlayan Gölge</t>
+          <t>Sancı</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>21.3</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786056786006</t>
+          <t>9786052870532</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Asteroidlerin Büyülü Dünyası</t>
+          <t>Sürgünler Köy Verdi</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>185.19</v>
+        <v>75</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786052873854</t>
+          <t>9786052870662</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>Kendine Hiç Sordun mu?</t>
+          <t>Bir Fotoğrafa Sevdalanmak</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>35</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786051489308</t>
+          <t>9786052870389</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Beni Unutma Kızım</t>
+          <t>Nal ve Ayak İzlerim</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>40</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786052871898</t>
+          <t>9786052870105</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Mitoloji Terimleri Sözlüğü</t>
+          <t>Gitme</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>55</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786052871935</t>
+          <t>9786052870044</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>Şüphe</t>
+          <t>Ağlayan Gölge</t>
         </is>
       </c>
       <c r="C554" s="1">
-        <v>13.89</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786052871928</t>
+          <t>9786056786006</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Şifacı</t>
+          <t>Asteroidlerin Büyülü Dünyası</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>80</v>
+        <v>185.19</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786052871805</t>
+          <t>9786052873854</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Distopyanın 60 Tonu</t>
+          <t>Kendine Hiç Sordun mu?</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>9.26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786052871454</t>
+          <t>9786051489308</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>Hocam İçerdeydim</t>
+          <t>Beni Unutma Kızım</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786052871256</t>
+          <t>9786052871898</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci(Li) Misiniz?</t>
+          <t>Sanat ve Mitoloji Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>22</v>
+        <v>55</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786052870785</t>
+          <t>9786052871935</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Vikki</t>
+          <t>Şüphe</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>19</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786052870709</t>
+          <t>9786052871928</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Sedefli</t>
+          <t>Şifacı</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786052870778</t>
+          <t>9786052871805</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocuklar Ülkesi</t>
+          <t>Distopyanın 60 Tonu</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>19</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786052870754</t>
+          <t>9786052871454</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Abdülmuttalip ve Ebu Talip</t>
+          <t>Hocam İçerdeydim</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786052870815</t>
+          <t>9786052871256</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>Ayasofya’dan Aya Yorgi’ye</t>
+          <t>Öğrenci(Li) Misiniz?</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>13.89</v>
+        <v>22</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786052870310</t>
+          <t>9786052870785</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>Ahenk</t>
+          <t>Uzaylı Vikki</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786052870204</t>
+          <t>9786052870709</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Geride Kalanlar</t>
+          <t>Sedefli</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786052870303</t>
+          <t>9786052870778</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Bilinç Dönüşümü</t>
+          <t>Mutlu Çocuklar Ülkesi</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>18.52</v>
+        <v>19</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786052870082</t>
+          <t>9786052870754</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Uzay Merakı</t>
+          <t>Abdülmuttalip ve Ebu Talip</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786052870068</t>
+          <t>9786052870815</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Tükürünce</t>
+          <t>Ayasofya’dan Aya Yorgi’ye</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>14</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786051487922</t>
+          <t>9786052870310</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Yokluğumun İki Yakası</t>
+          <t>Ahenk</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>13.89</v>
+        <v>25</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786052870112</t>
+          <t>9786052870204</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Masal Gibi Kokuyorsun</t>
+          <t>Geride Kalanlar</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786051486093</t>
+          <t>9786052870303</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Hakim Devlet</t>
+          <t>Bilinç Dönüşümü</t>
         </is>
       </c>
       <c r="C571" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786052870150</t>
+          <t>9786052870082</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Figüran</t>
+          <t>Uzay Merakı</t>
         </is>
       </c>
       <c r="C572" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786051489032</t>
+          <t>9786052870068</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Felsefe Terimleri Sözlüğü</t>
+          <t>Tanrı Tükürünce</t>
         </is>
       </c>
       <c r="C573" s="1">
-        <v>50</v>
+        <v>14</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786051488868</t>
+          <t>9786051487922</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Sele Düştü</t>
+          <t>Yokluğumun İki Yakası</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786051489056</t>
+          <t>9786052870112</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Leyla Deniz</t>
+          <t>Masal Gibi Kokuyorsun</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786051488738</t>
+          <t>9786051486093</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevdadır Atatürk</t>
+          <t>Hakim Devlet</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>23.15</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786051488769</t>
+          <t>9786052870150</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Zincirin Halkaları</t>
+          <t>Figüran</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786051488745</t>
+          <t>9786051489032</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Dokuzlu</t>
+          <t>Sanat ve Felsefe Terimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786051488752</t>
+          <t>9786051488868</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadislerle Kişisel Gelişim Rehberi</t>
+          <t>Sele Düştü</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>16.67</v>
+        <v>40</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786051489711</t>
+          <t>9786051489056</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Geçmişe Özlem</t>
+          <t>Leyla Deniz</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786051487946</t>
+          <t>9786051488738</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Mülteciyim</t>
+          <t>Bir Sevdadır Atatürk</t>
         </is>
       </c>
       <c r="C581" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786051488660</t>
+          <t>9786051488769</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Haykırış</t>
+          <t>Zincirin Halkaları</t>
         </is>
       </c>
       <c r="C582" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786052870846</t>
+          <t>9786051488745</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Gönüllerden Günyüzüne</t>
+          <t>Dokuzlu</t>
         </is>
       </c>
       <c r="C583" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786052870945</t>
+          <t>9786051488752</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Sokaktaki İnsan</t>
+          <t>Ayet ve Hadislerle Kişisel Gelişim Rehberi</t>
         </is>
       </c>
       <c r="C584" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786052870853</t>
+          <t>9786051489711</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Drbuilder ile Antrenörün Kendin Ol</t>
+          <t>Geçmişe Özlem</t>
         </is>
       </c>
       <c r="C585" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786052870495</t>
+          <t>9786051487946</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Gülümse Biraz</t>
+          <t>Mülteciyim</t>
         </is>
       </c>
       <c r="C586" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786052870419</t>
+          <t>9786051488660</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Şehzade’nin Defteri</t>
+          <t>Haykırış</t>
         </is>
       </c>
       <c r="C587" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786052870464</t>
+          <t>9786052870846</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Zünnun Hz. Yunus</t>
+          <t>Gönüllerden Günyüzüne</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>55</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786052870037</t>
+          <t>9786052870945</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>IQ Artırıcı Zeka Soruları</t>
+          <t>Sokaktaki İnsan</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786052870297</t>
+          <t>9786052870853</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Sanrısı</t>
+          <t>Drbuilder ile Antrenörün Kendin Ol</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786052870327</t>
+          <t>9786052870495</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Geceye Bir Not Bırak</t>
+          <t>Gülümse Biraz</t>
         </is>
       </c>
       <c r="C591" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786052870235</t>
+          <t>9786052870419</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Gün Işığı Sokağı</t>
+          <t>Şehzade’nin Defteri</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>32.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786051489698</t>
+          <t>9786052870464</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Başlangıca Yok Oluş</t>
+          <t>Zünnun Hz. Yunus</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>20.37</v>
+        <v>55</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786051489704</t>
+          <t>9786052870037</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Pespare</t>
+          <t>IQ Artırıcı Zeka Soruları</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>12.04</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786051489681</t>
+          <t>9786052870297</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Eksik Şiir</t>
+          <t>Aşkın Sanrısı</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786051488783</t>
+          <t>9786052870327</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Masum</t>
+          <t>Geceye Bir Not Bırak</t>
         </is>
       </c>
       <c r="C596" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786051488837</t>
+          <t>9786052870235</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Serotonin Diyeti</t>
+          <t>Gün Işığı Sokağı</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>17.59</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786051488714</t>
+          <t>9786051489698</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Doom Kitabı</t>
+          <t>Başlangıca Yok Oluş</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>18.52</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786051488653</t>
+          <t>9786051489704</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Sıyrılma</t>
+          <t>Pespare</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786051488684</t>
+          <t>9786051489681</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Arka Bahçesi</t>
+          <t>Eksik Şiir</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>20.37</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786051488677</t>
+          <t>9786051488783</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Karartılmış Yıldızlar</t>
+          <t>Masum</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786052871294</t>
+          <t>9786051488837</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Kurak Bedenler</t>
+          <t>Serotonin Diyeti</t>
         </is>
       </c>
       <c r="C602" s="1">
-        <v>50</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786052871324</t>
+          <t>9786051488714</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Doom Hikayeleri</t>
+          <t>Doom Kitabı</t>
         </is>
       </c>
       <c r="C603" s="1">
-        <v>20</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786052870983</t>
+          <t>9786051488653</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Hayali Gerçekler</t>
+          <t>Sıyrılma</t>
         </is>
       </c>
       <c r="C604" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786052871102</t>
+          <t>9786051488684</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Arayışlar</t>
+          <t>Yüreğimin Arka Bahçesi</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>9.26</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786052870730</t>
+          <t>9786051488677</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Aşk Adamı</t>
+          <t>Karartılmış Yıldızlar</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786052870655</t>
+          <t>9786052871294</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Larende Öteki Dünya</t>
+          <t>Kurak Bedenler</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786052870457</t>
+          <t>9786052871324</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Ayrılık</t>
+          <t>Doom Hikayeleri</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>12.04</v>
+        <v>20</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786052870198</t>
+          <t>9786052870983</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Fısıltının Gölgesi</t>
+          <t>Hayali Gerçekler</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>40</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786051489889</t>
+          <t>9786052871102</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Başkanlık Sistemine Alternatif Bir İleri Demokrasi Önerisi Çağdaş Paylaşımcı Demokrasi Modeli</t>
+          <t>Arayışlar</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>90</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786051489995</t>
+          <t>9786052870730</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Yetim Bilal</t>
+          <t>Aşk Adamı</t>
         </is>
       </c>
       <c r="C611" s="1">
-        <v>42</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786051489933</t>
+          <t>9786052870655</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Sayın ….Ş</t>
+          <t>Larende Öteki Dünya</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786051489926</t>
+          <t>9786052870457</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk İksiri</t>
+          <t>Zamansız Ayrılık</t>
         </is>
       </c>
       <c r="C613" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786051489810</t>
+          <t>9786052870198</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Anım’sarsın</t>
+          <t>Fısıltının Gölgesi</t>
         </is>
       </c>
       <c r="C614" s="1">
-        <v>13.89</v>
+        <v>40</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786051489803</t>
+          <t>9786051489889</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Akrep ile Yelkovan</t>
+          <t>Başkanlık Sistemine Alternatif Bir İleri Demokrasi Önerisi Çağdaş Paylaşımcı Demokrasi Modeli</t>
         </is>
       </c>
       <c r="C615" s="1">
-        <v>9.26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786051489902</t>
+          <t>9786051489995</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Korkma Benden</t>
+          <t>Yetim Bilal</t>
         </is>
       </c>
       <c r="C616" s="1">
-        <v>13.89</v>
+        <v>42</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786051489858</t>
+          <t>9786051489933</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Çikolata</t>
+          <t>Sayın ….Ş</t>
         </is>
       </c>
       <c r="C617" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786051489964</t>
+          <t>9786051489926</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Tecavüz Kaçınılmazsa Öldür</t>
+          <t>Mutluluk İksiri</t>
         </is>
       </c>
       <c r="C618" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786051489940</t>
+          <t>9786051489810</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Sevgi</t>
+          <t>Anım’sarsın</t>
         </is>
       </c>
       <c r="C619" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786052870013</t>
+          <t>9786051489803</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Kıyılarda Kuzgunlar Yanar</t>
+          <t>Akrep ile Yelkovan</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786051489735</t>
+          <t>9786051489902</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Hatıralar Hayaller ve Bir Rumuz</t>
+          <t>Korkma Benden</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786051489759</t>
+          <t>9786051489858</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Toprağa Düşen İki Damla</t>
+          <t>Çikolata</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>32.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786051488240</t>
+          <t>9786051489964</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Kahverengi Gökkuşağı</t>
+          <t>Tecavüz Kaçınılmazsa Öldür</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786051487939</t>
+          <t>9786051489940</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Kukkuklar Ötünce</t>
+          <t>Bir Tutam Sevgi</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>20.37</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786051489322</t>
+          <t>9786052870013</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Dijital Demokrasi</t>
+          <t>Kıyılarda Kuzgunlar Yanar</t>
         </is>
       </c>
       <c r="C625" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786051489315</t>
+          <t>9786051489735</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Davranışsal Finans</t>
+          <t>Hatıralar Hayaller ve Bir Rumuz</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>90</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786051489339</t>
+          <t>9786051489759</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Kadavra</t>
+          <t>Toprağa Düşen İki Damla</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>13.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786051489124</t>
+          <t>9786051488240</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Yar'a</t>
+          <t>Kahverengi Gökkuşağı</t>
         </is>
       </c>
       <c r="C628" s="1">
-        <v>32.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786051487823</t>
+          <t>9786051487939</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Görkemli Sözler</t>
+          <t>Kukkuklar Ötünce</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>11.11</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786051485713</t>
+          <t>9786051489322</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>Kırık Merdiven Yaşanmış Öyküler</t>
+          <t>Dijital Demokrasi</t>
         </is>
       </c>
       <c r="C630" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786051485652</t>
+          <t>9786051489315</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Suretim</t>
+          <t>Davranışsal Finans</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>13.89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786051485607</t>
+          <t>9786051489339</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Bir Evlilikten Manzaralar</t>
+          <t>Kadavra</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786051485690</t>
+          <t>9786051489124</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Balk Hanedanı Sevgiye Layık</t>
+          <t>Yar'a</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>11.11</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786051485348</t>
+          <t>9786051487823</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Yakamoz</t>
+          <t>Görkemli Sözler</t>
         </is>
       </c>
       <c r="C634" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786051485386</t>
+          <t>9786051485713</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Dünden Kalan</t>
+          <t>Kırık Merdiven Yaşanmış Öyküler</t>
         </is>
       </c>
       <c r="C635" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786051485089</t>
+          <t>9786051485652</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Balıkların Sarhoşluğu</t>
+          <t>Aynadaki Suretim</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786051483771</t>
+          <t>9786051485607</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğa 0 Km</t>
+          <t>Zümrüt Bir Evlilikten Manzaralar</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>9786051483733</t>
+          <t>9786051485690</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>Balk Hanedanı Sevgiye Layık</t>
         </is>
       </c>
       <c r="C638" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="639" spans="1:3">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>9786052871263</t>
+          <t>9786051485348</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>Şiirim Hoş Geldin</t>
+          <t>Yakamoz</t>
         </is>
       </c>
       <c r="C639" s="1">
-        <v>15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="640" spans="1:3">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>9786052871034</t>
+          <t>9786051485386</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>Salih Onu Seviyor</t>
+          <t>Dünden Kalan</t>
         </is>
       </c>
       <c r="C640" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="641" spans="1:3">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>9786052871249</t>
+          <t>9786051485089</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>İyi Kaptan Fırtınada Belli olur</t>
+          <t>Balıkların Sarhoşluğu</t>
         </is>
       </c>
       <c r="C641" s="1">
-        <v>85</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="642" spans="1:3">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>9786052871300</t>
+          <t>9786051483771</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>Aşk Olsun Hayat</t>
+          <t>Mutluluğa 0 Km</t>
         </is>
       </c>
       <c r="C642" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="643" spans="1:3">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>9786052871379</t>
+          <t>9786051483733</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>Türk’ün Gazisi</t>
+          <t>40</t>
         </is>
       </c>
       <c r="C643" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="644" spans="1:3">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>9786052871140</t>
+          <t>9786052871263</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>Kırıl Kabuk</t>
+          <t>Şiirim Hoş Geldin</t>
         </is>
       </c>
       <c r="C644" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="645" spans="1:3">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>9786052871157</t>
+          <t>9786052871034</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>Sığnak Kuşu</t>
+          <t>Salih Onu Seviyor</t>
         </is>
       </c>
       <c r="C645" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="646" spans="1:3">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>9786052871089</t>
+          <t>9786052871249</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal</t>
+          <t>İyi Kaptan Fırtınada Belli olur</t>
         </is>
       </c>
       <c r="C646" s="1">
-        <v>13.89</v>
+        <v>85</v>
       </c>
     </row>
     <row r="647" spans="1:3">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>9786052871072</t>
+          <t>9786052871300</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>Cehenneme Yardım</t>
+          <t>Aşk Olsun Hayat</t>
         </is>
       </c>
       <c r="C647" s="1">
-        <v>55</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="648" spans="1:3">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>9786052871171</t>
+          <t>9786052871379</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Abdest</t>
+          <t>Türk’ün Gazisi</t>
         </is>
       </c>
       <c r="C648" s="1">
-        <v>20.37</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="649" spans="1:3">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>9786052871126</t>
+          <t>9786052871140</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>Sır Gibi</t>
+          <t>Kırıl Kabuk</t>
         </is>
       </c>
       <c r="C649" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="650" spans="1:3">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>9786052871133</t>
+          <t>9786052871157</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>Güz Fotoğrafçısı</t>
+          <t>Sığnak Kuşu</t>
         </is>
       </c>
       <c r="C650" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="651" spans="1:3">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>9786052870990</t>
+          <t>9786052871089</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>Hevin - Yalnızlık İçerir</t>
+          <t>Hoşça Kal</t>
         </is>
       </c>
       <c r="C651" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="652" spans="1:3">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>9786052871003</t>
+          <t>9786052871072</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>Hikaye Üstü Az Şiir</t>
+          <t>Cehenneme Yardım</t>
         </is>
       </c>
       <c r="C652" s="1">
-        <v>35</v>
+        <v>55</v>
       </c>
     </row>
     <row r="653" spans="1:3">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>9786052871027</t>
+          <t>9786052871171</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>Murad-ı Hayal Davanın Neferi</t>
+          <t>Kanlı Abdest</t>
         </is>
       </c>
       <c r="C653" s="1">
-        <v>18.52</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="654" spans="1:3">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>9786052871119</t>
+          <t>9786052871126</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>Suskun Adamın İsyanı</t>
+          <t>Sır Gibi</t>
         </is>
       </c>
       <c r="C654" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="655" spans="1:3">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>9786052871188</t>
+          <t>9786052871133</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>Zihin Savaşı Doğal Kahramanlar</t>
+          <t>Güz Fotoğrafçısı</t>
         </is>
       </c>
       <c r="C655" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="656" spans="1:3">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>9786052870280</t>
+          <t>9786052870990</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak</t>
+          <t>Hevin - Yalnızlık İçerir</t>
         </is>
       </c>
       <c r="C656" s="1">
-        <v>27.78</v>
+        <v>40</v>
       </c>
     </row>
     <row r="657" spans="1:3">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>9786052870266</t>
+          <t>9786052871003</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Yıldızı</t>
+          <t>Hikaye Üstü Az Şiir</t>
         </is>
       </c>
       <c r="C657" s="1">
-        <v>23.15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="658" spans="1:3">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>9786052870273</t>
+          <t>9786052871027</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Gelecek Bir Gün Kalacak</t>
+          <t>Murad-ı Hayal Davanın Neferi</t>
         </is>
       </c>
       <c r="C658" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="659" spans="1:3">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>9786052870341</t>
+          <t>9786052871119</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Saray</t>
+          <t>Suskun Adamın İsyanı</t>
         </is>
       </c>
       <c r="C659" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="660" spans="1:3">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>9786052870143</t>
+          <t>9786052871188</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>Dolunay Etkisi</t>
+          <t>Zihin Savaşı Doğal Kahramanlar</t>
         </is>
       </c>
       <c r="C660" s="1">
-        <v>27.78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="661" spans="1:3">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>9786052870167</t>
+          <t>9786052870280</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Mavisini Kaybedince</t>
+          <t>Çıkmaz Sokak</t>
         </is>
       </c>
       <c r="C661" s="1">
-        <v>18.52</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="662" spans="1:3">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>9786052870181</t>
+          <t>9786052870266</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>Kesik Parmak</t>
+          <t>Kuzey Yıldızı</t>
         </is>
       </c>
       <c r="C662" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="663" spans="1:3">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>9786051489643</t>
+          <t>9786052870273</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>Mavi Serenad</t>
+          <t>Bir Gün Gelecek Bir Gün Kalacak</t>
         </is>
       </c>
       <c r="C663" s="1">
-        <v>12.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="664" spans="1:3">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>9786051489612</t>
+          <t>9786052870341</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>İki Hayat</t>
+          <t>Bir Başka Saray</t>
         </is>
       </c>
       <c r="C664" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="665" spans="1:3">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>9786051489599</t>
+          <t>9786052870143</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>Son Hüznü</t>
+          <t>Dolunay Etkisi</t>
         </is>
       </c>
       <c r="C665" s="1">
-        <v>13.89</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="666" spans="1:3">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>9786051489636</t>
+          <t>9786052870167</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>Gökyüzü Mavisini Kaybedince</t>
         </is>
       </c>
       <c r="C666" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="667" spans="1:3">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>9786051489629</t>
+          <t>9786052870181</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>Zencilerin De Saçları Beyazlar</t>
+          <t>Kesik Parmak</t>
         </is>
       </c>
       <c r="C667" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="668" spans="1:3">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>9786051489582</t>
+          <t>9786051489643</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>Kutu</t>
+          <t>Mavi Serenad</t>
         </is>
       </c>
       <c r="C668" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="669" spans="1:3">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>9786051489117</t>
+          <t>9786051489612</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>Perdenin Ardı</t>
+          <t>İki Hayat</t>
         </is>
       </c>
       <c r="C669" s="1">
-        <v>18</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="670" spans="1:3">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>9786051489179</t>
+          <t>9786051489599</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>İyi Olma Harekatı</t>
+          <t>Son Hüznü</t>
         </is>
       </c>
       <c r="C670" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="671" spans="1:3">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>9786051489186</t>
+          <t>9786051489636</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>Merdüm</t>
+          <t>Vaveyla</t>
         </is>
       </c>
       <c r="C671" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="672" spans="1:3">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>9786051487830</t>
+          <t>9786051489629</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kalpler</t>
+          <t>Zencilerin De Saçları Beyazlar</t>
         </is>
       </c>
       <c r="C672" s="1">
-        <v>55</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="673" spans="1:3">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>9786052870174</t>
+          <t>9786051489582</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz Mektuplar</t>
+          <t>Kutu</t>
         </is>
       </c>
       <c r="C673" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="674" spans="1:3">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>9786052870136</t>
+          <t>9786051489117</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>Beni Tanıyan Yok Mu?</t>
+          <t>Perdenin Ardı</t>
         </is>
       </c>
       <c r="C674" s="1">
-        <v>60</v>
+        <v>18</v>
       </c>
     </row>
     <row r="675" spans="1:3">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>9786052870372</t>
+          <t>9786051489179</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>Eylül Şiirleri ve Parçacıklar</t>
+          <t>İyi Olma Harekatı</t>
         </is>
       </c>
       <c r="C675" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="676" spans="1:3">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>9786052870358</t>
+          <t>9786051489186</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>Ali</t>
+          <t>Merdüm</t>
         </is>
       </c>
       <c r="C676" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="677" spans="1:3">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>9786051489988</t>
+          <t>9786051487830</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>Ka -an 1. Bölüm Kehanet</t>
+          <t>Kırık Kalpler</t>
         </is>
       </c>
       <c r="C677" s="1">
-        <v>20</v>
+        <v>55</v>
       </c>
     </row>
     <row r="678" spans="1:3">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>9786052870426</t>
+          <t>9786052870174</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>7 Ulu Ozan</t>
+          <t>İsimsiz Mektuplar</t>
         </is>
       </c>
       <c r="C678" s="1">
-        <v>25</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="679" spans="1:3">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>9786051489247</t>
+          <t>9786052870136</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>Epilya</t>
+          <t>Beni Tanıyan Yok Mu?</t>
         </is>
       </c>
       <c r="C679" s="1">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="680" spans="1:3">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>9786051489216</t>
+          <t>9786052870372</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>Allah’a Yolculuk</t>
+          <t>Eylül Şiirleri ve Parçacıklar</t>
         </is>
       </c>
       <c r="C680" s="1">
-        <v>75</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="681" spans="1:3">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>9786051489230</t>
+          <t>9786052870358</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>Düz Adam</t>
+          <t>Ali</t>
         </is>
       </c>
       <c r="C681" s="1">
-        <v>15.74</v>
+        <v>45</v>
       </c>
     </row>
     <row r="682" spans="1:3">
       <c r="A682" s="1" t="inlineStr">
         <is>
-          <t>9786051489148</t>
+          <t>9786051489988</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>Aydın Destanı</t>
+          <t>Ka -an 1. Bölüm Kehanet</t>
         </is>
       </c>
       <c r="C682" s="1">
-        <v>27.78</v>
+        <v>20</v>
       </c>
     </row>
     <row r="683" spans="1:3">
       <c r="A683" s="1" t="inlineStr">
         <is>
-          <t>9786051489278</t>
+          <t>9786052870426</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>Oyuncak Tozlanması</t>
+          <t>7 Ulu Ozan</t>
         </is>
       </c>
       <c r="C683" s="1">
-        <v>23.15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="684" spans="1:3">
       <c r="A684" s="1" t="inlineStr">
         <is>
-          <t>9786051487816</t>
+          <t>9786051489247</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>Doğu Ekspresinde Bir Kedi</t>
+          <t>Epilya</t>
         </is>
       </c>
       <c r="C684" s="1">
-        <v>18.52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="685" spans="1:3">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>9786051489223</t>
+          <t>9786051489216</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>Bedel</t>
+          <t>Allah’a Yolculuk</t>
         </is>
       </c>
       <c r="C685" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="686" spans="1:3">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>9786051485621</t>
+          <t>9786051489230</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Komplo</t>
+          <t>Düz Adam</t>
         </is>
       </c>
       <c r="C686" s="1">
-        <v>9.26</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="687" spans="1:3">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>9786051485614</t>
+          <t>9786051489148</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>Bir Köy İmamının Günlüğü</t>
+          <t>Aydın Destanı</t>
         </is>
       </c>
       <c r="C687" s="1">
-        <v>13.89</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="688" spans="1:3">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>9786052870075</t>
+          <t>9786051489278</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>Pisçik Ailesi</t>
+          <t>Oyuncak Tozlanması</t>
         </is>
       </c>
       <c r="C688" s="1">
-        <v>30</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="689" spans="1:3">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>9786052870396</t>
+          <t>9786051487816</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>Azad Et</t>
+          <t>Doğu Ekspresinde Bir Kedi</t>
         </is>
       </c>
       <c r="C689" s="1">
-        <v>50</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="690" spans="1:3">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>9786052870365</t>
+          <t>9786051489223</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>Bir Zihnin Günlüğü</t>
+          <t>Bedel</t>
         </is>
       </c>
       <c r="C690" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="691" spans="1:3">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>9786052870099</t>
+          <t>9786051485621</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>Aşk Vursun Kalbinden</t>
+          <t>Bir Avuç Komplo</t>
         </is>
       </c>
       <c r="C691" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="692" spans="1:3">
       <c r="A692" s="1" t="inlineStr">
         <is>
-          <t>9786052870020</t>
+          <t>9786051485614</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Mengü’nün Esrarı</t>
+          <t>Bir Köy İmamının Günlüğü</t>
         </is>
       </c>
       <c r="C692" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="693" spans="1:3">
       <c r="A693" s="1" t="inlineStr">
         <is>
-          <t>9786052870006</t>
+          <t>9786052870075</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>İki Yüreğin Ayak İzinde</t>
+          <t>Pisçik Ailesi</t>
         </is>
       </c>
       <c r="C693" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="694" spans="1:3">
       <c r="A694" s="1" t="inlineStr">
         <is>
-          <t>9786051489834</t>
+          <t>9786052870396</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>Tanınmaz</t>
+          <t>Azad Et</t>
         </is>
       </c>
       <c r="C694" s="1">
-        <v>32.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="695" spans="1:3">
       <c r="A695" s="1" t="inlineStr">
         <is>
-          <t>9786051489919</t>
+          <t>9786052870365</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı</t>
+          <t>Bir Zihnin Günlüğü</t>
         </is>
       </c>
       <c r="C695" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="696" spans="1:3">
       <c r="A696" s="1" t="inlineStr">
         <is>
-          <t>9786051489865</t>
+          <t>9786052870099</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>Yaşlanıyorum ama Yaşamıyorum</t>
+          <t>Aşk Vursun Kalbinden</t>
         </is>
       </c>
       <c r="C696" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="697" spans="1:3">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>9786051489971</t>
+          <t>9786052870020</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>Ağlar Yalnızlığım</t>
+          <t>Kehanet Mengü’nün Esrarı</t>
         </is>
       </c>
       <c r="C697" s="1">
-        <v>30</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="698" spans="1:3">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>9786051489957</t>
+          <t>9786052870006</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>Veda</t>
+          <t>İki Yüreğin Ayak İzinde</t>
         </is>
       </c>
       <c r="C698" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="699" spans="1:3">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>9786051487779</t>
+          <t>9786051489834</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>Bir Feci Cahil</t>
+          <t>Tanınmaz</t>
         </is>
       </c>
       <c r="C699" s="1">
-        <v>17.59</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="700" spans="1:3">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>9786051487168</t>
+          <t>9786051489919</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>Sonsuza Kadar</t>
+          <t>Ay Işığı</t>
         </is>
       </c>
       <c r="C700" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="701" spans="1:3">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>9786051487106</t>
+          <t>9786051489865</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>Anestezi</t>
+          <t>Yaşlanıyorum ama Yaşamıyorum</t>
         </is>
       </c>
       <c r="C701" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="702" spans="1:3">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>9786051487175</t>
+          <t>9786051489971</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>Damla'nın Kahvaltısı</t>
+          <t>Ağlar Yalnızlığım</t>
         </is>
       </c>
       <c r="C702" s="1">
-        <v>6.48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="703" spans="1:3">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>9786051486253</t>
+          <t>9786051489957</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>Mavinin Celladı</t>
+          <t>Veda</t>
         </is>
       </c>
       <c r="C703" s="1">
-        <v>13.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="704" spans="1:3">
       <c r="A704" s="1" t="inlineStr">
         <is>
-          <t>9786051486222</t>
+          <t>9786051487779</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>Yukarıdan Aşağı Sekiz</t>
+          <t>Bir Feci Cahil</t>
         </is>
       </c>
       <c r="C704" s="1">
-        <v>12.96</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="705" spans="1:3">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>3990000031878</t>
+          <t>9786051487168</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraf Otopsisi</t>
+          <t>Sonsuza Kadar</t>
         </is>
       </c>
       <c r="C705" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="706" spans="1:3">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>9786052870501</t>
+          <t>9786051487106</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Meteorolojik Afetler Tarihi</t>
+          <t>Anestezi</t>
         </is>
       </c>
       <c r="C706" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="707" spans="1:3">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>9786052873007</t>
+          <t>9786051487175</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>İzciliğe Başlangıç El Kitabı</t>
+          <t>Damla'nın Kahvaltısı</t>
         </is>
       </c>
       <c r="C707" s="1">
-        <v>45</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="708" spans="1:3">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>9786052870129</t>
+          <t>9786051486253</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>Melike</t>
+          <t>Mavinin Celladı</t>
         </is>
       </c>
       <c r="C708" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="709" spans="1:3">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>9786051486383</t>
+          <t>9786051486222</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>Şehri Acı Kokan Yalnızlığım</t>
+          <t>Yukarıdan Aşağı Sekiz</t>
         </is>
       </c>
       <c r="C709" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="710" spans="1:3">
       <c r="A710" s="1" t="inlineStr">
         <is>
-          <t>9786051485867</t>
+          <t>3990000031878</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>Baba ve Kan</t>
+          <t>Fotoğraf Otopsisi</t>
         </is>
       </c>
       <c r="C710" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="711" spans="1:3">
       <c r="A711" s="1" t="inlineStr">
         <is>
-          <t>9786051485850</t>
+          <t>9786052870501</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>Tavananna</t>
+          <t>İstanbul Meteorolojik Afetler Tarihi</t>
         </is>
       </c>
       <c r="C711" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="712" spans="1:3">
       <c r="A712" s="1" t="inlineStr">
         <is>
-          <t>9786051485874</t>
+          <t>9786052873007</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Şiirler</t>
+          <t>İzciliğe Başlangıç El Kitabı</t>
         </is>
       </c>
       <c r="C712" s="1">
-        <v>11.11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="713" spans="1:3">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>9786051485898</t>
+          <t>9786052870129</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>AhhŞK</t>
+          <t>Melike</t>
         </is>
       </c>
       <c r="C713" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="714" spans="1:3">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>9786051485843</t>
+          <t>9786051486383</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın İspatı ve Yolu</t>
+          <t>Şehri Acı Kokan Yalnızlığım</t>
         </is>
       </c>
       <c r="C714" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="715" spans="1:3">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>9786051485591</t>
+          <t>9786051485867</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Gözyaşı</t>
+          <t>Baba ve Kan</t>
         </is>
       </c>
       <c r="C715" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="716" spans="1:3">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>9786051485096</t>
+          <t>9786051485850</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>Kalfanın Keserinden Kalbine</t>
+          <t>Tavananna</t>
         </is>
       </c>
       <c r="C716" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="717" spans="1:3">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>9786051485041</t>
+          <t>9786051485874</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>Arşil'den Mektup</t>
+          <t>Sahipsiz Şiirler</t>
         </is>
       </c>
       <c r="C717" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="718" spans="1:3">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>9786051484662</t>
+          <t>9786051485898</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>Yoruldum Gitmesen Olmaz mı?</t>
+          <t>AhhŞK</t>
         </is>
       </c>
       <c r="C718" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="719" spans="1:3">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>9786051484754</t>
+          <t>9786051485843</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>Sanal Alemin Yeni Hedefi : Çocuklar</t>
+          <t>Allah'ın İspatı ve Yolu</t>
         </is>
       </c>
       <c r="C719" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="720" spans="1:3">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>9786051484747</t>
+          <t>9786051485591</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>Ve Çocuk Gülüşünde Mutluluk</t>
+          <t>Kalemin Gözyaşı</t>
         </is>
       </c>
       <c r="C720" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="721" spans="1:3">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>9786051484440</t>
+          <t>9786051485096</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>Sadece Nasılsın De</t>
+          <t>Kalfanın Keserinden Kalbine</t>
         </is>
       </c>
       <c r="C721" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="722" spans="1:3">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>9786051489551</t>
+          <t>9786051485041</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>Beyin Bulantısı</t>
+          <t>Arşil'den Mektup</t>
         </is>
       </c>
       <c r="C722" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="723" spans="1:3">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>9786051489506</t>
+          <t>9786051484662</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>Maşuk</t>
+          <t>Yoruldum Gitmesen Olmaz mı?</t>
         </is>
       </c>
       <c r="C723" s="1">
-        <v>19.44</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="724" spans="1:3">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>9786051489445</t>
+          <t>9786051484754</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>Felsefede Yolculuk</t>
+          <t>Sanal Alemin Yeni Hedefi : Çocuklar</t>
         </is>
       </c>
       <c r="C724" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="725" spans="1:3">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>9786051488844</t>
+          <t>9786051484747</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>Dersimli Bir Kız Sevdim</t>
+          <t>Ve Çocuk Gülüşünde Mutluluk</t>
         </is>
       </c>
       <c r="C725" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="726" spans="1:3">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>9786051489025</t>
+          <t>9786051484440</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>Laleli’de Bir Pazartesi</t>
+          <t>Sadece Nasılsın De</t>
         </is>
       </c>
       <c r="C726" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="727" spans="1:3">
       <c r="A727" s="1" t="inlineStr">
         <is>
-          <t>9786051488929</t>
+          <t>9786051489551</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>Beyin Bulantısı</t>
         </is>
       </c>
       <c r="C727" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="728" spans="1:3">
       <c r="A728" s="1" t="inlineStr">
         <is>
-          <t>9786051489070</t>
+          <t>9786051489506</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>T/aşkın Üçlemeler</t>
+          <t>Maşuk</t>
         </is>
       </c>
       <c r="C728" s="1">
-        <v>13.89</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="729" spans="1:3">
       <c r="A729" s="1" t="inlineStr">
         <is>
-          <t>9786051489001</t>
+          <t>9786051489445</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>Babamın Hayali</t>
+          <t>Felsefede Yolculuk</t>
         </is>
       </c>
       <c r="C729" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="730" spans="1:3">
       <c r="A730" s="1" t="inlineStr">
         <is>
-          <t>9786051488820</t>
+          <t>9786051488844</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>Seninle Yaşayamadıklarımız</t>
+          <t>Dersimli Bir Kız Sevdim</t>
         </is>
       </c>
       <c r="C730" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="731" spans="1:3">
       <c r="A731" s="1" t="inlineStr">
         <is>
-          <t>9786051488882</t>
+          <t>9786051489025</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>Tatlı Rüya</t>
+          <t>Laleli’de Bir Pazartesi</t>
         </is>
       </c>
       <c r="C731" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="732" spans="1:3">
       <c r="A732" s="1" t="inlineStr">
         <is>
-          <t>9786051488806</t>
+          <t>9786051488929</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>Dakhumn</t>
+          <t>30</t>
         </is>
       </c>
       <c r="C732" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="733" spans="1:3">
       <c r="A733" s="1" t="inlineStr">
         <is>
-          <t>9786051482897</t>
+          <t>9786051489070</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>Active English Grammar</t>
+          <t>T/aşkın Üçlemeler</t>
         </is>
       </c>
       <c r="C733" s="1">
-        <v>37.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="734" spans="1:3">
       <c r="A734" s="1" t="inlineStr">
         <is>
-          <t>9786051483207</t>
+          <t>9786051489001</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>Geriye Kalanlar</t>
+          <t>Babamın Hayali</t>
         </is>
       </c>
       <c r="C734" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="735" spans="1:3">
       <c r="A735" s="1" t="inlineStr">
         <is>
-          <t>9786051483313</t>
+          <t>9786051488820</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>Eylülde Başla</t>
+          <t>Seninle Yaşayamadıklarımız</t>
         </is>
       </c>
       <c r="C735" s="1">
-        <v>12.96</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="736" spans="1:3">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>9786051482958</t>
+          <t>9786051488882</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>Postacı</t>
+          <t>Tatlı Rüya</t>
         </is>
       </c>
       <c r="C736" s="1">
-        <v>18.52</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="737" spans="1:3">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>9786051481654</t>
+          <t>9786051488806</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>Hep Sonbahar Gibidir</t>
+          <t>Dakhumn</t>
         </is>
       </c>
       <c r="C737" s="1">
-        <v>7.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="738" spans="1:3">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>9786051481531</t>
+          <t>9786051482897</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
-          <t>Batılılaşma Çıkmazı ve Mukaddesata Özlem</t>
+          <t>Active English Grammar</t>
         </is>
       </c>
       <c r="C738" s="1">
-        <v>10.19</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="739" spans="1:3">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>9786051483696</t>
+          <t>9786051483207</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>Sensiz Olan Her Gece</t>
+          <t>Geriye Kalanlar</t>
         </is>
       </c>
       <c r="C739" s="1">
-        <v>7.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="740" spans="1:3">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>9786051483566</t>
+          <t>9786051483313</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>Umudunu Asla Kaybetme</t>
+          <t>Eylülde Başla</t>
         </is>
       </c>
       <c r="C740" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="741" spans="1:3">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>9786051483580</t>
+          <t>9786051482958</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Nefret</t>
+          <t>Postacı</t>
         </is>
       </c>
       <c r="C741" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="742" spans="1:3">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>9786051483399</t>
+          <t>9786051481654</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>Arkadaki Köprüleri Yakın</t>
+          <t>Hep Sonbahar Gibidir</t>
         </is>
       </c>
       <c r="C742" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="743" spans="1:3">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>9786051482798</t>
+          <t>9786051481531</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>Farklı Devlet Sistemlerinde Karşılaştırmalı Sosyal Refah ve Hizmet Modelleri</t>
+          <t>Batılılaşma Çıkmazı ve Mukaddesata Özlem</t>
         </is>
       </c>
       <c r="C743" s="1">
-        <v>11.11</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="744" spans="1:3">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>9786051481746</t>
+          <t>9786051483696</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>Şairler Şiirlerle Veda Edermiş</t>
+          <t>Sensiz Olan Her Gece</t>
         </is>
       </c>
       <c r="C744" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="745" spans="1:3">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>9786054685134</t>
+          <t>9786051483566</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>Mesarya'dan Notlar 1</t>
+          <t>Umudunu Asla Kaybetme</t>
         </is>
       </c>
       <c r="C745" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="746" spans="1:3">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>9786051482309</t>
+          <t>9786051483580</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Bul Yalnızlığın</t>
+          <t>Aşk ve Nefret</t>
         </is>
       </c>
       <c r="C746" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="747" spans="1:3">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>9786051484730</t>
+          <t>9786051483399</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>Yitik Hazine</t>
+          <t>Arkadaki Köprüleri Yakın</t>
         </is>
       </c>
       <c r="C747" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="748" spans="1:3">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>9786051483443</t>
+          <t>9786051482798</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>Paranoya</t>
+          <t>Farklı Devlet Sistemlerinde Karşılaştırmalı Sosyal Refah ve Hizmet Modelleri</t>
         </is>
       </c>
       <c r="C748" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="749" spans="1:3">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>9786051483535</t>
+          <t>9786051481746</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>Düş Pazarı</t>
+          <t>Şairler Şiirlerle Veda Edermiş</t>
         </is>
       </c>
       <c r="C749" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="750" spans="1:3">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>9786051483115</t>
+          <t>9786054685134</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>Beden Köleliğinden Akıl Köleliğine İnsan</t>
+          <t>Mesarya'dan Notlar 1</t>
         </is>
       </c>
       <c r="C750" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="751" spans="1:3">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>9786051483283</t>
+          <t>9786051482309</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Bağ Bozumu</t>
+          <t>Adını Sen Bul Yalnızlığın</t>
         </is>
       </c>
       <c r="C751" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="752" spans="1:3">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>9786051482859</t>
+          <t>9786051484730</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>Semra ile Ali'nin Aşkı</t>
+          <t>Yitik Hazine</t>
         </is>
       </c>
       <c r="C752" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="753" spans="1:3">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>9786051481852</t>
+          <t>9786051483443</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>Düşlerimde Bulduklarım</t>
+          <t>Paranoya</t>
         </is>
       </c>
       <c r="C753" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="754" spans="1:3">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>9786051482224</t>
+          <t>9786051483535</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>Paradoks</t>
+          <t>Düş Pazarı</t>
         </is>
       </c>
       <c r="C754" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="755" spans="1:3">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>9786051482415</t>
+          <t>9786051483115</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>Kaos</t>
+          <t>Beden Köleliğinden Akıl Köleliğine İnsan</t>
         </is>
       </c>
       <c r="C755" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="756" spans="1:3">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>9786051482514</t>
+          <t>9786051483283</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>Doğum (Ciltli)</t>
+          <t>Aşkın Bağ Bozumu</t>
         </is>
       </c>
       <c r="C756" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="757" spans="1:3">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>9786051482101</t>
+          <t>9786051482859</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>Kabus</t>
+          <t>Semra ile Ali'nin Aşkı</t>
         </is>
       </c>
       <c r="C757" s="1">
-        <v>11.11</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="758" spans="1:3">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>9786051482149</t>
+          <t>9786051481852</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Maviye Karışır</t>
+          <t>Düşlerimde Bulduklarım</t>
         </is>
       </c>
       <c r="C758" s="1">
-        <v>11.57</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="759" spans="1:3">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>9786051482170</t>
+          <t>9786051482224</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>Nilüferler</t>
+          <t>Paradoks</t>
         </is>
       </c>
       <c r="C759" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="760" spans="1:3">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>9786051482194</t>
+          <t>9786051482415</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>Ve İnsanlığımız (Ciltli)</t>
+          <t>Kaos</t>
         </is>
       </c>
       <c r="C760" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="761" spans="1:3">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>9786051482217</t>
+          <t>9786051482514</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler Çöplüğü</t>
+          <t>Doğum (Ciltli)</t>
         </is>
       </c>
       <c r="C761" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="762" spans="1:3">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>9786051482132</t>
+          <t>9786051482101</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>Urganterium</t>
+          <t>Kabus</t>
         </is>
       </c>
       <c r="C762" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="763" spans="1:3">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>9786051482200</t>
+          <t>9786051482149</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Uçan Radyosu</t>
+          <t>Her Şey Maviye Karışır</t>
         </is>
       </c>
       <c r="C763" s="1">
         <v>11.57</v>
       </c>
     </row>
     <row r="764" spans="1:3">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>9786051481258</t>
+          <t>9786051482170</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>Batıdan Doğdu Güneş</t>
+          <t>Nilüferler</t>
         </is>
       </c>
       <c r="C764" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="765" spans="1:3">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>9786051481272</t>
+          <t>9786051482194</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>Mazi Defterimde İzdir</t>
+          <t>Ve İnsanlığımız (Ciltli)</t>
         </is>
       </c>
       <c r="C765" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="766" spans="1:3">
       <c r="A766" s="1" t="inlineStr">
         <is>
-          <t>9786051481241</t>
+          <t>9786051482217</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Tutkalı</t>
+          <t>Hikayeler Çöplüğü</t>
         </is>
       </c>
       <c r="C766" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="767" spans="1:3">
       <c r="A767" s="1" t="inlineStr">
         <is>
-          <t>9786051481098</t>
+          <t>9786051482132</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>Ruhuma Sızan Işık</t>
+          <t>Urganterium</t>
         </is>
       </c>
       <c r="C767" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="768" spans="1:3">
       <c r="A768" s="1" t="inlineStr">
         <is>
-          <t>9786051481166</t>
+          <t>9786051482200</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>Aşka Kurban Gitmek</t>
+          <t>Deniz'in Uçan Radyosu</t>
         </is>
       </c>
       <c r="C768" s="1">
-        <v>11.11</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="769" spans="1:3">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>9786051481074</t>
+          <t>9786051481258</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>Kumarın Şifresi Çıkış</t>
+          <t>Batıdan Doğdu Güneş</t>
         </is>
       </c>
       <c r="C769" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="770" spans="1:3">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>9786051481043</t>
+          <t>9786051481272</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>Pedaliza</t>
+          <t>Mazi Defterimde İzdir</t>
         </is>
       </c>
       <c r="C770" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="771" spans="1:3">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>9786051481104</t>
+          <t>9786051481241</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>Bu Şehir İki Kişilik</t>
+          <t>Yaşam Tutkalı</t>
         </is>
       </c>
       <c r="C771" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="772" spans="1:3">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>9786051481142</t>
+          <t>9786051481098</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gözü Kör Beyin Ne Alemde</t>
+          <t>Ruhuma Sızan Işık</t>
         </is>
       </c>
       <c r="C772" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="773" spans="1:3">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>9786051482811</t>
+          <t>9786051481166</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>Ya Ölünce Bitmiyorsa</t>
+          <t>Aşka Kurban Gitmek</t>
         </is>
       </c>
       <c r="C773" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="774" spans="1:3">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>9786051482866</t>
+          <t>9786051481074</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>Öyle</t>
+          <t>Kumarın Şifresi Çıkış</t>
         </is>
       </c>
       <c r="C774" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="775" spans="1:3">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>9786051482781</t>
+          <t>9786051481043</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>Making Money In The Middle East And North Africa</t>
+          <t>Pedaliza</t>
         </is>
       </c>
       <c r="C775" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="776" spans="1:3">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>9786051482972</t>
+          <t>9786051481104</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>Orta Yaş Yaşlılık</t>
+          <t>Bu Şehir İki Kişilik</t>
         </is>
       </c>
       <c r="C776" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="777" spans="1:3">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>9786051483160</t>
+          <t>9786051481142</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>Adınla Çağırsan da Olur Beni</t>
+          <t>Aşkın Gözü Kör Beyin Ne Alemde</t>
         </is>
       </c>
       <c r="C777" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="778" spans="1:3">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>9786051483177</t>
+          <t>9786051482811</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>Herkesin Hikayesi</t>
+          <t>Ya Ölünce Bitmiyorsa</t>
         </is>
       </c>
       <c r="C778" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="779" spans="1:3">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>9786051483146</t>
+          <t>9786051482866</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>Saplantı</t>
+          <t>Öyle</t>
         </is>
       </c>
       <c r="C779" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="780" spans="1:3">
       <c r="A780" s="1" t="inlineStr">
         <is>
-          <t>9786051483221</t>
+          <t>9786051482781</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>Yasemin Kokulum</t>
+          <t>Making Money In The Middle East And North Africa</t>
         </is>
       </c>
       <c r="C780" s="1">
-        <v>12.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="781" spans="1:3">
       <c r="A781" s="1" t="inlineStr">
         <is>
-          <t>9786051483047</t>
+          <t>9786051482972</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>Lahza</t>
+          <t>Orta Yaş Yaşlılık</t>
         </is>
       </c>
       <c r="C781" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="782" spans="1:3">
       <c r="A782" s="1" t="inlineStr">
         <is>
-          <t>9786051482552</t>
+          <t>9786051483160</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>Margareta'yı Beklerken</t>
+          <t>Adınla Çağırsan da Olur Beni</t>
         </is>
       </c>
       <c r="C782" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="783" spans="1:3">
       <c r="A783" s="1" t="inlineStr">
         <is>
-          <t>9786051481159</t>
+          <t>9786051483177</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>Her Bebek Zeki Doğar</t>
+          <t>Herkesin Hikayesi</t>
         </is>
       </c>
       <c r="C783" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="784" spans="1:3">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>9786051481036</t>
+          <t>9786051483146</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>Günah Kadına Yaraşır</t>
+          <t>Saplantı</t>
         </is>
       </c>
       <c r="C784" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="785" spans="1:3">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>9786051480916</t>
+          <t>9786051483221</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Merdivenleri</t>
+          <t>Yasemin Kokulum</t>
         </is>
       </c>
       <c r="C785" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="786" spans="1:3">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>9786051481005</t>
+          <t>9786051483047</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>Berabere Bitsin Aşk</t>
+          <t>Lahza</t>
         </is>
       </c>
       <c r="C786" s="1">
-        <v>5.56</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="787" spans="1:3">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>9786051481029</t>
+          <t>9786051482552</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>Eski Bir Çocuğum Ben</t>
+          <t>Margareta'yı Beklerken</t>
         </is>
       </c>
       <c r="C787" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="788" spans="1:3">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>9786051480800</t>
+          <t>9786051481159</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>Ahir Zaman Fitneleri</t>
+          <t>Her Bebek Zeki Doğar</t>
         </is>
       </c>
       <c r="C788" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="789" spans="1:3">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>9786051481067</t>
+          <t>9786051481036</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>Anlayarak Hızlı Okuma Teknikleri</t>
+          <t>Günah Kadına Yaraşır</t>
         </is>
       </c>
       <c r="C789" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="790" spans="1:3">
       <c r="A790" s="1" t="inlineStr">
         <is>
-          <t>9786051481630</t>
+          <t>9786051480916</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Mürekkep</t>
+          <t>Ruhun Merdivenleri</t>
         </is>
       </c>
       <c r="C790" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="791" spans="1:3">
       <c r="A791" s="1" t="inlineStr">
         <is>
-          <t>9786051481968</t>
+          <t>9786051481005</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Aşık - İçimdeki Fırtına</t>
+          <t>Berabere Bitsin Aşk</t>
         </is>
       </c>
       <c r="C791" s="1">
-        <v>13.89</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="792" spans="1:3">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>9786051482682</t>
+          <t>9786051481029</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Yanlızlık</t>
+          <t>Eski Bir Çocuğum Ben</t>
         </is>
       </c>
       <c r="C792" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="793" spans="1:3">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>9786051482583</t>
+          <t>9786051480800</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>Bahanelere İman Etme Namaza İman Et</t>
+          <t>Ahir Zaman Fitneleri</t>
         </is>
       </c>
       <c r="C793" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="794" spans="1:3">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>9786051482736</t>
+          <t>9786051481067</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kullandığımız Türk ve Türkiye Kökenli Türkçe Bebek Adları</t>
+          <t>Anlayarak Hızlı Okuma Teknikleri</t>
         </is>
       </c>
       <c r="C794" s="1">
-        <v>69.44</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="795" spans="1:3">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>9786051482712</t>
+          <t>9786051481630</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kullandığımız Türk Kökenli Ansiklopedik Bebek Adları</t>
+          <t>Kayıp Mürekkep</t>
         </is>
       </c>
       <c r="C795" s="1">
-        <v>69.44</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="796" spans="1:3">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>9786051482668</t>
+          <t>9786051481968</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>Sular Yükselirken</t>
+          <t>Çılgın Aşık - İçimdeki Fırtına</t>
         </is>
       </c>
       <c r="C796" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="797" spans="1:3">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>9786051482774</t>
+          <t>9786051482682</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Halleri</t>
+          <t>Aşk ve Yanlızlık</t>
         </is>
       </c>
       <c r="C797" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="798" spans="1:3">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>9786051482767</t>
+          <t>9786051482583</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>Puslu Düşler</t>
+          <t>Bahanelere İman Etme Namaza İman Et</t>
         </is>
       </c>
       <c r="C798" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="799" spans="1:3">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>9786051482705</t>
+          <t>9786051482736</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>Yanılgı</t>
+          <t>Türkiye'de Kullandığımız Türk ve Türkiye Kökenli Türkçe Bebek Adları</t>
         </is>
       </c>
       <c r="C799" s="1">
-        <v>9.26</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="800" spans="1:3">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>9786051482644</t>
+          <t>9786051482712</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>Selçuk ve Ben</t>
+          <t>Türkiye'de Kullandığımız Türk Kökenli Ansiklopedik Bebek Adları</t>
         </is>
       </c>
       <c r="C800" s="1">
-        <v>12.96</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="801" spans="1:3">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>9786051486680</t>
+          <t>9786051482668</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>Anka'nın Kanatları</t>
+          <t>Sular Yükselirken</t>
         </is>
       </c>
       <c r="C801" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="802" spans="1:3">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>9786051489674</t>
+          <t>9786051482774</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>40+Fit</t>
+          <t>Aşkın Halleri</t>
         </is>
       </c>
       <c r="C802" s="1">
-        <v>75</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="803" spans="1:3">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>9786051482118</t>
+          <t>9786051482767</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>Çift Başlı Kartal</t>
+          <t>Puslu Düşler</t>
         </is>
       </c>
       <c r="C803" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="804" spans="1:3">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>9786051482156</t>
+          <t>9786051482705</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Obezdim</t>
+          <t>Yanılgı</t>
         </is>
       </c>
       <c r="C804" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="805" spans="1:3">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>9786051482163</t>
+          <t>9786051482644</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>Büyük Kavga</t>
+          <t>Selçuk ve Ben</t>
         </is>
       </c>
       <c r="C805" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="806" spans="1:3">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>9786051482125</t>
+          <t>9786051486680</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>Çınarın Çocukları</t>
+          <t>Anka'nın Kanatları</t>
         </is>
       </c>
       <c r="C806" s="1">
-        <v>15.74</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="807" spans="1:3">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>9786051482248</t>
+          <t>9786051489674</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>Hayal Ülkesinde Dolunay Vakti</t>
+          <t>40+Fit</t>
         </is>
       </c>
       <c r="C807" s="1">
-        <v>11.11</v>
+        <v>75</v>
       </c>
     </row>
     <row r="808" spans="1:3">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>9786051482279</t>
+          <t>9786051482118</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Bot 60</t>
+          <t>Çift Başlı Kartal</t>
         </is>
       </c>
       <c r="C808" s="1">
-        <v>12.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="809" spans="1:3">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>9786051482231</t>
+          <t>9786051482156</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>Umut</t>
+          <t>Bir Zamanlar Obezdim</t>
         </is>
       </c>
       <c r="C809" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="810" spans="1:3">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>9786051482378</t>
+          <t>9786051482163</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>20'lik</t>
+          <t>Büyük Kavga</t>
         </is>
       </c>
       <c r="C810" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="811" spans="1:3">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>9786051482484</t>
+          <t>9786051482125</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>Hayatımın Kitabı</t>
+          <t>Çınarın Çocukları</t>
         </is>
       </c>
       <c r="C811" s="1">
-        <v>9.26</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="812" spans="1:3">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>9786051482439</t>
+          <t>9786051482248</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>Suskun</t>
+          <t>Hayal Ülkesinde Dolunay Vakti</t>
         </is>
       </c>
       <c r="C812" s="1">
-        <v>7.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="813" spans="1:3">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>9786051482460</t>
+          <t>9786051482279</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>Günbegün</t>
+          <t>Hayalet Bot 60</t>
         </is>
       </c>
       <c r="C813" s="1">
-        <v>7.92</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="814" spans="1:3">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>9786052872765</t>
+          <t>9786051482231</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>15 Dakika</t>
+          <t>Umut</t>
         </is>
       </c>
       <c r="C814" s="1">
-        <v>60</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="815" spans="1:3">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>9786051482255</t>
+          <t>9786051482378</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>Ufkun Ötesi</t>
+          <t>20'lik</t>
         </is>
       </c>
       <c r="C815" s="1">
-        <v>2.78</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="816" spans="1:3">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>9786051482286</t>
+          <t>9786051482484</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>Hasret</t>
+          <t>Hayatımın Kitabı</t>
         </is>
       </c>
       <c r="C816" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="817" spans="1:3">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>9786051482262</t>
+          <t>9786051482439</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>Forexde Para Kazanmanın Yolları</t>
+          <t>Suskun</t>
         </is>
       </c>
       <c r="C817" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="818" spans="1:3">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>9786051487724</t>
+          <t>9786051482460</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>Kaderinin Götürdüğü Yere Git</t>
+          <t>Günbegün</t>
         </is>
       </c>
       <c r="C818" s="1">
-        <v>14.81</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="819" spans="1:3">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>9786051487076</t>
+          <t>9786052872765</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>Alaimisema</t>
+          <t>15 Dakika</t>
         </is>
       </c>
       <c r="C819" s="1">
-        <v>12.96</v>
+        <v>60</v>
       </c>
     </row>
     <row r="820" spans="1:3">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>9786051487137</t>
+          <t>9786051482255</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>Veda</t>
+          <t>Ufkun Ötesi</t>
         </is>
       </c>
       <c r="C820" s="1">
-        <v>13.89</v>
+        <v>2.78</v>
       </c>
     </row>
     <row r="821" spans="1:3">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>9786051487090</t>
+          <t>9786051482286</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>Leyal</t>
+          <t>Hasret</t>
         </is>
       </c>
       <c r="C821" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="822" spans="1:3">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>9786051487113</t>
+          <t>9786051482262</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç</t>
+          <t>Forexde Para Kazanmanın Yolları</t>
         </is>
       </c>
       <c r="C822" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="823" spans="1:3">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>9786051487397</t>
+          <t>9786051487724</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>Az Siyaset Çok Ekonomi</t>
+          <t>Kaderinin Götürdüğü Yere Git</t>
         </is>
       </c>
       <c r="C823" s="1">
-        <v>23.15</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="824" spans="1:3">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>9786051485492</t>
+          <t>9786051487076</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>Yenilenme</t>
+          <t>Alaimisema</t>
         </is>
       </c>
       <c r="C824" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="825" spans="1:3">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>9786051485393</t>
+          <t>9786051487137</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>Diren Kalbim</t>
+          <t>Veda</t>
         </is>
       </c>
       <c r="C825" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="826" spans="1:3">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>9786051485423</t>
+          <t>9786051487090</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>Beynelmilel Şiirler</t>
+          <t>Leyal</t>
         </is>
       </c>
       <c r="C826" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="827" spans="1:3">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>9786051485447</t>
+          <t>9786051487113</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>Bir Farenin Ölümü</t>
+          <t>Başlangıç</t>
         </is>
       </c>
       <c r="C827" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="828" spans="1:3">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>9786051485409</t>
+          <t>9786051487397</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Karanlığı</t>
+          <t>Az Siyaset Çok Ekonomi</t>
         </is>
       </c>
       <c r="C828" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="829" spans="1:3">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>9786051485478</t>
+          <t>9786051485492</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>Vakitsiz Göçler</t>
+          <t>Yenilenme</t>
         </is>
       </c>
       <c r="C829" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="830" spans="1:3">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>9786051485416</t>
+          <t>9786051485393</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>Alevi Bektaşi İnancında Yol'a Başverenler</t>
+          <t>Diren Kalbim</t>
         </is>
       </c>
       <c r="C830" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="831" spans="1:3">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>9786051485430</t>
+          <t>9786051485423</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>Kef</t>
+          <t>Beynelmilel Şiirler</t>
         </is>
       </c>
       <c r="C831" s="1">
-        <v>18.52</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="832" spans="1:3">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>9786051485379</t>
+          <t>9786051485447</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>Hela Camında Aşk</t>
+          <t>Bir Farenin Ölümü</t>
         </is>
       </c>
       <c r="C832" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="833" spans="1:3">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>9786051489346</t>
+          <t>9786051485409</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>Ses-siz İlk Kan</t>
+          <t>Geçmişin Karanlığı</t>
         </is>
       </c>
       <c r="C833" s="1">
-        <v>16.67</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="834" spans="1:3">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>9786051489520</t>
+          <t>9786051485478</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>Elif Lam Mim</t>
+          <t>Vakitsiz Göçler</t>
         </is>
       </c>
       <c r="C834" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="835" spans="1:3">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>9786051489483</t>
+          <t>9786051485416</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>Sensin Benim Şifalı İlacım</t>
+          <t>Alevi Bektaşi İnancında Yol'a Başverenler</t>
         </is>
       </c>
       <c r="C835" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="836" spans="1:3">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>9786051489452</t>
+          <t>9786051485430</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Saatleri</t>
+          <t>Kef</t>
         </is>
       </c>
       <c r="C836" s="1">
-        <v>7.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="837" spans="1:3">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>9786051489513</t>
+          <t>9786051485379</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>Çapraz - Rok</t>
+          <t>Hela Camında Aşk</t>
         </is>
       </c>
       <c r="C837" s="1">
-        <v>90</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="838" spans="1:3">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>9786051488509</t>
+          <t>9786051489346</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gölgesinde Yaşamak</t>
+          <t>Ses-siz İlk Kan</t>
         </is>
       </c>
       <c r="C838" s="1">
-        <v>18.52</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="839" spans="1:3">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>9786051487298</t>
+          <t>9786051489520</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>Alaçatılı</t>
+          <t>Elif Lam Mim</t>
         </is>
       </c>
       <c r="C839" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="840" spans="1:3">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>9786051486710</t>
+          <t>9786051489483</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>Uyan Ey Millet</t>
+          <t>Sensin Benim Şifalı İlacım</t>
         </is>
       </c>
       <c r="C840" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="841" spans="1:3">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>9786051486703</t>
+          <t>9786051489452</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>Adı Yok Renklerimin</t>
+          <t>Kırlangıç Saatleri</t>
         </is>
       </c>
       <c r="C841" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="842" spans="1:3">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>9786051486673</t>
+          <t>9786051489513</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Diyor Ki</t>
+          <t>Çapraz - Rok</t>
         </is>
       </c>
       <c r="C842" s="1">
-        <v>13.89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="843" spans="1:3">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>9786051486666</t>
+          <t>9786051488509</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>Hz. Necati Sultan'dan Öldürüp Dirilten Aşk</t>
+          <t>Aşkın Gölgesinde Yaşamak</t>
         </is>
       </c>
       <c r="C843" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="844" spans="1:3">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>9786051485522</t>
+          <t>9786051487298</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Yaşlanmaz</t>
+          <t>Alaçatılı</t>
         </is>
       </c>
       <c r="C844" s="1">
-        <v>13.89</v>
+        <v>75</v>
       </c>
     </row>
     <row r="845" spans="1:3">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>9786051486130</t>
+          <t>9786051486710</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>Saklı</t>
+          <t>Uyan Ey Millet</t>
         </is>
       </c>
       <c r="C845" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="846" spans="1:3">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>9786051486109</t>
+          <t>9786051486703</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>İzmir'in Gizli Kapıları</t>
+          <t>Adı Yok Renklerimin</t>
         </is>
       </c>
       <c r="C846" s="1">
-        <v>15.74</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="847" spans="1:3">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>9786051485904</t>
+          <t>9786051486673</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>Ben Bugün Varım Yarın Yarım</t>
+          <t>Şeytan Diyor Ki</t>
         </is>
       </c>
       <c r="C847" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="848" spans="1:3">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>9786051485683</t>
+          <t>9786051486666</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarı Arkasına Alan Yangın</t>
+          <t>Hz. Necati Sultan'dan Öldürüp Dirilten Aşk</t>
         </is>
       </c>
       <c r="C848" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="849" spans="1:3">
       <c r="A849" s="1" t="inlineStr">
         <is>
-          <t>9786051485676</t>
+          <t>9786051485522</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
-          <t>Çakıl Taşı</t>
+          <t>Sevgi Yaşlanmaz</t>
         </is>
       </c>
       <c r="C849" s="1">
-        <v>12.96</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="850" spans="1:3">
       <c r="A850" s="1" t="inlineStr">
         <is>
-          <t>9786051485287</t>
+          <t>9786051486130</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
-          <t>Atma Türkü Atalım Atışalım</t>
+          <t>Saklı</t>
         </is>
       </c>
       <c r="C850" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="851" spans="1:3">
       <c r="A851" s="1" t="inlineStr">
         <is>
-          <t>9786051485461</t>
+          <t>9786051486109</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
-          <t>Berfin Dibarin Li Reşiyan / Kardelen Yağar Karın Alacasına</t>
+          <t>İzmir'in Gizli Kapıları</t>
         </is>
       </c>
       <c r="C851" s="1">
-        <v>13.89</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="852" spans="1:3">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>9786051485485</t>
+          <t>9786051485904</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Damat</t>
+          <t>Ben Bugün Varım Yarın Yarım</t>
         </is>
       </c>
       <c r="C852" s="1">
-        <v>14.81</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="853" spans="1:3">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>9786051485188</t>
+          <t>9786051485683</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>Sana Seni Anlattım</t>
+          <t>Rüzgarı Arkasına Alan Yangın</t>
         </is>
       </c>
       <c r="C853" s="1">
-        <v>14.81</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="854" spans="1:3">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>9786051484839</t>
+          <t>9786051485676</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>Düşünen İnsanın Hayatı Sorgulaması</t>
+          <t>Çakıl Taşı</t>
         </is>
       </c>
       <c r="C854" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="855" spans="1:3">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>9786051484785</t>
+          <t>9786051485287</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>Yıl 2050</t>
+          <t>Atma Türkü Atalım Atışalım</t>
         </is>
       </c>
       <c r="C855" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="856" spans="1:3">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>9786051484853</t>
+          <t>9786051485461</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>Umud Aşk</t>
+          <t>Berfin Dibarin Li Reşiyan / Kardelen Yağar Karın Alacasına</t>
         </is>
       </c>
       <c r="C856" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="857" spans="1:3">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>9786051484723</t>
+          <t>9786051485485</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>Sınav Kazanmanın Yolları</t>
+          <t>Yabancı Damat</t>
         </is>
       </c>
       <c r="C857" s="1">
-        <v>9.26</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="858" spans="1:3">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>9786051484341</t>
+          <t>9786051485188</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Oje</t>
+          <t>Sana Seni Anlattım</t>
         </is>
       </c>
       <c r="C858" s="1">
-        <v>13.89</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="859" spans="1:3">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>9786051484280</t>
+          <t>9786051484839</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>Karıncanın Gözleri Gibiydi</t>
+          <t>Düşünen İnsanın Hayatı Sorgulaması</t>
         </is>
       </c>
       <c r="C859" s="1">
-        <v>16.67</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="860" spans="1:3">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>9786051483955</t>
+          <t>9786051484785</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>Biricik Torbacı</t>
+          <t>Yıl 2050</t>
         </is>
       </c>
       <c r="C860" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="861" spans="1:3">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>9786051483603</t>
+          <t>9786051484853</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>Başarının Şifreleri</t>
+          <t>Umud Aşk</t>
         </is>
       </c>
       <c r="C861" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="862" spans="1:3">
       <c r="A862" s="1" t="inlineStr">
         <is>
-          <t>9786051489537</t>
+          <t>9786051484723</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>Yaşayakaldık</t>
+          <t>Sınav Kazanmanın Yolları</t>
         </is>
       </c>
       <c r="C862" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="863" spans="1:3">
       <c r="A863" s="1" t="inlineStr">
         <is>
-          <t>9786051489568</t>
+          <t>9786051484341</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>Kara Efe</t>
+          <t>Kırmızı Oje</t>
         </is>
       </c>
       <c r="C863" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="864" spans="1:3">
       <c r="A864" s="1" t="inlineStr">
         <is>
-          <t>9786051489544</t>
+          <t>9786051484280</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Sürgünlüğünde</t>
+          <t>Karıncanın Gözleri Gibiydi</t>
         </is>
       </c>
       <c r="C864" s="1">
-        <v>55</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="865" spans="1:3">
       <c r="A865" s="1" t="inlineStr">
         <is>
-          <t>9786051485799</t>
+          <t>9786051483955</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>Didi'den Masallar</t>
+          <t>Biricik Torbacı</t>
         </is>
       </c>
       <c r="C865" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="866" spans="1:3">
       <c r="A866" s="1" t="inlineStr">
         <is>
-          <t>9786051486475</t>
+          <t>9786051483603</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>Bir Daha Asla</t>
+          <t>Başarının Şifreleri</t>
         </is>
       </c>
       <c r="C866" s="1">
-        <v>11.11</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="867" spans="1:3">
       <c r="A867" s="1" t="inlineStr">
         <is>
-          <t>9786051486451</t>
+          <t>9786051489537</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>Dejavu</t>
+          <t>Yaşayakaldık</t>
         </is>
       </c>
       <c r="C867" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="868" spans="1:3">
       <c r="A868" s="1" t="inlineStr">
         <is>
-          <t>9786051486468</t>
+          <t>9786051489568</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>Yakın Ol</t>
+          <t>Kara Efe</t>
         </is>
       </c>
       <c r="C868" s="1">
-        <v>16.67</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="869" spans="1:3">
       <c r="A869" s="1" t="inlineStr">
         <is>
-          <t>9786051486482</t>
+          <t>9786051489544</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>Umut Yüklü Vagonlar</t>
+          <t>Kalbimin Sürgünlüğünde</t>
         </is>
       </c>
       <c r="C869" s="1">
-        <v>12.96</v>
+        <v>55</v>
       </c>
     </row>
     <row r="870" spans="1:3">
       <c r="A870" s="1" t="inlineStr">
         <is>
-          <t>9786051486499</t>
+          <t>9786051485799</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>Onlar ve Sizin İçin de Şiirler Yazdım</t>
+          <t>Didi'den Masallar</t>
         </is>
       </c>
       <c r="C870" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="871" spans="1:3">
       <c r="A871" s="1" t="inlineStr">
         <is>
-          <t>9786051486352</t>
+          <t>9786051486475</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>Barba</t>
+          <t>Bir Daha Asla</t>
         </is>
       </c>
       <c r="C871" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="872" spans="1:3">
       <c r="A872" s="1" t="inlineStr">
         <is>
-          <t>9786051485881</t>
+          <t>9786051486451</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>Her Mevsim Bir Umut</t>
+          <t>Dejavu</t>
         </is>
       </c>
       <c r="C872" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="873" spans="1:3">
       <c r="A873" s="1" t="inlineStr">
         <is>
-          <t>9786051485928</t>
+          <t>9786051486468</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>Gönlümün Efsanesi</t>
+          <t>Yakın Ol</t>
         </is>
       </c>
       <c r="C873" s="1">
-        <v>11.11</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="874" spans="1:3">
       <c r="A874" s="1" t="inlineStr">
         <is>
-          <t>9786052873694</t>
+          <t>9786051486482</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Altın Çağa Geçiyor</t>
+          <t>Umut Yüklü Vagonlar</t>
         </is>
       </c>
       <c r="C874" s="1">
-        <v>60</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="875" spans="1:3">
       <c r="A875" s="1" t="inlineStr">
         <is>
-          <t>9786051485645</t>
+          <t>9786051486499</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Uğurlamalar</t>
+          <t>Onlar ve Sizin İçin de Şiirler Yazdım</t>
         </is>
       </c>
       <c r="C875" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="876" spans="1:3">
       <c r="A876" s="1" t="inlineStr">
         <is>
-          <t>9786051485638</t>
+          <t>9786051486352</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kriterlerim</t>
+          <t>Barba</t>
         </is>
       </c>
       <c r="C876" s="1">
-        <v>35</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="877" spans="1:3">
       <c r="A877" s="1" t="inlineStr">
         <is>
-          <t>9786051485157</t>
+          <t>9786051485881</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>Sakalları Şiire Karışmış Adam</t>
+          <t>Her Mevsim Bir Umut</t>
         </is>
       </c>
       <c r="C877" s="1">
-        <v>9.26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="878" spans="1:3">
       <c r="A878" s="1" t="inlineStr">
         <is>
-          <t>9786051485102</t>
+          <t>9786051485928</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>İç Sesin ile Başar</t>
+          <t>Gönlümün Efsanesi</t>
         </is>
       </c>
       <c r="C878" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="879" spans="1:3">
       <c r="A879" s="1" t="inlineStr">
         <is>
-          <t>9786051485195</t>
+          <t>9786052873694</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>Sende Kalan Yarın</t>
+          <t>Türkiye Altın Çağa Geçiyor</t>
         </is>
       </c>
       <c r="C879" s="1">
-        <v>11.11</v>
+        <v>60</v>
       </c>
     </row>
     <row r="880" spans="1:3">
       <c r="A880" s="1" t="inlineStr">
         <is>
-          <t>9786051485126</t>
+          <t>9786051485645</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>En İyisi En Baştan Almak</t>
+          <t>Zamansız Uğurlamalar</t>
         </is>
       </c>
       <c r="C880" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="881" spans="1:3">
       <c r="A881" s="1" t="inlineStr">
         <is>
-          <t>9786051484617</t>
+          <t>9786051485638</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>Uyanış</t>
+          <t>Aşk Kriterlerim</t>
         </is>
       </c>
       <c r="C881" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="882" spans="1:3">
       <c r="A882" s="1" t="inlineStr">
         <is>
-          <t>9786051484624</t>
+          <t>9786051485157</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>Serzeniş</t>
+          <t>Sakalları Şiire Karışmış Adam</t>
         </is>
       </c>
       <c r="C882" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="883" spans="1:3">
       <c r="A883" s="1" t="inlineStr">
         <is>
-          <t>9786051484495</t>
+          <t>9786051485102</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Son Çığlığı</t>
+          <t>İç Sesin ile Başar</t>
         </is>
       </c>
       <c r="C883" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="884" spans="1:3">
       <c r="A884" s="1" t="inlineStr">
         <is>
-          <t>9786051484174</t>
+          <t>9786051485195</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>Elveda Kapı Aralıklarımın Sevgilisi</t>
+          <t>Sende Kalan Yarın</t>
         </is>
       </c>
       <c r="C884" s="1">
-        <v>40</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="885" spans="1:3">
       <c r="A885" s="1" t="inlineStr">
         <is>
-          <t>9786051483740</t>
+          <t>9786051485126</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>İmar, Rüşvet ve Yolsuzluk Hikayeleri</t>
+          <t>En İyisi En Baştan Almak</t>
         </is>
       </c>
       <c r="C885" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="886" spans="1:3">
       <c r="A886" s="1" t="inlineStr">
         <is>
-          <t>9786051483658</t>
+          <t>9786051484617</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>Tuzaklar</t>
+          <t>Uyanış</t>
         </is>
       </c>
       <c r="C886" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="887" spans="1:3">
       <c r="A887" s="1" t="inlineStr">
         <is>
-          <t>9786051483757</t>
+          <t>9786051484624</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>Şu Kemikli Dünyada Hayvan Hakları</t>
+          <t>Serzeniş</t>
         </is>
       </c>
       <c r="C887" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="888" spans="1:3">
       <c r="A888" s="1" t="inlineStr">
         <is>
-          <t>9786051483610</t>
+          <t>9786051484495</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>Uyandıran Mevsim</t>
+          <t>Aşkın Son Çığlığı</t>
         </is>
       </c>
       <c r="C888" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="889" spans="1:3">
       <c r="A889" s="1" t="inlineStr">
         <is>
-          <t>9786051484563</t>
+          <t>9786051484174</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>Kalp Yaşlanmaz</t>
+          <t>Elveda Kapı Aralıklarımın Sevgilisi</t>
         </is>
       </c>
       <c r="C889" s="1">
-        <v>11.11</v>
+        <v>40</v>
       </c>
     </row>
     <row r="890" spans="1:3">
       <c r="A890" s="1" t="inlineStr">
         <is>
-          <t>9786051483825</t>
+          <t>9786051483740</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>Güneşi Gözlerimde Gör</t>
+          <t>İmar, Rüşvet ve Yolsuzluk Hikayeleri</t>
         </is>
       </c>
       <c r="C890" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="891" spans="1:3">
       <c r="A891" s="1" t="inlineStr">
         <is>
-          <t>9786051483818</t>
+          <t>9786051483658</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Dağları</t>
+          <t>Tuzaklar</t>
         </is>
       </c>
       <c r="C891" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="892" spans="1:3">
       <c r="A892" s="1" t="inlineStr">
         <is>
-          <t>9786051483429</t>
+          <t>9786051483757</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>Di'li Geçmemiş Zaman</t>
+          <t>Şu Kemikli Dünyada Hayvan Hakları</t>
         </is>
       </c>
       <c r="C892" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="893" spans="1:3">
       <c r="A893" s="1" t="inlineStr">
         <is>
-          <t>9786051483245</t>
+          <t>9786051483610</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>Ali Naki Derkunt'tan Türk Sanat Müziği Külliyatı (El Yazması)</t>
+          <t>Uyandıran Mevsim</t>
         </is>
       </c>
       <c r="C893" s="1">
-        <v>69.44</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="894" spans="1:3">
       <c r="A894" s="1" t="inlineStr">
         <is>
-          <t>9786051488813</t>
+          <t>9786051484563</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>Düşler Gibisin</t>
+          <t>Kalp Yaşlanmaz</t>
         </is>
       </c>
       <c r="C894" s="1">
-        <v>50</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="895" spans="1:3">
       <c r="A895" s="1" t="inlineStr">
         <is>
-          <t>9786051488455</t>
+          <t>9786051483825</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>Tuleka</t>
+          <t>Güneşi Gözlerimde Gör</t>
         </is>
       </c>
       <c r="C895" s="1">
-        <v>15.74</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="896" spans="1:3">
       <c r="A896" s="1" t="inlineStr">
         <is>
-          <t>9786051488479</t>
+          <t>9786051483818</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>Başarı Merdiveni</t>
+          <t>Sevgi Dağları</t>
         </is>
       </c>
       <c r="C896" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="897" spans="1:3">
       <c r="A897" s="1" t="inlineStr">
         <is>
-          <t>9786051488493</t>
+          <t>9786051483429</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>Çatlak Öğrenci Patlak Başarı</t>
+          <t>Di'li Geçmemiş Zaman</t>
         </is>
       </c>
       <c r="C897" s="1">
-        <v>30</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="898" spans="1:3">
       <c r="A898" s="1" t="inlineStr">
         <is>
-          <t>9786052872109</t>
+          <t>9786051483245</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>Singapur Matematiği ve Zeka Oyunları</t>
+          <t>Ali Naki Derkunt'tan Türk Sanat Müziği Külliyatı (El Yazması)</t>
         </is>
       </c>
       <c r="C898" s="1">
-        <v>32.41</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="899" spans="1:3">
       <c r="A899" s="1" t="inlineStr">
         <is>
-          <t>9786051488127</t>
+          <t>9786051488813</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz</t>
+          <t>Düşler Gibisin</t>
         </is>
       </c>
       <c r="C899" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="900" spans="1:3">
       <c r="A900" s="1" t="inlineStr">
         <is>
-          <t>9786051488066</t>
+          <t>9786051488455</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>Yalanın Masumiyeti Üzerine Başarısız Bir Deneme</t>
+          <t>Tuleka</t>
         </is>
       </c>
       <c r="C900" s="1">
-        <v>18.52</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="901" spans="1:3">
       <c r="A901" s="1" t="inlineStr">
         <is>
-          <t>9786051488141</t>
+          <t>9786051488479</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>Testiden Sızanlar</t>
+          <t>Başarı Merdiveni</t>
         </is>
       </c>
       <c r="C901" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="902" spans="1:3">
       <c r="A902" s="1" t="inlineStr">
         <is>
-          <t>9786051486376</t>
+          <t>9786051488493</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>Teşekkürler Yüreğim</t>
+          <t>Çatlak Öğrenci Patlak Başarı</t>
         </is>
       </c>
       <c r="C902" s="1">
-        <v>9.26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="903" spans="1:3">
       <c r="A903" s="1" t="inlineStr">
         <is>
-          <t>9786051486406</t>
+          <t>9786052872109</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Ortasında</t>
+          <t>Singapur Matematiği ve Zeka Oyunları</t>
         </is>
       </c>
       <c r="C903" s="1">
-        <v>13.89</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="904" spans="1:3">
       <c r="A904" s="1" t="inlineStr">
         <is>
-          <t>9786051486390</t>
+          <t>9786051488127</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>Kurdeleci Kız</t>
+          <t>Ölümsüz</t>
         </is>
       </c>
       <c r="C904" s="1">
-        <v>30</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="905" spans="1:3">
       <c r="A905" s="1" t="inlineStr">
         <is>
-          <t>9786051486444</t>
+          <t>9786051488066</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>Corporate İdentity And Visual Factors</t>
+          <t>Yalanın Masumiyeti Üzerine Başarısız Bir Deneme</t>
         </is>
       </c>
       <c r="C905" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="906" spans="1:3">
       <c r="A906" s="1" t="inlineStr">
         <is>
-          <t>9786051486345</t>
+          <t>9786051488141</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>Aynadaki Sandalcı İle Rutin Bir Stereo Monolog</t>
+          <t>Testiden Sızanlar</t>
         </is>
       </c>
       <c r="C906" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="907" spans="1:3">
       <c r="A907" s="1" t="inlineStr">
         <is>
-          <t>9786051486307</t>
+          <t>9786051486376</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>Heybemde Sevda Vardı</t>
+          <t>Teşekkürler Yüreğim</t>
         </is>
       </c>
       <c r="C907" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="908" spans="1:3">
       <c r="A908" s="1" t="inlineStr">
         <is>
-          <t>9786051486632</t>
+          <t>9786051486406</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>Dinazor Olsaydım da Bu Günleri Görmeseydim</t>
+          <t>Ateşin Ortasında</t>
         </is>
       </c>
       <c r="C908" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="909" spans="1:3">
       <c r="A909" s="1" t="inlineStr">
         <is>
-          <t>9786051486260</t>
+          <t>9786051486390</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>Macir Ali 2</t>
+          <t>Kurdeleci Kız</t>
         </is>
       </c>
       <c r="C909" s="1">
-        <v>11.11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="910" spans="1:3">
       <c r="A910" s="1" t="inlineStr">
         <is>
-          <t>9786051486284</t>
+          <t>9786051486444</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimdeki Sen</t>
+          <t>Corporate İdentity And Visual Factors</t>
         </is>
       </c>
       <c r="C910" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="911" spans="1:3">
       <c r="A911" s="1" t="inlineStr">
         <is>
-          <t>9786051485140</t>
+          <t>9786051486345</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>Sevdam Miras</t>
+          <t>Aynadaki Sandalcı İle Rutin Bir Stereo Monolog</t>
         </is>
       </c>
       <c r="C911" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="912" spans="1:3">
       <c r="A912" s="1" t="inlineStr">
         <is>
-          <t>9786051484969</t>
+          <t>9786051486307</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>Anılara Umutlara ve Yitik Çocuklara Ağıt</t>
+          <t>Heybemde Sevda Vardı</t>
         </is>
       </c>
       <c r="C912" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="913" spans="1:3">
       <c r="A913" s="1" t="inlineStr">
         <is>
-          <t>9786051484549</t>
+          <t>9786051486632</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>Aşk Cinayet Sever</t>
+          <t>Dinazor Olsaydım da Bu Günleri Görmeseydim</t>
         </is>
       </c>
       <c r="C913" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="914" spans="1:3">
       <c r="A914" s="1" t="inlineStr">
         <is>
-          <t>9786051484686</t>
+          <t>9786051486260</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>Gün Işığında</t>
+          <t>Macir Ali 2</t>
         </is>
       </c>
       <c r="C914" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="915" spans="1:3">
       <c r="A915" s="1" t="inlineStr">
         <is>
-          <t>9786051484679</t>
+          <t>9786051486284</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Şiirlerim</t>
+          <t>Yüreğimdeki Sen</t>
         </is>
       </c>
       <c r="C915" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="916" spans="1:3">
       <c r="A916" s="1" t="inlineStr">
         <is>
-          <t>9786051484631</t>
+          <t>9786051485140</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Hatıralarım</t>
+          <t>Sevdam Miras</t>
         </is>
       </c>
       <c r="C916" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="917" spans="1:3">
       <c r="A917" s="1" t="inlineStr">
         <is>
-          <t>9786051484594</t>
+          <t>9786051484969</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>Melal</t>
+          <t>Anılara Umutlara ve Yitik Çocuklara Ağıt</t>
         </is>
       </c>
       <c r="C917" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="918" spans="1:3">
       <c r="A918" s="1" t="inlineStr">
         <is>
-          <t>9786051486291</t>
+          <t>9786051484549</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>Döngü Dalga Denge</t>
+          <t>Aşk Cinayet Sever</t>
         </is>
       </c>
       <c r="C918" s="1">
-        <v>95</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="919" spans="1:3">
       <c r="A919" s="1" t="inlineStr">
         <is>
-          <t>9786051484198</t>
+          <t>9786051484686</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>Teorisyen</t>
+          <t>Gün Işığında</t>
         </is>
       </c>
       <c r="C919" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="920" spans="1:3">
       <c r="A920" s="1" t="inlineStr">
         <is>
-          <t>9786051484181</t>
+          <t>9786051484679</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>Halkbank Müfettişinden Anılar</t>
+          <t>Dünden Bugüne Şiirlerim</t>
         </is>
       </c>
       <c r="C920" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="921" spans="1:3">
       <c r="A921" s="1" t="inlineStr">
         <is>
-          <t>9786051484129</t>
+          <t>9786051484631</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>Nadir'in Kuponu - Sahipsiz Gölge</t>
+          <t>Dünden Bugüne Hatıralarım</t>
         </is>
       </c>
       <c r="C921" s="1">
-        <v>15.74</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="922" spans="1:3">
       <c r="A922" s="1" t="inlineStr">
         <is>
-          <t>9786051488523</t>
+          <t>9786051484594</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
-          <t>Bir Ayda Üç Aşk</t>
+          <t>Melal</t>
         </is>
       </c>
       <c r="C922" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="923" spans="1:3">
       <c r="A923" s="1" t="inlineStr">
         <is>
-          <t>9786051488486</t>
+          <t>9786051486291</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>Bir Rüya Bir Aşk</t>
+          <t>Döngü Dalga Denge</t>
         </is>
       </c>
       <c r="C923" s="1">
-        <v>13.89</v>
+        <v>95</v>
       </c>
     </row>
     <row r="924" spans="1:3">
       <c r="A924" s="1" t="inlineStr">
         <is>
-          <t>9786051488417</t>
+          <t>9786051484198</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>Benden Önce Ölme Sakın</t>
+          <t>Teorisyen</t>
         </is>
       </c>
       <c r="C924" s="1">
-        <v>11.11</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="925" spans="1:3">
       <c r="A925" s="1" t="inlineStr">
         <is>
-          <t>9786051488691</t>
+          <t>9786051484181</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>Köşe Taşlarım</t>
+          <t>Halkbank Müfettişinden Anılar</t>
         </is>
       </c>
       <c r="C925" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="926" spans="1:3">
       <c r="A926" s="1" t="inlineStr">
         <is>
-          <t>9786051488561</t>
+          <t>9786051484129</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Çiçekleri</t>
+          <t>Nadir'in Kuponu - Sahipsiz Gölge</t>
         </is>
       </c>
       <c r="C926" s="1">
-        <v>9.26</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="927" spans="1:3">
       <c r="A927" s="1" t="inlineStr">
         <is>
-          <t>9786051488721</t>
+          <t>9786051488523</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>Hayalhane</t>
+          <t>Bir Ayda Üç Aşk</t>
         </is>
       </c>
       <c r="C927" s="1">
-        <v>12.96</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="928" spans="1:3">
       <c r="A928" s="1" t="inlineStr">
         <is>
-          <t>9786051488707</t>
+          <t>9786051488486</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Seçilmişleri</t>
+          <t>Bir Rüya Bir Aşk</t>
         </is>
       </c>
       <c r="C928" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="929" spans="1:3">
       <c r="A929" s="1" t="inlineStr">
         <is>
-          <t>9786051488585</t>
+          <t>9786051488417</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Günler</t>
+          <t>Benden Önce Ölme Sakın</t>
         </is>
       </c>
       <c r="C929" s="1">
-        <v>15.74</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="930" spans="1:3">
       <c r="A930" s="1" t="inlineStr">
         <is>
-          <t>9786051488462</t>
+          <t>9786051488691</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>Bata Çıka Aşk</t>
+          <t>Köşe Taşlarım</t>
         </is>
       </c>
       <c r="C930" s="1">
-        <v>21.3</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="931" spans="1:3">
       <c r="A931" s="1" t="inlineStr">
         <is>
-          <t>9786051488578</t>
+          <t>9786051488561</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>Yok Gibi</t>
+          <t>Sevgi Çiçekleri</t>
         </is>
       </c>
       <c r="C931" s="1">
-        <v>5.56</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="932" spans="1:3">
       <c r="A932" s="1" t="inlineStr">
         <is>
-          <t>9786051488646</t>
+          <t>9786051488721</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>Sozdaren Evina Heviyan</t>
+          <t>Hayalhane</t>
         </is>
       </c>
       <c r="C932" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="933" spans="1:3">
       <c r="A933" s="1" t="inlineStr">
         <is>
-          <t>9786051488639</t>
+          <t>9786051488707</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>Maviler Karışmaz Birbirine</t>
+          <t>Yüreğimin Seçilmişleri</t>
         </is>
       </c>
       <c r="C933" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="934" spans="1:3">
       <c r="A934" s="1" t="inlineStr">
         <is>
-          <t>9786051488615</t>
+          <t>9786051488585</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>Aşkzheimer</t>
+          <t>Kayıp Günler</t>
         </is>
       </c>
       <c r="C934" s="1">
-        <v>11.11</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="935" spans="1:3">
       <c r="A935" s="1" t="inlineStr">
         <is>
-          <t>3990000089739</t>
+          <t>9786051488462</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>Müstehzi Mahal</t>
+          <t>Bata Çıka Aşk</t>
         </is>
       </c>
       <c r="C935" s="1">
-        <v>9.26</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="936" spans="1:3">
       <c r="A936" s="1" t="inlineStr">
         <is>
-          <t>9786051487458</t>
+          <t>9786051488578</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>Dimenen Dıgerın</t>
+          <t>Yok Gibi</t>
         </is>
       </c>
       <c r="C936" s="1">
-        <v>35</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="937" spans="1:3">
       <c r="A937" s="1" t="inlineStr">
         <is>
-          <t>9786051486970</t>
+          <t>9786051488646</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>Taven Sterin</t>
+          <t>Sozdaren Evina Heviyan</t>
         </is>
       </c>
       <c r="C937" s="1">
-        <v>40</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="938" spans="1:3">
       <c r="A938" s="1" t="inlineStr">
         <is>
-          <t>9786051489476</t>
+          <t>9786051488639</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>Güldestan Gibi</t>
+          <t>Maviler Karışmaz Birbirine</t>
         </is>
       </c>
       <c r="C938" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="939" spans="1:3">
       <c r="A939" s="1" t="inlineStr">
         <is>
-          <t>9786051486277</t>
+          <t>9786051488615</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>Uçan Ali ve Beyefendi</t>
+          <t>Aşkzheimer</t>
         </is>
       </c>
       <c r="C939" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="940" spans="1:3">
       <c r="A940" s="1" t="inlineStr">
         <is>
-          <t>9786051486116</t>
+          <t>3990000089739</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>Hayal Et Kasabası</t>
+          <t>Müstehzi Mahal</t>
         </is>
       </c>
       <c r="C940" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="941" spans="1:3">
       <c r="A941" s="1" t="inlineStr">
         <is>
-          <t>9786051485997</t>
+          <t>9786051487458</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>Zorlu Dönemeçler 1</t>
+          <t>Dimenen Dıgerın</t>
         </is>
       </c>
       <c r="C941" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="942" spans="1:3">
       <c r="A942" s="1" t="inlineStr">
         <is>
-          <t>9786051486000</t>
+          <t>9786051486970</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>Zorlu Dönemeçler 2</t>
+          <t>Taven Sterin</t>
         </is>
       </c>
       <c r="C942" s="1">
-        <v>18.52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="943" spans="1:3">
       <c r="A943" s="1" t="inlineStr">
         <is>
-          <t>9786051485942</t>
+          <t>9786051489476</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Sevdası</t>
+          <t>Güldestan Gibi</t>
         </is>
       </c>
       <c r="C943" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="944" spans="1:3">
       <c r="A944" s="1" t="inlineStr">
         <is>
-          <t>9786051485980</t>
+          <t>9786051486277</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>Hayal ve Gerçekler</t>
+          <t>Uçan Ali ve Beyefendi</t>
         </is>
       </c>
       <c r="C944" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="945" spans="1:3">
       <c r="A945" s="1" t="inlineStr">
         <is>
-          <t>9786051485973</t>
+          <t>9786051486116</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>Ben Aşıktım O Sarışındı</t>
+          <t>Hayal Et Kasabası</t>
         </is>
       </c>
       <c r="C945" s="1">
-        <v>11.11</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="946" spans="1:3">
       <c r="A946" s="1" t="inlineStr">
         <is>
-          <t>9786051485966</t>
+          <t>9786051485997</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Kek</t>
+          <t>Zorlu Dönemeçler 1</t>
         </is>
       </c>
       <c r="C946" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="947" spans="1:3">
       <c r="A947" s="1" t="inlineStr">
         <is>
-          <t>9786051485706</t>
+          <t>9786051486000</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>Duygulanan Satırlar</t>
+          <t>Zorlu Dönemeçler 2</t>
         </is>
       </c>
       <c r="C947" s="1">
-        <v>12.04</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="948" spans="1:3">
       <c r="A948" s="1" t="inlineStr">
         <is>
-          <t>9786051485133</t>
+          <t>9786051485942</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Ardından</t>
+          <t>Gökyüzü Sevdası</t>
         </is>
       </c>
       <c r="C948" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="949" spans="1:3">
       <c r="A949" s="1" t="inlineStr">
         <is>
-          <t>9786051485225</t>
+          <t>9786051485980</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>Kalple Karışık Yağmurlu</t>
+          <t>Hayal ve Gerçekler</t>
         </is>
       </c>
       <c r="C949" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="950" spans="1:3">
       <c r="A950" s="1" t="inlineStr">
         <is>
-          <t>9786051484914</t>
+          <t>9786051485973</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>Sarıçiçek</t>
+          <t>Ben Aşıktım O Sarışındı</t>
         </is>
       </c>
       <c r="C950" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="951" spans="1:3">
       <c r="A951" s="1" t="inlineStr">
         <is>
-          <t>9786051484952</t>
+          <t>9786051485966</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>Tubaname</t>
+          <t>Sihirli Kek</t>
         </is>
       </c>
       <c r="C951" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="952" spans="1:3">
       <c r="A952" s="1" t="inlineStr">
         <is>
-          <t>9786051484846</t>
+          <t>9786051485706</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>Cin Duvarı</t>
+          <t>Duygulanan Satırlar</t>
         </is>
       </c>
       <c r="C952" s="1">
-        <v>14.81</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="953" spans="1:3">
       <c r="A953" s="1" t="inlineStr">
         <is>
-          <t>9786051484983</t>
+          <t>9786051485133</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>Fikrim Gözlerine Teslim</t>
+          <t>Gecenin Ardından</t>
         </is>
       </c>
       <c r="C953" s="1">
-        <v>11.57</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="954" spans="1:3">
       <c r="A954" s="1" t="inlineStr">
         <is>
-          <t>9786051484990</t>
+          <t>9786051485225</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>Yokluğunda</t>
+          <t>Kalple Karışık Yağmurlu</t>
         </is>
       </c>
       <c r="C954" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="955" spans="1:3">
       <c r="A955" s="1" t="inlineStr">
         <is>
-          <t>9786051484921</t>
+          <t>9786051484914</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>Sevda Denizi</t>
+          <t>Sarıçiçek</t>
         </is>
       </c>
       <c r="C955" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="956" spans="1:3">
       <c r="A956" s="1" t="inlineStr">
         <is>
-          <t>9786051484877</t>
+          <t>9786051484952</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>Sevdana Talibim</t>
+          <t>Tubaname</t>
         </is>
       </c>
       <c r="C956" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="957" spans="1:3">
       <c r="A957" s="1" t="inlineStr">
         <is>
-          <t>9786051483573</t>
+          <t>9786051484846</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal ve Bireysel Sorunlara Giriş</t>
+          <t>Cin Duvarı</t>
         </is>
       </c>
       <c r="C957" s="1">
-        <v>11.11</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="958" spans="1:3">
       <c r="A958" s="1" t="inlineStr">
         <is>
-          <t>9786051484044</t>
+          <t>9786051484983</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>Sad Nun Mim</t>
+          <t>Fikrim Gözlerine Teslim</t>
         </is>
       </c>
       <c r="C958" s="1">
-        <v>9.26</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="959" spans="1:3">
       <c r="A959" s="1" t="inlineStr">
         <is>
-          <t>9786051482071</t>
+          <t>9786051484990</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>Bana Sevmeyi Anlat</t>
+          <t>Yokluğunda</t>
         </is>
       </c>
       <c r="C959" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="960" spans="1:3">
       <c r="A960" s="1" t="inlineStr">
         <is>
-          <t>9786051481838</t>
+          <t>9786051484921</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>Özde Ponçik ve Ponçik’in Arkadaşları</t>
+          <t>Sevda Denizi</t>
         </is>
       </c>
       <c r="C960" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="961" spans="1:3">
       <c r="A961" s="1" t="inlineStr">
         <is>
-          <t>9786051481944</t>
+          <t>9786051484877</t>
         </is>
       </c>
       <c r="B961" s="1" t="inlineStr">
         <is>
-          <t>Özgün Anılar</t>
+          <t>Sevdana Talibim</t>
         </is>
       </c>
       <c r="C961" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="962" spans="1:3">
       <c r="A962" s="1" t="inlineStr">
         <is>
-          <t>9786051481845</t>
+          <t>9786051483573</t>
         </is>
       </c>
       <c r="B962" s="1" t="inlineStr">
         <is>
-          <t>Birinci Çapul Cumhuriyeti</t>
+          <t>Toplumsal ve Bireysel Sorunlara Giriş</t>
         </is>
       </c>
       <c r="C962" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="963" spans="1:3">
       <c r="A963" s="1" t="inlineStr">
         <is>
-          <t>9786051481876</t>
+          <t>9786051484044</t>
         </is>
       </c>
       <c r="B963" s="1" t="inlineStr">
         <is>
-          <t>Her Yaşam Bir Öyküdür</t>
+          <t>Sad Nun Mim</t>
         </is>
       </c>
       <c r="C963" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="964" spans="1:3">
       <c r="A964" s="1" t="inlineStr">
         <is>
-          <t>9786051482040</t>
+          <t>9786051482071</t>
         </is>
       </c>
       <c r="B964" s="1" t="inlineStr">
         <is>
-          <t>Vatikan</t>
+          <t>Bana Sevmeyi Anlat</t>
         </is>
       </c>
       <c r="C964" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="965" spans="1:3">
       <c r="A965" s="1" t="inlineStr">
         <is>
-          <t>9786051482019</t>
+          <t>9786051481838</t>
         </is>
       </c>
       <c r="B965" s="1" t="inlineStr">
         <is>
-          <t>Sonbaharlar Devrildi Üzerime</t>
+          <t>Özde Ponçik ve Ponçik’in Arkadaşları</t>
         </is>
       </c>
       <c r="C965" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="966" spans="1:3">
       <c r="A966" s="1" t="inlineStr">
         <is>
-          <t>9786051481883</t>
+          <t>9786051481944</t>
         </is>
       </c>
       <c r="B966" s="1" t="inlineStr">
         <is>
-          <t>Melankolinin Günlüğü</t>
+          <t>Özgün Anılar</t>
         </is>
       </c>
       <c r="C966" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="967" spans="1:3">
       <c r="A967" s="1" t="inlineStr">
         <is>
-          <t>9786051481951</t>
+          <t>9786051481845</t>
         </is>
       </c>
       <c r="B967" s="1" t="inlineStr">
         <is>
-          <t>Ödünç Yıllar</t>
+          <t>Birinci Çapul Cumhuriyeti</t>
         </is>
       </c>
       <c r="C967" s="1">
-        <v>20.37</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="968" spans="1:3">
       <c r="A968" s="1" t="inlineStr">
         <is>
-          <t>9786051481685</t>
+          <t>9786051481876</t>
         </is>
       </c>
       <c r="B968" s="1" t="inlineStr">
         <is>
-          <t>Ellerim Sen Kokuyor Sevgili</t>
+          <t>Her Yaşam Bir Öyküdür</t>
         </is>
       </c>
       <c r="C968" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="969" spans="1:3">
       <c r="A969" s="1" t="inlineStr">
         <is>
-          <t>9786051482026</t>
+          <t>9786051482040</t>
         </is>
       </c>
       <c r="B969" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Tarihe Datça Serüveni</t>
+          <t>Vatikan</t>
         </is>
       </c>
       <c r="C969" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="970" spans="1:3">
       <c r="A970" s="1" t="inlineStr">
         <is>
-          <t>9786051484020</t>
+          <t>9786051482019</t>
         </is>
       </c>
       <c r="B970" s="1" t="inlineStr">
         <is>
-          <t>Satırlarım İntihar</t>
+          <t>Sonbaharlar Devrildi Üzerime</t>
         </is>
       </c>
       <c r="C970" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="971" spans="1:3">
       <c r="A971" s="1" t="inlineStr">
         <is>
-          <t>9786051488295</t>
+          <t>9786051481883</t>
         </is>
       </c>
       <c r="B971" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Getirdikleri 4</t>
+          <t>Melankolinin Günlüğü</t>
         </is>
       </c>
       <c r="C971" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="972" spans="1:3">
       <c r="A972" s="1" t="inlineStr">
         <is>
-          <t>9786051488318</t>
+          <t>9786051481951</t>
         </is>
       </c>
       <c r="B972" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Çocuk</t>
+          <t>Ödünç Yıllar</t>
         </is>
       </c>
       <c r="C972" s="1">
-        <v>9.26</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="973" spans="1:3">
       <c r="A973" s="1" t="inlineStr">
         <is>
-          <t>9786051488332</t>
+          <t>9786051481685</t>
         </is>
       </c>
       <c r="B973" s="1" t="inlineStr">
         <is>
-          <t>Gelinciğin İntikamı</t>
+          <t>Ellerim Sen Kokuyor Sevgili</t>
         </is>
       </c>
       <c r="C973" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="974" spans="1:3">
       <c r="A974" s="1" t="inlineStr">
         <is>
-          <t>9786051488356</t>
+          <t>9786051482026</t>
         </is>
       </c>
       <c r="B974" s="1" t="inlineStr">
         <is>
-          <t>Profesyonel Otel Satış ve Pazarlaması</t>
+          <t>Doğadan Tarihe Datça Serüveni</t>
         </is>
       </c>
       <c r="C974" s="1">
-        <v>26.85</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="975" spans="1:3">
       <c r="A975" s="1" t="inlineStr">
         <is>
-          <t>9786051484884</t>
+          <t>9786051484020</t>
         </is>
       </c>
       <c r="B975" s="1" t="inlineStr">
         <is>
-          <t>Üç Mevsim</t>
+          <t>Satırlarım İntihar</t>
         </is>
       </c>
       <c r="C975" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="976" spans="1:3">
       <c r="A976" s="1" t="inlineStr">
         <is>
-          <t>9786051485249</t>
+          <t>9786051488295</t>
         </is>
       </c>
       <c r="B976" s="1" t="inlineStr">
         <is>
-          <t>Sayfalar Dolusu Kül</t>
+          <t>Rüzgarın Getirdikleri 4</t>
         </is>
       </c>
       <c r="C976" s="1">
-        <v>14.85</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="977" spans="1:3">
       <c r="A977" s="1" t="inlineStr">
         <is>
-          <t>9786051484716</t>
+          <t>9786051488318</t>
         </is>
       </c>
       <c r="B977" s="1" t="inlineStr">
         <is>
-          <t>Gel de Aşık Olma</t>
+          <t>Mükemmel Çocuk</t>
         </is>
       </c>
       <c r="C977" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="978" spans="1:3">
       <c r="A978" s="1" t="inlineStr">
         <is>
-          <t>9786051487892</t>
+          <t>9786051488332</t>
         </is>
       </c>
       <c r="B978" s="1" t="inlineStr">
         <is>
-          <t>Hac Günlüğü</t>
+          <t>Gelinciğin İntikamı</t>
         </is>
       </c>
       <c r="C978" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="979" spans="1:3">
       <c r="A979" s="1" t="inlineStr">
         <is>
-          <t>9786051487694</t>
+          <t>9786051488356</t>
         </is>
       </c>
       <c r="B979" s="1" t="inlineStr">
         <is>
-          <t>The Gariban 01</t>
+          <t>Profesyonel Otel Satış ve Pazarlaması</t>
         </is>
       </c>
       <c r="C979" s="1">
-        <v>8.33</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="980" spans="1:3">
       <c r="A980" s="1" t="inlineStr">
         <is>
-          <t>9786051487717</t>
+          <t>9786051484884</t>
         </is>
       </c>
       <c r="B980" s="1" t="inlineStr">
         <is>
-          <t>Johann'ın Kalemi</t>
+          <t>Üç Mevsim</t>
         </is>
       </c>
       <c r="C980" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="981" spans="1:3">
       <c r="A981" s="1" t="inlineStr">
         <is>
-          <t>9786051487502</t>
+          <t>9786051485249</t>
         </is>
       </c>
       <c r="B981" s="1" t="inlineStr">
         <is>
-          <t>Rüyadan Senle Uyanmak</t>
+          <t>Sayfalar Dolusu Kül</t>
         </is>
       </c>
       <c r="C981" s="1">
-        <v>12.96</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="982" spans="1:3">
       <c r="A982" s="1" t="inlineStr">
         <is>
-          <t>9786051487496</t>
+          <t>9786051484716</t>
         </is>
       </c>
       <c r="B982" s="1" t="inlineStr">
         <is>
-          <t>Türkiyede Genç Olmak</t>
+          <t>Gel de Aşık Olma</t>
         </is>
       </c>
       <c r="C982" s="1">
-        <v>7.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="983" spans="1:3">
       <c r="A983" s="1" t="inlineStr">
         <is>
-          <t>9786051485935</t>
+          <t>9786051487892</t>
         </is>
       </c>
       <c r="B983" s="1" t="inlineStr">
         <is>
-          <t>Mısranın Kalp Atışı</t>
+          <t>Hac Günlüğü</t>
         </is>
       </c>
       <c r="C983" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="984" spans="1:3">
       <c r="A984" s="1" t="inlineStr">
         <is>
-          <t>9786051487557</t>
+          <t>9786051487694</t>
         </is>
       </c>
       <c r="B984" s="1" t="inlineStr">
         <is>
-          <t>Kirli Amayasa</t>
+          <t>The Gariban 01</t>
         </is>
       </c>
       <c r="C984" s="1">
-        <v>3.7</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="985" spans="1:3">
       <c r="A985" s="1" t="inlineStr">
         <is>
-          <t>3990000031879</t>
+          <t>9786051487717</t>
         </is>
       </c>
       <c r="B985" s="1" t="inlineStr">
         <is>
-          <t>Kristal Taciri</t>
+          <t>Johann'ın Kalemi</t>
         </is>
       </c>
       <c r="C985" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="986" spans="1:3">
       <c r="A986" s="1" t="inlineStr">
         <is>
-          <t>9786051486413</t>
+          <t>9786051487502</t>
         </is>
       </c>
       <c r="B986" s="1" t="inlineStr">
         <is>
-          <t>Mülksüz Şiirler</t>
+          <t>Rüyadan Senle Uyanmak</t>
         </is>
       </c>
       <c r="C986" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="987" spans="1:3">
       <c r="A987" s="1" t="inlineStr">
         <is>
-          <t>9786051487489</t>
+          <t>9786051487496</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
-          <t>Selluka</t>
+          <t>Türkiyede Genç Olmak</t>
         </is>
       </c>
       <c r="C987" s="1">
-        <v>18.52</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="988" spans="1:3">
       <c r="A988" s="1" t="inlineStr">
         <is>
-          <t>9786051485034</t>
+          <t>9786051485935</t>
         </is>
       </c>
       <c r="B988" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yerleşkeleri</t>
+          <t>Mısranın Kalp Atışı</t>
         </is>
       </c>
       <c r="C988" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="989" spans="1:3">
       <c r="A989" s="1" t="inlineStr">
         <is>
-          <t>9786051485058</t>
+          <t>9786051487557</t>
         </is>
       </c>
       <c r="B989" s="1" t="inlineStr">
         <is>
-          <t>Hayalet ve Şeytan Adam</t>
+          <t>Kirli Amayasa</t>
         </is>
       </c>
       <c r="C989" s="1">
-        <v>23.15</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="990" spans="1:3">
       <c r="A990" s="1" t="inlineStr">
         <is>
-          <t>9786051485027</t>
+          <t>3990000031879</t>
         </is>
       </c>
       <c r="B990" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Aşk - 2 : Sade'ce Aşka</t>
+          <t>Kristal Taciri</t>
         </is>
       </c>
       <c r="C990" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="991" spans="1:3">
       <c r="A991" s="1" t="inlineStr">
         <is>
-          <t>9786051484808</t>
+          <t>9786051486413</t>
         </is>
       </c>
       <c r="B991" s="1" t="inlineStr">
         <is>
-          <t>Ormanın Güzellikleri</t>
+          <t>Mülksüz Şiirler</t>
         </is>
       </c>
       <c r="C991" s="1">
-        <v>6.48</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="992" spans="1:3">
       <c r="A992" s="1" t="inlineStr">
         <is>
-          <t>9786051483139</t>
+          <t>9786051487489</t>
         </is>
       </c>
       <c r="B992" s="1" t="inlineStr">
         <is>
-          <t>Barışa Sevdalı Bir Dünya Vatandaşı</t>
+          <t>Selluka</t>
         </is>
       </c>
       <c r="C992" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="993" spans="1:3">
       <c r="A993" s="1" t="inlineStr">
         <is>
-          <t>9786051484297</t>
+          <t>9786051485034</t>
         </is>
       </c>
       <c r="B993" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Lobisinde Sohbet</t>
+          <t>Hüzün Yerleşkeleri</t>
         </is>
       </c>
       <c r="C993" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="994" spans="1:3">
       <c r="A994" s="1" t="inlineStr">
         <is>
-          <t>9786051484419</t>
+          <t>9786051485058</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Çemberi</t>
+          <t>Hayalet ve Şeytan Adam</t>
         </is>
       </c>
       <c r="C994" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="995" spans="1:3">
       <c r="A995" s="1" t="inlineStr">
         <is>
-          <t>9786051484334</t>
+          <t>9786051485027</t>
         </is>
       </c>
       <c r="B995" s="1" t="inlineStr">
         <is>
-          <t>Darbe</t>
+          <t>Ehl-i Aşk - 2 : Sade'ce Aşka</t>
         </is>
       </c>
       <c r="C995" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="996" spans="1:3">
       <c r="A996" s="1" t="inlineStr">
         <is>
-          <t>9786051484396</t>
+          <t>9786051484808</t>
         </is>
       </c>
       <c r="B996" s="1" t="inlineStr">
         <is>
-          <t>Belki Gelmezsin</t>
+          <t>Ormanın Güzellikleri</t>
         </is>
       </c>
       <c r="C996" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="997" spans="1:3">
       <c r="A997" s="1" t="inlineStr">
         <is>
-          <t>9786051482910</t>
+          <t>9786051483139</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
-          <t>Gamzem Kaderimdi Çığlıklar Sessizliğim</t>
+          <t>Barışa Sevdalı Bir Dünya Vatandaşı</t>
         </is>
       </c>
       <c r="C997" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="998" spans="1:3">
       <c r="A998" s="1" t="inlineStr">
         <is>
-          <t>9786051482842</t>
+          <t>9786051484297</t>
         </is>
       </c>
       <c r="B998" s="1" t="inlineStr">
         <is>
-          <t>Çekirdek Kabukları</t>
+          <t>Cennetin Lobisinde Sohbet</t>
         </is>
       </c>
       <c r="C998" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="999" spans="1:3">
       <c r="A999" s="1" t="inlineStr">
         <is>
-          <t>9786051482903</t>
+          <t>9786051484419</t>
         </is>
       </c>
       <c r="B999" s="1" t="inlineStr">
         <is>
-          <t>Suskun Sevda</t>
+          <t>Sevgi Çemberi</t>
         </is>
       </c>
       <c r="C999" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1000" spans="1:3">
       <c r="A1000" s="1" t="inlineStr">
         <is>
-          <t>9786051482804</t>
+          <t>9786051484334</t>
         </is>
       </c>
       <c r="B1000" s="1" t="inlineStr">
         <is>
-          <t>Yükseliş</t>
+          <t>Darbe</t>
         </is>
       </c>
       <c r="C1000" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1001" spans="1:3">
       <c r="A1001" s="1" t="inlineStr">
         <is>
-          <t>9786051482828</t>
+          <t>9786051484396</t>
         </is>
       </c>
       <c r="B1001" s="1" t="inlineStr">
         <is>
-          <t>Sanal Alemde Kadın Olmak</t>
+          <t>Belki Gelmezsin</t>
         </is>
       </c>
       <c r="C1001" s="1">
-        <v>80</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1002" spans="1:3">
       <c r="A1002" s="1" t="inlineStr">
         <is>
-          <t>9786051482835</t>
+          <t>9786051482910</t>
         </is>
       </c>
       <c r="B1002" s="1" t="inlineStr">
         <is>
-          <t>Ümit Hep Vardı</t>
+          <t>Gamzem Kaderimdi Çığlıklar Sessizliğim</t>
         </is>
       </c>
       <c r="C1002" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1003" spans="1:3">
       <c r="A1003" s="1" t="inlineStr">
         <is>
-          <t>9786051481814</t>
+          <t>9786051482842</t>
         </is>
       </c>
       <c r="B1003" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Seçim Tarihi</t>
+          <t>Çekirdek Kabukları</t>
         </is>
       </c>
       <c r="C1003" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1004" spans="1:3">
       <c r="A1004" s="1" t="inlineStr">
         <is>
-          <t>9786051488097</t>
+          <t>9786051482903</t>
         </is>
       </c>
       <c r="B1004" s="1" t="inlineStr">
         <is>
-          <t>Türkler ve Rusya</t>
+          <t>Suskun Sevda</t>
         </is>
       </c>
       <c r="C1004" s="1">
-        <v>80</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1005" spans="1:3">
       <c r="A1005" s="1" t="inlineStr">
         <is>
-          <t>9786051488264</t>
+          <t>9786051482804</t>
         </is>
       </c>
       <c r="B1005" s="1" t="inlineStr">
         <is>
-          <t>Tripkolik</t>
+          <t>Yükseliş</t>
         </is>
       </c>
       <c r="C1005" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1006" spans="1:3">
       <c r="A1006" s="1" t="inlineStr">
         <is>
-          <t>9786051487199</t>
+          <t>9786051482828</t>
         </is>
       </c>
       <c r="B1006" s="1" t="inlineStr">
         <is>
-          <t>Tuzlu Suda Aşk</t>
+          <t>Sanal Alemde Kadın Olmak</t>
         </is>
       </c>
       <c r="C1006" s="1">
-        <v>13.89</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1007" spans="1:3">
       <c r="A1007" s="1" t="inlineStr">
         <is>
-          <t>9786051488158</t>
+          <t>9786051482835</t>
         </is>
       </c>
       <c r="B1007" s="1" t="inlineStr">
         <is>
-          <t>Yaşayabilmek Derdi</t>
+          <t>Ümit Hep Vardı</t>
         </is>
       </c>
       <c r="C1007" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1008" spans="1:3">
       <c r="A1008" s="1" t="inlineStr">
         <is>
-          <t>9786051487861</t>
+          <t>9786051481814</t>
         </is>
       </c>
       <c r="B1008" s="1" t="inlineStr">
         <is>
-          <t>Melekler Bizimle</t>
+          <t>Türkiye Seçim Tarihi</t>
         </is>
       </c>
       <c r="C1008" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1009" spans="1:3">
       <c r="A1009" s="1" t="inlineStr">
         <is>
-          <t>9786051487441</t>
+          <t>9786051488097</t>
         </is>
       </c>
       <c r="B1009" s="1" t="inlineStr">
         <is>
-          <t>Bir Damla</t>
+          <t>Türkler ve Rusya</t>
         </is>
       </c>
       <c r="C1009" s="1">
-        <v>11.11</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1010" spans="1:3">
       <c r="A1010" s="1" t="inlineStr">
         <is>
-          <t>9786051487519</t>
+          <t>9786051488264</t>
         </is>
       </c>
       <c r="B1010" s="1" t="inlineStr">
         <is>
-          <t>Marjinaller</t>
+          <t>Tripkolik</t>
         </is>
       </c>
       <c r="C1010" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1011" spans="1:3">
       <c r="A1011" s="1" t="inlineStr">
         <is>
-          <t>9786051487144</t>
+          <t>9786051487199</t>
         </is>
       </c>
       <c r="B1011" s="1" t="inlineStr">
         <is>
-          <t>Kaos</t>
+          <t>Tuzlu Suda Aşk</t>
         </is>
       </c>
       <c r="C1011" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1012" spans="1:3">
       <c r="A1012" s="1" t="inlineStr">
         <is>
-          <t>9786051486369</t>
+          <t>9786051488158</t>
         </is>
       </c>
       <c r="B1012" s="1" t="inlineStr">
         <is>
-          <t>Sevdiğim Kadar Sev İstedim</t>
+          <t>Yaşayabilmek Derdi</t>
         </is>
       </c>
       <c r="C1012" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1013" spans="1:3">
       <c r="A1013" s="1" t="inlineStr">
         <is>
-          <t>9786051486420</t>
+          <t>9786051487861</t>
         </is>
       </c>
       <c r="B1013" s="1" t="inlineStr">
         <is>
-          <t>Uzman Sözüyle Anne Gözüyle Çocuk Yetiştirmek</t>
+          <t>Melekler Bizimle</t>
         </is>
       </c>
       <c r="C1013" s="1">
-        <v>14.81</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1014" spans="1:3">
       <c r="A1014" s="1" t="inlineStr">
         <is>
-          <t>9786051486154</t>
+          <t>9786051487441</t>
         </is>
       </c>
       <c r="B1014" s="1" t="inlineStr">
         <is>
-          <t>Vav-ül Elif</t>
+          <t>Bir Damla</t>
         </is>
       </c>
       <c r="C1014" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1015" spans="1:3">
       <c r="A1015" s="1" t="inlineStr">
         <is>
-          <t>9786051486123</t>
+          <t>9786051487519</t>
         </is>
       </c>
       <c r="B1015" s="1" t="inlineStr">
         <is>
-          <t>Papatya - Bu Bir Aşk Kitabı Değildir</t>
+          <t>Marjinaller</t>
         </is>
       </c>
       <c r="C1015" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1016" spans="1:3">
       <c r="A1016" s="1" t="inlineStr">
         <is>
-          <t>9786051486215</t>
+          <t>9786051487144</t>
         </is>
       </c>
       <c r="B1016" s="1" t="inlineStr">
         <is>
-          <t>Yalın Ayak Dilo</t>
+          <t>Kaos</t>
         </is>
       </c>
       <c r="C1016" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1017" spans="1:3">
       <c r="A1017" s="1" t="inlineStr">
         <is>
-          <t>9786051486185</t>
+          <t>9786051486369</t>
         </is>
       </c>
       <c r="B1017" s="1" t="inlineStr">
         <is>
-          <t>Hazır mısın?</t>
+          <t>Sevdiğim Kadar Sev İstedim</t>
         </is>
       </c>
       <c r="C1017" s="1">
-        <v>17.59</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1018" spans="1:3">
       <c r="A1018" s="1" t="inlineStr">
         <is>
-          <t>9786051486178</t>
+          <t>9786051486420</t>
         </is>
       </c>
       <c r="B1018" s="1" t="inlineStr">
         <is>
-          <t>Bu Benim Şarkım</t>
+          <t>Uzman Sözüyle Anne Gözüyle Çocuk Yetiştirmek</t>
         </is>
       </c>
       <c r="C1018" s="1">
-        <v>9.26</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="1019" spans="1:3">
       <c r="A1019" s="1" t="inlineStr">
         <is>
-          <t>9786051486192</t>
+          <t>9786051486154</t>
         </is>
       </c>
       <c r="B1019" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Uçurumundaki Visal</t>
+          <t>Vav-ül Elif</t>
         </is>
       </c>
       <c r="C1019" s="1">
-        <v>11.57</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1020" spans="1:3">
       <c r="A1020" s="1" t="inlineStr">
         <is>
-          <t>9786051486079</t>
+          <t>9786051486123</t>
         </is>
       </c>
       <c r="B1020" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Mı Kaldın? Yoksa Yalnız Mıydın?</t>
+          <t>Papatya - Bu Bir Aşk Kitabı Değildir</t>
         </is>
       </c>
       <c r="C1020" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1021" spans="1:3">
       <c r="A1021" s="1" t="inlineStr">
         <is>
-          <t>9786051485751</t>
+          <t>9786051486215</t>
         </is>
       </c>
       <c r="B1021" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Doğmadığı Yıllar</t>
+          <t>Yalın Ayak Dilo</t>
         </is>
       </c>
       <c r="C1021" s="1">
-        <v>17.59</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1022" spans="1:3">
       <c r="A1022" s="1" t="inlineStr">
         <is>
-          <t>9786051485744</t>
+          <t>9786051486185</t>
         </is>
       </c>
       <c r="B1022" s="1" t="inlineStr">
         <is>
-          <t>Bu Aşk Beş Harfli</t>
+          <t>Hazır mısın?</t>
         </is>
       </c>
       <c r="C1022" s="1">
-        <v>12.96</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="1023" spans="1:3">
       <c r="A1023" s="1" t="inlineStr">
         <is>
-          <t>9786051485560</t>
+          <t>9786051486178</t>
         </is>
       </c>
       <c r="B1023" s="1" t="inlineStr">
         <is>
-          <t>Mayıs</t>
+          <t>Bu Benim Şarkım</t>
         </is>
       </c>
       <c r="C1023" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1024" spans="1:3">
       <c r="A1024" s="1" t="inlineStr">
         <is>
-          <t>3990000028098</t>
+          <t>9786051486192</t>
         </is>
       </c>
       <c r="B1024" s="1" t="inlineStr">
         <is>
-          <t>Babil’de Dil</t>
+          <t>Ayrılık Uçurumundaki Visal</t>
         </is>
       </c>
       <c r="C1024" s="1">
-        <v>9.26</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="1025" spans="1:3">
       <c r="A1025" s="1" t="inlineStr">
         <is>
-          <t>9786051486338</t>
+          <t>9786051486079</t>
         </is>
       </c>
       <c r="B1025" s="1" t="inlineStr">
         <is>
-          <t>Hayata Yakışmalı İnsan</t>
+          <t>Yalnız Mı Kaldın? Yoksa Yalnız Mıydın?</t>
         </is>
       </c>
       <c r="C1025" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1026" spans="1:3">
       <c r="A1026" s="1" t="inlineStr">
         <is>
-          <t>9786051484471</t>
+          <t>9786051485751</t>
         </is>
       </c>
       <c r="B1026" s="1" t="inlineStr">
         <is>
-          <t>Ömrüm</t>
+          <t>Güneşin Doğmadığı Yıllar</t>
         </is>
       </c>
       <c r="C1026" s="1">
-        <v>13.89</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="1027" spans="1:3">
       <c r="A1027" s="1" t="inlineStr">
         <is>
-          <t>9786051484501</t>
+          <t>9786051485744</t>
         </is>
       </c>
       <c r="B1027" s="1" t="inlineStr">
         <is>
-          <t>Ayet ve Hadisler Işığında Cennetteki Cinsel Yaşam</t>
+          <t>Bu Aşk Beş Harfli</t>
         </is>
       </c>
       <c r="C1027" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1028" spans="1:3">
       <c r="A1028" s="1" t="inlineStr">
         <is>
-          <t>9786051484464</t>
+          <t>9786051485560</t>
         </is>
       </c>
       <c r="B1028" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar</t>
+          <t>Mayıs</t>
         </is>
       </c>
       <c r="C1028" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1029" spans="1:3">
       <c r="A1029" s="1" t="inlineStr">
         <is>
-          <t>9786051483405</t>
+          <t>3990000028098</t>
         </is>
       </c>
       <c r="B1029" s="1" t="inlineStr">
         <is>
-          <t>Yaban Güvercini Masalı</t>
+          <t>Babil’de Dil</t>
         </is>
       </c>
       <c r="C1029" s="1">
-        <v>5.56</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1030" spans="1:3">
       <c r="A1030" s="1" t="inlineStr">
         <is>
-          <t>9786051483672</t>
+          <t>9786051486338</t>
         </is>
       </c>
       <c r="B1030" s="1" t="inlineStr">
         <is>
-          <t>Diyar-ı Dersim</t>
+          <t>Hayata Yakışmalı İnsan</t>
         </is>
       </c>
       <c r="C1030" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1031" spans="1:3">
       <c r="A1031" s="1" t="inlineStr">
         <is>
-          <t>9786051483368</t>
+          <t>9786051484471</t>
         </is>
       </c>
       <c r="B1031" s="1" t="inlineStr">
         <is>
-          <t>Cana Aşk Düştü</t>
+          <t>Ömrüm</t>
         </is>
       </c>
       <c r="C1031" s="1">
-        <v>75</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1032" spans="1:3">
       <c r="A1032" s="1" t="inlineStr">
         <is>
-          <t>9786051483511</t>
+          <t>9786051484501</t>
         </is>
       </c>
       <c r="B1032" s="1" t="inlineStr">
         <is>
-          <t>Henüz (Şiir)</t>
+          <t>Ayet ve Hadisler Işığında Cennetteki Cinsel Yaşam</t>
         </is>
       </c>
       <c r="C1032" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1033" spans="1:3">
       <c r="A1033" s="1" t="inlineStr">
         <is>
-          <t>9786051481715</t>
+          <t>9786051484464</t>
         </is>
       </c>
       <c r="B1033" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yalnız Hali</t>
+          <t>Sonbahar</t>
         </is>
       </c>
       <c r="C1033" s="1">
-        <v>7.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1034" spans="1:3">
       <c r="A1034" s="1" t="inlineStr">
         <is>
-          <t>9786051481692</t>
+          <t>9786051483405</t>
         </is>
       </c>
       <c r="B1034" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Tozu</t>
+          <t>Yaban Güvercini Masalı</t>
         </is>
       </c>
       <c r="C1034" s="1">
-        <v>12.04</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="1035" spans="1:3">
       <c r="A1035" s="1" t="inlineStr">
         <is>
-          <t>9786051481135</t>
+          <t>9786051483672</t>
         </is>
       </c>
       <c r="B1035" s="1" t="inlineStr">
         <is>
-          <t>Büyük Grup - Meleklerin Göçü</t>
+          <t>Diyar-ı Dersim</t>
         </is>
       </c>
       <c r="C1035" s="1">
-        <v>16.67</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1036" spans="1:3">
       <c r="A1036" s="1" t="inlineStr">
         <is>
-          <t>9786051481760</t>
+          <t>9786051483368</t>
         </is>
       </c>
       <c r="B1036" s="1" t="inlineStr">
         <is>
-          <t>Pardon Dedik!</t>
+          <t>Cana Aşk Düştü</t>
         </is>
       </c>
       <c r="C1036" s="1">
-        <v>11.11</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1037" spans="1:3">
       <c r="A1037" s="1" t="inlineStr">
         <is>
-          <t>9786051486840</t>
+          <t>9786051483511</t>
         </is>
       </c>
       <c r="B1037" s="1" t="inlineStr">
         <is>
-          <t>Kontrolsüz</t>
+          <t>Henüz (Şiir)</t>
         </is>
       </c>
       <c r="C1037" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1038" spans="1:3">
       <c r="A1038" s="1" t="inlineStr">
         <is>
-          <t>9786051486857</t>
+          <t>9786051481715</t>
         </is>
       </c>
       <c r="B1038" s="1" t="inlineStr">
         <is>
-          <t>Sus</t>
+          <t>Aşkın Yalnız Hali</t>
         </is>
       </c>
       <c r="C1038" s="1">
-        <v>30</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1039" spans="1:3">
       <c r="A1039" s="1" t="inlineStr">
         <is>
-          <t>9786051486833</t>
+          <t>9786051481692</t>
         </is>
       </c>
       <c r="B1039" s="1" t="inlineStr">
         <is>
-          <t>İhanetin Rengi</t>
+          <t>Kelebek Tozu</t>
         </is>
       </c>
       <c r="C1039" s="1">
-        <v>12.96</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="1040" spans="1:3">
       <c r="A1040" s="1" t="inlineStr">
         <is>
-          <t>9786051486826</t>
+          <t>9786051481135</t>
         </is>
       </c>
       <c r="B1040" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Damlaları</t>
+          <t>Büyük Grup - Meleklerin Göçü</t>
         </is>
       </c>
       <c r="C1040" s="1">
-        <v>11.11</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1041" spans="1:3">
       <c r="A1041" s="1" t="inlineStr">
         <is>
-          <t>9786051486796</t>
+          <t>9786051481760</t>
         </is>
       </c>
       <c r="B1041" s="1" t="inlineStr">
         <is>
-          <t>Gerçek ve Renk</t>
+          <t>Pardon Dedik!</t>
         </is>
       </c>
       <c r="C1041" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1042" spans="1:3">
       <c r="A1042" s="1" t="inlineStr">
         <is>
-          <t>9786051486819</t>
+          <t>9786051486840</t>
         </is>
       </c>
       <c r="B1042" s="1" t="inlineStr">
         <is>
-          <t>Hoşgeldin Sınav</t>
+          <t>Kontrolsüz</t>
         </is>
       </c>
       <c r="C1042" s="1">
-        <v>17</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1043" spans="1:3">
       <c r="A1043" s="1" t="inlineStr">
         <is>
-          <t>9786051486765</t>
+          <t>9786051486857</t>
         </is>
       </c>
       <c r="B1043" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalan Düşler</t>
+          <t>Sus</t>
         </is>
       </c>
       <c r="C1043" s="1">
-        <v>11.11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1044" spans="1:3">
       <c r="A1044" s="1" t="inlineStr">
         <is>
-          <t>9786051486697</t>
+          <t>9786051486833</t>
         </is>
       </c>
       <c r="B1044" s="1" t="inlineStr">
         <is>
-          <t>Belki Bir Gün Yeniden</t>
+          <t>İhanetin Rengi</t>
         </is>
       </c>
       <c r="C1044" s="1">
-        <v>40</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1045" spans="1:3">
       <c r="A1045" s="1" t="inlineStr">
         <is>
-          <t>9786051486758</t>
+          <t>9786051486826</t>
         </is>
       </c>
       <c r="B1045" s="1" t="inlineStr">
         <is>
-          <t>Vakittir Ayrılık</t>
+          <t>Rahmet Damlaları</t>
         </is>
       </c>
       <c r="C1045" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1046" spans="1:3">
       <c r="A1046" s="1" t="inlineStr">
         <is>
-          <t>9786051486543</t>
+          <t>9786051486796</t>
         </is>
       </c>
       <c r="B1046" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar Ülkesi</t>
+          <t>Gerçek ve Renk</t>
         </is>
       </c>
       <c r="C1046" s="1">
-        <v>6.94</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1047" spans="1:3">
       <c r="A1047" s="1" t="inlineStr">
         <is>
-          <t>9786051486581</t>
+          <t>9786051486819</t>
         </is>
       </c>
       <c r="B1047" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Visal</t>
+          <t>Hoşgeldin Sınav</t>
         </is>
       </c>
       <c r="C1047" s="1">
-        <v>11.11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="1048" spans="1:3">
       <c r="A1048" s="1" t="inlineStr">
         <is>
-          <t>9786051486598</t>
+          <t>9786051486765</t>
         </is>
       </c>
       <c r="B1048" s="1" t="inlineStr">
         <is>
-          <t>Fena Fillah Yokluk Yolculuğu</t>
+          <t>Yarım Kalan Düşler</t>
         </is>
       </c>
       <c r="C1048" s="1">
-        <v>9.17</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1049" spans="1:3">
       <c r="A1049" s="1" t="inlineStr">
         <is>
-          <t>9786051486550</t>
+          <t>9786051486697</t>
         </is>
       </c>
       <c r="B1049" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Gökyüzü</t>
+          <t>Belki Bir Gün Yeniden</t>
         </is>
       </c>
       <c r="C1049" s="1">
-        <v>11.11</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1050" spans="1:3">
       <c r="A1050" s="1" t="inlineStr">
         <is>
-          <t>9786051486536</t>
+          <t>9786051486758</t>
         </is>
       </c>
       <c r="B1050" s="1" t="inlineStr">
         <is>
-          <t>Mecazi Aşk</t>
+          <t>Vakittir Ayrılık</t>
         </is>
       </c>
       <c r="C1050" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1051" spans="1:3">
       <c r="A1051" s="1" t="inlineStr">
         <is>
-          <t>9786051486512</t>
+          <t>9786051486543</t>
         </is>
       </c>
       <c r="B1051" s="1" t="inlineStr">
         <is>
-          <t>Uyanmak İsteyen?</t>
+          <t>Yıldızlar Ülkesi</t>
         </is>
       </c>
       <c r="C1051" s="1">
-        <v>9.26</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="1052" spans="1:3">
       <c r="A1052" s="1" t="inlineStr">
         <is>
-          <t>9786051486505</t>
+          <t>9786051486581</t>
         </is>
       </c>
       <c r="B1052" s="1" t="inlineStr">
         <is>
-          <t>Arat'ta Aşk</t>
+          <t>Aşk-ı Visal</t>
         </is>
       </c>
       <c r="C1052" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1053" spans="1:3">
       <c r="A1053" s="1" t="inlineStr">
         <is>
-          <t>9786051485959</t>
+          <t>9786051486598</t>
         </is>
       </c>
       <c r="B1053" s="1" t="inlineStr">
         <is>
-          <t>Aşkın İki Yakası</t>
+          <t>Fena Fillah Yokluk Yolculuğu</t>
         </is>
       </c>
       <c r="C1053" s="1">
-        <v>7.41</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="1054" spans="1:3">
       <c r="A1054" s="1" t="inlineStr">
         <is>
-          <t>9786051485782</t>
+          <t>9786051486550</t>
         </is>
       </c>
       <c r="B1054" s="1" t="inlineStr">
         <is>
-          <t>Süreyya Plajında İlk Mektup</t>
+          <t>Bir Avuç Gökyüzü</t>
         </is>
       </c>
       <c r="C1054" s="1">
-        <v>15.74</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1055" spans="1:3">
       <c r="A1055" s="1" t="inlineStr">
         <is>
-          <t>9786051485775</t>
+          <t>9786051486536</t>
         </is>
       </c>
       <c r="B1055" s="1" t="inlineStr">
         <is>
-          <t>Ortancamız Babam</t>
+          <t>Mecazi Aşk</t>
         </is>
       </c>
       <c r="C1055" s="1">
-        <v>15.74</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1056" spans="1:3">
       <c r="A1056" s="1" t="inlineStr">
         <is>
-          <t>9786051485232</t>
+          <t>9786051486512</t>
         </is>
       </c>
       <c r="B1056" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Mim Hali</t>
+          <t>Uyanmak İsteyen?</t>
         </is>
       </c>
       <c r="C1056" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1057" spans="1:3">
       <c r="A1057" s="1" t="inlineStr">
         <is>
-          <t>9786051485270</t>
+          <t>9786051486505</t>
         </is>
       </c>
       <c r="B1057" s="1" t="inlineStr">
         <is>
-          <t>Meğerse Aşk</t>
+          <t>Arat'ta Aşk</t>
         </is>
       </c>
       <c r="C1057" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1058" spans="1:3">
       <c r="A1058" s="1" t="inlineStr">
         <is>
-          <t>9786051485256</t>
+          <t>9786051485959</t>
         </is>
       </c>
       <c r="B1058" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Kağan'ın Kurdu</t>
+          <t>Aşkın İki Yakası</t>
         </is>
       </c>
       <c r="C1058" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1059" spans="1:3">
       <c r="A1059" s="1" t="inlineStr">
         <is>
-          <t>9786051485218</t>
+          <t>9786051485782</t>
         </is>
       </c>
       <c r="B1059" s="1" t="inlineStr">
         <is>
-          <t>Sensiz İstanbul</t>
+          <t>Süreyya Plajında İlk Mektup</t>
         </is>
       </c>
       <c r="C1059" s="1">
-        <v>12.96</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="1060" spans="1:3">
       <c r="A1060" s="1" t="inlineStr">
         <is>
-          <t>9786051484648</t>
+          <t>9786051485775</t>
         </is>
       </c>
       <c r="B1060" s="1" t="inlineStr">
         <is>
-          <t>Naran</t>
+          <t>Ortancamız Babam</t>
         </is>
       </c>
       <c r="C1060" s="1">
-        <v>13.89</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="1061" spans="1:3">
       <c r="A1061" s="1" t="inlineStr">
         <is>
-          <t>9786051484655</t>
+          <t>9786051485232</t>
         </is>
       </c>
       <c r="B1061" s="1" t="inlineStr">
         <is>
-          <t>Kedice</t>
+          <t>Aşkın Mim Hali</t>
         </is>
       </c>
       <c r="C1061" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1062" spans="1:3">
       <c r="A1062" s="1" t="inlineStr">
         <is>
-          <t>9786051484532</t>
+          <t>9786051485270</t>
         </is>
       </c>
       <c r="B1062" s="1" t="inlineStr">
         <is>
-          <t>İlahi O İllaki Sen</t>
+          <t>Meğerse Aşk</t>
         </is>
       </c>
       <c r="C1062" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1063" spans="1:3">
       <c r="A1063" s="1" t="inlineStr">
         <is>
-          <t>9786051484273</t>
+          <t>9786051485256</t>
         </is>
       </c>
       <c r="B1063" s="1" t="inlineStr">
         <is>
-          <t>İlkler</t>
+          <t>Oğuz Kağan'ın Kurdu</t>
         </is>
       </c>
       <c r="C1063" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1064" spans="1:3">
       <c r="A1064" s="1" t="inlineStr">
         <is>
-          <t>9786051484228</t>
+          <t>9786051485218</t>
         </is>
       </c>
       <c r="B1064" s="1" t="inlineStr">
         <is>
-          <t>Diriliş Ordusu Yıl 2453</t>
+          <t>Sensiz İstanbul</t>
         </is>
       </c>
       <c r="C1064" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="1065" spans="1:3">
       <c r="A1065" s="1" t="inlineStr">
         <is>
-          <t>9786051483931</t>
+          <t>9786051484648</t>
         </is>
       </c>
       <c r="B1065" s="1" t="inlineStr">
         <is>
-          <t>Baca</t>
+          <t>Naran</t>
         </is>
       </c>
       <c r="C1065" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1066" spans="1:3">
       <c r="A1066" s="1" t="inlineStr">
         <is>
-          <t>9786051483894</t>
+          <t>9786051484655</t>
         </is>
       </c>
       <c r="B1066" s="1" t="inlineStr">
         <is>
-          <t>Kalabalık Kentin Yalnızları</t>
+          <t>Kedice</t>
         </is>
       </c>
       <c r="C1066" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1067" spans="1:3">
       <c r="A1067" s="1" t="inlineStr">
         <is>
-          <t>9786051483948</t>
+          <t>9786051484532</t>
         </is>
       </c>
       <c r="B1067" s="1" t="inlineStr">
         <is>
-          <t>Semerkand'da Aşk</t>
+          <t>İlahi O İllaki Sen</t>
         </is>
       </c>
       <c r="C1067" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1068" spans="1:3">
       <c r="A1068" s="1" t="inlineStr">
         <is>
-          <t>9786051484709</t>
+          <t>9786051484273</t>
         </is>
       </c>
       <c r="B1068" s="1" t="inlineStr">
         <is>
-          <t>Eskici</t>
+          <t>İlkler</t>
         </is>
       </c>
       <c r="C1068" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1069" spans="1:3">
       <c r="A1069" s="1" t="inlineStr">
         <is>
-          <t>9786051483689</t>
+          <t>9786051484228</t>
         </is>
       </c>
       <c r="B1069" s="1" t="inlineStr">
         <is>
-          <t>Archanger Destanı - Birinci Kısım</t>
+          <t>Diriliş Ordusu Yıl 2453</t>
         </is>
       </c>
       <c r="C1069" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1070" spans="1:3">
       <c r="A1070" s="1" t="inlineStr">
         <is>
-          <t>9786051483726</t>
+          <t>9786051483931</t>
         </is>
       </c>
       <c r="B1070" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın Adı Ne Yücedir</t>
+          <t>Baca</t>
         </is>
       </c>
       <c r="C1070" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1071" spans="1:3">
       <c r="A1071" s="1" t="inlineStr">
         <is>
-          <t>9786051483719</t>
+          <t>9786051483894</t>
         </is>
       </c>
       <c r="B1071" s="1" t="inlineStr">
         <is>
-          <t>Ve Sen Kadın</t>
+          <t>Kalabalık Kentin Yalnızları</t>
         </is>
       </c>
       <c r="C1071" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1072" spans="1:3">
       <c r="A1072" s="1" t="inlineStr">
         <is>
-          <t>9786051483481</t>
+          <t>9786051483948</t>
         </is>
       </c>
       <c r="B1072" s="1" t="inlineStr">
         <is>
-          <t>Alışveriş Merkezi Pazarlama Yönetimi</t>
+          <t>Semerkand'da Aşk</t>
         </is>
       </c>
       <c r="C1072" s="1">
-        <v>41.67</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1073" spans="1:3">
       <c r="A1073" s="1" t="inlineStr">
         <is>
-          <t>9786051483269</t>
+          <t>9786051484709</t>
         </is>
       </c>
       <c r="B1073" s="1" t="inlineStr">
         <is>
-          <t>Maviliğim</t>
+          <t>Eskici</t>
         </is>
       </c>
       <c r="C1073" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1074" spans="1:3">
       <c r="A1074" s="1" t="inlineStr">
         <is>
-          <t>9786051483351</t>
+          <t>9786051483689</t>
         </is>
       </c>
       <c r="B1074" s="1" t="inlineStr">
         <is>
-          <t>Aşkla Islanmak</t>
+          <t>Archanger Destanı - Birinci Kısım</t>
         </is>
       </c>
       <c r="C1074" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1075" spans="1:3">
       <c r="A1075" s="1" t="inlineStr">
         <is>
-          <t>9786051483290</t>
+          <t>9786051483726</t>
         </is>
       </c>
       <c r="B1075" s="1" t="inlineStr">
         <is>
-          <t>Siyahi Gülüşler</t>
+          <t>Allah'ın Adı Ne Yücedir</t>
         </is>
       </c>
       <c r="C1075" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1076" spans="1:3">
       <c r="A1076" s="1" t="inlineStr">
         <is>
-          <t>9786051483306</t>
+          <t>9786051483719</t>
         </is>
       </c>
       <c r="B1076" s="1" t="inlineStr">
         <is>
-          <t>Elveda Kaptan</t>
+          <t>Ve Sen Kadın</t>
         </is>
       </c>
       <c r="C1076" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1077" spans="1:3">
       <c r="A1077" s="1" t="inlineStr">
         <is>
-          <t>9786051483375</t>
+          <t>9786051483481</t>
         </is>
       </c>
       <c r="B1077" s="1" t="inlineStr">
         <is>
-          <t>Bir Saat Döngüsü</t>
+          <t>Alışveriş Merkezi Pazarlama Yönetimi</t>
         </is>
       </c>
       <c r="C1077" s="1">
-        <v>9.26</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="1078" spans="1:3">
       <c r="A1078" s="1" t="inlineStr">
         <is>
-          <t>9786051483252</t>
+          <t>9786051483269</t>
         </is>
       </c>
       <c r="B1078" s="1" t="inlineStr">
         <is>
-          <t>Travesti Günlüğü</t>
+          <t>Maviliğim</t>
         </is>
       </c>
       <c r="C1078" s="1">
-        <v>40</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1079" spans="1:3">
       <c r="A1079" s="1" t="inlineStr">
         <is>
-          <t>9786051487182</t>
+          <t>9786051483351</t>
         </is>
       </c>
       <c r="B1079" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Getirdikleri 1</t>
+          <t>Aşkla Islanmak</t>
         </is>
       </c>
       <c r="C1079" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1080" spans="1:3">
       <c r="A1080" s="1" t="inlineStr">
         <is>
-          <t>9786051485829</t>
+          <t>9786051483290</t>
         </is>
       </c>
       <c r="B1080" s="1" t="inlineStr">
         <is>
-          <t>Sevdalı Martı</t>
+          <t>Siyahi Gülüşler</t>
         </is>
       </c>
       <c r="C1080" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1081" spans="1:3">
       <c r="A1081" s="1" t="inlineStr">
         <is>
-          <t>9786051485515</t>
+          <t>9786051483306</t>
         </is>
       </c>
       <c r="B1081" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Sesler</t>
+          <t>Elveda Kaptan</t>
         </is>
       </c>
       <c r="C1081" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1082" spans="1:3">
       <c r="A1082" s="1" t="inlineStr">
         <is>
-          <t>9786051484860</t>
+          <t>9786051483375</t>
         </is>
       </c>
       <c r="B1082" s="1" t="inlineStr">
         <is>
-          <t>Gölgesinde Dinlendiğim Ağaç</t>
+          <t>Bir Saat Döngüsü</t>
         </is>
       </c>
       <c r="C1082" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1083" spans="1:3">
       <c r="A1083" s="1" t="inlineStr">
         <is>
-          <t>9786051485010</t>
+          <t>9786051483252</t>
         </is>
       </c>
       <c r="B1083" s="1" t="inlineStr">
         <is>
-          <t>Ölü Zaman</t>
+          <t>Travesti Günlüğü</t>
         </is>
       </c>
       <c r="C1083" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1084" spans="1:3">
       <c r="A1084" s="1" t="inlineStr">
         <is>
-          <t>9786051485331</t>
+          <t>9786051487182</t>
         </is>
       </c>
       <c r="B1084" s="1" t="inlineStr">
         <is>
-          <t>Bir Tutam Hayat</t>
+          <t>Rüzgarın Getirdikleri 1</t>
         </is>
       </c>
       <c r="C1084" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1085" spans="1:3">
       <c r="A1085" s="1" t="inlineStr">
         <is>
-          <t>9786051485003</t>
+          <t>9786051485829</t>
         </is>
       </c>
       <c r="B1085" s="1" t="inlineStr">
         <is>
-          <t>Bitmişliğim</t>
+          <t>Sevdalı Martı</t>
         </is>
       </c>
       <c r="C1085" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1086" spans="1:3">
       <c r="A1086" s="1" t="inlineStr">
         <is>
-          <t>9786051484938</t>
+          <t>9786051485515</t>
         </is>
       </c>
       <c r="B1086" s="1" t="inlineStr">
         <is>
-          <t>Sevgiliye Söylenen Sözler</t>
+          <t>İçimdeki Sesler</t>
         </is>
       </c>
       <c r="C1086" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1087" spans="1:3">
       <c r="A1087" s="1" t="inlineStr">
         <is>
-          <t>9786051484907</t>
+          <t>9786051484860</t>
         </is>
       </c>
       <c r="B1087" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığı Sorgularken</t>
+          <t>Gölgesinde Dinlendiğim Ağaç</t>
         </is>
       </c>
       <c r="C1087" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1088" spans="1:3">
       <c r="A1088" s="1" t="inlineStr">
         <is>
-          <t>9786051484891</t>
+          <t>9786051485010</t>
         </is>
       </c>
       <c r="B1088" s="1" t="inlineStr">
         <is>
-          <t>Dulcinee Du Toboso'ya Selam</t>
+          <t>Ölü Zaman</t>
         </is>
       </c>
       <c r="C1088" s="1">
-        <v>9.26</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1089" spans="1:3">
       <c r="A1089" s="1" t="inlineStr">
         <is>
-          <t>9786051484976</t>
+          <t>9786051485331</t>
         </is>
       </c>
       <c r="B1089" s="1" t="inlineStr">
         <is>
-          <t>Zekiye Hanım'ın Nar Ağacı</t>
+          <t>Bir Tutam Hayat</t>
         </is>
       </c>
       <c r="C1089" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1090" spans="1:3">
       <c r="A1090" s="1" t="inlineStr">
         <is>
-          <t>9786051484358</t>
+          <t>9786051485003</t>
         </is>
       </c>
       <c r="B1090" s="1" t="inlineStr">
         <is>
-          <t>Eylül'ün Onbiri</t>
+          <t>Bitmişliğim</t>
         </is>
       </c>
       <c r="C1090" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1091" spans="1:3">
       <c r="A1091" s="1" t="inlineStr">
         <is>
-          <t>9786051484259</t>
+          <t>9786051484938</t>
         </is>
       </c>
       <c r="B1091" s="1" t="inlineStr">
         <is>
-          <t>Maça Vale: Yarından Önceki Gün</t>
+          <t>Sevgiliye Söylenen Sözler</t>
         </is>
       </c>
       <c r="C1091" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1092" spans="1:3">
       <c r="A1092" s="1" t="inlineStr">
         <is>
-          <t>9786051482064</t>
+          <t>9786051484907</t>
         </is>
       </c>
       <c r="B1092" s="1" t="inlineStr">
         <is>
-          <t>Kürtlerin Zorla İmtihanı</t>
+          <t>İnsanlığı Sorgularken</t>
         </is>
       </c>
       <c r="C1092" s="1">
-        <v>90</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1093" spans="1:3">
       <c r="A1093" s="1" t="inlineStr">
         <is>
-          <t>9786051483092</t>
+          <t>9786051484891</t>
         </is>
       </c>
       <c r="B1093" s="1" t="inlineStr">
         <is>
-          <t>Gurbetim Olsaydın İstanbul</t>
+          <t>Dulcinee Du Toboso'ya Selam</t>
         </is>
       </c>
       <c r="C1093" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1094" spans="1:3">
       <c r="A1094" s="1" t="inlineStr">
         <is>
-          <t>9786051483108</t>
+          <t>9786051484976</t>
         </is>
       </c>
       <c r="B1094" s="1" t="inlineStr">
         <is>
-          <t>Ab-ı Hayat</t>
+          <t>Zekiye Hanım'ın Nar Ağacı</t>
         </is>
       </c>
       <c r="C1094" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1095" spans="1:3">
       <c r="A1095" s="1" t="inlineStr">
         <is>
-          <t>9786051486055</t>
+          <t>9786051484358</t>
         </is>
       </c>
       <c r="B1095" s="1" t="inlineStr">
         <is>
-          <t>Macir Ali - 1</t>
+          <t>Eylül'ün Onbiri</t>
         </is>
       </c>
       <c r="C1095" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1096" spans="1:3">
       <c r="A1096" s="1" t="inlineStr">
         <is>
-          <t>9786051484778</t>
+          <t>9786051484259</t>
         </is>
       </c>
       <c r="B1096" s="1" t="inlineStr">
         <is>
-          <t>Nemesis</t>
+          <t>Maça Vale: Yarından Önceki Gün</t>
         </is>
       </c>
       <c r="C1096" s="1">
-        <v>21.3</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1097" spans="1:3">
       <c r="A1097" s="1" t="inlineStr">
         <is>
-          <t>9786051484600</t>
+          <t>9786051482064</t>
         </is>
       </c>
       <c r="B1097" s="1" t="inlineStr">
         <is>
-          <t>Tekrarı Yok</t>
+          <t>Kürtlerin Zorla İmtihanı</t>
         </is>
       </c>
       <c r="C1097" s="1">
-        <v>9.26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1098" spans="1:3">
       <c r="A1098" s="1" t="inlineStr">
         <is>
-          <t>9786051484525</t>
+          <t>9786051483092</t>
         </is>
       </c>
       <c r="B1098" s="1" t="inlineStr">
         <is>
-          <t>Bir Yudum Aşk</t>
+          <t>Gurbetim Olsaydın İstanbul</t>
         </is>
       </c>
       <c r="C1098" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1099" spans="1:3">
       <c r="A1099" s="1" t="inlineStr">
         <is>
-          <t>9786051483917</t>
+          <t>9786051483108</t>
         </is>
       </c>
       <c r="B1099" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Babaları</t>
+          <t>Ab-ı Hayat</t>
         </is>
       </c>
       <c r="C1099" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1100" spans="1:3">
       <c r="A1100" s="1" t="inlineStr">
         <is>
-          <t>9786051483900</t>
+          <t>9786051486055</t>
         </is>
       </c>
       <c r="B1100" s="1" t="inlineStr">
         <is>
-          <t>Sana Sözüm Olsun</t>
+          <t>Macir Ali - 1</t>
         </is>
       </c>
       <c r="C1100" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1101" spans="1:3">
       <c r="A1101" s="1" t="inlineStr">
         <is>
-          <t>9786051483870</t>
+          <t>9786051484778</t>
         </is>
       </c>
       <c r="B1101" s="1" t="inlineStr">
         <is>
-          <t>Britanya Şairler Antolojisi</t>
+          <t>Nemesis</t>
         </is>
       </c>
       <c r="C1101" s="1">
-        <v>13.89</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="1102" spans="1:3">
       <c r="A1102" s="1" t="inlineStr">
         <is>
-          <t>9786051483795</t>
+          <t>9786051484600</t>
         </is>
       </c>
       <c r="B1102" s="1" t="inlineStr">
         <is>
-          <t>Aşk'ın Sırat Köprüsü</t>
+          <t>Tekrarı Yok</t>
         </is>
       </c>
       <c r="C1102" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1103" spans="1:3">
       <c r="A1103" s="1" t="inlineStr">
         <is>
-          <t>9786051483924</t>
+          <t>9786051484525</t>
         </is>
       </c>
       <c r="B1103" s="1" t="inlineStr">
         <is>
-          <t>Kralın Yolu</t>
+          <t>Bir Yudum Aşk</t>
         </is>
       </c>
       <c r="C1103" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1104" spans="1:3">
       <c r="A1104" s="1" t="inlineStr">
         <is>
-          <t>9786051483627</t>
+          <t>9786051483917</t>
         </is>
       </c>
       <c r="B1104" s="1" t="inlineStr">
         <is>
-          <t>Sen Yanım Hep Eksik</t>
+          <t>Dedemin Babaları</t>
         </is>
       </c>
       <c r="C1104" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1105" spans="1:3">
       <c r="A1105" s="1" t="inlineStr">
         <is>
-          <t>9786051483559</t>
+          <t>9786051483900</t>
         </is>
       </c>
       <c r="B1105" s="1" t="inlineStr">
         <is>
-          <t>Nuru'n Ala Nur</t>
+          <t>Sana Sözüm Olsun</t>
         </is>
       </c>
       <c r="C1105" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1106" spans="1:3">
       <c r="A1106" s="1" t="inlineStr">
         <is>
-          <t>9786051483436</t>
+          <t>9786051483870</t>
         </is>
       </c>
       <c r="B1106" s="1" t="inlineStr">
         <is>
-          <t>Dirileneyemeyenler - Ölü Sevicileri (2 Cilt Takım)</t>
+          <t>Britanya Şairler Antolojisi</t>
         </is>
       </c>
       <c r="C1106" s="1">
-        <v>69.44</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1107" spans="1:3">
       <c r="A1107" s="1" t="inlineStr">
         <is>
-          <t>9786051483337</t>
+          <t>9786051483795</t>
         </is>
       </c>
       <c r="B1107" s="1" t="inlineStr">
         <is>
-          <t>Işığa Doğru</t>
+          <t>Aşk'ın Sırat Köprüsü</t>
         </is>
       </c>
       <c r="C1107" s="1">
-        <v>45</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1108" spans="1:3">
       <c r="A1108" s="1" t="inlineStr">
         <is>
-          <t>9786051482453</t>
+          <t>9786051483924</t>
         </is>
       </c>
       <c r="B1108" s="1" t="inlineStr">
         <is>
-          <t>7 Gezegenin Sırrı 2: Sır Açığa Çıkıyor</t>
+          <t>Kralın Yolu</t>
         </is>
       </c>
       <c r="C1108" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1109" spans="1:3">
       <c r="A1109" s="1" t="inlineStr">
         <is>
-          <t>9786051481784</t>
+          <t>9786051483627</t>
         </is>
       </c>
       <c r="B1109" s="1" t="inlineStr">
         <is>
-          <t>Sırdaş</t>
+          <t>Sen Yanım Hep Eksik</t>
         </is>
       </c>
       <c r="C1109" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1110" spans="1:3">
       <c r="A1110" s="1" t="inlineStr">
         <is>
-          <t>9786051481753</t>
+          <t>9786051483559</t>
         </is>
       </c>
       <c r="B1110" s="1" t="inlineStr">
         <is>
-          <t>Labirent</t>
+          <t>Nuru'n Ala Nur</t>
         </is>
       </c>
       <c r="C1110" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1111" spans="1:3">
       <c r="A1111" s="1" t="inlineStr">
         <is>
-          <t>9786051481791</t>
+          <t>9786051483436</t>
         </is>
       </c>
       <c r="B1111" s="1" t="inlineStr">
         <is>
-          <t>İçimden Hiçime</t>
+          <t>Dirileneyemeyenler - Ölü Sevicileri (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C1111" s="1">
-        <v>60</v>
+        <v>69.44</v>
       </c>
     </row>
     <row r="1112" spans="1:3">
       <c r="A1112" s="1" t="inlineStr">
         <is>
-          <t>9786051481708</t>
+          <t>9786051483337</t>
         </is>
       </c>
       <c r="B1112" s="1" t="inlineStr">
         <is>
-          <t>Ocak Ayındaki Karasinekler</t>
+          <t>Işığa Doğru</t>
         </is>
       </c>
       <c r="C1112" s="1">
-        <v>11.11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1113" spans="1:3">
       <c r="A1113" s="1" t="inlineStr">
         <is>
-          <t>9786051481623</t>
+          <t>9786051482453</t>
         </is>
       </c>
       <c r="B1113" s="1" t="inlineStr">
         <is>
-          <t>Okullarda Değerler Eğitimi</t>
+          <t>7 Gezegenin Sırrı 2: Sır Açığa Çıkıyor</t>
         </is>
       </c>
       <c r="C1113" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1114" spans="1:3">
       <c r="A1114" s="1" t="inlineStr">
         <is>
-          <t>9786051481609</t>
+          <t>9786051481784</t>
         </is>
       </c>
       <c r="B1114" s="1" t="inlineStr">
         <is>
-          <t>Göz Eskicisi</t>
+          <t>Sırdaş</t>
         </is>
       </c>
       <c r="C1114" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1115" spans="1:3">
       <c r="A1115" s="1" t="inlineStr">
         <is>
-          <t>9786051486628</t>
+          <t>9786051481753</t>
         </is>
       </c>
       <c r="B1115" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Bahçesi</t>
+          <t>Labirent</t>
         </is>
       </c>
       <c r="C1115" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1116" spans="1:3">
       <c r="A1116" s="1" t="inlineStr">
         <is>
-          <t>9786051486529</t>
+          <t>9786051481791</t>
         </is>
       </c>
       <c r="B1116" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Gibi Yaşamak</t>
+          <t>İçimden Hiçime</t>
         </is>
       </c>
       <c r="C1116" s="1">
-        <v>9.26</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1117" spans="1:3">
       <c r="A1117" s="1" t="inlineStr">
         <is>
-          <t>9786051486604</t>
+          <t>9786051481708</t>
         </is>
       </c>
       <c r="B1117" s="1" t="inlineStr">
         <is>
-          <t>Bir Kalemin İsyanı</t>
+          <t>Ocak Ayındaki Karasinekler</t>
         </is>
       </c>
       <c r="C1117" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1118" spans="1:3">
       <c r="A1118" s="1" t="inlineStr">
         <is>
-          <t>9786051486567</t>
+          <t>9786051481623</t>
         </is>
       </c>
       <c r="B1118" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Güzel Sever</t>
+          <t>Okullarda Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C1118" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1119" spans="1:3">
       <c r="A1119" s="1" t="inlineStr">
         <is>
-          <t>9786051486635</t>
+          <t>9786051481609</t>
         </is>
       </c>
       <c r="B1119" s="1" t="inlineStr">
         <is>
-          <t>Şiir Tamlaması</t>
+          <t>Göz Eskicisi</t>
         </is>
       </c>
       <c r="C1119" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1120" spans="1:3">
       <c r="A1120" s="1" t="inlineStr">
         <is>
-          <t>9786051486147</t>
+          <t>9786051486628</t>
         </is>
       </c>
       <c r="B1120" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Etkinlikleri ve Akıl Oyunları</t>
+          <t>Mutluluk Bahçesi</t>
         </is>
       </c>
       <c r="C1120" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1121" spans="1:3">
       <c r="A1121" s="1" t="inlineStr">
         <is>
-          <t>9786051486611</t>
+          <t>9786051486529</t>
         </is>
       </c>
       <c r="B1121" s="1" t="inlineStr">
         <is>
-          <t>Girift</t>
+          <t>Yabancı Gibi Yaşamak</t>
         </is>
       </c>
       <c r="C1121" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1122" spans="1:3">
       <c r="A1122" s="1" t="inlineStr">
         <is>
-          <t>9786051486048</t>
+          <t>9786051486604</t>
         </is>
       </c>
       <c r="B1122" s="1" t="inlineStr">
         <is>
-          <t>Düşten Gerçeğe Aynı Yıldızın Altında</t>
+          <t>Bir Kalemin İsyanı</t>
         </is>
       </c>
       <c r="C1122" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1123" spans="1:3">
       <c r="A1123" s="1" t="inlineStr">
         <is>
-          <t>9786051486086</t>
+          <t>9786051486567</t>
         </is>
       </c>
       <c r="B1123" s="1" t="inlineStr">
         <is>
-          <t>Bizim Oralardan</t>
+          <t>Kadınlar Güzel Sever</t>
         </is>
       </c>
       <c r="C1123" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1124" spans="1:3">
       <c r="A1124" s="1" t="inlineStr">
         <is>
-          <t>9786051486031</t>
+          <t>9786051486635</t>
         </is>
       </c>
       <c r="B1124" s="1" t="inlineStr">
         <is>
-          <t>Toz</t>
+          <t>Şiir Tamlaması</t>
         </is>
       </c>
       <c r="C1124" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1125" spans="1:3">
       <c r="A1125" s="1" t="inlineStr">
         <is>
-          <t>9786051486024</t>
+          <t>9786051486147</t>
         </is>
       </c>
       <c r="B1125" s="1" t="inlineStr">
         <is>
-          <t>Gurbetten Sılaya</t>
+          <t>Dikkat Etkinlikleri ve Akıl Oyunları</t>
         </is>
       </c>
       <c r="C1125" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1126" spans="1:3">
       <c r="A1126" s="1" t="inlineStr">
         <is>
-          <t>9786051485768</t>
+          <t>9786051486611</t>
         </is>
       </c>
       <c r="B1126" s="1" t="inlineStr">
         <is>
-          <t>Renklerin Hikayesi</t>
+          <t>Girift</t>
         </is>
       </c>
       <c r="C1126" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1127" spans="1:3">
       <c r="A1127" s="1" t="inlineStr">
         <is>
-          <t>9786051485072</t>
+          <t>9786051486048</t>
         </is>
       </c>
       <c r="B1127" s="1" t="inlineStr">
         <is>
-          <t>Olmak Eşittir Ölmek</t>
+          <t>Düşten Gerçeğe Aynı Yıldızın Altında</t>
         </is>
       </c>
       <c r="C1127" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1128" spans="1:3">
       <c r="A1128" s="1" t="inlineStr">
         <is>
-          <t>9786051485065</t>
+          <t>9786051486086</t>
         </is>
       </c>
       <c r="B1128" s="1" t="inlineStr">
         <is>
-          <t>Çiftçi Jonathan'ın Korkuluğu</t>
+          <t>Bizim Oralardan</t>
         </is>
       </c>
       <c r="C1128" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1129" spans="1:3">
       <c r="A1129" s="1" t="inlineStr">
         <is>
-          <t>9786051486642</t>
+          <t>9786051486031</t>
         </is>
       </c>
       <c r="B1129" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmışlık Gerçek Acıdır Doğru Olmayan Eksik Yanım</t>
+          <t>Toz</t>
         </is>
       </c>
       <c r="C1129" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1130" spans="1:3">
       <c r="A1130" s="1" t="inlineStr">
         <is>
-          <t>9786051484167</t>
+          <t>9786051486024</t>
         </is>
       </c>
       <c r="B1130" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Teknikleriyle Verimli Çalışma Yöntemleri</t>
+          <t>Gurbetten Sılaya</t>
         </is>
       </c>
       <c r="C1130" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1131" spans="1:3">
       <c r="A1131" s="1" t="inlineStr">
         <is>
-          <t>9786051484099</t>
+          <t>9786051485768</t>
         </is>
       </c>
       <c r="B1131" s="1" t="inlineStr">
         <is>
-          <t>Türkülerimizin Hikayeleri</t>
+          <t>Renklerin Hikayesi</t>
         </is>
       </c>
       <c r="C1131" s="1">
-        <v>11.11</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1132" spans="1:3">
       <c r="A1132" s="1" t="inlineStr">
         <is>
-          <t>9786051484082</t>
+          <t>9786051485072</t>
         </is>
       </c>
       <c r="B1132" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluktaki Ölü Arkadaşlık</t>
+          <t>Olmak Eşittir Ölmek</t>
         </is>
       </c>
       <c r="C1132" s="1">
-        <v>12.96</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1133" spans="1:3">
       <c r="A1133" s="1" t="inlineStr">
         <is>
-          <t>9786051483467</t>
+          <t>9786051485065</t>
         </is>
       </c>
       <c r="B1133" s="1" t="inlineStr">
         <is>
-          <t>Yasaklım</t>
+          <t>Çiftçi Jonathan'ın Korkuluğu</t>
         </is>
       </c>
       <c r="C1133" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1134" spans="1:3">
       <c r="A1134" s="1" t="inlineStr">
         <is>
-          <t>3990000026349</t>
+          <t>9786051486642</t>
         </is>
       </c>
       <c r="B1134" s="1" t="inlineStr">
         <is>
-          <t>Bir Cümle Daha Kal</t>
+          <t>Yaşanmışlık Gerçek Acıdır Doğru Olmayan Eksik Yanım</t>
         </is>
       </c>
       <c r="C1134" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1135" spans="1:3">
       <c r="A1135" s="1" t="inlineStr">
         <is>
-          <t>3990000026348</t>
+          <t>9786051484167</t>
         </is>
       </c>
       <c r="B1135" s="1" t="inlineStr">
         <is>
-          <t>Hep O Kadın</t>
+          <t>Hafıza Teknikleriyle Verimli Çalışma Yöntemleri</t>
         </is>
       </c>
       <c r="C1135" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1136" spans="1:3">
       <c r="A1136" s="1" t="inlineStr">
         <is>
-          <t>9786051483597</t>
+          <t>9786051484099</t>
         </is>
       </c>
       <c r="B1136" s="1" t="inlineStr">
         <is>
-          <t>Orta Yaş ve Yaşlılıkta Sık Görülen Hastalıklar - Korunmak İçin Öneriler</t>
+          <t>Türkülerimizin Hikayeleri</t>
         </is>
       </c>
       <c r="C1136" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1137" spans="1:3">
       <c r="A1137" s="1" t="inlineStr">
         <is>
-          <t>9786051485201</t>
+          <t>9786051484082</t>
         </is>
       </c>
       <c r="B1137" s="1" t="inlineStr">
         <is>
-          <t>Bozkırda Kalan Sancı</t>
+          <t>Sonsuzluktaki Ölü Arkadaşlık</t>
         </is>
       </c>
       <c r="C1137" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1138" spans="1:3">
       <c r="A1138" s="1" t="inlineStr">
         <is>
-          <t>9786051482651</t>
+          <t>9786051483467</t>
         </is>
       </c>
       <c r="B1138" s="1" t="inlineStr">
         <is>
-          <t>Büyünce Yazar Olacağım</t>
+          <t>Yasaklım</t>
         </is>
       </c>
       <c r="C1138" s="1">
-        <v>60</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1139" spans="1:3">
       <c r="A1139" s="1" t="inlineStr">
         <is>
-          <t>9786051482613</t>
+          <t>3990000026349</t>
         </is>
       </c>
       <c r="B1139" s="1" t="inlineStr">
         <is>
-          <t>Artık Kimsenin Hiç Kimsesi Olmayacağım</t>
+          <t>Bir Cümle Daha Kal</t>
         </is>
       </c>
       <c r="C1139" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1140" spans="1:3">
       <c r="A1140" s="1" t="inlineStr">
         <is>
-          <t>9786052876763</t>
+          <t>3990000026348</t>
         </is>
       </c>
       <c r="B1140" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Özür Dilerim</t>
+          <t>Hep O Kadın</t>
         </is>
       </c>
       <c r="C1140" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1141" spans="1:3">
       <c r="A1141" s="1" t="inlineStr">
         <is>
-          <t>9786052877104</t>
+          <t>9786051483597</t>
         </is>
       </c>
       <c r="B1141" s="1" t="inlineStr">
         <is>
-          <t>Tutku Aşk ve Bir Öğretmen</t>
+          <t>Orta Yaş ve Yaşlılıkta Sık Görülen Hastalıklar - Korunmak İçin Öneriler</t>
         </is>
       </c>
       <c r="C1141" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1142" spans="1:3">
       <c r="A1142" s="1" t="inlineStr">
         <is>
-          <t>9786052875292</t>
+          <t>9786051485201</t>
         </is>
       </c>
       <c r="B1142" s="1" t="inlineStr">
         <is>
-          <t>Futbolun Kitabını Yazdım-1</t>
+          <t>Bozkırda Kalan Sancı</t>
         </is>
       </c>
       <c r="C1142" s="1">
-        <v>350</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1143" spans="1:3">
       <c r="A1143" s="1" t="inlineStr">
         <is>
-          <t>9786052875735</t>
+          <t>9786051482651</t>
         </is>
       </c>
       <c r="B1143" s="1" t="inlineStr">
         <is>
-          <t>Güneş Nerede?</t>
+          <t>Büyünce Yazar Olacağım</t>
         </is>
       </c>
       <c r="C1143" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1144" spans="1:3">
       <c r="A1144" s="1" t="inlineStr">
         <is>
-          <t>9786052877197</t>
+          <t>9786051482613</t>
         </is>
       </c>
       <c r="B1144" s="1" t="inlineStr">
         <is>
-          <t>Bir İtalyanla Aşk</t>
+          <t>Artık Kimsenin Hiç Kimsesi Olmayacağım</t>
         </is>
       </c>
       <c r="C1144" s="1">
-        <v>35</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1145" spans="1:3">
       <c r="A1145" s="1" t="inlineStr">
         <is>
-          <t>9786052877142</t>
+          <t>9786052876763</t>
         </is>
       </c>
       <c r="B1145" s="1" t="inlineStr">
         <is>
-          <t>Cosy ve Carlos</t>
+          <t>Arkadaşım Özür Dilerim</t>
         </is>
       </c>
       <c r="C1145" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1146" spans="1:3">
       <c r="A1146" s="1" t="inlineStr">
         <is>
-          <t>9786052877166</t>
+          <t>9786052877104</t>
         </is>
       </c>
       <c r="B1146" s="1" t="inlineStr">
         <is>
-          <t>Hadi Özümüze Geri Dönelim</t>
+          <t>Tutku Aşk ve Bir Öğretmen</t>
         </is>
       </c>
       <c r="C1146" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="1147" spans="1:3">
       <c r="A1147" s="1" t="inlineStr">
         <is>
-          <t>9786052877135</t>
+          <t>9786052875292</t>
         </is>
       </c>
       <c r="B1147" s="1" t="inlineStr">
         <is>
-          <t>Benim Acı Hikayem</t>
+          <t>Futbolun Kitabını Yazdım-1</t>
         </is>
       </c>
       <c r="C1147" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="1148" spans="1:3">
       <c r="A1148" s="1" t="inlineStr">
         <is>
-          <t>9786052876541</t>
+          <t>9786052875735</t>
         </is>
       </c>
       <c r="B1148" s="1" t="inlineStr">
         <is>
-          <t>Her Kalbe Şiir</t>
+          <t>Güneş Nerede?</t>
         </is>
       </c>
       <c r="C1148" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="1149" spans="1:3">
       <c r="A1149" s="1" t="inlineStr">
         <is>
-          <t>9786052876572</t>
+          <t>9786052877197</t>
         </is>
       </c>
       <c r="B1149" s="1" t="inlineStr">
         <is>
-          <t>Dert Ortağın</t>
+          <t>Bir İtalyanla Aşk</t>
         </is>
       </c>
       <c r="C1149" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1150" spans="1:3">
       <c r="A1150" s="1" t="inlineStr">
         <is>
-          <t>9786052876565</t>
+          <t>9786052877142</t>
         </is>
       </c>
       <c r="B1150" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nda Sinema (1895-1923)</t>
+          <t>Cosy ve Carlos</t>
         </is>
       </c>
       <c r="C1150" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1151" spans="1:3">
       <c r="A1151" s="1" t="inlineStr">
         <is>
-          <t>9786051482491</t>
+          <t>9786052877166</t>
         </is>
       </c>
       <c r="B1151" s="1" t="inlineStr">
         <is>
-          <t>Denge</t>
+          <t>Hadi Özümüze Geri Dönelim</t>
         </is>
       </c>
       <c r="C1151" s="1">
-        <v>17.59</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1152" spans="1:3">
       <c r="A1152" s="1" t="inlineStr">
         <is>
-          <t>9786051482408</t>
+          <t>9786052877135</t>
         </is>
       </c>
       <c r="B1152" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüzlüğün Peşinde</t>
+          <t>Benim Acı Hikayem</t>
         </is>
       </c>
       <c r="C1152" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1153" spans="1:3">
       <c r="A1153" s="1" t="inlineStr">
         <is>
-          <t>9786052877043</t>
+          <t>9786052876541</t>
         </is>
       </c>
       <c r="B1153" s="1" t="inlineStr">
         <is>
-          <t>Dağda Macera</t>
+          <t>Her Kalbe Şiir</t>
         </is>
       </c>
       <c r="C1153" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1154" spans="1:3">
       <c r="A1154" s="1" t="inlineStr">
         <is>
-          <t>9786052876725</t>
+          <t>9786052876572</t>
         </is>
       </c>
       <c r="B1154" s="1" t="inlineStr">
         <is>
-          <t>Bakır Tencerelerdeki Sihirli Arılar</t>
+          <t>Dert Ortağın</t>
         </is>
       </c>
       <c r="C1154" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1155" spans="1:3">
       <c r="A1155" s="1" t="inlineStr">
         <is>
-          <t>9786052876718</t>
+          <t>9786052876565</t>
         </is>
       </c>
       <c r="B1155" s="1" t="inlineStr">
         <is>
-          <t>Benim İnsanlarımın Yol Hikayeleri</t>
+          <t>Osmanlı İmparatorluğu’nda Sinema (1895-1923)</t>
         </is>
       </c>
       <c r="C1155" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1156" spans="1:3">
       <c r="A1156" s="1" t="inlineStr">
         <is>
-          <t>9786052876794</t>
+          <t>9786051482491</t>
         </is>
       </c>
       <c r="B1156" s="1" t="inlineStr">
         <is>
-          <t>Son Çarşamba Çıkmazı Cinayeti</t>
+          <t>Denge</t>
         </is>
       </c>
       <c r="C1156" s="1">
-        <v>60</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="1157" spans="1:3">
       <c r="A1157" s="1" t="inlineStr">
         <is>
-          <t>9786052876749</t>
+          <t>9786051482408</t>
         </is>
       </c>
       <c r="B1157" s="1" t="inlineStr">
         <is>
-          <t>Varna Nere Hinis Neree</t>
+          <t>Ölümsüzlüğün Peşinde</t>
         </is>
       </c>
       <c r="C1157" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1158" spans="1:3">
       <c r="A1158" s="1" t="inlineStr">
         <is>
-          <t>9786052875865</t>
+          <t>9786052877043</t>
         </is>
       </c>
       <c r="B1158" s="1" t="inlineStr">
         <is>
-          <t>Hurda Medeniyetler 2</t>
+          <t>Dağda Macera</t>
         </is>
       </c>
       <c r="C1158" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1159" spans="1:3">
       <c r="A1159" s="1" t="inlineStr">
         <is>
-          <t>9786052877036</t>
+          <t>9786052876725</t>
         </is>
       </c>
       <c r="B1159" s="1" t="inlineStr">
         <is>
-          <t>Pulpanın Işığında</t>
+          <t>Bakır Tencerelerdeki Sihirli Arılar</t>
         </is>
       </c>
       <c r="C1159" s="1">
-        <v>550</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1160" spans="1:3">
       <c r="A1160" s="1" t="inlineStr">
         <is>
-          <t>9786052876992</t>
+          <t>9786052876718</t>
         </is>
       </c>
       <c r="B1160" s="1" t="inlineStr">
         <is>
-          <t>İnsansız Dünya</t>
+          <t>Benim İnsanlarımın Yol Hikayeleri</t>
         </is>
       </c>
       <c r="C1160" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1161" spans="1:3">
       <c r="A1161" s="1" t="inlineStr">
         <is>
-          <t>9786052877005</t>
+          <t>9786052876794</t>
         </is>
       </c>
       <c r="B1161" s="1" t="inlineStr">
         <is>
-          <t>Ashok Sawhny’nin Şiirlerinden Oluşan Bir Koleksiyon</t>
+          <t>Son Çarşamba Çıkmazı Cinayeti</t>
         </is>
       </c>
       <c r="C1161" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1162" spans="1:3">
       <c r="A1162" s="1" t="inlineStr">
         <is>
-          <t>9786052876985</t>
+          <t>9786052876749</t>
         </is>
       </c>
       <c r="B1162" s="1" t="inlineStr">
         <is>
-          <t>Kahve Kokulu Defter</t>
+          <t>Varna Nere Hinis Neree</t>
         </is>
       </c>
       <c r="C1162" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1163" spans="1:3">
       <c r="A1163" s="1" t="inlineStr">
         <is>
-          <t>9786052876978</t>
+          <t>9786052875865</t>
         </is>
       </c>
       <c r="B1163" s="1" t="inlineStr">
         <is>
-          <t>Tempus Temporis</t>
+          <t>Hurda Medeniyetler 2</t>
         </is>
       </c>
       <c r="C1163" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1164" spans="1:3">
       <c r="A1164" s="1" t="inlineStr">
         <is>
-          <t>9786052876787</t>
+          <t>9786052877036</t>
         </is>
       </c>
       <c r="B1164" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalları</t>
+          <t>Pulpanın Işığında</t>
         </is>
       </c>
       <c r="C1164" s="1">
-        <v>50</v>
+        <v>550</v>
       </c>
     </row>
     <row r="1165" spans="1:3">
       <c r="A1165" s="1" t="inlineStr">
         <is>
-          <t>9786052876756</t>
+          <t>9786052876992</t>
         </is>
       </c>
       <c r="B1165" s="1" t="inlineStr">
         <is>
-          <t>Plansız Direnemediğim Fikrimsin</t>
+          <t>İnsansız Dünya</t>
         </is>
       </c>
       <c r="C1165" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1166" spans="1:3">
       <c r="A1166" s="1" t="inlineStr">
         <is>
-          <t>9786052876640</t>
+          <t>9786052877005</t>
         </is>
       </c>
       <c r="B1166" s="1" t="inlineStr">
         <is>
-          <t>Mektup</t>
+          <t>Ashok Sawhny’nin Şiirlerinden Oluşan Bir Koleksiyon</t>
         </is>
       </c>
       <c r="C1166" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1167" spans="1:3">
       <c r="A1167" s="1" t="inlineStr">
         <is>
-          <t>9786052876510</t>
+          <t>9786052876985</t>
         </is>
       </c>
       <c r="B1167" s="1" t="inlineStr">
         <is>
-          <t>Eylül'ün Sisi</t>
+          <t>Kahve Kokulu Defter</t>
         </is>
       </c>
       <c r="C1167" s="1">
-        <v>50</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1168" spans="1:3">
       <c r="A1168" s="1" t="inlineStr">
         <is>
-          <t>9786052876633</t>
+          <t>9786052876978</t>
         </is>
       </c>
       <c r="B1168" s="1" t="inlineStr">
         <is>
-          <t>Salıncak</t>
+          <t>Tempus Temporis</t>
         </is>
       </c>
       <c r="C1168" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1169" spans="1:3">
       <c r="A1169" s="1" t="inlineStr">
         <is>
-          <t>9786052875643</t>
+          <t>9786052876787</t>
         </is>
       </c>
       <c r="B1169" s="1" t="inlineStr">
         <is>
-          <t>İdiopathi</t>
+          <t>Sevgi Masalları</t>
         </is>
       </c>
       <c r="C1169" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1170" spans="1:3">
       <c r="A1170" s="1" t="inlineStr">
         <is>
-          <t>9786052877029</t>
+          <t>9786052876756</t>
         </is>
       </c>
       <c r="B1170" s="1" t="inlineStr">
         <is>
-          <t>Nefes - İçimdeki Karanlık</t>
+          <t>Plansız Direnemediğim Fikrimsin</t>
         </is>
       </c>
       <c r="C1170" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1171" spans="1:3">
       <c r="A1171" s="1" t="inlineStr">
         <is>
-          <t>9786052877012</t>
+          <t>9786052876640</t>
         </is>
       </c>
       <c r="B1171" s="1" t="inlineStr">
         <is>
-          <t>Bendeki Neşe</t>
+          <t>Mektup</t>
         </is>
       </c>
       <c r="C1171" s="1">
-        <v>35</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1172" spans="1:3">
       <c r="A1172" s="1" t="inlineStr">
         <is>
-          <t>9786052874776</t>
+          <t>9786052876510</t>
         </is>
       </c>
       <c r="B1172" s="1" t="inlineStr">
         <is>
-          <t>Annemin Kızı</t>
+          <t>Eylül'ün Sisi</t>
         </is>
       </c>
       <c r="C1172" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1173" spans="1:3">
       <c r="A1173" s="1" t="inlineStr">
         <is>
-          <t>9786052875773</t>
+          <t>9786052876633</t>
         </is>
       </c>
       <c r="B1173" s="1" t="inlineStr">
         <is>
-          <t>Takva</t>
+          <t>Salıncak</t>
         </is>
       </c>
       <c r="C1173" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1174" spans="1:3">
       <c r="A1174" s="1" t="inlineStr">
         <is>
-          <t>9786052875766</t>
+          <t>9786052875643</t>
         </is>
       </c>
       <c r="B1174" s="1" t="inlineStr">
         <is>
-          <t>Hayat Seninle Aksın</t>
+          <t>İdiopathi</t>
         </is>
       </c>
       <c r="C1174" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1175" spans="1:3">
       <c r="A1175" s="1" t="inlineStr">
         <is>
-          <t>9786052876053</t>
+          <t>9786052877029</t>
         </is>
       </c>
       <c r="B1175" s="1" t="inlineStr">
         <is>
-          <t>Koltuk Değneğim</t>
+          <t>Nefes - İçimdeki Karanlık</t>
         </is>
       </c>
       <c r="C1175" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1176" spans="1:3">
       <c r="A1176" s="1" t="inlineStr">
         <is>
-          <t>9786052876497</t>
+          <t>9786052877012</t>
         </is>
       </c>
       <c r="B1176" s="1" t="inlineStr">
         <is>
-          <t>Ariko’nun Oyunu Bozuluyor</t>
+          <t>Bendeki Neşe</t>
         </is>
       </c>
       <c r="C1176" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1177" spans="1:3">
       <c r="A1177" s="1" t="inlineStr">
         <is>
-          <t>9786052875537</t>
+          <t>9786052874776</t>
         </is>
       </c>
       <c r="B1177" s="1" t="inlineStr">
         <is>
-          <t>Virüsler Bakteriler Mantarlarla Savaşan Bitkiler Covid-19 ve Salgınlarla Mücadelede Şifalı Otlar</t>
+          <t>Annemin Kızı</t>
         </is>
       </c>
       <c r="C1177" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1178" spans="1:3">
       <c r="A1178" s="1" t="inlineStr">
         <is>
-          <t>9786052875568</t>
+          <t>9786052875773</t>
         </is>
       </c>
       <c r="B1178" s="1" t="inlineStr">
         <is>
-          <t>Şair Olmak mı? Haşa</t>
+          <t>Takva</t>
         </is>
       </c>
       <c r="C1178" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1179" spans="1:3">
       <c r="A1179" s="1" t="inlineStr">
         <is>
-          <t>9786052875476</t>
+          <t>9786052875766</t>
         </is>
       </c>
       <c r="B1179" s="1" t="inlineStr">
         <is>
-          <t>Söylendiği Kadar Kötü Biri Değilim</t>
+          <t>Hayat Seninle Aksın</t>
         </is>
       </c>
       <c r="C1179" s="1">
-        <v>25</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1180" spans="1:3">
       <c r="A1180" s="1" t="inlineStr">
         <is>
-          <t>9786052875544</t>
+          <t>9786052876053</t>
         </is>
       </c>
       <c r="B1180" s="1" t="inlineStr">
         <is>
-          <t>Kadının Gözyaşı</t>
+          <t>Koltuk Değneğim</t>
         </is>
       </c>
       <c r="C1180" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1181" spans="1:3">
       <c r="A1181" s="1" t="inlineStr">
         <is>
-          <t>9786052877074</t>
+          <t>9786052876497</t>
         </is>
       </c>
       <c r="B1181" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen Türküsü</t>
+          <t>Ariko’nun Oyunu Bozuluyor</t>
         </is>
       </c>
       <c r="C1181" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1182" spans="1:3">
       <c r="A1182" s="1" t="inlineStr">
         <is>
-          <t>9786052877098</t>
+          <t>9786052875537</t>
         </is>
       </c>
       <c r="B1182" s="1" t="inlineStr">
         <is>
-          <t>Neden!</t>
+          <t>Virüsler Bakteriler Mantarlarla Savaşan Bitkiler Covid-19 ve Salgınlarla Mücadelede Şifalı Otlar</t>
         </is>
       </c>
       <c r="C1182" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1183" spans="1:3">
       <c r="A1183" s="1" t="inlineStr">
         <is>
-          <t>9786052877050</t>
+          <t>9786052875568</t>
         </is>
       </c>
       <c r="B1183" s="1" t="inlineStr">
         <is>
-          <t>Yalnız İnsanlar Tuvali</t>
+          <t>Şair Olmak mı? Haşa</t>
         </is>
       </c>
       <c r="C1183" s="1">
-        <v>17.9</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1184" spans="1:3">
       <c r="A1184" s="1" t="inlineStr">
         <is>
-          <t>9786052877067</t>
+          <t>9786052875476</t>
         </is>
       </c>
       <c r="B1184" s="1" t="inlineStr">
         <is>
-          <t>Palmar’ın Dört Kahramanı</t>
+          <t>Söylendiği Kadar Kötü Biri Değilim</t>
         </is>
       </c>
       <c r="C1184" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1185" spans="1:3">
       <c r="A1185" s="1" t="inlineStr">
         <is>
-          <t>9786052877081</t>
+          <t>9786052875544</t>
         </is>
       </c>
       <c r="B1185" s="1" t="inlineStr">
         <is>
-          <t>Hemşinli Kara Ahmet</t>
+          <t>Kadının Gözyaşı</t>
         </is>
       </c>
       <c r="C1185" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1186" spans="1:3">
       <c r="A1186" s="1" t="inlineStr">
         <is>
-          <t>9786052877241</t>
+          <t>9786052877074</t>
         </is>
       </c>
       <c r="B1186" s="1" t="inlineStr">
         <is>
-          <t>Kanka</t>
+          <t>Öğretmen Türküsü</t>
         </is>
       </c>
       <c r="C1186" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1187" spans="1:3">
       <c r="A1187" s="1" t="inlineStr">
         <is>
-          <t>9786052877111</t>
+          <t>9786052877098</t>
         </is>
       </c>
       <c r="B1187" s="1" t="inlineStr">
         <is>
-          <t>Şahmeranlar Avı</t>
+          <t>Neden!</t>
         </is>
       </c>
       <c r="C1187" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1188" spans="1:3">
       <c r="A1188" s="1" t="inlineStr">
         <is>
-          <t>9786052876886</t>
+          <t>9786052877050</t>
         </is>
       </c>
       <c r="B1188" s="1" t="inlineStr">
         <is>
-          <t>Benim Hülya’m (Bal Çiçeğim)</t>
+          <t>Yalnız İnsanlar Tuvali</t>
         </is>
       </c>
       <c r="C1188" s="1">
-        <v>45</v>
+        <v>17.9</v>
       </c>
     </row>
     <row r="1189" spans="1:3">
       <c r="A1189" s="1" t="inlineStr">
         <is>
-          <t>9786052876879</t>
+          <t>9786052877067</t>
         </is>
       </c>
       <c r="B1189" s="1" t="inlineStr">
         <is>
-          <t>İlk 4 Albüm</t>
+          <t>Palmar’ın Dört Kahramanı</t>
         </is>
       </c>
       <c r="C1189" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1190" spans="1:3">
       <c r="A1190" s="1" t="inlineStr">
         <is>
-          <t>9786052876671</t>
+          <t>9786052877081</t>
         </is>
       </c>
       <c r="B1190" s="1" t="inlineStr">
         <is>
-          <t>Evimde Kalamam Artık</t>
+          <t>Hemşinli Kara Ahmet</t>
         </is>
       </c>
       <c r="C1190" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1191" spans="1:3">
       <c r="A1191" s="1" t="inlineStr">
         <is>
-          <t>9786052876695</t>
+          <t>9786052877241</t>
         </is>
       </c>
       <c r="B1191" s="1" t="inlineStr">
         <is>
-          <t>Eylül Rüzgarı</t>
+          <t>Kanka</t>
         </is>
       </c>
       <c r="C1191" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="1192" spans="1:3">
       <c r="A1192" s="1" t="inlineStr">
         <is>
-          <t>9786052876596</t>
+          <t>9786052877111</t>
         </is>
       </c>
       <c r="B1192" s="1" t="inlineStr">
         <is>
-          <t>Uzaya Yolculuk</t>
+          <t>Şahmeranlar Avı</t>
         </is>
       </c>
       <c r="C1192" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1193" spans="1:3">
       <c r="A1193" s="1" t="inlineStr">
         <is>
-          <t>9786052876657</t>
+          <t>9786052876886</t>
         </is>
       </c>
       <c r="B1193" s="1" t="inlineStr">
         <is>
-          <t>Hoz</t>
+          <t>Benim Hülya’m (Bal Çiçeğim)</t>
         </is>
       </c>
       <c r="C1193" s="1">
-        <v>80</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1194" spans="1:3">
       <c r="A1194" s="1" t="inlineStr">
         <is>
-          <t>9786052876534</t>
+          <t>9786052876879</t>
         </is>
       </c>
       <c r="B1194" s="1" t="inlineStr">
         <is>
-          <t>Pamuk İpliğine Bağlı</t>
+          <t>İlk 4 Albüm</t>
         </is>
       </c>
       <c r="C1194" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1195" spans="1:3">
       <c r="A1195" s="1" t="inlineStr">
         <is>
-          <t>9786052876350</t>
+          <t>9786052876671</t>
         </is>
       </c>
       <c r="B1195" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Hikayeleri</t>
+          <t>Evimde Kalamam Artık</t>
         </is>
       </c>
       <c r="C1195" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1196" spans="1:3">
       <c r="A1196" s="1" t="inlineStr">
         <is>
-          <t>9786052876428</t>
+          <t>9786052876695</t>
         </is>
       </c>
       <c r="B1196" s="1" t="inlineStr">
         <is>
-          <t>Damadın Cebinde Akrep Var</t>
+          <t>Eylül Rüzgarı</t>
         </is>
       </c>
       <c r="C1196" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1197" spans="1:3">
       <c r="A1197" s="1" t="inlineStr">
         <is>
-          <t>9786052876459</t>
+          <t>9786052876596</t>
         </is>
       </c>
       <c r="B1197" s="1" t="inlineStr">
         <is>
-          <t>Yaz Yağmuru</t>
+          <t>Uzaya Yolculuk</t>
         </is>
       </c>
       <c r="C1197" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1198" spans="1:3">
       <c r="A1198" s="1" t="inlineStr">
         <is>
-          <t>9786052876404</t>
+          <t>9786052876657</t>
         </is>
       </c>
       <c r="B1198" s="1" t="inlineStr">
         <is>
-          <t>Ben Müdür Olurkene</t>
+          <t>Hoz</t>
         </is>
       </c>
       <c r="C1198" s="1">
-        <v>45</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1199" spans="1:3">
       <c r="A1199" s="1" t="inlineStr">
         <is>
-          <t>9786052876411</t>
+          <t>9786052876534</t>
         </is>
       </c>
       <c r="B1199" s="1" t="inlineStr">
         <is>
-          <t>Dünyayı Yöneten Gizli Eller</t>
+          <t>Pamuk İpliğine Bağlı</t>
         </is>
       </c>
       <c r="C1199" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1200" spans="1:3">
       <c r="A1200" s="1" t="inlineStr">
         <is>
-          <t>9786052876190</t>
+          <t>9786052876350</t>
         </is>
       </c>
       <c r="B1200" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Refah</t>
+          <t>Sevgi Hikayeleri</t>
         </is>
       </c>
       <c r="C1200" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1201" spans="1:3">
       <c r="A1201" s="1" t="inlineStr">
         <is>
-          <t>9786052876923</t>
+          <t>9786052876428</t>
         </is>
       </c>
       <c r="B1201" s="1" t="inlineStr">
         <is>
-          <t>Sumari</t>
+          <t>Damadın Cebinde Akrep Var</t>
         </is>
       </c>
       <c r="C1201" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1202" spans="1:3">
       <c r="A1202" s="1" t="inlineStr">
         <is>
-          <t>9786052876930</t>
+          <t>9786052876459</t>
         </is>
       </c>
       <c r="B1202" s="1" t="inlineStr">
         <is>
-          <t>Havuçsever Tarlası</t>
+          <t>Yaz Yağmuru</t>
         </is>
       </c>
       <c r="C1202" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1203" spans="1:3">
       <c r="A1203" s="1" t="inlineStr">
         <is>
-          <t>9786052875940</t>
+          <t>9786052876404</t>
         </is>
       </c>
       <c r="B1203" s="1" t="inlineStr">
         <is>
-          <t>Kendini Okuyan Şiir</t>
+          <t>Ben Müdür Olurkene</t>
         </is>
       </c>
       <c r="C1203" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1204" spans="1:3">
       <c r="A1204" s="1" t="inlineStr">
         <is>
-          <t>9786052876589</t>
+          <t>9786052876411</t>
         </is>
       </c>
       <c r="B1204" s="1" t="inlineStr">
         <is>
-          <t>Hayata Teslim Oluş</t>
+          <t>Dünyayı Yöneten Gizli Eller</t>
         </is>
       </c>
       <c r="C1204" s="1">
-        <v>18</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1205" spans="1:3">
       <c r="A1205" s="1" t="inlineStr">
         <is>
-          <t>9786052876527</t>
+          <t>9786052876190</t>
         </is>
       </c>
       <c r="B1205" s="1" t="inlineStr">
         <is>
-          <t>Erihna</t>
+          <t>Duygusal Refah</t>
         </is>
       </c>
       <c r="C1205" s="1">
-        <v>65</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1206" spans="1:3">
       <c r="A1206" s="1" t="inlineStr">
         <is>
-          <t>9786052876558</t>
+          <t>9786052876923</t>
         </is>
       </c>
       <c r="B1206" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Getirdikleri</t>
+          <t>Sumari</t>
         </is>
       </c>
       <c r="C1206" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1207" spans="1:3">
       <c r="A1207" s="1" t="inlineStr">
         <is>
-          <t>9786052876916</t>
+          <t>9786052876930</t>
         </is>
       </c>
       <c r="B1207" s="1" t="inlineStr">
         <is>
-          <t>Mükemmele Ramak Kala</t>
+          <t>Havuçsever Tarlası</t>
         </is>
       </c>
       <c r="C1207" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1208" spans="1:3">
       <c r="A1208" s="1" t="inlineStr">
         <is>
-          <t>9786052875629</t>
+          <t>9786052875940</t>
         </is>
       </c>
       <c r="B1208" s="1" t="inlineStr">
         <is>
-          <t>Gül Bahçesi</t>
+          <t>Kendini Okuyan Şiir</t>
         </is>
       </c>
       <c r="C1208" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1209" spans="1:3">
       <c r="A1209" s="1" t="inlineStr">
         <is>
-          <t>9786052875667</t>
+          <t>9786052876589</t>
         </is>
       </c>
       <c r="B1209" s="1" t="inlineStr">
         <is>
-          <t>Yarım Doz Şiir</t>
+          <t>Hayata Teslim Oluş</t>
         </is>
       </c>
       <c r="C1209" s="1">
-        <v>45</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1210" spans="1:3">
       <c r="A1210" s="1" t="inlineStr">
         <is>
-          <t>9786052875728</t>
+          <t>9786052876527</t>
         </is>
       </c>
       <c r="B1210" s="1" t="inlineStr">
         <is>
-          <t>Propaganda Gemisi</t>
+          <t>Erihna</t>
         </is>
       </c>
       <c r="C1210" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1211" spans="1:3">
       <c r="A1211" s="1" t="inlineStr">
         <is>
-          <t>9786052875681</t>
+          <t>9786052876558</t>
         </is>
       </c>
       <c r="B1211" s="1" t="inlineStr">
         <is>
-          <t>Pazuzu</t>
+          <t>Hayatın Getirdikleri</t>
         </is>
       </c>
       <c r="C1211" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1212" spans="1:3">
       <c r="A1212" s="1" t="inlineStr">
         <is>
-          <t>9786052875650</t>
+          <t>9786052876916</t>
         </is>
       </c>
       <c r="B1212" s="1" t="inlineStr">
         <is>
-          <t>100 Ressam 100 Aforizma</t>
+          <t>Mükemmele Ramak Kala</t>
         </is>
       </c>
       <c r="C1212" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1213" spans="1:3">
       <c r="A1213" s="1" t="inlineStr">
         <is>
-          <t>9786052876480</t>
+          <t>9786052875629</t>
         </is>
       </c>
       <c r="B1213" s="1" t="inlineStr">
         <is>
-          <t>Evlatsız Yaşanır Ama Vatansız Asla</t>
+          <t>Gül Bahçesi</t>
         </is>
       </c>
       <c r="C1213" s="1">
-        <v>25</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1214" spans="1:3">
       <c r="A1214" s="1" t="inlineStr">
         <is>
-          <t>9786052876800</t>
+          <t>9786052875667</t>
         </is>
       </c>
       <c r="B1214" s="1" t="inlineStr">
         <is>
-          <t>Umuda Giden Yol</t>
+          <t>Yarım Doz Şiir</t>
         </is>
       </c>
       <c r="C1214" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1215" spans="1:3">
       <c r="A1215" s="1" t="inlineStr">
         <is>
-          <t>9786052876909</t>
+          <t>9786052875728</t>
         </is>
       </c>
       <c r="B1215" s="1" t="inlineStr">
         <is>
-          <t>Hikayecikler</t>
+          <t>Propaganda Gemisi</t>
         </is>
       </c>
       <c r="C1215" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1216" spans="1:3">
       <c r="A1216" s="1" t="inlineStr">
         <is>
-          <t>9786052876862</t>
+          <t>9786052875681</t>
         </is>
       </c>
       <c r="B1216" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül'de Öğrenciydim</t>
+          <t>Pazuzu</t>
         </is>
       </c>
       <c r="C1216" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1217" spans="1:3">
       <c r="A1217" s="1" t="inlineStr">
         <is>
-          <t>9786052876848</t>
+          <t>9786052875650</t>
         </is>
       </c>
       <c r="B1217" s="1" t="inlineStr">
         <is>
-          <t>Felasifü't-Tarih</t>
+          <t>100 Ressam 100 Aforizma</t>
         </is>
       </c>
       <c r="C1217" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1218" spans="1:3">
       <c r="A1218" s="1" t="inlineStr">
         <is>
-          <t>9786052875919</t>
+          <t>9786052876480</t>
         </is>
       </c>
       <c r="B1218" s="1" t="inlineStr">
         <is>
-          <t>Ahenkli Kuran’ın Ahenkli Tefsiri</t>
+          <t>Evlatsız Yaşanır Ama Vatansız Asla</t>
         </is>
       </c>
       <c r="C1218" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1219" spans="1:3">
       <c r="A1219" s="1" t="inlineStr">
         <is>
-          <t>9786052875926</t>
+          <t>9786052876800</t>
         </is>
       </c>
       <c r="B1219" s="1" t="inlineStr">
         <is>
-          <t>Bu Da Bizim Sırrımız</t>
+          <t>Umuda Giden Yol</t>
         </is>
       </c>
       <c r="C1219" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="1220" spans="1:3">
       <c r="A1220" s="1" t="inlineStr">
         <is>
-          <t>9786051482521</t>
+          <t>9786052876909</t>
         </is>
       </c>
       <c r="B1220" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Tribi</t>
+          <t>Hikayecikler</t>
         </is>
       </c>
       <c r="C1220" s="1">
-        <v>13.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1221" spans="1:3">
       <c r="A1221" s="1" t="inlineStr">
         <is>
-          <t>9786051482538</t>
+          <t>9786052876862</t>
         </is>
       </c>
       <c r="B1221" s="1" t="inlineStr">
         <is>
-          <t>Aşk İnsana Kanatlar Verir</t>
+          <t>12 Eylül'de Öğrenciydim</t>
         </is>
       </c>
       <c r="C1221" s="1">
-        <v>11.11</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1222" spans="1:3">
       <c r="A1222" s="1" t="inlineStr">
         <is>
-          <t>9786051482569</t>
+          <t>9786052876848</t>
         </is>
       </c>
       <c r="B1222" s="1" t="inlineStr">
         <is>
-          <t>Kaybedenlerin Masalı</t>
+          <t>Felasifü't-Tarih</t>
         </is>
       </c>
       <c r="C1222" s="1">
-        <v>11.11</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1223" spans="1:3">
       <c r="A1223" s="1" t="inlineStr">
         <is>
-          <t>9786051482005</t>
+          <t>9786052875919</t>
         </is>
       </c>
       <c r="B1223" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Aşk</t>
+          <t>Ahenkli Kuran’ın Ahenkli Tefsiri</t>
         </is>
       </c>
       <c r="C1223" s="1">
-        <v>4.63</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1224" spans="1:3">
       <c r="A1224" s="1" t="inlineStr">
         <is>
-          <t>9786051482422</t>
+          <t>9786052875926</t>
         </is>
       </c>
       <c r="B1224" s="1" t="inlineStr">
         <is>
-          <t>İcat Çıkartma!</t>
+          <t>Bu Da Bizim Sırrımız</t>
         </is>
       </c>
       <c r="C1224" s="1">
-        <v>7.41</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1225" spans="1:3">
       <c r="A1225" s="1" t="inlineStr">
         <is>
-          <t>9786052875964</t>
+          <t>9786051482521</t>
         </is>
       </c>
       <c r="B1225" s="1" t="inlineStr">
         <is>
-          <t>Bir Umut Işığı Olalım Çocuklarımıza</t>
+          <t>Ölüm Tribi</t>
         </is>
       </c>
       <c r="C1225" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1226" spans="1:3">
       <c r="A1226" s="1" t="inlineStr">
         <is>
-          <t>9786051482088</t>
+          <t>9786051482538</t>
         </is>
       </c>
       <c r="B1226" s="1" t="inlineStr">
         <is>
-          <t>Anı Yaşamak - Carpe Diem</t>
+          <t>Aşk İnsana Kanatlar Verir</t>
         </is>
       </c>
       <c r="C1226" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1227" spans="1:3">
       <c r="A1227" s="1" t="inlineStr">
         <is>
-          <t>9786052875698</t>
+          <t>9786051482569</t>
         </is>
       </c>
       <c r="B1227" s="1" t="inlineStr">
         <is>
-          <t>Ayak İzlerim</t>
+          <t>Kaybedenlerin Masalı</t>
         </is>
       </c>
       <c r="C1227" s="1">
-        <v>45</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1228" spans="1:3">
       <c r="A1228" s="1" t="inlineStr">
         <is>
-          <t>9786052875742</t>
+          <t>9786051482005</t>
         </is>
       </c>
       <c r="B1228" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Gönülce</t>
+          <t>Ehl-i Aşk</t>
         </is>
       </c>
       <c r="C1228" s="1">
-        <v>45</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="1229" spans="1:3">
       <c r="A1229" s="1" t="inlineStr">
         <is>
-          <t>9786052875704</t>
+          <t>9786051482422</t>
         </is>
       </c>
       <c r="B1229" s="1" t="inlineStr">
         <is>
-          <t>İkimizin Yerine</t>
+          <t>İcat Çıkartma!</t>
         </is>
       </c>
       <c r="C1229" s="1">
-        <v>40</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1230" spans="1:3">
       <c r="A1230" s="1" t="inlineStr">
         <is>
-          <t>9786052875674</t>
+          <t>9786052875964</t>
         </is>
       </c>
       <c r="B1230" s="1" t="inlineStr">
         <is>
-          <t>Koronayak Haller</t>
+          <t>Bir Umut Işığı Olalım Çocuklarımıza</t>
         </is>
       </c>
       <c r="C1230" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1231" spans="1:3">
       <c r="A1231" s="1" t="inlineStr">
         <is>
-          <t>9786052876831</t>
+          <t>9786051482088</t>
         </is>
       </c>
       <c r="B1231" s="1" t="inlineStr">
         <is>
-          <t>Yaşamamak</t>
+          <t>Anı Yaşamak - Carpe Diem</t>
         </is>
       </c>
       <c r="C1231" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1232" spans="1:3">
       <c r="A1232" s="1" t="inlineStr">
         <is>
-          <t>9786052876824</t>
+          <t>9786052875698</t>
         </is>
       </c>
       <c r="B1232" s="1" t="inlineStr">
         <is>
-          <t>Yıkılası Anavarza</t>
+          <t>Ayak İzlerim</t>
         </is>
       </c>
       <c r="C1232" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="1233" spans="1:3">
       <c r="A1233" s="1" t="inlineStr">
         <is>
-          <t>9786052876817</t>
+          <t>9786052875742</t>
         </is>
       </c>
       <c r="B1233" s="1" t="inlineStr">
         <is>
-          <t>Yukarıdakiler</t>
+          <t>Gönülden Gönülce</t>
         </is>
       </c>
       <c r="C1233" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1234" spans="1:3">
       <c r="A1234" s="1" t="inlineStr">
         <is>
-          <t>9786051482576</t>
+          <t>9786052875704</t>
         </is>
       </c>
       <c r="B1234" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>İkimizin Yerine</t>
         </is>
       </c>
       <c r="C1234" s="1">
-        <v>9.26</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1235" spans="1:3">
       <c r="A1235" s="1" t="inlineStr">
         <is>
-          <t>9786052876442</t>
+          <t>9786052875674</t>
         </is>
       </c>
       <c r="B1235" s="1" t="inlineStr">
         <is>
-          <t>Şeyma'nın Elma Ağacı</t>
+          <t>Koronayak Haller</t>
         </is>
       </c>
       <c r="C1235" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1236" spans="1:3">
       <c r="A1236" s="1" t="inlineStr">
         <is>
-          <t>9786052875483</t>
+          <t>9786052876831</t>
         </is>
       </c>
       <c r="B1236" s="1" t="inlineStr">
         <is>
-          <t>Sevdalı Nağmeler</t>
+          <t>Yaşamamak</t>
         </is>
       </c>
       <c r="C1236" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1237" spans="1:3">
       <c r="A1237" s="1" t="inlineStr">
         <is>
-          <t>9786052876169</t>
+          <t>9786052876824</t>
         </is>
       </c>
       <c r="B1237" s="1" t="inlineStr">
         <is>
-          <t>Kalbime Düştün</t>
+          <t>Yıkılası Anavarza</t>
         </is>
       </c>
       <c r="C1237" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="1238" spans="1:3">
       <c r="A1238" s="1" t="inlineStr">
         <is>
-          <t>9786052875438</t>
+          <t>9786052876817</t>
         </is>
       </c>
       <c r="B1238" s="1" t="inlineStr">
         <is>
-          <t>Adını Sen Koy 3</t>
+          <t>Yukarıdakiler</t>
         </is>
       </c>
       <c r="C1238" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1239" spans="1:3">
       <c r="A1239" s="1" t="inlineStr">
         <is>
-          <t>9786052876855</t>
+          <t>9786051482576</t>
         </is>
       </c>
       <c r="B1239" s="1" t="inlineStr">
         <is>
-          <t>Bağlama İçin Türkü Notaları ve Sözleri</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C1239" s="1">
-        <v>225</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1240" spans="1:3">
       <c r="A1240" s="1" t="inlineStr">
         <is>
-          <t>9786052876893</t>
+          <t>9786052876442</t>
         </is>
       </c>
       <c r="B1240" s="1" t="inlineStr">
         <is>
-          <t>Haçlı Seferleri</t>
+          <t>Şeyma'nın Elma Ağacı</t>
         </is>
       </c>
       <c r="C1240" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1241" spans="1:3">
       <c r="A1241" s="1" t="inlineStr">
         <is>
-          <t>9786052875605</t>
+          <t>9786052875483</t>
         </is>
       </c>
       <c r="B1241" s="1" t="inlineStr">
         <is>
-          <t>Antidepresan Şiirler</t>
+          <t>Sevdalı Nağmeler</t>
         </is>
       </c>
       <c r="C1241" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1242" spans="1:3">
       <c r="A1242" s="1" t="inlineStr">
         <is>
-          <t>9786052870549</t>
+          <t>9786052876169</t>
         </is>
       </c>
       <c r="B1242" s="1" t="inlineStr">
         <is>
-          <t>Elitlerin Tanrısı</t>
+          <t>Kalbime Düştün</t>
         </is>
       </c>
       <c r="C1242" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1243" spans="1:3">
       <c r="A1243" s="1" t="inlineStr">
         <is>
-          <t>9786052876602</t>
+          <t>9786052875438</t>
         </is>
       </c>
       <c r="B1243" s="1" t="inlineStr">
         <is>
-          <t>Balatlı Despina Thiya ve Yetimleri</t>
+          <t>Adını Sen Koy 3</t>
         </is>
       </c>
       <c r="C1243" s="1">
-        <v>65</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1244" spans="1:3">
       <c r="A1244" s="1" t="inlineStr">
         <is>
-          <t>9786052876954</t>
+          <t>9786052876855</t>
         </is>
       </c>
       <c r="B1244" s="1" t="inlineStr">
         <is>
-          <t>Evrensel ve Determinizm</t>
+          <t>Bağlama İçin Türkü Notaları ve Sözleri</t>
         </is>
       </c>
       <c r="C1244" s="1">
-        <v>65</v>
+        <v>225</v>
       </c>
     </row>
     <row r="1245" spans="1:3">
       <c r="A1245" s="1" t="inlineStr">
         <is>
-          <t>9786052876961</t>
+          <t>9786052876893</t>
         </is>
       </c>
       <c r="B1245" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Ritmi</t>
+          <t>Haçlı Seferleri</t>
         </is>
       </c>
       <c r="C1245" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1246" spans="1:3">
       <c r="A1246" s="1" t="inlineStr">
         <is>
-          <t>9786052876947</t>
+          <t>9786052875605</t>
         </is>
       </c>
       <c r="B1246" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka’nın Azizliği</t>
+          <t>Antidepresan Şiirler</t>
         </is>
       </c>
       <c r="C1246" s="1">
-        <v>65</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1247" spans="1:3">
       <c r="A1247" s="1" t="inlineStr">
         <is>
-          <t>9786052876626</t>
+          <t>9786052870549</t>
         </is>
       </c>
       <c r="B1247" s="1" t="inlineStr">
         <is>
-          <t>Yolculuk</t>
+          <t>Elitlerin Tanrısı</t>
         </is>
       </c>
       <c r="C1247" s="1">
-        <v>50</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1248" spans="1:3">
       <c r="A1248" s="1" t="inlineStr">
         <is>
-          <t>9786052876664</t>
+          <t>9786052876602</t>
         </is>
       </c>
       <c r="B1248" s="1" t="inlineStr">
         <is>
-          <t>Kısa Film Senaryoları</t>
+          <t>Balatlı Despina Thiya ve Yetimleri</t>
         </is>
       </c>
       <c r="C1248" s="1">
-        <v>50</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1249" spans="1:3">
       <c r="A1249" s="1" t="inlineStr">
         <is>
-          <t>9786052875582</t>
+          <t>9786052876954</t>
         </is>
       </c>
       <c r="B1249" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimin Göçü</t>
+          <t>Evrensel ve Determinizm</t>
         </is>
       </c>
       <c r="C1249" s="1">
-        <v>20</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1250" spans="1:3">
       <c r="A1250" s="1" t="inlineStr">
         <is>
-          <t>9786052876220</t>
+          <t>9786052876961</t>
         </is>
       </c>
       <c r="B1250" s="1" t="inlineStr">
         <is>
-          <t>Balosunu Arayan Maske İle Yeni Arkadaşımız Mesafe</t>
+          <t>Evrenin Ritmi</t>
         </is>
       </c>
       <c r="C1250" s="1">
-        <v>30</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1251" spans="1:3">
       <c r="A1251" s="1" t="inlineStr">
         <is>
-          <t>9786052876619</t>
+          <t>9786052876947</t>
         </is>
       </c>
       <c r="B1251" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Direniş</t>
+          <t>Yapay Zeka’nın Azizliği</t>
         </is>
       </c>
       <c r="C1251" s="1">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1252" spans="1:3">
       <c r="A1252" s="1" t="inlineStr">
         <is>
-          <t>9786052875452</t>
+          <t>9786052876626</t>
         </is>
       </c>
       <c r="B1252" s="1" t="inlineStr">
         <is>
-          <t>Ya Baki Entel Baki</t>
+          <t>Yolculuk</t>
         </is>
       </c>
       <c r="C1252" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1253" spans="1:3">
       <c r="A1253" s="1" t="inlineStr">
         <is>
-          <t>9786052876374</t>
+          <t>9786052876664</t>
         </is>
       </c>
       <c r="B1253" s="1" t="inlineStr">
         <is>
-          <t>Teşkilatın Deniz Savaşları</t>
+          <t>Kısa Film Senaryoları</t>
         </is>
       </c>
       <c r="C1253" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1254" spans="1:3">
       <c r="A1254" s="1" t="inlineStr">
         <is>
-          <t>9786052876381</t>
+          <t>9786052875582</t>
         </is>
       </c>
       <c r="B1254" s="1" t="inlineStr">
         <is>
-          <t>Ay Dede Kaybolmuş</t>
+          <t>Yüreğimin Göçü</t>
         </is>
       </c>
       <c r="C1254" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1255" spans="1:3">
       <c r="A1255" s="1" t="inlineStr">
         <is>
-          <t>9786052876398</t>
+          <t>9786052876220</t>
         </is>
       </c>
       <c r="B1255" s="1" t="inlineStr">
         <is>
-          <t>Yazarlar Sınıfı</t>
+          <t>Balosunu Arayan Maske İle Yeni Arkadaşımız Mesafe</t>
         </is>
       </c>
       <c r="C1255" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1256" spans="1:3">
       <c r="A1256" s="1" t="inlineStr">
         <is>
-          <t>9786052876329</t>
+          <t>9786052876619</t>
         </is>
       </c>
       <c r="B1256" s="1" t="inlineStr">
         <is>
-          <t>Yakınlarım İçin Yazdığım Uzaklara Nağmeler</t>
+          <t>Aşk ve Direniş</t>
         </is>
       </c>
       <c r="C1256" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1257" spans="1:3">
       <c r="A1257" s="1" t="inlineStr">
         <is>
-          <t>9786052876275</t>
+          <t>9786052875452</t>
         </is>
       </c>
       <c r="B1257" s="1" t="inlineStr">
         <is>
-          <t>Uçan Zürafa</t>
+          <t>Ya Baki Entel Baki</t>
         </is>
       </c>
       <c r="C1257" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1258" spans="1:3">
       <c r="A1258" s="1" t="inlineStr">
         <is>
-          <t>9786052876312</t>
+          <t>9786052876374</t>
         </is>
       </c>
       <c r="B1258" s="1" t="inlineStr">
         <is>
-          <t>Baykuş Geçidi</t>
+          <t>Teşkilatın Deniz Savaşları</t>
         </is>
       </c>
       <c r="C1258" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="1259" spans="1:3">
       <c r="A1259" s="1" t="inlineStr">
         <is>
-          <t>9786052876282</t>
+          <t>9786052876381</t>
         </is>
       </c>
       <c r="B1259" s="1" t="inlineStr">
         <is>
-          <t>Töz</t>
+          <t>Ay Dede Kaybolmuş</t>
         </is>
       </c>
       <c r="C1259" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="1260" spans="1:3">
       <c r="A1260" s="1" t="inlineStr">
         <is>
-          <t>9786052876688</t>
+          <t>9786052876398</t>
         </is>
       </c>
       <c r="B1260" s="1" t="inlineStr">
         <is>
-          <t>Şifa</t>
+          <t>Yazarlar Sınıfı</t>
         </is>
       </c>
       <c r="C1260" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1261" spans="1:3">
       <c r="A1261" s="1" t="inlineStr">
         <is>
-          <t>9786052876503</t>
+          <t>9786052876329</t>
         </is>
       </c>
       <c r="B1261" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Hikayesi Göbeklitepe ve Karahantepe</t>
+          <t>Yakınlarım İçin Yazdığım Uzaklara Nağmeler</t>
         </is>
       </c>
       <c r="C1261" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1262" spans="1:3">
       <c r="A1262" s="1" t="inlineStr">
         <is>
-          <t>9786052876466</t>
+          <t>9786052876275</t>
         </is>
       </c>
       <c r="B1262" s="1" t="inlineStr">
         <is>
-          <t>Zümre</t>
+          <t>Uçan Zürafa</t>
         </is>
       </c>
       <c r="C1262" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1263" spans="1:3">
       <c r="A1263" s="1" t="inlineStr">
         <is>
-          <t>9786052875780</t>
+          <t>9786052876312</t>
         </is>
       </c>
       <c r="B1263" s="1" t="inlineStr">
         <is>
-          <t>Kayıp</t>
+          <t>Baykuş Geçidi</t>
         </is>
       </c>
       <c r="C1263" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1264" spans="1:3">
       <c r="A1264" s="1" t="inlineStr">
         <is>
-          <t>9786052875247</t>
+          <t>9786052876282</t>
         </is>
       </c>
       <c r="B1264" s="1" t="inlineStr">
         <is>
-          <t>Geriye Aşk Kaldı</t>
+          <t>Töz</t>
         </is>
       </c>
       <c r="C1264" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1265" spans="1:3">
       <c r="A1265" s="1" t="inlineStr">
         <is>
-          <t>9786054516728</t>
+          <t>9786052876688</t>
         </is>
       </c>
       <c r="B1265" s="1" t="inlineStr">
         <is>
-          <t>Duvarlar</t>
+          <t>Şifa</t>
         </is>
       </c>
       <c r="C1265" s="1">
-        <v>3.7</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1266" spans="1:3">
       <c r="A1266" s="1" t="inlineStr">
         <is>
-          <t>9786054516506</t>
+          <t>9786052876503</t>
         </is>
       </c>
       <c r="B1266" s="1" t="inlineStr">
         <is>
-          <t>Dönüşün Eylülde Olsun</t>
+          <t>İnsanın Hikayesi Göbeklitepe ve Karahantepe</t>
         </is>
       </c>
       <c r="C1266" s="1">
-        <v>11.11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1267" spans="1:3">
       <c r="A1267" s="1" t="inlineStr">
         <is>
-          <t>9786051480480</t>
+          <t>9786052876466</t>
         </is>
       </c>
       <c r="B1267" s="1" t="inlineStr">
         <is>
-          <t>Dönerkaya</t>
+          <t>Zümre</t>
         </is>
       </c>
       <c r="C1267" s="1">
-        <v>9.26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1268" spans="1:3">
       <c r="A1268" s="1" t="inlineStr">
         <is>
-          <t>9786055303600</t>
+          <t>9786052875780</t>
         </is>
       </c>
       <c r="B1268" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Akşamları</t>
+          <t>Kayıp</t>
         </is>
       </c>
       <c r="C1268" s="1">
-        <v>6.48</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1269" spans="1:3">
       <c r="A1269" s="1" t="inlineStr">
         <is>
-          <t>9786054685103</t>
+          <t>9786052875247</t>
         </is>
       </c>
       <c r="B1269" s="1" t="inlineStr">
         <is>
-          <t>İsminden Harfler</t>
+          <t>Geriye Aşk Kaldı</t>
         </is>
       </c>
       <c r="C1269" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1270" spans="1:3">
       <c r="A1270" s="1" t="inlineStr">
         <is>
-          <t>9789944205382</t>
+          <t>9786054516728</t>
         </is>
       </c>
       <c r="B1270" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz</t>
+          <t>Duvarlar</t>
         </is>
       </c>
       <c r="C1270" s="1">
-        <v>11.11</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="1271" spans="1:3">
       <c r="A1271" s="1" t="inlineStr">
         <is>
-          <t>9789944205863</t>
+          <t>9786054516506</t>
         </is>
       </c>
       <c r="B1271" s="1" t="inlineStr">
         <is>
-          <t>Kıyamete Beş Kala</t>
+          <t>Dönüşün Eylülde Olsun</t>
         </is>
       </c>
       <c r="C1271" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1272" spans="1:3">
       <c r="A1272" s="1" t="inlineStr">
         <is>
-          <t>9786054516216</t>
+          <t>9786051480480</t>
         </is>
       </c>
       <c r="B1272" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet</t>
+          <t>Dönerkaya</t>
         </is>
       </c>
       <c r="C1272" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1273" spans="1:3">
       <c r="A1273" s="1" t="inlineStr">
         <is>
-          <t>9786051480435</t>
+          <t>9786055303600</t>
         </is>
       </c>
       <c r="B1273" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisseler</t>
+          <t>İstanbul Akşamları</t>
         </is>
       </c>
       <c r="C1273" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1274" spans="1:3">
       <c r="A1274" s="1" t="inlineStr">
         <is>
-          <t>9786055303624</t>
+          <t>9786054685103</t>
         </is>
       </c>
       <c r="B1274" s="1" t="inlineStr">
         <is>
-          <t>Ruhlar Başka Sever</t>
+          <t>İsminden Harfler</t>
         </is>
       </c>
       <c r="C1274" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1275" spans="1:3">
       <c r="A1275" s="1" t="inlineStr">
         <is>
-          <t>9786055303075</t>
+          <t>9789944205382</t>
         </is>
       </c>
       <c r="B1275" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci Taneleri</t>
+          <t>İsimsiz</t>
         </is>
       </c>
       <c r="C1275" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1276" spans="1:3">
       <c r="A1276" s="1" t="inlineStr">
         <is>
-          <t>9786051480695</t>
+          <t>9789944205863</t>
         </is>
       </c>
       <c r="B1276" s="1" t="inlineStr">
         <is>
-          <t>Sistemler Oyunu</t>
+          <t>Kıyamete Beş Kala</t>
         </is>
       </c>
       <c r="C1276" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1277" spans="1:3">
       <c r="A1277" s="1" t="inlineStr">
         <is>
-          <t>9786051480169</t>
+          <t>9786054516216</t>
         </is>
       </c>
       <c r="B1277" s="1" t="inlineStr">
         <is>
-          <t>Sinelyin</t>
+          <t>Kıyamet</t>
         </is>
       </c>
       <c r="C1277" s="1">
-        <v>13.89</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="1278" spans="1:3">
       <c r="A1278" s="1" t="inlineStr">
         <is>
-          <t>9786054516681</t>
+          <t>9786051480435</t>
         </is>
       </c>
       <c r="B1278" s="1" t="inlineStr">
         <is>
-          <t>Ve Perde Kapanıyor</t>
+          <t>Kıssadan Hisseler</t>
         </is>
       </c>
       <c r="C1278" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1279" spans="1:3">
       <c r="A1279" s="1" t="inlineStr">
         <is>
-          <t>9789944205832</t>
+          <t>9786055303624</t>
         </is>
       </c>
       <c r="B1279" s="1" t="inlineStr">
         <is>
-          <t>Ve Kıyametten Sonra</t>
+          <t>Ruhlar Başka Sever</t>
         </is>
       </c>
       <c r="C1279" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1280" spans="1:3">
       <c r="A1280" s="1" t="inlineStr">
         <is>
-          <t>9786051480923</t>
+          <t>9786055303075</t>
         </is>
       </c>
       <c r="B1280" s="1" t="inlineStr">
         <is>
-          <t>Ve Bedenimi Ateşe Verdim</t>
+          <t>Siyah İnci Taneleri</t>
         </is>
       </c>
       <c r="C1280" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1281" spans="1:3">
       <c r="A1281" s="1" t="inlineStr">
         <is>
-          <t>9786054685745</t>
+          <t>9786051480695</t>
         </is>
       </c>
       <c r="B1281" s="1" t="inlineStr">
         <is>
-          <t>Vay Halimize</t>
+          <t>Sistemler Oyunu</t>
         </is>
       </c>
       <c r="C1281" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1282" spans="1:3">
       <c r="A1282" s="1" t="inlineStr">
         <is>
-          <t>9786051480275</t>
+          <t>9786051480169</t>
         </is>
       </c>
       <c r="B1282" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Peri</t>
+          <t>Sinelyin</t>
         </is>
       </c>
       <c r="C1282" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1283" spans="1:3">
       <c r="A1283" s="1" t="inlineStr">
         <is>
-          <t>9786054685073</t>
+          <t>9786054516681</t>
         </is>
       </c>
       <c r="B1283" s="1" t="inlineStr">
         <is>
-          <t>Yerden Göğe Saklısın</t>
+          <t>Ve Perde Kapanıyor</t>
         </is>
       </c>
       <c r="C1283" s="1">
-        <v>6.48</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1284" spans="1:3">
       <c r="A1284" s="1" t="inlineStr">
         <is>
-          <t>9789944205597</t>
+          <t>9789944205832</t>
         </is>
       </c>
       <c r="B1284" s="1" t="inlineStr">
         <is>
-          <t>Yeni Din, Yeni Dünya ve Kemal Sistem</t>
+          <t>Ve Kıyametten Sonra</t>
         </is>
       </c>
       <c r="C1284" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1285" spans="1:3">
       <c r="A1285" s="1" t="inlineStr">
         <is>
-          <t>9786054516773</t>
+          <t>9786051480923</t>
         </is>
       </c>
       <c r="B1285" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın İçindeki Rüya</t>
+          <t>Ve Bedenimi Ateşe Verdim</t>
         </is>
       </c>
       <c r="C1285" s="1">
-        <v>5.56</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1286" spans="1:3">
       <c r="A1286" s="1" t="inlineStr">
         <is>
-          <t>9786055303143</t>
+          <t>9786054685745</t>
         </is>
       </c>
       <c r="B1286" s="1" t="inlineStr">
         <is>
-          <t>Sabır Taşı</t>
+          <t>Vay Halimize</t>
         </is>
       </c>
       <c r="C1286" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1287" spans="1:3">
       <c r="A1287" s="1" t="inlineStr">
         <is>
-          <t>9786052875810</t>
+          <t>9786051480275</t>
         </is>
       </c>
       <c r="B1287" s="1" t="inlineStr">
         <is>
-          <t>Derdest Dava</t>
+          <t>Yeşil Peri</t>
         </is>
       </c>
       <c r="C1287" s="1">
-        <v>35</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1288" spans="1:3">
       <c r="A1288" s="1" t="inlineStr">
         <is>
-          <t>9786052876237</t>
+          <t>9786054685073</t>
         </is>
       </c>
       <c r="B1288" s="1" t="inlineStr">
         <is>
-          <t>Uçan Lokomotif</t>
+          <t>Yerden Göğe Saklısın</t>
         </is>
       </c>
       <c r="C1288" s="1">
-        <v>40</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1289" spans="1:3">
       <c r="A1289" s="1" t="inlineStr">
         <is>
-          <t>9789944205849</t>
+          <t>9789944205597</t>
         </is>
       </c>
       <c r="B1289" s="1" t="inlineStr">
         <is>
-          <t>Dört Köşe Kalp</t>
+          <t>Yeni Din, Yeni Dünya ve Kemal Sistem</t>
         </is>
       </c>
       <c r="C1289" s="1">
-        <v>6.48</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1290" spans="1:3">
       <c r="A1290" s="1" t="inlineStr">
         <is>
-          <t>9786051480121</t>
+          <t>9786054516773</t>
         </is>
       </c>
       <c r="B1290" s="1" t="inlineStr">
         <is>
-          <t>Saat Seni Vazgeçiriyor</t>
+          <t>Rüzgarın İçindeki Rüya</t>
         </is>
       </c>
       <c r="C1290" s="1">
-        <v>9.26</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="1291" spans="1:3">
       <c r="A1291" s="1" t="inlineStr">
         <is>
-          <t>9786052876176</t>
+          <t>9786055303143</t>
         </is>
       </c>
       <c r="B1291" s="1" t="inlineStr">
         <is>
-          <t>Küçük Çılgın Öyküler</t>
+          <t>Sabır Taşı</t>
         </is>
       </c>
       <c r="C1291" s="1">
-        <v>22</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1292" spans="1:3">
       <c r="A1292" s="1" t="inlineStr">
         <is>
-          <t>9786052876244</t>
+          <t>9786052875810</t>
         </is>
       </c>
       <c r="B1292" s="1" t="inlineStr">
         <is>
-          <t>Pelikan Adası</t>
+          <t>Derdest Dava</t>
         </is>
       </c>
       <c r="C1292" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1293" spans="1:3">
       <c r="A1293" s="1" t="inlineStr">
         <is>
-          <t>9786052876077</t>
+          <t>9786052876237</t>
         </is>
       </c>
       <c r="B1293" s="1" t="inlineStr">
         <is>
-          <t>Annem ve Ardındaki Sessizlik</t>
+          <t>Uçan Lokomotif</t>
         </is>
       </c>
       <c r="C1293" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1294" spans="1:3">
       <c r="A1294" s="1" t="inlineStr">
         <is>
-          <t>9786052876251</t>
+          <t>9789944205849</t>
         </is>
       </c>
       <c r="B1294" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Güneşi</t>
+          <t>Dört Köşe Kalp</t>
         </is>
       </c>
       <c r="C1294" s="1">
-        <v>40</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1295" spans="1:3">
       <c r="A1295" s="1" t="inlineStr">
         <is>
-          <t>9786052874929</t>
+          <t>9786051480121</t>
         </is>
       </c>
       <c r="B1295" s="1" t="inlineStr">
         <is>
-          <t>İki Suyun Arasında</t>
+          <t>Saat Seni Vazgeçiriyor</t>
         </is>
       </c>
       <c r="C1295" s="1">
-        <v>45</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1296" spans="1:3">
       <c r="A1296" s="1" t="inlineStr">
         <is>
-          <t>9786052874950</t>
+          <t>9786052876176</t>
         </is>
       </c>
       <c r="B1296" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Sofralara Mimar Annenin Tarifleri</t>
+          <t>Küçük Çılgın Öyküler</t>
         </is>
       </c>
       <c r="C1296" s="1">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1297" spans="1:3">
       <c r="A1297" s="1" t="inlineStr">
         <is>
-          <t>9786052875469</t>
+          <t>9786052876244</t>
         </is>
       </c>
       <c r="B1297" s="1" t="inlineStr">
         <is>
-          <t>Yanan Tuzlar</t>
+          <t>Pelikan Adası</t>
         </is>
       </c>
       <c r="C1297" s="1">
-        <v>37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1298" spans="1:3">
       <c r="A1298" s="1" t="inlineStr">
         <is>
-          <t>9786052876299</t>
+          <t>9786052876077</t>
         </is>
       </c>
       <c r="B1298" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalmış Hayatlar</t>
+          <t>Annem ve Ardındaki Sessizlik</t>
         </is>
       </c>
       <c r="C1298" s="1">
-        <v>70</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1299" spans="1:3">
       <c r="A1299" s="1" t="inlineStr">
         <is>
-          <t>9786052874882</t>
+          <t>9786052876251</t>
         </is>
       </c>
       <c r="B1299" s="1" t="inlineStr">
         <is>
-          <t>Sarı Çiçeği Koklayan Kedi</t>
+          <t>Hakikat Güneşi</t>
         </is>
       </c>
       <c r="C1299" s="1">
-        <v>28</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1300" spans="1:3">
       <c r="A1300" s="1" t="inlineStr">
         <is>
-          <t>9786052875223</t>
+          <t>9786052874929</t>
         </is>
       </c>
       <c r="B1300" s="1" t="inlineStr">
         <is>
-          <t>İlon</t>
+          <t>İki Suyun Arasında</t>
         </is>
       </c>
       <c r="C1300" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1301" spans="1:3">
       <c r="A1301" s="1" t="inlineStr">
         <is>
-          <t>9786052874899</t>
+          <t>9786052874950</t>
         </is>
       </c>
       <c r="B1301" s="1" t="inlineStr">
         <is>
-          <t>Dokuzlu Gecelerde</t>
+          <t>Mutlu Sofralara Mimar Annenin Tarifleri</t>
         </is>
       </c>
       <c r="C1301" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1302" spans="1:3">
       <c r="A1302" s="1" t="inlineStr">
         <is>
-          <t>9786052874912</t>
+          <t>9786052875469</t>
         </is>
       </c>
       <c r="B1302" s="1" t="inlineStr">
         <is>
-          <t>Kendi Dünyasının Şairi</t>
+          <t>Yanan Tuzlar</t>
         </is>
       </c>
       <c r="C1302" s="1">
-        <v>45</v>
+        <v>37</v>
       </c>
     </row>
     <row r="1303" spans="1:3">
       <c r="A1303" s="1" t="inlineStr">
         <is>
-          <t>9786052874875</t>
+          <t>9786052876299</t>
         </is>
       </c>
       <c r="B1303" s="1" t="inlineStr">
         <is>
-          <t>Büyüklere Masallar</t>
+          <t>Yarım Kalmış Hayatlar</t>
         </is>
       </c>
       <c r="C1303" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1304" spans="1:3">
       <c r="A1304" s="1" t="inlineStr">
         <is>
-          <t>9786052874905</t>
+          <t>9786052874882</t>
         </is>
       </c>
       <c r="B1304" s="1" t="inlineStr">
         <is>
-          <t>Pembe Para</t>
+          <t>Sarı Çiçeği Koklayan Kedi</t>
         </is>
       </c>
       <c r="C1304" s="1">
-        <v>60</v>
+        <v>28</v>
       </c>
     </row>
     <row r="1305" spans="1:3">
       <c r="A1305" s="1" t="inlineStr">
         <is>
-          <t>9786052874868</t>
+          <t>9786052875223</t>
         </is>
       </c>
       <c r="B1305" s="1" t="inlineStr">
         <is>
-          <t>Bir Leningrad Hikayesi</t>
+          <t>İlon</t>
         </is>
       </c>
       <c r="C1305" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1306" spans="1:3">
       <c r="A1306" s="1" t="inlineStr">
         <is>
-          <t>9786052874790</t>
+          <t>9786052874899</t>
         </is>
       </c>
       <c r="B1306" s="1" t="inlineStr">
         <is>
-          <t>Çok Yoruldum</t>
+          <t>Dokuzlu Gecelerde</t>
         </is>
       </c>
       <c r="C1306" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1307" spans="1:3">
       <c r="A1307" s="1" t="inlineStr">
         <is>
-          <t>9786052874936</t>
+          <t>9786052874912</t>
         </is>
       </c>
       <c r="B1307" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunu Cinsel İstismara Karşı Koru</t>
+          <t>Kendi Dünyasının Şairi</t>
         </is>
       </c>
       <c r="C1307" s="1">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1308" spans="1:3">
       <c r="A1308" s="1" t="inlineStr">
         <is>
-          <t>9786052874745</t>
+          <t>9786052874875</t>
         </is>
       </c>
       <c r="B1308" s="1" t="inlineStr">
         <is>
-          <t>Sırdaş</t>
+          <t>Büyüklere Masallar</t>
         </is>
       </c>
       <c r="C1308" s="1">
-        <v>45</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1309" spans="1:3">
       <c r="A1309" s="1" t="inlineStr">
         <is>
-          <t>9786052875797</t>
+          <t>9786052874905</t>
         </is>
       </c>
       <c r="B1309" s="1" t="inlineStr">
         <is>
-          <t>Hayallerine Sarıl</t>
+          <t>Pembe Para</t>
         </is>
       </c>
       <c r="C1309" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="1310" spans="1:3">
       <c r="A1310" s="1" t="inlineStr">
         <is>
-          <t>9786052874752</t>
+          <t>9786052874868</t>
         </is>
       </c>
       <c r="B1310" s="1" t="inlineStr">
         <is>
-          <t>Hayatın 10 Altın Kuralı</t>
+          <t>Bir Leningrad Hikayesi</t>
         </is>
       </c>
       <c r="C1310" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1311" spans="1:3">
       <c r="A1311" s="1" t="inlineStr">
         <is>
-          <t>9786052876473</t>
+          <t>9786052874790</t>
         </is>
       </c>
       <c r="B1311" s="1" t="inlineStr">
         <is>
-          <t>Küs Bulutu</t>
+          <t>Çok Yoruldum</t>
         </is>
       </c>
       <c r="C1311" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1312" spans="1:3">
       <c r="A1312" s="1" t="inlineStr">
         <is>
-          <t>9786052875220</t>
+          <t>9786052874936</t>
         </is>
       </c>
       <c r="B1312" s="1" t="inlineStr">
         <is>
-          <t>Ateşin İradesi - Araf Serisi 1</t>
+          <t>Çocuğunu Cinsel İstismara Karşı Koru</t>
         </is>
       </c>
       <c r="C1312" s="1">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1313" spans="1:3">
       <c r="A1313" s="1" t="inlineStr">
         <is>
-          <t>9786052875506</t>
+          <t>9786052874745</t>
         </is>
       </c>
       <c r="B1313" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı</t>
+          <t>Sırdaş</t>
         </is>
       </c>
       <c r="C1313" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1314" spans="1:3">
       <c r="A1314" s="1" t="inlineStr">
         <is>
-          <t>9786052874974</t>
+          <t>9786052875797</t>
         </is>
       </c>
       <c r="B1314" s="1" t="inlineStr">
         <is>
-          <t>Susarak Söylediklerim</t>
+          <t>Hayallerine Sarıl</t>
         </is>
       </c>
       <c r="C1314" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1315" spans="1:3">
       <c r="A1315" s="1" t="inlineStr">
         <is>
-          <t>9786052875063</t>
+          <t>9786052874752</t>
         </is>
       </c>
       <c r="B1315" s="1" t="inlineStr">
         <is>
-          <t>Kıyısız Deniz</t>
+          <t>Hayatın 10 Altın Kuralı</t>
         </is>
       </c>
       <c r="C1315" s="1">
-        <v>15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1316" spans="1:3">
       <c r="A1316" s="1" t="inlineStr">
         <is>
-          <t>9786052875001</t>
+          <t>9786052876473</t>
         </is>
       </c>
       <c r="B1316" s="1" t="inlineStr">
         <is>
-          <t>Çelikan Tarihi ve Kültürü 1860 - 2000</t>
+          <t>Küs Bulutu</t>
         </is>
       </c>
       <c r="C1316" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1317" spans="1:3">
       <c r="A1317" s="1" t="inlineStr">
         <is>
-          <t>9786052874998</t>
+          <t>9786052875220</t>
         </is>
       </c>
       <c r="B1317" s="1" t="inlineStr">
         <is>
-          <t>Beyrut Ey Beyrut</t>
+          <t>Ateşin İradesi - Araf Serisi 1</t>
         </is>
       </c>
       <c r="C1317" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1318" spans="1:3">
       <c r="A1318" s="1" t="inlineStr">
         <is>
-          <t>9786052875636</t>
+          <t>9786052875506</t>
         </is>
       </c>
       <c r="B1318" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Akan İnciler</t>
+          <t>Gökkuşağı</t>
         </is>
       </c>
       <c r="C1318" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1319" spans="1:3">
       <c r="A1319" s="1" t="inlineStr">
         <is>
-          <t>9786052876435</t>
+          <t>9786052874974</t>
         </is>
       </c>
       <c r="B1319" s="1" t="inlineStr">
         <is>
-          <t>Makaleler İncelemeler</t>
+          <t>Susarak Söylediklerim</t>
         </is>
       </c>
       <c r="C1319" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1320" spans="1:3">
       <c r="A1320" s="1" t="inlineStr">
         <is>
-          <t>9786052875933</t>
+          <t>9786052875063</t>
         </is>
       </c>
       <c r="B1320" s="1" t="inlineStr">
         <is>
-          <t>Zor Oyunu Bozar</t>
+          <t>Kıyısız Deniz</t>
         </is>
       </c>
       <c r="C1320" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1321" spans="1:3">
       <c r="A1321" s="1" t="inlineStr">
         <is>
-          <t>9786052875827</t>
+          <t>9786052875001</t>
         </is>
       </c>
       <c r="B1321" s="1" t="inlineStr">
         <is>
-          <t>Gülayşa</t>
+          <t>Çelikan Tarihi ve Kültürü 1860 - 2000</t>
         </is>
       </c>
       <c r="C1321" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1322" spans="1:3">
       <c r="A1322" s="1" t="inlineStr">
         <is>
-          <t>9786052874622</t>
+          <t>9786052874998</t>
         </is>
       </c>
       <c r="B1322" s="1" t="inlineStr">
         <is>
-          <t>Uyudun Mu Ey Gecelerin Rüzgarı</t>
+          <t>Beyrut Ey Beyrut</t>
         </is>
       </c>
       <c r="C1322" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1323" spans="1:3">
       <c r="A1323" s="1" t="inlineStr">
         <is>
-          <t>9786052874561</t>
+          <t>9786052875636</t>
         </is>
       </c>
       <c r="B1323" s="1" t="inlineStr">
         <is>
-          <t>Uzun Hikaye</t>
+          <t>Gönülden Akan İnciler</t>
         </is>
       </c>
       <c r="C1323" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1324" spans="1:3">
       <c r="A1324" s="1" t="inlineStr">
         <is>
-          <t>9786052874370</t>
+          <t>9786052876435</t>
         </is>
       </c>
       <c r="B1324" s="1" t="inlineStr">
         <is>
-          <t>Büyük Yorum Ergenekon</t>
+          <t>Makaleler İncelemeler</t>
         </is>
       </c>
       <c r="C1324" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1325" spans="1:3">
       <c r="A1325" s="1" t="inlineStr">
         <is>
-          <t>9786052874288</t>
+          <t>9786052875933</t>
         </is>
       </c>
       <c r="B1325" s="1" t="inlineStr">
         <is>
-          <t>Kainatın Gördüğü En Güzel Dolunay</t>
+          <t>Zor Oyunu Bozar</t>
         </is>
       </c>
       <c r="C1325" s="1">
-        <v>100</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1326" spans="1:3">
       <c r="A1326" s="1" t="inlineStr">
         <is>
-          <t>9786052874301</t>
+          <t>9786052875827</t>
         </is>
       </c>
       <c r="B1326" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Melek</t>
+          <t>Gülayşa</t>
         </is>
       </c>
       <c r="C1326" s="1">
-        <v>30</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1327" spans="1:3">
       <c r="A1327" s="1" t="inlineStr">
         <is>
-          <t>9786052874271</t>
+          <t>9786052874622</t>
         </is>
       </c>
       <c r="B1327" s="1" t="inlineStr">
         <is>
-          <t>Rezimana Kurdi Ya Kurmanci Bi Hindari</t>
+          <t>Uyudun Mu Ey Gecelerin Rüzgarı</t>
         </is>
       </c>
       <c r="C1327" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1328" spans="1:3">
       <c r="A1328" s="1" t="inlineStr">
         <is>
-          <t>9786052873946</t>
+          <t>9786052874561</t>
         </is>
       </c>
       <c r="B1328" s="1" t="inlineStr">
         <is>
-          <t>Ey Türk! Titre Ve Kendine Gel!</t>
+          <t>Uzun Hikaye</t>
         </is>
       </c>
       <c r="C1328" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="1329" spans="1:3">
       <c r="A1329" s="1" t="inlineStr">
         <is>
-          <t>9786052873892</t>
+          <t>9786052874370</t>
         </is>
       </c>
       <c r="B1329" s="1" t="inlineStr">
         <is>
-          <t>Tutuklu Şiirler</t>
+          <t>Büyük Yorum Ergenekon</t>
         </is>
       </c>
       <c r="C1329" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1330" spans="1:3">
       <c r="A1330" s="1" t="inlineStr">
         <is>
-          <t>9786052873922</t>
+          <t>9786052874288</t>
         </is>
       </c>
       <c r="B1330" s="1" t="inlineStr">
         <is>
-          <t>Hayatlara Dokunmak</t>
+          <t>Kainatın Gördüğü En Güzel Dolunay</t>
         </is>
       </c>
       <c r="C1330" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1331" spans="1:3">
       <c r="A1331" s="1" t="inlineStr">
         <is>
-          <t>9786052873908</t>
+          <t>9786052874301</t>
         </is>
       </c>
       <c r="B1331" s="1" t="inlineStr">
         <is>
-          <t>Ti 1 Öyküler</t>
+          <t>Yalnız Melek</t>
         </is>
       </c>
       <c r="C1331" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1332" spans="1:3">
       <c r="A1332" s="1" t="inlineStr">
         <is>
-          <t>9786052873939</t>
+          <t>9786052874271</t>
         </is>
       </c>
       <c r="B1332" s="1" t="inlineStr">
         <is>
-          <t>Herkesin Anlatacak Bir Hikayesi Vardır</t>
+          <t>Rezimana Kurdi Ya Kurmanci Bi Hindari</t>
         </is>
       </c>
       <c r="C1332" s="1">
-        <v>18</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1333" spans="1:3">
       <c r="A1333" s="1" t="inlineStr">
         <is>
-          <t>9786051482927</t>
+          <t>9786052873946</t>
         </is>
       </c>
       <c r="B1333" s="1" t="inlineStr">
         <is>
-          <t>Artakalan</t>
+          <t>Ey Türk! Titre Ve Kendine Gel!</t>
         </is>
       </c>
       <c r="C1333" s="1">
-        <v>9.25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1334" spans="1:3">
       <c r="A1334" s="1" t="inlineStr">
         <is>
-          <t>9786051482743</t>
+          <t>9786052873892</t>
         </is>
       </c>
       <c r="B1334" s="1" t="inlineStr">
         <is>
-          <t>Eskiden Sobalıydı Evlerimiz</t>
+          <t>Tutuklu Şiirler</t>
         </is>
       </c>
       <c r="C1334" s="1">
-        <v>14</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1335" spans="1:3">
       <c r="A1335" s="1" t="inlineStr">
         <is>
-          <t>9786051482941</t>
+          <t>9786052873922</t>
         </is>
       </c>
       <c r="B1335" s="1" t="inlineStr">
         <is>
-          <t>Anaerkil</t>
+          <t>Hayatlara Dokunmak</t>
         </is>
       </c>
       <c r="C1335" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1336" spans="1:3">
       <c r="A1336" s="1" t="inlineStr">
         <is>
-          <t>9786051482880</t>
+          <t>9786052873908</t>
         </is>
       </c>
       <c r="B1336" s="1" t="inlineStr">
         <is>
-          <t>Barış ve Dünyası</t>
+          <t>Ti 1 Öyküler</t>
         </is>
       </c>
       <c r="C1336" s="1">
-        <v>11.11</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1337" spans="1:3">
       <c r="A1337" s="1" t="inlineStr">
         <is>
-          <t>9786051483023</t>
+          <t>9786052873939</t>
         </is>
       </c>
       <c r="B1337" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Balkonundan</t>
+          <t>Herkesin Anlatacak Bir Hikayesi Vardır</t>
         </is>
       </c>
       <c r="C1337" s="1">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1338" spans="1:3">
       <c r="A1338" s="1" t="inlineStr">
         <is>
-          <t>9786051482996</t>
+          <t>9786051482927</t>
         </is>
       </c>
       <c r="B1338" s="1" t="inlineStr">
         <is>
-          <t>Sendeyken Sensizlik</t>
+          <t>Artakalan</t>
         </is>
       </c>
       <c r="C1338" s="1">
-        <v>9</v>
+        <v>9.25</v>
       </c>
     </row>
     <row r="1339" spans="1:3">
       <c r="A1339" s="1" t="inlineStr">
         <is>
-          <t>9786051483016</t>
+          <t>9786051482743</t>
         </is>
       </c>
       <c r="B1339" s="1" t="inlineStr">
         <is>
-          <t>Kurtlar ve Tanrılar</t>
+          <t>Eskiden Sobalıydı Evlerimiz</t>
         </is>
       </c>
       <c r="C1339" s="1">
-        <v>12.96</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1340" spans="1:3">
       <c r="A1340" s="1" t="inlineStr">
         <is>
-          <t>9786051483030</t>
+          <t>9786051482941</t>
         </is>
       </c>
       <c r="B1340" s="1" t="inlineStr">
         <is>
-          <t>Nefes Ya Da Gül</t>
+          <t>Anaerkil</t>
         </is>
       </c>
       <c r="C1340" s="1">
-        <v>8</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1341" spans="1:3">
       <c r="A1341" s="1" t="inlineStr">
         <is>
-          <t>9786052873106</t>
+          <t>9786051482880</t>
         </is>
       </c>
       <c r="B1341" s="1" t="inlineStr">
         <is>
-          <t>İç'li Geçmiş Zaman</t>
+          <t>Barış ve Dünyası</t>
         </is>
       </c>
       <c r="C1341" s="1">
-        <v>30</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1342" spans="1:3">
       <c r="A1342" s="1" t="inlineStr">
         <is>
-          <t>9786052872147</t>
+          <t>9786051483023</t>
         </is>
       </c>
       <c r="B1342" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Hayatın Balkonundan</t>
         </is>
       </c>
       <c r="C1342" s="1">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1343" spans="1:3">
       <c r="A1343" s="1" t="inlineStr">
         <is>
-          <t>9786052872048</t>
+          <t>9786051482996</t>
         </is>
       </c>
       <c r="B1343" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde Pamuk Helva</t>
+          <t>Sendeyken Sensizlik</t>
         </is>
       </c>
       <c r="C1343" s="1">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="1344" spans="1:3">
       <c r="A1344" s="1" t="inlineStr">
         <is>
-          <t>9786052875575</t>
+          <t>9786051483016</t>
         </is>
       </c>
       <c r="B1344" s="1" t="inlineStr">
         <is>
-          <t>Bir Doğal Tıp Hülyası</t>
+          <t>Kurtlar ve Tanrılar</t>
         </is>
       </c>
       <c r="C1344" s="1">
-        <v>45</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1345" spans="1:3">
       <c r="A1345" s="1" t="inlineStr">
         <is>
-          <t>9786052876008</t>
+          <t>9786051483030</t>
         </is>
       </c>
       <c r="B1345" s="1" t="inlineStr">
         <is>
-          <t>Alaycı Kış</t>
+          <t>Nefes Ya Da Gül</t>
         </is>
       </c>
       <c r="C1345" s="1">
-        <v>45</v>
+        <v>8</v>
       </c>
     </row>
     <row r="1346" spans="1:3">
       <c r="A1346" s="1" t="inlineStr">
         <is>
-          <t>9786052875957</t>
+          <t>9786052873106</t>
         </is>
       </c>
       <c r="B1346" s="1" t="inlineStr">
         <is>
-          <t>Avuçlarımdaki Aşk</t>
+          <t>İç'li Geçmiş Zaman</t>
         </is>
       </c>
       <c r="C1346" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1347" spans="1:3">
       <c r="A1347" s="1" t="inlineStr">
         <is>
-          <t>9786052875988</t>
+          <t>9786052872147</t>
         </is>
       </c>
       <c r="B1347" s="1" t="inlineStr">
         <is>
-          <t>Y(ara)</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C1347" s="1">
-        <v>45</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1348" spans="1:3">
       <c r="A1348" s="1" t="inlineStr">
         <is>
-          <t>9786052876039</t>
+          <t>9786052872048</t>
         </is>
       </c>
       <c r="B1348" s="1" t="inlineStr">
         <is>
-          <t>Yeni Günün Şafağında</t>
+          <t>Gökyüzünde Pamuk Helva</t>
         </is>
       </c>
       <c r="C1348" s="1">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1349" spans="1:3">
       <c r="A1349" s="1" t="inlineStr">
         <is>
-          <t>9786052875551</t>
+          <t>9786052875575</t>
         </is>
       </c>
       <c r="B1349" s="1" t="inlineStr">
         <is>
-          <t>Asla ve Kat'a Hak Etmedik</t>
+          <t>Bir Doğal Tıp Hülyası</t>
         </is>
       </c>
       <c r="C1349" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="1350" spans="1:3">
       <c r="A1350" s="1" t="inlineStr">
         <is>
-          <t>9786052876213</t>
+          <t>9786052876008</t>
         </is>
       </c>
       <c r="B1350" s="1" t="inlineStr">
         <is>
-          <t>Üzülmeyin Çiçekleri</t>
+          <t>Alaycı Kış</t>
         </is>
       </c>
       <c r="C1350" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1351" spans="1:3">
       <c r="A1351" s="1" t="inlineStr">
         <is>
-          <t>9786052875315</t>
+          <t>9786052875957</t>
         </is>
       </c>
       <c r="B1351" s="1" t="inlineStr">
         <is>
-          <t>Hatıralar Çalınamaz</t>
+          <t>Avuçlarımdaki Aşk</t>
         </is>
       </c>
       <c r="C1351" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1352" spans="1:3">
       <c r="A1352" s="1" t="inlineStr">
         <is>
-          <t>9786052875216</t>
+          <t>9786052875988</t>
         </is>
       </c>
       <c r="B1352" s="1" t="inlineStr">
         <is>
-          <t>Platonik Aşığın Düşleri</t>
+          <t>Y(ara)</t>
         </is>
       </c>
       <c r="C1352" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="1353" spans="1:3">
       <c r="A1353" s="1" t="inlineStr">
         <is>
-          <t>9786052875339</t>
+          <t>9786052876039</t>
         </is>
       </c>
       <c r="B1353" s="1" t="inlineStr">
         <is>
-          <t>Mehendiz Bey'in Hikayesi</t>
+          <t>Yeni Günün Şafağında</t>
         </is>
       </c>
       <c r="C1353" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1354" spans="1:3">
       <c r="A1354" s="1" t="inlineStr">
         <is>
-          <t>9786052875087</t>
+          <t>9786052875551</t>
         </is>
       </c>
       <c r="B1354" s="1" t="inlineStr">
         <is>
-          <t>Kuledeki Prenses</t>
+          <t>Asla ve Kat'a Hak Etmedik</t>
         </is>
       </c>
       <c r="C1354" s="1">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1355" spans="1:3">
       <c r="A1355" s="1" t="inlineStr">
         <is>
-          <t>9786052875285</t>
+          <t>9786052876213</t>
         </is>
       </c>
       <c r="B1355" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Üzülmeyin Çiçekleri</t>
         </is>
       </c>
       <c r="C1355" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1356" spans="1:3">
       <c r="A1356" s="1" t="inlineStr">
         <is>
-          <t>9786052875056</t>
+          <t>9786052875315</t>
         </is>
       </c>
       <c r="B1356" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Tonları</t>
+          <t>Hatıralar Çalınamaz</t>
         </is>
       </c>
       <c r="C1356" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1357" spans="1:3">
       <c r="A1357" s="1" t="inlineStr">
         <is>
-          <t>9786052875025</t>
+          <t>9786052875216</t>
         </is>
       </c>
       <c r="B1357" s="1" t="inlineStr">
         <is>
-          <t>Gülsüm Ben Gülsüm Masal Değil Tamamen Gerçek</t>
+          <t>Platonik Aşığın Düşleri</t>
         </is>
       </c>
       <c r="C1357" s="1">
-        <v>18</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1358" spans="1:3">
       <c r="A1358" s="1" t="inlineStr">
         <is>
-          <t>9786052874967</t>
+          <t>9786052875339</t>
         </is>
       </c>
       <c r="B1358" s="1" t="inlineStr">
         <is>
-          <t>Rauf Bozulmuş</t>
+          <t>Mehendiz Bey'in Hikayesi</t>
         </is>
       </c>
       <c r="C1358" s="1">
-        <v>45</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1359" spans="1:3">
       <c r="A1359" s="1" t="inlineStr">
         <is>
-          <t>9786052874820</t>
+          <t>9786052875087</t>
         </is>
       </c>
       <c r="B1359" s="1" t="inlineStr">
         <is>
-          <t>Kebbat 1</t>
+          <t>Kuledeki Prenses</t>
         </is>
       </c>
       <c r="C1359" s="1">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1360" spans="1:3">
       <c r="A1360" s="1" t="inlineStr">
         <is>
-          <t>9786052874349</t>
+          <t>9786052875285</t>
         </is>
       </c>
       <c r="B1360" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kanatlı Kuş</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C1360" s="1">
-        <v>25</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1361" spans="1:3">
       <c r="A1361" s="1" t="inlineStr">
         <is>
-          <t>9786052874783</t>
+          <t>9786052875056</t>
         </is>
       </c>
       <c r="B1361" s="1" t="inlineStr">
         <is>
-          <t>Yoga Sutralar 2 (Ciltli)</t>
+          <t>Hayatın Tonları</t>
         </is>
       </c>
       <c r="C1361" s="1">
-        <v>115</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1362" spans="1:3">
       <c r="A1362" s="1" t="inlineStr">
         <is>
-          <t>9786052874608</t>
+          <t>9786052875025</t>
         </is>
       </c>
       <c r="B1362" s="1" t="inlineStr">
         <is>
-          <t>Andre Maurois ile Düşünce Dünyası</t>
+          <t>Gülsüm Ben Gülsüm Masal Değil Tamamen Gerçek</t>
         </is>
       </c>
       <c r="C1362" s="1">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1363" spans="1:3">
       <c r="A1363" s="1" t="inlineStr">
         <is>
-          <t>9786052874585</t>
+          <t>9786052874967</t>
         </is>
       </c>
       <c r="B1363" s="1" t="inlineStr">
         <is>
-          <t>Göçenler</t>
+          <t>Rauf Bozulmuş</t>
         </is>
       </c>
       <c r="C1363" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1364" spans="1:3">
       <c r="A1364" s="1" t="inlineStr">
         <is>
-          <t>9786052874646</t>
+          <t>9786052874820</t>
         </is>
       </c>
       <c r="B1364" s="1" t="inlineStr">
         <is>
-          <t>Köşeli Hayat</t>
+          <t>Kebbat 1</t>
         </is>
       </c>
       <c r="C1364" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1365" spans="1:3">
       <c r="A1365" s="1" t="inlineStr">
         <is>
-          <t>9786052874547</t>
+          <t>9786052874349</t>
         </is>
       </c>
       <c r="B1365" s="1" t="inlineStr">
         <is>
-          <t>Sevmek Sana Uyanmaktır</t>
+          <t>Mavi Kanatlı Kuş</t>
         </is>
       </c>
       <c r="C1365" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1366" spans="1:3">
       <c r="A1366" s="1" t="inlineStr">
         <is>
-          <t>9786052874639</t>
+          <t>9786052874783</t>
         </is>
       </c>
       <c r="B1366" s="1" t="inlineStr">
         <is>
-          <t>Songül - 2</t>
+          <t>Yoga Sutralar 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C1366" s="1">
-        <v>40</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1367" spans="1:3">
       <c r="A1367" s="1" t="inlineStr">
         <is>
-          <t>9786052874615</t>
+          <t>9786052874608</t>
         </is>
       </c>
       <c r="B1367" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Hikayeler</t>
+          <t>Andre Maurois ile Düşünce Dünyası</t>
         </is>
       </c>
       <c r="C1367" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1368" spans="1:3">
       <c r="A1368" s="1" t="inlineStr">
         <is>
-          <t>9786052875421</t>
+          <t>9786052874585</t>
         </is>
       </c>
       <c r="B1368" s="1" t="inlineStr">
         <is>
-          <t>Katilimi Tanıyorum</t>
+          <t>Göçenler</t>
         </is>
       </c>
       <c r="C1368" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1369" spans="1:3">
       <c r="A1369" s="1" t="inlineStr">
         <is>
-          <t>9786052874653</t>
+          <t>9786052874646</t>
         </is>
       </c>
       <c r="B1369" s="1" t="inlineStr">
         <is>
-          <t>Değişim Dönüşüm</t>
+          <t>Köşeli Hayat</t>
         </is>
       </c>
       <c r="C1369" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1370" spans="1:3">
       <c r="A1370" s="1" t="inlineStr">
         <is>
-          <t>9786052874332</t>
+          <t>9786052874547</t>
         </is>
       </c>
       <c r="B1370" s="1" t="inlineStr">
         <is>
-          <t>Konuş Benimle Kedicik (Yaşayan Kitap)</t>
+          <t>Sevmek Sana Uyanmaktır</t>
         </is>
       </c>
       <c r="C1370" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1371" spans="1:3">
       <c r="A1371" s="1" t="inlineStr">
         <is>
-          <t>9786052875261</t>
+          <t>9786052874639</t>
         </is>
       </c>
       <c r="B1371" s="1" t="inlineStr">
         <is>
-          <t>Ağustos</t>
+          <t>Songül - 2</t>
         </is>
       </c>
       <c r="C1371" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1372" spans="1:3">
       <c r="A1372" s="1" t="inlineStr">
         <is>
-          <t>9786052874004</t>
+          <t>9786052874615</t>
         </is>
       </c>
       <c r="B1372" s="1" t="inlineStr">
         <is>
-          <t>Kalbim De Orta Doğu’ya Dahil</t>
+          <t>Şiir ve Hikayeler</t>
         </is>
       </c>
       <c r="C1372" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1373" spans="1:3">
       <c r="A1373" s="1" t="inlineStr">
         <is>
-          <t>9786052875999</t>
+          <t>9786052875421</t>
         </is>
       </c>
       <c r="B1373" s="1" t="inlineStr">
         <is>
-          <t>Bana Ninni Söyle</t>
+          <t>Katilimi Tanıyorum</t>
         </is>
       </c>
       <c r="C1373" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1374" spans="1:3">
       <c r="A1374" s="1" t="inlineStr">
         <is>
-          <t>9786052875490</t>
+          <t>9786052874653</t>
         </is>
       </c>
       <c r="B1374" s="1" t="inlineStr">
         <is>
-          <t>Seni Ayrılmak İçin Sevmedim</t>
+          <t>Değişim Dönüşüm</t>
         </is>
       </c>
       <c r="C1374" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1375" spans="1:3">
       <c r="A1375" s="1" t="inlineStr">
         <is>
-          <t>9786052875889</t>
+          <t>9786052874332</t>
         </is>
       </c>
       <c r="B1375" s="1" t="inlineStr">
         <is>
-          <t>Elçi Ab-ı Hayat</t>
+          <t>Konuş Benimle Kedicik (Yaşayan Kitap)</t>
         </is>
       </c>
       <c r="C1375" s="1">
-        <v>65</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1376" spans="1:3">
       <c r="A1376" s="1" t="inlineStr">
         <is>
-          <t>9786052875896</t>
+          <t>9786052875261</t>
         </is>
       </c>
       <c r="B1376" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayat Dediğin</t>
+          <t>Ağustos</t>
         </is>
       </c>
       <c r="C1376" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="1377" spans="1:3">
       <c r="A1377" s="1" t="inlineStr">
         <is>
-          <t>9786052875803</t>
+          <t>9786052874004</t>
         </is>
       </c>
       <c r="B1377" s="1" t="inlineStr">
         <is>
-          <t>Cesaret</t>
+          <t>Kalbim De Orta Doğu’ya Dahil</t>
         </is>
       </c>
       <c r="C1377" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1378" spans="1:3">
       <c r="A1378" s="1" t="inlineStr">
         <is>
-          <t>9786052875971</t>
+          <t>9786052875999</t>
         </is>
       </c>
       <c r="B1378" s="1" t="inlineStr">
         <is>
-          <t>Tek Bedende Üç Yaşam</t>
+          <t>Bana Ninni Söyle</t>
         </is>
       </c>
       <c r="C1378" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1379" spans="1:3">
       <c r="A1379" s="1" t="inlineStr">
         <is>
-          <t>9786052875193</t>
+          <t>9786052875490</t>
         </is>
       </c>
       <c r="B1379" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Sis Altında - İstanbul Polisiyesi 2</t>
+          <t>Seni Ayrılmak İçin Sevmedim</t>
         </is>
       </c>
       <c r="C1379" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1380" spans="1:3">
       <c r="A1380" s="1" t="inlineStr">
         <is>
-          <t>9786052876022</t>
+          <t>9786052875889</t>
         </is>
       </c>
       <c r="B1380" s="1" t="inlineStr">
         <is>
-          <t>Muğlak</t>
+          <t>Elçi Ab-ı Hayat</t>
         </is>
       </c>
       <c r="C1380" s="1">
-        <v>23</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1381" spans="1:3">
       <c r="A1381" s="1" t="inlineStr">
         <is>
-          <t>9786052875100</t>
+          <t>9786052875896</t>
         </is>
       </c>
       <c r="B1381" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Planlama</t>
+          <t>Bir Hayat Dediğin</t>
         </is>
       </c>
       <c r="C1381" s="1">
-        <v>130</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1382" spans="1:3">
       <c r="A1382" s="1" t="inlineStr">
         <is>
-          <t>9786052876084</t>
+          <t>9786052875803</t>
         </is>
       </c>
       <c r="B1382" s="1" t="inlineStr">
         <is>
-          <t>Güzsever Ekinoks</t>
+          <t>Cesaret</t>
         </is>
       </c>
       <c r="C1382" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1383" spans="1:3">
       <c r="A1383" s="1" t="inlineStr">
         <is>
-          <t>9786052874837</t>
+          <t>9786052875971</t>
         </is>
       </c>
       <c r="B1383" s="1" t="inlineStr">
         <is>
-          <t>Züleyha’nın Odaları</t>
+          <t>Tek Bedende Üç Yaşam</t>
         </is>
       </c>
       <c r="C1383" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1384" spans="1:3">
       <c r="A1384" s="1" t="inlineStr">
         <is>
-          <t>9786052874592</t>
+          <t>9786052875193</t>
         </is>
       </c>
       <c r="B1384" s="1" t="inlineStr">
         <is>
-          <t>Beş İle Altı</t>
+          <t>İstanbul Sis Altında - İstanbul Polisiyesi 2</t>
         </is>
       </c>
       <c r="C1384" s="1">
-        <v>55</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1385" spans="1:3">
       <c r="A1385" s="1" t="inlineStr">
         <is>
-          <t>9786052873878</t>
+          <t>9786052876022</t>
         </is>
       </c>
       <c r="B1385" s="1" t="inlineStr">
         <is>
-          <t>Veren Gül</t>
+          <t>Muğlak</t>
         </is>
       </c>
       <c r="C1385" s="1">
-        <v>85</v>
+        <v>23</v>
       </c>
     </row>
     <row r="1386" spans="1:3">
       <c r="A1386" s="1" t="inlineStr">
         <is>
-          <t>9786052876268</t>
+          <t>9786052875100</t>
         </is>
       </c>
       <c r="B1386" s="1" t="inlineStr">
         <is>
-          <t>Beria</t>
+          <t>Stratejik Planlama</t>
         </is>
       </c>
       <c r="C1386" s="1">
-        <v>40</v>
+        <v>130</v>
       </c>
     </row>
     <row r="1387" spans="1:3">
       <c r="A1387" s="1" t="inlineStr">
         <is>
-          <t>9786052875113</t>
+          <t>9786052876084</t>
         </is>
       </c>
       <c r="B1387" s="1" t="inlineStr">
         <is>
-          <t>Çöplükteki Martılar</t>
+          <t>Güzsever Ekinoks</t>
         </is>
       </c>
       <c r="C1387" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1388" spans="1:3">
       <c r="A1388" s="1" t="inlineStr">
         <is>
-          <t>9786052875858</t>
+          <t>9786052874837</t>
         </is>
       </c>
       <c r="B1388" s="1" t="inlineStr">
         <is>
-          <t>1981 TKP Gölcük Davasında Ortak Savunma ve Marmara Yerel Haber Tanıklıkları</t>
+          <t>Züleyha’nın Odaları</t>
         </is>
       </c>
       <c r="C1388" s="1">
-        <v>70</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1389" spans="1:3">
       <c r="A1389" s="1" t="inlineStr">
         <is>
-          <t>9786052875902</t>
+          <t>9786052874592</t>
         </is>
       </c>
       <c r="B1389" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Kanatlarımın Arasında</t>
+          <t>Beş İle Altı</t>
         </is>
       </c>
       <c r="C1389" s="1">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1390" spans="1:3">
       <c r="A1390" s="1" t="inlineStr">
         <is>
-          <t>9786052875872</t>
+          <t>9786052873878</t>
         </is>
       </c>
       <c r="B1390" s="1" t="inlineStr">
         <is>
-          <t>Trabzon Şalpazarı Kemençe ve Ses Sanatçıları</t>
+          <t>Veren Gül</t>
         </is>
       </c>
       <c r="C1390" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="1391" spans="1:3">
       <c r="A1391" s="1" t="inlineStr">
         <is>
-          <t>9786052876015</t>
+          <t>9786052876268</t>
         </is>
       </c>
       <c r="B1391" s="1" t="inlineStr">
         <is>
-          <t>Mevsimsiz</t>
+          <t>Beria</t>
         </is>
       </c>
       <c r="C1391" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1392" spans="1:3">
       <c r="A1392" s="1" t="inlineStr">
         <is>
-          <t>9786052874424</t>
+          <t>9786052875113</t>
         </is>
       </c>
       <c r="B1392" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Şairi 14/33</t>
+          <t>Çöplükteki Martılar</t>
         </is>
       </c>
       <c r="C1392" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1393" spans="1:3">
       <c r="A1393" s="1" t="inlineStr">
         <is>
-          <t>9786052874318</t>
+          <t>9786052875858</t>
         </is>
       </c>
       <c r="B1393" s="1" t="inlineStr">
         <is>
-          <t>Bejeyen Berhevkiri Kurmanci-Tirki</t>
+          <t>1981 TKP Gölcük Davasında Ortak Savunma ve Marmara Yerel Haber Tanıklıkları</t>
         </is>
       </c>
       <c r="C1393" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1394" spans="1:3">
       <c r="A1394" s="1" t="inlineStr">
         <is>
-          <t>9786052874325</t>
+          <t>9786052875902</t>
         </is>
       </c>
       <c r="B1394" s="1" t="inlineStr">
         <is>
-          <t>Veser a Rezimana Kurdi ya Kurmanci Leker</t>
+          <t>Akdeniz Kanatlarımın Arasında</t>
         </is>
       </c>
       <c r="C1394" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="1395" spans="1:3">
       <c r="A1395" s="1" t="inlineStr">
         <is>
-          <t>9786052876367</t>
+          <t>9786052875872</t>
         </is>
       </c>
       <c r="B1395" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Yalnızlık</t>
+          <t>Trabzon Şalpazarı Kemençe ve Ses Sanatçıları</t>
         </is>
       </c>
       <c r="C1395" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1396" spans="1:3">
       <c r="A1396" s="1" t="inlineStr">
         <is>
-          <t>9786052875148</t>
+          <t>9786052876015</t>
         </is>
       </c>
       <c r="B1396" s="1" t="inlineStr">
         <is>
-          <t>Renksiz Dünya Hikayesi</t>
+          <t>Mevsimsiz</t>
         </is>
       </c>
       <c r="C1396" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1397" spans="1:3">
       <c r="A1397" s="1" t="inlineStr">
         <is>
-          <t>9786052874813</t>
+          <t>9786052874424</t>
         </is>
       </c>
       <c r="B1397" s="1" t="inlineStr">
         <is>
-          <t>Puhu - Osmanlı İstihbarat Savaşları</t>
+          <t>Yalnızlık Şairi 14/33</t>
         </is>
       </c>
       <c r="C1397" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="1398" spans="1:3">
       <c r="A1398" s="1" t="inlineStr">
         <is>
-          <t>9786052874851</t>
+          <t>9786052874318</t>
         </is>
       </c>
       <c r="B1398" s="1" t="inlineStr">
         <is>
-          <t>Yankısız Çığlıklar - Aşk</t>
+          <t>Bejeyen Berhevkiri Kurmanci-Tirki</t>
         </is>
       </c>
       <c r="C1398" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1399" spans="1:3">
       <c r="A1399" s="1" t="inlineStr">
         <is>
-          <t>9786052874455</t>
+          <t>9786052874325</t>
         </is>
       </c>
       <c r="B1399" s="1" t="inlineStr">
         <is>
-          <t>Zeynep</t>
+          <t>Veser a Rezimana Kurdi ya Kurmanci Leker</t>
         </is>
       </c>
       <c r="C1399" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1400" spans="1:3">
       <c r="A1400" s="1" t="inlineStr">
         <is>
-          <t>9786052874448</t>
+          <t>9786052876367</t>
         </is>
       </c>
       <c r="B1400" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kabuğu</t>
+          <t>İçimdeki Yalnızlık</t>
         </is>
       </c>
       <c r="C1400" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1401" spans="1:3">
       <c r="A1401" s="1" t="inlineStr">
         <is>
-          <t>9786052874240</t>
+          <t>9786052875148</t>
         </is>
       </c>
       <c r="B1401" s="1" t="inlineStr">
         <is>
-          <t>Belfü</t>
+          <t>Renksiz Dünya Hikayesi</t>
         </is>
       </c>
       <c r="C1401" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1402" spans="1:3">
       <c r="A1402" s="1" t="inlineStr">
         <is>
-          <t>9786052874158</t>
+          <t>9786052874813</t>
         </is>
       </c>
       <c r="B1402" s="1" t="inlineStr">
         <is>
-          <t>Istırapların Sonu</t>
+          <t>Puhu - Osmanlı İstihbarat Savaşları</t>
         </is>
       </c>
       <c r="C1402" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1403" spans="1:3">
       <c r="A1403" s="1" t="inlineStr">
         <is>
-          <t>9786052874202</t>
+          <t>9786052874851</t>
         </is>
       </c>
       <c r="B1403" s="1" t="inlineStr">
         <is>
-          <t>Avut Beni</t>
+          <t>Yankısız Çığlıklar - Aşk</t>
         </is>
       </c>
       <c r="C1403" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="1404" spans="1:3">
       <c r="A1404" s="1" t="inlineStr">
         <is>
-          <t>9786052874042</t>
+          <t>9786052874455</t>
         </is>
       </c>
       <c r="B1404" s="1" t="inlineStr">
         <is>
-          <t>Hayat Okulu Diploma</t>
+          <t>Zeynep</t>
         </is>
       </c>
       <c r="C1404" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1405" spans="1:3">
       <c r="A1405" s="1" t="inlineStr">
         <is>
-          <t>9786052874226</t>
+          <t>9786052874448</t>
         </is>
       </c>
       <c r="B1405" s="1" t="inlineStr">
         <is>
-          <t>S(özde) Aşk</t>
+          <t>Deniz Kabuğu</t>
         </is>
       </c>
       <c r="C1405" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1406" spans="1:3">
       <c r="A1406" s="1" t="inlineStr">
         <is>
-          <t>9786052873786</t>
+          <t>9786052874240</t>
         </is>
       </c>
       <c r="B1406" s="1" t="inlineStr">
         <is>
-          <t>Gazilerden Anılarla Kıbrıs</t>
+          <t>Belfü</t>
         </is>
       </c>
       <c r="C1406" s="1">
-        <v>150</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1407" spans="1:3">
       <c r="A1407" s="1" t="inlineStr">
         <is>
-          <t>9786052873885</t>
+          <t>9786052874158</t>
         </is>
       </c>
       <c r="B1407" s="1" t="inlineStr">
         <is>
-          <t>Başkaları</t>
+          <t>Istırapların Sonu</t>
         </is>
       </c>
       <c r="C1407" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1408" spans="1:3">
       <c r="A1408" s="1" t="inlineStr">
         <is>
-          <t>9786052874073</t>
+          <t>9786052874202</t>
         </is>
       </c>
       <c r="B1408" s="1" t="inlineStr">
         <is>
-          <t>Çilek ve Şeftali Kokan Bir Aşk Hikayesi</t>
+          <t>Avut Beni</t>
         </is>
       </c>
       <c r="C1408" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1409" spans="1:3">
       <c r="A1409" s="1" t="inlineStr">
         <is>
-          <t>9786052873960</t>
+          <t>9786052874042</t>
         </is>
       </c>
       <c r="B1409" s="1" t="inlineStr">
         <is>
-          <t>Şiir Mevsimi</t>
+          <t>Hayat Okulu Diploma</t>
         </is>
       </c>
       <c r="C1409" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1410" spans="1:3">
       <c r="A1410" s="1" t="inlineStr">
         <is>
-          <t>9786052873984</t>
+          <t>9786052874226</t>
         </is>
       </c>
       <c r="B1410" s="1" t="inlineStr">
         <is>
-          <t>Öngörüsüz Aşk</t>
+          <t>S(özde) Aşk</t>
         </is>
       </c>
       <c r="C1410" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1411" spans="1:3">
       <c r="A1411" s="1" t="inlineStr">
         <is>
-          <t>9786052876305</t>
+          <t>9786052873786</t>
         </is>
       </c>
       <c r="B1411" s="1" t="inlineStr">
         <is>
-          <t>Olasılık Teoremi ve Spor Bahislerinde Kesin Kazanç Yöntemleri</t>
+          <t>Gazilerden Anılarla Kıbrıs</t>
         </is>
       </c>
       <c r="C1411" s="1">
-        <v>1000</v>
+        <v>150</v>
       </c>
     </row>
     <row r="1412" spans="1:3">
       <c r="A1412" s="1" t="inlineStr">
         <is>
-          <t>9786052876183</t>
+          <t>9786052873885</t>
         </is>
       </c>
       <c r="B1412" s="1" t="inlineStr">
         <is>
-          <t>Aydınlıkta ve Karanlıkta</t>
+          <t>Başkaları</t>
         </is>
       </c>
       <c r="C1412" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1413" spans="1:3">
       <c r="A1413" s="1" t="inlineStr">
         <is>
-          <t>9786052876107</t>
+          <t>9786052874073</t>
         </is>
       </c>
       <c r="B1413" s="1" t="inlineStr">
         <is>
-          <t>12 Hayvanlı Masal Takvimi</t>
+          <t>Çilek ve Şeftali Kokan Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C1413" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="1414" spans="1:3">
       <c r="A1414" s="1" t="inlineStr">
         <is>
-          <t>9786052877364</t>
+          <t>9786052873960</t>
         </is>
       </c>
       <c r="B1414" s="1" t="inlineStr">
         <is>
-          <t>Yaşadım Seni Sonbahar</t>
+          <t>Şiir Mevsimi</t>
         </is>
       </c>
       <c r="C1414" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1415" spans="1:3">
       <c r="A1415" s="1" t="inlineStr">
         <is>
-          <t>9786052876121</t>
+          <t>9786052873984</t>
         </is>
       </c>
       <c r="B1415" s="1" t="inlineStr">
         <is>
-          <t>Direngen Şiirler</t>
+          <t>Öngörüsüz Aşk</t>
         </is>
       </c>
       <c r="C1415" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1416" spans="1:3">
       <c r="A1416" s="1" t="inlineStr">
         <is>
-          <t>9786052875834</t>
+          <t>9786052876305</t>
         </is>
       </c>
       <c r="B1416" s="1" t="inlineStr">
         <is>
-          <t>Kör - Kebbat 3</t>
+          <t>Olasılık Teoremi ve Spor Bahislerinde Kesin Kazanç Yöntemleri</t>
         </is>
       </c>
       <c r="C1416" s="1">
-        <v>35</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="1417" spans="1:3">
       <c r="A1417" s="1" t="inlineStr">
         <is>
-          <t>9786052875070</t>
+          <t>9786052876183</t>
         </is>
       </c>
       <c r="B1417" s="1" t="inlineStr">
         <is>
-          <t>From Chaos To Modern State</t>
+          <t>Aydınlıkta ve Karanlıkta</t>
         </is>
       </c>
       <c r="C1417" s="1">
-        <v>125</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1418" spans="1:3">
       <c r="A1418" s="1" t="inlineStr">
         <is>
-          <t>9786052874660</t>
+          <t>9786052876107</t>
         </is>
       </c>
       <c r="B1418" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak</t>
+          <t>12 Hayvanlı Masal Takvimi</t>
         </is>
       </c>
       <c r="C1418" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1419" spans="1:3">
       <c r="A1419" s="1" t="inlineStr">
         <is>
-          <t>9786052874080</t>
+          <t>9786052877364</t>
         </is>
       </c>
       <c r="B1419" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Yaşadım Seni Sonbahar</t>
         </is>
       </c>
       <c r="C1419" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1420" spans="1:3">
       <c r="A1420" s="1" t="inlineStr">
         <is>
-          <t>9786052873526</t>
+          <t>9786052876121</t>
         </is>
       </c>
       <c r="B1420" s="1" t="inlineStr">
         <is>
-          <t>Bilinçli Tutsak</t>
+          <t>Direngen Şiirler</t>
         </is>
       </c>
       <c r="C1420" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1421" spans="1:3">
       <c r="A1421" s="1" t="inlineStr">
         <is>
-          <t>9786052873601</t>
+          <t>9786052875834</t>
         </is>
       </c>
       <c r="B1421" s="1" t="inlineStr">
         <is>
-          <t>Gündüzün Karanlığı</t>
+          <t>Kör - Kebbat 3</t>
         </is>
       </c>
       <c r="C1421" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1422" spans="1:3">
       <c r="A1422" s="1" t="inlineStr">
         <is>
-          <t>9786052876114</t>
+          <t>9786052875070</t>
         </is>
       </c>
       <c r="B1422" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe Cinayetleri</t>
+          <t>From Chaos To Modern State</t>
         </is>
       </c>
       <c r="C1422" s="1">
-        <v>60</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1423" spans="1:3">
       <c r="A1423" s="1" t="inlineStr">
         <is>
-          <t>9786052875186</t>
+          <t>9786052874660</t>
         </is>
       </c>
       <c r="B1423" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Dünya</t>
+          <t>Çıkmaz Sokak</t>
         </is>
       </c>
       <c r="C1423" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1424" spans="1:3">
       <c r="A1424" s="1" t="inlineStr">
         <is>
-          <t>9786052875155</t>
+          <t>9786052874080</t>
         </is>
       </c>
       <c r="B1424" s="1" t="inlineStr">
         <is>
-          <t>Noya</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C1424" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1425" spans="1:3">
       <c r="A1425" s="1" t="inlineStr">
         <is>
-          <t>9786052875131</t>
+          <t>9786052873526</t>
         </is>
       </c>
       <c r="B1425" s="1" t="inlineStr">
         <is>
-          <t>Bir Tost Yeter</t>
+          <t>Bilinçli Tutsak</t>
         </is>
       </c>
       <c r="C1425" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1426" spans="1:3">
       <c r="A1426" s="1" t="inlineStr">
         <is>
-          <t>9786052875209</t>
+          <t>9786052873601</t>
         </is>
       </c>
       <c r="B1426" s="1" t="inlineStr">
         <is>
-          <t>Deccalin Askerleri</t>
+          <t>Gündüzün Karanlığı</t>
         </is>
       </c>
       <c r="C1426" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1427" spans="1:3">
       <c r="A1427" s="1" t="inlineStr">
         <is>
-          <t>9786052875179</t>
+          <t>9786052876114</t>
         </is>
       </c>
       <c r="B1427" s="1" t="inlineStr">
         <is>
-          <t>Unutulanlar</t>
+          <t>Göbeklitepe Cinayetleri</t>
         </is>
       </c>
       <c r="C1427" s="1">
-        <v>18</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1428" spans="1:3">
       <c r="A1428" s="1" t="inlineStr">
         <is>
-          <t>9786052874431</t>
+          <t>9786052875186</t>
         </is>
       </c>
       <c r="B1428" s="1" t="inlineStr">
         <is>
-          <t>En Büyük Keşfin İç Dünyandır</t>
+          <t>Sessiz Dünya</t>
         </is>
       </c>
       <c r="C1428" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1429" spans="1:3">
       <c r="A1429" s="1" t="inlineStr">
         <is>
-          <t>9786052873915</t>
+          <t>9786052875155</t>
         </is>
       </c>
       <c r="B1429" s="1" t="inlineStr">
         <is>
-          <t>Sarmal</t>
+          <t>Noya</t>
         </is>
       </c>
       <c r="C1429" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="1430" spans="1:3">
       <c r="A1430" s="1" t="inlineStr">
         <is>
-          <t>9786052873564</t>
+          <t>9786052875131</t>
         </is>
       </c>
       <c r="B1430" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış ve Dört Anasır</t>
+          <t>Bir Tost Yeter</t>
         </is>
       </c>
       <c r="C1430" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1431" spans="1:3">
       <c r="A1431" s="1" t="inlineStr">
         <is>
-          <t>9786052873557</t>
+          <t>9786052875209</t>
         </is>
       </c>
       <c r="B1431" s="1" t="inlineStr">
         <is>
-          <t>Hayata Tutunuyorum</t>
+          <t>Deccalin Askerleri</t>
         </is>
       </c>
       <c r="C1431" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1432" spans="1:3">
       <c r="A1432" s="1" t="inlineStr">
         <is>
-          <t>9786052873489</t>
+          <t>9786052875179</t>
         </is>
       </c>
       <c r="B1432" s="1" t="inlineStr">
         <is>
-          <t>Latin Amerika - Yolculuk X</t>
+          <t>Unutulanlar</t>
         </is>
       </c>
       <c r="C1432" s="1">
-        <v>120</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1433" spans="1:3">
       <c r="A1433" s="1" t="inlineStr">
         <is>
-          <t>9786052873519</t>
+          <t>9786052874431</t>
         </is>
       </c>
       <c r="B1433" s="1" t="inlineStr">
         <is>
-          <t>Septik</t>
+          <t>En Büyük Keşfin İç Dünyandır</t>
         </is>
       </c>
       <c r="C1433" s="1">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1434" spans="1:3">
       <c r="A1434" s="1" t="inlineStr">
         <is>
-          <t>9786052873595</t>
+          <t>9786052873915</t>
         </is>
       </c>
       <c r="B1434" s="1" t="inlineStr">
         <is>
-          <t>Çoban Ateşi</t>
+          <t>Sarmal</t>
         </is>
       </c>
       <c r="C1434" s="1">
-        <v>35</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1435" spans="1:3">
       <c r="A1435" s="1" t="inlineStr">
         <is>
-          <t>9786052873588</t>
+          <t>9786052873564</t>
         </is>
       </c>
       <c r="B1435" s="1" t="inlineStr">
         <is>
-          <t>Kalbe Uzak Kıyılar</t>
+          <t>Yaratılış ve Dört Anasır</t>
         </is>
       </c>
       <c r="C1435" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1436" spans="1:3">
       <c r="A1436" s="1" t="inlineStr">
         <is>
-          <t>9786052876343</t>
+          <t>9786052873557</t>
         </is>
       </c>
       <c r="B1436" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Kızı</t>
+          <t>Hayata Tutunuyorum</t>
         </is>
       </c>
       <c r="C1436" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1437" spans="1:3">
       <c r="A1437" s="1" t="inlineStr">
         <is>
-          <t>9786052876091</t>
+          <t>9786052873489</t>
         </is>
       </c>
       <c r="B1437" s="1" t="inlineStr">
         <is>
-          <t>88 Sihirli Bilmece</t>
+          <t>Latin Amerika - Yolculuk X</t>
         </is>
       </c>
       <c r="C1437" s="1">
-        <v>35</v>
+        <v>120</v>
       </c>
     </row>
     <row r="1438" spans="1:3">
       <c r="A1438" s="1" t="inlineStr">
         <is>
-          <t>9786052873533</t>
+          <t>9786052873519</t>
         </is>
       </c>
       <c r="B1438" s="1" t="inlineStr">
         <is>
-          <t>Different Economic Theories</t>
+          <t>Septik</t>
         </is>
       </c>
       <c r="C1438" s="1">
-        <v>125</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1439" spans="1:3">
       <c r="A1439" s="1" t="inlineStr">
         <is>
-          <t>9786052875230</t>
+          <t>9786052873595</t>
         </is>
       </c>
       <c r="B1439" s="1" t="inlineStr">
         <is>
-          <t>Gönül Bulutu</t>
+          <t>Çoban Ateşi</t>
         </is>
       </c>
       <c r="C1439" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1440" spans="1:3">
       <c r="A1440" s="1" t="inlineStr">
         <is>
-          <t>9786052875254</t>
+          <t>9786052873588</t>
         </is>
       </c>
       <c r="B1440" s="1" t="inlineStr">
         <is>
-          <t>Beni Hatırla</t>
+          <t>Kalbe Uzak Kıyılar</t>
         </is>
       </c>
       <c r="C1440" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1441" spans="1:3">
       <c r="A1441" s="1" t="inlineStr">
         <is>
-          <t>9786052875278</t>
+          <t>9786052876343</t>
         </is>
       </c>
       <c r="B1441" s="1" t="inlineStr">
         <is>
-          <t>Güz Yaprakları</t>
+          <t>Göçmen Kızı</t>
         </is>
       </c>
       <c r="C1441" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1442" spans="1:3">
       <c r="A1442" s="1" t="inlineStr">
         <is>
-          <t>9786052875124</t>
+          <t>9786052876091</t>
         </is>
       </c>
       <c r="B1442" s="1" t="inlineStr">
         <is>
-          <t>Özgürlüğün Yedi Rengi</t>
+          <t>88 Sihirli Bilmece</t>
         </is>
       </c>
       <c r="C1442" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1443" spans="1:3">
       <c r="A1443" s="1" t="inlineStr">
         <is>
-          <t>9786052875117</t>
+          <t>9786052873533</t>
         </is>
       </c>
       <c r="B1443" s="1" t="inlineStr">
         <is>
-          <t>Hurda Medeniyetler</t>
+          <t>Different Economic Theories</t>
         </is>
       </c>
       <c r="C1443" s="1">
-        <v>20</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1444" spans="1:3">
       <c r="A1444" s="1" t="inlineStr">
         <is>
-          <t>9786052875049</t>
+          <t>9786052875230</t>
         </is>
       </c>
       <c r="B1444" s="1" t="inlineStr">
         <is>
-          <t>Umut Hep Mavi</t>
+          <t>Gönül Bulutu</t>
         </is>
       </c>
       <c r="C1444" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1445" spans="1:3">
       <c r="A1445" s="1" t="inlineStr">
         <is>
-          <t>9786052874844</t>
+          <t>9786052875254</t>
         </is>
       </c>
       <c r="B1445" s="1" t="inlineStr">
         <is>
-          <t>Ki</t>
+          <t>Beni Hatırla</t>
         </is>
       </c>
       <c r="C1445" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1446" spans="1:3">
       <c r="A1446" s="1" t="inlineStr">
         <is>
-          <t>9786052876046</t>
+          <t>9786052875278</t>
         </is>
       </c>
       <c r="B1446" s="1" t="inlineStr">
         <is>
-          <t>Uyku Kıymetlimisss</t>
+          <t>Güz Yaprakları</t>
         </is>
       </c>
       <c r="C1446" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1447" spans="1:3">
       <c r="A1447" s="1" t="inlineStr">
         <is>
-          <t>9786051481616</t>
+          <t>9786052875124</t>
         </is>
       </c>
       <c r="B1447" s="1" t="inlineStr">
         <is>
-          <t>Rabbim İlmimi Arttır</t>
+          <t>Özgürlüğün Yedi Rengi</t>
         </is>
       </c>
       <c r="C1447" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1448" spans="1:3">
       <c r="A1448" s="1" t="inlineStr">
         <is>
-          <t>9786051481821</t>
+          <t>9786052875117</t>
         </is>
       </c>
       <c r="B1448" s="1" t="inlineStr">
         <is>
-          <t>Raul Mendez Ölmeli</t>
+          <t>Hurda Medeniyetler</t>
         </is>
       </c>
       <c r="C1448" s="1">
-        <v>13.88</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1449" spans="1:3">
       <c r="A1449" s="1" t="inlineStr">
         <is>
-          <t>9786051481647</t>
+          <t>9786052875049</t>
         </is>
       </c>
       <c r="B1449" s="1" t="inlineStr">
         <is>
-          <t>As' Tutulması</t>
+          <t>Umut Hep Mavi</t>
         </is>
       </c>
       <c r="C1449" s="1">
-        <v>15</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1450" spans="1:3">
       <c r="A1450" s="1" t="inlineStr">
         <is>
-          <t>9786051481906</t>
+          <t>9786052874844</t>
         </is>
       </c>
       <c r="B1450" s="1" t="inlineStr">
         <is>
-          <t>Destanların Savaşı - Kayıp Şehzade</t>
+          <t>Ki</t>
         </is>
       </c>
       <c r="C1450" s="1">
-        <v>13</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1451" spans="1:3">
       <c r="A1451" s="1" t="inlineStr">
         <is>
-          <t>9786051481722</t>
+          <t>9786052876046</t>
         </is>
       </c>
       <c r="B1451" s="1" t="inlineStr">
         <is>
-          <t>Kara Tabut</t>
+          <t>Uyku Kıymetlimisss</t>
         </is>
       </c>
       <c r="C1451" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1452" spans="1:3">
       <c r="A1452" s="1" t="inlineStr">
         <is>
-          <t>9786051481920</t>
+          <t>9786051481616</t>
         </is>
       </c>
       <c r="B1452" s="1" t="inlineStr">
         <is>
-          <t>Herkessizlik</t>
+          <t>Rabbim İlmimi Arttır</t>
         </is>
       </c>
       <c r="C1452" s="1">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1453" spans="1:3">
       <c r="A1453" s="1" t="inlineStr">
         <is>
-          <t>9786051481869</t>
+          <t>9786051481821</t>
         </is>
       </c>
       <c r="B1453" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Kalma Bir Şey</t>
+          <t>Raul Mendez Ölmeli</t>
         </is>
       </c>
       <c r="C1453" s="1">
-        <v>12</v>
+        <v>13.88</v>
       </c>
     </row>
     <row r="1454" spans="1:3">
       <c r="A1454" s="1" t="inlineStr">
         <is>
-          <t>9786051481739</t>
+          <t>9786051481647</t>
         </is>
       </c>
       <c r="B1454" s="1" t="inlineStr">
         <is>
-          <t>Biraz da Sen Sev Beni</t>
+          <t>As' Tutulması</t>
         </is>
       </c>
       <c r="C1454" s="1">
-        <v>9.49</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1455" spans="1:3">
       <c r="A1455" s="1" t="inlineStr">
         <is>
-          <t>9786051481890</t>
+          <t>9786051481906</t>
         </is>
       </c>
       <c r="B1455" s="1" t="inlineStr">
         <is>
-          <t>Age of Love</t>
+          <t>Destanların Savaşı - Kayıp Şehzade</t>
         </is>
       </c>
       <c r="C1455" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="1456" spans="1:3">
       <c r="A1456" s="1" t="inlineStr">
         <is>
-          <t>9786051481913</t>
+          <t>9786051481722</t>
         </is>
       </c>
       <c r="B1456" s="1" t="inlineStr">
         <is>
-          <t>Siyah Eldiven</t>
+          <t>Kara Tabut</t>
         </is>
       </c>
       <c r="C1456" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1457" spans="1:3">
       <c r="A1457" s="1" t="inlineStr">
         <is>
-          <t>9786051481982</t>
+          <t>9786051481920</t>
         </is>
       </c>
       <c r="B1457" s="1" t="inlineStr">
         <is>
-          <t>Yükselen Aşk Günlerinde</t>
+          <t>Herkessizlik</t>
         </is>
       </c>
       <c r="C1457" s="1">
-        <v>9.26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="1458" spans="1:3">
       <c r="A1458" s="1" t="inlineStr">
         <is>
-          <t>9786051481012</t>
+          <t>9786051481869</t>
         </is>
       </c>
       <c r="B1458" s="1" t="inlineStr">
         <is>
-          <t>Daldığım Ufuklar</t>
+          <t>Aşktan Kalma Bir Şey</t>
         </is>
       </c>
       <c r="C1458" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1459" spans="1:3">
       <c r="A1459" s="1" t="inlineStr">
         <is>
-          <t>9786051481975</t>
+          <t>9786051481739</t>
         </is>
       </c>
       <c r="B1459" s="1" t="inlineStr">
         <is>
-          <t>Efsunlu Şiirler</t>
+          <t>Biraz da Sen Sev Beni</t>
         </is>
       </c>
       <c r="C1459" s="1">
-        <v>9.26</v>
+        <v>9.49</v>
       </c>
     </row>
     <row r="1460" spans="1:3">
       <c r="A1460" s="1" t="inlineStr">
         <is>
-          <t>9786051487069</t>
+          <t>9786051481890</t>
         </is>
       </c>
       <c r="B1460" s="1" t="inlineStr">
         <is>
-          <t>Birileri Aşk mı Dedi</t>
+          <t>Age of Love</t>
         </is>
       </c>
       <c r="C1460" s="1">
-        <v>11.11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1461" spans="1:3">
       <c r="A1461" s="1" t="inlineStr">
         <is>
-          <t>9786052875346</t>
+          <t>9786051481913</t>
         </is>
       </c>
       <c r="B1461" s="1" t="inlineStr">
         <is>
-          <t>Borazan</t>
+          <t>Siyah Eldiven</t>
         </is>
       </c>
       <c r="C1461" s="1">
-        <v>75</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1462" spans="1:3">
       <c r="A1462" s="1" t="inlineStr">
         <is>
-          <t>9786052875377</t>
+          <t>9786051481982</t>
         </is>
       </c>
       <c r="B1462" s="1" t="inlineStr">
         <is>
-          <t>Doğanın İntiharı</t>
+          <t>Yükselen Aşk Günlerinde</t>
         </is>
       </c>
       <c r="C1462" s="1">
-        <v>75</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1463" spans="1:3">
       <c r="A1463" s="1" t="inlineStr">
         <is>
-          <t>9786052875445</t>
+          <t>9786051481012</t>
         </is>
       </c>
       <c r="B1463" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Zamanı Durduramadım</t>
+          <t>Daldığım Ufuklar</t>
         </is>
       </c>
       <c r="C1463" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1464" spans="1:3">
       <c r="A1464" s="1" t="inlineStr">
         <is>
-          <t>9786052875353</t>
+          <t>9786051481975</t>
         </is>
       </c>
       <c r="B1464" s="1" t="inlineStr">
         <is>
-          <t>Orabi Çiftliği</t>
+          <t>Efsunlu Şiirler</t>
         </is>
       </c>
       <c r="C1464" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1465" spans="1:3">
       <c r="A1465" s="1" t="inlineStr">
         <is>
-          <t>9786052874684</t>
+          <t>9786051487069</t>
         </is>
       </c>
       <c r="B1465" s="1" t="inlineStr">
         <is>
-          <t>Hakkari'de Gazeteci Olmak</t>
+          <t>Birileri Aşk mı Dedi</t>
         </is>
       </c>
       <c r="C1465" s="1">
-        <v>55</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1466" spans="1:3">
       <c r="A1466" s="1" t="inlineStr">
         <is>
-          <t>9786052874516</t>
+          <t>9786052875346</t>
         </is>
       </c>
       <c r="B1466" s="1" t="inlineStr">
         <is>
-          <t>Tutsa Ya Elimi</t>
+          <t>Borazan</t>
         </is>
       </c>
       <c r="C1466" s="1">
-        <v>15</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1467" spans="1:3">
       <c r="A1467" s="1" t="inlineStr">
         <is>
-          <t>9786052874394</t>
+          <t>9786052875377</t>
         </is>
       </c>
       <c r="B1467" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Nasrettin Hoca</t>
+          <t>Doğanın İntiharı</t>
         </is>
       </c>
       <c r="C1467" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1468" spans="1:3">
       <c r="A1468" s="1" t="inlineStr">
         <is>
-          <t>9786052874714</t>
+          <t>9786052875445</t>
         </is>
       </c>
       <c r="B1468" s="1" t="inlineStr">
         <is>
-          <t>Gülüyoruz Ağlanacak Halimize</t>
+          <t>Yürüyen Zamanı Durduramadım</t>
         </is>
       </c>
       <c r="C1468" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1469" spans="1:3">
       <c r="A1469" s="1" t="inlineStr">
         <is>
-          <t>9786052874691</t>
+          <t>9786052875353</t>
         </is>
       </c>
       <c r="B1469" s="1" t="inlineStr">
         <is>
-          <t>Kim Yalnız Değil Ki?</t>
+          <t>Orabi Çiftliği</t>
         </is>
       </c>
       <c r="C1469" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1470" spans="1:3">
       <c r="A1470" s="1" t="inlineStr">
         <is>
-          <t>9786052874721</t>
+          <t>9786052874684</t>
         </is>
       </c>
       <c r="B1470" s="1" t="inlineStr">
         <is>
-          <t>Varoluş</t>
+          <t>Hakkari'de Gazeteci Olmak</t>
         </is>
       </c>
       <c r="C1470" s="1">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1471" spans="1:3">
       <c r="A1471" s="1" t="inlineStr">
         <is>
-          <t>9786052874738</t>
+          <t>9786052874516</t>
         </is>
       </c>
       <c r="B1471" s="1" t="inlineStr">
         <is>
-          <t>Kendinde Ben Veya Uzantı</t>
+          <t>Tutsa Ya Elimi</t>
         </is>
       </c>
       <c r="C1471" s="1">
-        <v>45</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1472" spans="1:3">
       <c r="A1472" s="1" t="inlineStr">
         <is>
-          <t>9786052874363</t>
+          <t>9786052874394</t>
         </is>
       </c>
       <c r="B1472" s="1" t="inlineStr">
         <is>
-          <t>Artemis</t>
+          <t>İçimizdeki Nasrettin Hoca</t>
         </is>
       </c>
       <c r="C1472" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1473" spans="1:3">
       <c r="A1473" s="1" t="inlineStr">
         <is>
-          <t>9786052874356</t>
+          <t>9786052874714</t>
         </is>
       </c>
       <c r="B1473" s="1" t="inlineStr">
         <is>
-          <t>Dinle Evlat</t>
+          <t>Gülüyoruz Ağlanacak Halimize</t>
         </is>
       </c>
       <c r="C1473" s="1">
-        <v>37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1474" spans="1:3">
       <c r="A1474" s="1" t="inlineStr">
         <is>
-          <t>9786052874387</t>
+          <t>9786052874691</t>
         </is>
       </c>
       <c r="B1474" s="1" t="inlineStr">
         <is>
-          <t>Denizdeki Kayıp İnci</t>
+          <t>Kim Yalnız Değil Ki?</t>
         </is>
       </c>
       <c r="C1474" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1475" spans="1:3">
       <c r="A1475" s="1" t="inlineStr">
         <is>
-          <t>9786052874110</t>
+          <t>9786052874721</t>
         </is>
       </c>
       <c r="B1475" s="1" t="inlineStr">
         <is>
-          <t>Harun'lu Masallar</t>
+          <t>Varoluş</t>
         </is>
       </c>
       <c r="C1475" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1476" spans="1:3">
       <c r="A1476" s="1" t="inlineStr">
         <is>
-          <t>9786052874172</t>
+          <t>9786052874738</t>
         </is>
       </c>
       <c r="B1476" s="1" t="inlineStr">
         <is>
-          <t>C.O.T.U 0202 Or The Hourglass Planet</t>
+          <t>Kendinde Ben Veya Uzantı</t>
         </is>
       </c>
       <c r="C1476" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1477" spans="1:3">
       <c r="A1477" s="1" t="inlineStr">
         <is>
-          <t>9786052875841</t>
+          <t>9786052874363</t>
         </is>
       </c>
       <c r="B1477" s="1" t="inlineStr">
         <is>
-          <t>Ah Medya Vah Medya</t>
+          <t>Artemis</t>
         </is>
       </c>
       <c r="C1477" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="1478" spans="1:3">
       <c r="A1478" s="1" t="inlineStr">
         <is>
-          <t>9786052876145</t>
+          <t>9786052874356</t>
         </is>
       </c>
       <c r="B1478" s="1" t="inlineStr">
         <is>
-          <t>İncirli Köşk</t>
+          <t>Dinle Evlat</t>
         </is>
       </c>
       <c r="C1478" s="1">
-        <v>50</v>
+        <v>37</v>
       </c>
     </row>
     <row r="1479" spans="1:3">
       <c r="A1479" s="1" t="inlineStr">
         <is>
-          <t>9786052875391</t>
+          <t>9786052874387</t>
         </is>
       </c>
       <c r="B1479" s="1" t="inlineStr">
         <is>
-          <t>Ali Öykü 3</t>
+          <t>Denizdeki Kayıp İnci</t>
         </is>
       </c>
       <c r="C1479" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1480" spans="1:3">
       <c r="A1480" s="1" t="inlineStr">
         <is>
-          <t>9786052873977</t>
+          <t>9786052874110</t>
         </is>
       </c>
       <c r="B1480" s="1" t="inlineStr">
         <is>
-          <t>Yarım Yüz</t>
+          <t>Harun'lu Masallar</t>
         </is>
       </c>
       <c r="C1480" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1481" spans="1:3">
       <c r="A1481" s="1" t="inlineStr">
         <is>
-          <t>9786052874554</t>
+          <t>9786052874172</t>
         </is>
       </c>
       <c r="B1481" s="1" t="inlineStr">
         <is>
-          <t>Ben De Sevmeyi Öğrendim</t>
+          <t>C.O.T.U 0202 Or The Hourglass Planet</t>
         </is>
       </c>
       <c r="C1481" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1482" spans="1:3">
       <c r="A1482" s="1" t="inlineStr">
         <is>
-          <t>9786052874493</t>
+          <t>9786052875841</t>
         </is>
       </c>
       <c r="B1482" s="1" t="inlineStr">
         <is>
-          <t>Çevir Sayfalarımı</t>
+          <t>Ah Medya Vah Medya</t>
         </is>
       </c>
       <c r="C1482" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1483" spans="1:3">
       <c r="A1483" s="1" t="inlineStr">
         <is>
-          <t>9786052874233</t>
+          <t>9786052876145</t>
         </is>
       </c>
       <c r="B1483" s="1" t="inlineStr">
         <is>
-          <t>Bir Düş Güncesi</t>
+          <t>İncirli Köşk</t>
         </is>
       </c>
       <c r="C1483" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1484" spans="1:3">
       <c r="A1484" s="1" t="inlineStr">
         <is>
-          <t>9786052874127</t>
+          <t>9786052875391</t>
         </is>
       </c>
       <c r="B1484" s="1" t="inlineStr">
         <is>
-          <t>Kompozisyon Yazma Defteri</t>
+          <t>Ali Öykü 3</t>
         </is>
       </c>
       <c r="C1484" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="1485" spans="1:3">
       <c r="A1485" s="1" t="inlineStr">
         <is>
-          <t>9786052874103</t>
+          <t>9786052873977</t>
         </is>
       </c>
       <c r="B1485" s="1" t="inlineStr">
         <is>
-          <t>Asmanın Gözyaşları</t>
+          <t>Yarım Yüz</t>
         </is>
       </c>
       <c r="C1485" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1486" spans="1:3">
       <c r="A1486" s="1" t="inlineStr">
         <is>
-          <t>9786052874097</t>
+          <t>9786052874554</t>
         </is>
       </c>
       <c r="B1486" s="1" t="inlineStr">
         <is>
-          <t>Bedensizler</t>
+          <t>Ben De Sevmeyi Öğrendim</t>
         </is>
       </c>
       <c r="C1486" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1487" spans="1:3">
       <c r="A1487" s="1" t="inlineStr">
         <is>
-          <t>9786052874066</t>
+          <t>9786052874493</t>
         </is>
       </c>
       <c r="B1487" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergenler İçin 35 Terapi Etkinliği</t>
+          <t>Çevir Sayfalarımı</t>
         </is>
       </c>
       <c r="C1487" s="1">
-        <v>22</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1488" spans="1:3">
       <c r="A1488" s="1" t="inlineStr">
         <is>
-          <t>9786052874028</t>
+          <t>9786052874233</t>
         </is>
       </c>
       <c r="B1488" s="1" t="inlineStr">
         <is>
-          <t>Solgun Seher</t>
+          <t>Bir Düş Güncesi</t>
         </is>
       </c>
       <c r="C1488" s="1">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1489" spans="1:3">
       <c r="A1489" s="1" t="inlineStr">
         <is>
-          <t>9786052874059</t>
+          <t>9786052874127</t>
         </is>
       </c>
       <c r="B1489" s="1" t="inlineStr">
         <is>
-          <t>Sınav Kaygısını Yenmek İçin 16 Etkin Uygulama</t>
+          <t>Kompozisyon Yazma Defteri</t>
         </is>
       </c>
       <c r="C1489" s="1">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1490" spans="1:3">
       <c r="A1490" s="1" t="inlineStr">
         <is>
-          <t>9786052874011</t>
+          <t>9786052874103</t>
         </is>
       </c>
       <c r="B1490" s="1" t="inlineStr">
         <is>
-          <t>Aziz Kristaller</t>
+          <t>Asmanın Gözyaşları</t>
         </is>
       </c>
       <c r="C1490" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1491" spans="1:3">
       <c r="A1491" s="1" t="inlineStr">
         <is>
-          <t>9786052873991</t>
+          <t>9786052874097</t>
         </is>
       </c>
       <c r="B1491" s="1" t="inlineStr">
         <is>
-          <t>Mistik Yolda Aşk Fısıltıları</t>
+          <t>Bedensizler</t>
         </is>
       </c>
       <c r="C1491" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1492" spans="1:3">
       <c r="A1492" s="1" t="inlineStr">
         <is>
-          <t>9786052873205</t>
+          <t>9786052874066</t>
         </is>
       </c>
       <c r="B1492" s="1" t="inlineStr">
         <is>
-          <t>Dosta Doğru</t>
+          <t>Çocuk ve Ergenler İçin 35 Terapi Etkinliği</t>
         </is>
       </c>
       <c r="C1492" s="1">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="1493" spans="1:3">
       <c r="A1493" s="1" t="inlineStr">
         <is>
-          <t>9786052873137</t>
+          <t>9786052874028</t>
         </is>
       </c>
       <c r="B1493" s="1" t="inlineStr">
         <is>
-          <t>Sevgiye ve Hayata Dair Şiirler</t>
+          <t>Solgun Seher</t>
         </is>
       </c>
       <c r="C1493" s="1">
-        <v>65</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1494" spans="1:3">
       <c r="A1494" s="1" t="inlineStr">
         <is>
-          <t>9786052875322</t>
+          <t>9786052874059</t>
         </is>
       </c>
       <c r="B1494" s="1" t="inlineStr">
         <is>
-          <t>Hüznüzan</t>
+          <t>Sınav Kaygısını Yenmek İçin 16 Etkin Uygulama</t>
         </is>
       </c>
       <c r="C1494" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1495" spans="1:3">
       <c r="A1495" s="1" t="inlineStr">
         <is>
-          <t>9786052875384</t>
+          <t>9786052874011</t>
         </is>
       </c>
       <c r="B1495" s="1" t="inlineStr">
         <is>
-          <t>İnd Dağı'nın Arkası</t>
+          <t>Aziz Kristaller</t>
         </is>
       </c>
       <c r="C1495" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1496" spans="1:3">
       <c r="A1496" s="1" t="inlineStr">
         <is>
-          <t>9786052875032</t>
+          <t>9786052873991</t>
         </is>
       </c>
       <c r="B1496" s="1" t="inlineStr">
         <is>
-          <t>Toparlandım Devam Ettim</t>
+          <t>Mistik Yolda Aşk Fısıltıları</t>
         </is>
       </c>
       <c r="C1496" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1497" spans="1:3">
       <c r="A1497" s="1" t="inlineStr">
         <is>
-          <t>9786052874943</t>
+          <t>9786052873205</t>
         </is>
       </c>
       <c r="B1497" s="1" t="inlineStr">
         <is>
-          <t>Veli ve Tutkusu</t>
+          <t>Dosta Doğru</t>
         </is>
       </c>
       <c r="C1497" s="1">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1498" spans="1:3">
       <c r="A1498" s="1" t="inlineStr">
         <is>
-          <t>9786052874141</t>
+          <t>9786052873137</t>
         </is>
       </c>
       <c r="B1498" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Olmak</t>
+          <t>Sevgiye ve Hayata Dair Şiirler</t>
         </is>
       </c>
       <c r="C1498" s="1">
-        <v>20</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1499" spans="1:3">
       <c r="A1499" s="1" t="inlineStr">
         <is>
-          <t>9786052873823</t>
+          <t>9786052875322</t>
         </is>
       </c>
       <c r="B1499" s="1" t="inlineStr">
         <is>
-          <t>Şiir-sel</t>
+          <t>Hüznüzan</t>
         </is>
       </c>
       <c r="C1499" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1500" spans="1:3">
       <c r="A1500" s="1" t="inlineStr">
         <is>
-          <t>9786052874134</t>
+          <t>9786052875384</t>
         </is>
       </c>
       <c r="B1500" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye'de Mega Proje Gerçeği</t>
+          <t>İnd Dağı'nın Arkası</t>
         </is>
       </c>
       <c r="C1500" s="1">
-        <v>125</v>
+        <v>90</v>
       </c>
     </row>
     <row r="1501" spans="1:3">
       <c r="A1501" s="1" t="inlineStr">
         <is>
-          <t>9786052874165</t>
+          <t>9786052875032</t>
         </is>
       </c>
       <c r="B1501" s="1" t="inlineStr">
         <is>
-          <t>Esintiler</t>
+          <t>Toparlandım Devam Ettim</t>
         </is>
       </c>
       <c r="C1501" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1502" spans="1:3">
       <c r="A1502" s="1" t="inlineStr">
         <is>
-          <t>9786052873861</t>
+          <t>9786052874943</t>
         </is>
       </c>
       <c r="B1502" s="1" t="inlineStr">
         <is>
-          <t>Ayrılığın Eş Zamanlı Tüm Parçaları</t>
+          <t>Veli ve Tutkusu</t>
         </is>
       </c>
       <c r="C1502" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1503" spans="1:3">
       <c r="A1503" s="1" t="inlineStr">
         <is>
-          <t>9786052873816</t>
+          <t>9786052874141</t>
         </is>
       </c>
       <c r="B1503" s="1" t="inlineStr">
         <is>
-          <t>Demir Kapının Ardı</t>
+          <t>Mutlu Olmak</t>
         </is>
       </c>
       <c r="C1503" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1504" spans="1:3">
       <c r="A1504" s="1" t="inlineStr">
         <is>
-          <t>9786052873809</t>
+          <t>9786052873823</t>
         </is>
       </c>
       <c r="B1504" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Adam</t>
+          <t>Şiir-sel</t>
         </is>
       </c>
       <c r="C1504" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1505" spans="1:3">
       <c r="A1505" s="1" t="inlineStr">
         <is>
-          <t>9786052873632</t>
+          <t>9786052874134</t>
         </is>
       </c>
       <c r="B1505" s="1" t="inlineStr">
         <is>
-          <t>Songül</t>
+          <t>Dünyada ve Türkiye'de Mega Proje Gerçeği</t>
         </is>
       </c>
       <c r="C1505" s="1">
-        <v>40</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1506" spans="1:3">
       <c r="A1506" s="1" t="inlineStr">
         <is>
-          <t>9786052873649</t>
+          <t>9786052874165</t>
         </is>
       </c>
       <c r="B1506" s="1" t="inlineStr">
         <is>
-          <t>Katıl Bize..!</t>
+          <t>Esintiler</t>
         </is>
       </c>
       <c r="C1506" s="1">
-        <v>18</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1507" spans="1:3">
       <c r="A1507" s="1" t="inlineStr">
         <is>
-          <t>9786052873618</t>
+          <t>9786052873861</t>
         </is>
       </c>
       <c r="B1507" s="1" t="inlineStr">
         <is>
-          <t>2'si Gitti 7'si Kaldı</t>
+          <t>Ayrılığın Eş Zamanlı Tüm Parçaları</t>
         </is>
       </c>
       <c r="C1507" s="1">
-        <v>65</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1508" spans="1:3">
       <c r="A1508" s="1" t="inlineStr">
         <is>
-          <t>9786052872635</t>
+          <t>9786052873816</t>
         </is>
       </c>
       <c r="B1508" s="1" t="inlineStr">
         <is>
-          <t>Yoga Sutralar 1</t>
+          <t>Demir Kapının Ardı</t>
         </is>
       </c>
       <c r="C1508" s="1">
-        <v>115</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1509" spans="1:3">
       <c r="A1509" s="1" t="inlineStr">
         <is>
-          <t>9786052870969</t>
+          <t>9786052873809</t>
         </is>
       </c>
       <c r="B1509" s="1" t="inlineStr">
         <is>
-          <t>Ben Aylin</t>
+          <t>Beyaz Adam</t>
         </is>
       </c>
       <c r="C1509" s="1">
-        <v>18.52</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1510" spans="1:3">
       <c r="A1510" s="1" t="inlineStr">
         <is>
-          <t>9786052875018</t>
+          <t>9786052873632</t>
         </is>
       </c>
       <c r="B1510" s="1" t="inlineStr">
         <is>
-          <t>Geriye Kalan</t>
+          <t>Songül</t>
         </is>
       </c>
       <c r="C1510" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1511" spans="1:3">
       <c r="A1511" s="1" t="inlineStr">
         <is>
-          <t>9786052874707</t>
+          <t>9786052873649</t>
         </is>
       </c>
       <c r="B1511" s="1" t="inlineStr">
         <is>
-          <t>Dalida</t>
+          <t>Katıl Bize..!</t>
         </is>
       </c>
       <c r="C1511" s="1">
-        <v>50</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1512" spans="1:3">
       <c r="A1512" s="1" t="inlineStr">
         <is>
-          <t>9786052875360</t>
+          <t>9786052873618</t>
         </is>
       </c>
       <c r="B1512" s="1" t="inlineStr">
         <is>
-          <t>Gayya Kuyusu'nun Mutsuzluğu</t>
+          <t>2'si Gitti 7'si Kaldı</t>
         </is>
       </c>
       <c r="C1512" s="1">
-        <v>75</v>
+        <v>65</v>
       </c>
     </row>
     <row r="1513" spans="1:3">
       <c r="A1513" s="1" t="inlineStr">
         <is>
-          <t>9786052874677</t>
+          <t>9786052872635</t>
         </is>
       </c>
       <c r="B1513" s="1" t="inlineStr">
         <is>
-          <t>Senbahar Mevsimim</t>
+          <t>Yoga Sutralar 1</t>
         </is>
       </c>
       <c r="C1513" s="1">
-        <v>45</v>
+        <v>115</v>
       </c>
     </row>
     <row r="1514" spans="1:3">
       <c r="A1514" s="1" t="inlineStr">
         <is>
-          <t>9786052874981</t>
+          <t>9786052870969</t>
         </is>
       </c>
       <c r="B1514" s="1" t="inlineStr">
         <is>
-          <t>Aklım Bedenimi Terk Etti</t>
+          <t>Ben Aylin</t>
         </is>
       </c>
       <c r="C1514" s="1">
-        <v>45</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1515" spans="1:3">
       <c r="A1515" s="1" t="inlineStr">
         <is>
-          <t>9786054516834</t>
+          <t>9786052875018</t>
         </is>
       </c>
       <c r="B1515" s="1" t="inlineStr">
         <is>
-          <t>Zirvedeki Yalnızlık</t>
+          <t>Geriye Kalan</t>
         </is>
       </c>
       <c r="C1515" s="1">
-        <v>16.67</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1516" spans="1:3">
       <c r="A1516" s="1" t="inlineStr">
         <is>
-          <t>9786055303211</t>
+          <t>9786052874707</t>
         </is>
       </c>
       <c r="B1516" s="1" t="inlineStr">
         <is>
-          <t>Zinhar</t>
+          <t>Dalida</t>
         </is>
       </c>
       <c r="C1516" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1517" spans="1:3">
       <c r="A1517" s="1" t="inlineStr">
         <is>
-          <t>9786054516223</t>
+          <t>9786052875360</t>
         </is>
       </c>
       <c r="B1517" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Hanım’ın Masalları</t>
+          <t>Gayya Kuyusu'nun Mutsuzluğu</t>
         </is>
       </c>
       <c r="C1517" s="1">
-        <v>6.48</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1518" spans="1:3">
       <c r="A1518" s="1" t="inlineStr">
         <is>
-          <t>9786054516971</t>
+          <t>9786052874677</t>
         </is>
       </c>
       <c r="B1518" s="1" t="inlineStr">
         <is>
-          <t>Zeren Aforizmalar</t>
+          <t>Senbahar Mevsimim</t>
         </is>
       </c>
       <c r="C1518" s="1">
-        <v>9.26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1519" spans="1:3">
       <c r="A1519" s="1" t="inlineStr">
         <is>
-          <t>9786051480473</t>
+          <t>9786052874981</t>
         </is>
       </c>
       <c r="B1519" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Koruyucuları - 1 Macera Başlıyor</t>
+          <t>Aklım Bedenimi Terk Etti</t>
         </is>
       </c>
       <c r="C1519" s="1">
-        <v>11.11</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1520" spans="1:3">
       <c r="A1520" s="1" t="inlineStr">
         <is>
-          <t>9786051480589</t>
+          <t>9786054516834</t>
         </is>
       </c>
       <c r="B1520" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kıyısında Yaşayanlara Mektup</t>
+          <t>Zirvedeki Yalnızlık</t>
         </is>
       </c>
       <c r="C1520" s="1">
-        <v>13.89</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1521" spans="1:3">
       <c r="A1521" s="1" t="inlineStr">
         <is>
-          <t>9789944205580</t>
+          <t>9786055303211</t>
         </is>
       </c>
       <c r="B1521" s="1" t="inlineStr">
         <is>
-          <t>Zabit</t>
+          <t>Zinhar</t>
         </is>
       </c>
       <c r="C1521" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1522" spans="1:3">
       <c r="A1522" s="1" t="inlineStr">
         <is>
-          <t>9786054685790</t>
+          <t>9786054516223</t>
         </is>
       </c>
       <c r="B1522" s="1" t="inlineStr">
         <is>
-          <t>Yürek Sancılarım</t>
+          <t>Zeynep Hanım’ın Masalları</t>
         </is>
       </c>
       <c r="C1522" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1523" spans="1:3">
       <c r="A1523" s="1" t="inlineStr">
         <is>
-          <t>9786054516667</t>
+          <t>9786054516971</t>
         </is>
       </c>
       <c r="B1523" s="1" t="inlineStr">
         <is>
-          <t>Yüreğime İsmini Verdim</t>
+          <t>Zeren Aforizmalar</t>
         </is>
       </c>
       <c r="C1523" s="1">
-        <v>12.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1524" spans="1:3">
       <c r="A1524" s="1" t="inlineStr">
         <is>
-          <t>9786054516346</t>
+          <t>9786051480473</t>
         </is>
       </c>
       <c r="B1524" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Damlalar</t>
+          <t>Zamanın Koruyucuları - 1 Macera Başlıyor</t>
         </is>
       </c>
       <c r="C1524" s="1">
-        <v>6.48</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1525" spans="1:3">
       <c r="A1525" s="1" t="inlineStr">
         <is>
-          <t>9786054685967</t>
+          <t>9786051480589</t>
         </is>
       </c>
       <c r="B1525" s="1" t="inlineStr">
         <is>
-          <t>Yüreğimden Çıkanı Kalbin Duysun</t>
+          <t>Zamanın Kıyısında Yaşayanlara Mektup</t>
         </is>
       </c>
       <c r="C1525" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1526" spans="1:3">
       <c r="A1526" s="1" t="inlineStr">
         <is>
-          <t>9789944205887</t>
+          <t>9789944205580</t>
         </is>
       </c>
       <c r="B1526" s="1" t="inlineStr">
         <is>
-          <t>Yol</t>
+          <t>Zabit</t>
         </is>
       </c>
       <c r="C1526" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1527" spans="1:3">
       <c r="A1527" s="1" t="inlineStr">
         <is>
-          <t>9786054685615</t>
+          <t>9786054685790</t>
         </is>
       </c>
       <c r="B1527" s="1" t="inlineStr">
         <is>
-          <t>Yılların İzi</t>
+          <t>Yürek Sancılarım</t>
         </is>
       </c>
       <c r="C1527" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1528" spans="1:3">
       <c r="A1528" s="1" t="inlineStr">
         <is>
-          <t>9786054516803</t>
+          <t>9786054516667</t>
         </is>
       </c>
       <c r="B1528" s="1" t="inlineStr">
         <is>
-          <t>Yıkama Yağlama Partisi</t>
+          <t>Yüreğime İsmini Verdim</t>
         </is>
       </c>
       <c r="C1528" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="1529" spans="1:3">
       <c r="A1529" s="1" t="inlineStr">
         <is>
-          <t>9786051480978</t>
+          <t>9786054516346</t>
         </is>
       </c>
       <c r="B1529" s="1" t="inlineStr">
         <is>
-          <t>Yazmaya Devam Bitmez</t>
+          <t>Yüreğimden Damlalar</t>
         </is>
       </c>
       <c r="C1529" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1530" spans="1:3">
       <c r="A1530" s="1" t="inlineStr">
         <is>
-          <t>9786055303235</t>
+          <t>9786054685967</t>
         </is>
       </c>
       <c r="B1530" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Irmağı</t>
+          <t>Yüreğimden Çıkanı Kalbin Duysun</t>
         </is>
       </c>
       <c r="C1530" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1531" spans="1:3">
       <c r="A1531" s="1" t="inlineStr">
         <is>
-          <t>9786054685318</t>
+          <t>9789944205887</t>
         </is>
       </c>
       <c r="B1531" s="1" t="inlineStr">
         <is>
-          <t>Yasemin</t>
+          <t>Yol</t>
         </is>
       </c>
       <c r="C1531" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1532" spans="1:3">
       <c r="A1532" s="1" t="inlineStr">
         <is>
-          <t>9786051484570</t>
+          <t>9786054685615</t>
         </is>
       </c>
       <c r="B1532" s="1" t="inlineStr">
         <is>
-          <t>Yasaklı Apartman</t>
+          <t>Yılların İzi</t>
         </is>
       </c>
       <c r="C1532" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1533" spans="1:3">
       <c r="A1533" s="1" t="inlineStr">
         <is>
-          <t>9786055303631</t>
+          <t>9786054516803</t>
         </is>
       </c>
       <c r="B1533" s="1" t="inlineStr">
         <is>
-          <t>Yarını Hatırlıyorum</t>
+          <t>Yıkama Yağlama Partisi</t>
         </is>
       </c>
       <c r="C1533" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1534" spans="1:3">
       <c r="A1534" s="1" t="inlineStr">
         <is>
-          <t>9786055303129</t>
+          <t>9786051480978</t>
         </is>
       </c>
       <c r="B1534" s="1" t="inlineStr">
         <is>
-          <t>Yarım Kalmış Düşler</t>
+          <t>Yazmaya Devam Bitmez</t>
         </is>
       </c>
       <c r="C1534" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1535" spans="1:3">
       <c r="A1535" s="1" t="inlineStr">
         <is>
-          <t>9786055303990</t>
+          <t>9786055303235</t>
         </is>
       </c>
       <c r="B1535" s="1" t="inlineStr">
         <is>
-          <t>Yaratılış</t>
+          <t>Yaşam Irmağı</t>
         </is>
       </c>
       <c r="C1535" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1536" spans="1:3">
       <c r="A1536" s="1" t="inlineStr">
         <is>
-          <t>9786054516032</t>
+          <t>9786054685318</t>
         </is>
       </c>
       <c r="B1536" s="1" t="inlineStr">
         <is>
-          <t>Yarasa</t>
+          <t>Yasemin</t>
         </is>
       </c>
       <c r="C1536" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1537" spans="1:3">
       <c r="A1537" s="1" t="inlineStr">
         <is>
-          <t>9786051480183</t>
+          <t>9786051484570</t>
         </is>
       </c>
       <c r="B1537" s="1" t="inlineStr">
         <is>
-          <t>Yangın Var</t>
+          <t>Yasaklı Apartman</t>
         </is>
       </c>
       <c r="C1537" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1538" spans="1:3">
       <c r="A1538" s="1" t="inlineStr">
         <is>
-          <t>9786054685042</t>
+          <t>9786055303631</t>
         </is>
       </c>
       <c r="B1538" s="1" t="inlineStr">
         <is>
-          <t>Yalanı Arayan Gerçek</t>
+          <t>Yarını Hatırlıyorum</t>
         </is>
       </c>
       <c r="C1538" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1539" spans="1:3">
       <c r="A1539" s="1" t="inlineStr">
         <is>
-          <t>9786054516285</t>
+          <t>9786055303129</t>
         </is>
       </c>
       <c r="B1539" s="1" t="inlineStr">
         <is>
-          <t>Yalan Söylüyor Yakamozlar</t>
+          <t>Yarım Kalmış Düşler</t>
         </is>
       </c>
       <c r="C1539" s="1">
-        <v>12.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1540" spans="1:3">
       <c r="A1540" s="1" t="inlineStr">
         <is>
-          <t>9786054516858</t>
+          <t>9786055303990</t>
         </is>
       </c>
       <c r="B1540" s="1" t="inlineStr">
         <is>
-          <t>Ya Şeytan Olmasaydı</t>
+          <t>Yaratılış</t>
         </is>
       </c>
       <c r="C1540" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1541" spans="1:3">
       <c r="A1541" s="1" t="inlineStr">
         <is>
-          <t>9789944205405</t>
+          <t>9786054516032</t>
         </is>
       </c>
       <c r="B1541" s="1" t="inlineStr">
         <is>
-          <t>Veda Etmeden Git</t>
+          <t>Yarasa</t>
         </is>
       </c>
       <c r="C1541" s="1">
-        <v>8.33</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="1542" spans="1:3">
       <c r="A1542" s="1" t="inlineStr">
         <is>
-          <t>9786052873038</t>
+          <t>9786051480183</t>
         </is>
       </c>
       <c r="B1542" s="1" t="inlineStr">
         <is>
-          <t>Ve Sara ve Karl ve Sami</t>
+          <t>Yangın Var</t>
         </is>
       </c>
       <c r="C1542" s="1">
-        <v>125</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1543" spans="1:3">
       <c r="A1543" s="1" t="inlineStr">
         <is>
-          <t>9786054685974</t>
+          <t>9786054685042</t>
         </is>
       </c>
       <c r="B1543" s="1" t="inlineStr">
         <is>
-          <t>Vatan Millet Diyarbakır</t>
+          <t>Yalanı Arayan Gerçek</t>
         </is>
       </c>
       <c r="C1543" s="1">
-        <v>18.52</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1544" spans="1:3">
       <c r="A1544" s="1" t="inlineStr">
         <is>
-          <t>9786054685752</t>
+          <t>9786054516285</t>
         </is>
       </c>
       <c r="B1544" s="1" t="inlineStr">
         <is>
-          <t>Varoluşun Temel Yasası</t>
+          <t>Yalan Söylüyor Yakamozlar</t>
         </is>
       </c>
       <c r="C1544" s="1">
-        <v>11.11</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="1545" spans="1:3">
       <c r="A1545" s="1" t="inlineStr">
         <is>
-          <t>9786051480497</t>
+          <t>9786054516858</t>
         </is>
       </c>
       <c r="B1545" s="1" t="inlineStr">
         <is>
-          <t>Var mı Hostes Olmak İsteyen</t>
+          <t>Ya Şeytan Olmasaydı</t>
         </is>
       </c>
       <c r="C1545" s="1">
-        <v>17.59</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1546" spans="1:3">
       <c r="A1546" s="1" t="inlineStr">
         <is>
-          <t>9786054516766</t>
+          <t>9789944205405</t>
         </is>
       </c>
       <c r="B1546" s="1" t="inlineStr">
         <is>
-          <t>Ütopyama 100 Şiir</t>
+          <t>Veda Etmeden Git</t>
         </is>
       </c>
       <c r="C1546" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1547" spans="1:3">
       <c r="A1547" s="1" t="inlineStr">
         <is>
-          <t>9786054685882</t>
+          <t>9786052873038</t>
         </is>
       </c>
       <c r="B1547" s="1" t="inlineStr">
         <is>
-          <t>Üstü Şiir Altı Şair</t>
+          <t>Ve Sara ve Karl ve Sami</t>
         </is>
       </c>
       <c r="C1547" s="1">
-        <v>9.26</v>
+        <v>125</v>
       </c>
     </row>
     <row r="1548" spans="1:3">
       <c r="A1548" s="1" t="inlineStr">
         <is>
-          <t>9786054685578</t>
+          <t>9786054685974</t>
         </is>
       </c>
       <c r="B1548" s="1" t="inlineStr">
         <is>
-          <t>Vedalara El - Veda</t>
+          <t>Vatan Millet Diyarbakır</t>
         </is>
       </c>
       <c r="C1548" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1549" spans="1:3">
       <c r="A1549" s="1" t="inlineStr">
         <is>
-          <t>9786055303907</t>
+          <t>9786054685752</t>
         </is>
       </c>
       <c r="B1549" s="1" t="inlineStr">
         <is>
-          <t>Ümit</t>
+          <t>Varoluşun Temel Yasası</t>
         </is>
       </c>
       <c r="C1549" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1550" spans="1:3">
       <c r="A1550" s="1" t="inlineStr">
         <is>
-          <t>9786051480626</t>
+          <t>9786051480497</t>
         </is>
       </c>
       <c r="B1550" s="1" t="inlineStr">
         <is>
-          <t>Üç Şehir Tek Aşk</t>
+          <t>Var mı Hostes Olmak İsteyen</t>
         </is>
       </c>
       <c r="C1550" s="1">
-        <v>11.11</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="1551" spans="1:3">
       <c r="A1551" s="1" t="inlineStr">
         <is>
-          <t>9786055303495</t>
+          <t>9786054516766</t>
         </is>
       </c>
       <c r="B1551" s="1" t="inlineStr">
         <is>
-          <t>Üç Gümüş</t>
+          <t>Ütopyama 100 Şiir</t>
         </is>
       </c>
       <c r="C1551" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1552" spans="1:3">
       <c r="A1552" s="1" t="inlineStr">
         <is>
-          <t>9786054516018</t>
+          <t>9786054685882</t>
         </is>
       </c>
       <c r="B1552" s="1" t="inlineStr">
         <is>
-          <t>Uzaylılar ve İçsel Ses</t>
+          <t>Üstü Şiir Altı Şair</t>
         </is>
       </c>
       <c r="C1552" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1553" spans="1:3">
       <c r="A1553" s="1" t="inlineStr">
         <is>
-          <t>9789944205986</t>
+          <t>9786054685578</t>
         </is>
       </c>
       <c r="B1553" s="1" t="inlineStr">
         <is>
-          <t>Uzakta Kalanlar</t>
+          <t>Vedalara El - Veda</t>
         </is>
       </c>
       <c r="C1553" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1554" spans="1:3">
       <c r="A1554" s="1" t="inlineStr">
         <is>
-          <t>9786051480381</t>
+          <t>9786055303907</t>
         </is>
       </c>
       <c r="B1554" s="1" t="inlineStr">
         <is>
-          <t>Uzaklaşmalar ve Yakınlaşmalar</t>
+          <t>Ümit</t>
         </is>
       </c>
       <c r="C1554" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1555" spans="1:3">
       <c r="A1555" s="1" t="inlineStr">
         <is>
-          <t>9786051486727</t>
+          <t>9786051480626</t>
         </is>
       </c>
       <c r="B1555" s="1" t="inlineStr">
         <is>
-          <t>Ustan Gönüle</t>
+          <t>Üç Şehir Tek Aşk</t>
         </is>
       </c>
       <c r="C1555" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1556" spans="1:3">
       <c r="A1556" s="1" t="inlineStr">
         <is>
-          <t>9786051480756</t>
+          <t>9786055303495</t>
         </is>
       </c>
       <c r="B1556" s="1" t="inlineStr">
         <is>
-          <t>Tuvaldeki Kelimeler</t>
+          <t>Üç Gümüş</t>
         </is>
       </c>
       <c r="C1556" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1557" spans="1:3">
       <c r="A1557" s="1" t="inlineStr">
         <is>
-          <t>9786051480541</t>
+          <t>9786054516018</t>
         </is>
       </c>
       <c r="B1557" s="1" t="inlineStr">
         <is>
-          <t>Tutuksuz Yazılar</t>
+          <t>Uzaylılar ve İçsel Ses</t>
         </is>
       </c>
       <c r="C1557" s="1">
-        <v>7.41</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1558" spans="1:3">
       <c r="A1558" s="1" t="inlineStr">
         <is>
-          <t>9786051480787</t>
+          <t>9789944205986</t>
         </is>
       </c>
       <c r="B1558" s="1" t="inlineStr">
         <is>
-          <t>Tutsak</t>
+          <t>Uzakta Kalanlar</t>
         </is>
       </c>
       <c r="C1558" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1559" spans="1:3">
       <c r="A1559" s="1" t="inlineStr">
         <is>
-          <t>9786054685516</t>
+          <t>9786051480381</t>
         </is>
       </c>
       <c r="B1559" s="1" t="inlineStr">
         <is>
-          <t>Tutalga</t>
+          <t>Uzaklaşmalar ve Yakınlaşmalar</t>
         </is>
       </c>
       <c r="C1559" s="1">
-        <v>23.15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1560" spans="1:3">
       <c r="A1560" s="1" t="inlineStr">
         <is>
-          <t>9786054685714</t>
+          <t>9786051486727</t>
         </is>
       </c>
       <c r="B1560" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Manifesto 2</t>
+          <t>Ustan Gönüle</t>
         </is>
       </c>
       <c r="C1560" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1561" spans="1:3">
       <c r="A1561" s="1" t="inlineStr">
         <is>
-          <t>9786054516575</t>
+          <t>9786051480756</t>
         </is>
       </c>
       <c r="B1561" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Manifesto</t>
+          <t>Tuvaldeki Kelimeler</t>
         </is>
       </c>
       <c r="C1561" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1562" spans="1:3">
       <c r="A1562" s="1" t="inlineStr">
         <is>
-          <t>9789944205054</t>
+          <t>9786051480541</t>
         </is>
       </c>
       <c r="B1562" s="1" t="inlineStr">
         <is>
-          <t>Tiki Kabilesi</t>
+          <t>Tutuksuz Yazılar</t>
         </is>
       </c>
       <c r="C1562" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1563" spans="1:3">
       <c r="A1563" s="1" t="inlineStr">
         <is>
-          <t>9786051480152</t>
+          <t>9786051480787</t>
         </is>
       </c>
       <c r="B1563" s="1" t="inlineStr">
         <is>
-          <t>Tırmanış</t>
+          <t>Tutsak</t>
         </is>
       </c>
       <c r="C1563" s="1">
-        <v>8.33</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1564" spans="1:3">
       <c r="A1564" s="1" t="inlineStr">
         <is>
-          <t>9786054516568</t>
+          <t>9786054685516</t>
         </is>
       </c>
       <c r="B1564" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Laboratuarda Performans ve Kalite</t>
+          <t>Tutalga</t>
         </is>
       </c>
       <c r="C1564" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1565" spans="1:3">
       <c r="A1565" s="1" t="inlineStr">
         <is>
-          <t>9789944205214</t>
+          <t>9786054685714</t>
         </is>
       </c>
       <c r="B1565" s="1" t="inlineStr">
         <is>
-          <t>Tersi Seni Anlatan Bir Dünya</t>
+          <t>Toplumsal Manifesto 2</t>
         </is>
       </c>
       <c r="C1565" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1566" spans="1:3">
       <c r="A1566" s="1" t="inlineStr">
         <is>
-          <t>9786055303655</t>
+          <t>9786054516575</t>
         </is>
       </c>
       <c r="B1566" s="1" t="inlineStr">
         <is>
-          <t>Tenha Düşler</t>
+          <t>Toplumsal Manifesto</t>
         </is>
       </c>
       <c r="C1566" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1567" spans="1:3">
       <c r="A1567" s="1" t="inlineStr">
         <is>
-          <t>9786055303433</t>
+          <t>9789944205054</t>
         </is>
       </c>
       <c r="B1567" s="1" t="inlineStr">
         <is>
-          <t>Telaşlı Aşk</t>
+          <t>Tiki Kabilesi</t>
         </is>
       </c>
       <c r="C1567" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1568" spans="1:3">
       <c r="A1568" s="1" t="inlineStr">
         <is>
-          <t>9786054685028</t>
+          <t>9786051480152</t>
         </is>
       </c>
       <c r="B1568" s="1" t="inlineStr">
         <is>
-          <t>Teklif</t>
+          <t>Tırmanış</t>
         </is>
       </c>
       <c r="C1568" s="1">
-        <v>18.52</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1569" spans="1:3">
       <c r="A1569" s="1" t="inlineStr">
         <is>
-          <t>9786051480145</t>
+          <t>9786054516568</t>
         </is>
       </c>
       <c r="B1569" s="1" t="inlineStr">
         <is>
-          <t>Tanrıyla Raks Edenler</t>
+          <t>Tıbbi Laboratuarda Performans ve Kalite</t>
         </is>
       </c>
       <c r="C1569" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1570" spans="1:3">
       <c r="A1570" s="1" t="inlineStr">
         <is>
-          <t>9786055303242</t>
+          <t>9789944205214</t>
         </is>
       </c>
       <c r="B1570" s="1" t="inlineStr">
         <is>
-          <t>Tanrılar Oyun Oynarken</t>
+          <t>Tersi Seni Anlatan Bir Dünya</t>
         </is>
       </c>
       <c r="C1570" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1571" spans="1:3">
       <c r="A1571" s="1" t="inlineStr">
         <is>
-          <t>9786055303549</t>
+          <t>9786055303655</t>
         </is>
       </c>
       <c r="B1571" s="1" t="inlineStr">
         <is>
-          <t>Tanı</t>
+          <t>Tenha Düşler</t>
         </is>
       </c>
       <c r="C1571" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1572" spans="1:3">
       <c r="A1572" s="1" t="inlineStr">
         <is>
-          <t>9786055303563</t>
+          <t>9786055303433</t>
         </is>
       </c>
       <c r="B1572" s="1" t="inlineStr">
         <is>
-          <t>Şekerleme ve Çikolata Sektöründe Mikrobiyoloji Uygulama Teknikleri</t>
+          <t>Telaşlı Aşk</t>
         </is>
       </c>
       <c r="C1572" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1573" spans="1:3">
       <c r="A1573" s="1" t="inlineStr">
         <is>
-          <t>9786054516605</t>
+          <t>9786054685028</t>
         </is>
       </c>
       <c r="B1573" s="1" t="inlineStr">
         <is>
-          <t>Şeker Kızım</t>
+          <t>Teklif</t>
         </is>
       </c>
       <c r="C1573" s="1">
-        <v>6.48</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1574" spans="1:3">
       <c r="A1574" s="1" t="inlineStr">
         <is>
-          <t>9786051487281</t>
+          <t>9786051480145</t>
         </is>
       </c>
       <c r="B1574" s="1" t="inlineStr">
         <is>
-          <t>Şehzade - Sultan Mustafa</t>
+          <t>Tanrıyla Raks Edenler</t>
         </is>
       </c>
       <c r="C1574" s="1">
-        <v>60</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1575" spans="1:3">
       <c r="A1575" s="1" t="inlineStr">
         <is>
-          <t>9789944205139</t>
+          <t>9786055303242</t>
         </is>
       </c>
       <c r="B1575" s="1" t="inlineStr">
         <is>
-          <t>Şebnem</t>
+          <t>Tanrılar Oyun Oynarken</t>
         </is>
       </c>
       <c r="C1575" s="1">
-        <v>14.81</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1576" spans="1:3">
       <c r="A1576" s="1" t="inlineStr">
         <is>
-          <t>9789944205634</t>
+          <t>9786055303549</t>
         </is>
       </c>
       <c r="B1576" s="1" t="inlineStr">
         <is>
-          <t>Şarap</t>
+          <t>Tanı</t>
         </is>
       </c>
       <c r="C1576" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1577" spans="1:3">
       <c r="A1577" s="1" t="inlineStr">
         <is>
-          <t>9786055303594</t>
+          <t>9786055303563</t>
         </is>
       </c>
       <c r="B1577" s="1" t="inlineStr">
         <is>
-          <t>Şapkasız Şiirler</t>
+          <t>Şekerleme ve Çikolata Sektöründe Mikrobiyoloji Uygulama Teknikleri</t>
         </is>
       </c>
       <c r="C1577" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1578" spans="1:3">
       <c r="A1578" s="1" t="inlineStr">
         <is>
-          <t>9786054516209</t>
+          <t>9786054516605</t>
         </is>
       </c>
       <c r="B1578" s="1" t="inlineStr">
         <is>
-          <t>Şaman ve Reiki</t>
+          <t>Şeker Kızım</t>
         </is>
       </c>
       <c r="C1578" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="1579" spans="1:3">
       <c r="A1579" s="1" t="inlineStr">
         <is>
-          <t>9786051480671</t>
+          <t>9786051487281</t>
         </is>
       </c>
       <c r="B1579" s="1" t="inlineStr">
         <is>
-          <t>Süveyda</t>
+          <t>Şehzade - Sultan Mustafa</t>
         </is>
       </c>
       <c r="C1579" s="1">
-        <v>7.41</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1580" spans="1:3">
       <c r="A1580" s="1" t="inlineStr">
         <is>
-          <t>9786054516940</t>
+          <t>9789944205139</t>
         </is>
       </c>
       <c r="B1580" s="1" t="inlineStr">
         <is>
-          <t>Susuyorum Karşında</t>
+          <t>Şebnem</t>
         </is>
       </c>
       <c r="C1580" s="1">
-        <v>6.48</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="1581" spans="1:3">
       <c r="A1581" s="1" t="inlineStr">
         <is>
-          <t>9789944205467</t>
+          <t>9789944205634</t>
         </is>
       </c>
       <c r="B1581" s="1" t="inlineStr">
         <is>
-          <t>Suskun İnci Tanesi</t>
+          <t>Şarap</t>
         </is>
       </c>
       <c r="C1581" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1582" spans="1:3">
       <c r="A1582" s="1" t="inlineStr">
         <is>
-          <t>9786054685547</t>
+          <t>9786055303594</t>
         </is>
       </c>
       <c r="B1582" s="1" t="inlineStr">
         <is>
-          <t>Sus’adım</t>
+          <t>Şapkasız Şiirler</t>
         </is>
       </c>
       <c r="C1582" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1583" spans="1:3">
       <c r="A1583" s="1" t="inlineStr">
         <is>
-          <t>9786054516360</t>
+          <t>9786054516209</t>
         </is>
       </c>
       <c r="B1583" s="1" t="inlineStr">
         <is>
-          <t>Stockholm’ün Gülü</t>
+          <t>Şaman ve Reiki</t>
         </is>
       </c>
       <c r="C1583" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1584" spans="1:3">
       <c r="A1584" s="1" t="inlineStr">
         <is>
-          <t>9786054685080</t>
+          <t>9786051480671</t>
         </is>
       </c>
       <c r="B1584" s="1" t="inlineStr">
         <is>
-          <t>Söyleyecek Sözüm Vardı</t>
+          <t>Süveyda</t>
         </is>
       </c>
       <c r="C1584" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1585" spans="1:3">
       <c r="A1585" s="1" t="inlineStr">
         <is>
-          <t>9786054516292</t>
+          <t>9786054516940</t>
         </is>
       </c>
       <c r="B1585" s="1" t="inlineStr">
         <is>
-          <t>Son Uyarı</t>
+          <t>Susuyorum Karşında</t>
         </is>
       </c>
       <c r="C1585" s="1">
-        <v>16.67</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1586" spans="1:3">
       <c r="A1586" s="1" t="inlineStr">
         <is>
-          <t>9789944205627</t>
+          <t>9789944205467</t>
         </is>
       </c>
       <c r="B1586" s="1" t="inlineStr">
         <is>
-          <t>Sokaklara Kaybolan Aşkımızı Aramak İçin Çıkmıştık</t>
+          <t>Suskun İnci Tanesi</t>
         </is>
       </c>
       <c r="C1586" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1587" spans="1:3">
       <c r="A1587" s="1" t="inlineStr">
         <is>
-          <t>9786054516797</t>
+          <t>9786054685547</t>
         </is>
       </c>
       <c r="B1587" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Mavi Kırmızı Toprak</t>
+          <t>Sus’adım</t>
         </is>
       </c>
       <c r="C1587" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1588" spans="1:3">
       <c r="A1588" s="1" t="inlineStr">
         <is>
-          <t>9786054685783</t>
+          <t>9786054516360</t>
         </is>
       </c>
       <c r="B1588" s="1" t="inlineStr">
         <is>
-          <t>Siz Hiç Yalnızlıktan Delirdiniz mi?</t>
+          <t>Stockholm’ün Gülü</t>
         </is>
       </c>
       <c r="C1588" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1589" spans="1:3">
       <c r="A1589" s="1" t="inlineStr">
         <is>
-          <t>9786051480893</t>
+          <t>9786054685080</t>
         </is>
       </c>
       <c r="B1589" s="1" t="inlineStr">
         <is>
-          <t>Siyah ve Hayal</t>
+          <t>Söyleyecek Sözüm Vardı</t>
         </is>
       </c>
       <c r="C1589" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1590" spans="1:3">
       <c r="A1590" s="1" t="inlineStr">
         <is>
-          <t>9786051480398</t>
+          <t>9786054516292</t>
         </is>
       </c>
       <c r="B1590" s="1" t="inlineStr">
         <is>
-          <t>Silahlar Susunca</t>
+          <t>Son Uyarı</t>
         </is>
       </c>
       <c r="C1590" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1591" spans="1:3">
       <c r="A1591" s="1" t="inlineStr">
         <is>
-          <t>9786054685332</t>
+          <t>9789944205627</t>
         </is>
       </c>
       <c r="B1591" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz ve Mahkum</t>
+          <t>Sokaklara Kaybolan Aşkımızı Aramak İçin Çıkmıştık</t>
         </is>
       </c>
       <c r="C1591" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1592" spans="1:3">
       <c r="A1592" s="1" t="inlineStr">
         <is>
-          <t>9786054685189</t>
+          <t>9786054516797</t>
         </is>
       </c>
       <c r="B1592" s="1" t="inlineStr">
         <is>
-          <t>Sigarayla Son 60 Dakika</t>
+          <t>Soğuk Mavi Kırmızı Toprak</t>
         </is>
       </c>
       <c r="C1592" s="1">
-        <v>8.33</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1593" spans="1:3">
       <c r="A1593" s="1" t="inlineStr">
         <is>
-          <t>9786054685813</t>
+          <t>9786054685783</t>
         </is>
       </c>
       <c r="B1593" s="1" t="inlineStr">
         <is>
-          <t>Sızı</t>
+          <t>Siz Hiç Yalnızlıktan Delirdiniz mi?</t>
         </is>
       </c>
       <c r="C1593" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1594" spans="1:3">
       <c r="A1594" s="1" t="inlineStr">
         <is>
-          <t>9786055303877</t>
+          <t>9786051480893</t>
         </is>
       </c>
       <c r="B1594" s="1" t="inlineStr">
         <is>
-          <t>Sırılsıklam</t>
+          <t>Siyah ve Hayal</t>
         </is>
       </c>
       <c r="C1594" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1595" spans="1:3">
       <c r="A1595" s="1" t="inlineStr">
         <is>
-          <t>9786055303846</t>
+          <t>9786051480398</t>
         </is>
       </c>
       <c r="B1595" s="1" t="inlineStr">
         <is>
-          <t>Sıradışı</t>
+          <t>Silahlar Susunca</t>
         </is>
       </c>
       <c r="C1595" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1596" spans="1:3">
       <c r="A1596" s="1" t="inlineStr">
         <is>
-          <t>9786054516339</t>
+          <t>9786054685332</t>
         </is>
       </c>
       <c r="B1596" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Bedeli</t>
+          <t>Sihirbaz ve Mahkum</t>
         </is>
       </c>
       <c r="C1596" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1597" spans="1:3">
       <c r="A1597" s="1" t="inlineStr">
         <is>
-          <t>9786054516063</t>
+          <t>9786054685189</t>
         </is>
       </c>
       <c r="B1597" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Üzerine</t>
+          <t>Sigarayla Son 60 Dakika</t>
         </is>
       </c>
       <c r="C1597" s="1">
-        <v>5.56</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1598" spans="1:3">
       <c r="A1598" s="1" t="inlineStr">
         <is>
-          <t>9786054516483</t>
+          <t>9786054685813</t>
         </is>
       </c>
       <c r="B1598" s="1" t="inlineStr">
         <is>
-          <t>Standart Sapma</t>
+          <t>Sızı</t>
         </is>
       </c>
       <c r="C1598" s="1">
-        <v>7.41</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1599" spans="1:3">
       <c r="A1599" s="1" t="inlineStr">
         <is>
-          <t>9789944205368</t>
+          <t>9786055303877</t>
         </is>
       </c>
       <c r="B1599" s="1" t="inlineStr">
         <is>
-          <t>Eleman Aranıyor / İş Arıyorum</t>
+          <t>Sırılsıklam</t>
         </is>
       </c>
       <c r="C1599" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1600" spans="1:3">
       <c r="A1600" s="1" t="inlineStr">
         <is>
-          <t>9789944205375</t>
+          <t>9786055303846</t>
         </is>
       </c>
       <c r="B1600" s="1" t="inlineStr">
         <is>
-          <t>Ekinoks Günleri</t>
+          <t>Sıradışı</t>
         </is>
       </c>
       <c r="C1600" s="1">
-        <v>8.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1601" spans="1:3">
       <c r="A1601" s="1" t="inlineStr">
         <is>
-          <t>9789944205924</t>
+          <t>9786054516339</t>
         </is>
       </c>
       <c r="B1601" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Neden Şart</t>
+          <t>Sevginin Bedeli</t>
         </is>
       </c>
       <c r="C1601" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1602" spans="1:3">
       <c r="A1602" s="1" t="inlineStr">
         <is>
-          <t>9786054381067</t>
+          <t>9786054516063</t>
         </is>
       </c>
       <c r="B1602" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatımızı Aydınlatanlar</t>
+          <t>Sevgi Üzerine</t>
         </is>
       </c>
       <c r="C1602" s="1">
-        <v>9.26</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="1603" spans="1:3">
       <c r="A1603" s="1" t="inlineStr">
         <is>
-          <t>9786054516933</t>
+          <t>9786054516483</t>
         </is>
       </c>
       <c r="B1603" s="1" t="inlineStr">
         <is>
-          <t>Ebediyen Aşk</t>
+          <t>Standart Sapma</t>
         </is>
       </c>
       <c r="C1603" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1604" spans="1:3">
       <c r="A1604" s="1" t="inlineStr">
         <is>
-          <t>9786055303167</t>
+          <t>9789944205368</t>
         </is>
       </c>
       <c r="B1604" s="1" t="inlineStr">
         <is>
-          <t>Dünya Dinleri Gizli Tarihi</t>
+          <t>Eleman Aranıyor / İş Arıyorum</t>
         </is>
       </c>
       <c r="C1604" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1605" spans="1:3">
       <c r="A1605" s="1" t="inlineStr">
         <is>
-          <t>9789944205870</t>
+          <t>9789944205375</t>
         </is>
       </c>
       <c r="B1605" s="1" t="inlineStr">
         <is>
-          <t>Doğmamış Aşk</t>
+          <t>Ekinoks Günleri</t>
         </is>
       </c>
       <c r="C1605" s="1">
-        <v>9.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1606" spans="1:3">
       <c r="A1606" s="1" t="inlineStr">
         <is>
-          <t>9786054685301</t>
+          <t>9789944205924</t>
         </is>
       </c>
       <c r="B1606" s="1" t="inlineStr">
         <is>
-          <t>Die Reporterin - Radyo Söyleşileri</t>
+          <t>Eğitim Neden Şart</t>
         </is>
       </c>
       <c r="C1606" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1607" spans="1:3">
       <c r="A1607" s="1" t="inlineStr">
         <is>
-          <t>9786054516872</t>
+          <t>9786054381067</t>
         </is>
       </c>
       <c r="B1607" s="1" t="inlineStr">
         <is>
-          <t>Denizin Külleri</t>
+          <t>Edebiyatımızı Aydınlatanlar</t>
         </is>
       </c>
       <c r="C1607" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1608" spans="1:3">
       <c r="A1608" s="1" t="inlineStr">
         <is>
-          <t>9786054685943</t>
+          <t>9786054516933</t>
         </is>
       </c>
       <c r="B1608" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kızı</t>
+          <t>Ebediyen Aşk</t>
         </is>
       </c>
       <c r="C1608" s="1">
-        <v>32.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1609" spans="1:3">
       <c r="A1609" s="1" t="inlineStr">
         <is>
-          <t>9789944205764</t>
+          <t>9786055303167</t>
         </is>
       </c>
       <c r="B1609" s="1" t="inlineStr">
         <is>
-          <t>Davud Yıldızı Operasyonu</t>
+          <t>Dünya Dinleri Gizli Tarihi</t>
         </is>
       </c>
       <c r="C1609" s="1">
-        <v>18.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1610" spans="1:3">
       <c r="A1610" s="1" t="inlineStr">
         <is>
-          <t>9789944205146</t>
+          <t>9789944205870</t>
         </is>
       </c>
       <c r="B1610" s="1" t="inlineStr">
         <is>
-          <t>Darbe Günlükleri</t>
+          <t>Doğmamış Aşk</t>
         </is>
       </c>
       <c r="C1610" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1611" spans="1:3">
       <c r="A1611" s="1" t="inlineStr">
         <is>
-          <t>9786051480664</t>
+          <t>9786054685301</t>
         </is>
       </c>
       <c r="B1611" s="1" t="inlineStr">
         <is>
-          <t>Darağacında Yitirilen Hayaller</t>
+          <t>Die Reporterin - Radyo Söyleşileri</t>
         </is>
       </c>
       <c r="C1611" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1612" spans="1:3">
       <c r="A1612" s="1" t="inlineStr">
         <is>
-          <t>9786055303556</t>
+          <t>9786054516872</t>
         </is>
       </c>
       <c r="B1612" s="1" t="inlineStr">
         <is>
-          <t>Dip Köşe Karalamaları</t>
+          <t>Denizin Külleri</t>
         </is>
       </c>
       <c r="C1612" s="1">
-        <v>9.26</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="1613" spans="1:3">
       <c r="A1613" s="1" t="inlineStr">
         <is>
-          <t>9786054516315</t>
+          <t>9786054685943</t>
         </is>
       </c>
       <c r="B1613" s="1" t="inlineStr">
         <is>
-          <t>Dil Balığı</t>
+          <t>Deniz Kızı</t>
         </is>
       </c>
       <c r="C1613" s="1">
-        <v>12.96</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="1614" spans="1:3">
       <c r="A1614" s="1" t="inlineStr">
         <is>
-          <t>9786054685639</t>
+          <t>9789944205764</t>
         </is>
       </c>
       <c r="B1614" s="1" t="inlineStr">
         <is>
-          <t>Çöp</t>
+          <t>Davud Yıldızı Operasyonu</t>
         </is>
       </c>
       <c r="C1614" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1615" spans="1:3">
       <c r="A1615" s="1" t="inlineStr">
         <is>
-          <t>9786054516186</t>
+          <t>9789944205146</t>
         </is>
       </c>
       <c r="B1615" s="1" t="inlineStr">
         <is>
-          <t>Çölden Sonraki İlk Kuyu</t>
+          <t>Darbe Günlükleri</t>
         </is>
       </c>
       <c r="C1615" s="1">
-        <v>12.04</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1616" spans="1:3">
       <c r="A1616" s="1" t="inlineStr">
         <is>
-          <t>9789944205184</t>
+          <t>9786051480664</t>
         </is>
       </c>
       <c r="B1616" s="1" t="inlineStr">
         <is>
-          <t>Çok Yalnızlık Oturdu Başucumda</t>
+          <t>Darağacında Yitirilen Hayaller</t>
         </is>
       </c>
       <c r="C1616" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1617" spans="1:3">
       <c r="A1617" s="1" t="inlineStr">
         <is>
-          <t>9789944205771</t>
+          <t>9786055303556</t>
         </is>
       </c>
       <c r="B1617" s="1" t="inlineStr">
         <is>
-          <t>Çocuk, Hayat, Aşk</t>
+          <t>Dip Köşe Karalamaları</t>
         </is>
       </c>
       <c r="C1617" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1618" spans="1:3">
       <c r="A1618" s="1" t="inlineStr">
         <is>
-          <t>9786054516162</t>
+          <t>9786054516315</t>
         </is>
       </c>
       <c r="B1618" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Herşey</t>
+          <t>Dil Balığı</t>
         </is>
       </c>
       <c r="C1618" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1619" spans="1:3">
       <c r="A1619" s="1" t="inlineStr">
         <is>
-          <t>9789944205177</t>
+          <t>9786054685639</t>
         </is>
       </c>
       <c r="B1619" s="1" t="inlineStr">
         <is>
-          <t>Çile Kalemi</t>
+          <t>Çöp</t>
         </is>
       </c>
       <c r="C1619" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1620" spans="1:3">
       <c r="A1620" s="1" t="inlineStr">
         <is>
-          <t>9789944205993</t>
+          <t>9786054516186</t>
         </is>
       </c>
       <c r="B1620" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Yayındayız</t>
+          <t>Çölden Sonraki İlk Kuyu</t>
         </is>
       </c>
       <c r="C1620" s="1">
-        <v>35</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="1621" spans="1:3">
       <c r="A1621" s="1" t="inlineStr">
         <is>
-          <t>9786055303709</t>
+          <t>9789944205184</t>
         </is>
       </c>
       <c r="B1621" s="1" t="inlineStr">
         <is>
-          <t>Çiçek</t>
+          <t>Çok Yalnızlık Oturdu Başucumda</t>
         </is>
       </c>
       <c r="C1621" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1622" spans="1:3">
       <c r="A1622" s="1" t="inlineStr">
         <is>
-          <t>9789944205733</t>
+          <t>9789944205771</t>
         </is>
       </c>
       <c r="B1622" s="1" t="inlineStr">
         <is>
-          <t>Çağların Değişmeyen Esareti: Fuhuş</t>
+          <t>Çocuk, Hayat, Aşk</t>
         </is>
       </c>
       <c r="C1622" s="1">
-        <v>9.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1623" spans="1:3">
       <c r="A1623" s="1" t="inlineStr">
         <is>
-          <t>9786054685011</t>
+          <t>9786054516162</t>
         </is>
       </c>
       <c r="B1623" s="1" t="inlineStr">
         <is>
-          <t>Constanbul - Sultan’ın Gölgesi</t>
+          <t>Çocuk ve Herşey</t>
         </is>
       </c>
       <c r="C1623" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1624" spans="1:3">
       <c r="A1624" s="1" t="inlineStr">
         <is>
-          <t>9786051480220</t>
+          <t>9789944205177</t>
         </is>
       </c>
       <c r="B1624" s="1" t="inlineStr">
         <is>
-          <t>Cipcip</t>
+          <t>Çile Kalemi</t>
         </is>
       </c>
       <c r="C1624" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1625" spans="1:3">
       <c r="A1625" s="1" t="inlineStr">
         <is>
-          <t>9786051480206</t>
+          <t>9789944205993</t>
         </is>
       </c>
       <c r="B1625" s="1" t="inlineStr">
         <is>
-          <t>Cin Tarikatı</t>
+          <t>Dikkat Yayındayız</t>
         </is>
       </c>
       <c r="C1625" s="1">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1626" spans="1:3">
       <c r="A1626" s="1" t="inlineStr">
         <is>
-          <t>9786055303271</t>
+          <t>9786055303709</t>
         </is>
       </c>
       <c r="B1626" s="1" t="inlineStr">
         <is>
-          <t>Cehalet</t>
+          <t>Çiçek</t>
         </is>
       </c>
       <c r="C1626" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1627" spans="1:3">
       <c r="A1627" s="1" t="inlineStr">
         <is>
-          <t>9786055303341</t>
+          <t>9789944205733</t>
         </is>
       </c>
       <c r="B1627" s="1" t="inlineStr">
         <is>
-          <t>Büyüyen Öğrencilerimle Büyük Buluşma</t>
+          <t>Çağların Değişmeyen Esareti: Fuhuş</t>
         </is>
       </c>
       <c r="C1627" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1628" spans="1:3">
       <c r="A1628" s="1" t="inlineStr">
         <is>
-          <t>9786054516919</t>
+          <t>9786054685011</t>
         </is>
       </c>
       <c r="B1628" s="1" t="inlineStr">
         <is>
-          <t>Büyübozan</t>
+          <t>Constanbul - Sultan’ın Gölgesi</t>
         </is>
       </c>
       <c r="C1628" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1629" spans="1:3">
       <c r="A1629" s="1" t="inlineStr">
         <is>
-          <t>9786054685141</t>
+          <t>9786051480220</t>
         </is>
       </c>
       <c r="B1629" s="1" t="inlineStr">
         <is>
-          <t>Butimar’ın Öldüğü Yer</t>
+          <t>Cipcip</t>
         </is>
       </c>
       <c r="C1629" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1630" spans="1:3">
       <c r="A1630" s="1" t="inlineStr">
         <is>
-          <t>9789944205542</t>
+          <t>9786051480206</t>
         </is>
       </c>
       <c r="B1630" s="1" t="inlineStr">
         <is>
-          <t>Burası Türkiye</t>
+          <t>Cin Tarikatı</t>
         </is>
       </c>
       <c r="C1630" s="1">
-        <v>9.26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1631" spans="1:3">
       <c r="A1631" s="1" t="inlineStr">
         <is>
-          <t>9786054516230</t>
+          <t>9786055303271</t>
         </is>
       </c>
       <c r="B1631" s="1" t="inlineStr">
         <is>
-          <t>Buğusundan Bak Pencerenin</t>
+          <t>Cehalet</t>
         </is>
       </c>
       <c r="C1631" s="1">
-        <v>7.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1632" spans="1:3">
       <c r="A1632" s="1" t="inlineStr">
         <is>
-          <t>9789944205719</t>
+          <t>9786055303341</t>
         </is>
       </c>
       <c r="B1632" s="1" t="inlineStr">
         <is>
-          <t>Cesaretini Felsefesiyle Yaşayanlar</t>
+          <t>Büyüyen Öğrencilerimle Büyük Buluşma</t>
         </is>
       </c>
       <c r="C1632" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1633" spans="1:3">
       <c r="A1633" s="1" t="inlineStr">
         <is>
-          <t>9786054685264</t>
+          <t>9786054516919</t>
         </is>
       </c>
       <c r="B1633" s="1" t="inlineStr">
         <is>
-          <t>Buğulu Şehrin Kamburlarında</t>
+          <t>Büyübozan</t>
         </is>
       </c>
       <c r="C1633" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1634" spans="1:3">
       <c r="A1634" s="1" t="inlineStr">
         <is>
-          <t>9786055303525</t>
+          <t>9786054685141</t>
         </is>
       </c>
       <c r="B1634" s="1" t="inlineStr">
         <is>
-          <t>Bu Şiyirler Bu Şiyirler</t>
+          <t>Butimar’ın Öldüğü Yer</t>
         </is>
       </c>
       <c r="C1634" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1635" spans="1:3">
       <c r="A1635" s="1" t="inlineStr">
         <is>
-          <t>9786054685226</t>
+          <t>9789944205542</t>
         </is>
       </c>
       <c r="B1635" s="1" t="inlineStr">
         <is>
-          <t>Bu da İstanbul’a Kapak Olsun!</t>
+          <t>Burası Türkiye</t>
         </is>
       </c>
       <c r="C1635" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1636" spans="1:3">
       <c r="A1636" s="1" t="inlineStr">
         <is>
-          <t>9786055303181</t>
+          <t>9786054516230</t>
         </is>
       </c>
       <c r="B1636" s="1" t="inlineStr">
         <is>
-          <t>Bu Bahar Aynı Bahara Çıkar</t>
+          <t>Buğusundan Bak Pencerenin</t>
         </is>
       </c>
       <c r="C1636" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1637" spans="1:3">
       <c r="A1637" s="1" t="inlineStr">
         <is>
-          <t>9786054516155</t>
+          <t>9789944205719</t>
         </is>
       </c>
       <c r="B1637" s="1" t="inlineStr">
         <is>
-          <t>Bu Avrupa Bizi Bozar</t>
+          <t>Cesaretini Felsefesiyle Yaşayanlar</t>
         </is>
       </c>
       <c r="C1637" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1638" spans="1:3">
       <c r="A1638" s="1" t="inlineStr">
         <is>
-          <t>9786054685851</t>
+          <t>9786054685264</t>
         </is>
       </c>
       <c r="B1638" s="1" t="inlineStr">
         <is>
-          <t>Boz Baykuşlar</t>
+          <t>Buğulu Şehrin Kamburlarında</t>
         </is>
       </c>
       <c r="C1638" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1639" spans="1:3">
       <c r="A1639" s="1" t="inlineStr">
         <is>
-          <t>9789944205559</t>
+          <t>9786055303525</t>
         </is>
       </c>
       <c r="B1639" s="1" t="inlineStr">
         <is>
-          <t>Birbirine Küs Harfler Aşk</t>
+          <t>Bu Şiyirler Bu Şiyirler</t>
         </is>
       </c>
       <c r="C1639" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1640" spans="1:3">
       <c r="A1640" s="1" t="inlineStr">
         <is>
-          <t>9786054516599</t>
+          <t>9786054685226</t>
         </is>
       </c>
       <c r="B1640" s="1" t="inlineStr">
         <is>
-          <t>Bir Yürek Dolusu Şiir Adadım Gözlerine</t>
+          <t>Bu da İstanbul’a Kapak Olsun!</t>
         </is>
       </c>
       <c r="C1640" s="1">
-        <v>6.48</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1641" spans="1:3">
       <c r="A1641" s="1" t="inlineStr">
         <is>
-          <t>9789944205603</t>
+          <t>9786055303181</t>
         </is>
       </c>
       <c r="B1641" s="1" t="inlineStr">
         <is>
-          <t>Bir Üniversitelinin Not Defteri</t>
+          <t>Bu Bahar Aynı Bahara Çıkar</t>
         </is>
       </c>
       <c r="C1641" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1642" spans="1:3">
       <c r="A1642" s="1" t="inlineStr">
         <is>
-          <t>9786054516636</t>
+          <t>9786054516155</t>
         </is>
       </c>
       <c r="B1642" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevgi İstiyorum</t>
+          <t>Bu Avrupa Bizi Bozar</t>
         </is>
       </c>
       <c r="C1642" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1643" spans="1:3">
       <c r="A1643" s="1" t="inlineStr">
         <is>
-          <t>9786055303686</t>
+          <t>9786054685851</t>
         </is>
       </c>
       <c r="B1643" s="1" t="inlineStr">
         <is>
-          <t>Bir Seri Katilin Günlüğü</t>
+          <t>Boz Baykuşlar</t>
         </is>
       </c>
       <c r="C1643" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1644" spans="1:3">
       <c r="A1644" s="1" t="inlineStr">
         <is>
-          <t>9786055303853</t>
+          <t>9789944205559</t>
         </is>
       </c>
       <c r="B1644" s="1" t="inlineStr">
         <is>
-          <t>Bir Hayal Uğruna</t>
+          <t>Birbirine Küs Harfler Aşk</t>
         </is>
       </c>
       <c r="C1644" s="1">
-        <v>15.74</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1645" spans="1:3">
       <c r="A1645" s="1" t="inlineStr">
         <is>
-          <t>9786055303266</t>
+          <t>9786054516599</t>
         </is>
       </c>
       <c r="B1645" s="1" t="inlineStr">
         <is>
-          <t>Bir Gencin Not Defterinden</t>
+          <t>Bir Yürek Dolusu Şiir Adadım Gözlerine</t>
         </is>
       </c>
       <c r="C1645" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="1646" spans="1:3">
       <c r="A1646" s="1" t="inlineStr">
         <is>
-          <t>9789944205931</t>
+          <t>9789944205603</t>
         </is>
       </c>
       <c r="B1646" s="1" t="inlineStr">
         <is>
-          <t>Bir Fabrikasyon Hatasıydım Ben</t>
+          <t>Bir Üniversitelinin Not Defteri</t>
         </is>
       </c>
       <c r="C1646" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1647" spans="1:3">
       <c r="A1647" s="1" t="inlineStr">
         <is>
-          <t>9786051480503</t>
+          <t>9786054516636</t>
         </is>
       </c>
       <c r="B1647" s="1" t="inlineStr">
         <is>
-          <t>Bir Damla Su</t>
+          <t>Bir Sevgi İstiyorum</t>
         </is>
       </c>
       <c r="C1647" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1648" spans="1:3">
       <c r="A1648" s="1" t="inlineStr">
         <is>
-          <t>9786051251233</t>
+          <t>9786055303686</t>
         </is>
       </c>
       <c r="B1648" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuntu 2: Ötesinin Ötesinde Bir Yürek</t>
+          <t>Bir Seri Katilin Günlüğü</t>
         </is>
       </c>
       <c r="C1648" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1649" spans="1:3">
       <c r="A1649" s="1" t="inlineStr">
         <is>
-          <t>9786051480367</t>
+          <t>9786055303853</t>
         </is>
       </c>
       <c r="B1649" s="1" t="inlineStr">
         <is>
-          <t>Bhagavad Gita Tefsiri</t>
+          <t>Bir Hayal Uğruna</t>
         </is>
       </c>
       <c r="C1649" s="1">
-        <v>18.52</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="1650" spans="1:3">
       <c r="A1650" s="1" t="inlineStr">
         <is>
-          <t>9789944205412</t>
+          <t>9786055303266</t>
         </is>
       </c>
       <c r="B1650" s="1" t="inlineStr">
         <is>
-          <t>Beyoğlu’ndan Sütlüce’ye</t>
+          <t>Bir Gencin Not Defterinden</t>
         </is>
       </c>
       <c r="C1650" s="1">
-        <v>27.78</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1651" spans="1:3">
       <c r="A1651" s="1" t="inlineStr">
         <is>
-          <t>9786054685929</t>
+          <t>9789944205931</t>
         </is>
       </c>
       <c r="B1651" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Şallı</t>
+          <t>Bir Fabrikasyon Hatasıydım Ben</t>
         </is>
       </c>
       <c r="C1651" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1652" spans="1:3">
       <c r="A1652" s="1" t="inlineStr">
         <is>
-          <t>9786054685172</t>
+          <t>9786051480503</t>
         </is>
       </c>
       <c r="B1652" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Pencere</t>
+          <t>Bir Damla Su</t>
         </is>
       </c>
       <c r="C1652" s="1">
-        <v>7.41</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1653" spans="1:3">
       <c r="A1653" s="1" t="inlineStr">
         <is>
-          <t>9786054685349</t>
+          <t>9786051251233</t>
         </is>
       </c>
       <c r="B1653" s="1" t="inlineStr">
         <is>
-          <t>Benim Musevi Dedem</t>
+          <t>Bir Avuntu 2: Ötesinin Ötesinde Bir Yürek</t>
         </is>
       </c>
       <c r="C1653" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1654" spans="1:3">
       <c r="A1654" s="1" t="inlineStr">
         <is>
-          <t>9786051480824</t>
+          <t>9786051480367</t>
         </is>
       </c>
       <c r="B1654" s="1" t="inlineStr">
         <is>
-          <t>Benim Çocuk Yanımsın Sen</t>
+          <t>Bhagavad Gita Tefsiri</t>
         </is>
       </c>
       <c r="C1654" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1655" spans="1:3">
       <c r="A1655" s="1" t="inlineStr">
         <is>
-          <t>9786054685059</t>
+          <t>9789944205412</t>
         </is>
       </c>
       <c r="B1655" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Güz</t>
+          <t>Beyoğlu’ndan Sütlüce’ye</t>
         </is>
       </c>
       <c r="C1655" s="1">
-        <v>9.26</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="1656" spans="1:3">
       <c r="A1656" s="1" t="inlineStr">
         <is>
-          <t>9789944205108</t>
+          <t>9786054685929</t>
         </is>
       </c>
       <c r="B1656" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Bensizlik - Sen ve Sensizlik</t>
+          <t>Beyaz Şallı</t>
         </is>
       </c>
       <c r="C1656" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1657" spans="1:3">
       <c r="A1657" s="1" t="inlineStr">
         <is>
-          <t>9786055303303</t>
+          <t>9786054685172</t>
         </is>
       </c>
       <c r="B1657" s="1" t="inlineStr">
         <is>
-          <t>Ben Seni Hep Uzaktan Sevdim</t>
+          <t>Beyaz Pencere</t>
         </is>
       </c>
       <c r="C1657" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1658" spans="1:3">
       <c r="A1658" s="1" t="inlineStr">
         <is>
-          <t>9789944205702</t>
+          <t>9786054685349</t>
         </is>
       </c>
       <c r="B1658" s="1" t="inlineStr">
         <is>
-          <t>Ben Paraya Tap(m)ıyorum</t>
+          <t>Benim Musevi Dedem</t>
         </is>
       </c>
       <c r="C1658" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1659" spans="1:3">
       <c r="A1659" s="1" t="inlineStr">
         <is>
-          <t>9786051480930</t>
+          <t>9786051480824</t>
         </is>
       </c>
       <c r="B1659" s="1" t="inlineStr">
         <is>
-          <t>Ben Cildiniz</t>
+          <t>Benim Çocuk Yanımsın Sen</t>
         </is>
       </c>
       <c r="C1659" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1660" spans="1:3">
       <c r="A1660" s="1" t="inlineStr">
         <is>
-          <t>9789944205276</t>
+          <t>9786054685059</t>
         </is>
       </c>
       <c r="B1660" s="1" t="inlineStr">
         <is>
-          <t>Ben Beklerim</t>
+          <t>Benim Adım Güz</t>
         </is>
       </c>
       <c r="C1660" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1661" spans="1:3">
       <c r="A1661" s="1" t="inlineStr">
         <is>
-          <t>9786051480244</t>
+          <t>9789944205108</t>
         </is>
       </c>
       <c r="B1661" s="1" t="inlineStr">
         <is>
-          <t>Bedensiz Aşk</t>
+          <t>Ben ve Bensizlik - Sen ve Sensizlik</t>
         </is>
       </c>
       <c r="C1661" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1662" spans="1:3">
       <c r="A1662" s="1" t="inlineStr">
         <is>
-          <t>9786055303914</t>
+          <t>9786055303303</t>
         </is>
       </c>
       <c r="B1662" s="1" t="inlineStr">
         <is>
-          <t>Bavulunuzda Neler Var?</t>
+          <t>Ben Seni Hep Uzaktan Sevdim</t>
         </is>
       </c>
       <c r="C1662" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1663" spans="1:3">
       <c r="A1663" s="1" t="inlineStr">
         <is>
-          <t>9786054516254</t>
+          <t>9789944205702</t>
         </is>
       </c>
       <c r="B1663" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç</t>
+          <t>Ben Paraya Tap(m)ıyorum</t>
         </is>
       </c>
       <c r="C1663" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1664" spans="1:3">
       <c r="A1664" s="1" t="inlineStr">
         <is>
-          <t>9786055303372</t>
+          <t>9786051480930</t>
         </is>
       </c>
       <c r="B1664" s="1" t="inlineStr">
         <is>
-          <t>Başardık</t>
+          <t>Ben Cildiniz</t>
         </is>
       </c>
       <c r="C1664" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1665" spans="1:3">
       <c r="A1665" s="1" t="inlineStr">
         <is>
-          <t>9786054685554</t>
+          <t>9789944205276</t>
         </is>
       </c>
       <c r="B1665" s="1" t="inlineStr">
         <is>
-          <t>Babam İsmail Bey</t>
+          <t>Ben Beklerim</t>
         </is>
       </c>
       <c r="C1665" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1666" spans="1:3">
       <c r="A1666" s="1" t="inlineStr">
         <is>
-          <t>9786054685066</t>
+          <t>9786051480244</t>
         </is>
       </c>
       <c r="B1666" s="1" t="inlineStr">
         <is>
-          <t>B Aşka Gül</t>
+          <t>Bedensiz Aşk</t>
         </is>
       </c>
       <c r="C1666" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1667" spans="1:3">
       <c r="A1667" s="1" t="inlineStr">
         <is>
-          <t>9786054516544</t>
+          <t>9786055303914</t>
         </is>
       </c>
       <c r="B1667" s="1" t="inlineStr">
         <is>
-          <t>Azrail ile Anlaşma</t>
+          <t>Bavulunuzda Neler Var?</t>
         </is>
       </c>
       <c r="C1667" s="1">
-        <v>15.74</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1668" spans="1:3">
       <c r="A1668" s="1" t="inlineStr">
         <is>
-          <t>9786054516384</t>
+          <t>9786054516254</t>
         </is>
       </c>
       <c r="B1668" s="1" t="inlineStr">
         <is>
-          <t>Bataklık Çiçekleri</t>
+          <t>Başlangıç</t>
         </is>
       </c>
       <c r="C1668" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1669" spans="1:3">
       <c r="A1669" s="1" t="inlineStr">
         <is>
-          <t>9786054516322</t>
+          <t>9786055303372</t>
         </is>
       </c>
       <c r="B1669" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Fırtınası</t>
+          <t>Başardık</t>
         </is>
       </c>
       <c r="C1669" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1670" spans="1:3">
       <c r="A1670" s="1" t="inlineStr">
         <is>
-          <t>9789944205818</t>
+          <t>9786054685554</t>
         </is>
       </c>
       <c r="B1670" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Şarkıları</t>
+          <t>Babam İsmail Bey</t>
         </is>
       </c>
       <c r="C1670" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1671" spans="1:3">
       <c r="A1671" s="1" t="inlineStr">
         <is>
-          <t>9789944205801</t>
+          <t>9786054685066</t>
         </is>
       </c>
       <c r="B1671" s="1" t="inlineStr">
         <is>
-          <t>Avucumda Yüreğim</t>
+          <t>B Aşka Gül</t>
         </is>
       </c>
       <c r="C1671" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1672" spans="1:3">
       <c r="A1672" s="1" t="inlineStr">
         <is>
-          <t>9786054516551</t>
+          <t>9786054516544</t>
         </is>
       </c>
       <c r="B1672" s="1" t="inlineStr">
         <is>
-          <t>Aşure Endeksi</t>
+          <t>Azrail ile Anlaşma</t>
         </is>
       </c>
       <c r="C1672" s="1">
-        <v>7.41</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="1673" spans="1:3">
       <c r="A1673" s="1" t="inlineStr">
         <is>
-          <t>9786051480688</t>
+          <t>9786054516384</t>
         </is>
       </c>
       <c r="B1673" s="1" t="inlineStr">
         <is>
-          <t>Bataklık</t>
+          <t>Bataklık Çiçekleri</t>
         </is>
       </c>
       <c r="C1673" s="1">
-        <v>17.59</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1674" spans="1:3">
       <c r="A1674" s="1" t="inlineStr">
         <is>
-          <t>9789944205528</t>
+          <t>9786054516322</t>
         </is>
       </c>
       <c r="B1674" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yüreği</t>
+          <t>Ayrılık Fırtınası</t>
         </is>
       </c>
       <c r="C1674" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1675" spans="1:3">
       <c r="A1675" s="1" t="inlineStr">
         <is>
-          <t>9786055303723</t>
+          <t>9789944205818</t>
         </is>
       </c>
       <c r="B1675" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Matematiği</t>
+          <t>Ay Işığı Şarkıları</t>
         </is>
       </c>
       <c r="C1675" s="1">
-        <v>11.11</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1676" spans="1:3">
       <c r="A1676" s="1" t="inlineStr">
         <is>
-          <t>9786054516674</t>
+          <t>9789944205801</t>
         </is>
       </c>
       <c r="B1676" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Gözyaşı</t>
+          <t>Avucumda Yüreğim</t>
         </is>
       </c>
       <c r="C1676" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1677" spans="1:3">
       <c r="A1677" s="1" t="inlineStr">
         <is>
-          <t>9786054516513</t>
+          <t>9786054516551</t>
         </is>
       </c>
       <c r="B1677" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Alfabesi Yasaklıdır</t>
+          <t>Aşure Endeksi</t>
         </is>
       </c>
       <c r="C1677" s="1">
-        <v>6.48</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1678" spans="1:3">
       <c r="A1678" s="1" t="inlineStr">
         <is>
-          <t>9786055303518</t>
+          <t>9786051480688</t>
         </is>
       </c>
       <c r="B1678" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Afişi</t>
+          <t>Bataklık</t>
         </is>
       </c>
       <c r="C1678" s="1">
-        <v>9.26</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="1679" spans="1:3">
       <c r="A1679" s="1" t="inlineStr">
         <is>
-          <t>9786055303150</t>
+          <t>9789944205528</t>
         </is>
       </c>
       <c r="B1679" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Şahika</t>
+          <t>Aşkın Yüreği</t>
         </is>
       </c>
       <c r="C1679" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1680" spans="1:3">
       <c r="A1680" s="1" t="inlineStr">
         <is>
-          <t>9786054685905</t>
+          <t>9786055303723</t>
         </is>
       </c>
       <c r="B1680" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Rüyamda Sevdim</t>
+          <t>Aşkın Matematiği</t>
         </is>
       </c>
       <c r="C1680" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1681" spans="1:3">
       <c r="A1681" s="1" t="inlineStr">
         <is>
-          <t>9789944205245</t>
+          <t>9786054516674</t>
         </is>
       </c>
       <c r="B1681" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Mesnevi Sonsuz Aşk</t>
+          <t>Aşkın Gözyaşı</t>
         </is>
       </c>
       <c r="C1681" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1682" spans="1:3">
       <c r="A1682" s="1" t="inlineStr">
         <is>
-          <t>9786055303112</t>
+          <t>9786054516513</t>
         </is>
       </c>
       <c r="B1682" s="1" t="inlineStr">
         <is>
-          <t>Aşkadaş Söylemler</t>
+          <t>Aşkın Alfabesi Yasaklıdır</t>
         </is>
       </c>
       <c r="C1682" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1683" spans="1:3">
       <c r="A1683" s="1" t="inlineStr">
         <is>
-          <t>9789944205566</t>
+          <t>9786055303518</t>
         </is>
       </c>
       <c r="B1683" s="1" t="inlineStr">
         <is>
-          <t>Aşka Kapkaç</t>
+          <t>Aşkın Afişi</t>
         </is>
       </c>
       <c r="C1683" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1684" spans="1:3">
       <c r="A1684" s="1" t="inlineStr">
         <is>
-          <t>9786054516865</t>
+          <t>9786055303150</t>
         </is>
       </c>
       <c r="B1684" s="1" t="inlineStr">
         <is>
-          <t>Aşk; Aslı Gibidir</t>
+          <t>Aşk-ı Şahika</t>
         </is>
       </c>
       <c r="C1684" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1685" spans="1:3">
       <c r="A1685" s="1" t="inlineStr">
         <is>
-          <t>9786051480053</t>
+          <t>9786054685905</t>
         </is>
       </c>
       <c r="B1685" s="1" t="inlineStr">
         <is>
-          <t>Aşk Celladına Son Tebessüm</t>
+          <t>Aşkı Rüyamda Sevdim</t>
         </is>
       </c>
       <c r="C1685" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1686" spans="1:3">
       <c r="A1686" s="1" t="inlineStr">
         <is>
-          <t>9786051480831</t>
+          <t>9789944205245</t>
         </is>
       </c>
       <c r="B1686" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bu...</t>
+          <t>Aşk-ı Mesnevi Sonsuz Aşk</t>
         </is>
       </c>
       <c r="C1686" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1687" spans="1:3">
       <c r="A1687" s="1" t="inlineStr">
         <is>
-          <t>9786054516131</t>
+          <t>9786055303112</t>
         </is>
       </c>
       <c r="B1687" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bende Çocuk Kaldı</t>
+          <t>Aşkadaş Söylemler</t>
         </is>
       </c>
       <c r="C1687" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1688" spans="1:3">
       <c r="A1688" s="1" t="inlineStr">
         <is>
-          <t>9786051486741</t>
+          <t>9789944205566</t>
         </is>
       </c>
       <c r="B1688" s="1" t="inlineStr">
         <is>
-          <t>Aşk (Ayn, Şıyn, Kaf)’a Yürümek</t>
+          <t>Aşka Kapkaç</t>
         </is>
       </c>
       <c r="C1688" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1689" spans="1:3">
       <c r="A1689" s="1" t="inlineStr">
         <is>
-          <t>9786051486734</t>
+          <t>9786054516865</t>
         </is>
       </c>
       <c r="B1689" s="1" t="inlineStr">
         <is>
-          <t>Asla Ümidini Yitirme</t>
+          <t>Aşk; Aslı Gibidir</t>
         </is>
       </c>
       <c r="C1689" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1690" spans="1:3">
       <c r="A1690" s="1" t="inlineStr">
         <is>
-          <t>9786055303297</t>
+          <t>9786051480053</t>
         </is>
       </c>
       <c r="B1690" s="1" t="inlineStr">
         <is>
-          <t>Dostlarımın Emanetleri</t>
+          <t>Aşk Celladına Son Tebessüm</t>
         </is>
       </c>
       <c r="C1690" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1691" spans="1:3">
       <c r="A1691" s="1" t="inlineStr">
         <is>
-          <t>9786055303402</t>
+          <t>9786051480831</t>
         </is>
       </c>
       <c r="B1691" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Ülkesi’ne Yolculuk</t>
+          <t>Aşk Bu...</t>
         </is>
       </c>
       <c r="C1691" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1692" spans="1:3">
       <c r="A1692" s="1" t="inlineStr">
         <is>
-          <t>9786055303310</t>
+          <t>9786054516131</t>
         </is>
       </c>
       <c r="B1692" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Semalar</t>
+          <t>Aşk Bende Çocuk Kaldı</t>
         </is>
       </c>
       <c r="C1692" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="1693" spans="1:3">
       <c r="A1693" s="1" t="inlineStr">
         <is>
-          <t>9786054685738</t>
+          <t>9786051486741</t>
         </is>
       </c>
       <c r="B1693" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Çığlıklarım</t>
+          <t>Aşk (Ayn, Şıyn, Kaf)’a Yürümek</t>
         </is>
       </c>
       <c r="C1693" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1694" spans="1:3">
       <c r="A1694" s="1" t="inlineStr">
         <is>
-          <t>9786055303105</t>
+          <t>9786051486734</t>
         </is>
       </c>
       <c r="B1694" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik Esiyor Yüreğimde</t>
+          <t>Asla Ümidini Yitirme</t>
         </is>
       </c>
       <c r="C1694" s="1">
-        <v>12.96</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1695" spans="1:3">
       <c r="A1695" s="1" t="inlineStr">
         <is>
-          <t>9786051480411</t>
+          <t>9786055303297</t>
         </is>
       </c>
       <c r="B1695" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik</t>
+          <t>Dostlarımın Emanetleri</t>
         </is>
       </c>
       <c r="C1695" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1696" spans="1:3">
       <c r="A1696" s="1" t="inlineStr">
         <is>
-          <t>9786051480770</t>
+          <t>9786055303402</t>
         </is>
       </c>
       <c r="B1696" s="1" t="inlineStr">
         <is>
-          <t>Sen Kırmızısın</t>
+          <t>Sevgi Ülkesi’ne Yolculuk</t>
         </is>
       </c>
       <c r="C1696" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1697" spans="1:3">
       <c r="A1697" s="1" t="inlineStr">
         <is>
-          <t>9786055303051</t>
+          <t>9786055303310</t>
         </is>
       </c>
       <c r="B1697" s="1" t="inlineStr">
         <is>
-          <t>Sen Hiç Öldün mü?</t>
+          <t>Sessiz Semalar</t>
         </is>
       </c>
       <c r="C1697" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1698" spans="1:3">
       <c r="A1698" s="1" t="inlineStr">
         <is>
-          <t>9786051480190</t>
+          <t>9786054685738</t>
         </is>
       </c>
       <c r="B1698" s="1" t="inlineStr">
         <is>
-          <t>Sen Benim İlk Kitabımsın</t>
+          <t>Sessiz Çığlıklarım</t>
         </is>
       </c>
       <c r="C1698" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1699" spans="1:3">
       <c r="A1699" s="1" t="inlineStr">
         <is>
-          <t>9789944205610</t>
+          <t>9786055303105</t>
         </is>
       </c>
       <c r="B1699" s="1" t="inlineStr">
         <is>
-          <t>Satır Satır Hakikat</t>
+          <t>Sensizlik Esiyor Yüreğimde</t>
         </is>
       </c>
       <c r="C1699" s="1">
-        <v>11.11</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1700" spans="1:3">
       <c r="A1700" s="1" t="inlineStr">
         <is>
-          <t>9789944205894</t>
+          <t>9786051480411</t>
         </is>
       </c>
       <c r="B1700" s="1" t="inlineStr">
         <is>
-          <t>Sarı Fatma</t>
+          <t>Sensizlik</t>
         </is>
       </c>
       <c r="C1700" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1701" spans="1:3">
       <c r="A1701" s="1" t="inlineStr">
         <is>
-          <t>9786051480602</t>
+          <t>9786051480770</t>
         </is>
       </c>
       <c r="B1701" s="1" t="inlineStr">
         <is>
-          <t>Sana Bir Şiir Yazmak İsterdim</t>
+          <t>Sen Kırmızısın</t>
         </is>
       </c>
       <c r="C1701" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1702" spans="1:3">
       <c r="A1702" s="1" t="inlineStr">
         <is>
-          <t>9786051480459</t>
+          <t>9786055303051</t>
         </is>
       </c>
       <c r="B1702" s="1" t="inlineStr">
         <is>
-          <t>Sana</t>
+          <t>Sen Hiç Öldün mü?</t>
         </is>
       </c>
       <c r="C1702" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1703" spans="1:3">
       <c r="A1703" s="1" t="inlineStr">
         <is>
-          <t>9786054516896</t>
+          <t>9786051480190</t>
         </is>
       </c>
       <c r="B1703" s="1" t="inlineStr">
         <is>
-          <t>Salçalı Ekmek</t>
+          <t>Sen Benim İlk Kitabımsın</t>
         </is>
       </c>
       <c r="C1703" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1704" spans="1:3">
       <c r="A1704" s="1" t="inlineStr">
         <is>
-          <t>9786054516902</t>
+          <t>9789944205610</t>
         </is>
       </c>
       <c r="B1704" s="1" t="inlineStr">
         <is>
-          <t>Saklı İnciler</t>
+          <t>Satır Satır Hakikat</t>
         </is>
       </c>
       <c r="C1704" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1705" spans="1:3">
       <c r="A1705" s="1" t="inlineStr">
         <is>
-          <t>9786051480565</t>
+          <t>9789944205894</t>
         </is>
       </c>
       <c r="B1705" s="1" t="inlineStr">
         <is>
-          <t>Saklambaç</t>
+          <t>Sarı Fatma</t>
         </is>
       </c>
       <c r="C1705" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1706" spans="1:3">
       <c r="A1706" s="1" t="inlineStr">
         <is>
-          <t>9789944205429</t>
+          <t>9786051480602</t>
         </is>
       </c>
       <c r="B1706" s="1" t="inlineStr">
         <is>
-          <t>Sakin Sabahlar Ülkesi</t>
+          <t>Sana Bir Şiir Yazmak İsterdim</t>
         </is>
       </c>
       <c r="C1706" s="1">
-        <v>18.52</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1707" spans="1:3">
       <c r="A1707" s="1" t="inlineStr">
         <is>
-          <t>3990000001836</t>
+          <t>9786051480459</t>
         </is>
       </c>
       <c r="B1707" s="1" t="inlineStr">
         <is>
-          <t>Rehine</t>
+          <t>Sana</t>
         </is>
       </c>
       <c r="C1707" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1708" spans="1:3">
       <c r="A1708" s="1" t="inlineStr">
         <is>
-          <t>9786054516537</t>
+          <t>9786054516896</t>
         </is>
       </c>
       <c r="B1708" s="1" t="inlineStr">
         <is>
-          <t>Put Yemiş Bülbül</t>
+          <t>Salçalı Ekmek</t>
         </is>
       </c>
       <c r="C1708" s="1">
-        <v>7.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1709" spans="1:3">
       <c r="A1709" s="1" t="inlineStr">
         <is>
-          <t>9786054516490</t>
+          <t>9786054516902</t>
         </is>
       </c>
       <c r="B1709" s="1" t="inlineStr">
         <is>
-          <t>Sarıyer’den Esintiler</t>
+          <t>Saklı İnciler</t>
         </is>
       </c>
       <c r="C1709" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1710" spans="1:3">
       <c r="A1710" s="1" t="inlineStr">
         <is>
-          <t>9786054516179</t>
+          <t>9786051480565</t>
         </is>
       </c>
       <c r="B1710" s="1" t="inlineStr">
         <is>
-          <t>Paramparça</t>
+          <t>Saklambaç</t>
         </is>
       </c>
       <c r="C1710" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1711" spans="1:3">
       <c r="A1711" s="1" t="inlineStr">
         <is>
-          <t>9786055303334</t>
+          <t>9789944205429</t>
         </is>
       </c>
       <c r="B1711" s="1" t="inlineStr">
         <is>
-          <t>Papatya Falı</t>
+          <t>Sakin Sabahlar Ülkesi</t>
         </is>
       </c>
       <c r="C1711" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1712" spans="1:3">
       <c r="A1712" s="1" t="inlineStr">
         <is>
-          <t>9789944205436</t>
+          <t>3990000001836</t>
         </is>
       </c>
       <c r="B1712" s="1" t="inlineStr">
         <is>
-          <t>Özlenen Özlemsin</t>
+          <t>Rehine</t>
         </is>
       </c>
       <c r="C1712" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1713" spans="1:3">
       <c r="A1713" s="1" t="inlineStr">
         <is>
-          <t>9786054516407</t>
+          <t>9786054516537</t>
         </is>
       </c>
       <c r="B1713" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük ve Mutluluğu Kovalamak</t>
+          <t>Put Yemiş Bülbül</t>
         </is>
       </c>
       <c r="C1713" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1714" spans="1:3">
       <c r="A1714" s="1" t="inlineStr">
         <is>
-          <t>9786051480176</t>
+          <t>9786054516490</t>
         </is>
       </c>
       <c r="B1714" s="1" t="inlineStr">
         <is>
-          <t>Özgül</t>
+          <t>Sarıyer’den Esintiler</t>
         </is>
       </c>
       <c r="C1714" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1715" spans="1:3">
       <c r="A1715" s="1" t="inlineStr">
         <is>
-          <t>9786054685769</t>
+          <t>9786054516179</t>
         </is>
       </c>
       <c r="B1715" s="1" t="inlineStr">
         <is>
-          <t>Özge</t>
+          <t>Paramparça</t>
         </is>
       </c>
       <c r="C1715" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1716" spans="1:3">
       <c r="A1716" s="1" t="inlineStr">
         <is>
-          <t>9786055303082</t>
+          <t>9786055303334</t>
         </is>
       </c>
       <c r="B1716" s="1" t="inlineStr">
         <is>
-          <t>Öyle Bir Zamandı</t>
+          <t>Papatya Falı</t>
         </is>
       </c>
       <c r="C1716" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1717" spans="1:3">
       <c r="A1717" s="1" t="inlineStr">
         <is>
-          <t>9786055303761</t>
+          <t>9789944205436</t>
         </is>
       </c>
       <c r="B1717" s="1" t="inlineStr">
         <is>
-          <t>Pop Gitar Repertuarı</t>
+          <t>Özlenen Özlemsin</t>
         </is>
       </c>
       <c r="C1717" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1718" spans="1:3">
       <c r="A1718" s="1" t="inlineStr">
         <is>
-          <t>9786054516711</t>
+          <t>9786054516407</t>
         </is>
       </c>
       <c r="B1718" s="1" t="inlineStr">
         <is>
-          <t>Parkecinin Kadınları</t>
+          <t>Özgürlük ve Mutluluğu Kovalamak</t>
         </is>
       </c>
       <c r="C1718" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1719" spans="1:3">
       <c r="A1719" s="1" t="inlineStr">
         <is>
-          <t>9786054685035</t>
+          <t>9786051480176</t>
         </is>
       </c>
       <c r="B1719" s="1" t="inlineStr">
         <is>
-          <t>Öykü Şiirler</t>
+          <t>Özgül</t>
         </is>
       </c>
       <c r="C1719" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1720" spans="1:3">
       <c r="A1720" s="1" t="inlineStr">
         <is>
-          <t>9786051480091</t>
+          <t>9786054685769</t>
         </is>
       </c>
       <c r="B1720" s="1" t="inlineStr">
         <is>
-          <t>Ömürden Bir Kesit</t>
+          <t>Özge</t>
         </is>
       </c>
       <c r="C1720" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1721" spans="1:3">
       <c r="A1721" s="1" t="inlineStr">
         <is>
-          <t>9786051480442</t>
+          <t>9786055303082</t>
         </is>
       </c>
       <c r="B1721" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Kanatlarında Aşk</t>
+          <t>Öyle Bir Zamandı</t>
         </is>
       </c>
       <c r="C1721" s="1">
-        <v>11.57</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="1722" spans="1:3">
       <c r="A1722" s="1" t="inlineStr">
         <is>
-          <t>9786054685219</t>
+          <t>9786055303761</t>
         </is>
       </c>
       <c r="B1722" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Damgalı Sevda</t>
+          <t>Pop Gitar Repertuarı</t>
         </is>
       </c>
       <c r="C1722" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="1723" spans="1:3">
       <c r="A1723" s="1" t="inlineStr">
         <is>
-          <t>9786051480268</t>
+          <t>9786054516711</t>
         </is>
       </c>
       <c r="B1723" s="1" t="inlineStr">
         <is>
-          <t>Ölü Kuşlar</t>
+          <t>Parkecinin Kadınları</t>
         </is>
       </c>
       <c r="C1723" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1724" spans="1:3">
       <c r="A1724" s="1" t="inlineStr">
         <is>
-          <t>9789944205221</t>
+          <t>9786054685035</t>
         </is>
       </c>
       <c r="B1724" s="1" t="inlineStr">
         <is>
-          <t>Ödünç Bedenler</t>
+          <t>Öykü Şiirler</t>
         </is>
       </c>
       <c r="C1724" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1725" spans="1:3">
       <c r="A1725" s="1" t="inlineStr">
         <is>
-          <t>9786054516148</t>
+          <t>9786051480091</t>
         </is>
       </c>
       <c r="B1725" s="1" t="inlineStr">
         <is>
-          <t>Otuzdördüncü İstasyon</t>
+          <t>Ömürden Bir Kesit</t>
         </is>
       </c>
       <c r="C1725" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1726" spans="1:3">
       <c r="A1726" s="1" t="inlineStr">
         <is>
-          <t>9786055303921</t>
+          <t>9786051480442</t>
         </is>
       </c>
       <c r="B1726" s="1" t="inlineStr">
         <is>
-          <t>Pardon!</t>
+          <t>Ölüm Kanatlarında Aşk</t>
         </is>
       </c>
       <c r="C1726" s="1">
-        <v>9.26</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="1727" spans="1:3">
       <c r="A1727" s="1" t="inlineStr">
         <is>
-          <t>9786051480138</t>
+          <t>9786054685219</t>
         </is>
       </c>
       <c r="B1727" s="1" t="inlineStr">
         <is>
-          <t>Ormana Saklanan Günah</t>
+          <t>Ölüm Damgalı Sevda</t>
         </is>
       </c>
       <c r="C1727" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1728" spans="1:3">
       <c r="A1728" s="1" t="inlineStr">
         <is>
-          <t>9786054685653</t>
+          <t>9786051480268</t>
         </is>
       </c>
       <c r="B1728" s="1" t="inlineStr">
         <is>
-          <t>Onu Ben de Sevmiştim</t>
+          <t>Ölü Kuşlar</t>
         </is>
       </c>
       <c r="C1728" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1729" spans="1:3">
       <c r="A1729" s="1" t="inlineStr">
         <is>
-          <t>9786054516780</t>
+          <t>9789944205221</t>
         </is>
       </c>
       <c r="B1729" s="1" t="inlineStr">
         <is>
-          <t>Okyanus</t>
+          <t>Ödünç Bedenler</t>
         </is>
       </c>
       <c r="C1729" s="1">
-        <v>17.59</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1730" spans="1:3">
       <c r="A1730" s="1" t="inlineStr">
         <is>
-          <t>9786055303730</t>
+          <t>9786054516148</t>
         </is>
       </c>
       <c r="B1730" s="1" t="inlineStr">
         <is>
-          <t>O Benim Babamdı</t>
+          <t>Otuzdördüncü İstasyon</t>
         </is>
       </c>
       <c r="C1730" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1731" spans="1:3">
       <c r="A1731" s="1" t="inlineStr">
         <is>
-          <t>9786054685561</t>
+          <t>9786055303921</t>
         </is>
       </c>
       <c r="B1731" s="1" t="inlineStr">
         <is>
-          <t>Nergis</t>
+          <t>Pardon!</t>
         </is>
       </c>
       <c r="C1731" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1732" spans="1:3">
       <c r="A1732" s="1" t="inlineStr">
         <is>
-          <t>9786054685950</t>
+          <t>9786051480138</t>
         </is>
       </c>
       <c r="B1732" s="1" t="inlineStr">
         <is>
-          <t>Nereye Kaçıyorsun Erdoğan?</t>
+          <t>Ormana Saklanan Günah</t>
         </is>
       </c>
       <c r="C1732" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1733" spans="1:3">
       <c r="A1733" s="1" t="inlineStr">
         <is>
-          <t>9789944205825</t>
+          <t>9786054685653</t>
         </is>
       </c>
       <c r="B1733" s="1" t="inlineStr">
         <is>
-          <t>Scorpion 1</t>
+          <t>Onu Ben de Sevmiştim</t>
         </is>
       </c>
       <c r="C1733" s="1">
-        <v>8.33</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1734" spans="1:3">
       <c r="A1734" s="1" t="inlineStr">
         <is>
-          <t>9786054685233</t>
+          <t>9786054516780</t>
         </is>
       </c>
       <c r="B1734" s="1" t="inlineStr">
         <is>
-          <t>Nejla</t>
+          <t>Okyanus</t>
         </is>
       </c>
       <c r="C1734" s="1">
-        <v>7.41</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="1735" spans="1:3">
       <c r="A1735" s="1" t="inlineStr">
         <is>
-          <t>9786054516278</t>
+          <t>9786055303730</t>
         </is>
       </c>
       <c r="B1735" s="1" t="inlineStr">
         <is>
-          <t>Nar Taneleri</t>
+          <t>O Benim Babamdı</t>
         </is>
       </c>
       <c r="C1735" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1736" spans="1:3">
       <c r="A1736" s="1" t="inlineStr">
         <is>
-          <t>9786051480343</t>
+          <t>9786054685561</t>
         </is>
       </c>
       <c r="B1736" s="1" t="inlineStr">
         <is>
-          <t>Nar Çiçekli Kadın</t>
+          <t>Nergis</t>
         </is>
       </c>
       <c r="C1736" s="1">
-        <v>11.11</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1737" spans="1:3">
       <c r="A1737" s="1" t="inlineStr">
         <is>
-          <t>9786054685424</t>
+          <t>9786054685950</t>
         </is>
       </c>
       <c r="B1737" s="1" t="inlineStr">
         <is>
-          <t>Müşteri Krallığında Satıcı Olmak</t>
+          <t>Nereye Kaçıyorsun Erdoğan?</t>
         </is>
       </c>
       <c r="C1737" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1738" spans="1:3">
       <c r="A1738" s="1" t="inlineStr">
         <is>
-          <t>9786055303891</t>
+          <t>9789944205825</t>
         </is>
       </c>
       <c r="B1738" s="1" t="inlineStr">
         <is>
-          <t>Müsadenizle Beyler</t>
+          <t>Scorpion 1</t>
         </is>
       </c>
       <c r="C1738" s="1">
-        <v>13.89</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1739" spans="1:3">
       <c r="A1739" s="1" t="inlineStr">
         <is>
-          <t>9786055303037</t>
+          <t>9786054685233</t>
         </is>
       </c>
       <c r="B1739" s="1" t="inlineStr">
         <is>
-          <t>Mülteci Gönlüm</t>
+          <t>Nejla</t>
         </is>
       </c>
       <c r="C1739" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1740" spans="1:3">
       <c r="A1740" s="1" t="inlineStr">
         <is>
-          <t>9786051480251</t>
+          <t>9786054516278</t>
         </is>
       </c>
       <c r="B1740" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Kitap</t>
+          <t>Nar Taneleri</t>
         </is>
       </c>
       <c r="C1740" s="1">
-        <v>23.15</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1741" spans="1:3">
       <c r="A1741" s="1" t="inlineStr">
         <is>
-          <t>9786055303747</t>
+          <t>9786051480343</t>
         </is>
       </c>
       <c r="B1741" s="1" t="inlineStr">
         <is>
-          <t>Müebbet Aşık</t>
+          <t>Nar Çiçekli Kadın</t>
         </is>
       </c>
       <c r="C1741" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1742" spans="1:3">
       <c r="A1742" s="1" t="inlineStr">
         <is>
-          <t>9786055303419</t>
+          <t>9786054685424</t>
         </is>
       </c>
       <c r="B1742" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Aileden Yalnızlığa</t>
+          <t>Müşteri Krallığında Satıcı Olmak</t>
         </is>
       </c>
       <c r="C1742" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1743" spans="1:3">
       <c r="A1743" s="1" t="inlineStr">
         <is>
-          <t>9786054516445</t>
+          <t>9786055303891</t>
         </is>
       </c>
       <c r="B1743" s="1" t="inlineStr">
         <is>
-          <t>Mor Benekli Koyunlar</t>
+          <t>Müsadenizle Beyler</t>
         </is>
       </c>
       <c r="C1743" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1744" spans="1:3">
       <c r="A1744" s="1" t="inlineStr">
         <is>
-          <t>9789944205665</t>
+          <t>9786055303037</t>
         </is>
       </c>
       <c r="B1744" s="1" t="inlineStr">
         <is>
-          <t>Mızıkçı</t>
+          <t>Mülteci Gönlüm</t>
         </is>
       </c>
       <c r="C1744" s="1">
-        <v>5.56</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1745" spans="1:3">
       <c r="A1745" s="1" t="inlineStr">
         <is>
-          <t>9786055303457</t>
+          <t>9786051480251</t>
         </is>
       </c>
       <c r="B1745" s="1" t="inlineStr">
         <is>
-          <t>Mırmır</t>
+          <t>Mükemmel Kitap</t>
         </is>
       </c>
       <c r="C1745" s="1">
-        <v>4.63</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1746" spans="1:3">
       <c r="A1746" s="1" t="inlineStr">
         <is>
-          <t>9789944205672</t>
+          <t>9786055303747</t>
         </is>
       </c>
       <c r="B1746" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’dan Damlalar</t>
+          <t>Müebbet Aşık</t>
         </is>
       </c>
       <c r="C1746" s="1">
-        <v>5.56</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1747" spans="1:3">
       <c r="A1747" s="1" t="inlineStr">
         <is>
-          <t>9786051480718</t>
+          <t>9786055303419</t>
         </is>
       </c>
       <c r="B1747" s="1" t="inlineStr">
         <is>
-          <t>Melisa ve Ben</t>
+          <t>Muhteşem Aileden Yalnızlığa</t>
         </is>
       </c>
       <c r="C1747" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1748" spans="1:3">
       <c r="A1748" s="1" t="inlineStr">
         <is>
-          <t>9789944205290</t>
+          <t>9786054516445</t>
         </is>
       </c>
       <c r="B1748" s="1" t="inlineStr">
         <is>
-          <t>Mehdinin Putları</t>
+          <t>Mor Benekli Koyunlar</t>
         </is>
       </c>
       <c r="C1748" s="1">
-        <v>27.78</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1749" spans="1:3">
       <c r="A1749" s="1" t="inlineStr">
         <is>
-          <t>9786055303815</t>
+          <t>9789944205665</t>
         </is>
       </c>
       <c r="B1749" s="1" t="inlineStr">
         <is>
-          <t>Mazruf</t>
+          <t>Mızıkçı</t>
         </is>
       </c>
       <c r="C1749" s="1">
-        <v>9.26</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="1750" spans="1:3">
       <c r="A1750" s="1" t="inlineStr">
         <is>
-          <t>9786051480084</t>
+          <t>9786055303457</t>
         </is>
       </c>
       <c r="B1750" s="1" t="inlineStr">
         <is>
-          <t>Mavi Düşler Saati</t>
+          <t>Mırmır</t>
         </is>
       </c>
       <c r="C1750" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="1751" spans="1:3">
       <c r="A1751" s="1" t="inlineStr">
         <is>
-          <t>9789944205122</t>
+          <t>9789944205672</t>
         </is>
       </c>
       <c r="B1751" s="1" t="inlineStr">
         <is>
-          <t>Mavi Düşler</t>
+          <t>Mevlana’dan Damlalar</t>
         </is>
       </c>
       <c r="C1751" s="1">
-        <v>9.26</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="1752" spans="1:3">
       <c r="A1752" s="1" t="inlineStr">
         <is>
-          <t>9789944205351</t>
+          <t>9786051480718</t>
         </is>
       </c>
       <c r="B1752" s="1" t="inlineStr">
         <is>
-          <t>Mavi Çizgili Atkım</t>
+          <t>Melisa ve Ben</t>
         </is>
       </c>
       <c r="C1752" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1753" spans="1:3">
       <c r="A1753" s="1" t="inlineStr">
         <is>
-          <t>9786054516469</t>
+          <t>9789944205290</t>
         </is>
       </c>
       <c r="B1753" s="1" t="inlineStr">
         <is>
-          <t>Mavi Ayın Altında</t>
+          <t>Mehdinin Putları</t>
         </is>
       </c>
       <c r="C1753" s="1">
-        <v>14.81</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="1754" spans="1:3">
       <c r="A1754" s="1" t="inlineStr">
         <is>
-          <t>9786055303716</t>
+          <t>9786055303815</t>
         </is>
       </c>
       <c r="B1754" s="1" t="inlineStr">
         <is>
-          <t>Matem</t>
+          <t>Mazruf</t>
         </is>
       </c>
       <c r="C1754" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1755" spans="1:3">
       <c r="A1755" s="1" t="inlineStr">
         <is>
-          <t>9786054685158</t>
+          <t>9786051480084</t>
         </is>
       </c>
       <c r="B1755" s="1" t="inlineStr">
         <is>
-          <t>Mai</t>
+          <t>Mavi Düşler Saati</t>
         </is>
       </c>
       <c r="C1755" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1756" spans="1:3">
       <c r="A1756" s="1" t="inlineStr">
         <is>
-          <t>9786054685202</t>
+          <t>9789944205122</t>
         </is>
       </c>
       <c r="B1756" s="1" t="inlineStr">
         <is>
-          <t>Maça Kızı</t>
+          <t>Mavi Düşler</t>
         </is>
       </c>
       <c r="C1756" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1757" spans="1:3">
       <c r="A1757" s="1" t="inlineStr">
         <is>
-          <t>9786055303945</t>
+          <t>9789944205351</t>
         </is>
       </c>
       <c r="B1757" s="1" t="inlineStr">
         <is>
-          <t>Lool</t>
+          <t>Mavi Çizgili Atkım</t>
         </is>
       </c>
       <c r="C1757" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1758" spans="1:3">
       <c r="A1758" s="1" t="inlineStr">
         <is>
-          <t>9786054685776</t>
+          <t>9786054516469</t>
         </is>
       </c>
       <c r="B1758" s="1" t="inlineStr">
         <is>
-          <t>Lise Son</t>
+          <t>Mavi Ayın Altında</t>
         </is>
       </c>
       <c r="C1758" s="1">
-        <v>12.96</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="1759" spans="1:3">
       <c r="A1759" s="1" t="inlineStr">
         <is>
-          <t>9786054516889</t>
+          <t>9786055303716</t>
         </is>
       </c>
       <c r="B1759" s="1" t="inlineStr">
         <is>
-          <t>Layemut</t>
+          <t>Matem</t>
         </is>
       </c>
       <c r="C1759" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1760" spans="1:3">
       <c r="A1760" s="1" t="inlineStr">
         <is>
-          <t>9786054685981</t>
+          <t>9786054685158</t>
         </is>
       </c>
       <c r="B1760" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu ve Sayılmayan İsyanlar</t>
+          <t>Mai</t>
         </is>
       </c>
       <c r="C1760" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1761" spans="1:3">
       <c r="A1761" s="1" t="inlineStr">
         <is>
-          <t>9786055303471</t>
+          <t>9786054685202</t>
         </is>
       </c>
       <c r="B1761" s="1" t="inlineStr">
         <is>
-          <t>Kusuratın Maruzatı Kazurattı</t>
+          <t>Maça Kızı</t>
         </is>
       </c>
       <c r="C1761" s="1">
-        <v>13.8</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1762" spans="1:3">
       <c r="A1762" s="1" t="inlineStr">
         <is>
-          <t>9789944205726</t>
+          <t>9786055303945</t>
         </is>
       </c>
       <c r="B1762" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Aforizmaları</t>
+          <t>Lool</t>
         </is>
       </c>
       <c r="C1762" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1763" spans="1:3">
       <c r="A1763" s="1" t="inlineStr">
         <is>
-          <t>9786055303358</t>
+          <t>9786054685776</t>
         </is>
       </c>
       <c r="B1763" s="1" t="inlineStr">
         <is>
-          <t>Madam Marta Sahili</t>
+          <t>Lise Son</t>
         </is>
       </c>
       <c r="C1763" s="1">
-        <v>9.26</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1764" spans="1:3">
       <c r="A1764" s="1" t="inlineStr">
         <is>
-          <t>9786051480954</t>
+          <t>9786054516889</t>
         </is>
       </c>
       <c r="B1764" s="1" t="inlineStr">
         <is>
-          <t>Kurdun Ölümü</t>
+          <t>Layemut</t>
         </is>
       </c>
       <c r="C1764" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1765" spans="1:3">
       <c r="A1765" s="1" t="inlineStr">
         <is>
-          <t>9786054516025</t>
+          <t>9786054685981</t>
         </is>
       </c>
       <c r="B1765" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da İnsanı Yücelten Kavramlar</t>
+          <t>Kürt Sorunu ve Sayılmayan İsyanlar</t>
         </is>
       </c>
       <c r="C1765" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1766" spans="1:3">
       <c r="A1766" s="1" t="inlineStr">
         <is>
-          <t>9786055303570</t>
+          <t>9786055303471</t>
         </is>
       </c>
       <c r="B1766" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Ekonomi</t>
+          <t>Kusuratın Maruzatı Kazurattı</t>
         </is>
       </c>
       <c r="C1766" s="1">
-        <v>8.33</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="1767" spans="1:3">
       <c r="A1767" s="1" t="inlineStr">
         <is>
-          <t>9786054685820</t>
+          <t>9789944205726</t>
         </is>
       </c>
       <c r="B1767" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Yaşam Döngüsü</t>
+          <t>Kurtuluş Aforizmaları</t>
         </is>
       </c>
       <c r="C1767" s="1">
-        <v>20.37</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1768" spans="1:3">
       <c r="A1768" s="1" t="inlineStr">
         <is>
-          <t>9786054685400</t>
+          <t>9786055303358</t>
         </is>
       </c>
       <c r="B1768" s="1" t="inlineStr">
         <is>
-          <t>Kral’ın Oğlu</t>
+          <t>Madam Marta Sahili</t>
         </is>
       </c>
       <c r="C1768" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1769" spans="1:3">
       <c r="A1769" s="1" t="inlineStr">
         <is>
-          <t>9786055303662</t>
+          <t>9786051480954</t>
         </is>
       </c>
       <c r="B1769" s="1" t="inlineStr">
         <is>
-          <t>Kördüğün</t>
+          <t>Kurdun Ölümü</t>
         </is>
       </c>
       <c r="C1769" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1770" spans="1:3">
       <c r="A1770" s="1" t="inlineStr">
         <is>
-          <t>9786051480022</t>
+          <t>9786054516025</t>
         </is>
       </c>
       <c r="B1770" s="1" t="inlineStr">
         <is>
-          <t>Köle</t>
+          <t>Kur’an’da İnsanı Yücelten Kavramlar</t>
         </is>
       </c>
       <c r="C1770" s="1">
-        <v>23.15</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1771" spans="1:3">
       <c r="A1771" s="1" t="inlineStr">
         <is>
-          <t>9789944205283</t>
+          <t>9786055303570</t>
         </is>
       </c>
       <c r="B1771" s="1" t="inlineStr">
         <is>
-          <t>Konuk</t>
+          <t>Kur’an ve Ekonomi</t>
         </is>
       </c>
       <c r="C1771" s="1">
-        <v>9.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1772" spans="1:3">
       <c r="A1772" s="1" t="inlineStr">
         <is>
-          <t>9786054516100</t>
+          <t>9786054685820</t>
         </is>
       </c>
       <c r="B1772" s="1" t="inlineStr">
         <is>
-          <t>Kimyager</t>
+          <t>Kuantum Yaşam Döngüsü</t>
         </is>
       </c>
       <c r="C1772" s="1">
-        <v>13.89</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="1773" spans="1:3">
       <c r="A1773" s="1" t="inlineStr">
         <is>
-          <t>9786055303488</t>
+          <t>9786054685400</t>
         </is>
       </c>
       <c r="B1773" s="1" t="inlineStr">
         <is>
-          <t>Kimsesiz Düşler - Gümüş Ayna</t>
+          <t>Kral’ın Oğlu</t>
         </is>
       </c>
       <c r="C1773" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1774" spans="1:3">
       <c r="A1774" s="1" t="inlineStr">
         <is>
-          <t>9786054685097</t>
+          <t>9786055303662</t>
         </is>
       </c>
       <c r="B1774" s="1" t="inlineStr">
         <is>
-          <t>Kimse Bakir(e) Ölmez</t>
+          <t>Kördüğün</t>
         </is>
       </c>
       <c r="C1774" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1775" spans="1:3">
       <c r="A1775" s="1" t="inlineStr">
         <is>
-          <t>9786055303365</t>
+          <t>9786051480022</t>
         </is>
       </c>
       <c r="B1775" s="1" t="inlineStr">
         <is>
-          <t>Kıyıya Vuran Aşk</t>
+          <t>Köle</t>
         </is>
       </c>
       <c r="C1775" s="1">
-        <v>18.52</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1776" spans="1:3">
       <c r="A1776" s="1" t="inlineStr">
         <is>
-          <t>9789944205030</t>
+          <t>9789944205283</t>
         </is>
       </c>
       <c r="B1776" s="1" t="inlineStr">
         <is>
-          <t>Kıyıdakiler</t>
+          <t>Konuk</t>
         </is>
       </c>
       <c r="C1776" s="1">
-        <v>8.33</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1777" spans="1:3">
       <c r="A1777" s="1" t="inlineStr">
         <is>
-          <t>9786051480046</t>
+          <t>9786054516100</t>
         </is>
       </c>
       <c r="B1777" s="1" t="inlineStr">
         <is>
-          <t>Konuş Ama Bağırma</t>
+          <t>Kimyager</t>
         </is>
       </c>
       <c r="C1777" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1778" spans="1:3">
       <c r="A1778" s="1" t="inlineStr">
         <is>
-          <t>9786054516056</t>
+          <t>9786055303488</t>
         </is>
       </c>
       <c r="B1778" s="1" t="inlineStr">
         <is>
-          <t>Kısa Metraj Anılar</t>
+          <t>Kimsesiz Düşler - Gümüş Ayna</t>
         </is>
       </c>
       <c r="C1778" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1779" spans="1:3">
       <c r="A1779" s="1" t="inlineStr">
         <is>
-          <t>9786055303044</t>
+          <t>9786054685097</t>
         </is>
       </c>
       <c r="B1779" s="1" t="inlineStr">
         <is>
-          <t>Kırk Bülüç’lü Tavuk</t>
+          <t>Kimse Bakir(e) Ölmez</t>
         </is>
       </c>
       <c r="C1779" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1780" spans="1:3">
       <c r="A1780" s="1" t="inlineStr">
         <is>
-          <t>9786054516995</t>
+          <t>9786055303365</t>
         </is>
       </c>
       <c r="B1780" s="1" t="inlineStr">
         <is>
-          <t>Kırılan Kalplerin Tamiri Yoktur</t>
+          <t>Kıyıya Vuran Aşk</t>
         </is>
       </c>
       <c r="C1780" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1781" spans="1:3">
       <c r="A1781" s="1" t="inlineStr">
         <is>
-          <t>9786051481050</t>
+          <t>9789944205030</t>
         </is>
       </c>
       <c r="B1781" s="1" t="inlineStr">
         <is>
-          <t>Keşfetmeyi Keşfet</t>
+          <t>Kıyıdakiler</t>
         </is>
       </c>
       <c r="C1781" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1782" spans="1:3">
       <c r="A1782" s="1" t="inlineStr">
         <is>
-          <t>9786054685707</t>
+          <t>9786051480046</t>
         </is>
       </c>
       <c r="B1782" s="1" t="inlineStr">
         <is>
-          <t>Kendine İyi Bak</t>
+          <t>Konuş Ama Bağırma</t>
         </is>
       </c>
       <c r="C1782" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1783" spans="1:3">
       <c r="A1783" s="1" t="inlineStr">
         <is>
-          <t>9786051480558</t>
+          <t>9786054516056</t>
         </is>
       </c>
       <c r="B1783" s="1" t="inlineStr">
         <is>
-          <t>Kendi Yaşam Koçu Olmak</t>
+          <t>Kısa Metraj Anılar</t>
         </is>
       </c>
       <c r="C1783" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1784" spans="1:3">
       <c r="A1784" s="1" t="inlineStr">
         <is>
-          <t>9786055303440</t>
+          <t>9786055303044</t>
         </is>
       </c>
       <c r="B1784" s="1" t="inlineStr">
         <is>
-          <t>Kemalistekoloji</t>
+          <t>Kırk Bülüç’lü Tavuk</t>
         </is>
       </c>
       <c r="C1784" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1785" spans="1:3">
       <c r="A1785" s="1" t="inlineStr">
         <is>
-          <t>9786051480534</t>
+          <t>9786054516995</t>
         </is>
       </c>
       <c r="B1785" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Ömrü</t>
+          <t>Kırılan Kalplerin Tamiri Yoktur</t>
         </is>
       </c>
       <c r="C1785" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1786" spans="1:3">
       <c r="A1786" s="1" t="inlineStr">
         <is>
-          <t>9786054516926</t>
+          <t>9786051481050</t>
         </is>
       </c>
       <c r="B1786" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Yüzüğün Sırrı</t>
+          <t>Keşfetmeyi Keşfet</t>
         </is>
       </c>
       <c r="C1786" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1787" spans="1:3">
       <c r="A1787" s="1" t="inlineStr">
         <is>
-          <t>9786051480985</t>
+          <t>9786054685707</t>
         </is>
       </c>
       <c r="B1787" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Mektup</t>
+          <t>Kendine İyi Bak</t>
         </is>
       </c>
       <c r="C1787" s="1">
-        <v>16.67</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1788" spans="1:3">
       <c r="A1788" s="1" t="inlineStr">
         <is>
-          <t>9786055303938</t>
+          <t>9786051480558</t>
         </is>
       </c>
       <c r="B1788" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kıtanın Özgürlüğü</t>
+          <t>Kendi Yaşam Koçu Olmak</t>
         </is>
       </c>
       <c r="C1788" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1789" spans="1:3">
       <c r="A1789" s="1" t="inlineStr">
         <is>
-          <t>9786055303952</t>
+          <t>9786055303440</t>
         </is>
       </c>
       <c r="B1789" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kentin Mermer Sütunları</t>
+          <t>Kemalistekoloji</t>
         </is>
       </c>
       <c r="C1789" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1790" spans="1:3">
       <c r="A1790" s="1" t="inlineStr">
         <is>
-          <t>9786051485454</t>
+          <t>9786051480534</t>
         </is>
       </c>
       <c r="B1790" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Hayatlar</t>
+          <t>Kelebek Ömrü</t>
         </is>
       </c>
       <c r="C1790" s="1">
-        <v>12.96</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1791" spans="1:3">
       <c r="A1791" s="1" t="inlineStr">
         <is>
-          <t>9786054685837</t>
+          <t>9786054516926</t>
         </is>
       </c>
       <c r="B1791" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Günlerin Düşü</t>
+          <t>Kayıp Yüzüğün Sırrı</t>
         </is>
       </c>
       <c r="C1791" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1792" spans="1:3">
       <c r="A1792" s="1" t="inlineStr">
         <is>
-          <t>9786051480879</t>
+          <t>9786051480985</t>
         </is>
       </c>
       <c r="B1792" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Adresteki</t>
+          <t>Kayıp Mektup</t>
         </is>
       </c>
       <c r="C1792" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1793" spans="1:3">
       <c r="A1793" s="1" t="inlineStr">
         <is>
-          <t>9789944205498</t>
+          <t>9786055303938</t>
         </is>
       </c>
       <c r="B1793" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerim Düştü Geceye</t>
+          <t>Kayıp Kıtanın Özgürlüğü</t>
         </is>
       </c>
       <c r="C1793" s="1">
-        <v>12.96</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1794" spans="1:3">
       <c r="A1794" s="1" t="inlineStr">
         <is>
-          <t>9786051480619</t>
+          <t>9786055303952</t>
         </is>
       </c>
       <c r="B1794" s="1" t="inlineStr">
         <is>
-          <t>Kavganın Yüzü 2023</t>
+          <t>Kayıp Kentin Mermer Sütunları</t>
         </is>
       </c>
       <c r="C1794" s="1">
-        <v>17.59</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1795" spans="1:3">
       <c r="A1795" s="1" t="inlineStr">
         <is>
-          <t>9786055303204</t>
+          <t>9786051485454</t>
         </is>
       </c>
       <c r="B1795" s="1" t="inlineStr">
         <is>
-          <t>Kariyercan İş Arıyor</t>
+          <t>Kayıp Hayatlar</t>
         </is>
       </c>
       <c r="C1795" s="1">
-        <v>8.33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1796" spans="1:3">
       <c r="A1796" s="1" t="inlineStr">
         <is>
-          <t>9786054685417</t>
+          <t>9786054685837</t>
         </is>
       </c>
       <c r="B1796" s="1" t="inlineStr">
         <is>
-          <t>Karıma ve Size Yazdıklarım</t>
+          <t>Kayıp Günlerin Düşü</t>
         </is>
       </c>
       <c r="C1796" s="1">
-        <v>6.48</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1797" spans="1:3">
       <c r="A1797" s="1" t="inlineStr">
         <is>
-          <t>9786051480336</t>
+          <t>9786051480879</t>
         </is>
       </c>
       <c r="B1797" s="1" t="inlineStr">
         <is>
-          <t>Kardelen</t>
+          <t>Kayıp Adresteki</t>
         </is>
       </c>
       <c r="C1797" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1798" spans="1:3">
       <c r="A1798" s="1" t="inlineStr">
         <is>
-          <t>9789944205474</t>
+          <t>9789944205498</t>
         </is>
       </c>
       <c r="B1798" s="1" t="inlineStr">
         <is>
-          <t>Kardaya</t>
+          <t>Kelimelerim Düştü Geceye</t>
         </is>
       </c>
       <c r="C1798" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1799" spans="1:3">
       <c r="A1799" s="1" t="inlineStr">
         <is>
-          <t>9786054685455</t>
+          <t>9786051480619</t>
         </is>
       </c>
       <c r="B1799" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Düşünceler</t>
+          <t>Kavganın Yüzü 2023</t>
         </is>
       </c>
       <c r="C1799" s="1">
-        <v>7.41</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="1800" spans="1:3">
       <c r="A1800" s="1" t="inlineStr">
         <is>
-          <t>9786055303020</t>
+          <t>9786055303204</t>
         </is>
       </c>
       <c r="B1800" s="1" t="inlineStr">
         <is>
-          <t>Kara Fidan</t>
+          <t>Kariyercan İş Arıyor</t>
         </is>
       </c>
       <c r="C1800" s="1">
-        <v>11.11</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1801" spans="1:3">
       <c r="A1801" s="1" t="inlineStr">
         <is>
-          <t>9786051486871</t>
+          <t>9786054685417</t>
         </is>
       </c>
       <c r="B1801" s="1" t="inlineStr">
         <is>
-          <t>Kar Taneleri</t>
+          <t>Karıma ve Size Yazdıklarım</t>
         </is>
       </c>
       <c r="C1801" s="1">
-        <v>30</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1802" spans="1:3">
       <c r="A1802" s="1" t="inlineStr">
         <is>
-          <t>9789944205047</t>
+          <t>9786051480336</t>
         </is>
       </c>
       <c r="B1802" s="1" t="inlineStr">
         <is>
-          <t>Kapı ve Zaman</t>
+          <t>Kardelen</t>
         </is>
       </c>
       <c r="C1802" s="1">
-        <v>6.48</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1803" spans="1:3">
       <c r="A1803" s="1" t="inlineStr">
         <is>
-          <t>9789944205696</t>
+          <t>9789944205474</t>
         </is>
       </c>
       <c r="B1803" s="1" t="inlineStr">
         <is>
-          <t>Kanayan Zamanlar</t>
+          <t>Kardaya</t>
         </is>
       </c>
       <c r="C1803" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1804" spans="1:3">
       <c r="A1804" s="1" t="inlineStr">
         <is>
-          <t>9786055303860</t>
+          <t>9786054685455</t>
         </is>
       </c>
       <c r="B1804" s="1" t="inlineStr">
         <is>
-          <t>Kalemin Dilinden</t>
+          <t>Karanlık Düşünceler</t>
         </is>
       </c>
       <c r="C1804" s="1">
-        <v>6.48</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1805" spans="1:3">
       <c r="A1805" s="1" t="inlineStr">
         <is>
-          <t>9786054516629</t>
+          <t>9786055303020</t>
         </is>
       </c>
       <c r="B1805" s="1" t="inlineStr">
         <is>
-          <t>Kalemim Kanayınca</t>
+          <t>Kara Fidan</t>
         </is>
       </c>
       <c r="C1805" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1806" spans="1:3">
       <c r="A1806" s="1" t="inlineStr">
         <is>
-          <t>9786055303839</t>
+          <t>9786051486871</t>
         </is>
       </c>
       <c r="B1806" s="1" t="inlineStr">
         <is>
-          <t>Kalem Kanseri</t>
+          <t>Kar Taneleri</t>
         </is>
       </c>
       <c r="C1806" s="1">
-        <v>9.26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1807" spans="1:3">
       <c r="A1807" s="1" t="inlineStr">
         <is>
-          <t>9786054685875</t>
+          <t>9789944205047</t>
         </is>
       </c>
       <c r="B1807" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki Kütüphane</t>
+          <t>Kapı ve Zaman</t>
         </is>
       </c>
       <c r="C1807" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1808" spans="1:3">
       <c r="A1808" s="1" t="inlineStr">
         <is>
-          <t>9789944205191</t>
+          <t>9789944205696</t>
         </is>
       </c>
       <c r="B1808" s="1" t="inlineStr">
         <is>
-          <t>İyiler Diyarında Bir Kötü</t>
+          <t>Kanayan Zamanlar</t>
         </is>
       </c>
       <c r="C1808" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1809" spans="1:3">
       <c r="A1809" s="1" t="inlineStr">
         <is>
-          <t>9786054685509</t>
+          <t>9786055303860</t>
         </is>
       </c>
       <c r="B1809" s="1" t="inlineStr">
         <is>
-          <t>İt Ali’nin Kızı</t>
+          <t>Kalemin Dilinden</t>
         </is>
       </c>
       <c r="C1809" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1810" spans="1:3">
       <c r="A1810" s="1" t="inlineStr">
         <is>
-          <t>9786051480794</t>
+          <t>9786054516629</t>
         </is>
       </c>
       <c r="B1810" s="1" t="inlineStr">
         <is>
-          <t>İş Tatmini</t>
+          <t>Kalemim Kanayınca</t>
         </is>
       </c>
       <c r="C1810" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1811" spans="1:3">
       <c r="A1811" s="1" t="inlineStr">
         <is>
-          <t>9786054516841</t>
+          <t>9786055303839</t>
         </is>
       </c>
       <c r="B1811" s="1" t="inlineStr">
         <is>
-          <t>İsteyin Olsun</t>
+          <t>Kalem Kanseri</t>
         </is>
       </c>
       <c r="C1811" s="1">
-        <v>15.74</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1812" spans="1:3">
       <c r="A1812" s="1" t="inlineStr">
         <is>
-          <t>9789944205788</t>
+          <t>9786054685875</t>
         </is>
       </c>
       <c r="B1812" s="1" t="inlineStr">
         <is>
-          <t>İsa Mesih 2012</t>
+          <t>Kalbimdeki Kütüphane</t>
         </is>
       </c>
       <c r="C1812" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1813" spans="1:3">
       <c r="A1813" s="1" t="inlineStr">
         <is>
-          <t>9789944205207</t>
+          <t>9789944205191</t>
         </is>
       </c>
       <c r="B1813" s="1" t="inlineStr">
         <is>
-          <t>İnternet Pazarlamacısı</t>
+          <t>İyiler Diyarında Bir Kötü</t>
         </is>
       </c>
       <c r="C1813" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1814" spans="1:3">
       <c r="A1814" s="1" t="inlineStr">
         <is>
-          <t>9786054516582</t>
+          <t>9786054685509</t>
         </is>
       </c>
       <c r="B1814" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar ve Mekanlar</t>
+          <t>İt Ali’nin Kızı</t>
         </is>
       </c>
       <c r="C1814" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1815" spans="1:3">
       <c r="A1815" s="1" t="inlineStr">
         <is>
-          <t>9786055303464</t>
+          <t>9786051480794</t>
         </is>
       </c>
       <c r="B1815" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Türkçesi</t>
+          <t>İş Tatmini</t>
         </is>
       </c>
       <c r="C1815" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1816" spans="1:3">
       <c r="A1816" s="1" t="inlineStr">
         <is>
-          <t>9786054516520</t>
+          <t>9786054516841</t>
         </is>
       </c>
       <c r="B1816" s="1" t="inlineStr">
         <is>
-          <t>İncir6 Çocuktu</t>
+          <t>İsteyin Olsun</t>
         </is>
       </c>
       <c r="C1816" s="1">
-        <v>12.04</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="1817" spans="1:3">
       <c r="A1817" s="1" t="inlineStr">
         <is>
-          <t>9786051480404</t>
+          <t>9789944205788</t>
         </is>
       </c>
       <c r="B1817" s="1" t="inlineStr">
         <is>
-          <t>Mazinin Boy Aynası</t>
+          <t>İsa Mesih 2012</t>
         </is>
       </c>
       <c r="C1817" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1818" spans="1:3">
       <c r="A1818" s="1" t="inlineStr">
         <is>
-          <t>9786051480855</t>
+          <t>9789944205207</t>
         </is>
       </c>
       <c r="B1818" s="1" t="inlineStr">
         <is>
-          <t>İnceden Bir Yağmur</t>
+          <t>İnternet Pazarlamacısı</t>
         </is>
       </c>
       <c r="C1818" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1819" spans="1:3">
       <c r="A1819" s="1" t="inlineStr">
         <is>
-          <t>9786051480725</t>
+          <t>9786054516582</t>
         </is>
       </c>
       <c r="B1819" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluğu Devralmak</t>
+          <t>İnsanlar ve Mekanlar</t>
         </is>
       </c>
       <c r="C1819" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="1820" spans="1:3">
       <c r="A1820" s="1" t="inlineStr">
         <is>
-          <t>9786051480763</t>
+          <t>9786055303464</t>
         </is>
       </c>
       <c r="B1820" s="1" t="inlineStr">
         <is>
-          <t>İlahi Sevginin Yansımaları - Mucizeler</t>
+          <t>İngiliz Türkçesi</t>
         </is>
       </c>
       <c r="C1820" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1821" spans="1:3">
       <c r="A1821" s="1" t="inlineStr">
         <is>
-          <t>9789944205269</t>
+          <t>9786054516520</t>
         </is>
       </c>
       <c r="B1821" s="1" t="inlineStr">
         <is>
-          <t>İkinci Şans</t>
+          <t>İncir6 Çocuktu</t>
         </is>
       </c>
       <c r="C1821" s="1">
-        <v>12.96</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="1822" spans="1:3">
       <c r="A1822" s="1" t="inlineStr">
         <is>
-          <t>9786054516827</t>
+          <t>9786051480404</t>
         </is>
       </c>
       <c r="B1822" s="1" t="inlineStr">
         <is>
-          <t>İki Yolcu</t>
+          <t>Mazinin Boy Aynası</t>
         </is>
       </c>
       <c r="C1822" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1823" spans="1:3">
       <c r="A1823" s="1" t="inlineStr">
         <is>
-          <t>9786054685356</t>
+          <t>9786051480855</t>
         </is>
       </c>
       <c r="B1823" s="1" t="inlineStr">
         <is>
-          <t>İki Ekmek Bir Ortadoğu</t>
+          <t>İnceden Bir Yağmur</t>
         </is>
       </c>
       <c r="C1823" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1824" spans="1:3">
       <c r="A1824" s="1" t="inlineStr">
         <is>
-          <t>9786054685899</t>
+          <t>9786051480725</t>
         </is>
       </c>
       <c r="B1824" s="1" t="inlineStr">
         <is>
-          <t>İki Dirhem Akıl</t>
+          <t>İmparatorluğu Devralmak</t>
         </is>
       </c>
       <c r="C1824" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1825" spans="1:3">
       <c r="A1825" s="1" t="inlineStr">
         <is>
-          <t>9789944205504</t>
+          <t>9786051480763</t>
         </is>
       </c>
       <c r="B1825" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Savaş</t>
+          <t>İlahi Sevginin Yansımaları - Mucizeler</t>
         </is>
       </c>
       <c r="C1825" s="1">
-        <v>12.04</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1826" spans="1:3">
       <c r="A1826" s="1" t="inlineStr">
         <is>
-          <t>9786054516759</t>
+          <t>9789944205269</t>
         </is>
       </c>
       <c r="B1826" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Beyaz Dünyanın Ayak Sesleri</t>
+          <t>İkinci Şans</t>
         </is>
       </c>
       <c r="C1826" s="1">
-        <v>7.41</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1827" spans="1:3">
       <c r="A1827" s="1" t="inlineStr">
         <is>
-          <t>9786054685110</t>
+          <t>9786054516827</t>
         </is>
       </c>
       <c r="B1827" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Aşk</t>
+          <t>İki Yolcu</t>
         </is>
       </c>
       <c r="C1827" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1828" spans="1:3">
       <c r="A1828" s="1" t="inlineStr">
         <is>
-          <t>9786054516261</t>
+          <t>9786054685356</t>
         </is>
       </c>
       <c r="B1828" s="1" t="inlineStr">
         <is>
-          <t>İçimde Bir Ukde Kalır</t>
+          <t>İki Ekmek Bir Ortadoğu</t>
         </is>
       </c>
       <c r="C1828" s="1">
-        <v>8.33</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1829" spans="1:3">
       <c r="A1829" s="1" t="inlineStr">
         <is>
-          <t>9786055303679</t>
+          <t>9786054685899</t>
         </is>
       </c>
       <c r="B1829" s="1" t="inlineStr">
         <is>
-          <t>İçimde Bir Boşluk</t>
+          <t>İki Dirhem Akıl</t>
         </is>
       </c>
       <c r="C1829" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1830" spans="1:3">
       <c r="A1830" s="1" t="inlineStr">
         <is>
-          <t>9786054685844</t>
+          <t>9789944205504</t>
         </is>
       </c>
       <c r="B1830" s="1" t="inlineStr">
         <is>
-          <t>İç İsim</t>
+          <t>İçimdeki Savaş</t>
         </is>
       </c>
       <c r="C1830" s="1">
-        <v>13.89</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="1831" spans="1:3">
       <c r="A1831" s="1" t="inlineStr">
         <is>
-          <t>9786054685196</t>
+          <t>9786054516759</t>
         </is>
       </c>
       <c r="B1831" s="1" t="inlineStr">
         <is>
-          <t>Işıktan Elim</t>
+          <t>İçimdeki Beyaz Dünyanın Ayak Sesleri</t>
         </is>
       </c>
       <c r="C1831" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1832" spans="1:3">
       <c r="A1832" s="1" t="inlineStr">
         <is>
-          <t>9786055303068</t>
+          <t>9786054685110</t>
         </is>
       </c>
       <c r="B1832" s="1" t="inlineStr">
         <is>
-          <t>Işık Sönene Kadar Bitmiş Değildir</t>
+          <t>İçimdeki Aşk</t>
         </is>
       </c>
       <c r="C1832" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1833" spans="1:3">
       <c r="A1833" s="1" t="inlineStr">
         <is>
-          <t>9786052877449</t>
+          <t>9786054516261</t>
         </is>
       </c>
       <c r="B1833" s="1" t="inlineStr">
         <is>
-          <t>Işık Bedenim Teta Bilincim</t>
+          <t>İçimde Bir Ukde Kalır</t>
         </is>
       </c>
       <c r="C1833" s="1">
-        <v>50</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1834" spans="1:3">
       <c r="A1834" s="1" t="inlineStr">
         <is>
-          <t>9786055303198</t>
+          <t>9786055303679</t>
         </is>
       </c>
       <c r="B1834" s="1" t="inlineStr">
         <is>
-          <t>Hülya</t>
+          <t>İçimde Bir Boşluk</t>
         </is>
       </c>
       <c r="C1834" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1835" spans="1:3">
       <c r="A1835" s="1" t="inlineStr">
         <is>
-          <t>9786051480428</t>
+          <t>9786054685844</t>
         </is>
       </c>
       <c r="B1835" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Sistemimiz İçindeki Aykırılıklar Üzerine Denemeler</t>
+          <t>İç İsim</t>
         </is>
       </c>
       <c r="C1835" s="1">
-        <v>7.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1836" spans="1:3">
       <c r="A1836" s="1" t="inlineStr">
         <is>
-          <t>9786054516612</t>
+          <t>9786054685196</t>
         </is>
       </c>
       <c r="B1836" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Felsefesinden Süzülen Işıklar</t>
+          <t>Işıktan Elim</t>
         </is>
       </c>
       <c r="C1836" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1837" spans="1:3">
       <c r="A1837" s="1" t="inlineStr">
         <is>
-          <t>9789944205399</t>
+          <t>9786055303068</t>
         </is>
       </c>
       <c r="B1837" s="1" t="inlineStr">
         <is>
-          <t>Hisset</t>
+          <t>Işık Sönene Kadar Bitmiş Değildir</t>
         </is>
       </c>
       <c r="C1837" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1838" spans="1:3">
       <c r="A1838" s="1" t="inlineStr">
         <is>
-          <t>9786054685806</t>
+          <t>9786052877449</t>
         </is>
       </c>
       <c r="B1838" s="1" t="inlineStr">
         <is>
-          <t>Hiçbirimiz Masum Değiliz</t>
+          <t>Işık Bedenim Teta Bilincim</t>
         </is>
       </c>
       <c r="C1838" s="1">
-        <v>15.74</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1839" spans="1:3">
       <c r="A1839" s="1" t="inlineStr">
         <is>
-          <t>9789944205689</t>
+          <t>9786055303198</t>
         </is>
       </c>
       <c r="B1839" s="1" t="inlineStr">
         <is>
-          <t>Hicran</t>
+          <t>Hülya</t>
         </is>
       </c>
       <c r="C1839" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1840" spans="1:3">
       <c r="A1840" s="1" t="inlineStr">
         <is>
-          <t>9786054516308</t>
+          <t>9786051480428</t>
         </is>
       </c>
       <c r="B1840" s="1" t="inlineStr">
         <is>
-          <t>Herkes Zengin Olabilir</t>
+          <t>Hukuk Sistemimiz İçindeki Aykırılıklar Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C1840" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1841" spans="1:3">
       <c r="A1841" s="1" t="inlineStr">
         <is>
-          <t>9786051480305</t>
+          <t>9786054516612</t>
         </is>
       </c>
       <c r="B1841" s="1" t="inlineStr">
         <is>
-          <t>Her Trafo Aydınlatmaz</t>
+          <t>Hukuk Felsefesinden Süzülen Işıklar</t>
         </is>
       </c>
       <c r="C1841" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1842" spans="1:3">
       <c r="A1842" s="1" t="inlineStr">
         <is>
-          <t>9786051480817</t>
+          <t>9789944205399</t>
         </is>
       </c>
       <c r="B1842" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Laf Açılmışken</t>
+          <t>Hisset</t>
         </is>
       </c>
       <c r="C1842" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1843" spans="1:3">
       <c r="A1843" s="1" t="inlineStr">
         <is>
-          <t>9786054516438</t>
+          <t>9786054685806</t>
         </is>
       </c>
       <c r="B1843" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Aslı</t>
+          <t>Hiçbirimiz Masum Değiliz</t>
         </is>
       </c>
       <c r="C1843" s="1">
-        <v>9.26</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="1844" spans="1:3">
       <c r="A1844" s="1" t="inlineStr">
         <is>
-          <t>9786055303617</t>
+          <t>9789944205689</t>
         </is>
       </c>
       <c r="B1844" s="1" t="inlineStr">
         <is>
-          <t>Hayatımdan İki Yıldız Kaydı</t>
+          <t>Hicran</t>
         </is>
       </c>
       <c r="C1844" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1845" spans="1:3">
       <c r="A1845" s="1" t="inlineStr">
         <is>
-          <t>9786054516049</t>
+          <t>9786054516308</t>
         </is>
       </c>
       <c r="B1845" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair Aykırı Düşünceler</t>
+          <t>Herkes Zengin Olabilir</t>
         </is>
       </c>
       <c r="C1845" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="1846" spans="1:3">
       <c r="A1846" s="1" t="inlineStr">
         <is>
-          <t>9786055303532</t>
+          <t>9786051480305</t>
         </is>
       </c>
       <c r="B1846" s="1" t="inlineStr">
         <is>
-          <t>Hayat Okyanusu</t>
+          <t>Her Trafo Aydınlatmaz</t>
         </is>
       </c>
       <c r="C1846" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1847" spans="1:3">
       <c r="A1847" s="1" t="inlineStr">
         <is>
-          <t>9786054516124</t>
+          <t>9786051480817</t>
         </is>
       </c>
       <c r="B1847" s="1" t="inlineStr">
         <is>
-          <t>Hayat Gülsün Size</t>
+          <t>Hayattan Laf Açılmışken</t>
         </is>
       </c>
       <c r="C1847" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1848" spans="1:3">
       <c r="A1848" s="1" t="inlineStr">
         <is>
-          <t>9789944205740</t>
+          <t>9786054516438</t>
         </is>
       </c>
       <c r="B1848" s="1" t="inlineStr">
         <is>
-          <t>Hayal Taşı</t>
+          <t>Hayatın Aslı</t>
         </is>
       </c>
       <c r="C1848" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1849" spans="1:3">
       <c r="A1849" s="1" t="inlineStr">
         <is>
-          <t>9789944205443</t>
+          <t>9786055303617</t>
         </is>
       </c>
       <c r="B1849" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kahvehanesi</t>
+          <t>Hayatımdan İki Yıldız Kaydı</t>
         </is>
       </c>
       <c r="C1849" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1850" spans="1:3">
       <c r="A1850" s="1" t="inlineStr">
         <is>
-          <t>9786051484556</t>
+          <t>9786054516049</t>
         </is>
       </c>
       <c r="B1850" s="1" t="inlineStr">
         <is>
-          <t>Hay Ben Senin Aşkına!</t>
+          <t>Hayata Dair Aykırı Düşünceler</t>
         </is>
       </c>
       <c r="C1850" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1851" spans="1:3">
       <c r="A1851" s="1" t="inlineStr">
         <is>
-          <t>9786054685165</t>
+          <t>9786055303532</t>
         </is>
       </c>
       <c r="B1851" s="1" t="inlineStr">
         <is>
-          <t>Hatıralar Hayaller ve İşte Uzun Bir Şiir</t>
+          <t>Hayat Okyanusu</t>
         </is>
       </c>
       <c r="C1851" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1852" spans="1:3">
       <c r="A1852" s="1" t="inlineStr">
         <is>
-          <t>9789944205573</t>
+          <t>9786054516124</t>
         </is>
       </c>
       <c r="B1852" s="1" t="inlineStr">
         <is>
-          <t>Hastanede Bir İspinoz</t>
+          <t>Hayat Gülsün Size</t>
         </is>
       </c>
       <c r="C1852" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1853" spans="1:3">
       <c r="A1853" s="1" t="inlineStr">
         <is>
-          <t>9786051480596</t>
+          <t>9789944205740</t>
         </is>
       </c>
       <c r="B1853" s="1" t="inlineStr">
         <is>
-          <t>Hasretime Yenik Düştüm</t>
+          <t>Hayal Taşı</t>
         </is>
       </c>
       <c r="C1853" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1854" spans="1:3">
       <c r="A1854" s="1" t="inlineStr">
         <is>
-          <t>9786055303259</t>
+          <t>9789944205443</t>
         </is>
       </c>
       <c r="B1854" s="1" t="inlineStr">
         <is>
-          <t>Haremde Neler Dönüyor</t>
+          <t>Hayal Kahvehanesi</t>
         </is>
       </c>
       <c r="C1854" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1855" spans="1:3">
       <c r="A1855" s="1" t="inlineStr">
         <is>
-          <t>3990000001835</t>
+          <t>9786051484556</t>
         </is>
       </c>
       <c r="B1855" s="1" t="inlineStr">
         <is>
-          <t>Halef</t>
+          <t>Hay Ben Senin Aşkına!</t>
         </is>
       </c>
       <c r="C1855" s="1">
-        <v>12.04</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1856" spans="1:3">
       <c r="A1856" s="1" t="inlineStr">
         <is>
-          <t>9786054516735</t>
+          <t>9786054685165</t>
         </is>
       </c>
       <c r="B1856" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Teknikleri ile İngilizce Kelimeler</t>
+          <t>Hatıralar Hayaller ve İşte Uzun Bir Şiir</t>
         </is>
       </c>
       <c r="C1856" s="1">
-        <v>23.15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1857" spans="1:3">
       <c r="A1857" s="1" t="inlineStr">
         <is>
-          <t>9789944205962</t>
+          <t>9789944205573</t>
         </is>
       </c>
       <c r="B1857" s="1" t="inlineStr">
         <is>
-          <t>Güneş</t>
+          <t>Hastanede Bir İspinoz</t>
         </is>
       </c>
       <c r="C1857" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1858" spans="1:3">
       <c r="A1858" s="1" t="inlineStr">
         <is>
-          <t>9786054516377</t>
+          <t>9786051480596</t>
         </is>
       </c>
       <c r="B1858" s="1" t="inlineStr">
         <is>
-          <t>Gün Uyanıyor Uykusundan</t>
+          <t>Hasretime Yenik Düştüm</t>
         </is>
       </c>
       <c r="C1858" s="1">
-        <v>6.48</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1859" spans="1:3">
       <c r="A1859" s="1" t="inlineStr">
         <is>
-          <t>9786051480015</t>
+          <t>9786055303259</t>
         </is>
       </c>
       <c r="B1859" s="1" t="inlineStr">
         <is>
-          <t>Gülümseyin Çekiyorum</t>
+          <t>Haremde Neler Dönüyor</t>
         </is>
       </c>
       <c r="C1859" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1860" spans="1:3">
       <c r="A1860" s="1" t="inlineStr">
         <is>
-          <t>9786054516452</t>
+          <t>3990000001835</t>
         </is>
       </c>
       <c r="B1860" s="1" t="inlineStr">
         <is>
-          <t>Güller Diyarından Şiirler</t>
+          <t>Halef</t>
         </is>
       </c>
       <c r="C1860" s="1">
-        <v>4.63</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="1861" spans="1:3">
       <c r="A1861" s="1" t="inlineStr">
         <is>
-          <t>9786055303884</t>
+          <t>9786054516735</t>
         </is>
       </c>
       <c r="B1861" s="1" t="inlineStr">
         <is>
-          <t>Güle Düşen Sevdam</t>
+          <t>Hafıza Teknikleri ile İngilizce Kelimeler</t>
         </is>
       </c>
       <c r="C1861" s="1">
-        <v>9.26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1862" spans="1:3">
       <c r="A1862" s="1" t="inlineStr">
         <is>
-          <t>9786055303648</t>
+          <t>9789944205962</t>
         </is>
       </c>
       <c r="B1862" s="1" t="inlineStr">
         <is>
-          <t>Gözlerini Gördüm Düşümde</t>
+          <t>Güneş</t>
         </is>
       </c>
       <c r="C1862" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1863" spans="1:3">
       <c r="A1863" s="1" t="inlineStr">
         <is>
-          <t>9786055303136</t>
+          <t>9786054516377</t>
         </is>
       </c>
       <c r="B1863" s="1" t="inlineStr">
         <is>
-          <t>Gözlerin Bağladı Ömrümü</t>
+          <t>Gün Uyanıyor Uykusundan</t>
         </is>
       </c>
       <c r="C1863" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1864" spans="1:3">
       <c r="A1864" s="1" t="inlineStr">
         <is>
-          <t>9786054516001</t>
+          <t>9786051480015</t>
         </is>
       </c>
       <c r="B1864" s="1" t="inlineStr">
         <is>
-          <t>Gözleri İstanbul’um</t>
+          <t>Gülümseyin Çekiyorum</t>
         </is>
       </c>
       <c r="C1864" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1865" spans="1:3">
       <c r="A1865" s="1" t="inlineStr">
         <is>
-          <t>9789944205900</t>
+          <t>9786054516452</t>
         </is>
       </c>
       <c r="B1865" s="1" t="inlineStr">
         <is>
-          <t>Gölgem Kaçtı Tutamadım</t>
+          <t>Güller Diyarından Şiirler</t>
         </is>
       </c>
       <c r="C1865" s="1">
-        <v>6.48</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="1866" spans="1:3">
       <c r="A1866" s="1" t="inlineStr">
         <is>
-          <t>9786051480282</t>
+          <t>9786055303884</t>
         </is>
       </c>
       <c r="B1866" s="1" t="inlineStr">
         <is>
-          <t>Gölgeler ve Yalnızlık</t>
+          <t>Güle Düşen Sevdam</t>
         </is>
       </c>
       <c r="C1866" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1867" spans="1:3">
       <c r="A1867" s="1" t="inlineStr">
         <is>
-          <t>9786051480299</t>
+          <t>9786055303648</t>
         </is>
       </c>
       <c r="B1867" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bitiş</t>
+          <t>Gözlerini Gördüm Düşümde</t>
         </is>
       </c>
       <c r="C1867" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1868" spans="1:3">
       <c r="A1868" s="1" t="inlineStr">
         <is>
-          <t>9786054685486</t>
+          <t>9786055303136</t>
         </is>
       </c>
       <c r="B1868" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Hayvanlar</t>
+          <t>Gözlerin Bağladı Ömrümü</t>
         </is>
       </c>
       <c r="C1868" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1869" spans="1:3">
       <c r="A1869" s="1" t="inlineStr">
         <is>
-          <t>9786054516247</t>
+          <t>9786054516001</t>
         </is>
       </c>
       <c r="B1869" s="1" t="inlineStr">
         <is>
-          <t>Girdabın Öfkesi</t>
+          <t>Gözleri İstanbul’um</t>
         </is>
       </c>
       <c r="C1869" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1870" spans="1:3">
       <c r="A1870" s="1" t="inlineStr">
         <is>
-          <t>9786051480640</t>
+          <t>9789944205900</t>
         </is>
       </c>
       <c r="B1870" s="1" t="inlineStr">
         <is>
-          <t>Gidesim Var</t>
+          <t>Gölgem Kaçtı Tutamadım</t>
         </is>
       </c>
       <c r="C1870" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="1871" spans="1:3">
       <c r="A1871" s="1" t="inlineStr">
         <is>
-          <t>9789944205092</t>
+          <t>9786051480282</t>
         </is>
       </c>
       <c r="B1871" s="1" t="inlineStr">
         <is>
-          <t>Gıcır Ağacı</t>
+          <t>Gölgeler ve Yalnızlık</t>
         </is>
       </c>
       <c r="C1871" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1872" spans="1:3">
       <c r="A1872" s="1" t="inlineStr">
         <is>
-          <t>9786054685533</t>
+          <t>9786051480299</t>
         </is>
       </c>
       <c r="B1872" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Aşk</t>
+          <t>Gizli Bitiş</t>
         </is>
       </c>
       <c r="C1872" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1873" spans="1:3">
       <c r="A1873" s="1" t="inlineStr">
         <is>
-          <t>9786054685592</t>
+          <t>9786054685486</t>
         </is>
       </c>
       <c r="B1873" s="1" t="inlineStr">
         <is>
-          <t>Gelmeyen Bahar</t>
+          <t>Gizemli Hayvanlar</t>
         </is>
       </c>
       <c r="C1873" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1874" spans="1:3">
       <c r="A1874" s="1" t="inlineStr">
         <is>
-          <t>9789944205252</t>
+          <t>9786054516247</t>
         </is>
       </c>
       <c r="B1874" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Çocukları</t>
+          <t>Girdabın Öfkesi</t>
         </is>
       </c>
       <c r="C1874" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="1875" spans="1:3">
       <c r="A1875" s="1" t="inlineStr">
         <is>
-          <t>9789944205237</t>
+          <t>9786051480640</t>
         </is>
       </c>
       <c r="B1875" s="1" t="inlineStr">
         <is>
-          <t>Gece Yürüyenler</t>
+          <t>Gidesim Var</t>
         </is>
       </c>
       <c r="C1875" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1876" spans="1:3">
       <c r="A1876" s="1" t="inlineStr">
         <is>
-          <t>9786051485362</t>
+          <t>9789944205092</t>
         </is>
       </c>
       <c r="B1876" s="1" t="inlineStr">
         <is>
-          <t>Gece Yarısı Öyküleri</t>
+          <t>Gıcır Ağacı</t>
         </is>
       </c>
       <c r="C1876" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1877" spans="1:3">
       <c r="A1877" s="1" t="inlineStr">
         <is>
-          <t>9786054685661</t>
+          <t>9786054685533</t>
         </is>
       </c>
       <c r="B1877" s="1" t="inlineStr">
         <is>
-          <t>Gala</t>
+          <t>Gerçek Aşk</t>
         </is>
       </c>
       <c r="C1877" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1878" spans="1:3">
       <c r="A1878" s="1" t="inlineStr">
         <is>
-          <t>9786054685370</t>
+          <t>9786054685592</t>
         </is>
       </c>
       <c r="B1878" s="1" t="inlineStr">
         <is>
-          <t>Filmlerden ve Yaşamdan Örnekleriyle Etkileme - İkna ve Müzakere Teknikleri</t>
+          <t>Gelmeyen Bahar</t>
         </is>
       </c>
       <c r="C1878" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1879" spans="1:3">
       <c r="A1879" s="1" t="inlineStr">
         <is>
-          <t>9789944205023</t>
+          <t>9789944205252</t>
         </is>
       </c>
       <c r="B1879" s="1" t="inlineStr">
         <is>
-          <t>Fenerbahçe’nin Tüm Maçları 100 Yılda 4667 Maç</t>
+          <t>Gecenin Çocukları</t>
         </is>
       </c>
       <c r="C1879" s="1">
-        <v>18.52</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1880" spans="1:3">
       <c r="A1880" s="1" t="inlineStr">
         <is>
-          <t>9786051487236</t>
+          <t>9789944205237</t>
         </is>
       </c>
       <c r="B1880" s="1" t="inlineStr">
         <is>
-          <t>Fener Işığında Aşk</t>
+          <t>Gece Yürüyenler</t>
         </is>
       </c>
       <c r="C1880" s="1">
-        <v>60</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1881" spans="1:3">
       <c r="A1881" s="1" t="inlineStr">
         <is>
-          <t>9786054516094</t>
+          <t>9786051485362</t>
         </is>
       </c>
       <c r="B1881" s="1" t="inlineStr">
         <is>
-          <t>Federasyon</t>
+          <t>Gece Yarısı Öyküleri</t>
         </is>
       </c>
       <c r="C1881" s="1">
-        <v>15.74</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1882" spans="1:3">
       <c r="A1882" s="1" t="inlineStr">
         <is>
-          <t>9786055303587</t>
+          <t>9786054685661</t>
         </is>
       </c>
       <c r="B1882" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Kentleri</t>
+          <t>Gala</t>
         </is>
       </c>
       <c r="C1882" s="1">
-        <v>12.96</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1883" spans="1:3">
       <c r="A1883" s="1" t="inlineStr">
         <is>
-          <t>9786054516704</t>
+          <t>9786054685370</t>
         </is>
       </c>
       <c r="B1883" s="1" t="inlineStr">
         <is>
-          <t>Farklı Kokular</t>
+          <t>Filmlerden ve Yaşamdan Örnekleriyle Etkileme - İkna ve Müzakere Teknikleri</t>
         </is>
       </c>
       <c r="C1883" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="1884" spans="1:3">
       <c r="A1884" s="1" t="inlineStr">
         <is>
-          <t>9786055303983</t>
+          <t>9789944205023</t>
         </is>
       </c>
       <c r="B1884" s="1" t="inlineStr">
         <is>
-          <t>Faiz ve Banka</t>
+          <t>Fenerbahçe’nin Tüm Maçları 100 Yılda 4667 Maç</t>
         </is>
       </c>
       <c r="C1884" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1885" spans="1:3">
       <c r="A1885" s="1" t="inlineStr">
         <is>
-          <t>9789944205238</t>
+          <t>9786051487236</t>
         </is>
       </c>
       <c r="B1885" s="1" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Fener Işığında Aşk</t>
         </is>
       </c>
       <c r="C1885" s="1">
-        <v>23.15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1886" spans="1:3">
       <c r="A1886" s="1" t="inlineStr">
         <is>
-          <t>9786055303280</t>
+          <t>9786054516094</t>
         </is>
       </c>
       <c r="B1886" s="1" t="inlineStr">
         <is>
-          <t>Eylül Cemresi</t>
+          <t>Federasyon</t>
         </is>
       </c>
       <c r="C1886" s="1">
-        <v>7.87</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="1887" spans="1:3">
       <c r="A1887" s="1" t="inlineStr">
         <is>
-          <t>9786051483634</t>
+          <t>9786055303587</t>
         </is>
       </c>
       <c r="B1887" s="1" t="inlineStr">
         <is>
-          <t>Expletus</t>
+          <t>Geleceğin Kentleri</t>
         </is>
       </c>
       <c r="C1887" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1888" spans="1:3">
       <c r="A1888" s="1" t="inlineStr">
         <is>
-          <t>9786051480633</t>
+          <t>9786054516704</t>
         </is>
       </c>
       <c r="B1888" s="1" t="inlineStr">
         <is>
-          <t>Eski Sokağın Rüzgarıyla</t>
+          <t>Farklı Kokular</t>
         </is>
       </c>
       <c r="C1888" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1889" spans="1:3">
       <c r="A1889" s="1" t="inlineStr">
         <is>
-          <t>9786054516964</t>
+          <t>9786055303983</t>
         </is>
       </c>
       <c r="B1889" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Usulü</t>
+          <t>Faiz ve Banka</t>
         </is>
       </c>
       <c r="C1889" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1890" spans="1:3">
       <c r="A1890" s="1" t="inlineStr">
         <is>
-          <t>9786054685431</t>
+          <t>9789944205238</t>
         </is>
       </c>
       <c r="B1890" s="1" t="inlineStr">
         <is>
-          <t>Ene</t>
+          <t>Ezra</t>
         </is>
       </c>
       <c r="C1890" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1891" spans="1:3">
       <c r="A1891" s="1" t="inlineStr">
         <is>
-          <t>9786051480312</t>
+          <t>9786055303280</t>
         </is>
       </c>
       <c r="B1891" s="1" t="inlineStr">
         <is>
-          <t>Elimden Tut</t>
+          <t>Eylül Cemresi</t>
         </is>
       </c>
       <c r="C1891" s="1">
-        <v>9.26</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="1892" spans="1:3">
       <c r="A1892" s="1" t="inlineStr">
         <is>
-          <t>9786055303006</t>
+          <t>9786051483634</t>
         </is>
       </c>
       <c r="B1892" s="1" t="inlineStr">
         <is>
-          <t>Karanfil</t>
+          <t>Expletus</t>
         </is>
       </c>
       <c r="C1892" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1893" spans="1:3">
       <c r="A1893" s="1" t="inlineStr">
         <is>
-          <t>9786051480527</t>
+          <t>9786051480633</t>
         </is>
       </c>
       <c r="B1893" s="1" t="inlineStr">
         <is>
-          <t>Güzelliğin Yetmez İnsan Aklına</t>
+          <t>Eski Sokağın Rüzgarıyla</t>
         </is>
       </c>
       <c r="C1893" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1894" spans="1:3">
       <c r="A1894" s="1" t="inlineStr">
         <is>
-          <t>9786054516957</t>
+          <t>9786054516964</t>
         </is>
       </c>
       <c r="B1894" s="1" t="inlineStr">
         <is>
-          <t>Göğü Taşlayan Çocuk</t>
+          <t>Ermeni Usulü</t>
         </is>
       </c>
       <c r="C1894" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1895" spans="1:3">
       <c r="A1895" s="1" t="inlineStr">
         <is>
-          <t>9786054516698</t>
+          <t>9786054685431</t>
         </is>
       </c>
       <c r="B1895" s="1" t="inlineStr">
         <is>
-          <t>Göçmen Gözlüm</t>
+          <t>Ene</t>
         </is>
       </c>
       <c r="C1895" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1896" spans="1:3">
       <c r="A1896" s="1" t="inlineStr">
         <is>
-          <t>9786051480909</t>
+          <t>9786051480312</t>
         </is>
       </c>
       <c r="B1896" s="1" t="inlineStr">
         <is>
-          <t>Gizli Lale</t>
+          <t>Elimden Tut</t>
         </is>
       </c>
       <c r="C1896" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1897" spans="1:3">
       <c r="A1897" s="1" t="inlineStr">
         <is>
-          <t>9786051480466</t>
+          <t>9786055303006</t>
         </is>
       </c>
       <c r="B1897" s="1" t="inlineStr">
         <is>
-          <t>Mahtandoz</t>
+          <t>Karanfil</t>
         </is>
       </c>
       <c r="C1897" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1898" spans="1:3">
       <c r="A1898" s="1" t="inlineStr">
         <is>
-          <t>9789944205658</t>
+          <t>9786051480527</t>
         </is>
       </c>
       <c r="B1898" s="1" t="inlineStr">
         <is>
-          <t>Arkadaş</t>
+          <t>Güzelliğin Yetmez İnsan Aklına</t>
         </is>
       </c>
       <c r="C1898" s="1">
-        <v>5.56</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="1899" spans="1:3">
       <c r="A1899" s="1" t="inlineStr">
         <is>
-          <t>9786055303273</t>
+          <t>9786054516957</t>
         </is>
       </c>
       <c r="B1899" s="1" t="inlineStr">
         <is>
-          <t>Ardıç Dalındaki Kendir</t>
+          <t>Göğü Taşlayan Çocuk</t>
         </is>
       </c>
       <c r="C1899" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1900" spans="1:3">
       <c r="A1900" s="1" t="inlineStr">
         <is>
-          <t>9789944205450</t>
+          <t>9786054516698</t>
         </is>
       </c>
       <c r="B1900" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Göçmen Gözlüm</t>
         </is>
       </c>
       <c r="C1900" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1901" spans="1:3">
       <c r="A1901" s="1" t="inlineStr">
         <is>
-          <t>9786054685912</t>
+          <t>9786051480909</t>
         </is>
       </c>
       <c r="B1901" s="1" t="inlineStr">
         <is>
-          <t>Arada Armutlar Kaynadı</t>
+          <t>Gizli Lale</t>
         </is>
       </c>
       <c r="C1901" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1902" spans="1:3">
       <c r="A1902" s="1" t="inlineStr">
         <is>
-          <t>9786054516353</t>
+          <t>9786051480466</t>
         </is>
       </c>
       <c r="B1902" s="1" t="inlineStr">
         <is>
-          <t>Antuara</t>
+          <t>Mahtandoz</t>
         </is>
       </c>
       <c r="C1902" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1903" spans="1:3">
       <c r="A1903" s="1" t="inlineStr">
         <is>
-          <t>9786051480848</t>
+          <t>9789944205658</t>
         </is>
       </c>
       <c r="B1903" s="1" t="inlineStr">
         <is>
-          <t>Anaerkil Toplumlar</t>
+          <t>Arkadaş</t>
         </is>
       </c>
       <c r="C1903" s="1">
-        <v>18.52</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="1904" spans="1:3">
       <c r="A1904" s="1" t="inlineStr">
         <is>
-          <t>9789944205481</t>
+          <t>9786055303273</t>
         </is>
       </c>
       <c r="B1904" s="1" t="inlineStr">
         <is>
-          <t>Amerika’da Bir Şems</t>
+          <t>Ardıç Dalındaki Kendir</t>
         </is>
       </c>
       <c r="C1904" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1905" spans="1:3">
       <c r="A1905" s="1" t="inlineStr">
         <is>
-          <t>9786051480862</t>
+          <t>9789944205450</t>
         </is>
       </c>
       <c r="B1905" s="1" t="inlineStr">
         <is>
-          <t>Ambiyanstan Hatıratlar</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C1905" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1906" spans="1:3">
       <c r="A1906" s="1" t="inlineStr">
         <is>
-          <t>9786054685325</t>
+          <t>9786054685912</t>
         </is>
       </c>
       <c r="B1906" s="1" t="inlineStr">
         <is>
-          <t>Alternatif Fotoğraf</t>
+          <t>Arada Armutlar Kaynadı</t>
         </is>
       </c>
       <c r="C1906" s="1">
-        <v>27.78</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1907" spans="1:3">
       <c r="A1907" s="1" t="inlineStr">
         <is>
-          <t>9786051480947</t>
+          <t>9786054516353</t>
         </is>
       </c>
       <c r="B1907" s="1" t="inlineStr">
         <is>
-          <t>Allah Felsefesi</t>
+          <t>Antuara</t>
         </is>
       </c>
       <c r="C1907" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1908" spans="1:3">
       <c r="A1908" s="1" t="inlineStr">
         <is>
-          <t>9786054685608</t>
+          <t>9786051480848</t>
         </is>
       </c>
       <c r="B1908" s="1" t="inlineStr">
         <is>
-          <t>Alev</t>
+          <t>Anaerkil Toplumlar</t>
         </is>
       </c>
       <c r="C1908" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1909" spans="1:3">
       <c r="A1909" s="1" t="inlineStr">
         <is>
-          <t>9786055303693</t>
+          <t>9789944205481</t>
         </is>
       </c>
       <c r="B1909" s="1" t="inlineStr">
         <is>
-          <t>Alagül</t>
+          <t>Amerika’da Bir Şems</t>
         </is>
       </c>
       <c r="C1909" s="1">
-        <v>5.56</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1910" spans="1:3">
       <c r="A1910" s="1" t="inlineStr">
         <is>
-          <t>9786051480732</t>
+          <t>9786051480862</t>
         </is>
       </c>
       <c r="B1910" s="1" t="inlineStr">
         <is>
-          <t>AKP Senin de Başına Çuval Geçirdi mi?</t>
+          <t>Ambiyanstan Hatıratlar</t>
         </is>
       </c>
       <c r="C1910" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1911" spans="1:3">
       <c r="A1911" s="1" t="inlineStr">
         <is>
-          <t>9789944205795</t>
+          <t>9786054685325</t>
         </is>
       </c>
       <c r="B1911" s="1" t="inlineStr">
         <is>
-          <t>AKP İktidarında Muhafazakarlaşan Türkiye’den Manzaralar</t>
+          <t>Alternatif Fotoğraf</t>
         </is>
       </c>
       <c r="C1911" s="1">
-        <v>9.26</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="1912" spans="1:3">
       <c r="A1912" s="1" t="inlineStr">
         <is>
-          <t>9786051480992</t>
+          <t>9786051480947</t>
         </is>
       </c>
       <c r="B1912" s="1" t="inlineStr">
         <is>
-          <t>Aklıma Geldiğin Zaman</t>
+          <t>Allah Felsefesi</t>
         </is>
       </c>
       <c r="C1912" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="1913" spans="1:3">
       <c r="A1913" s="1" t="inlineStr">
         <is>
-          <t>9786054685448</t>
+          <t>9786054685608</t>
         </is>
       </c>
       <c r="B1913" s="1" t="inlineStr">
         <is>
-          <t>Ahmeri</t>
+          <t>Alev</t>
         </is>
       </c>
       <c r="C1913" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1914" spans="1:3">
       <c r="A1914" s="1" t="inlineStr">
         <is>
-          <t>9789944205955</t>
+          <t>9786055303693</t>
         </is>
       </c>
       <c r="B1914" s="1" t="inlineStr">
         <is>
-          <t>Ağustos Mevsimi</t>
+          <t>Alagül</t>
         </is>
       </c>
       <c r="C1914" s="1">
-        <v>8.33</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="1915" spans="1:3">
       <c r="A1915" s="1" t="inlineStr">
         <is>
-          <t>9786054516193</t>
+          <t>9786051480732</t>
         </is>
       </c>
       <c r="B1915" s="1" t="inlineStr">
         <is>
-          <t>Ağır Misafir</t>
+          <t>AKP Senin de Başına Çuval Geçirdi mi?</t>
         </is>
       </c>
       <c r="C1915" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1916" spans="1:3">
       <c r="A1916" s="1" t="inlineStr">
         <is>
-          <t>9786054685004</t>
+          <t>9789944205795</t>
         </is>
       </c>
       <c r="B1916" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Badminton</t>
+          <t>AKP İktidarında Muhafazakarlaşan Türkiye’den Manzaralar</t>
         </is>
       </c>
       <c r="C1916" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1917" spans="1:3">
       <c r="A1917" s="1" t="inlineStr">
         <is>
-          <t>9789944205641</t>
+          <t>9786051480992</t>
         </is>
       </c>
       <c r="B1917" s="1" t="inlineStr">
         <is>
-          <t>Adı Saklı Kuğuya Şiirler</t>
+          <t>Aklıma Geldiğin Zaman</t>
         </is>
       </c>
       <c r="C1917" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1918" spans="1:3">
       <c r="A1918" s="1" t="inlineStr">
         <is>
-          <t>9786054685363</t>
+          <t>9786054685448</t>
         </is>
       </c>
       <c r="B1918" s="1" t="inlineStr">
         <is>
-          <t>Adı Sacid’di</t>
+          <t>Ahmeri</t>
         </is>
       </c>
       <c r="C1918" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1919" spans="1:3">
       <c r="A1919" s="1" t="inlineStr">
         <is>
-          <t>9786051480749</t>
+          <t>9789944205955</t>
         </is>
       </c>
       <c r="B1919" s="1" t="inlineStr">
         <is>
-          <t>Aklın Asma Yaprakları</t>
+          <t>Ağustos Mevsimi</t>
         </is>
       </c>
       <c r="C1919" s="1">
-        <v>9.26</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="1920" spans="1:3">
       <c r="A1920" s="1" t="inlineStr">
         <is>
-          <t>9786055303228</t>
+          <t>9786054516193</t>
         </is>
       </c>
       <c r="B1920" s="1" t="inlineStr">
         <is>
-          <t>Adı Meçhul Gözleri Derin Maviydi</t>
+          <t>Ağır Misafir</t>
         </is>
       </c>
       <c r="C1920" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1921" spans="1:3">
       <c r="A1921" s="1" t="inlineStr">
         <is>
-          <t>9786055303327</t>
+          <t>9786054685004</t>
         </is>
       </c>
       <c r="B1921" s="1" t="inlineStr">
         <is>
-          <t>Adı Her Neyse Bitti</t>
+          <t>Adım Adım Badminton</t>
         </is>
       </c>
       <c r="C1921" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="1922" spans="1:3">
       <c r="A1922" s="1" t="inlineStr">
         <is>
-          <t>9786054685684</t>
+          <t>9789944205641</t>
         </is>
       </c>
       <c r="B1922" s="1" t="inlineStr">
         <is>
-          <t>Adalar Adalılar</t>
+          <t>Adı Saklı Kuğuya Şiirler</t>
         </is>
       </c>
       <c r="C1922" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1923" spans="1:3">
       <c r="A1923" s="1" t="inlineStr">
         <is>
-          <t>9786054516414</t>
+          <t>9786054685363</t>
         </is>
       </c>
       <c r="B1923" s="1" t="inlineStr">
         <is>
-          <t>9. Lacivert</t>
+          <t>Adı Sacid’di</t>
         </is>
       </c>
       <c r="C1923" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1924" spans="1:3">
       <c r="A1924" s="1" t="inlineStr">
         <is>
-          <t>9786054685394</t>
+          <t>9786051480749</t>
         </is>
       </c>
       <c r="B1924" s="1" t="inlineStr">
         <is>
-          <t>3 Ten 1 Yalnızlık</t>
+          <t>Aklın Asma Yaprakları</t>
         </is>
       </c>
       <c r="C1924" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1925" spans="1:3">
       <c r="A1925" s="1" t="inlineStr">
         <is>
-          <t>9789944205160</t>
+          <t>9786055303228</t>
         </is>
       </c>
       <c r="B1925" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül’de Aşk</t>
+          <t>Adı Meçhul Gözleri Derin Maviydi</t>
         </is>
       </c>
       <c r="C1925" s="1">
-        <v>12.96</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1926" spans="1:3">
       <c r="A1926" s="1" t="inlineStr">
         <is>
-          <t>9786055303013</t>
+          <t>9786055303327</t>
         </is>
       </c>
       <c r="B1926" s="1" t="inlineStr">
         <is>
-          <t>1833 Osmanlı Cadı Kazanı</t>
+          <t>Adı Her Neyse Bitti</t>
         </is>
       </c>
       <c r="C1926" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1927" spans="1:3">
       <c r="A1927" s="1" t="inlineStr">
         <is>
-          <t>9786052873779</t>
+          <t>9786054685684</t>
         </is>
       </c>
       <c r="B1927" s="1" t="inlineStr">
         <is>
-          <t>Can İzleri</t>
+          <t>Adalar Adalılar</t>
         </is>
       </c>
       <c r="C1927" s="1">
-        <v>50</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1928" spans="1:3">
       <c r="A1928" s="1" t="inlineStr">
         <is>
-          <t>9786052873793</t>
+          <t>9786054516414</t>
         </is>
       </c>
       <c r="B1928" s="1" t="inlineStr">
         <is>
-          <t>Kripto Paralar ve Temel Analiz</t>
+          <t>9. Lacivert</t>
         </is>
       </c>
       <c r="C1928" s="1">
-        <v>32</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1929" spans="1:3">
       <c r="A1929" s="1" t="inlineStr">
         <is>
-          <t>9786052873717</t>
+          <t>9786054685394</t>
         </is>
       </c>
       <c r="B1929" s="1" t="inlineStr">
         <is>
-          <t>Amerika'da Kırk Yıl</t>
+          <t>3 Ten 1 Yalnızlık</t>
         </is>
       </c>
       <c r="C1929" s="1">
-        <v>50</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1930" spans="1:3">
       <c r="A1930" s="1" t="inlineStr">
         <is>
-          <t>9786052873656</t>
+          <t>9789944205160</t>
         </is>
       </c>
       <c r="B1930" s="1" t="inlineStr">
         <is>
-          <t>Excel Size</t>
+          <t>12 Eylül’de Aşk</t>
         </is>
       </c>
       <c r="C1930" s="1">
-        <v>100</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="1931" spans="1:3">
       <c r="A1931" s="1" t="inlineStr">
         <is>
-          <t>9786052873953</t>
+          <t>9786055303013</t>
         </is>
       </c>
       <c r="B1931" s="1" t="inlineStr">
         <is>
-          <t>Hayata Kısa Dokunuşlar</t>
+          <t>1833 Osmanlı Cadı Kazanı</t>
         </is>
       </c>
       <c r="C1931" s="1">
-        <v>55</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1932" spans="1:3">
       <c r="A1932" s="1" t="inlineStr">
         <is>
-          <t>9786051481456</t>
+          <t>9786052873779</t>
         </is>
       </c>
       <c r="B1932" s="1" t="inlineStr">
         <is>
-          <t>Tren</t>
+          <t>Can İzleri</t>
         </is>
       </c>
       <c r="C1932" s="1">
-        <v>9.26</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1933" spans="1:3">
       <c r="A1933" s="1" t="inlineStr">
         <is>
-          <t>9786051481449</t>
+          <t>9786052873793</t>
         </is>
       </c>
       <c r="B1933" s="1" t="inlineStr">
         <is>
-          <t>Sokaklar</t>
+          <t>Kripto Paralar ve Temel Analiz</t>
         </is>
       </c>
       <c r="C1933" s="1">
-        <v>13.89</v>
+        <v>32</v>
       </c>
     </row>
     <row r="1934" spans="1:3">
       <c r="A1934" s="1" t="inlineStr">
         <is>
-          <t>9786051486062</t>
+          <t>9786052873717</t>
         </is>
       </c>
       <c r="B1934" s="1" t="inlineStr">
         <is>
-          <t>Kelebeklerin Göçü</t>
+          <t>Amerika'da Kırk Yıl</t>
         </is>
       </c>
       <c r="C1934" s="1">
-        <v>13.88</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1935" spans="1:3">
       <c r="A1935" s="1" t="inlineStr">
         <is>
-          <t>9786051486161</t>
+          <t>9786052873656</t>
         </is>
       </c>
       <c r="B1935" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğumun Oyunları - Çocukluğumun Oyuncakları</t>
+          <t>Excel Size</t>
         </is>
       </c>
       <c r="C1935" s="1">
-        <v>12</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1936" spans="1:3">
       <c r="A1936" s="1" t="inlineStr">
         <is>
-          <t>9786051486956</t>
+          <t>9786052873953</t>
         </is>
       </c>
       <c r="B1936" s="1" t="inlineStr">
         <is>
-          <t>Çileden Sonra Yeşeren Hüzünler</t>
+          <t>Hayata Kısa Dokunuşlar</t>
         </is>
       </c>
       <c r="C1936" s="1">
-        <v>10</v>
+        <v>55</v>
       </c>
     </row>
     <row r="1937" spans="1:3">
       <c r="A1937" s="1" t="inlineStr">
         <is>
-          <t>9786051486659</t>
+          <t>9786051481456</t>
         </is>
       </c>
       <c r="B1937" s="1" t="inlineStr">
         <is>
-          <t>Olumlu Düşünce El Kitabı</t>
+          <t>Tren</t>
         </is>
       </c>
       <c r="C1937" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1938" spans="1:3">
       <c r="A1938" s="1" t="inlineStr">
         <is>
-          <t>9786051486963</t>
+          <t>9786051481449</t>
         </is>
       </c>
       <c r="B1938" s="1" t="inlineStr">
         <is>
-          <t>Şairdir Şiir</t>
+          <t>Sokaklar</t>
         </is>
       </c>
       <c r="C1938" s="1">
-        <v>10</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1939" spans="1:3">
       <c r="A1939" s="1" t="inlineStr">
         <is>
-          <t>9786052872666</t>
+          <t>9786051486062</t>
         </is>
       </c>
       <c r="B1939" s="1" t="inlineStr">
         <is>
-          <t>Süper Garson</t>
+          <t>Kelebeklerin Göçü</t>
         </is>
       </c>
       <c r="C1939" s="1">
-        <v>35</v>
+        <v>13.88</v>
       </c>
     </row>
     <row r="1940" spans="1:3">
       <c r="A1940" s="1" t="inlineStr">
         <is>
-          <t>9786052872642</t>
+          <t>9786051486161</t>
         </is>
       </c>
       <c r="B1940" s="1" t="inlineStr">
         <is>
-          <t>İbiş ile Kavuklu - Orta Oyunu</t>
+          <t>Çocukluğumun Oyunları - Çocukluğumun Oyuncakları</t>
         </is>
       </c>
       <c r="C1940" s="1">
-        <v>35</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1941" spans="1:3">
       <c r="A1941" s="1" t="inlineStr">
         <is>
-          <t>9786052872659</t>
+          <t>9786051486956</t>
         </is>
       </c>
       <c r="B1941" s="1" t="inlineStr">
         <is>
-          <t>Arızalı Beyinler</t>
+          <t>Çileden Sonra Yeşeren Hüzünler</t>
         </is>
       </c>
       <c r="C1941" s="1">
-        <v>40</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1942" spans="1:3">
       <c r="A1942" s="1" t="inlineStr">
         <is>
-          <t>9786052872581</t>
+          <t>9786051486659</t>
         </is>
       </c>
       <c r="B1942" s="1" t="inlineStr">
         <is>
-          <t>Bir İyileşme Hikayesi</t>
+          <t>Olumlu Düşünce El Kitabı</t>
         </is>
       </c>
       <c r="C1942" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1943" spans="1:3">
       <c r="A1943" s="1" t="inlineStr">
         <is>
-          <t>9786052872611</t>
+          <t>9786051486963</t>
         </is>
       </c>
       <c r="B1943" s="1" t="inlineStr">
         <is>
-          <t>Ali</t>
+          <t>Şairdir Şiir</t>
         </is>
       </c>
       <c r="C1943" s="1">
-        <v>45</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1944" spans="1:3">
       <c r="A1944" s="1" t="inlineStr">
         <is>
-          <t>9786052871997</t>
+          <t>9786052872666</t>
         </is>
       </c>
       <c r="B1944" s="1" t="inlineStr">
         <is>
-          <t>Omuzlarına Dert Yükleyenlerin Kamburu İçten Çıkar</t>
+          <t>Süper Garson</t>
         </is>
       </c>
       <c r="C1944" s="1">
-        <v>13.89</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1945" spans="1:3">
       <c r="A1945" s="1" t="inlineStr">
         <is>
-          <t>9786052872239</t>
+          <t>9786052872642</t>
         </is>
       </c>
       <c r="B1945" s="1" t="inlineStr">
         <is>
-          <t>55 Haiku 55 Metiku</t>
+          <t>İbiş ile Kavuklu - Orta Oyunu</t>
         </is>
       </c>
       <c r="C1945" s="1">
-        <v>14.81</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1946" spans="1:3">
       <c r="A1946" s="1" t="inlineStr">
         <is>
-          <t>9786052872154</t>
+          <t>9786052872659</t>
         </is>
       </c>
       <c r="B1946" s="1" t="inlineStr">
         <is>
-          <t>Bankacılık Anlayışı</t>
+          <t>Arızalı Beyinler</t>
         </is>
       </c>
       <c r="C1946" s="1">
-        <v>23.15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1947" spans="1:3">
       <c r="A1947" s="1" t="inlineStr">
         <is>
-          <t>9786052871775</t>
+          <t>9786052872581</t>
         </is>
       </c>
       <c r="B1947" s="1" t="inlineStr">
         <is>
-          <t>Sükut Lehçesi</t>
+          <t>Bir İyileşme Hikayesi</t>
         </is>
       </c>
       <c r="C1947" s="1">
-        <v>25</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="1948" spans="1:3">
       <c r="A1948" s="1" t="inlineStr">
         <is>
-          <t>9786052871393</t>
+          <t>9786052872611</t>
         </is>
       </c>
       <c r="B1948" s="1" t="inlineStr">
         <is>
-          <t>Yenilmez Güneş ve Çocukları</t>
+          <t>Ali</t>
         </is>
       </c>
       <c r="C1948" s="1">
-        <v>12.04</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1949" spans="1:3">
       <c r="A1949" s="1" t="inlineStr">
         <is>
-          <t>9786052871348</t>
+          <t>9786052871997</t>
         </is>
       </c>
       <c r="B1949" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Cehennem</t>
+          <t>Omuzlarına Dert Yükleyenlerin Kamburu İçten Çıkar</t>
         </is>
       </c>
       <c r="C1949" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1950" spans="1:3">
       <c r="A1950" s="1" t="inlineStr">
         <is>
-          <t>9786052874530</t>
+          <t>9786052872239</t>
         </is>
       </c>
       <c r="B1950" s="1" t="inlineStr">
         <is>
-          <t>Tahsilat</t>
+          <t>55 Haiku 55 Metiku</t>
         </is>
       </c>
       <c r="C1950" s="1">
-        <v>75</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="1951" spans="1:3">
       <c r="A1951" s="1" t="inlineStr">
         <is>
-          <t>9786052874523</t>
+          <t>9786052872154</t>
         </is>
       </c>
       <c r="B1951" s="1" t="inlineStr">
         <is>
-          <t>İlahların İzini Sürmek</t>
+          <t>Bankacılık Anlayışı</t>
         </is>
       </c>
       <c r="C1951" s="1">
-        <v>100</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1952" spans="1:3">
       <c r="A1952" s="1" t="inlineStr">
         <is>
-          <t>9786052874400</t>
+          <t>9786052871775</t>
         </is>
       </c>
       <c r="B1952" s="1" t="inlineStr">
         <is>
-          <t>Bazınızı Bazınızla İmtihan Edeceğiz</t>
+          <t>Sükut Lehçesi</t>
         </is>
       </c>
       <c r="C1952" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1953" spans="1:3">
       <c r="A1953" s="1" t="inlineStr">
         <is>
-          <t>9786052874417</t>
+          <t>9786052871393</t>
         </is>
       </c>
       <c r="B1953" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Bedenin İnşası</t>
+          <t>Yenilmez Güneş ve Çocukları</t>
         </is>
       </c>
       <c r="C1953" s="1">
-        <v>35</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="1954" spans="1:3">
       <c r="A1954" s="1" t="inlineStr">
         <is>
-          <t>9786052874462</t>
+          <t>9786052871348</t>
         </is>
       </c>
       <c r="B1954" s="1" t="inlineStr">
         <is>
-          <t>Elde Var Efkar</t>
+          <t>Soğuk Cehennem</t>
         </is>
       </c>
       <c r="C1954" s="1">
-        <v>20</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="1955" spans="1:3">
       <c r="A1955" s="1" t="inlineStr">
         <is>
-          <t>9786052874257</t>
+          <t>9786052874530</t>
         </is>
       </c>
       <c r="B1955" s="1" t="inlineStr">
         <is>
-          <t>Afel - Büyük Göç</t>
+          <t>Tahsilat</t>
         </is>
       </c>
       <c r="C1955" s="1">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row r="1956" spans="1:3">
       <c r="A1956" s="1" t="inlineStr">
         <is>
-          <t>9786052874295</t>
+          <t>9786052874523</t>
         </is>
       </c>
       <c r="B1956" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Çiçeği</t>
+          <t>İlahların İzini Sürmek</t>
         </is>
       </c>
       <c r="C1956" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="1957" spans="1:3">
       <c r="A1957" s="1" t="inlineStr">
         <is>
-          <t>9786052873069</t>
+          <t>9786052874400</t>
         </is>
       </c>
       <c r="B1957" s="1" t="inlineStr">
         <is>
-          <t>Çiğ Tanem Ece'ye</t>
+          <t>Bazınızı Bazınızla İmtihan Edeceğiz</t>
         </is>
       </c>
       <c r="C1957" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1958" spans="1:3">
       <c r="A1958" s="1" t="inlineStr">
         <is>
-          <t>9786052873755</t>
+          <t>9786052874417</t>
         </is>
       </c>
       <c r="B1958" s="1" t="inlineStr">
         <is>
-          <t>İstenmeyen Döngüleri Durdurun</t>
+          <t>Toplumsal Bedenin İnşası</t>
         </is>
       </c>
       <c r="C1958" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1959" spans="1:3">
       <c r="A1959" s="1" t="inlineStr">
         <is>
-          <t>9786052873243</t>
+          <t>9786052874462</t>
         </is>
       </c>
       <c r="B1959" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Sanatı</t>
+          <t>Elde Var Efkar</t>
         </is>
       </c>
       <c r="C1959" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1960" spans="1:3">
       <c r="A1960" s="1" t="inlineStr">
         <is>
-          <t>9786052873212</t>
+          <t>9786052874257</t>
         </is>
       </c>
       <c r="B1960" s="1" t="inlineStr">
         <is>
-          <t>Masalbozan</t>
+          <t>Afel - Büyük Göç</t>
         </is>
       </c>
       <c r="C1960" s="1">
-        <v>70</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1961" spans="1:3">
       <c r="A1961" s="1" t="inlineStr">
         <is>
-          <t>9786052873304</t>
+          <t>9786052874295</t>
         </is>
       </c>
       <c r="B1961" s="1" t="inlineStr">
         <is>
-          <t>Çakal</t>
+          <t>Hüzün Çiçeği</t>
         </is>
       </c>
       <c r="C1961" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1962" spans="1:3">
       <c r="A1962" s="1" t="inlineStr">
         <is>
-          <t>9786052873274</t>
+          <t>9786052873069</t>
         </is>
       </c>
       <c r="B1962" s="1" t="inlineStr">
         <is>
-          <t>Ürüya</t>
+          <t>Çiğ Tanem Ece'ye</t>
         </is>
       </c>
       <c r="C1962" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1963" spans="1:3">
       <c r="A1963" s="1" t="inlineStr">
         <is>
-          <t>9786052874509</t>
+          <t>9786052873755</t>
         </is>
       </c>
       <c r="B1963" s="1" t="inlineStr">
         <is>
-          <t>Bir Cerrahın ve Başhekimin Anıları</t>
+          <t>İstenmeyen Döngüleri Durdurun</t>
         </is>
       </c>
       <c r="C1963" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1964" spans="1:3">
       <c r="A1964" s="1" t="inlineStr">
         <is>
-          <t>9786052874479</t>
+          <t>9786052873243</t>
         </is>
       </c>
       <c r="B1964" s="1" t="inlineStr">
         <is>
-          <t>Bab-ı Tül</t>
+          <t>Kaderin Sanatı</t>
         </is>
       </c>
       <c r="C1964" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1965" spans="1:3">
       <c r="A1965" s="1" t="inlineStr">
         <is>
-          <t>9786052873236</t>
+          <t>9786052873212</t>
         </is>
       </c>
       <c r="B1965" s="1" t="inlineStr">
         <is>
-          <t>Sokak</t>
+          <t>Masalbozan</t>
         </is>
       </c>
       <c r="C1965" s="1">
-        <v>25</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1966" spans="1:3">
       <c r="A1966" s="1" t="inlineStr">
         <is>
-          <t>9786056199400</t>
+          <t>9786052873304</t>
         </is>
       </c>
       <c r="B1966" s="1" t="inlineStr">
         <is>
-          <t>Umut - Anka'nın Uyanışı</t>
+          <t>Çakal</t>
         </is>
       </c>
       <c r="C1966" s="1">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1967" spans="1:3">
       <c r="A1967" s="1" t="inlineStr">
         <is>
-          <t>9786052873663</t>
+          <t>9786052873274</t>
         </is>
       </c>
       <c r="B1967" s="1" t="inlineStr">
         <is>
-          <t>G.Ö.Ç</t>
+          <t>Ürüya</t>
         </is>
       </c>
       <c r="C1967" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1968" spans="1:3">
       <c r="A1968" s="1" t="inlineStr">
         <is>
-          <t>9786052873687</t>
+          <t>9786052874509</t>
         </is>
       </c>
       <c r="B1968" s="1" t="inlineStr">
         <is>
-          <t>Bitti mi?</t>
+          <t>Bir Cerrahın ve Başhekimin Anıları</t>
         </is>
       </c>
       <c r="C1968" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="1969" spans="1:3">
       <c r="A1969" s="1" t="inlineStr">
         <is>
-          <t>9786052873670</t>
+          <t>9786052874479</t>
         </is>
       </c>
       <c r="B1969" s="1" t="inlineStr">
         <is>
-          <t>Yol Arkadaşım</t>
+          <t>Bab-ı Tül</t>
         </is>
       </c>
       <c r="C1969" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="1970" spans="1:3">
       <c r="A1970" s="1" t="inlineStr">
         <is>
-          <t>9786051488394</t>
+          <t>9786052873236</t>
         </is>
       </c>
       <c r="B1970" s="1" t="inlineStr">
         <is>
-          <t>Ateist Çıkmazı</t>
+          <t>Sokak</t>
         </is>
       </c>
       <c r="C1970" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="1971" spans="1:3">
       <c r="A1971" s="1" t="inlineStr">
         <is>
-          <t>9786051488387</t>
+          <t>9786056199400</t>
         </is>
       </c>
       <c r="B1971" s="1" t="inlineStr">
         <is>
-          <t>Anırganlardan</t>
+          <t>Umut - Anka'nın Uyanışı</t>
         </is>
       </c>
       <c r="C1971" s="1">
-        <v>9.26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1972" spans="1:3">
       <c r="A1972" s="1" t="inlineStr">
         <is>
-          <t>9786051488431</t>
+          <t>9786052873663</t>
         </is>
       </c>
       <c r="B1972" s="1" t="inlineStr">
         <is>
-          <t>Neticede İnsan</t>
+          <t>G.Ö.Ç</t>
         </is>
       </c>
       <c r="C1972" s="1">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="1973" spans="1:3">
       <c r="A1973" s="1" t="inlineStr">
         <is>
-          <t>9786051488400</t>
+          <t>9786052873687</t>
         </is>
       </c>
       <c r="B1973" s="1" t="inlineStr">
         <is>
-          <t>Yeminli Din Düşmanlarının Savcısı Mustafa İslamoğlu</t>
+          <t>Bitti mi?</t>
         </is>
       </c>
       <c r="C1973" s="1">
-        <v>13.89</v>
+        <v>50</v>
       </c>
     </row>
     <row r="1974" spans="1:3">
       <c r="A1974" s="1" t="inlineStr">
         <is>
-          <t>9786051488547</t>
+          <t>9786052873670</t>
         </is>
       </c>
       <c r="B1974" s="1" t="inlineStr">
         <is>
-          <t>Farklılıklar Farkındalıklar</t>
+          <t>Yol Arkadaşım</t>
         </is>
       </c>
       <c r="C1974" s="1">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="1975" spans="1:3">
       <c r="A1975" s="1" t="inlineStr">
         <is>
-          <t>9786051488349</t>
+          <t>9786051488394</t>
         </is>
       </c>
       <c r="B1975" s="1" t="inlineStr">
         <is>
-          <t>Küçük Uçurtma</t>
+          <t>Ateist Çıkmazı</t>
         </is>
       </c>
       <c r="C1975" s="1">
-        <v>7.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="1976" spans="1:3">
       <c r="A1976" s="1" t="inlineStr">
         <is>
-          <t>9786051488516</t>
+          <t>9786051488387</t>
         </is>
       </c>
       <c r="B1976" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gibi Bakmak Yetişkin Gibi Görmek</t>
+          <t>Anırganlardan</t>
         </is>
       </c>
       <c r="C1976" s="1">
-        <v>16.67</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1977" spans="1:3">
       <c r="A1977" s="1" t="inlineStr">
         <is>
-          <t>9786052873175</t>
+          <t>9786051488431</t>
         </is>
       </c>
       <c r="B1977" s="1" t="inlineStr">
         <is>
-          <t>Osmanlısıydım</t>
+          <t>Neticede İnsan</t>
         </is>
       </c>
       <c r="C1977" s="1">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1978" spans="1:3">
       <c r="A1978" s="1" t="inlineStr">
         <is>
-          <t>9786052873199</t>
+          <t>9786051488400</t>
         </is>
       </c>
       <c r="B1978" s="1" t="inlineStr">
         <is>
-          <t>Dile Bedel</t>
+          <t>Yeminli Din Düşmanlarının Savcısı Mustafa İslamoğlu</t>
         </is>
       </c>
       <c r="C1978" s="1">
-        <v>40</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="1979" spans="1:3">
       <c r="A1979" s="1" t="inlineStr">
         <is>
-          <t>9786051488363</t>
+          <t>9786051488547</t>
         </is>
       </c>
       <c r="B1979" s="1" t="inlineStr">
         <is>
-          <t>İmsak Vaktinde</t>
+          <t>Farklılıklar Farkındalıklar</t>
         </is>
       </c>
       <c r="C1979" s="1">
-        <v>9.26</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1980" spans="1:3">
       <c r="A1980" s="1" t="inlineStr">
         <is>
-          <t>9786052872512</t>
+          <t>9786051488349</t>
         </is>
       </c>
       <c r="B1980" s="1" t="inlineStr">
         <is>
-          <t>Cennet</t>
+          <t>Küçük Uçurtma</t>
         </is>
       </c>
       <c r="C1980" s="1">
-        <v>18</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="1981" spans="1:3">
       <c r="A1981" s="1" t="inlineStr">
         <is>
-          <t>9786052872338</t>
+          <t>9786051488516</t>
         </is>
       </c>
       <c r="B1981" s="1" t="inlineStr">
         <is>
-          <t>Unutulmayanlara - Mavi ve Siyah</t>
+          <t>Çocuk Gibi Bakmak Yetişkin Gibi Görmek</t>
         </is>
       </c>
       <c r="C1981" s="1">
-        <v>10</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="1982" spans="1:3">
       <c r="A1982" s="1" t="inlineStr">
         <is>
-          <t>9786052872307</t>
+          <t>9786052873175</t>
         </is>
       </c>
       <c r="B1982" s="1" t="inlineStr">
         <is>
-          <t>Yağmurlu Bir İstanbul Akşamı</t>
+          <t>Osmanlısıydım</t>
         </is>
       </c>
       <c r="C1982" s="1">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="1983" spans="1:3">
       <c r="A1983" s="1" t="inlineStr">
         <is>
-          <t>9786052872376</t>
+          <t>9786052873199</t>
         </is>
       </c>
       <c r="B1983" s="1" t="inlineStr">
         <is>
-          <t>Ben Bir Şair Olsaydım</t>
+          <t>Dile Bedel</t>
         </is>
       </c>
       <c r="C1983" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="1984" spans="1:3">
       <c r="A1984" s="1" t="inlineStr">
         <is>
-          <t>9786052872291</t>
+          <t>9786051488363</t>
         </is>
       </c>
       <c r="B1984" s="1" t="inlineStr">
         <is>
-          <t>Son Bir Adım</t>
+          <t>İmsak Vaktinde</t>
         </is>
       </c>
       <c r="C1984" s="1">
-        <v>10</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="1985" spans="1:3">
       <c r="A1985" s="1" t="inlineStr">
         <is>
-          <t>9786052872475</t>
+          <t>9786052872512</t>
         </is>
       </c>
       <c r="B1985" s="1" t="inlineStr">
         <is>
-          <t>1914 - Aziz Kaptan</t>
+          <t>Cennet</t>
         </is>
       </c>
       <c r="C1985" s="1">
-        <v>45</v>
+        <v>18</v>
       </c>
     </row>
     <row r="1986" spans="1:3">
       <c r="A1986" s="1" t="inlineStr">
         <is>
-          <t>9786052872079</t>
+          <t>9786052872338</t>
         </is>
       </c>
       <c r="B1986" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Hırsızı</t>
+          <t>Unutulmayanlara - Mavi ve Siyah</t>
         </is>
       </c>
       <c r="C1986" s="1">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1987" spans="1:3">
       <c r="A1987" s="1" t="inlineStr">
         <is>
-          <t>9786052872086</t>
+          <t>9786052872307</t>
         </is>
       </c>
       <c r="B1987" s="1" t="inlineStr">
         <is>
-          <t>Cennet</t>
+          <t>Yağmurlu Bir İstanbul Akşamı</t>
         </is>
       </c>
       <c r="C1987" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="1988" spans="1:3">
       <c r="A1988" s="1" t="inlineStr">
         <is>
-          <t>9786052872505</t>
+          <t>9786052872376</t>
         </is>
       </c>
       <c r="B1988" s="1" t="inlineStr">
         <is>
-          <t>Beş Şiir Etmez</t>
+          <t>Ben Bir Şair Olsaydım</t>
         </is>
       </c>
       <c r="C1988" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="1989" spans="1:3">
       <c r="A1989" s="1" t="inlineStr">
         <is>
-          <t>9786059092470</t>
+          <t>9786052872291</t>
         </is>
       </c>
       <c r="B1989" s="1" t="inlineStr">
         <is>
-          <t>At Bir İmza</t>
+          <t>Son Bir Adım</t>
         </is>
       </c>
       <c r="C1989" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="1990" spans="1:3">
       <c r="A1990" s="1" t="inlineStr">
         <is>
-          <t>9786051487601</t>
+          <t>9786052872475</t>
         </is>
       </c>
       <c r="B1990" s="1" t="inlineStr">
         <is>
-          <t>Sayıklayan Bir Adam</t>
+          <t>1914 - Aziz Kaptan</t>
         </is>
       </c>
       <c r="C1990" s="1">
-        <v>15</v>
+        <v>45</v>
       </c>
     </row>
     <row r="1991" spans="1:3">
       <c r="A1991" s="1" t="inlineStr">
         <is>
-          <t>9786051487564</t>
+          <t>9786052872079</t>
         </is>
       </c>
       <c r="B1991" s="1" t="inlineStr">
         <is>
-          <t>Gideceksen Gelme</t>
+          <t>Gözyaşı Hırsızı</t>
         </is>
       </c>
       <c r="C1991" s="1">
-        <v>9.25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1992" spans="1:3">
       <c r="A1992" s="1" t="inlineStr">
         <is>
-          <t>9786051487571</t>
+          <t>9786052872086</t>
         </is>
       </c>
       <c r="B1992" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Fılsıtıları</t>
+          <t>Cennet</t>
         </is>
       </c>
       <c r="C1992" s="1">
-        <v>12.03</v>
+        <v>12</v>
       </c>
     </row>
     <row r="1993" spans="1:3">
       <c r="A1993" s="1" t="inlineStr">
         <is>
-          <t>9786051487465</t>
+          <t>9786052872505</t>
         </is>
       </c>
       <c r="B1993" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Umut</t>
+          <t>Beş Şiir Etmez</t>
         </is>
       </c>
       <c r="C1993" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="1994" spans="1:3">
       <c r="A1994" s="1" t="inlineStr">
         <is>
-          <t>9786051487427</t>
+          <t>9786059092470</t>
         </is>
       </c>
       <c r="B1994" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Oyunları Tarihi</t>
+          <t>At Bir İmza</t>
         </is>
       </c>
       <c r="C1994" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="1995" spans="1:3">
       <c r="A1995" s="1" t="inlineStr">
         <is>
-          <t>9786051487434</t>
+          <t>9786051487601</t>
         </is>
       </c>
       <c r="B1995" s="1" t="inlineStr">
         <is>
-          <t>Şitare</t>
+          <t>Sayıklayan Bir Adam</t>
         </is>
       </c>
       <c r="C1995" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1996" spans="1:3">
       <c r="A1996" s="1" t="inlineStr">
         <is>
-          <t>9786051487212</t>
+          <t>9786051487564</t>
         </is>
       </c>
       <c r="B1996" s="1" t="inlineStr">
         <is>
-          <t>Kafama Göre Nağmeler</t>
+          <t>Gideceksen Gelme</t>
         </is>
       </c>
       <c r="C1996" s="1">
-        <v>9.26</v>
+        <v>9.25</v>
       </c>
     </row>
     <row r="1997" spans="1:3">
       <c r="A1997" s="1" t="inlineStr">
         <is>
-          <t>9786052873366</t>
+          <t>9786051487571</t>
         </is>
       </c>
       <c r="B1997" s="1" t="inlineStr">
         <is>
-          <t>Seni Sessiz</t>
+          <t>Tanrı'nın Fılsıtıları</t>
         </is>
       </c>
       <c r="C1997" s="1">
-        <v>50</v>
+        <v>12.03</v>
       </c>
     </row>
     <row r="1998" spans="1:3">
       <c r="A1998" s="1" t="inlineStr">
         <is>
-          <t>9786051487274</t>
+          <t>9786051487465</t>
         </is>
       </c>
       <c r="B1998" s="1" t="inlineStr">
         <is>
-          <t>İspanya Balat</t>
+          <t>Benim Adım Umut</t>
         </is>
       </c>
       <c r="C1998" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="1999" spans="1:3">
       <c r="A1999" s="1" t="inlineStr">
         <is>
-          <t>9786051487205</t>
+          <t>9786051487427</t>
         </is>
       </c>
       <c r="B1999" s="1" t="inlineStr">
         <is>
-          <t>Masumiyetin Kanatları</t>
+          <t>Bilgisayar Oyunları Tarihi</t>
         </is>
       </c>
       <c r="C1999" s="1">
-        <v>15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="2000" spans="1:3">
       <c r="A2000" s="1" t="inlineStr">
         <is>
-          <t>9786051487120</t>
+          <t>9786051487434</t>
         </is>
       </c>
       <c r="B2000" s="1" t="inlineStr">
         <is>
-          <t>Özledikçe Seversin</t>
+          <t>Şitare</t>
         </is>
       </c>
       <c r="C2000" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="2001" spans="1:3">
       <c r="A2001" s="1" t="inlineStr">
         <is>
-          <t>9786052873472</t>
+          <t>9786051487212</t>
         </is>
       </c>
       <c r="B2001" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Anılarla Yaşamöyküsel Bir Deneme</t>
+          <t>Kafama Göre Nağmeler</t>
         </is>
       </c>
       <c r="C2001" s="1">
-        <v>50</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="2002" spans="1:3">
       <c r="A2002" s="1" t="inlineStr">
         <is>
-          <t>9786052873434</t>
+          <t>9786052873366</t>
         </is>
       </c>
       <c r="B2002" s="1" t="inlineStr">
         <is>
-          <t>Son Firar - Çukurova Efsaneleri</t>
+          <t>Seni Sessiz</t>
         </is>
       </c>
       <c r="C2002" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2003" spans="1:3">
       <c r="A2003" s="1" t="inlineStr">
         <is>
-          <t>9786052872963</t>
+          <t>9786051487274</t>
         </is>
       </c>
       <c r="B2003" s="1" t="inlineStr">
         <is>
-          <t>Dilimde Tüy Bitti</t>
+          <t>İspanya Balat</t>
         </is>
       </c>
       <c r="C2003" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="2004" spans="1:3">
       <c r="A2004" s="1" t="inlineStr">
         <is>
-          <t>9786052873076</t>
+          <t>9786051487205</t>
         </is>
       </c>
       <c r="B2004" s="1" t="inlineStr">
         <is>
-          <t>Ben Hep Aynı Yerdeydim</t>
+          <t>Masumiyetin Kanatları</t>
         </is>
       </c>
       <c r="C2004" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="2005" spans="1:3">
       <c r="A2005" s="1" t="inlineStr">
         <is>
-          <t>9786052872987</t>
+          <t>9786051487120</t>
         </is>
       </c>
       <c r="B2005" s="1" t="inlineStr">
         <is>
-          <t>Benden Geriye Kalanlar</t>
+          <t>Özledikçe Seversin</t>
         </is>
       </c>
       <c r="C2005" s="1">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="2006" spans="1:3">
       <c r="A2006" s="1" t="inlineStr">
         <is>
-          <t>9786052873052</t>
+          <t>9786052873472</t>
         </is>
       </c>
       <c r="B2006" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Oğlum İçin</t>
+          <t>Dünden Bugüne Anılarla Yaşamöyküsel Bir Deneme</t>
         </is>
       </c>
       <c r="C2006" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="2007" spans="1:3">
       <c r="A2007" s="1" t="inlineStr">
         <is>
-          <t>9786052872932</t>
+          <t>9786052873434</t>
         </is>
       </c>
       <c r="B2007" s="1" t="inlineStr">
         <is>
-          <t>Cemre-i Hüzün</t>
+          <t>Son Firar - Çukurova Efsaneleri</t>
         </is>
       </c>
       <c r="C2007" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2008" spans="1:3">
       <c r="A2008" s="1" t="inlineStr">
         <is>
-          <t>9786052872956</t>
+          <t>9786052872963</t>
         </is>
       </c>
       <c r="B2008" s="1" t="inlineStr">
         <is>
-          <t>Sıradan Bir Geri Sayım Hikayesi</t>
+          <t>Dilimde Tüy Bitti</t>
         </is>
       </c>
       <c r="C2008" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="2009" spans="1:3">
       <c r="A2009" s="1" t="inlineStr">
         <is>
-          <t>9786052872734</t>
+          <t>9786052873076</t>
         </is>
       </c>
       <c r="B2009" s="1" t="inlineStr">
         <is>
-          <t>Dem Bu Dem</t>
+          <t>Ben Hep Aynı Yerdeydim</t>
         </is>
       </c>
       <c r="C2009" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="2010" spans="1:3">
       <c r="A2010" s="1" t="inlineStr">
         <is>
-          <t>9786052872925</t>
+          <t>9786052872987</t>
         </is>
       </c>
       <c r="B2010" s="1" t="inlineStr">
         <is>
-          <t>Sağlıkta Evrim Mi Devrim Mi?</t>
+          <t>Benden Geriye Kalanlar</t>
         </is>
       </c>
       <c r="C2010" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="2011" spans="1:3">
       <c r="A2011" s="1" t="inlineStr">
         <is>
-          <t>9786052872871</t>
+          <t>9786052873052</t>
         </is>
       </c>
       <c r="B2011" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Nene</t>
+          <t>Her Şey Oğlum İçin</t>
         </is>
       </c>
       <c r="C2011" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2012" spans="1:3">
       <c r="A2012" s="1" t="inlineStr">
         <is>
-          <t>9786052872796</t>
+          <t>9786052872932</t>
         </is>
       </c>
       <c r="B2012" s="1" t="inlineStr">
         <is>
-          <t>Kabuk</t>
+          <t>Cemre-i Hüzün</t>
         </is>
       </c>
       <c r="C2012" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="2013" spans="1:3">
       <c r="A2013" s="1" t="inlineStr">
         <is>
-          <t>9786052872895</t>
+          <t>9786052872956</t>
         </is>
       </c>
       <c r="B2013" s="1" t="inlineStr">
         <is>
-          <t>Orta Doğu'dan Britanya'ya Komünist Kemal</t>
+          <t>Sıradan Bir Geri Sayım Hikayesi</t>
         </is>
       </c>
       <c r="C2013" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2014" spans="1:3">
       <c r="A2014" s="1" t="inlineStr">
         <is>
-          <t>9786052872970</t>
+          <t>9786052872734</t>
         </is>
       </c>
       <c r="B2014" s="1" t="inlineStr">
         <is>
-          <t>Tahtadan Sevinçler</t>
+          <t>Dem Bu Dem</t>
         </is>
       </c>
       <c r="C2014" s="1">
-        <v>45</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="2015" spans="1:3">
       <c r="A2015" s="1" t="inlineStr">
         <is>
-          <t>9786052872697</t>
+          <t>9786052872925</t>
         </is>
       </c>
       <c r="B2015" s="1" t="inlineStr">
         <is>
-          <t>Temel Eğitim Okulları Nasıl Olmalı?..</t>
+          <t>Sağlıkta Evrim Mi Devrim Mi?</t>
         </is>
       </c>
       <c r="C2015" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2016" spans="1:3">
       <c r="A2016" s="1" t="inlineStr">
         <is>
-          <t>9786052872888</t>
+          <t>9786052872871</t>
         </is>
       </c>
       <c r="B2016" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Montlu Kız</t>
+          <t>Çiçek Nene</t>
         </is>
       </c>
       <c r="C2016" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2017" spans="1:3">
       <c r="A2017" s="1" t="inlineStr">
         <is>
-          <t>9786052872918</t>
+          <t>9786052872796</t>
         </is>
       </c>
       <c r="B2017" s="1" t="inlineStr">
         <is>
-          <t>Renkli Pipetler</t>
+          <t>Kabuk</t>
         </is>
       </c>
       <c r="C2017" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="2018" spans="1:3">
       <c r="A2018" s="1" t="inlineStr">
         <is>
-          <t>9786052872789</t>
+          <t>9786052872895</t>
         </is>
       </c>
       <c r="B2018" s="1" t="inlineStr">
         <is>
-          <t>En Çok Ben Yalnızım</t>
+          <t>Orta Doğu'dan Britanya'ya Komünist Kemal</t>
         </is>
       </c>
       <c r="C2018" s="1">
-        <v>23</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2019" spans="1:3">
       <c r="A2019" s="1" t="inlineStr">
         <is>
-          <t>9786052872673</t>
+          <t>9786052872970</t>
         </is>
       </c>
       <c r="B2019" s="1" t="inlineStr">
         <is>
-          <t>Aklım Başıma Geldiği Zaman</t>
+          <t>Tahtadan Sevinçler</t>
         </is>
       </c>
       <c r="C2019" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2020" spans="1:3">
       <c r="A2020" s="1" t="inlineStr">
         <is>
-          <t>9786052872703</t>
+          <t>9786052872697</t>
         </is>
       </c>
       <c r="B2020" s="1" t="inlineStr">
         <is>
-          <t>İrem'in Mutfağından</t>
+          <t>Temel Eğitim Okulları Nasıl Olmalı?..</t>
         </is>
       </c>
       <c r="C2020" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="2021" spans="1:3">
       <c r="A2021" s="1" t="inlineStr">
         <is>
-          <t>9786052872727</t>
+          <t>9786052872888</t>
         </is>
       </c>
       <c r="B2021" s="1" t="inlineStr">
         <is>
-          <t>Leylak Güncesi</t>
+          <t>Kırmızı Montlu Kız</t>
         </is>
       </c>
       <c r="C2021" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2022" spans="1:3">
       <c r="A2022" s="1" t="inlineStr">
         <is>
-          <t>9786052872741</t>
+          <t>9786052872918</t>
         </is>
       </c>
       <c r="B2022" s="1" t="inlineStr">
         <is>
-          <t>Pembe Ejderha</t>
+          <t>Renkli Pipetler</t>
         </is>
       </c>
       <c r="C2022" s="1">
-        <v>9.26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2023" spans="1:3">
       <c r="A2023" s="1" t="inlineStr">
         <is>
-          <t>9786052872802</t>
+          <t>9786052872789</t>
         </is>
       </c>
       <c r="B2023" s="1" t="inlineStr">
         <is>
-          <t>Pes Etmeyenler</t>
+          <t>En Çok Ben Yalnızım</t>
         </is>
       </c>
       <c r="C2023" s="1">
-        <v>45</v>
+        <v>23</v>
       </c>
     </row>
     <row r="2024" spans="1:3">
       <c r="A2024" s="1" t="inlineStr">
         <is>
-          <t>9786052872710</t>
+          <t>9786052872673</t>
         </is>
       </c>
       <c r="B2024" s="1" t="inlineStr">
         <is>
-          <t>Şişko Dagi</t>
+          <t>Aklım Başıma Geldiği Zaman</t>
         </is>
       </c>
       <c r="C2024" s="1">
-        <v>28</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2025" spans="1:3">
       <c r="A2025" s="1" t="inlineStr">
         <is>
-          <t>9786052872758</t>
+          <t>9786052872703</t>
         </is>
       </c>
       <c r="B2025" s="1" t="inlineStr">
         <is>
-          <t>Üzmeden Sev</t>
+          <t>İrem'in Mutfağından</t>
         </is>
       </c>
       <c r="C2025" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2026" spans="1:3">
       <c r="A2026" s="1" t="inlineStr">
         <is>
-          <t>9786052872536</t>
+          <t>9786052872727</t>
         </is>
       </c>
       <c r="B2026" s="1" t="inlineStr">
         <is>
-          <t>Kibrit Kutusundan Çıkan Adamlar</t>
+          <t>Leylak Güncesi</t>
         </is>
       </c>
       <c r="C2026" s="1">
-        <v>41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="2027" spans="1:3">
       <c r="A2027" s="1" t="inlineStr">
         <is>
-          <t>9786052872574</t>
+          <t>9786052872741</t>
         </is>
       </c>
       <c r="B2027" s="1" t="inlineStr">
         <is>
-          <t>Sen Değişirsen Dünya Değişir</t>
+          <t>Pembe Ejderha</t>
         </is>
       </c>
       <c r="C2027" s="1">
-        <v>80</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="2028" spans="1:3">
       <c r="A2028" s="1" t="inlineStr">
         <is>
-          <t>9786052872550</t>
+          <t>9786052872802</t>
         </is>
       </c>
       <c r="B2028" s="1" t="inlineStr">
         <is>
-          <t>Dörtte Bir</t>
+          <t>Pes Etmeyenler</t>
         </is>
       </c>
       <c r="C2028" s="1">
-        <v>20</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2029" spans="1:3">
       <c r="A2029" s="1" t="inlineStr">
         <is>
-          <t>9786052872567</t>
+          <t>9786052872710</t>
         </is>
       </c>
       <c r="B2029" s="1" t="inlineStr">
         <is>
-          <t>Kukinler</t>
+          <t>Şişko Dagi</t>
         </is>
       </c>
       <c r="C2029" s="1">
-        <v>15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="2030" spans="1:3">
       <c r="A2030" s="1" t="inlineStr">
         <is>
-          <t>9786052872499</t>
+          <t>9786052872758</t>
         </is>
       </c>
       <c r="B2030" s="1" t="inlineStr">
         <is>
-          <t>Doktor Çıldırdı</t>
+          <t>Üzmeden Sev</t>
         </is>
       </c>
       <c r="C2030" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="2031" spans="1:3">
       <c r="A2031" s="1" t="inlineStr">
         <is>
-          <t>9786052875414</t>
+          <t>9786052872536</t>
         </is>
       </c>
       <c r="B2031" s="1" t="inlineStr">
         <is>
-          <t>E-Ti̇caret ve Di̇ji̇tal Pazarlama</t>
+          <t>Kibrit Kutusundan Çıkan Adamlar</t>
         </is>
       </c>
       <c r="C2031" s="1">
-        <v>200</v>
+        <v>41</v>
       </c>
     </row>
     <row r="2032" spans="1:3">
       <c r="A2032" s="1" t="inlineStr">
         <is>
-          <t>9786052872017</t>
+          <t>9786052872574</t>
         </is>
       </c>
       <c r="B2032" s="1" t="inlineStr">
         <is>
-          <t>Asmodeus'un Kaos'u</t>
+          <t>Sen Değişirsen Dünya Değişir</t>
         </is>
       </c>
       <c r="C2032" s="1">
-        <v>27.78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="2033" spans="1:3">
       <c r="A2033" s="1" t="inlineStr">
         <is>
-          <t>9786052871881</t>
+          <t>9786052872550</t>
         </is>
       </c>
       <c r="B2033" s="1" t="inlineStr">
         <is>
-          <t>Düşüncelerim ve Düşlerinin Yaratılış ve Kurgu Kavramları</t>
+          <t>Dörtte Bir</t>
         </is>
       </c>
       <c r="C2033" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="2034" spans="1:3">
       <c r="A2034" s="1" t="inlineStr">
         <is>
-          <t>9786052871980</t>
+          <t>9786052872567</t>
         </is>
       </c>
       <c r="B2034" s="1" t="inlineStr">
         <is>
-          <t>Cümlelerin Ortasındayım</t>
+          <t>Kukinler</t>
         </is>
       </c>
       <c r="C2034" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="2035" spans="1:3">
       <c r="A2035" s="1" t="inlineStr">
         <is>
-          <t>9786052871959</t>
+          <t>9786052872499</t>
         </is>
       </c>
       <c r="B2035" s="1" t="inlineStr">
         <is>
-          <t>Herkes Kendi Kıyametine Koşar</t>
+          <t>Doktor Çıldırdı</t>
         </is>
       </c>
       <c r="C2035" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="2036" spans="1:3">
       <c r="A2036" s="1" t="inlineStr">
         <is>
-          <t>9786052871904</t>
+          <t>9786052875414</t>
         </is>
       </c>
       <c r="B2036" s="1" t="inlineStr">
         <is>
-          <t>Yolun Yarısı Rüzgar</t>
+          <t>E-Ti̇caret ve Di̇ji̇tal Pazarlama</t>
         </is>
       </c>
       <c r="C2036" s="1">
-        <v>9.26</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2037" spans="1:3">
       <c r="A2037" s="1" t="inlineStr">
         <is>
-          <t>9786052872826</t>
+          <t>9786052872017</t>
         </is>
       </c>
       <c r="B2037" s="1" t="inlineStr">
         <is>
-          <t>Lal Düşler</t>
+          <t>Asmodeus'un Kaos'u</t>
         </is>
       </c>
       <c r="C2037" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="2038" spans="1:3">
       <c r="A2038" s="1" t="inlineStr">
         <is>
-          <t>9786258529623</t>
+          <t>9786052871881</t>
         </is>
       </c>
       <c r="B2038" s="1" t="inlineStr">
         <is>
-          <t>İki Gölgenin Işığı</t>
+          <t>Düşüncelerim ve Düşlerinin Yaratılış ve Kurgu Kavramları</t>
         </is>
       </c>
       <c r="C2038" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="2039" spans="1:3">
       <c r="A2039" s="1" t="inlineStr">
         <is>
-          <t>9786258529258</t>
+          <t>9786052871980</t>
         </is>
       </c>
       <c r="B2039" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Yangınlar</t>
+          <t>Cümlelerin Ortasındayım</t>
         </is>
       </c>
       <c r="C2039" s="1">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="2040" spans="1:3">
       <c r="A2040" s="1" t="inlineStr">
         <is>
-          <t>9786258529630</t>
+          <t>9786052871959</t>
         </is>
       </c>
       <c r="B2040" s="1" t="inlineStr">
         <is>
-          <t>Kimyacı ve Hekim Gözüyle Sağlıklı Yaş Alma</t>
+          <t>Herkes Kendi Kıyametine Koşar</t>
         </is>
       </c>
       <c r="C2040" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="2041" spans="1:3">
       <c r="A2041" s="1" t="inlineStr">
         <is>
-          <t>9786255776969</t>
+          <t>9786052871904</t>
         </is>
       </c>
       <c r="B2041" s="1" t="inlineStr">
         <is>
-          <t>Hiç Adil Bir Yer Değil Ki Bu Dünya</t>
+          <t>Yolun Yarısı Rüzgar</t>
         </is>
       </c>
       <c r="C2041" s="1">
-        <v>130</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="2042" spans="1:3">
       <c r="A2042" s="1" t="inlineStr">
         <is>
-          <t>9786255776211</t>
+          <t>9786052872826</t>
         </is>
       </c>
       <c r="B2042" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kızdan Küçük Adama Hikayeler</t>
+          <t>Lal Düşler</t>
         </is>
       </c>
       <c r="C2042" s="1">
-        <v>130</v>
+        <v>30</v>
       </c>
     </row>
     <row r="2043" spans="1:3">
       <c r="A2043" s="1" t="inlineStr">
         <is>
-          <t>9786258529210</t>
+          <t>9786258529623</t>
         </is>
       </c>
       <c r="B2043" s="1" t="inlineStr">
         <is>
-          <t>Düş Zaman Kamları</t>
+          <t>İki Gölgenin Işığı</t>
         </is>
       </c>
       <c r="C2043" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="2044" spans="1:3">
       <c r="A2044" s="1" t="inlineStr">
         <is>
-          <t>9786255776952</t>
+          <t>9786258529258</t>
         </is>
       </c>
       <c r="B2044" s="1" t="inlineStr">
         <is>
-          <t>Bir Köşk Masalı</t>
+          <t>Soğuk Yangınlar</t>
         </is>
       </c>
       <c r="C2044" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2045" spans="1:3">
       <c r="A2045" s="1" t="inlineStr">
         <is>
-          <t>9786258529173</t>
+          <t>9786258529630</t>
         </is>
       </c>
       <c r="B2045" s="1" t="inlineStr">
         <is>
-          <t>Rüya Atlası ve Yıldızlar - Rüyalar ve Burçları (Ciltli)</t>
+          <t>Kimyacı ve Hekim Gözüyle Sağlıklı Yaş Alma</t>
         </is>
       </c>
       <c r="C2045" s="1">
-        <v>4000</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2046" spans="1:3">
       <c r="A2046" s="1" t="inlineStr">
         <is>
-          <t>9786258529180</t>
+          <t>9786255776969</t>
         </is>
       </c>
       <c r="B2046" s="1" t="inlineStr">
         <is>
-          <t>Maziden Gelen Sessizlik</t>
+          <t>Hiç Adil Bir Yer Değil Ki Bu Dünya</t>
         </is>
       </c>
       <c r="C2046" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2047" spans="1:3">
       <c r="A2047" s="1" t="inlineStr">
         <is>
-          <t>9786258529197</t>
+          <t>9786255776211</t>
         </is>
       </c>
       <c r="B2047" s="1" t="inlineStr">
         <is>
-          <t>Her An İçin Huzur ve Dua Rehberi</t>
+          <t>Küçük Kızdan Küçük Adama Hikayeler</t>
         </is>
       </c>
       <c r="C2047" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2048" spans="1:3">
       <c r="A2048" s="1" t="inlineStr">
         <is>
-          <t>9786258529203</t>
+          <t>9786258529210</t>
         </is>
       </c>
       <c r="B2048" s="1" t="inlineStr">
         <is>
-          <t>Uzay Amazonu</t>
+          <t>Düş Zaman Kamları</t>
         </is>
       </c>
       <c r="C2048" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="2049" spans="1:3">
       <c r="A2049" s="1" t="inlineStr">
         <is>
-          <t>9786255776815</t>
+          <t>9786255776952</t>
         </is>
       </c>
       <c r="B2049" s="1" t="inlineStr">
         <is>
-          <t>(Okunmadığı İçin) Bilinmeyen Ayetler</t>
+          <t>Bir Köşk Masalı</t>
         </is>
       </c>
       <c r="C2049" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2050" spans="1:3">
       <c r="A2050" s="1" t="inlineStr">
         <is>
-          <t>9786255776228</t>
+          <t>9786258529173</t>
         </is>
       </c>
       <c r="B2050" s="1" t="inlineStr">
         <is>
-          <t>Kırk Bir Ayaklı Melankolik Kırkayak</t>
+          <t>Rüya Atlası ve Yıldızlar - Rüyalar ve Burçları (Ciltli)</t>
         </is>
       </c>
       <c r="C2050" s="1">
-        <v>130</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="2051" spans="1:3">
       <c r="A2051" s="1" t="inlineStr">
         <is>
-          <t>9786258529470</t>
+          <t>9786258529180</t>
         </is>
       </c>
       <c r="B2051" s="1" t="inlineStr">
         <is>
-          <t>Manevi Bir Pencere</t>
+          <t>Maziden Gelen Sessizlik</t>
         </is>
       </c>
       <c r="C2051" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="2052" spans="1:3">
       <c r="A2052" s="1" t="inlineStr">
         <is>
-          <t>9786255776686</t>
+          <t>9786258529197</t>
         </is>
       </c>
       <c r="B2052" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Yuva ve Özlem</t>
+          <t>Her An İçin Huzur ve Dua Rehberi</t>
         </is>
       </c>
       <c r="C2052" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2053" spans="1:3">
       <c r="A2053" s="1" t="inlineStr">
         <is>
-          <t>9786255776440</t>
+          <t>9786258529203</t>
         </is>
       </c>
       <c r="B2053" s="1" t="inlineStr">
         <is>
-          <t>Engel Siz Psikoloji</t>
+          <t>Uzay Amazonu</t>
         </is>
       </c>
       <c r="C2053" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2054" spans="1:3">
       <c r="A2054" s="1" t="inlineStr">
         <is>
-          <t>9786255776808</t>
+          <t>9786255776815</t>
         </is>
       </c>
       <c r="B2054" s="1" t="inlineStr">
         <is>
-          <t>İmge ve Gölge</t>
+          <t>(Okunmadığı İçin) Bilinmeyen Ayetler</t>
         </is>
       </c>
       <c r="C2054" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2055" spans="1:3">
       <c r="A2055" s="1" t="inlineStr">
         <is>
-          <t>9786255665812</t>
+          <t>9786255776228</t>
         </is>
       </c>
       <c r="B2055" s="1" t="inlineStr">
         <is>
-          <t>Cesur Meleğim</t>
+          <t>Kırk Bir Ayaklı Melankolik Kırkayak</t>
         </is>
       </c>
       <c r="C2055" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2056" spans="1:3">
       <c r="A2056" s="1" t="inlineStr">
         <is>
-          <t>9786052877654</t>
+          <t>9786258529470</t>
         </is>
       </c>
       <c r="B2056" s="1" t="inlineStr">
         <is>
-          <t>Otizm Yol Haritası</t>
+          <t>Manevi Bir Pencere</t>
         </is>
       </c>
       <c r="C2056" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2057" spans="1:3">
       <c r="A2057" s="1" t="inlineStr">
         <is>
-          <t>9786255776198</t>
+          <t>9786255776686</t>
         </is>
       </c>
       <c r="B2057" s="1" t="inlineStr">
         <is>
-          <t>Ruhunla Tanış</t>
+          <t>İçimdeki Yuva ve Özlem</t>
         </is>
       </c>
       <c r="C2057" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="2058" spans="1:3">
       <c r="A2058" s="1" t="inlineStr">
         <is>
-          <t>9786255776235</t>
+          <t>9786255776440</t>
         </is>
       </c>
       <c r="B2058" s="1" t="inlineStr">
         <is>
-          <t>Sofa</t>
+          <t>Engel Siz Psikoloji</t>
         </is>
       </c>
       <c r="C2058" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2059" spans="1:3">
       <c r="A2059" s="1" t="inlineStr">
         <is>
-          <t>9786255776433</t>
+          <t>9786255776808</t>
         </is>
       </c>
       <c r="B2059" s="1" t="inlineStr">
         <is>
-          <t>Saklanırken Kendime Yakalandım</t>
+          <t>İmge ve Gölge</t>
         </is>
       </c>
       <c r="C2059" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2060" spans="1:3">
       <c r="A2060" s="1" t="inlineStr">
         <is>
-          <t>9786253738808</t>
+          <t>9786255665812</t>
         </is>
       </c>
       <c r="B2060" s="1" t="inlineStr">
         <is>
-          <t>Bi’Çare</t>
+          <t>Cesur Meleğim</t>
         </is>
       </c>
       <c r="C2060" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2061" spans="1:3">
       <c r="A2061" s="1" t="inlineStr">
         <is>
-          <t>9786253739881</t>
+          <t>9786052877654</t>
         </is>
       </c>
       <c r="B2061" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Bedenler</t>
+          <t>Otizm Yol Haritası</t>
         </is>
       </c>
       <c r="C2061" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2062" spans="1:3">
       <c r="A2062" s="1" t="inlineStr">
         <is>
-          <t>9786255665799</t>
+          <t>9786255776198</t>
         </is>
       </c>
       <c r="B2062" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyıl Kaynanası</t>
+          <t>Ruhunla Tanış</t>
         </is>
       </c>
       <c r="C2062" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2063" spans="1:3">
       <c r="A2063" s="1" t="inlineStr">
         <is>
-          <t>9786255665829</t>
+          <t>9786255776235</t>
         </is>
       </c>
       <c r="B2063" s="1" t="inlineStr">
         <is>
-          <t>Yalgız</t>
+          <t>Sofa</t>
         </is>
       </c>
       <c r="C2063" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2064" spans="1:3">
       <c r="A2064" s="1" t="inlineStr">
         <is>
-          <t>9786255665836</t>
+          <t>9786255776433</t>
         </is>
       </c>
       <c r="B2064" s="1" t="inlineStr">
         <is>
-          <t>Ilganus</t>
+          <t>Saklanırken Kendime Yakalandım</t>
         </is>
       </c>
       <c r="C2064" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="2065" spans="1:3">
       <c r="A2065" s="1" t="inlineStr">
         <is>
-          <t>9786255665706</t>
+          <t>9786253738808</t>
         </is>
       </c>
       <c r="B2065" s="1" t="inlineStr">
         <is>
-          <t>Kadının Sessiz Çığlığı</t>
+          <t>Bi’Çare</t>
         </is>
       </c>
       <c r="C2065" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="2066" spans="1:3">
       <c r="A2066" s="1" t="inlineStr">
         <is>
-          <t>9786253738358</t>
+          <t>9786253739881</t>
         </is>
       </c>
       <c r="B2066" s="1" t="inlineStr">
         <is>
-          <t>Yol’da Yaşadıklarım</t>
+          <t>Sessiz Bedenler</t>
         </is>
       </c>
       <c r="C2066" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2067" spans="1:3">
       <c r="A2067" s="1" t="inlineStr">
         <is>
-          <t>9786255665980</t>
+          <t>9786255665799</t>
         </is>
       </c>
       <c r="B2067" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Kanunu</t>
+          <t>21. Yüzyıl Kaynanası</t>
         </is>
       </c>
       <c r="C2067" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2068" spans="1:3">
       <c r="A2068" s="1" t="inlineStr">
         <is>
-          <t>9786255665218</t>
+          <t>9786255665829</t>
         </is>
       </c>
       <c r="B2068" s="1" t="inlineStr">
         <is>
-          <t>Hayal Kutum - Lise Başlıyor</t>
+          <t>Yalgız</t>
         </is>
       </c>
       <c r="C2068" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2069" spans="1:3">
       <c r="A2069" s="1" t="inlineStr">
         <is>
-          <t>9786255665805</t>
+          <t>9786255665836</t>
         </is>
       </c>
       <c r="B2069" s="1" t="inlineStr">
         <is>
-          <t>Jinda</t>
+          <t>Ilganus</t>
         </is>
       </c>
       <c r="C2069" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2070" spans="1:3">
       <c r="A2070" s="1" t="inlineStr">
         <is>
-          <t>9786255665225</t>
+          <t>9786255665706</t>
         </is>
       </c>
       <c r="B2070" s="1" t="inlineStr">
         <is>
-          <t>Evde Depresyondan Çıkmanın Yolları</t>
+          <t>Kadının Sessiz Çığlığı</t>
         </is>
       </c>
       <c r="C2070" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="2071" spans="1:3">
       <c r="A2071" s="1" t="inlineStr">
         <is>
-          <t>9786255665720</t>
+          <t>9786253738358</t>
         </is>
       </c>
       <c r="B2071" s="1" t="inlineStr">
         <is>
-          <t>LGS Hazırlık ve Rehberlik Kitabı</t>
+          <t>Yol’da Yaşadıklarım</t>
         </is>
       </c>
       <c r="C2071" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2072" spans="1:3">
       <c r="A2072" s="1" t="inlineStr">
         <is>
-          <t>9786255665188</t>
+          <t>9786255665980</t>
         </is>
       </c>
       <c r="B2072" s="1" t="inlineStr">
         <is>
-          <t>Mucizeye Yolculuk</t>
+          <t>Yıldız Kanunu</t>
         </is>
       </c>
       <c r="C2072" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2073" spans="1:3">
       <c r="A2073" s="1" t="inlineStr">
         <is>
-          <t>9786255665263</t>
+          <t>9786255665218</t>
         </is>
       </c>
       <c r="B2073" s="1" t="inlineStr">
         <is>
-          <t>Yarımsal Hikayeler</t>
+          <t>Hayal Kutum - Lise Başlıyor</t>
         </is>
       </c>
       <c r="C2073" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="2074" spans="1:3">
       <c r="A2074" s="1" t="inlineStr">
         <is>
-          <t>9786253739799</t>
+          <t>9786255665805</t>
         </is>
       </c>
       <c r="B2074" s="1" t="inlineStr">
         <is>
-          <t>Ayris’in Maceraları</t>
+          <t>Jinda</t>
         </is>
       </c>
       <c r="C2074" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2075" spans="1:3">
       <c r="A2075" s="1" t="inlineStr">
         <is>
-          <t>9786055303099</t>
+          <t>9786255665225</t>
         </is>
       </c>
       <c r="B2075" s="1" t="inlineStr">
         <is>
-          <t>Hz. Mehdinin Zuhuru ve Kur’an’daki 7 Harfin Sırrı</t>
+          <t>Evde Depresyondan Çıkmanın Yolları</t>
         </is>
       </c>
       <c r="C2075" s="1">
-        <v>13.89</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2076" spans="1:3">
       <c r="A2076" s="1" t="inlineStr">
         <is>
-          <t>9786253739980</t>
+          <t>9786255665720</t>
         </is>
       </c>
       <c r="B2076" s="1" t="inlineStr">
         <is>
-          <t>Yolculuğun Esrarı</t>
+          <t>LGS Hazırlık ve Rehberlik Kitabı</t>
         </is>
       </c>
       <c r="C2076" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="2077" spans="1:3">
       <c r="A2077" s="1" t="inlineStr">
         <is>
-          <t>9786255665287</t>
+          <t>9786255665188</t>
         </is>
       </c>
       <c r="B2077" s="1" t="inlineStr">
         <is>
-          <t>Melek</t>
+          <t>Mucizeye Yolculuk</t>
         </is>
       </c>
       <c r="C2077" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="2078" spans="1:3">
       <c r="A2078" s="1" t="inlineStr">
         <is>
-          <t>9786253739072</t>
+          <t>9786255665263</t>
         </is>
       </c>
       <c r="B2078" s="1" t="inlineStr">
         <is>
-          <t>Pizzaola</t>
+          <t>Yarımsal Hikayeler</t>
         </is>
       </c>
       <c r="C2078" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="2079" spans="1:3">
       <c r="A2079" s="1" t="inlineStr">
         <is>
-          <t>9786253739812</t>
+          <t>9786253739799</t>
         </is>
       </c>
       <c r="B2079" s="1" t="inlineStr">
         <is>
-          <t>Son Parmak</t>
+          <t>Ayris’in Maceraları</t>
         </is>
       </c>
       <c r="C2079" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2080" spans="1:3">
       <c r="A2080" s="1" t="inlineStr">
         <is>
-          <t>9786253739911</t>
+          <t>9786055303099</t>
         </is>
       </c>
       <c r="B2080" s="1" t="inlineStr">
         <is>
-          <t>Söyleyemediklerimin Küllüğü</t>
+          <t>Hz. Mehdinin Zuhuru ve Kur’an’daki 7 Harfin Sırrı</t>
         </is>
       </c>
       <c r="C2080" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="2081" spans="1:3">
       <c r="A2081" s="1" t="inlineStr">
         <is>
-          <t>9786253739805</t>
+          <t>9786253739980</t>
         </is>
       </c>
       <c r="B2081" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Dönüşüm Liderle Başlar</t>
+          <t>Yolculuğun Esrarı</t>
         </is>
       </c>
       <c r="C2081" s="1">
-        <v>245</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2082" spans="1:3">
       <c r="A2082" s="1" t="inlineStr">
         <is>
-          <t>9786253739928</t>
+          <t>9786255665287</t>
         </is>
       </c>
       <c r="B2082" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Kolye</t>
+          <t>Melek</t>
         </is>
       </c>
       <c r="C2082" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2083" spans="1:3">
       <c r="A2083" s="1" t="inlineStr">
         <is>
-          <t>9786255665201</t>
+          <t>9786253739072</t>
         </is>
       </c>
       <c r="B2083" s="1" t="inlineStr">
         <is>
-          <t>Ya Kendini Bulacaksın Ya Kendinden Bulacaksın - 1</t>
+          <t>Pizzaola</t>
         </is>
       </c>
       <c r="C2083" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2084" spans="1:3">
       <c r="A2084" s="1" t="inlineStr">
         <is>
-          <t>9786253739973</t>
+          <t>9786253739812</t>
         </is>
       </c>
       <c r="B2084" s="1" t="inlineStr">
         <is>
-          <t>Hêvî</t>
+          <t>Son Parmak</t>
         </is>
       </c>
       <c r="C2084" s="1">
-        <v>245</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2085" spans="1:3">
       <c r="A2085" s="1" t="inlineStr">
         <is>
-          <t>9786255665195</t>
+          <t>9786253739911</t>
         </is>
       </c>
       <c r="B2085" s="1" t="inlineStr">
         <is>
-          <t>Nalbant</t>
+          <t>Söyleyemediklerimin Küllüğü</t>
         </is>
       </c>
       <c r="C2085" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2086" spans="1:3">
       <c r="A2086" s="1" t="inlineStr">
         <is>
-          <t>9786253739942</t>
+          <t>9786253739805</t>
         </is>
       </c>
       <c r="B2086" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeni</t>
+          <t>Kurumsal Dönüşüm Liderle Başlar</t>
         </is>
       </c>
       <c r="C2086" s="1">
-        <v>120</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2087" spans="1:3">
       <c r="A2087" s="1" t="inlineStr">
         <is>
-          <t>9786253739935</t>
+          <t>9786253739928</t>
         </is>
       </c>
       <c r="B2087" s="1" t="inlineStr">
         <is>
-          <t>20’li Yaş</t>
+          <t>Gümüş Kolye</t>
         </is>
       </c>
       <c r="C2087" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2088" spans="1:3">
       <c r="A2088" s="1" t="inlineStr">
         <is>
-          <t>9786259680217</t>
+          <t>9786255665201</t>
         </is>
       </c>
       <c r="B2088" s="1" t="inlineStr">
         <is>
-          <t>Bir Yerim Kanıyor Onay Dolu Bakışlar</t>
+          <t>Ya Kendini Bulacaksın Ya Kendinden Bulacaksın - 1</t>
         </is>
       </c>
       <c r="C2088" s="1">
-        <v>202</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2089" spans="1:3">
       <c r="A2089" s="1" t="inlineStr">
         <is>
-          <t>9786255665249</t>
+          <t>9786253739973</t>
         </is>
       </c>
       <c r="B2089" s="1" t="inlineStr">
         <is>
-          <t>Caterra'nın Mührü</t>
+          <t>Hêvî</t>
         </is>
       </c>
       <c r="C2089" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="2090" spans="1:3">
       <c r="A2090" s="1" t="inlineStr">
         <is>
-          <t>9786253739720</t>
+          <t>9786255665195</t>
         </is>
       </c>
       <c r="B2090" s="1" t="inlineStr">
         <is>
-          <t>8 Sayfalık Şiir</t>
+          <t>Nalbant</t>
         </is>
       </c>
       <c r="C2090" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2091" spans="1:3">
       <c r="A2091" s="1" t="inlineStr">
         <is>
-          <t>9786253739553</t>
+          <t>9786253739942</t>
         </is>
       </c>
       <c r="B2091" s="1" t="inlineStr">
         <is>
-          <t>Yörünge</t>
+          <t>Yeni Dünya Düzeni</t>
         </is>
       </c>
       <c r="C2091" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2092" spans="1:3">
       <c r="A2092" s="1" t="inlineStr">
         <is>
-          <t>9786253739843</t>
+          <t>9786253739935</t>
         </is>
       </c>
       <c r="B2092" s="1" t="inlineStr">
         <is>
-          <t>Adı Yok</t>
+          <t>20’li Yaş</t>
         </is>
       </c>
       <c r="C2092" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2093" spans="1:3">
       <c r="A2093" s="1" t="inlineStr">
         <is>
-          <t>9786253739997</t>
+          <t>9786259680217</t>
         </is>
       </c>
       <c r="B2093" s="1" t="inlineStr">
         <is>
-          <t>Geriye Kalan</t>
+          <t>Bir Yerim Kanıyor Onay Dolu Bakışlar</t>
         </is>
       </c>
       <c r="C2093" s="1">
-        <v>150</v>
+        <v>202</v>
       </c>
     </row>
     <row r="2094" spans="1:3">
       <c r="A2094" s="1" t="inlineStr">
         <is>
-          <t>9786253739362</t>
+          <t>9786255665249</t>
         </is>
       </c>
       <c r="B2094" s="1" t="inlineStr">
         <is>
-          <t>Merhabalar ve Vedalar</t>
+          <t>Caterra'nın Mührü</t>
         </is>
       </c>
       <c r="C2094" s="1">
-        <v>240</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2095" spans="1:3">
       <c r="A2095" s="1" t="inlineStr">
         <is>
-          <t>9786253739324</t>
+          <t>9786253739720</t>
         </is>
       </c>
       <c r="B2095" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömürde Dört Mevsim</t>
+          <t>8 Sayfalık Şiir</t>
         </is>
       </c>
       <c r="C2095" s="1">
-        <v>245</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2096" spans="1:3">
       <c r="A2096" s="1" t="inlineStr">
         <is>
-          <t>9786253739393</t>
+          <t>9786253739553</t>
         </is>
       </c>
       <c r="B2096" s="1" t="inlineStr">
         <is>
-          <t>Kürt Meselesi</t>
+          <t>Yörünge</t>
         </is>
       </c>
       <c r="C2096" s="1">
-        <v>245</v>
+        <v>400</v>
       </c>
     </row>
     <row r="2097" spans="1:3">
       <c r="A2097" s="1" t="inlineStr">
         <is>
-          <t>9786253739317</t>
+          <t>9786253739843</t>
         </is>
       </c>
       <c r="B2097" s="1" t="inlineStr">
         <is>
-          <t>Uyanış</t>
+          <t>Adı Yok</t>
         </is>
       </c>
       <c r="C2097" s="1">
-        <v>245</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2098" spans="1:3">
       <c r="A2098" s="1" t="inlineStr">
         <is>
-          <t>9786253739522</t>
+          <t>9786253739997</t>
         </is>
       </c>
       <c r="B2098" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka İle Para Kazanma Sanatı</t>
+          <t>Geriye Kalan</t>
         </is>
       </c>
       <c r="C2098" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2099" spans="1:3">
       <c r="A2099" s="1" t="inlineStr">
         <is>
-          <t>9786253739379</t>
+          <t>9786253739362</t>
         </is>
       </c>
       <c r="B2099" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Yapay Zeka</t>
+          <t>Merhabalar ve Vedalar</t>
         </is>
       </c>
       <c r="C2099" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2100" spans="1:3">
       <c r="A2100" s="1" t="inlineStr">
         <is>
-          <t>9786051485720</t>
+          <t>9786253739324</t>
         </is>
       </c>
       <c r="B2100" s="1" t="inlineStr">
         <is>
-          <t>IELTS Ders Notları</t>
+          <t>Bir Ömürde Dört Mevsim</t>
         </is>
       </c>
       <c r="C2100" s="1">
-        <v>550</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2101" spans="1:3">
       <c r="A2101" s="1" t="inlineStr">
         <is>
-          <t>9786051487045</t>
+          <t>9786253739393</t>
         </is>
       </c>
       <c r="B2101" s="1" t="inlineStr">
         <is>
-          <t>TOEFL Ders Notları</t>
+          <t>Kürt Meselesi</t>
         </is>
       </c>
       <c r="C2101" s="1">
-        <v>550</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2102" spans="1:3">
       <c r="A2102" s="1" t="inlineStr">
         <is>
-          <t>9786253738815</t>
+          <t>9786253739317</t>
         </is>
       </c>
       <c r="B2102" s="1" t="inlineStr">
         <is>
-          <t>Madde Bağımlılığıyla Mücadelede Türkiye Modeli “Milli Bağımsızlık Mücadelesi”</t>
+          <t>Uyanış</t>
         </is>
       </c>
       <c r="C2102" s="1">
-        <v>375</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2103" spans="1:3">
       <c r="A2103" s="1" t="inlineStr">
         <is>
-          <t>9786253739355</t>
+          <t>9786253739522</t>
         </is>
       </c>
       <c r="B2103" s="1" t="inlineStr">
         <is>
-          <t>Bay Kimse’nin Güncesi</t>
+          <t>Yapay Zeka İle Para Kazanma Sanatı</t>
         </is>
       </c>
       <c r="C2103" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2104" spans="1:3">
       <c r="A2104" s="1" t="inlineStr">
         <is>
-          <t>9786253739102</t>
+          <t>9786253739379</t>
         </is>
       </c>
       <c r="B2104" s="1" t="inlineStr">
         <is>
-          <t>Mükemmellik Yolculuğu</t>
+          <t>Herkes İçin Yapay Zeka</t>
         </is>
       </c>
       <c r="C2104" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2105" spans="1:3">
       <c r="A2105" s="1" t="inlineStr">
         <is>
-          <t>9786253738778</t>
+          <t>9786051485720</t>
         </is>
       </c>
       <c r="B2105" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Kavalyem Yaptım</t>
+          <t>IELTS Ders Notları</t>
         </is>
       </c>
       <c r="C2105" s="1">
-        <v>140</v>
+        <v>550</v>
       </c>
     </row>
     <row r="2106" spans="1:3">
       <c r="A2106" s="1" t="inlineStr">
         <is>
-          <t>9786253739331</t>
+          <t>9786051487045</t>
         </is>
       </c>
       <c r="B2106" s="1" t="inlineStr">
         <is>
-          <t>Ne Baharı Bildim Ne Yazım Oldu</t>
+          <t>TOEFL Ders Notları</t>
         </is>
       </c>
       <c r="C2106" s="1">
-        <v>100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="2107" spans="1:3">
       <c r="A2107" s="1" t="inlineStr">
         <is>
-          <t>9786253739096</t>
+          <t>9786253738815</t>
         </is>
       </c>
       <c r="B2107" s="1" t="inlineStr">
         <is>
-          <t>Şiirce</t>
+          <t>Madde Bağımlılığıyla Mücadelede Türkiye Modeli “Milli Bağımsızlık Mücadelesi”</t>
         </is>
       </c>
       <c r="C2107" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="2108" spans="1:3">
       <c r="A2108" s="1" t="inlineStr">
         <is>
-          <t>9786253739348</t>
+          <t>9786253739355</t>
         </is>
       </c>
       <c r="B2108" s="1" t="inlineStr">
         <is>
-          <t>Ululara Nazireler</t>
+          <t>Bay Kimse’nin Güncesi</t>
         </is>
       </c>
       <c r="C2108" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="2109" spans="1:3">
       <c r="A2109" s="1" t="inlineStr">
         <is>
-          <t>9786253739386</t>
+          <t>9786253739102</t>
         </is>
       </c>
       <c r="B2109" s="1" t="inlineStr">
         <is>
-          <t>Aynaların Sessizliği</t>
+          <t>Mükemmellik Yolculuğu</t>
         </is>
       </c>
       <c r="C2109" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2110" spans="1:3">
       <c r="A2110" s="1" t="inlineStr">
         <is>
-          <t>9786253739126</t>
+          <t>9786253738778</t>
         </is>
       </c>
       <c r="B2110" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Zamanlara Vahiy Buyrulmuş Ayetler</t>
+          <t>Hayatı Kavalyem Yaptım</t>
         </is>
       </c>
       <c r="C2110" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2111" spans="1:3">
       <c r="A2111" s="1" t="inlineStr">
         <is>
-          <t>9786253738938</t>
+          <t>9786253739331</t>
         </is>
       </c>
       <c r="B2111" s="1" t="inlineStr">
         <is>
-          <t>İclal Bir Muamma</t>
+          <t>Ne Baharı Bildim Ne Yazım Oldu</t>
         </is>
       </c>
       <c r="C2111" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2112" spans="1:3">
       <c r="A2112" s="1" t="inlineStr">
         <is>
-          <t>9786253738792</t>
+          <t>9786253739096</t>
         </is>
       </c>
       <c r="B2112" s="1" t="inlineStr">
         <is>
-          <t>Lila’nın Hakları</t>
+          <t>Şiirce</t>
         </is>
       </c>
       <c r="C2112" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2113" spans="1:3">
       <c r="A2113" s="1" t="inlineStr">
         <is>
-          <t>9786253739133</t>
+          <t>9786253739348</t>
         </is>
       </c>
       <c r="B2113" s="1" t="inlineStr">
         <is>
-          <t>Harfin Sınırında Bir Kadın</t>
+          <t>Ululara Nazireler</t>
         </is>
       </c>
       <c r="C2113" s="1">
-        <v>245</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2114" spans="1:3">
       <c r="A2114" s="1" t="inlineStr">
         <is>
-          <t>9786253739089</t>
+          <t>9786253739386</t>
         </is>
       </c>
       <c r="B2114" s="1" t="inlineStr">
         <is>
-          <t>Kedimin Sessizliği</t>
+          <t>Aynaların Sessizliği</t>
         </is>
       </c>
       <c r="C2114" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2115" spans="1:3">
       <c r="A2115" s="1" t="inlineStr">
         <is>
-          <t>9786253738785</t>
+          <t>9786253739126</t>
         </is>
       </c>
       <c r="B2115" s="1" t="inlineStr">
         <is>
-          <t>Bahar Oldum Ama Önce Yandım</t>
+          <t>Sonsuz Zamanlara Vahiy Buyrulmuş Ayetler</t>
         </is>
       </c>
       <c r="C2115" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2116" spans="1:3">
       <c r="A2116" s="1" t="inlineStr">
         <is>
-          <t>9786253738693</t>
+          <t>9786253738938</t>
         </is>
       </c>
       <c r="B2116" s="1" t="inlineStr">
         <is>
-          <t>Zürafa Dodo</t>
+          <t>İclal Bir Muamma</t>
         </is>
       </c>
       <c r="C2116" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2117" spans="1:3">
       <c r="A2117" s="1" t="inlineStr">
         <is>
-          <t>9786253738624</t>
+          <t>9786253738792</t>
         </is>
       </c>
       <c r="B2117" s="1" t="inlineStr">
         <is>
-          <t>Senli Zamanlar Diyarı</t>
+          <t>Lila’nın Hakları</t>
         </is>
       </c>
       <c r="C2117" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2118" spans="1:3">
       <c r="A2118" s="1" t="inlineStr">
         <is>
-          <t>9786253738747</t>
+          <t>9786253739133</t>
         </is>
       </c>
       <c r="B2118" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Yolunda Atatürk ve Turhallı Gazinin Anıları</t>
+          <t>Harfin Sınırında Bir Kadın</t>
         </is>
       </c>
       <c r="C2118" s="1">
-        <v>120</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2119" spans="1:3">
       <c r="A2119" s="1" t="inlineStr">
         <is>
-          <t>9786253738921</t>
+          <t>9786253739089</t>
         </is>
       </c>
       <c r="B2119" s="1" t="inlineStr">
         <is>
-          <t>24 Saat</t>
+          <t>Kedimin Sessizliği</t>
         </is>
       </c>
       <c r="C2119" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="2120" spans="1:3">
       <c r="A2120" s="1" t="inlineStr">
         <is>
-          <t>9786253738730</t>
+          <t>9786253738785</t>
         </is>
       </c>
       <c r="B2120" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitabı Yapay Zeka Yaz(Ma)Dı Mı?</t>
+          <t>Bahar Oldum Ama Önce Yandım</t>
         </is>
       </c>
       <c r="C2120" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2121" spans="1:3">
       <c r="A2121" s="1" t="inlineStr">
         <is>
-          <t>9786253738006</t>
+          <t>9786253738693</t>
         </is>
       </c>
       <c r="B2121" s="1" t="inlineStr">
         <is>
-          <t>Yazarlar Sınıfı İş Başında</t>
+          <t>Zürafa Dodo</t>
         </is>
       </c>
       <c r="C2121" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2122" spans="1:3">
       <c r="A2122" s="1" t="inlineStr">
         <is>
-          <t>9786253738914</t>
+          <t>9786253738624</t>
         </is>
       </c>
       <c r="B2122" s="1" t="inlineStr">
         <is>
-          <t>Sensedim</t>
+          <t>Senli Zamanlar Diyarı</t>
         </is>
       </c>
       <c r="C2122" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2123" spans="1:3">
       <c r="A2123" s="1" t="inlineStr">
         <is>
-          <t>9786253738761</t>
+          <t>9786253738747</t>
         </is>
       </c>
       <c r="B2123" s="1" t="inlineStr">
         <is>
-          <t>Öldüğümü Hissediyorum</t>
+          <t>Kurtuluş Yolunda Atatürk ve Turhallı Gazinin Anıları</t>
         </is>
       </c>
       <c r="C2123" s="1">
-        <v>170</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2124" spans="1:3">
       <c r="A2124" s="1" t="inlineStr">
         <is>
-          <t>9786253738365</t>
+          <t>9786253738921</t>
         </is>
       </c>
       <c r="B2124" s="1" t="inlineStr">
         <is>
-          <t>Siz Varsanız Ben De Varım</t>
+          <t>24 Saat</t>
         </is>
       </c>
       <c r="C2124" s="1">
-        <v>245</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2125" spans="1:3">
       <c r="A2125" s="1" t="inlineStr">
         <is>
-          <t>9786253738372</t>
+          <t>9786253738730</t>
         </is>
       </c>
       <c r="B2125" s="1" t="inlineStr">
         <is>
-          <t>Siyah Atın Yavrusu</t>
+          <t>Bu Kitabı Yapay Zeka Yaz(Ma)Dı Mı?</t>
         </is>
       </c>
       <c r="C2125" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2126" spans="1:3">
       <c r="A2126" s="1" t="inlineStr">
         <is>
-          <t>9786253738686</t>
+          <t>9786253738006</t>
         </is>
       </c>
       <c r="B2126" s="1" t="inlineStr">
         <is>
-          <t>Şehir Efsanesi</t>
+          <t>Yazarlar Sınıfı İş Başında</t>
         </is>
       </c>
       <c r="C2126" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2127" spans="1:3">
       <c r="A2127" s="1" t="inlineStr">
         <is>
-          <t>9786253738457</t>
+          <t>9786253738914</t>
         </is>
       </c>
       <c r="B2127" s="1" t="inlineStr">
         <is>
-          <t>Kum Saatindeki Evren</t>
+          <t>Sensedim</t>
         </is>
       </c>
       <c r="C2127" s="1">
-        <v>400</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2128" spans="1:3">
       <c r="A2128" s="1" t="inlineStr">
         <is>
-          <t>9786253738235</t>
+          <t>9786253738761</t>
         </is>
       </c>
       <c r="B2128" s="1" t="inlineStr">
         <is>
-          <t>Devri Süküt</t>
+          <t>Öldüğümü Hissediyorum</t>
         </is>
       </c>
       <c r="C2128" s="1">
-        <v>245</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2129" spans="1:3">
       <c r="A2129" s="1" t="inlineStr">
         <is>
-          <t>9786253738389</t>
+          <t>9786253738365</t>
         </is>
       </c>
       <c r="B2129" s="1" t="inlineStr">
         <is>
-          <t>Yasak Kadın</t>
+          <t>Siz Varsanız Ben De Varım</t>
         </is>
       </c>
       <c r="C2129" s="1">
-        <v>200</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2130" spans="1:3">
       <c r="A2130" s="1" t="inlineStr">
         <is>
-          <t>9786253738501</t>
+          <t>9786253738372</t>
         </is>
       </c>
       <c r="B2130" s="1" t="inlineStr">
         <is>
-          <t>Bir Bipoların Gizemli Defteri</t>
+          <t>Siyah Atın Yavrusu</t>
         </is>
       </c>
       <c r="C2130" s="1">
-        <v>245</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2131" spans="1:3">
       <c r="A2131" s="1" t="inlineStr">
         <is>
-          <t>9786052874486</t>
+          <t>9786253738686</t>
         </is>
       </c>
       <c r="B2131" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Aşk Tutkusu</t>
+          <t>Şehir Efsanesi</t>
         </is>
       </c>
       <c r="C2131" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2132" spans="1:3">
       <c r="A2132" s="1" t="inlineStr">
         <is>
-          <t>9786253738211</t>
+          <t>9786253738457</t>
         </is>
       </c>
       <c r="B2132" s="1" t="inlineStr">
         <is>
-          <t>Baba Beni Biraz Sever Misin?</t>
+          <t>Kum Saatindeki Evren</t>
         </is>
       </c>
       <c r="C2132" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="2133" spans="1:3">
       <c r="A2133" s="1" t="inlineStr">
         <is>
-          <t>9786253738334</t>
+          <t>9786253738235</t>
         </is>
       </c>
       <c r="B2133" s="1" t="inlineStr">
         <is>
-          <t>Satürn Sporları</t>
+          <t>Devri Süküt</t>
         </is>
       </c>
       <c r="C2133" s="1">
-        <v>150</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2134" spans="1:3">
       <c r="A2134" s="1" t="inlineStr">
         <is>
-          <t>9786253738327</t>
+          <t>9786253738389</t>
         </is>
       </c>
       <c r="B2134" s="1" t="inlineStr">
         <is>
-          <t>Dünya’dan Mars’a</t>
+          <t>Yasak Kadın</t>
         </is>
       </c>
       <c r="C2134" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2135" spans="1:3">
       <c r="A2135" s="1" t="inlineStr">
         <is>
-          <t>9786253738341</t>
+          <t>9786253738501</t>
         </is>
       </c>
       <c r="B2135" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Basan İlk Kedi</t>
+          <t>Bir Bipoların Gizemli Defteri</t>
         </is>
       </c>
       <c r="C2135" s="1">
-        <v>150</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2136" spans="1:3">
       <c r="A2136" s="1" t="inlineStr">
         <is>
-          <t>9786253737979</t>
+          <t>9786052874486</t>
         </is>
       </c>
       <c r="B2136" s="1" t="inlineStr">
         <is>
-          <t>Son Direniş İstanbul</t>
+          <t>Kayıp Aşk Tutkusu</t>
         </is>
       </c>
       <c r="C2136" s="1">
-        <v>245</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2137" spans="1:3">
       <c r="A2137" s="1" t="inlineStr">
         <is>
-          <t>9786253738136</t>
+          <t>9786253738211</t>
         </is>
       </c>
       <c r="B2137" s="1" t="inlineStr">
         <is>
-          <t>Eşik</t>
+          <t>Baba Beni Biraz Sever Misin?</t>
         </is>
       </c>
       <c r="C2137" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2138" spans="1:3">
       <c r="A2138" s="1" t="inlineStr">
         <is>
-          <t>9786253738129</t>
+          <t>9786253738334</t>
         </is>
       </c>
       <c r="B2138" s="1" t="inlineStr">
         <is>
-          <t>Tek Çaresi Okumaktı</t>
+          <t>Satürn Sporları</t>
         </is>
       </c>
       <c r="C2138" s="1">
-        <v>245</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2139" spans="1:3">
       <c r="A2139" s="1" t="inlineStr">
         <is>
-          <t>9786253737986</t>
+          <t>9786253738327</t>
         </is>
       </c>
       <c r="B2139" s="1" t="inlineStr">
         <is>
-          <t>Uykumu Kaçıranlar</t>
+          <t>Dünya’dan Mars’a</t>
         </is>
       </c>
       <c r="C2139" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2140" spans="1:3">
       <c r="A2140" s="1" t="inlineStr">
         <is>
-          <t>9786253737993</t>
+          <t>9786253738341</t>
         </is>
       </c>
       <c r="B2140" s="1" t="inlineStr">
         <is>
-          <t>Cennet Gülüşlüm</t>
+          <t>Ay’a Basan İlk Kedi</t>
         </is>
       </c>
       <c r="C2140" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2141" spans="1:3">
       <c r="A2141" s="1" t="inlineStr">
         <is>
-          <t>9786253738143</t>
+          <t>9786253737979</t>
         </is>
       </c>
       <c r="B2141" s="1" t="inlineStr">
         <is>
-          <t>Kök Hücre</t>
+          <t>Son Direniş İstanbul</t>
         </is>
       </c>
       <c r="C2141" s="1">
-        <v>140</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2142" spans="1:3">
       <c r="A2142" s="1" t="inlineStr">
         <is>
-          <t>9786253736798</t>
+          <t>9786253738136</t>
         </is>
       </c>
       <c r="B2142" s="1" t="inlineStr">
         <is>
-          <t>Açelya</t>
+          <t>Eşik</t>
         </is>
       </c>
       <c r="C2142" s="1">
-        <v>195</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2143" spans="1:3">
       <c r="A2143" s="1" t="inlineStr">
         <is>
-          <t>9786253737726</t>
+          <t>9786253738129</t>
         </is>
       </c>
       <c r="B2143" s="1" t="inlineStr">
         <is>
-          <t>Portakal Kabuğundan Bir Gemi</t>
+          <t>Tek Çaresi Okumaktı</t>
         </is>
       </c>
       <c r="C2143" s="1">
-        <v>290</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2144" spans="1:3">
       <c r="A2144" s="1" t="inlineStr">
         <is>
-          <t>9786253737719</t>
+          <t>9786253737986</t>
         </is>
       </c>
       <c r="B2144" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Pişmanlık</t>
+          <t>Uykumu Kaçıranlar</t>
         </is>
       </c>
       <c r="C2144" s="1">
-        <v>195</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2145" spans="1:3">
       <c r="A2145" s="1" t="inlineStr">
         <is>
-          <t>9786253737702</t>
+          <t>9786253737993</t>
         </is>
       </c>
       <c r="B2145" s="1" t="inlineStr">
         <is>
-          <t>Hayata Küsmeyen Çocuk</t>
+          <t>Cennet Gülüşlüm</t>
         </is>
       </c>
       <c r="C2145" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2146" spans="1:3">
       <c r="A2146" s="1" t="inlineStr">
         <is>
-          <t>9786253737252</t>
+          <t>9786253738143</t>
         </is>
       </c>
       <c r="B2146" s="1" t="inlineStr">
         <is>
-          <t>Son Çağrı Rize</t>
+          <t>Kök Hücre</t>
         </is>
       </c>
       <c r="C2146" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2147" spans="1:3">
       <c r="A2147" s="1" t="inlineStr">
         <is>
-          <t>9786253737511</t>
+          <t>9786253736798</t>
         </is>
       </c>
       <c r="B2147" s="1" t="inlineStr">
         <is>
-          <t>Resmi Olmayan Deli</t>
+          <t>Açelya</t>
         </is>
       </c>
       <c r="C2147" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="2148" spans="1:3">
       <c r="A2148" s="1" t="inlineStr">
         <is>
-          <t>9786253737498</t>
+          <t>9786253737726</t>
         </is>
       </c>
       <c r="B2148" s="1" t="inlineStr">
         <is>
-          <t>Sabıkalı Aşk</t>
+          <t>Portakal Kabuğundan Bir Gemi</t>
         </is>
       </c>
       <c r="C2148" s="1">
-        <v>120</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2149" spans="1:3">
       <c r="A2149" s="1" t="inlineStr">
         <is>
-          <t>9786051489605</t>
+          <t>9786253737719</t>
         </is>
       </c>
       <c r="B2149" s="1" t="inlineStr">
         <is>
-          <t>YDS Ders Notları</t>
+          <t>İçimdeki Pişmanlık</t>
         </is>
       </c>
       <c r="C2149" s="1">
-        <v>550</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2150" spans="1:3">
       <c r="A2150" s="1" t="inlineStr">
         <is>
-          <t>9786253737481</t>
+          <t>9786253737702</t>
         </is>
       </c>
       <c r="B2150" s="1" t="inlineStr">
         <is>
-          <t>Batıl Hayatlar</t>
+          <t>Hayata Küsmeyen Çocuk</t>
         </is>
       </c>
       <c r="C2150" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2151" spans="1:3">
       <c r="A2151" s="1" t="inlineStr">
         <is>
-          <t>9786253737474</t>
+          <t>9786253737252</t>
         </is>
       </c>
       <c r="B2151" s="1" t="inlineStr">
         <is>
-          <t>Siyah Umut</t>
+          <t>Son Çağrı Rize</t>
         </is>
       </c>
       <c r="C2151" s="1">
-        <v>110</v>
+        <v>500</v>
       </c>
     </row>
     <row r="2152" spans="1:3">
       <c r="A2152" s="1" t="inlineStr">
         <is>
-          <t>9786253737504</t>
+          <t>9786253737511</t>
         </is>
       </c>
       <c r="B2152" s="1" t="inlineStr">
         <is>
-          <t>Kurt ve Sırtlanın Savaşı</t>
+          <t>Resmi Olmayan Deli</t>
         </is>
       </c>
       <c r="C2152" s="1">
-        <v>170</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2153" spans="1:3">
       <c r="A2153" s="1" t="inlineStr">
         <is>
-          <t>9786253737337</t>
+          <t>9786253737498</t>
         </is>
       </c>
       <c r="B2153" s="1" t="inlineStr">
         <is>
-          <t>Muma Ateş Olan Yüreğim</t>
+          <t>Sabıkalı Aşk</t>
         </is>
       </c>
       <c r="C2153" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="2154" spans="1:3">
       <c r="A2154" s="1" t="inlineStr">
         <is>
-          <t>9786253736880</t>
+          <t>9786051489605</t>
         </is>
       </c>
       <c r="B2154" s="1" t="inlineStr">
         <is>
-          <t>Sahte Beden Kara İncir</t>
+          <t>YDS Ders Notları</t>
         </is>
       </c>
       <c r="C2154" s="1">
-        <v>330</v>
+        <v>550</v>
       </c>
     </row>
     <row r="2155" spans="1:3">
       <c r="A2155" s="1" t="inlineStr">
         <is>
-          <t>9786253737214</t>
+          <t>9786253737481</t>
         </is>
       </c>
       <c r="B2155" s="1" t="inlineStr">
         <is>
-          <t>Yirmi</t>
+          <t>Batıl Hayatlar</t>
         </is>
       </c>
       <c r="C2155" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2156" spans="1:3">
       <c r="A2156" s="1" t="inlineStr">
         <is>
-          <t>9786253737191</t>
+          <t>9786253737474</t>
         </is>
       </c>
       <c r="B2156" s="1" t="inlineStr">
         <is>
-          <t>Şehir</t>
+          <t>Siyah Umut</t>
         </is>
       </c>
       <c r="C2156" s="1">
-        <v>400</v>
+        <v>110</v>
       </c>
     </row>
     <row r="2157" spans="1:3">
       <c r="A2157" s="1" t="inlineStr">
         <is>
-          <t>9786253737207</t>
+          <t>9786253737504</t>
         </is>
       </c>
       <c r="B2157" s="1" t="inlineStr">
         <is>
-          <t>Kunduracı Hasan</t>
+          <t>Kurt ve Sırtlanın Savaşı</t>
         </is>
       </c>
       <c r="C2157" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="2158" spans="1:3">
       <c r="A2158" s="1" t="inlineStr">
         <is>
-          <t>9786253736002</t>
+          <t>9786253737337</t>
         </is>
       </c>
       <c r="B2158" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Yuki</t>
+          <t>Muma Ateş Olan Yüreğim</t>
         </is>
       </c>
       <c r="C2158" s="1">
-        <v>195</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2159" spans="1:3">
       <c r="A2159" s="1" t="inlineStr">
         <is>
-          <t>9786253736385</t>
+          <t>9786253736880</t>
         </is>
       </c>
       <c r="B2159" s="1" t="inlineStr">
         <is>
-          <t>Sekar</t>
+          <t>Sahte Beden Kara İncir</t>
         </is>
       </c>
       <c r="C2159" s="1">
-        <v>195</v>
+        <v>330</v>
       </c>
     </row>
     <row r="2160" spans="1:3">
       <c r="A2160" s="1" t="inlineStr">
         <is>
-          <t>9786253736781</t>
+          <t>9786253737214</t>
         </is>
       </c>
       <c r="B2160" s="1" t="inlineStr">
         <is>
-          <t>Bir, İki, Üç… Türk Edebiyatına Dair Birkaç Metin</t>
+          <t>Yirmi</t>
         </is>
       </c>
       <c r="C2160" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2161" spans="1:3">
       <c r="A2161" s="1" t="inlineStr">
         <is>
-          <t>9786253735982</t>
+          <t>9786253737191</t>
         </is>
       </c>
       <c r="B2161" s="1" t="inlineStr">
         <is>
-          <t>Cycle In Time</t>
+          <t>Şehir</t>
         </is>
       </c>
       <c r="C2161" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="2162" spans="1:3">
       <c r="A2162" s="1" t="inlineStr">
         <is>
-          <t>9786253736774</t>
+          <t>9786253737207</t>
         </is>
       </c>
       <c r="B2162" s="1" t="inlineStr">
         <is>
-          <t>Aklım Hala Yapamadıklarımda</t>
+          <t>Kunduracı Hasan</t>
         </is>
       </c>
       <c r="C2162" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2163" spans="1:3">
       <c r="A2163" s="1" t="inlineStr">
         <is>
-          <t>9786253736378</t>
+          <t>9786253736002</t>
         </is>
       </c>
       <c r="B2163" s="1" t="inlineStr">
         <is>
-          <t>Yedi Aynayı Kırmak</t>
+          <t>Yaramaz Yuki</t>
         </is>
       </c>
       <c r="C2163" s="1">
-        <v>300</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2164" spans="1:3">
       <c r="A2164" s="1" t="inlineStr">
         <is>
-          <t>9786253736026</t>
+          <t>9786253736385</t>
         </is>
       </c>
       <c r="B2164" s="1" t="inlineStr">
         <is>
-          <t>Sonsuza Dek Elveda</t>
+          <t>Sekar</t>
         </is>
       </c>
       <c r="C2164" s="1">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2165" spans="1:3">
       <c r="A2165" s="1" t="inlineStr">
         <is>
-          <t>9786253736392</t>
+          <t>9786253736781</t>
         </is>
       </c>
       <c r="B2165" s="1" t="inlineStr">
         <is>
-          <t>Yalancı Yakamoz</t>
+          <t>Bir, İki, Üç… Türk Edebiyatına Dair Birkaç Metin</t>
         </is>
       </c>
       <c r="C2165" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2166" spans="1:3">
       <c r="A2166" s="1" t="inlineStr">
         <is>
-          <t>9786253736279</t>
+          <t>9786253735982</t>
         </is>
       </c>
       <c r="B2166" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Doğuşu</t>
+          <t>Cycle In Time</t>
         </is>
       </c>
       <c r="C2166" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="2167" spans="1:3">
       <c r="A2167" s="1" t="inlineStr">
         <is>
-          <t>9786253736415</t>
+          <t>9786253736774</t>
         </is>
       </c>
       <c r="B2167" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Dili Yoktur</t>
+          <t>Aklım Hala Yapamadıklarımda</t>
         </is>
       </c>
       <c r="C2167" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2168" spans="1:3">
       <c r="A2168" s="1" t="inlineStr">
         <is>
-          <t>9786253736262</t>
+          <t>9786253736378</t>
         </is>
       </c>
       <c r="B2168" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Gün Daha</t>
+          <t>Yedi Aynayı Kırmak</t>
         </is>
       </c>
       <c r="C2168" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2169" spans="1:3">
       <c r="A2169" s="1" t="inlineStr">
         <is>
-          <t>9786253736408</t>
+          <t>9786253736026</t>
         </is>
       </c>
       <c r="B2169" s="1" t="inlineStr">
         <is>
-          <t>Hora Güneş’in Abhaz Yemek Tarifleri</t>
+          <t>Sonsuza Dek Elveda</t>
         </is>
       </c>
       <c r="C2169" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2170" spans="1:3">
       <c r="A2170" s="1" t="inlineStr">
         <is>
-          <t>9786253736255</t>
+          <t>9786253736392</t>
         </is>
       </c>
       <c r="B2170" s="1" t="inlineStr">
         <is>
-          <t>Delişmen’in Hayatı</t>
+          <t>Yalancı Yakamoz</t>
         </is>
       </c>
       <c r="C2170" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2171" spans="1:3">
       <c r="A2171" s="1" t="inlineStr">
         <is>
-          <t>9786253736354</t>
+          <t>9786253736279</t>
         </is>
       </c>
       <c r="B2171" s="1" t="inlineStr">
         <is>
-          <t>Musaus’in Masal Dünyası</t>
+          <t>Felsefenin Doğuşu</t>
         </is>
       </c>
       <c r="C2171" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="2172" spans="1:3">
       <c r="A2172" s="1" t="inlineStr">
         <is>
-          <t>9786253736019</t>
+          <t>9786253736415</t>
         </is>
       </c>
       <c r="B2172" s="1" t="inlineStr">
         <is>
-          <t>Uçurumdan Gelen Ses</t>
+          <t>Aşkın Dili Yoktur</t>
         </is>
       </c>
       <c r="C2172" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="2173" spans="1:3">
       <c r="A2173" s="1" t="inlineStr">
         <is>
-          <t>9786253735883</t>
+          <t>9786253736262</t>
         </is>
       </c>
       <c r="B2173" s="1" t="inlineStr">
         <is>
-          <t>İlahi İzdüşüm: Keramet ve Hayat</t>
+          <t>Yeni Bir Gün Daha</t>
         </is>
       </c>
       <c r="C2173" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2174" spans="1:3">
       <c r="A2174" s="1" t="inlineStr">
         <is>
-          <t>9786253735913</t>
+          <t>9786253736408</t>
         </is>
       </c>
       <c r="B2174" s="1" t="inlineStr">
         <is>
-          <t>Lal Haykırış</t>
+          <t>Hora Güneş’in Abhaz Yemek Tarifleri</t>
         </is>
       </c>
       <c r="C2174" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="2175" spans="1:3">
       <c r="A2175" s="1" t="inlineStr">
         <is>
-          <t>9786253735920</t>
+          <t>9786253736255</t>
         </is>
       </c>
       <c r="B2175" s="1" t="inlineStr">
         <is>
-          <t>Gélibolu Mon Amour</t>
+          <t>Delişmen’in Hayatı</t>
         </is>
       </c>
       <c r="C2175" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2176" spans="1:3">
       <c r="A2176" s="1" t="inlineStr">
         <is>
-          <t>9786253735999</t>
+          <t>9786253736354</t>
         </is>
       </c>
       <c r="B2176" s="1" t="inlineStr">
         <is>
-          <t>Tutunduklarım</t>
+          <t>Musaus’in Masal Dünyası</t>
         </is>
       </c>
       <c r="C2176" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2177" spans="1:3">
       <c r="A2177" s="1" t="inlineStr">
         <is>
-          <t>9786253735869</t>
+          <t>9786253736019</t>
         </is>
       </c>
       <c r="B2177" s="1" t="inlineStr">
         <is>
-          <t>Karanlığın Kıyısında Bir Adam</t>
+          <t>Uçurumdan Gelen Ses</t>
         </is>
       </c>
       <c r="C2177" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="2178" spans="1:3">
       <c r="A2178" s="1" t="inlineStr">
         <is>
-          <t>9786253735777</t>
+          <t>9786253735883</t>
         </is>
       </c>
       <c r="B2178" s="1" t="inlineStr">
         <is>
-          <t>Kafamın İçindeki Sesler</t>
+          <t>İlahi İzdüşüm: Keramet ve Hayat</t>
         </is>
       </c>
       <c r="C2178" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="2179" spans="1:3">
       <c r="A2179" s="1" t="inlineStr">
         <is>
-          <t>9786253735661</t>
+          <t>9786253735913</t>
         </is>
       </c>
       <c r="B2179" s="1" t="inlineStr">
         <is>
-          <t>Geveze Yemekler Her Şeyi de Biliyorlar</t>
+          <t>Lal Haykırış</t>
         </is>
       </c>
       <c r="C2179" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2180" spans="1:3">
       <c r="A2180" s="1" t="inlineStr">
         <is>
-          <t>9786253735654</t>
+          <t>9786253735920</t>
         </is>
       </c>
       <c r="B2180" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Nalan</t>
+          <t>Gélibolu Mon Amour</t>
         </is>
       </c>
       <c r="C2180" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2181" spans="1:3">
       <c r="A2181" s="1" t="inlineStr">
         <is>
-          <t>9786253734169</t>
+          <t>9786253735999</t>
         </is>
       </c>
       <c r="B2181" s="1" t="inlineStr">
         <is>
-          <t>Ruhlar Metrosu</t>
+          <t>Tutunduklarım</t>
         </is>
       </c>
       <c r="C2181" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2182" spans="1:3">
       <c r="A2182" s="1" t="inlineStr">
         <is>
-          <t>9786253734329</t>
+          <t>9786253735869</t>
         </is>
       </c>
       <c r="B2182" s="1" t="inlineStr">
         <is>
-          <t>Başarı Kartları</t>
+          <t>Karanlığın Kıyısında Bir Adam</t>
         </is>
       </c>
       <c r="C2182" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2183" spans="1:3">
       <c r="A2183" s="1" t="inlineStr">
         <is>
-          <t>9786253734909</t>
+          <t>9786253735777</t>
         </is>
       </c>
       <c r="B2183" s="1" t="inlineStr">
         <is>
-          <t>Efes'e Yolculuk</t>
+          <t>Kafamın İçindeki Sesler</t>
         </is>
       </c>
       <c r="C2183" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2184" spans="1:3">
       <c r="A2184" s="1" t="inlineStr">
         <is>
-          <t>9786253734862</t>
+          <t>9786253735661</t>
         </is>
       </c>
       <c r="B2184" s="1" t="inlineStr">
         <is>
-          <t>Bu Aşk</t>
+          <t>Geveze Yemekler Her Şeyi de Biliyorlar</t>
         </is>
       </c>
       <c r="C2184" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2185" spans="1:3">
       <c r="A2185" s="1" t="inlineStr">
         <is>
-          <t>9786253734763</t>
+          <t>9786253735654</t>
         </is>
       </c>
       <c r="B2185" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı</t>
+          <t>Merhaba Nalan</t>
         </is>
       </c>
       <c r="C2185" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2186" spans="1:3">
       <c r="A2186" s="1" t="inlineStr">
         <is>
-          <t>9786253734886</t>
+          <t>9786253734169</t>
         </is>
       </c>
       <c r="B2186" s="1" t="inlineStr">
         <is>
-          <t>Kar Helvası</t>
+          <t>Ruhlar Metrosu</t>
         </is>
       </c>
       <c r="C2186" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2187" spans="1:3">
       <c r="A2187" s="1" t="inlineStr">
         <is>
-          <t>9786253733605</t>
+          <t>9786253734329</t>
         </is>
       </c>
       <c r="B2187" s="1" t="inlineStr">
         <is>
-          <t>Nazlı Yıldız 3. Cilt</t>
+          <t>Başarı Kartları</t>
         </is>
       </c>
       <c r="C2187" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="2188" spans="1:3">
       <c r="A2188" s="1" t="inlineStr">
         <is>
-          <t>9786253734268</t>
+          <t>9786253734909</t>
         </is>
       </c>
       <c r="B2188" s="1" t="inlineStr">
         <is>
-          <t>Sahi</t>
+          <t>Efes'e Yolculuk</t>
         </is>
       </c>
       <c r="C2188" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2189" spans="1:3">
       <c r="A2189" s="1" t="inlineStr">
         <is>
-          <t>9786253734206</t>
+          <t>9786253734862</t>
         </is>
       </c>
       <c r="B2189" s="1" t="inlineStr">
         <is>
-          <t>Karla’nın Mektupları</t>
+          <t>Bu Aşk</t>
         </is>
       </c>
       <c r="C2189" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2190" spans="1:3">
       <c r="A2190" s="1" t="inlineStr">
         <is>
-          <t>9786253733643</t>
+          <t>9786253734763</t>
         </is>
       </c>
       <c r="B2190" s="1" t="inlineStr">
         <is>
-          <t>Ben Sana Hiç Çiçek Veremedim</t>
+          <t>Kırmızı</t>
         </is>
       </c>
       <c r="C2190" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2191" spans="1:3">
       <c r="A2191" s="1" t="inlineStr">
         <is>
-          <t>9786253733582</t>
+          <t>9786253734886</t>
         </is>
       </c>
       <c r="B2191" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Av - Mağlubiyetin Melodisi</t>
+          <t>Kar Helvası</t>
         </is>
       </c>
       <c r="C2191" s="1">
-        <v>490</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2192" spans="1:3">
       <c r="A2192" s="1" t="inlineStr">
         <is>
-          <t>9786253732837</t>
+          <t>9786253733605</t>
         </is>
       </c>
       <c r="B2192" s="1" t="inlineStr">
         <is>
-          <t>Ekran Bağımlılığı ve İnternetin Çocuklara Zararlı Etkileri</t>
+          <t>Nazlı Yıldız 3. Cilt</t>
         </is>
       </c>
       <c r="C2192" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="2193" spans="1:3">
       <c r="A2193" s="1" t="inlineStr">
         <is>
-          <t>9786253732660</t>
+          <t>9786253734268</t>
         </is>
       </c>
       <c r="B2193" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka CNN Algoritması</t>
+          <t>Sahi</t>
         </is>
       </c>
       <c r="C2193" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2194" spans="1:3">
       <c r="A2194" s="1" t="inlineStr">
         <is>
-          <t>9786253732684</t>
+          <t>9786253734206</t>
         </is>
       </c>
       <c r="B2194" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Sözleri</t>
+          <t>Karla’nın Mektupları</t>
         </is>
       </c>
       <c r="C2194" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2195" spans="1:3">
       <c r="A2195" s="1" t="inlineStr">
         <is>
-          <t>9786052878590</t>
+          <t>9786253733643</t>
         </is>
       </c>
       <c r="B2195" s="1" t="inlineStr">
         <is>
-          <t>Buluş - Kıtlık</t>
+          <t>Ben Sana Hiç Çiçek Veremedim</t>
         </is>
       </c>
       <c r="C2195" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2196" spans="1:3">
       <c r="A2196" s="1" t="inlineStr">
         <is>
-          <t>9786052878620</t>
+          <t>9786253733582</t>
         </is>
       </c>
       <c r="B2196" s="1" t="inlineStr">
         <is>
-          <t>Uyanmadan Önce</t>
+          <t>Vahşi Av - Mağlubiyetin Melodisi</t>
         </is>
       </c>
       <c r="C2196" s="1">
-        <v>100</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2197" spans="1:3">
       <c r="A2197" s="1" t="inlineStr">
         <is>
-          <t>9786052878545</t>
+          <t>9786253732837</t>
         </is>
       </c>
       <c r="B2197" s="1" t="inlineStr">
         <is>
-          <t>Girdapta Dönenler</t>
+          <t>Ekran Bağımlılığı ve İnternetin Çocuklara Zararlı Etkileri</t>
         </is>
       </c>
       <c r="C2197" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="2198" spans="1:3">
       <c r="A2198" s="1" t="inlineStr">
         <is>
-          <t>9786052878347</t>
+          <t>9786253732660</t>
         </is>
       </c>
       <c r="B2198" s="1" t="inlineStr">
         <is>
-          <t>Can Kenarı</t>
+          <t>Yapay Zeka CNN Algoritması</t>
         </is>
       </c>
       <c r="C2198" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2199" spans="1:3">
       <c r="A2199" s="1" t="inlineStr">
         <is>
-          <t>9786052878514</t>
+          <t>9786253732684</t>
         </is>
       </c>
       <c r="B2199" s="1" t="inlineStr">
         <is>
-          <t>Hasret Sardı Her Yanımı</t>
+          <t>Kalbin Sözleri</t>
         </is>
       </c>
       <c r="C2199" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2200" spans="1:3">
       <c r="A2200" s="1" t="inlineStr">
         <is>
-          <t>9786052878422</t>
+          <t>9786052878590</t>
         </is>
       </c>
       <c r="B2200" s="1" t="inlineStr">
         <is>
-          <t>Ardımdan Gelenler</t>
+          <t>Buluş - Kıtlık</t>
         </is>
       </c>
       <c r="C2200" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2201" spans="1:3">
       <c r="A2201" s="1" t="inlineStr">
         <is>
-          <t>9786052878453</t>
+          <t>9786052878620</t>
         </is>
       </c>
       <c r="B2201" s="1" t="inlineStr">
         <is>
-          <t>Son</t>
+          <t>Uyanmadan Önce</t>
         </is>
       </c>
       <c r="C2201" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2202" spans="1:3">
       <c r="A2202" s="1" t="inlineStr">
         <is>
-          <t>9786052878354</t>
+          <t>9786052878545</t>
         </is>
       </c>
       <c r="B2202" s="1" t="inlineStr">
         <is>
-          <t>Senle Alakalı Sevdiğim Yüz Şey</t>
+          <t>Girdapta Dönenler</t>
         </is>
       </c>
       <c r="C2202" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2203" spans="1:3">
       <c r="A2203" s="1" t="inlineStr">
         <is>
-          <t>9786052878439</t>
+          <t>9786052878347</t>
         </is>
       </c>
       <c r="B2203" s="1" t="inlineStr">
         <is>
-          <t>Narsist</t>
+          <t>Can Kenarı</t>
         </is>
       </c>
       <c r="C2203" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2204" spans="1:3">
       <c r="A2204" s="1" t="inlineStr">
         <is>
-          <t>9786052878446</t>
+          <t>9786052878514</t>
         </is>
       </c>
       <c r="B2204" s="1" t="inlineStr">
         <is>
-          <t>Hayat Oyunu</t>
+          <t>Hasret Sardı Her Yanımı</t>
         </is>
       </c>
       <c r="C2204" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2205" spans="1:3">
       <c r="A2205" s="1" t="inlineStr">
         <is>
-          <t>9786052878316</t>
+          <t>9786052878422</t>
         </is>
       </c>
       <c r="B2205" s="1" t="inlineStr">
         <is>
-          <t>Bişirina Avrele</t>
+          <t>Ardımdan Gelenler</t>
         </is>
       </c>
       <c r="C2205" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2206" spans="1:3">
       <c r="A2206" s="1" t="inlineStr">
         <is>
-          <t>9786052878323</t>
+          <t>9786052878453</t>
         </is>
       </c>
       <c r="B2206" s="1" t="inlineStr">
         <is>
-          <t>Nisan Gülümsemesi</t>
+          <t>Son</t>
         </is>
       </c>
       <c r="C2206" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="2207" spans="1:3">
       <c r="A2207" s="1" t="inlineStr">
         <is>
-          <t>9786052878224</t>
+          <t>9786052878354</t>
         </is>
       </c>
       <c r="B2207" s="1" t="inlineStr">
         <is>
-          <t>Sürreal Evrende Yasak Aşk</t>
+          <t>Senle Alakalı Sevdiğim Yüz Şey</t>
         </is>
       </c>
       <c r="C2207" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2208" spans="1:3">
       <c r="A2208" s="1" t="inlineStr">
         <is>
-          <t>9786052878149</t>
+          <t>9786052878439</t>
         </is>
       </c>
       <c r="B2208" s="1" t="inlineStr">
         <is>
-          <t>Elif 14 Ortak</t>
+          <t>Narsist</t>
         </is>
       </c>
       <c r="C2208" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2209" spans="1:3">
       <c r="A2209" s="1" t="inlineStr">
         <is>
-          <t>9786051487007</t>
+          <t>9786052878446</t>
         </is>
       </c>
       <c r="B2209" s="1" t="inlineStr">
         <is>
-          <t>Engel Yok</t>
+          <t>Hayat Oyunu</t>
         </is>
       </c>
       <c r="C2209" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2210" spans="1:3">
       <c r="A2210" s="1" t="inlineStr">
         <is>
-          <t>9786052876770</t>
+          <t>9786052878316</t>
         </is>
       </c>
       <c r="B2210" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Teknikleriyle İspanyolca Kelimeler</t>
+          <t>Bişirina Avrele</t>
         </is>
       </c>
       <c r="C2210" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2211" spans="1:3">
       <c r="A2211" s="1" t="inlineStr">
         <is>
-          <t>9786052877920</t>
+          <t>9786052878323</t>
         </is>
       </c>
       <c r="B2211" s="1" t="inlineStr">
         <is>
-          <t>Susuz Petrol</t>
+          <t>Nisan Gülümsemesi</t>
         </is>
       </c>
       <c r="C2211" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2212" spans="1:3">
       <c r="A2212" s="1" t="inlineStr">
         <is>
-          <t>9786052876701</t>
+          <t>9786052878224</t>
         </is>
       </c>
       <c r="B2212" s="1" t="inlineStr">
         <is>
-          <t>Mesela…</t>
+          <t>Sürreal Evrende Yasak Aşk</t>
         </is>
       </c>
       <c r="C2212" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2213" spans="1:3">
       <c r="A2213" s="1" t="inlineStr">
         <is>
-          <t>9786052877173</t>
+          <t>9786052878149</t>
         </is>
       </c>
       <c r="B2213" s="1" t="inlineStr">
         <is>
-          <t>Dile Bedel 2</t>
+          <t>Elif 14 Ortak</t>
         </is>
       </c>
       <c r="C2213" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2214" spans="1:3">
       <c r="A2214" s="1" t="inlineStr">
         <is>
-          <t>9786052877159</t>
+          <t>9786051487007</t>
         </is>
       </c>
       <c r="B2214" s="1" t="inlineStr">
         <is>
-          <t>Zembil Hikayeleri</t>
+          <t>Engel Yok</t>
         </is>
       </c>
       <c r="C2214" s="1">
-        <v>35</v>
+        <v>150</v>
       </c>
     </row>
     <row r="2215" spans="1:3">
       <c r="A2215" s="1" t="inlineStr">
         <is>
-          <t>9786052876138</t>
+          <t>9786052876770</t>
         </is>
       </c>
       <c r="B2215" s="1" t="inlineStr">
         <is>
-          <t>Anılar Duayen</t>
+          <t>Hafıza Teknikleriyle İspanyolca Kelimeler</t>
         </is>
       </c>
       <c r="C2215" s="1">
-        <v>45</v>
+        <v>250</v>
       </c>
     </row>
     <row r="2216" spans="1:3">
       <c r="A2216" s="1" t="inlineStr">
         <is>
-          <t>9786052872352</t>
+          <t>9786052877920</t>
         </is>
       </c>
       <c r="B2216" s="1" t="inlineStr">
         <is>
-          <t>Nesil Yetiştiren Okul</t>
+          <t>Susuz Petrol</t>
         </is>
       </c>
       <c r="C2216" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="2217" spans="1:3">
       <c r="A2217" s="1" t="inlineStr">
         <is>
-          <t>9786052870884</t>
+          <t>9786052876701</t>
         </is>
       </c>
       <c r="B2217" s="1" t="inlineStr">
         <is>
-          <t>Beef Up Your English</t>
+          <t>Mesela…</t>
         </is>
       </c>
       <c r="C2217" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="2218" spans="1:3">
       <c r="A2218" s="1" t="inlineStr">
         <is>
-          <t>9786052875308</t>
+          <t>9786052877173</t>
         </is>
       </c>
       <c r="B2218" s="1" t="inlineStr">
         <is>
-          <t>Anarşi Üniversitesi</t>
+          <t>Dile Bedel 2</t>
         </is>
       </c>
       <c r="C2218" s="1">
-        <v>55</v>
+        <v>30</v>
       </c>
     </row>
     <row r="2219" spans="1:3">
       <c r="A2219" s="1" t="inlineStr">
         <is>
+          <t>9786052877159</t>
+        </is>
+      </c>
+      <c r="B2219" s="1" t="inlineStr">
+        <is>
+          <t>Zembil Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C2219" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2220" spans="1:3">
+      <c r="A2220" s="1" t="inlineStr">
+        <is>
+          <t>9786052876138</t>
+        </is>
+      </c>
+      <c r="B2220" s="1" t="inlineStr">
+        <is>
+          <t>Anılar Duayen</t>
+        </is>
+      </c>
+      <c r="C2220" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2221" spans="1:3">
+      <c r="A2221" s="1" t="inlineStr">
+        <is>
+          <t>9786052872352</t>
+        </is>
+      </c>
+      <c r="B2221" s="1" t="inlineStr">
+        <is>
+          <t>Nesil Yetiştiren Okul</t>
+        </is>
+      </c>
+      <c r="C2221" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="2222" spans="1:3">
+      <c r="A2222" s="1" t="inlineStr">
+        <is>
+          <t>9786052870884</t>
+        </is>
+      </c>
+      <c r="B2222" s="1" t="inlineStr">
+        <is>
+          <t>Beef Up Your English</t>
+        </is>
+      </c>
+      <c r="C2222" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="2223" spans="1:3">
+      <c r="A2223" s="1" t="inlineStr">
+        <is>
+          <t>9786052875308</t>
+        </is>
+      </c>
+      <c r="B2223" s="1" t="inlineStr">
+        <is>
+          <t>Anarşi Üniversitesi</t>
+        </is>
+      </c>
+      <c r="C2223" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="2224" spans="1:3">
+      <c r="A2224" s="1" t="inlineStr">
+        <is>
           <t>9786052875162</t>
         </is>
       </c>
-      <c r="B2219" s="1" t="inlineStr">
+      <c r="B2224" s="1" t="inlineStr">
         <is>
           <t>Öncekiler ile Biz</t>
         </is>
       </c>
-      <c r="C2219" s="1">
+      <c r="C2224" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>