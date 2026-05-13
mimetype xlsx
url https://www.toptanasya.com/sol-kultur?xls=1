--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -274,51 +274,51 @@
         <is>
           <t>9786070068217</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Anti-Emperyalizm ve Bağımsızlık Fikri</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057068255</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Büyülendiklerim</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057068248</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Bir Yol Var</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057068231</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>