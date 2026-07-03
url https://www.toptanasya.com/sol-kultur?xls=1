--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -199,51 +199,51 @@
         <is>
           <t>9786057068293</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Hepimizin Hikayesi - Uşak'ta Devrimci Mücadele (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057068286</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Feminist Enternasyonel</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057068262</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Bubik Kayıp Mercan Krallığında</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057068279</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>