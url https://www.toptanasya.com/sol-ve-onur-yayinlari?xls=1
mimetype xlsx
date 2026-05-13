--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,2215 +85,2230 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789753510196</t>
+          <t>9789757399407</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Türeyişi</t>
+          <t>Marksizm ve Ulusal Sorun ve Sömürge Sorunu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757399292</t>
+          <t>9789753510196</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hiç Ölmedim Ben</t>
+          <t>İnsanın Türeyişi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>3990000011361</t>
+          <t>9789757399292</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Havada Kalan Güvercin</t>
+          <t>Hiç Ölmedim Ben</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>3.7</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3990000010967</t>
+          <t>3990000011361</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hançer ve Lirik Şiirler</t>
+          <t>Havada Kalan Güvercin</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>8</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3990000011364</t>
+          <t>3990000010967</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ey Karanlık Mavi Güneş Öykü/ler</t>
+          <t>Hançer ve Lirik Şiirler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>3.7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789753510554</t>
+          <t>3990000011364</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Emeğin ve Emekçilerin Tarihi</t>
+          <t>Ey Karanlık Mavi Güneş Öykü/ler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>360</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000010966</t>
+          <t>9789753510554</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Bir Mendil Gökyüzü</t>
+          <t>Emeğin ve Emekçilerin Tarihi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>6</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990000011365</t>
+          <t>3990000010966</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Fotoğrafa Altyazı İki 7 Kasım</t>
+          <t>Bir Mendil Gökyüzü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>38</v>
+        <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789753510349</t>
+          <t>3990000011365</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bilim İle Yazın Arasında</t>
+          <t>Bir Fotoğrafa Altyazı İki 7 Kasım</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789753510226</t>
+          <t>9789753510349</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Azınlıklar Sorunu</t>
+          <t>Bilim İle Yazın Arasında</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789753510370</t>
+          <t>9789753510226</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Atom Bombası Çocukları</t>
+          <t>Azınlıklar Sorunu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>3.7</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789753510240</t>
+          <t>9789753510370</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Asya Üretim Tarzı ve Osmanlı İmparatorluğunda Mülkiyet İlişkileri</t>
+          <t>Atom Bombası Çocukları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>12</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000011363</t>
+          <t>9789753510240</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Adam İçin Türevler Eskiz/ler</t>
+          <t>Asya Üretim Tarzı ve Osmanlı İmparatorluğunda Mülkiyet İlişkileri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>30</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789753510363</t>
+          <t>3990000011363</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>12 Eylülün İki Yüzü</t>
+          <t>Adam İçin Türevler Eskiz/ler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789753510387</t>
+          <t>9789753510363</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül’ün Büyük Babaları</t>
+          <t>12 Eylülün İki Yüzü</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789753510219</t>
+          <t>9789753510387</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül Turka’ları</t>
+          <t>12 Eylül’ün Büyük Babaları</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789753510592</t>
+          <t>9789753510219</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Selçuklu Devleti</t>
+          <t>12 Eylül Turka’ları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757399957</t>
+          <t>9789753510592</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Marksizmin Üç Kaynağı</t>
+          <t>Anadolu Selçuklu Devleti</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789757399865</t>
+          <t>9789757399957</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm ve Anarşizm</t>
+          <t>Marksizmin Üç Kaynağı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789753510493</t>
+          <t>9789757399865</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm Yazıları 1978</t>
+          <t>Sosyalizm ve Anarşizm</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789753510455</t>
+          <t>9789753510493</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mukaddime Cilt: 3</t>
+          <t>Anarşizm Yazıları 1978</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789753510585</t>
+          <t>9789753510455</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Kırmızı Güneş</t>
+          <t>Mukaddime Cilt: 3</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789753510578</t>
+          <t>9789753510585</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Hukuk ve Soykırım Söyleşmesi</t>
+          <t>Karanlık Kırmızı Güneş</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>34</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789753510561</t>
+          <t>9789753510578</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Faşizm</t>
+          <t>Uluslararası Hukuk ve Soykırım Söyleşmesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789753510523</t>
+          <t>9789753510561</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni - Kuzunun Ağzındaki Tilki</t>
+          <t>Faşizm</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757399988</t>
+          <t>9789753510523</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hapishane Defterleri</t>
+          <t>İkinci Yeni - Kuzunun Ağzındaki Tilki</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789757399971</t>
+          <t>9789757399988</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Marksist Ekonomi Poiltiğin İlkeleri</t>
+          <t>Hapishane Defterleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000011366</t>
+          <t>9789757399971</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ulus Uluslaşma Demokratikleşme</t>
+          <t>Marksist Ekonomi Poiltiğin İlkeleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>85</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789753510356</t>
+          <t>3990000011366</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’ye Kefen Biçenler</t>
+          <t>Ulus Uluslaşma Demokratikleşme</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000011362</t>
+          <t>9789753510356</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Yeni Sevr’e Zorlanması Odağında Üç Sivas</t>
+          <t>Türkiye’ye Kefen Biçenler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>85</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9780761513537</t>
+          <t>3990000011362</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kararan Fotoğrafları</t>
+          <t>Türkiye’nin Yeni Sevr’e Zorlanması Odağında Üç Sivas</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000007187</t>
+          <t>9780761513537</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Faşist Alman Propagandası</t>
+          <t>Türkiye’nin Kararan Fotoğrafları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>36</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789753510332</t>
+          <t>3990000007187</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye 2009</t>
+          <t>Türkiye’de Faşist Alman Propagandası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>36</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789753510325</t>
+          <t>9789753510332</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şiirin U Dönüşü</t>
+          <t>Türkiye 2009</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000011353</t>
+          <t>9789753510325</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Şemdinli Röportajı</t>
+          <t>Şiirin U Dönüşü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789753510264</t>
+          <t>3990000011353</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmi Seviyorum</t>
+          <t>Şemdinli Röportajı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>15</v>
+        <v>320</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789753510431</t>
+          <t>9789753510264</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm Tartışmaları 1978</t>
+          <t>Sosyalizmi Seviyorum</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789753510257</t>
+          <t>9789753510431</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türlerin Kökeni</t>
+          <t>Sosyalizm Tartışmaları 1978</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789753510301</t>
+          <t>9789753510257</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sermayenin Küresel Egemenliği ve İslam</t>
+          <t>Türlerin Kökeni</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000005304</t>
+          <t>9789753510301</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Seksüel Seçme</t>
+          <t>Sermayenin Küresel Egemenliği ve İslam</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>52</v>
+        <v>230</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789753510424</t>
+          <t>3990000005304</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Nefes Alamıyorum</t>
+          <t>Seksüel Seçme</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>52</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789753510448</t>
+          <t>9789753510424</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mukaddime Cilt: 2</t>
+          <t>Nefes Alamıyorum</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789753510417</t>
+          <t>9789753510448</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mukaddime Cilt: 1</t>
+          <t>Mukaddime Cilt: 2</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000010557</t>
+          <t>9789753510417</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Madde ve İnsan</t>
+          <t>Mukaddime Cilt: 1</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>9.26</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000011355</t>
+          <t>3990000010557</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Osmanlı "Millet"Modeli Makasında Türkiye</t>
+          <t>Madde ve İnsan</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>5.56</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000011359</t>
+          <t>3990000011355</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm ve Tarım Küçük Köylülüğün Yoksullaşmadığı Tezinin Eleştirisi</t>
+          <t>Küreselleşme ve Osmanlı "Millet"Modeli Makasında Türkiye</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>30</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789753510012</t>
+          <t>3990000011359</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kanı Kanla Yıkamak İnsan Hakları ve Türkiye</t>
+          <t>Kapitalizm ve Tarım Küçük Köylülüğün Yoksullaşmadığı Tezinin Eleştirisi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>7.41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789753510318</t>
+          <t>9789753510012</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kan ile Kardeş</t>
+          <t>Kanı Kanla Yıkamak İnsan Hakları ve Türkiye</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>3990000015093</t>
+          <t>9789753510318</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İspanyol Edebiyatı Tarihi Başlangıçtan Çağdaş Edebiyata Kadar</t>
+          <t>Kan ile Kardeş</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>4.63</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789753510059</t>
+          <t>3990000015093</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Üç Şair Nazım Hikmet Cemal Süreya Ahmed Arif</t>
+          <t>İspanyol Edebiyatı Tarihi Başlangıçtan Çağdaş Edebiyata Kadar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789757399469</t>
+          <t>9789753510059</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yazın ve Sanat Üzerine Cilt: 1</t>
+          <t>Üç Şair Nazım Hikmet Cemal Süreya Ahmed Arif</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>18.52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789757399452</t>
+          <t>9789757399469</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yazın ve Sanat Üzerine</t>
+          <t>Yazın ve Sanat Üzerine Cilt: 1</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>28</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789753510530</t>
+          <t>9789757399452</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Etnik Ayrışma Ulusal Bütünleşme</t>
+          <t>Yazın ve Sanat Üzerine</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789753510516</t>
+          <t>9789753510530</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Havada Yanan Güvercin</t>
+          <t>Etnik Ayrışma Ulusal Bütünleşme</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789753510547</t>
+          <t>9789753510516</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hapisaneye Üniversite Üniversiteye Cami</t>
+          <t>Havada Yanan Güvercin</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789753510509</t>
+          <t>9789753510547</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kemal Atatürk ve Çağdaş Türkiye</t>
+          <t>Hapisaneye Üniversite Üniversiteye Cami</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789753510479</t>
+          <t>9789753510509</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Toprak Reformu Bildirileri ve Demokratikleşme Oyunları</t>
+          <t>Kemal Atatürk ve Çağdaş Türkiye</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789753510486</t>
+          <t>9789753510479</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yabancılara Toprak Satışı ve Yasalaşma Süreçleri</t>
+          <t>Toprak Reformu Bildirileri ve Demokratikleşme Oyunları</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789753510462</t>
+          <t>9789753510486</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Faşizm Tartışmaları 1978</t>
+          <t>Yabancılara Toprak Satışı ve Yasalaşma Süreçleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789753510394</t>
+          <t>9789753510462</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Seçme Parçalar</t>
+          <t>Faşizm Tartışmaları 1978</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789753510189</t>
+          <t>9789753510394</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Pandora’nın Bir Başka "Kutu"su</t>
+          <t>Seçme Parçalar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000003914</t>
+          <t>9789753510189</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu’nun Yarı Sömürgeleşmesi</t>
+          <t>Pandora’nın Bir Başka "Kutu"su</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>7.41</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789757399650</t>
+          <t>3990000003914</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Sorunu</t>
+          <t>Osmanlı İmparatorluğu’nun Yarı Sömürgeleşmesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789757399841</t>
+          <t>9789757399650</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yabancılaşma</t>
+          <t>Yahudi Sorunu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757399704</t>
+          <t>9789757399841</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Ütopik Sosyalizm ve Bilimsel Sosyalizm</t>
+          <t>Yabancılaşma</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789757399025</t>
+          <t>9789757399704</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ücretli Emek ve Sermaye Ücret, Fiyat ve Kar</t>
+          <t>Ütopik Sosyalizm ve Bilimsel Sosyalizm</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757399247</t>
+          <t>9789757399025</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Kaderlerini Tayin Hakkı</t>
+          <t>Ücretli Emek ve Sermaye Ücret, Fiyat ve Kar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789757399302</t>
+          <t>9789757399247</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Sorun ve Ulusal Kurtuluş Savaşları</t>
+          <t>Ulusların Kaderlerini Tayin Hakkı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>20</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789757399155</t>
+          <t>9789757399302</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Teori ve Pratik</t>
+          <t>Ulusal Sorun ve Ulusal Kurtuluş Savaşları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>88</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789757399285</t>
+          <t>9789757399155</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Tasfiyecilik Üzerine</t>
+          <t>Teori ve Pratik</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>260</v>
+        <v>88</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789757399209</t>
+          <t>9789757399285</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Zorun Rolü Bismarck’ın Kan ve Zulüm Politikası Üzerine Bir Çalışma</t>
+          <t>Tasfiyecilik Üzerine</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789757399558</t>
+          <t>9789757399209</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tarımda Kapitalizm</t>
+          <t>Tarihte Zorun Rolü Bismarck’ın Kan ve Zulüm Politikası Üzerine Bir Çalışma</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789757399582</t>
+          <t>9789757399558</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sürgündeki Büyük Adamlar</t>
+          <t>Tarımda Kapitalizm</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>164</v>
+        <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789757399599</t>
+          <t>9789757399582</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sömürgecilik Üzerine</t>
+          <t>Sürgündeki Büyük Adamlar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>20</v>
+        <v>164</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789757399391</t>
+          <t>9789757399599</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmin Alfabesi</t>
+          <t>Sömürgecilik Üzerine</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789757399230</t>
+          <t>9789757399391</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm ve Savaş</t>
+          <t>Sosyalizmin Alfabesi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000007217</t>
+          <t>9789757399230</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Son Yazılar 1950-1953</t>
+          <t>Sosyalizm ve Savaş</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>36</v>
+        <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789757399759</t>
+          <t>3990000007217</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sol Komünizm Komünizmin Çocukluk Hastalığı</t>
+          <t>Son Yazılar 1950-1953</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>124</v>
+        <v>36</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789757399566</t>
+          <t>9789757399759</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazışmalar 2 (1870-1895)</t>
+          <t>Sol Komünizm Komünizmin Çocukluk Hastalığı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>260</v>
+        <v>124</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789757399485</t>
+          <t>9789757399566</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yazışmalar /1 (1844-1869)</t>
+          <t>Seçme Yazışmalar 2 (1870-1895)</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000006140</t>
+          <t>9789757399485</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Seçme Yapıtlar Cilt: 3</t>
+          <t>Seçme Yazışmalar /1 (1844-1869)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>18</v>
+        <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789757399933</t>
+          <t>3990000006140</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Nüfus Üzerine</t>
+          <t>Seçme Yapıtlar Cilt: 3</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>250</v>
+        <v>18</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789757399254</t>
+          <t>9789757399933</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Nisan Tezleri ve Ekim Devrimi</t>
+          <t>Nüfus Üzerine</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789757399186</t>
+          <t>9789757399254</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ne Yapmalı? Hareketimizin Canalıcı Sorunları</t>
+          <t>Nisan Tezleri ve Ekim Devrimi</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789757399018</t>
+          <t>9789757399186</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Ludwig Feuerbach ve Klasik Alman Felsefesinin Sonu</t>
+          <t>Ne Yapmalı? Hareketimizin Canalıcı Sorunları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789757399902</t>
+          <t>9789757399018</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Louis Bonaparte’ın 18 Brumaire’i</t>
+          <t>Ludwig Feuerbach ve Klasik Alman Felsefesinin Sonu</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789757399179</t>
+          <t>9789757399902</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Leninizmin İlkeleri</t>
+          <t>Louis Bonaparte’ın 18 Brumaire’i</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789757399353</t>
+          <t>9789757399179</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Aile ya da Eleştirel Eleştirinin Eleştirisi</t>
+          <t>Leninizmin İlkeleri</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789757399766</t>
+          <t>9789757399353</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Köylüler Savaşı</t>
+          <t>Kutsal Aile ya da Eleştirel Eleştirinin Eleştirisi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>10</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>3990000006142</t>
+          <t>9789757399766</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Konut Sorunu</t>
+          <t>Köylüler Savaşı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>7.41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789757399094</t>
+          <t>3990000006142</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto ve Komünizmin İlkeleri</t>
+          <t>Konut Sorunu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>270</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789757399100</t>
+          <t>9789757399094</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Komün Dersleri</t>
+          <t>Komünist Manifesto ve Komünizmin İlkeleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>230</v>
+        <v>270</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789757399087</t>
+          <t>9789757399100</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm Öncesi Ekonomi Biçimleri</t>
+          <t>Komün Dersleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>330</v>
+        <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789757399414</t>
+          <t>9789757399087</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kapitalist Toplum</t>
+          <t>Kapitalizm Öncesi Ekonomi Biçimleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789757399636</t>
+          <t>9789757399414</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kapital 3. Cilt</t>
+          <t>Kapitalist Toplum</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789757399131</t>
+          <t>9789757399636</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kapital 2. Cilt</t>
+          <t>Kapital 3. Cilt</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789757399322</t>
+          <t>9789757399131</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kapital 1. Cilt</t>
+          <t>Kapital 2. Cilt</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789757399889</t>
+          <t>9789757399322</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Aile</t>
+          <t>Kapital 1. Cilt</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>270</v>
+        <v>600</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789757399728</t>
+          <t>9789757399889</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Jenny’ye Adanmış Şiir Albümlerinden</t>
+          <t>Kadın ve Aile</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>10</v>
+        <v>270</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>3990000013248</t>
+          <t>9789757399728</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfı ve Köylülük</t>
+          <t>Jenny’ye Adanmış Şiir Albümlerinden</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>140</v>
+        <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>3990000006139</t>
+          <t>3990000013248</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>İşçi Sınıfı Partisi Üzerine</t>
+          <t>İşçi Sınıfı ve Köylülük</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>18</v>
+        <v>140</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789757399605</t>
+          <t>3990000006139</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İngiltere’de Emekçi Sınıfın Durumu</t>
+          <t>İşçi Sınıfı Partisi Üzerine</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>330</v>
+        <v>18</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789757399001</t>
+          <t>9789757399605</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İki Taktik Demokratik Devrimde Sosyal Demokrasinin İki Taktiği</t>
+          <t>İngiltere’de Emekçi Sınıfın Durumu</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789757399575</t>
+          <t>9789757399001</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Hegel’in Hukuk Felsefesinin Eleştirisi</t>
+          <t>İki Taktik Demokratik Devrimde Sosyal Demokrasinin İki Taktiği</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>146</v>
+        <v>230</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789757399537</t>
+          <t>9789757399575</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Halkın Dostları Kimlerdir ve Sosyal Demokratlara Karşı Nasıl Savaşırlar? Ruskoye Bogatsvo’da Yayınlanmış Marksistlere Karşı Makalelere Yanıt</t>
+          <t>Hegel’in Hukuk Felsefesinin Eleştirisi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>260</v>
+        <v>146</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789757399858</t>
+          <t>9789757399537</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Grundrisse 2</t>
+          <t>Halkın Dostları Kimlerdir ve Sosyal Demokratlara Karşı Nasıl Savaşırlar? Ruskoye Bogatsvo’da Yayınlanmış Marksistlere Karşı Makalelere Yanıt</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789757399803</t>
+          <t>9789757399858</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Grundrisse 1</t>
+          <t>Grundrisse 2</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789757399896</t>
+          <t>9789757399803</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Gotha ve Erfurt Programlarının Eleştirisi</t>
+          <t>Grundrisse 1</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>3990000013249</t>
+          <t>9789757399896</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Üzerine</t>
+          <t>Gotha ve Erfurt Programlarının Eleştirisi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>14</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789757399544</t>
+          <t>3990000013249</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Fransa’da Sınıf Savaşımları 1848-1850</t>
+          <t>Gençlik Üzerine</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>230</v>
+        <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3990000027106</t>
+          <t>9789757399544</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Fransa’da İç Savaş</t>
+          <t>Fransa’da Sınıf Savaşımları 1848-1850</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789757399674</t>
+          <t>3990000027106</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Formen Kapitalist Üretim Öncesi Biçimler</t>
+          <t>Fransa’da İç Savaş</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>26</v>
+        <v>230</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789757399360</t>
+          <t>9789757399674</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Temel İlkeleri</t>
+          <t>Formen Kapitalist Üretim Öncesi Biçimler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>400</v>
+        <v>26</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789757399223</t>
+          <t>9789757399360</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Sefaleti</t>
+          <t>Felsefenin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789757399377</t>
+          <t>9789757399223</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Başlangıç İlkeleri</t>
+          <t>Felsefenin Sefaleti</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789757399780</t>
+          <t>9789757399377</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Metinleri</t>
+          <t>Felsefenin Başlangıç İlkeleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>266</v>
+        <v>230</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789757399148</t>
+          <t>9789757399780</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm Kapitalizmin En Yüksek Aşaması</t>
+          <t>Felsefe Metinleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>230</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789757399612</t>
+          <t>9789757399148</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Marx - Engels - Marksizm</t>
+          <t>Emperyalizm Kapitalizmin En Yüksek Aşaması</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>3990000007220</t>
+          <t>9789757399612</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Marksizm ve Ulusal Sorun ve Sömürge Sorunu</t>
+          <t>Marx - Engels - Marksizm</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000013251</t>
+          <t>3990000007220</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Emperyalist Ekonomizm Marksizmin Bir Karikatürü</t>
+          <t>Marksizm ve Ulusal Sorun ve Sömürge Sorunu</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789757399438</t>
+          <t>3990000013251</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Politik</t>
+          <t>Emperyalist Ekonomizm Marksizmin Bir Karikatürü</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>52</v>
+        <v>180</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789757399261</t>
+          <t>9789757399438</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Politiğin Eleştirisine Katkı</t>
+          <t>Ekonomi Politik</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>300</v>
+        <v>52</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000017031</t>
+          <t>9789757399261</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ekim Devrimi Dosyası</t>
+          <t>Ekonomi Politiğin Eleştirisine Katkı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789757399506</t>
+          <t>3990000017031</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Diyalektiği</t>
+          <t>Ekim Devrimi Dosyası</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>330</v>
+        <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789757399384</t>
+          <t>9789757399506</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik ve Tarihsel Materyalizmin Abecesi</t>
+          <t>Doğanın Diyalektiği</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789757399490</t>
+          <t>9789757399384</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Din Üzerine</t>
+          <t>Diyalektik ve Tarihsel Materyalizmin Abecesi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>76</v>
+        <v>300</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789757399070</t>
+          <t>9789757399490</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>İlkel Topluluk, Köleci Toplum, Feodal Toplum</t>
+          <t>Din Üzerine</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>230</v>
+        <v>76</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789757399643</t>
+          <t>9789757399070</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Demokritos ile Epikuros’un Doğa Felsefeleri</t>
+          <t>İlkel Topluluk, Köleci Toplum, Feodal Toplum</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3990000006138</t>
+          <t>9789757399643</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Büro ile Barikat Arasında Mektuplarda Bir Yaşam</t>
+          <t>Demokritos ile Epikuros’un Doğa Felsefeleri</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>9.26</v>
+        <v>180</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789757399193</t>
+          <t>3990000006138</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Burjuva Demokrasisi ve Proletarya Diktatörlüğü</t>
+          <t>Büro ile Barikat Arasında Mektuplarda Bir Yaşam</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>270</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789757399056</t>
+          <t>9789757399193</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Bir Adım İleri İki Adım Geri Partimizdeki Bunalım</t>
+          <t>Burjuva Demokrasisi ve Proletarya Diktatörlüğü</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>88</v>
+        <v>270</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789757399834</t>
+          <t>9789757399056</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Basın Söyleşileri</t>
+          <t>Bir Adım İleri İki Adım Geri Partimizdeki Bunalım</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>12</v>
+        <v>88</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789757399773</t>
+          <t>9789757399834</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Artı-Değer Teorileri 2. Kitap</t>
+          <t>Basın Söyleşileri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>40</v>
+        <v>12</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789757399711</t>
+          <t>9789757399773</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Artı-Değer Teorileri 1. Kitap</t>
+          <t>Artı-Değer Teorileri 2. Kitap</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>450</v>
+        <v>40</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789757399421</t>
+          <t>9789757399711</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Anti-Dühring Bay Eugen Dühring Bilimi Altüst Ediyor</t>
+          <t>Artı-Değer Teorileri 1. Kitap</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>3990000029691</t>
+          <t>9789757399421</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm Üzerine</t>
+          <t>Anti-Dühring Bay Eugen Dühring Bilimi Altüst Ediyor</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3990000007216</t>
+          <t>3990000029691</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Anarşizm mi? Sosyalizm mi?</t>
+          <t>Anarşizm Üzerine</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>4.63</v>
+        <v>80</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789757399117</t>
+          <t>3990000007216</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Almanya’da Devrim ve Karşı-Devrim</t>
+          <t>Anarşizm mi? Sosyalizm mi?</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>10</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789757399315</t>
+          <t>9789757399117</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>1844 Elyazmaları</t>
+          <t>Almanya’da Devrim ve Karşı-Devrim</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>102</v>
+        <v>10</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789757399032</t>
+          <t>9789757399315</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Alman İdeolojisi (Feuerbach)</t>
+          <t>1844 Elyazmaları</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>230</v>
+        <v>102</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789757399049</t>
+          <t>9789757399032</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Ailenin Özel Mülkiyetin ve Devletin Kökeni</t>
+          <t>Alman İdeolojisi (Feuerbach)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789757399337</t>
+          <t>9789757399049</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Materyalizm ve Ampiryokritisizm Gerici bir Felsefe Üzerine Eleştirel Notlar</t>
+          <t>Ailenin Özel Mülkiyetin ve Devletin Kökeni</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789753510608</t>
+          <t>9789757399337</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi ve ''Demokrasi''</t>
+          <t>Materyalizm ve Ampiryokritisizm Gerici bir Felsefe Üzerine Eleştirel Notlar</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>180</v>
+        <v>20</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789753510028</t>
+          <t>9789753510608</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Onu Anlat İşte</t>
+          <t>Demokrasi ve ''Demokrasi''</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
+          <t>9789753510028</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Onu Anlat İşte</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
           <t>9789757399926</t>
         </is>
       </c>
-      <c r="B146" s="1" t="inlineStr">
+      <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Doğu Sorunu (Türkiye)</t>
         </is>
       </c>
-      <c r="C146" s="1">
+      <c r="C147" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>