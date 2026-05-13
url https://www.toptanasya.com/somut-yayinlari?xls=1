--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,55 +85,1165 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
+          <t>9786259692562</t>
+        </is>
+      </c>
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>Dersim'in Dersi</t>
+        </is>
+      </c>
+      <c r="C2" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="1" t="inlineStr">
+        <is>
+          <t>9786259692531</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Muhammed Peygamber’in Öldürülmesi</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>9786259692524</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Uçmaya İki Kanat</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9786259692500</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Yağmur Asker</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9789944107556</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Söylenmeyen Mısralar</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9789944107570</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Şiddet ve Tecavüz Tarihine Epigenetik Yaklaşım Dün/Bugün</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786259851792</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Ankaralı Mecnun</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786259851785</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Atatürk</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786259851778</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Gençler İçin Söylev ( Nutuk)</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9789944107549</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Çiğ Köfteci Dede’den Şiirler</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786259851761</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dal Sarıgül</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786259851754</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Yaşama Dair</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786259851747</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Sözün Özü</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786259851730</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Tevafuk</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786259851723</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Tadında Şiirller</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786259851716</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Doğan’ın Penceresi</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786057102492</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Çiçekler Şahidim Olsun</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786057102485</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Kapadokya Bölgesi Folkloru</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786057102471</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Sır - Meryem Oğlu İsa</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786057102461</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Az Kuru</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786057102454</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyatta İsyan</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786057102447</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Çekiyorum Öyle Kal Çarşamba</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786057102430</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Serçekim</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786057102423</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Kabus</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9789944107716</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu Kültürü ve Tarihi Set - Rüzgarın Ayak İzleri 1</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9789944107327</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Bir Şeftali Bin Şeftali</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9789944107365</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Cam Kase Mucizeleri</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9789944107372</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm Öyküleri</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9789944107822</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime: Ayçekirdeği</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9789944107723</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime: Buğday</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9789944107730</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime: Domates</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9789944107747</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime: Kağıt</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9789944107815</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime: Pamuk</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9789944107754</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime: Süt</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9789944107839</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime: Şeker</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9789944107761</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime: Yumurta</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789944107846</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime : Yün</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789944107853</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime: Zeytin</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789944107778</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum Görüyorum Üretimden Tüketime Seti - 5 Kitap Takım</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9756057102416</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Görme Engelli Bir Bebek, Ebeveynlerine Sesleniyor</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789944107358</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Kelimeler Gezegeni</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789944107303</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Matematik Eğlencedir</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786057102409</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Dolandırıcılığın Seksen Türü</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789944107129</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Hikayeler</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789944107594</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Neşeli İngilizce 3</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789944107587</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Neşeli İngilizce 2</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789944107600</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Neşeli İngilizce 4</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789944107617</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Ölçme Değerlendirme ve Çalışma Yaprakları 1. Sınıf</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789944107624</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın Ayak İzleri Bafa Gölü'nde</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789944107631</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın Ayak İzleri Kapadokya'da</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>2994355903808</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın Ayak İzleri Sümela'da</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789944107655</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgarın Ayak İzleri Çanakkale'de</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789944107679</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgar'ın Ayak İzleri Mardin'de</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789944107693</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgar'ın Ayak İzleri Adıyaman'da</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789944107686</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgar'ın Ayak İzleri Gaziantep'te</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>2994355903807</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgar'ın Ayak İzleri Mezopotamya'da</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789944107662</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgar'ın Ayak İzleri Ayvalık'ta</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789944107709</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgar'ın Ayak İzleri İstanbul'da</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789944107174</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Prens</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789944107228</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Kalbi</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789944107204</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Sefiller</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789944107136</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Hikayeler - Kızılderili Reisi Nasıl Kaçırdık?</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789944107280</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Temalarla Çıtır Çıtır Bulmacalar İlköğretim 4. Sınıf</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789944107860</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Ben O'nunla Büyüdüm</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789759288563</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Emeğin Gücü</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789944107884</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Ben Anadoluyum (6 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789944107877</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Geziyorum, Görüyorum Üretimden Tüketime (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789944107310</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kara Balık</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789944107105</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789944107648</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgar'ın Ayak İzleri Set 2 (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789944107990</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Lavaş Arası Hikayeler</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>3994758124853</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Rüzgar'ın Ayak İzleri Set 1</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789944107914</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Senin İçin Küçüğüm - Nutuk</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789944107938</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Kasabası - Haklarımızı Öğrenelim</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
           <t>9789944107907</t>
         </is>
       </c>
-      <c r="B2" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Anadolu ve Efsaneleri</t>
         </is>
       </c>
-      <c r="C2" s="1">
+      <c r="C76" s="1">
         <v>120</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>