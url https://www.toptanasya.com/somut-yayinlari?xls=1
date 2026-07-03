--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -1204,46 +1204,46 @@
         <is>
           <t>9789944107938</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Çocuk Kasabası - Haklarımızı Öğrenelim</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789944107907</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Anadolu ve Efsaneleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>