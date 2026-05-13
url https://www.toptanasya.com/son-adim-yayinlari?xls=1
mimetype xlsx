--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,1210 +85,1645 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259282459</t>
+          <t>9786258635133</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Et Mutlu Ol</t>
+          <t>İzmir’in Deli Süvarisi Yıldırım Kemal</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259282442</t>
+          <t>9786258635065</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarımının Sorunları ve Çözümleri</t>
+          <t>Napolyon - Josephine</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259256849</t>
+          <t>9786258635072</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Hz. Muhammed</t>
+          <t>Harun ve Leyla 2</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259256894</t>
+          <t>9786258635188</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Altın Makas</t>
+          <t>Merhale Seyahatname - 6</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259256887</t>
+          <t>9786258635195</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Beni İstanbul Gibi Sev</t>
+          <t>Merhale Seyahatname - 7</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259282404</t>
+          <t>9786258635164</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılın Savaşlarını Yaşadım</t>
+          <t>Çiftlikte Bir Bayram Sabahı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259256863</t>
+          <t>9786258635171</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mutsuzluk Nedenleri &amp; Mutluluk Kaynakları</t>
+          <t>Son Adım Şiirler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259256801</t>
+          <t>9786258635058</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hatıran Yeter</t>
+          <t>İrevanda Hal Kalmadı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259665092</t>
+          <t>9786258635119</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık</t>
+          <t>Sevginin Bedeli</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259665085</t>
+          <t>9786258635102</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hüzünname</t>
+          <t>Altın Makas</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259665078</t>
+          <t>9786258635096</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sessiz İnsan</t>
+          <t>Höpür Hüpür Mutluluk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259256825</t>
+          <t>9786258635041</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Kanatlar</t>
+          <t>Hayata Şiirsel Dokunuş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259731483</t>
+          <t>9786258635034</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Kulübe</t>
+          <t>Meryem’in Sır Günlüğü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259665016</t>
+          <t>9786259310190</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Sezer Tüm Eserleri 1</t>
+          <t>Kalbin Solgun Atışı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259665061</t>
+          <t>9786259310176</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bendeniz Papyon</t>
+          <t>Güneşin Zulmü ve Toprağın Sessizliği</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259665047</t>
+          <t>9786259310183</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Gezegeni</t>
+          <t>Gri Kasabanın Renkli Gözleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259665030</t>
+          <t>9786258635027</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Satranç Taktiği</t>
+          <t>İki Kalemden Bir Demet Şiir</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259665054</t>
+          <t>9786258635010</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Gül</t>
+          <t>Yürek Sızım</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259256818</t>
+          <t>9786258635003</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Aklın ve Kalbin İzinde</t>
+          <t>6’dan 60’a Av Anlatıları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259256832</t>
+          <t>9786259256870</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gönül Heybemden Dökülenler</t>
+          <t>Mutluluk Küçük Şeylerde Yaşar</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259665009</t>
+          <t>9786259310145</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tasarrufun Gücü</t>
+          <t>Koçların Şifreleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259601885</t>
+          <t>9786259310169</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Girişimcinin Doğuşu</t>
+          <t>Ezgilerim Sende Kalsın</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259601892</t>
+          <t>9786259601830</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik ve İşletmecilikte Faziletli Cesaret</t>
+          <t>Ela İle Keloğlan Masallar Diyarında</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259601809</t>
+          <t>9786259310114</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Rüya Oteli</t>
+          <t>Arı İle Ayı</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259707174</t>
+          <t>9786259310121</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şair Kadirlili Kadir Sarıca</t>
+          <t>Tilki İle Kaz Sürüsü</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259707198</t>
+          <t>9786259310138</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Fatma Ana’nın Masalları (Annemin Masalları)</t>
+          <t>Gizemli Odanın Sırrı</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259707181</t>
+          <t>9786259310152</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Ömrümüzün Son Baharı</t>
+          <t>Neyi Neden Yaşıyorsun?</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259718644</t>
+          <t>9786259310107</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Koku Avcısı</t>
+          <t>Zekanın Sabrı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259707129</t>
+          <t>9786259665023</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Mucizeler Diyarında Yolculuk</t>
+          <t>Sarı Gölün Aşıkları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259707143</t>
+          <t>9786259282459</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Portal</t>
+          <t>Mutlu Et Mutlu Ol</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259718651</t>
+          <t>9786259282442</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Fotoğrafçının Kaleminden İki Şehir Arasında Aşk</t>
+          <t>Türk Tarımının Sorunları ve Çözümleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259718668</t>
+          <t>9786259256849</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Turkish Public Administration After New Public Management</t>
+          <t>Kur’an’da Hz. Muhammed</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259718682</t>
+          <t>9786259256894</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>The Relationship Between Strategic Leadership and Organisational Commitment in Health Management</t>
+          <t>Altın Makas</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259718699</t>
+          <t>9786259256887</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Yönetiminde Stratejik Liderlik ve Örgütsel Bağlılık İlişkisi</t>
+          <t>Beni İstanbul Gibi Sev</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259718675</t>
+          <t>9786259282404</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kamu yönetimi Sonrası Türk Kamu Yönetiminde Arayışlar</t>
+          <t>21. Yüzyılın Savaşlarını Yaşadım</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259707105</t>
+          <t>9786259256863</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İki Cihan Nuru Kur’an</t>
+          <t>Mutsuzluk Nedenleri &amp; Mutluluk Kaynakları</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259718606</t>
+          <t>9786259256801</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Melekler Günahsız Olur</t>
+          <t>Hatıran Yeter</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259731490</t>
+          <t>9786259665092</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Gönlümdeki Deprem</t>
+          <t>Alacakaranlık</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259707136</t>
+          <t>9786259665085</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Duygularım Cömertçe</t>
+          <t>Hüzünname</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259718637</t>
+          <t>9786259665078</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prens</t>
+          <t>Sessiz İnsan</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259718620</t>
+          <t>9786259256825</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Peri Kızı Hikayeli Şiirler</t>
+          <t>Sessiz Kanatlar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259707112</t>
+          <t>9786259731483</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Anadolu’da Kurduğu Tek Şehir Yozgat</t>
+          <t>Ormandaki Kulübe</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259707150</t>
+          <t>9786259665016</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Anılarım Sende Kalsın Halk Şiirleri</t>
+          <t>Mustafa Sezer Tüm Eserleri 1</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259731476</t>
+          <t>9786259665061</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Paradoks</t>
+          <t>Bendeniz Papyon</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259718613</t>
+          <t>9786259665047</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Esaretin İçinden</t>
+          <t>Dinozor Gezegeni</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>110</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259731452</t>
+          <t>9786259665030</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yılların Yükü</t>
+          <t>Satranç Taktiği</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259731421</t>
+          <t>9786259665054</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Salıncağımın İpi</t>
+          <t>Zümrüt Gül</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259760872</t>
+          <t>9786259256818</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Aslan Kral ve Gizli Orman</t>
+          <t>Aklın ve Kalbin İzinde</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259731445</t>
+          <t>9786259256832</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yarasalar</t>
+          <t>Gönül Heybemden Dökülenler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259731438</t>
+          <t>9786259665009</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Köy Çocukları</t>
+          <t>Tasarrufun Gücü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>170</v>
+        <v>330</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259731469</t>
+          <t>9786259601885</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Adı Hanife</t>
+          <t>Bir Girişimcinin Doğuşu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>130</v>
+        <v>750</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259731414</t>
+          <t>9786259601892</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İyi Kalpli Balıklar Mavi Balık</t>
+          <t>Girişimcilik ve İşletmecilikte Faziletli Cesaret</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259731407</t>
+          <t>9786259601809</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Short Plays For English Learners</t>
+          <t>Rüya Oteli</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259760858</t>
+          <t>9786259707174</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Özgesel</t>
+          <t>Şair Kadirlili Kadir Sarıca</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259760896</t>
+          <t>9786259707198</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Aşk İhanete Tutsak Değil</t>
+          <t>Fatma Ana’nın Masalları (Annemin Masalları)</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259760889</t>
+          <t>9786259707181</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitabı Okumadan Sınava Girme</t>
+          <t>Ömrümüzün Son Baharı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259760827</t>
+          <t>9786259718644</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bizim Köyde Kadın Olmak</t>
+          <t>Koku Avcısı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259532042</t>
+          <t>9786259707129</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hikayeleri 2</t>
+          <t>Mucizeler Diyarında Yolculuk</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259760865</t>
+          <t>9786259707143</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kalemim</t>
+          <t>Portal</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>130</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259760841</t>
+          <t>9786259718651</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yağmura Saklanan Gözyaşları</t>
+          <t>Bir Fotoğrafçının Kaleminden İki Şehir Arasında Aşk</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259760810</t>
+          <t>9786259718668</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sportif Sözler</t>
+          <t>Turkish Public Administration After New Public Management</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259532035</t>
+          <t>9786259718682</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hikayeleri 1</t>
+          <t>The Relationship Between Strategic Leadership and Organisational Commitment in Health Management</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259532059</t>
+          <t>9786259718699</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Tel</t>
+          <t>Sağlık Yönetiminde Stratejik Liderlik ve Örgütsel Bağlılık İlişkisi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259532073</t>
+          <t>9786259718675</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Düşlerdeki Masallar 1</t>
+          <t>Yeni Kamu yönetimi Sonrası Türk Kamu Yönetiminde Arayışlar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259760834</t>
+          <t>9786259707105</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hat Trick Arda ve Rol Değişmece</t>
+          <t>İki Cihan Nuru Kur’an</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259532028</t>
+          <t>9786259718606</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yitik Şehirde Üç Kadının Öyküsü Gerçek Hayattan Bir Polisiye Günlüğü</t>
+          <t>Melekler Günahsız Olur</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259532066</t>
+          <t>9786259731490</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Düşlerdeki Masallar 2</t>
+          <t>Gönlümdeki Deprem</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259532097</t>
+          <t>9786259707136</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Angora</t>
+          <t>Duygularım Cömertçe</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259532011</t>
+          <t>9786259718637</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Zeliha</t>
+          <t>Pamuk Prens</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259532004</t>
+          <t>9786259718620</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Kokladım Ben</t>
+          <t>Peri Kızı Hikayeli Şiirler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259760803</t>
+          <t>9786259707112</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluktan Kurtulup Varsıllığa Ulaşmak</t>
+          <t>Türklerin Anadolu’da Kurduğu Tek Şehir Yozgat</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259532080</t>
+          <t>9786259707150</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kristal Klonlama - Yitik Maceralar 3</t>
+          <t>Anılarım Sende Kalsın Halk Şiirleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256799929</t>
+          <t>9786259731476</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Zor Hayatlar</t>
+          <t>Paradoks</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256799936</t>
+          <t>9786259718613</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Köroğlu</t>
+          <t>Esaretin İçinden</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>50</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256799752</t>
+          <t>9786259731452</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Şakacı Yengeç</t>
+          <t>Yılların Yükü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256799721</t>
+          <t>9786259731421</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Şebab-i Kalp Kalbime Düşen Kelimeler</t>
+          <t>Salıncağımın İpi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>130</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259282497</t>
+          <t>9786259760872</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sabaha Karşı</t>
+          <t>Aslan Kral ve Gizli Orman</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
+          <t>9786259731445</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Yarasalar</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786259731438</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Mutlu Köy Çocukları</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786259731469</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Adı Hanife</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786259731414</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>İyi Kalpli Balıklar Mavi Balık</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786259731407</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Short Plays For English Learners</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786259760858</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Özgesel</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786259760896</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Aşk İhanete Tutsak Değil</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786259760889</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Bu Kitabı Okumadan Sınava Girme</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786259760827</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Köyde Kadın Olmak</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786259532042</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Hikayeleri 2</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786259760865</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Kalemim</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786259760841</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Yağmura Saklanan Gözyaşları</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786259760810</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Sportif Sözler</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786259532035</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Hikayeleri 1</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786259532059</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Dikenli Tel</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786259532073</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Düşlerdeki Masallar 1</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786259760834</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Hat Trick Arda ve Rol Değişmece</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786259532028</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Yitik Şehirde Üç Kadının Öyküsü Gerçek Hayattan Bir Polisiye Günlüğü</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786259532066</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Düşlerdeki Masallar 2</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786259532097</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Angora</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786259532011</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Zeliha</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786259532004</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzü Kokladım Ben</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786259760803</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Yoksulluktan Kurtulup Varsıllığa Ulaşmak</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786259532080</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Kristal Klonlama - Yitik Maceralar 3</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786256799929</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Zor Hayatlar</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786256799936</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Şaşkın Köroğlu</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786256799752</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Şakacı Yengeç</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786256799721</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Şebab-i Kalp Kalbime Düşen Kelimeler</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786259282497</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Sabaha Karşı</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
           <t>9786259282466</t>
         </is>
       </c>
-      <c r="B79" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Ben Elif Y. Öldüm</t>
         </is>
       </c>
-      <c r="C79" s="1">
+      <c r="C108" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>