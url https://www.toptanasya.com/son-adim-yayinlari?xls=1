--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1645 +85,1750 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258635133</t>
+          <t>9786258635225</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İzmir’in Deli Süvarisi Yıldırım Kemal</t>
+          <t>Kurtuluş Savaşı'nın İsimsiz Kahramanları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258635065</t>
+          <t>9786258635232</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Napolyon - Josephine</t>
+          <t>Hasret Çeşmesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258635072</t>
+          <t>9786258635157</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Harun ve Leyla 2</t>
+          <t>Paradoks 2 - Özlü Sözler ve Şiirler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258635188</t>
+          <t>9786258635270</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Merhale Seyahatname - 6</t>
+          <t>Bihare</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258635195</t>
+          <t>9786258635140</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Merhale Seyahatname - 7</t>
+          <t>Galburun Mazotu Bitti - Taşra Yasalarını Yüreğimizle Yazarız</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258635164</t>
+          <t>9786258635201</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çiftlikte Bir Bayram Sabahı</t>
+          <t>Hüzün Yağmurları</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258635171</t>
+          <t>9786259601861</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Son Adım Şiirler</t>
+          <t>Su Damlası Drop</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258635058</t>
+          <t>9786258635133</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İrevanda Hal Kalmadı</t>
+          <t>İzmir’in Deli Süvarisi Yıldırım Kemal</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258635119</t>
+          <t>9786258635065</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Bedeli</t>
+          <t>Napolyon - Josephine</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258635102</t>
+          <t>9786258635072</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Altın Makas</t>
+          <t>Harun ve Leyla 2</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258635096</t>
+          <t>9786258635188</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Höpür Hüpür Mutluluk</t>
+          <t>Merhale Seyahatname - 6</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258635041</t>
+          <t>9786258635195</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hayata Şiirsel Dokunuş</t>
+          <t>Merhale Seyahatname - 7</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258635034</t>
+          <t>9786258635164</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Meryem’in Sır Günlüğü</t>
+          <t>Çiftlikte Bir Bayram Sabahı</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259310190</t>
+          <t>9786258635171</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Solgun Atışı</t>
+          <t>Son Adım Şiirler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259310176</t>
+          <t>9786258635058</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Zulmü ve Toprağın Sessizliği</t>
+          <t>İrevanda Hal Kalmadı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259310183</t>
+          <t>9786258635119</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gri Kasabanın Renkli Gözleri</t>
+          <t>Sevginin Bedeli</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258635027</t>
+          <t>9786258635102</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İki Kalemden Bir Demet Şiir</t>
+          <t>Altın Makas</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258635010</t>
+          <t>9786258635096</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yürek Sızım</t>
+          <t>Höpür Hüpür Mutluluk</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258635003</t>
+          <t>9786258635041</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>6’dan 60’a Av Anlatıları</t>
+          <t>Hayata Şiirsel Dokunuş</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259256870</t>
+          <t>9786258635034</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Küçük Şeylerde Yaşar</t>
+          <t>Meryem’in Sır Günlüğü</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259310145</t>
+          <t>9786259310190</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Koçların Şifreleri</t>
+          <t>Kalbin Solgun Atışı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259310169</t>
+          <t>9786259310176</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ezgilerim Sende Kalsın</t>
+          <t>Güneşin Zulmü ve Toprağın Sessizliği</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259601830</t>
+          <t>9786259310183</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ela İle Keloğlan Masallar Diyarında</t>
+          <t>Gri Kasabanın Renkli Gözleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259310114</t>
+          <t>9786258635027</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Arı İle Ayı</t>
+          <t>İki Kalemden Bir Demet Şiir</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259310121</t>
+          <t>9786258635010</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Tilki İle Kaz Sürüsü</t>
+          <t>Yürek Sızım</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259310138</t>
+          <t>9786258635003</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Odanın Sırrı</t>
+          <t>6’dan 60’a Av Anlatıları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259310152</t>
+          <t>9786259256870</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Neyi Neden Yaşıyorsun?</t>
+          <t>Mutluluk Küçük Şeylerde Yaşar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259310107</t>
+          <t>9786259310145</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Zekanın Sabrı</t>
+          <t>Koçların Şifreleri</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259665023</t>
+          <t>9786259310169</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sarı Gölün Aşıkları</t>
+          <t>Ezgilerim Sende Kalsın</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259282459</t>
+          <t>9786259601830</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Et Mutlu Ol</t>
+          <t>Ela İle Keloğlan Masallar Diyarında</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259282442</t>
+          <t>9786259310114</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarımının Sorunları ve Çözümleri</t>
+          <t>Arı İle Ayı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259256849</t>
+          <t>9786259310121</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da Hz. Muhammed</t>
+          <t>Tilki İle Kaz Sürüsü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259256894</t>
+          <t>9786259310138</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Altın Makas</t>
+          <t>Gizemli Odanın Sırrı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259256887</t>
+          <t>9786259310152</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Beni İstanbul Gibi Sev</t>
+          <t>Neyi Neden Yaşıyorsun?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259282404</t>
+          <t>9786259310107</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılın Savaşlarını Yaşadım</t>
+          <t>Zekanın Sabrı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259256863</t>
+          <t>9786259665023</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mutsuzluk Nedenleri &amp; Mutluluk Kaynakları</t>
+          <t>Sarı Gölün Aşıkları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259256801</t>
+          <t>9786259282459</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hatıran Yeter</t>
+          <t>Mutlu Et Mutlu Ol</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259665092</t>
+          <t>9786259282442</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Alacakaranlık</t>
+          <t>Türk Tarımının Sorunları ve Çözümleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259665085</t>
+          <t>9786259256849</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hüzünname</t>
+          <t>Kur’an’da Hz. Muhammed</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259665078</t>
+          <t>9786259256894</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sessiz İnsan</t>
+          <t>Altın Makas</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259256825</t>
+          <t>9786259256887</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Kanatlar</t>
+          <t>Beni İstanbul Gibi Sev</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259731483</t>
+          <t>9786259282404</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ormandaki Kulübe</t>
+          <t>21. Yüzyılın Savaşlarını Yaşadım</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259665016</t>
+          <t>9786259256863</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Sezer Tüm Eserleri 1</t>
+          <t>Mutsuzluk Nedenleri &amp; Mutluluk Kaynakları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259665061</t>
+          <t>9786259256801</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bendeniz Papyon</t>
+          <t>Hatıran Yeter</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259665047</t>
+          <t>9786259665092</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Gezegeni</t>
+          <t>Alacakaranlık</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259665030</t>
+          <t>9786259665085</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Satranç Taktiği</t>
+          <t>Hüzünname</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259665054</t>
+          <t>9786259665078</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Zümrüt Gül</t>
+          <t>Sessiz İnsan</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259256818</t>
+          <t>9786259256825</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Aklın ve Kalbin İzinde</t>
+          <t>Sessiz Kanatlar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>125</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259256832</t>
+          <t>9786259731483</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gönül Heybemden Dökülenler</t>
+          <t>Ormandaki Kulübe</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259665009</t>
+          <t>9786259665016</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tasarrufun Gücü</t>
+          <t>Mustafa Sezer Tüm Eserleri 1</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259601885</t>
+          <t>9786259665061</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Girişimcinin Doğuşu</t>
+          <t>Bendeniz Papyon</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>750</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259601892</t>
+          <t>9786259665047</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik ve İşletmecilikte Faziletli Cesaret</t>
+          <t>Dinozor Gezegeni</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>260</v>
+        <v>110</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259601809</t>
+          <t>9786259665030</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Rüya Oteli</t>
+          <t>Satranç Taktiği</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259707174</t>
+          <t>9786259665054</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Şair Kadirlili Kadir Sarıca</t>
+          <t>Zümrüt Gül</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259707198</t>
+          <t>9786259256818</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Fatma Ana’nın Masalları (Annemin Masalları)</t>
+          <t>Aklın ve Kalbin İzinde</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259707181</t>
+          <t>9786259256832</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ömrümüzün Son Baharı</t>
+          <t>Gönül Heybemden Dökülenler</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259718644</t>
+          <t>9786259665009</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Koku Avcısı</t>
+          <t>Tasarrufun Gücü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259707129</t>
+          <t>9786259601885</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Mucizeler Diyarında Yolculuk</t>
+          <t>Bir Girişimcinin Doğuşu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259707143</t>
+          <t>9786259601892</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Portal</t>
+          <t>Girişimcilik ve İşletmecilikte Faziletli Cesaret</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>130</v>
+        <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259718651</t>
+          <t>9786259601809</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bir Fotoğrafçının Kaleminden İki Şehir Arasında Aşk</t>
+          <t>Rüya Oteli</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259718668</t>
+          <t>9786259707174</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Turkish Public Administration After New Public Management</t>
+          <t>Şair Kadirlili Kadir Sarıca</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259718682</t>
+          <t>9786259707198</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>The Relationship Between Strategic Leadership and Organisational Commitment in Health Management</t>
+          <t>Fatma Ana’nın Masalları (Annemin Masalları)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259718699</t>
+          <t>9786259707181</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Yönetiminde Stratejik Liderlik ve Örgütsel Bağlılık İlişkisi</t>
+          <t>Ömrümüzün Son Baharı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259718675</t>
+          <t>9786259718644</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kamu yönetimi Sonrası Türk Kamu Yönetiminde Arayışlar</t>
+          <t>Koku Avcısı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259707105</t>
+          <t>9786259707129</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İki Cihan Nuru Kur’an</t>
+          <t>Mucizeler Diyarında Yolculuk</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259718606</t>
+          <t>9786259707143</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Melekler Günahsız Olur</t>
+          <t>Portal</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259731490</t>
+          <t>9786259718651</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gönlümdeki Deprem</t>
+          <t>Bir Fotoğrafçının Kaleminden İki Şehir Arasında Aşk</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259707136</t>
+          <t>9786259718668</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Duygularım Cömertçe</t>
+          <t>Turkish Public Administration After New Public Management</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259718637</t>
+          <t>9786259718682</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Pamuk Prens</t>
+          <t>The Relationship Between Strategic Leadership and Organisational Commitment in Health Management</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259718620</t>
+          <t>9786259718699</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Peri Kızı Hikayeli Şiirler</t>
+          <t>Sağlık Yönetiminde Stratejik Liderlik ve Örgütsel Bağlılık İlişkisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259707112</t>
+          <t>9786259718675</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Anadolu’da Kurduğu Tek Şehir Yozgat</t>
+          <t>Yeni Kamu yönetimi Sonrası Türk Kamu Yönetiminde Arayışlar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259707150</t>
+          <t>9786259707105</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Anılarım Sende Kalsın Halk Şiirleri</t>
+          <t>İki Cihan Nuru Kur’an</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259731476</t>
+          <t>9786259718606</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Paradoks</t>
+          <t>Melekler Günahsız Olur</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259718613</t>
+          <t>9786259731490</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Esaretin İçinden</t>
+          <t>Gönlümdeki Deprem</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259731452</t>
+          <t>9786259707136</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yılların Yükü</t>
+          <t>Duygularım Cömertçe</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259731421</t>
+          <t>9786259718637</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Salıncağımın İpi</t>
+          <t>Pamuk Prens</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259760872</t>
+          <t>9786259718620</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Aslan Kral ve Gizli Orman</t>
+          <t>Peri Kızı Hikayeli Şiirler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259731445</t>
+          <t>9786259707112</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yarasalar</t>
+          <t>Türklerin Anadolu’da Kurduğu Tek Şehir Yozgat</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259731438</t>
+          <t>9786259707150</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Köy Çocukları</t>
+          <t>Anılarım Sende Kalsın Halk Şiirleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259731469</t>
+          <t>9786259731476</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Adı Hanife</t>
+          <t>Paradoks</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259731414</t>
+          <t>9786259718613</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İyi Kalpli Balıklar Mavi Balık</t>
+          <t>Esaretin İçinden</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259731407</t>
+          <t>9786259731452</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Short Plays For English Learners</t>
+          <t>Yılların Yükü</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259760858</t>
+          <t>9786259731421</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Özgesel</t>
+          <t>Salıncağımın İpi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259760896</t>
+          <t>9786259760872</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Aşk İhanete Tutsak Değil</t>
+          <t>Aslan Kral ve Gizli Orman</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259760889</t>
+          <t>9786259731445</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitabı Okumadan Sınava Girme</t>
+          <t>Yarasalar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259760827</t>
+          <t>9786259731438</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bizim Köyde Kadın Olmak</t>
+          <t>Mutlu Köy Çocukları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259532042</t>
+          <t>9786259731469</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hikayeleri 2</t>
+          <t>Adı Hanife</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>110</v>
+        <v>130</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259760865</t>
+          <t>9786259731414</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kalemim</t>
+          <t>İyi Kalpli Balıklar Mavi Balık</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259760841</t>
+          <t>9786259731407</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yağmura Saklanan Gözyaşları</t>
+          <t>Short Plays For English Learners</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259760810</t>
+          <t>9786259760858</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sportif Sözler</t>
+          <t>Özgesel</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259532035</t>
+          <t>9786259760896</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hikayeleri 1</t>
+          <t>Aşk İhanete Tutsak Değil</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259532059</t>
+          <t>9786259760889</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Dikenli Tel</t>
+          <t>Bu Kitabı Okumadan Sınava Girme</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259532073</t>
+          <t>9786259760827</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Düşlerdeki Masallar 1</t>
+          <t>Bizim Köyde Kadın Olmak</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259760834</t>
+          <t>9786259532042</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hat Trick Arda ve Rol Değişmece</t>
+          <t>Çocuk Hikayeleri 2</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259532028</t>
+          <t>9786259760865</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yitik Şehirde Üç Kadının Öyküsü Gerçek Hayattan Bir Polisiye Günlüğü</t>
+          <t>Kalemim</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259532066</t>
+          <t>9786259760841</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Düşlerdeki Masallar 2</t>
+          <t>Yağmura Saklanan Gözyaşları</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>110</v>
+        <v>120</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259532097</t>
+          <t>9786259760810</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Angora</t>
+          <t>Sportif Sözler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786259532011</t>
+          <t>9786259532035</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Zeliha</t>
+          <t>Çocuk Hikayeleri 1</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>230</v>
+        <v>110</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259532004</t>
+          <t>9786259532059</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Kokladım Ben</t>
+          <t>Dikenli Tel</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>230</v>
+        <v>110</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259760803</t>
+          <t>9786259532073</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluktan Kurtulup Varsıllığa Ulaşmak</t>
+          <t>Düşlerdeki Masallar 1</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786259532080</t>
+          <t>9786259760834</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kristal Klonlama - Yitik Maceralar 3</t>
+          <t>Hat Trick Arda ve Rol Değişmece</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>80</v>
+        <v>110</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256799929</t>
+          <t>9786259532028</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Zor Hayatlar</t>
+          <t>Yitik Şehirde Üç Kadının Öyküsü Gerçek Hayattan Bir Polisiye Günlüğü</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256799936</t>
+          <t>9786259532066</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Köroğlu</t>
+          <t>Düşlerdeki Masallar 2</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256799752</t>
+          <t>9786259532097</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Şakacı Yengeç</t>
+          <t>Angora</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>130</v>
+        <v>160</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256799721</t>
+          <t>9786259532011</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Şebab-i Kalp Kalbime Düşen Kelimeler</t>
+          <t>Zeliha</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259282497</t>
+          <t>9786259532004</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sabaha Karşı</t>
+          <t>Gökyüzü Kokladım Ben</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
+          <t>9786259760803</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Yoksulluktan Kurtulup Varsıllığa Ulaşmak</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786259532080</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Kristal Klonlama - Yitik Maceralar 3</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786256799929</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Zor Hayatlar</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786256799936</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Şaşkın Köroğlu</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786256799752</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Şakacı Yengeç</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786256799721</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Şebab-i Kalp Kalbime Düşen Kelimeler</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786259282497</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Sabaha Karşı</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
           <t>9786259282466</t>
         </is>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Ben Elif Y. Öldüm</t>
         </is>
       </c>
-      <c r="C108" s="1">
+      <c r="C115" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>