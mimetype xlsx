--- v0 (2025-11-08)
+++ v1 (2026-05-13)
@@ -85,1090 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944285032</t>
+          <t>9789944285735</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm Geberen Kapitalizm</t>
+          <t>Tarih Devrim Sosyalizm</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>370</v>
+        <v>550</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789944285544</t>
+          <t>9789944285742</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi - Türkiye Ekonomi Politikası</t>
+          <t>Anarşi Yok! Büyük Derleniş!</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944285636</t>
+          <t>4440000001627</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Allah - Peygamber - Kitap</t>
+          <t>Yol Serisi (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944285070</t>
+          <t>2789009991011</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Komünist Manifesto</t>
+          <t>Yol / T.K.P'nin Eleştirel Tarihi (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>245</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944285582</t>
+          <t>9789944285032</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Devrim Zorlaması Demokratik Zortlama</t>
+          <t>Emperyalizm Geberen Kapitalizm</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>370</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944285650</t>
+          <t>9789944285544</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İlkel Sosyalizmden Kapitalizme Son Geçiş Japonya</t>
+          <t>Demokrasi - Türkiye Ekonomi Politikası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>325</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944285674</t>
+          <t>9789944285636</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Devrim Nedir?</t>
+          <t>Allah - Peygamber - Kitap</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944285438</t>
+          <t>9789944285070</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yedek Güç: Milliyet (Doğu) - Yol Dizisi 5d</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944285377</t>
+          <t>9789944285582</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yakın Tarihten Birkaç Madde - Yol Dizisi 2</t>
+          <t>Devrim Zorlaması Demokratik Zortlama</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944285124</t>
+          <t>9789944285650</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Üretim Nedir?</t>
+          <t>İlkel Sosyalizmden Kapitalizme Son Geçiş Japonya</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944285490</t>
+          <t>9789944285674</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Uyarmak İçin Uyanmalı Uyanmak İçin Uyarmalı</t>
+          <t>Devrim Nedir?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944285315</t>
+          <t>9789944285438</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sınıflar ve Politika</t>
+          <t>Yedek Güç: Milliyet (Doğu) - Yol Dizisi 5d</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944285025</t>
+          <t>9789944285377</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Kapitalizmin Gelişimi</t>
+          <t>Yakın Tarihten Birkaç Madde - Yol Dizisi 2</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789944285353</t>
+          <t>9789944285124</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Komünist Partisi ve Dr. Hikmet</t>
+          <t>Üretim Nedir?</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789944285506</t>
+          <t>9789944285490</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Soğan Ekmek Kongresi</t>
+          <t>Uyarmak İçin Uyanmalı Uyanmak İçin Uyarmalı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>325</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944285384</t>
+          <t>9789944285315</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Parti’de Konaklar ve Konuklar - Yol Dizisi 3</t>
+          <t>Türkiye’de Sınıflar ve Politika</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944285391</t>
+          <t>9789944285025</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Parti ve Fraksiyon - Yol Dizisi 4</t>
+          <t>Türkiye’de Kapitalizmin Gelişimi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944285001</t>
+          <t>9789944285353</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihinin Maddesi</t>
+          <t>Türkiye Komünist Partisi ve Dr. Hikmet</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944285421</t>
+          <t>9789944285506</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Müttefik: Köylü -Yol Dizisi 5c</t>
+          <t>Soğan Ekmek Kongresi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944285230</t>
+          <t>9789944285384</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Metafizik Sosyolojiler</t>
+          <t>Parti’de Konaklar ve Konuklar - Yol Dizisi 3</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944285186</t>
+          <t>9789944285391</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Megalomania</t>
+          <t>Parti ve Fraksiyon - Yol Dizisi 4</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944285209</t>
+          <t>9789944285001</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Marksizm Kalpazanları Kimlerdir?</t>
+          <t>Osmanlı Tarihinin Maddesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944285261</t>
+          <t>9789944285421</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Marks, Engels ve Lenin’den 1935 Çevirileri</t>
+          <t>Müttefik: Köylü -Yol Dizisi 5c</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944285322</t>
+          <t>9789944285230</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Marks - Engels</t>
+          <t>Metafizik Sosyolojiler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944285339</t>
+          <t>9789944285186</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Leninizm Nedir?</t>
+          <t>Megalomania</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944285308</t>
+          <t>9789944285209</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Lenin’den Anılar</t>
+          <t>Marksizm Kalpazanları Kimlerdir?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944285346</t>
+          <t>9789944285261</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kadın Sosyal Sınıfımız</t>
+          <t>Marks, Engels ve Lenin’den 1935 Çevirileri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>375</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944285193</t>
+          <t>9789944285322</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İşçi Sınıfının Sosyal Varlığı</t>
+          <t>Marks - Engels</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944285131</t>
+          <t>9789944285339</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kısaca Marksizm Düşünüşü</t>
+          <t>Leninizm Nedir?</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944285476</t>
+          <t>9789944285308</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Karl Marks’ın Özel Dünyası</t>
+          <t>Lenin’den Anılar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>325</v>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944285063</t>
+          <t>9789944285346</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kapital</t>
+          <t>Kadın Sosyal Sınıfımız</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>325</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944285520</t>
+          <t>9789944285193</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Türkçe’nin Üreme Yolları ve Dil Devrimciliğimiz</t>
+          <t>Türkiye İşçi Sınıfının Sosyal Varlığı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944285407</t>
+          <t>9789944285131</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Strateji Konusu - Yol Dizisi 5a</t>
+          <t>Kısaca Marksizm Düşünüşü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944285445</t>
+          <t>9789944285476</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Legaliteyi Kullanma - Yol Dizisi 5e</t>
+          <t>Karl Marks’ın Özel Dünyası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944285018</t>
+          <t>9789944285063</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kuvayimilliyeciliğimiz ve 2. Kuvayimilliyeciliğimiz</t>
+          <t>Kapital</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>275</v>
+        <v>325</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944285278</t>
+          <t>9789944285520</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Günlük Anılar</t>
+          <t>Türkçe’nin Üreme Yolları ve Dil Devrimciliğimiz</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>550</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944285155</t>
+          <t>9789944285407</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Genel Olarak Sosyal Sınıflar ve Partiler</t>
+          <t>Strateji Konusu - Yol Dizisi 5a</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944285360</t>
+          <t>9789944285445</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Genel Düşünceler - Yol Dizisi 1</t>
+          <t>Legaliteyi Kullanma - Yol Dizisi 5e</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944285094</t>
+          <t>9789944285018</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gençliğe Yazılar</t>
+          <t>Kuvayimilliyeciliğimiz ve 2. Kuvayimilliyeciliğimiz</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>275</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944285162</t>
+          <t>9789944285278</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Finans Kapital ve Türkiye</t>
+          <t>Günlük Anılar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944285537</t>
+          <t>9789944285155</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Fetih ve Medeniyet</t>
+          <t>Genel Olarak Sosyal Sınıflar ve Partiler</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789944285256</t>
+          <t>9789944285360</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatı Cedide’nin Otopsisi</t>
+          <t>Genel Düşünceler - Yol Dizisi 1</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944285414</t>
+          <t>9789944285094</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Düşman: Burjuvazi - Yol Dizisi 5b</t>
+          <t>Gençliğe Yazılar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944285100</t>
+          <t>9789944285162</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Durum Yargılaması ve 5 Mart Toplantısı</t>
+          <t>Finans Kapital ve Türkiye</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>325</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944285698</t>
+          <t>9789944285537</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Materyalizm Nedir? Ne Değildir? Bütün Eserleri:54</t>
+          <t>Fetih ve Medeniyet</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944285148</t>
+          <t>9789944285256</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Diyalektik Materyalizm Nedir?</t>
+          <t>Edebiyatı Cedide’nin Otopsisi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944285247</t>
+          <t>9789944285414</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dinin Türk Toplumuna Etkileri</t>
+          <t>Düşman: Burjuvazi - Yol Dizisi 5b</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944285513</t>
+          <t>9789944285100</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Devrimci Aydın Nedir?</t>
+          <t>Durum Yargılaması ve 5 Mart Toplantısı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944285087</t>
+          <t>9789944285698</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dev-Genç Seminerleri</t>
+          <t>Diyalektik Materyalizm Nedir? Ne Değildir? Bütün Eserleri:54</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944285469</t>
+          <t>9789944285148</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Deccal Kapımızı Nasıl Çalıyor!</t>
+          <t>Diyalektik Materyalizm Nedir?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>325</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944285452</t>
+          <t>9789944285247</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Darbeciler Okulu - The School of Americas</t>
+          <t>Dinin Türk Toplumuna Etkileri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944285223</t>
+          <t>9789944285513</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Sosyalizmin Doğuşu - Bütün Eserleri:17</t>
+          <t>Devrimci Aydın Nedir?</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944285056</t>
+          <t>9789944285087</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bergsonizm Göçen Sermaye Dervişliği</t>
+          <t>Dev-Genç Seminerleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944285049</t>
+          <t>9789944285469</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Anayasa (Teklifi)</t>
+          <t>Deccal Kapımızı Nasıl Çalıyor!</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>130</v>
+        <v>325</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944285117</t>
+          <t>9789944285452</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>68 Başkaldırısı</t>
+          <t>Darbeciler Okulu - The School of Americas</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944285285</t>
+          <t>9789944285223</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs ve Yön Hareketinin Sınıfsal Eleştirisi</t>
+          <t>Bilimsel Sosyalizmin Doğuşu - Bütün Eserleri:17</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944285667</t>
+          <t>9789944285056</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Köyü ve Sosyalizm</t>
+          <t>Bergsonizm Göçen Sermaye Dervişliği</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944285728</t>
+          <t>9789944285049</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Komün Gücü</t>
+          <t>Anayasa (Teklifi)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>550</v>
+        <v>130</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944285483</t>
+          <t>9789944285117</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Oportünizm Nedir?</t>
+          <t>68 Başkaldırısı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944285704</t>
+          <t>9789944285285</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tip Seminerleri</t>
+          <t>27 Mayıs ve Yön Hareketinin Sınıfsal Eleştirisi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>375</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789944285254</t>
+          <t>9789944285667</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Toplum Biçimlerinin Gelişimi</t>
+          <t>Türkiye Köyü ve Sosyalizm</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789944285681</t>
+          <t>9789944285728</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İlkel Sosyalizmden Kapitalizme İlk Geçiş - İngiltere</t>
+          <t>Komün Gücü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>325</v>
+        <v>550</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789944285605</t>
+          <t>9789944285483</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Vatan Partisi Tüzük ve Programı</t>
+          <t>Oportünizm Nedir?</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789944285629</t>
+          <t>9789944285704</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Hürriyetimiz ve Birinci Cihan Savaşı Faciası - Bütün Eserleri:46</t>
+          <t>Tip Seminerleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>325</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944285575</t>
+          <t>9789944285254</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Halk Savaşının Planları - Bütün Eserleri:41</t>
+          <t>Toplum Biçimlerinin Gelişimi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789944285599</t>
+          <t>9789944285681</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Siyasetimiz - Bütün Eserleri :43</t>
+          <t>İlkel Sosyalizmden Kapitalizme İlk Geçiş - İngiltere</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944285773</t>
+          <t>9789944285605</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Dr. Hikmet Savaşçı Bir Hayat 1902-1971</t>
+          <t>Vatan Partisi Tüzük ve Programı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789944285612</t>
+          <t>9789944285629</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Ekonomik Mücadele ve Sendikalar Üzerine</t>
+          <t>Hürriyetimiz ve Birinci Cihan Savaşı Faciası - Bütün Eserleri:46</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944285551</t>
+          <t>9789944285575</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Eyüp Sultan Konuşması</t>
+          <t>Halk Savaşının Planları - Bütün Eserleri:41</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
+          <t>9789944285599</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Siyasetimiz - Bütün Eserleri :43</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789944285773</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Dr. Hikmet Savaşçı Bir Hayat 1902-1971</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789944285612</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomik Mücadele ve Sendikalar Üzerine</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789944285551</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Eyüp Sultan Konuşması</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9789944285568</t>
         </is>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Sayın İ.İ. Paşa'ya Açık Mektup</t>
         </is>
       </c>
-      <c r="C71" s="1">
+      <c r="C75" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>