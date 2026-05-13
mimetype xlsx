--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,1525 +85,1540 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054513994</t>
+          <t>9786054513406</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>TKP MK 1920-1921 Dönüş Belgeleri</t>
+          <t>İlerici Gençler Derneği (İGD) 1976-1980 - Düşlerinin Peşinde Kavganın İçinde</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054513291</t>
+          <t>9786054513994</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zeki Baştımar</t>
+          <t>TKP MK 1920-1921 Dönüş Belgeleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>750</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054513987</t>
+          <t>9786054513291</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Paşabahçe 1966</t>
+          <t>Zeki Baştımar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054513970</t>
+          <t>9786054513987</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>TKP Yöneticilerinden Arkadaş Sohbetleri (2003-2007)</t>
+          <t>Paşabahçe 1966</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054513963</t>
+          <t>9786054513970</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Suphi Toplu Yazılar</t>
+          <t>TKP Yöneticilerinden Arkadaş Sohbetleri (2003-2007)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054513437</t>
+          <t>9786054513963</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Maden-İş Tarihine Tanıklıklar - 1</t>
+          <t>Mustafa Suphi Toplu Yazılar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054513956</t>
+          <t>9786054513437</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Siyaset ve Türkiye İşçi Partisi Anıları</t>
+          <t>Maden-İş Tarihine Tanıklıklar - 1</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054513949</t>
+          <t>9786054513956</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Irmak Gibi Mektuplar 1974-1976</t>
+          <t>Siyaset ve Türkiye İşçi Partisi Anıları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054513932</t>
+          <t>9786054513949</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>TKP'lilerin Tanıklıkları Gizli Teknik İşler ve Atılım Gazetesi</t>
+          <t>Irmak Gibi Mektuplar 1974-1976</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054513925</t>
+          <t>9786054513932</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yazı Kalır/ Anılarımdaki Budapeşte Radyosu</t>
+          <t>TKP'lilerin Tanıklıkları Gizli Teknik İşler ve Atılım Gazetesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054513918</t>
+          <t>9786054513925</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Kurulurken Sempozyumları TÜSTAV</t>
+          <t>Yazı Kalır/ Anılarımdaki Budapeşte Radyosu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054513901</t>
+          <t>9786054513918</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aster-İş (1975-1980) Asker Değil İşçiyiz</t>
+          <t>Cumhuriyet Kurulurken Sempozyumları TÜSTAV</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054513857</t>
+          <t>9786054513901</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dr. Hikmet Kıvılcımlı Dergi Yazıları 3 Cilt Takım</t>
+          <t>Aster-İş (1975-1980) Asker Değil İşçiyiz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>1500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054513895</t>
+          <t>9786054513857</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Soluk Soluğa Gün Yüzüne</t>
+          <t>Dr. Hikmet Kıvılcımlı Dergi Yazıları 3 Cilt Takım</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054513840</t>
+          <t>9786054513895</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Seyineya Jıyana Nivkuştiyan</t>
+          <t>Soluk Soluğa Gün Yüzüne</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054513833</t>
+          <t>9786054513840</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Sendikacılığı ve Türkiye İlk İlişkiler</t>
+          <t>Seyineya Jıyana Nivkuştiyan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054513826</t>
+          <t>9786054513833</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yugoslavya Komünist Partisi Yayın Organı Sosyalist Fecri Gazetesi (1920)</t>
+          <t>Amerikan Sendikacılığı ve Türkiye İlk İlişkiler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054513819</t>
+          <t>9786054513826</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>1940'ların Dergileri Cilt V</t>
+          <t>Yugoslavya Komünist Partisi Yayın Organı Sosyalist Fecri Gazetesi (1920)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054513802</t>
+          <t>9786054513819</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hayattan Aklımda Kalanın Özeti</t>
+          <t>1940'ların Dergileri Cilt V</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054513796</t>
+          <t>9786054513802</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mektepten Sokağa Liseli Gençlik</t>
+          <t>Hayattan Aklımda Kalanın Özeti</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054513789</t>
+          <t>9786054513796</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>12 Eylül Rejiminde Bir Yargısız İnfaz Olayı Mustafa Asım Hayrullahoğlu</t>
+          <t>Mektepten Sokağa Liseli Gençlik</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>425</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054513772</t>
+          <t>9786054513789</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tüm İktisatçılar Birliği (TİB) Faaliyetleri ve Yayınları</t>
+          <t>12 Eylül Rejiminde Bir Yargısız İnfaz Olayı Mustafa Asım Hayrullahoğlu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054513734</t>
+          <t>9786054513772</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Harlı Ateşte Yananlar Yanmadan Kül Olanlar</t>
+          <t>Tüm İktisatçılar Birliği (TİB) Faaliyetleri ve Yayınları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054513758</t>
+          <t>9786054513734</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Bakü Sayıları</t>
+          <t>Harlı Ateşte Yananlar Yanmadan Kül Olanlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054513765</t>
+          <t>9786054513758</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Behice Boran Anma Toplantıları 5.Yıl 1992,10.Yıl 1997</t>
+          <t>Yeni Dünya Bakü Sayıları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054513741</t>
+          <t>9786054513765</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Erken Cumhuriyet Döneminde (1936-1960) İzmit SEKA Fabrikası: Devlet,Emek ve Şehir</t>
+          <t>Behice Boran Anma Toplantıları 5.Yıl 1992,10.Yıl 1997</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054513727</t>
+          <t>9786054513741</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kısa Dalga Hatıralar</t>
+          <t>Erken Cumhuriyet Döneminde (1936-1960) İzmit SEKA Fabrikası: Devlet,Emek ve Şehir</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054513710</t>
+          <t>9786054513727</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İlm-i İctimai Nedir?</t>
+          <t>Kısa Dalga Hatıralar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>425</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054513703</t>
+          <t>9786054513710</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>1940'ların Dergileri Cilt 4</t>
+          <t>İlm-i İctimai Nedir?</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054513697</t>
+          <t>9786054513703</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İleri Jön Türkler Birliği 1949-1952</t>
+          <t>1940'ların Dergileri Cilt 4</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054513680</t>
+          <t>9786054513697</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>TİP'in Dağılmasının 1979-80 Aşaması</t>
+          <t>İleri Jön Türkler Birliği 1949-1952</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054513468</t>
+          <t>9786054513680</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Reşat Fuat Baraner</t>
+          <t>TİP'in Dağılmasının 1979-80 Aşaması</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054513048</t>
+          <t>9786054513468</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Muhalefet Mektupları</t>
+          <t>Reşat Fuat Baraner</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789758683796</t>
+          <t>9786054513048</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Zeki Baştımar</t>
+          <t>Muhalefet Mektupları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>750</v>
+        <v>325</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789758683734</t>
+          <t>9789758683796</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İştirakiyun Teşkilatlarının Birinci Kongresi (Tkp Kuruluş Kongresi)</t>
+          <t>Zeki Baştımar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>40</v>
+        <v>750</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789758683680</t>
+          <t>9789758683734</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İştirakiyun Teşkilatı</t>
+          <t>Türkiye İştirakiyun Teşkilatlarının Birinci Kongresi (Tkp Kuruluş Kongresi)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>80</v>
+        <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789758683932</t>
+          <t>9789758683680</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İşçi Partisi ve Kürtler</t>
+          <t>Türkiye İştirakiyun Teşkilatı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789758683604</t>
+          <t>9789758683932</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Halk İştirakiyun Fırkası</t>
+          <t>Türkiye İşçi Partisi ve Kürtler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789758683727</t>
+          <t>9789758683604</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Çalışma Yaşamı Kaynakçası</t>
+          <t>Türkiye Halk İştirakiyun Fırkası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>40</v>
+        <v>550</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758683987</t>
+          <t>9789758683727</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kürt Siyasal Hareketlerinin Sınıfsal Analizi</t>
+          <t>Türkiye Çalışma Yaşamı Kaynakçası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789758683925</t>
+          <t>9789758683987</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kuruluş Yıllarında Haydarpaşa Sendikası</t>
+          <t>Kürt Siyasal Hareketlerinin Sınıfsal Analizi</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789758683994</t>
+          <t>9789758683925</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kırklı ve Altmışlı Yıllarda Antepli Sosyalistler</t>
+          <t>Kuruluş Yıllarında Haydarpaşa Sendikası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789758683956</t>
+          <t>9789758683994</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kırkbir Uzun Gün - Berec Grevi</t>
+          <t>Kırklı ve Altmışlı Yıllarda Antepli Sosyalistler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789758683642</t>
+          <t>9789758683956</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İşçi Tarihine Bakmak</t>
+          <t>Kırkbir Uzun Gün - Berec Grevi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054513147</t>
+          <t>9789758683642</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Komünist Grubu’ndan ’Aydınlık Çevresi’ Türkiye Komünist Partisi’ne 1919 - 1926 3. Cilt Mart 1925-Mayıs 1926</t>
+          <t>İşçi Tarihine Bakmak</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054513123</t>
+          <t>9786054513147</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Komünist Grubu’ndan (Aydınlık Çevresi) Türkiye Komünist Partisi’ne 1919 - 1926 - 2. Cilt 1924-Mart 1926</t>
+          <t>İstanbul Komünist Grubu’ndan ’Aydınlık Çevresi’ Türkiye Komünist Partisi’ne 1919 - 1926 3. Cilt Mart 1925-Mayıs 1926</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054513116</t>
+          <t>9786054513123</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Komünist Grubu’ndan (Aydınlık Çevresi) Türkiye Komünist Partisi’ne 1919 - 1926 - 1. Cilt 1919-1923</t>
+          <t>İstanbul Komünist Grubu’ndan (Aydınlık Çevresi) Türkiye Komünist Partisi’ne 1919 - 1926 - 2. Cilt 1924-Mart 1926</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>45</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789758683857</t>
+          <t>9786054513116</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dr. Şefik Hüsnü Deymer</t>
+          <t>İstanbul Komünist Grubu’ndan (Aydınlık Çevresi) Türkiye Komünist Partisi’ne 1919 - 1926 - 1. Cilt 1919-1923</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>45</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054513130</t>
+          <t>9789758683857</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetle Birlikte Büyüdüm</t>
+          <t>Dr. Şefik Hüsnü Deymer</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054513062</t>
+          <t>9786054513130</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Büyük Grev 1977</t>
+          <t>Cumhuriyetle Birlikte Büyüdüm</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789758683826</t>
+          <t>9786054513062</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>BKP’nin Türkçe Yayın Organı Ziya Gazetesi (1920-1923) ve Türkiye</t>
+          <t>Büyük Grev 1977</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>20</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789758683802</t>
+          <t>9789758683826</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Beynelmilel İşçiler İttihadı</t>
+          <t>BKP’nin Türkçe Yayın Organı Ziya Gazetesi (1920-1923) ve Türkiye</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789758683963</t>
+          <t>9789758683802</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>3 Yılda 6 Tutukevinde 12 Eylül Anıları</t>
+          <t>Beynelmilel İşçiler İttihadı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054513215</t>
+          <t>9789758683963</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ereğli 1965 -1980 Çelik İşçileri</t>
+          <t>3 Yılda 6 Tutukevinde 12 Eylül Anıları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789758683895</t>
+          <t>9786054513215</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kavel 1963</t>
+          <t>Ereğli 1965 -1980 Çelik İşçileri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789758683949</t>
+          <t>9789758683895</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Behice Boran - Yazılar - Konuşmalar - Söyleşiler - Konuşmalar (3 Cilt Takım) (Ciltli)</t>
+          <t>Kavel 1963</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>1500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789758683789</t>
+          <t>9789758683949</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>1923 Amele Birliği</t>
+          <t>Behice Boran - Yazılar - Konuşmalar - Söyleşiler - Konuşmalar (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>25</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000074996</t>
+          <t>9789758683789</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Komünist Gençler Birliği (1920-1935)</t>
+          <t>1923 Amele Birliği</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054513390</t>
+          <t>3990000074996</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>TKP'nin Sesi Radyosu</t>
+          <t>Türkiye Komünist Gençler Birliği (1920-1935)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000048114</t>
+          <t>9786054513390</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Derinden Gelen Kökler (2 Cilt Takım)</t>
+          <t>TKP'nin Sesi Radyosu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>1500</v>
+        <v>425</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054513345</t>
+          <t>3990000048114</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Morrison'un Yapı İşçileri</t>
+          <t>Derinden Gelen Kökler (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054513246</t>
+          <t>9786054513345</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tip - Tkp Birlik Süreci ve Tüsav</t>
+          <t>Morrison'un Yapı İşçileri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054513222</t>
+          <t>9786054513246</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Komünist Gençler Birliği Yayınları (1920-1925)</t>
+          <t>Tip - Tkp Birlik Süreci ve Tüsav</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>80</v>
+        <v>425</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054513277</t>
+          <t>9786054513222</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İşçiler Örgütleniyor</t>
+          <t>Türkiye Komünist Gençler Birliği Yayınları (1920-1925)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054513284</t>
+          <t>9786054513277</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>TKP Kadın Bürosu</t>
+          <t>İşçiler Örgütleniyor</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054513383</t>
+          <t>9786054513284</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Yeni Hayat</t>
+          <t>TKP Kadın Bürosu</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054513253</t>
+          <t>9786054513383</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Grevden İşgale Singer Eylemleri (1964-1967-1969)</t>
+          <t>Yeni Hayat</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789758683888</t>
+          <t>9786054513253</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sina Pamukçu İle Sendikalı Yıllar</t>
+          <t>Grevden İşgale Singer Eylemleri (1964-1967-1969)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054513079</t>
+          <t>9789758683888</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İşçi Partisi</t>
+          <t>Sina Pamukçu İle Sendikalı Yıllar</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>75</v>
+        <v>325</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054513659</t>
+          <t>9786054513079</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Yakın Tarihinde Emek Toplum ve Siyaset 1980-2002</t>
+          <t>Türkiye İşçi Partisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054513604</t>
+          <t>9786054513659</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>1940'ların Dergileri Cilt 2</t>
+          <t>Türkiye'nin Yakın Tarihinde Emek Toplum ve Siyaset 1980-2002</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>325</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054513581</t>
+          <t>9786054513604</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tip'li Yıllar (Ciltli)</t>
+          <t>1940'ların Dergileri Cilt 2</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054513635</t>
+          <t>9786054513581</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Suphi ve Yoldaşları</t>
+          <t>Tip'li Yıllar (Ciltli)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054513666</t>
+          <t>9786054513635</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>1940'ların Dergileri Cilt 3</t>
+          <t>Mustafa Suphi ve Yoldaşları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054513628</t>
+          <t>9786054513666</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İlk Yazılar 1908-1913</t>
+          <t>1940'ların Dergileri Cilt 3</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>3990008683949</t>
+          <t>9786054513628</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Behice Boran Sözlük Dizin Derleme'deki Yazıların Ayrıntılı Dökümü Kaynaklar</t>
+          <t>İlk Yazılar 1908-1913</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>10</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054513673</t>
+          <t>3990008683949</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sendikacıların Anlatımıyla Türkiye İşçi Sınıfı Hareketi</t>
+          <t>Behice Boran Sözlük Dizin Derleme'deki Yazıların Ayrıntılı Dökümü Kaynaklar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>500</v>
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054513444</t>
+          <t>9786054513673</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Maden-İş Tarihine Tanıklıklar - 2</t>
+          <t>Sendikacıların Anlatımıyla Türkiye İşçi Sınıfı Hareketi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>400</v>
+        <v>625</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054513550</t>
+          <t>9786054513444</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şark Şurası ve Şark İli Mecmuası</t>
+          <t>Maden-İş Tarihine Tanıklıklar - 2</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054513505</t>
+          <t>9786054513550</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>100 Yılın Ötesinde Ekim Devrimi ve Türkiye</t>
+          <t>Şark Şurası ve Şark İli Mecmuası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054513611</t>
+          <t>9786054513505</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Hafi TKP ve THİF Genel Sekreteri Salih Hacıoğlu Belgelerle Yaşamöyküsü</t>
+          <t>100 Yılın Ötesinde Ekim Devrimi ve Türkiye</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054513574</t>
+          <t>9786054513611</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mektuplar Günlükler Şiirler Bir Hikaye</t>
+          <t>Hafi TKP ve THİF Genel Sekreteri Salih Hacıoğlu Belgelerle Yaşamöyküsü</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054513567</t>
+          <t>9786054513574</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Suphiler</t>
+          <t>Mektuplar Günlükler Şiirler Bir Hikaye</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054513536</t>
+          <t>9786054513567</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>1940'ların Dergileri Cilt 1</t>
+          <t>Mustafa Suphiler</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054513451</t>
+          <t>9786054513536</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Bilal Şen: Anılar - Notlar</t>
+          <t>1940'ların Dergileri Cilt 1</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054513642</t>
+          <t>9786054513451</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İstiklal Mübarezesi Uğrunda</t>
+          <t>Bilal Şen: Anılar - Notlar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054513482</t>
+          <t>9786054513642</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Aydınlık İçinde Dr. Şefik Hüsnü</t>
+          <t>Türkiye İstiklal Mübarezesi Uğrunda</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054513475</t>
+          <t>9786054513482</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Katranlıkta Kalmış Bir Eylemci: İttihatçı Komünist Salih Zeki Kuşarkov</t>
+          <t>Aydınlık İçinde Dr. Şefik Hüsnü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054513598</t>
+          <t>9786054513475</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>TKP MK Genel Sekreteri İsmail Bilen</t>
+          <t>Katranlıkta Kalmış Bir Eylemci: İttihatçı Komünist Salih Zeki Kuşarkov</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054513512</t>
+          <t>9786054513598</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Tütüncülerin Tarihi</t>
+          <t>TKP MK Genel Sekreteri İsmail Bilen</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054513307</t>
+          <t>9786054513512</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Komünist Fırkası Birinci Kongresi (10-16 Eylül 1920)</t>
+          <t>Tütüncülerin Tarihi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054513499</t>
+          <t>9786054513307</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>15'ler Hatırası</t>
+          <t>Türkiye Komünist Fırkası Birinci Kongresi (10-16 Eylül 1920)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054513543</t>
+          <t>9786054513499</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Mütareke’nin İlk Yıllarında İstanbul’da Direniş ve Sol 1918-1920</t>
+          <t>15'ler Hatırası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054513086</t>
+          <t>9786054513543</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Yazılmış Mektup - 1968 Derby İşgali</t>
+          <t>Mütareke’nin İlk Yıllarında İstanbul’da Direniş ve Sol 1918-1920</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789758683635</t>
+          <t>9786054513086</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>1921 İstanbul - 1922 Ankara</t>
+          <t>Geleceğe Yazılmış Mektup - 1968 Derby İşgali</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054513413</t>
+          <t>9789758683635</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bilal Şen Arşiv Çalışmaları</t>
+          <t>1921 İstanbul - 1922 Ankara</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054513185</t>
+          <t>9786054513413</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>O Hep Sendikacıydı; Ziya Hepbir'in Yaşam Öyküsü</t>
+          <t>Bilal Şen Arşiv Çalışmaları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054513192</t>
+          <t>9786054513185</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Hürbilek Gazetesi; İstanbul İşçi Sendikaları Birliği Yayın Organı</t>
+          <t>O Hep Sendikacıydı; Ziya Hepbir'in Yaşam Öyküsü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
+          <t>9786054513192</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Hürbilek Gazetesi; İstanbul İşçi Sendikaları Birliği Yayın Organı</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
           <t>3990000020099</t>
         </is>
       </c>
-      <c r="B100" s="1" t="inlineStr">
+      <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Maden-İş Tarihine Tanıklıklar (2 Kitap)</t>
         </is>
       </c>
-      <c r="C100" s="1">
+      <c r="C101" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>