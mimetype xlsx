--- v1 (2026-02-14)
+++ v2 (2026-05-13)
@@ -85,1405 +85,1525 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257993074</t>
+          <t>9786057883933</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Güncel Sorunlar ve Siyaset: Felsefi Çözümlemeler</t>
+          <t>İnsan Toplum ve Siyaset: Felsefi Sorgulamalar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>30</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3990000029966</t>
+          <t>9786057593214</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aklın Yönetimi İçin Kurallar</t>
+          <t>Saklı Yüz</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>7</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051273761</t>
+          <t>9786053239499</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye'de Barış Gazeteciliği</t>
+          <t>Platon’dan Salisburyli John’a Devlet Adamı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>25</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055618759</t>
+          <t>9786052960868</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sonun Sonrası</t>
+          <t>İnsan Dünyasında Yabancılaştırıcı Akıl ve Etik Akıl</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>18</v>
+        <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786053234715</t>
+          <t>9786051274997</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Siyah Lale</t>
+          <t>Tasarım Demokrasisi ve İstanbul</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>10.19</v>
+        <v>78</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786053234623</t>
+          <t>9786054177776</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Moualla’nın Sanatı</t>
+          <t>Meneksenos</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>36</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757384328</t>
+          <t>9786054177820</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zamanımızın Bir Kahramanı</t>
+          <t>Lysis Lakhes</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>6.39</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757384144</t>
+          <t>9786054177790</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Epinomis</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>5.9</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757380917</t>
+          <t>9786257993074</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yunanca-Türkçe Türkçe-Yunanca Konuşma Kılavuzu</t>
+          <t>Güncel Sorunlar ve Siyaset: Felsefi Çözümlemeler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>7.41</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944126205</t>
+          <t>3990000029966</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yaz Baba! Bir Gazetecinin Anıları</t>
+          <t>Aklın Yönetimi İçin Kurallar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>12.04</v>
+        <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757384700</t>
+          <t>9786051273761</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Dünyada ve Türkiye'de Barış Gazeteciliği</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>5.9</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757384335</t>
+          <t>9786055618759</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Sonun Sonrası</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757399810</t>
+          <t>9786053234715</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ücret, Fiyat ve Kar</t>
+          <t>Siyah Lale</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>5.56</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000007107</t>
+          <t>9786053234623</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Türk Dilinin Etimoloji Sözlüğü</t>
+          <t>Moualla’nın Sanatı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>37.04</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000007176</t>
+          <t>9789757384328</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Mukavele veya Siyaset Hukukunun Prensipleri (Toplum Sözleşmesi)</t>
+          <t>Zamanımızın Bir Kahramanı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>9.26</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789757384342</t>
+          <t>9789757384144</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Timsah Gülünç Bir Adamın Düşü, Uysal Bir Ruh</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>6.39</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000012061</t>
+          <t>9789757380917</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Symposion Şölen</t>
+          <t>Yunanca-Türkçe Türkçe-Yunanca Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>4.63</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789757384076</t>
+          <t>9789944126205</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Yaz Baba! Bir Gazetecinin Anıları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>22.22</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054177769</t>
+          <t>9789757384700</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sokrates’in Savunması</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>3.7</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051372962</t>
+          <t>9789757384335</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sofist</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757384298</t>
+          <t>9789757399810</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sefiller Fantine, Cosette, Marius, Petit-Picpus Sokağı, Jean Valjean 5 Cilt Takım</t>
+          <t>Ücret, Fiyat ve Kar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>43.52</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000006204</t>
+          <t>3990000007107</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sanat ve Toplumsal Hayat</t>
+          <t>Türk Dilinin Etimoloji Sözlüğü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>6.94</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000012069</t>
+          <t>3990000007176</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Protagoras</t>
+          <t>Toplumsal Mukavele veya Siyaset Hukukunun Prensipleri (Toplum Sözleşmesi)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>5</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757384656</t>
+          <t>9789757384342</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Prens ve Dilenci</t>
+          <t>Timsah Gülünç Bir Adamın Düşü, Uysal Bir Ruh</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>9.26</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789757384100</t>
+          <t>3990000012061</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Felsefe Kursları</t>
+          <t>Symposion Şölen</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944126632</t>
+          <t>9789757384076</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Portrenin İçindeki Gizli Hüzün</t>
+          <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>8.5</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000012062</t>
+          <t>9786054177769</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Phaidon</t>
+          <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>4.63</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757384113</t>
+          <t>9786051372962</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Oyunlar</t>
+          <t>Sofist</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>9.9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786051271514</t>
+          <t>9789757384298</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Osmanlının İzinde Haremde Dört Kadını Anlamak</t>
+          <t>Sefiller Fantine, Cosette, Marius, Petit-Picpus Sokağı, Jean Valjean 5 Cilt Takım</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>13.89</v>
+        <v>43.52</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757384748</t>
+          <t>3990000006204</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nedir Bu Felsefe?</t>
+          <t>Sanat ve Toplumsal Hayat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>1.85</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757384663</t>
+          <t>3990000012069</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Protagoras</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054177806</t>
+          <t>9789757384656</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Minos</t>
+          <t>Prens ve Dilenci</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9999750019480</t>
+          <t>9789757384100</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Metafizik</t>
+          <t>Pozitif Felsefe Kursları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>45</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757384687</t>
+          <t>9789944126632</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mary Poppins</t>
+          <t>Portrenin İçindeki Gizli Hüzün</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>20</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000013134</t>
+          <t>3990000012062</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>Phaidon</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>11.9</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000007219</t>
+          <t>9789757384113</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Marksizm ve Dil</t>
+          <t>Oyunlar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>3.7</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000013593</t>
+          <t>9786051271514</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kürt Aşiretleri Hakkında Sosyolojik Tetkikler</t>
+          <t>Osmanlının İzinde Haremde Dört Kadını Anlamak</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>3.7</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051270289</t>
+          <t>9789757384748</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Metot Üzerine Konuşma</t>
+          <t>Nedir Bu Felsefe?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054177783</t>
+          <t>9789757384663</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kritias</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000012067</t>
+          <t>9786054177806</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kratylos</t>
+          <t>Minos</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000007264</t>
+          <t>9999750019480</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Komünist Partisi Manifestosu</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>8</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757384120</t>
+          <t>9789757384687</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kodin</t>
+          <t>Mary Poppins</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>5.9</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757384236</t>
+          <t>3990000013134</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Karamazov Kardeşler 2 Cilt Takım</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>37.04</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757384571</t>
+          <t>3990000007219</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kamelyalı Kadın</t>
+          <t>Marksizm ve Dil</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>6.39</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055618353</t>
+          <t>3990000013593</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hükümdar</t>
+          <t>Kürt Aşiretleri Hakkında Sosyolojik Tetkikler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>14</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789757384359</t>
+          <t>9786051270289</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Goriot Baba</t>
+          <t>Metot Üzerine Konuşma</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789757384519</t>
+          <t>9786054177783</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther’in Acıları</t>
+          <t>Kritias</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>5.46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944126649</t>
+          <t>3990000012067</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Suadiye’de Aşktı</t>
+          <t>Kratylos</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>25.93</v>
+        <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789757384731</t>
+          <t>3990000007264</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Felsefeye Çağrı</t>
+          <t>Komünist Partisi Manifestosu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9999750012061</t>
+          <t>9789757384120</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Temel İlkeleri</t>
+          <t>Kodin</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>16.67</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789444126717</t>
+          <t>9789757384236</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Başlangıç İlkeleri</t>
+          <t>Karamazov Kardeşler 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>12.96</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051273341</t>
+          <t>9789757384571</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Tarihi</t>
+          <t>Kamelyalı Kadın</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>22</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789757384762</t>
+          <t>9786055618353</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Dr. Jekyll ve Mr. Hyde</t>
+          <t>Hükümdar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789757384021</t>
+          <t>9789757384359</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Don Quijote 2 Cilt Takım</t>
+          <t>Goriot Baba</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>37.5</v>
+        <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789757384243</t>
+          <t>9789757384519</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Diriliş</t>
+          <t>Genç Werther’in Acıları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>15</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757384403</t>
+          <t>9789944126649</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Geçmiş Suadiye’de Aşktı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>12</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789757384533</t>
+          <t>9789757384731</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Felsefeye Çağrı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>5.9</v>
+        <v>2</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789757384588</t>
+          <t>9999750012061</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dava</t>
+          <t>Felsefenin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>14</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789757384397</t>
+          <t>9789444126717</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Felsefenin Başlangıç İlkeleri</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000013162</t>
+          <t>9786051273341</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Candide ya da İyimserlik</t>
+          <t>Felsefe Tarihi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>5.46</v>
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000002993</t>
+          <t>9789757384762</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Burun, Palto, Neva Bulvarı, Delinin Defteri</t>
+          <t>Dr. Jekyll ve Mr. Hyde</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>6.39</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9999750143451</t>
+          <t>9789757384021</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Budala 2 Cilt Takım</t>
+          <t>Don Quijote 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>24</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789757384625</t>
+          <t>9789757384243</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Aya Yolculuk</t>
+          <t>Diriliş</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786051272009</t>
+          <t>9789757384403</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Atış Serbest</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757384045</t>
+          <t>9789757384533</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Atasözleri Sözlüğü Türkçe - Rusça Rusça - Türkçe</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>4.63</v>
+        <v>5.9</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054177813</t>
+          <t>9789757384588</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Antik Felsefe Metinler ve Açıklamalar</t>
+          <t>Dava</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>28</v>
+        <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757384250</t>
+          <t>9789757384397</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Anna Karenina 2 Cilt Takım</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>37.04</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051271705</t>
+          <t>3990000013162</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Anabasis (Onbinlerin Dönüşü)</t>
+          <t>Candide ya da İyimserlik</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>12</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000005446</t>
+          <t>3990000002993</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Konuşmaları</t>
+          <t>Burun, Palto, Neva Bulvarı, Delinin Defteri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>5</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789757384526</t>
+          <t>9999750143451</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Meyhane</t>
+          <t>Budala 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>11.9</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000131091</t>
+          <t>9789757384625</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Şiiri Antolojisi Cilt: 1</t>
+          <t>Aya Yolculuk</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>175</v>
+        <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057720658</t>
+          <t>9786051272009</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Varla Yok Arasında İstanbul Ermenileri</t>
+          <t>Atış Serbest</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055618155</t>
+          <t>9789757384045</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ludwing Feuerbach ve Klasik Alman Felsefesinin Sonu</t>
+          <t>Atasözleri Sözlüğü Türkçe - Rusça Rusça - Türkçe</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>20</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000031090</t>
+          <t>9786054177813</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Şiiri Antolojisi Cilt: 2</t>
+          <t>Antik Felsefe Metinler ve Açıklamalar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>175</v>
+        <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057593283</t>
+          <t>9789757384250</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Modern Felsefe Tartışmaları</t>
+          <t>Anna Karenina 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>60</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258330441</t>
+          <t>9786051271705</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Büyük Filtre</t>
+          <t>Anabasis (Onbinlerin Dönüşü)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>620</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257113298</t>
+          <t>3990000005446</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Berlin Emraz-ı Akliye Ve Asabiye Kongresi</t>
+          <t>Felsefe Konuşmaları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257335607</t>
+          <t>9789757384526</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Cüret Et</t>
+          <t>Meyhane</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>11.9</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257335966</t>
+          <t>3990000131091</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Dağlara Kar Düşer</t>
+          <t>Büyük Türk Şiiri Antolojisi Cilt: 1</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257313155</t>
+          <t>9786057720658</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ahlaksızlık Üzerine</t>
+          <t>Varla Yok Arasında İstanbul Ermenileri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>270</v>
+        <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257713849</t>
+          <t>9786055618155</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Küre</t>
+          <t>Ludwing Feuerbach ve Klasik Alman Felsefesinin Sonu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>680</v>
+        <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257255820</t>
+          <t>3990000031090</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Güncel Felsefe Tartışmaları</t>
+          <t>Büyük Türk Şiiri Antolojisi Cilt: 2</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>550</v>
+        <v>175</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257255561</t>
+          <t>9786057593283</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Zihin Felsefesi</t>
+          <t>Modern Felsefe Tartışmaları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257863360</t>
+          <t>9786258330441</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Felsefesi</t>
+          <t>Büyük Filtre</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>510</v>
+        <v>620</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257043144</t>
+          <t>9786257113298</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yarın - Yakın Gelecekte Teknoloji ve Toplum</t>
+          <t>Berlin Emraz-ı Akliye Ve Asabiye Kongresi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>820</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786053235781</t>
+          <t>9786257335607</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Atlası</t>
+          <t>Cüret Et</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051278421</t>
+          <t>9786257335966</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Latince Türkçe Sözlük</t>
+          <t>Dağlara Kar Düşer</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>1150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051277721</t>
+          <t>9786257313155</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Büyük Türk Şiiri Antolojisi (2 Cilt Takım)</t>
+          <t>Ahlaksızlık Üzerine</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>2460</v>
+        <v>270</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789757384151</t>
+          <t>9786257713849</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Faust</t>
+          <t>Akıllı Küre</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>910</v>
+        <v>680</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944126571</t>
+          <t>9786257255820</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Karanlık</t>
+          <t>Güncel Felsefe Tartışmaları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>760</v>
+        <v>550</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
+          <t>9786257255561</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Zihin Felsefesi</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786257863360</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi Felsefesi</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786257043144</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Yarın - Yakın Gelecekte Teknoloji ve Toplum</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786053235781</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk Atlası</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786051278421</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Latince Türkçe Sözlük</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786051277721</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Türk Şiiri Antolojisi (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9789757384151</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Faust</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9789944126571</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Karanlık</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
           <t>9786051277646</t>
         </is>
       </c>
-      <c r="B92" s="1" t="inlineStr">
+      <c r="B100" s="1" t="inlineStr">
         <is>
           <t>50 Derste Rusça (CD’li)</t>
         </is>
       </c>
-      <c r="C92" s="1">
+      <c r="C100" s="1">
         <v>780</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>