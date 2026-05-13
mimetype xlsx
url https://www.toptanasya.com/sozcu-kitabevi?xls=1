--- v0 (2025-11-03)
+++ v1 (2026-05-13)
@@ -85,985 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057188243</t>
+          <t>9786057368393</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Talebe Mustafa</t>
+          <t>Kazım Karabekir - Yetimler Babası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057338563</t>
+          <t>9786057393470</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Yorumuyla Atatürkçülük 3 - Devrimcilik ve Çağdaşlık</t>
+          <t>Yunus Emre</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>22</v>
+        <v>125</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057338570</t>
+          <t>9786057393494</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dış Politika Devletçilik ve Halkçılık</t>
+          <t>Ulusal Kurtuluş Savaşı’na Toplumsal Katkı Sağlayan Mitingler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>22</v>
+        <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057368386</t>
+          <t>9786057429544</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kültür Sanat Spor ve Basın</t>
+          <t>Sarıkamış Gerçeği - Beyaz Ölüm</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>27</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057338549</t>
+          <t>9786057393425</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Atatürkçülük ve Atatürkçü Felsefe</t>
+          <t>Atatürk’ün Fotoğrafına Bakarken</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057188212</t>
+          <t>9786057429520</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Laiklik ve Atatürk'ün Dine Bakışı</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>22</v>
+        <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057188229</t>
+          <t>9786057035394</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçilik Vatanseverlik Ve Ordu</t>
+          <t>O Kadınlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>20</v>
+        <v>95</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057338594</t>
+          <t>9786254433993</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi ve Tarım</t>
+          <t>Doktor Ağrım Var</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>26</v>
+        <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057338556</t>
+          <t>9786254433924</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetçilik Ulusal Egemenlik ve Birlik</t>
+          <t>Sevgiliye</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>18</v>
+        <v>125</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057338587</t>
+          <t>9786050637472</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Eğitim, Öğretim ve Öğretmen</t>
+          <t>Komünist Manifesto</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057188205</t>
+          <t>9786254433931</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kadın, Hümanizm ve Felsefe</t>
+          <t>Sanık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>23</v>
+        <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057338518</t>
+          <t>9786057188243</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Titanic Kemancıları</t>
+          <t>Talebe Mustafa</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057338501</t>
+          <t>9786057338563</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Darağacında 15 Kadın</t>
+          <t>Atatürk’ün Yorumuyla Atatürkçülük 3 - Devrimcilik ve Çağdaşlık</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057393449</t>
+          <t>9786057338570</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bağışıklık Diyeti</t>
+          <t>Dış Politika Devletçilik ve Halkçılık</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057368317</t>
+          <t>9786057368386</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İç Cephe Çökerse Ülke Çöker</t>
+          <t>Kültür Sanat Spor ve Basın</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>55</v>
+        <v>27</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057368324</t>
+          <t>9786057338549</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Masumiyet İstasyonu</t>
+          <t>Atatürkçülük ve Atatürkçü Felsefe</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>85</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057368300</t>
+          <t>9786057188212</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dünya Milletlerinin Gözüyle Atatürk</t>
+          <t>Laiklik ve Atatürk'ün Dine Bakışı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057393456</t>
+          <t>9786057188229</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeninde Nasıl Bir Türkiye?</t>
+          <t>Milliyetçilik Vatanseverlik Ve Ordu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057393401</t>
+          <t>9786057338594</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Vahdettin ve Mustafa Kemal - Saltanattan Cumhuriyete</t>
+          <t>Ekonomi ve Tarım</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>85</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057035301</t>
+          <t>9786057338556</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tebessüm</t>
+          <t>Cumhuriyetçilik Ulusal Egemenlik ve Birlik</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>80</v>
+        <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057429575</t>
+          <t>9786057338587</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Göçük Altında</t>
+          <t>Eğitim, Öğretim ve Öğretmen</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057429568</t>
+          <t>9786057188205</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Kadın, Hümanizm ve Felsefe</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057429551</t>
+          <t>9786057338518</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Adem'den Önce</t>
+          <t>Titanic Kemancıları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057429506</t>
+          <t>9786057338501</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türkiye İçin Ne Yapmalı?</t>
+          <t>Darağacında 15 Kadın</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>80</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057429513</t>
+          <t>9786057393449</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yakın Tarihin Perde Arkası</t>
+          <t>Bağışıklık Diyeti</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>75</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786254433979</t>
+          <t>9786057368317</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>09:06</t>
+          <t>İç Cephe Çökerse Ülke Çöker</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>75</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786254433962</t>
+          <t>9786057368324</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gerçekleri Arşiv Yazar</t>
+          <t>Masumiyet İstasyonu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057035370</t>
+          <t>9786057368300</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ecce Homo</t>
+          <t>Dünya Milletlerinin Gözüyle Atatürk</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>24</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057035387</t>
+          <t>9786057393456</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Yeni Dünya Düzeninde Nasıl Bir Türkiye?</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786254433948</t>
+          <t>9786057393401</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Korkma - Depremden Korunma Yolu</t>
+          <t>Vahdettin ve Mustafa Kemal - Saltanattan Cumhuriyete</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>50</v>
+        <v>85</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786254433955</t>
+          <t>9786057035301</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir İdam Mahkumunun Son Günü</t>
+          <t>Tebessüm</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>22</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057035318</t>
+          <t>9786057429575</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Baba’dan Fıkralar</t>
+          <t>Göçük Altında</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050637441</t>
+          <t>9786057429568</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Vahşetin Çağrısı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>65</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786050637458</t>
+          <t>9786057429551</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Adem'den Önce</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>65</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050637410</t>
+          <t>9786057429506</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Türkiye İçin Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>65</v>
+        <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050637427</t>
+          <t>9786057429513</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Yakın Tarihin Perde Arkası</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050637434</t>
+          <t>9786254433979</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>09:06</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050637465</t>
+          <t>9786254433962</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Gerçekleri Arşiv Yazar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>65</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057035356</t>
+          <t>9786057035370</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İnsan Olmaktır Dindarlık</t>
+          <t>Ecce Homo</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786050637403</t>
+          <t>9786057035387</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786050637489</t>
+          <t>9786254433948</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bağışıklık Diyeti</t>
+          <t>Korkma - Depremden Korunma Yolu</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786050637496</t>
+          <t>9786254433955</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Altıncı Koğuş</t>
+          <t>Bir İdam Mahkumunun Son Günü</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057035332</t>
+          <t>9786057035318</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Efendi ve Uşağı</t>
+          <t>Baba’dan Fıkralar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057338525</t>
+          <t>9786050637441</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Fatih'in Fedaisi Kara Murat - Aşk ve Kan</t>
+          <t>Yeni Dünya</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>65</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057188236</t>
+          <t>9786050637458</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Veba</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057368379</t>
+          <t>9786050637410</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dil Devrimi ve Türk Dilinin Kökeni</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057429599</t>
+          <t>9786050637427</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş-ı Veli Felsefesi</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057368362</t>
+          <t>9786050637434</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Başın Öne Eğilmesin</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>95</v>
+        <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057368355</t>
+          <t>9786050637465</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Resimli İngilizce – Türkçe Sözlük</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>125</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057368348</t>
+          <t>9786057035356</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Toprağa Düşen Sevdalar</t>
+          <t>İnsan Olmaktır Dindarlık</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>125</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057368331</t>
+          <t>9786050637403</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Fıkralar</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057393487</t>
+          <t>9786050637489</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif’i Anlamak</t>
+          <t>Bağışıklık Diyeti</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>100</v>
+        <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057393463</t>
+          <t>9786050637496</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Felsefesi</t>
+          <t>Altıncı Koğuş</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>22</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057393432</t>
+          <t>9786057035332</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çanakkale’den Gelibolu’ya 1915</t>
+          <t>Efendi ve Uşağı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057393418</t>
+          <t>9786057338525</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Müjdat Gezen</t>
+          <t>Fatih'in Fedaisi Kara Murat - Aşk ve Kan</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057429537</t>
+          <t>9786057188236</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Niçin Atatürk</t>
+          <t>Kızıl Veba</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057429582</t>
+          <t>9786057368379</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Amerika'nın Gölgesinde</t>
+          <t>Dil Devrimi ve Türk Dilinin Kökeni</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>189</v>
+        <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057035349</t>
+          <t>9786057429599</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Hacı Bektaş-ı Veli Felsefesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>115</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057035363</t>
+          <t>9786057368362</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Din ve Kadın</t>
+          <t>Başın Öne Eğilmesin</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>125</v>
+        <v>95</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057035325</t>
+          <t>9786057368355</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dağların Kartalı Hilmo</t>
+          <t>Resimli İngilizce – Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786254433986</t>
+          <t>9786057368348</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Dövlet</t>
+          <t>Toprağa Düşen Sevdalar</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786254433917</t>
+          <t>9786057368331</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar?</t>
+          <t>Siyasi Fıkralar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
+          <t>9786057393487</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Akif’i Anlamak</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786057393463</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Mevlana Felsefesi</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786057393432</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale’den Gelibolu’ya 1915</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786057393418</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Müjdat Gezen</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786057429537</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Niçin Atatürk</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786057429582</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Amerika'nın Gölgesinde</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786057035349</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Diş</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786057035363</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Din ve Kadın</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786057035325</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Dağların Kartalı Hilmo</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786254433986</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Dövlet</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786254433917</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Ne İle Yaşar?</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9786254433900</t>
         </is>
       </c>
-      <c r="B64" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>İnan Kardeşim Kazanacağız!</t>
         </is>
       </c>
-      <c r="C64" s="1">
+      <c r="C75" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>