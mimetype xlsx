--- v0 (2026-02-26)
+++ v1 (2026-07-03)
@@ -109,151 +109,151 @@
         <is>
           <t>9786259394909</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Silahların Gölgesinde Kimlik Arayışı</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786050651461</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Antik Çağdan Günümüze Ermeni Tarihi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>370</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786050651478</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Amerika 1872 Modern Toplumun İğrençlikleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786050651454</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Huzurun ve Özgürlüğün Bedeli</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786050651447</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Hayvan Çiftliği - Bir Peri Masalı</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786050651430</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Legal English Dictionary</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786050651416</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İrade Terbiyesi</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786050651423</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>YDS &amp; YÖKDİL (Reading&amp;Vocabulary) - Yek Metot Seviye 2</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786050651409</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Love Reading - Yek Metot Seviye 2</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>