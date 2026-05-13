--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -154,321 +154,321 @@
         <is>
           <t>9786259587110</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Ben Benim: Kendini Bilme Üzerine Öğretiler</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>349</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057272799</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Starbucks - Bir Bardak Kahveyle İnsan Ruhuna İlham Vermek</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>319</v>
+        <v>399</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057272775</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Yalancının Beden Dili</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>289</v>
+        <v>349</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057272782</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Tozlu Yollardan Umuda</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>319</v>
+        <v>349</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057272720</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Dünyayı Değiştiren Makine</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>319</v>
+        <v>399</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057272768</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İyi Yazmak Üzerine: Düzyazı İçin Yol Haritası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>319</v>
+        <v>399</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057272737</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Milyar Dolarlık Kitap - İş Dünyasının En Güçlü Liderleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>199</v>
+        <v>249</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057272744</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Sihir Dükkanı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>289</v>
+        <v>349</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057272751</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Konuşmayı Kes, Harekete Geç</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>289</v>
+        <v>349</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057272706</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Savaşçı Tanrıçanın Yolu</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>289</v>
+        <v>349</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057272713</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Mükemmelin Peşinde</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>289</v>
+        <v>349</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057081186</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Olumlu Ebeveynlik Aile Bağlarını Nasıl Güçlendirir?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>199</v>
+        <v>249</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057081193</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bebeğiniz İçin Adım Adım Uyku Rehberi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>199</v>
+        <v>249</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057081162</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Google'da Çalışacak Kadar Akıllı Mısınız?</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>289</v>
+        <v>349</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057081179</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Etkin Yönetici: Doğru Olanı Başarmak için Bir Rehber</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>289</v>
+        <v>349</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057081155</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Mutluluk Dağıtmak</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>289</v>
+        <v>349</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057081124</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Büyük İnisiyeler Dinlerin Gizli Tarihi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>319</v>
+        <v>449</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057081131</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Hayatınıza Yer Açın</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>199</v>
+        <v>249</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057081148</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Para Nasıl Kaybedilir?</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>289</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057081100</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Tesla Sihirbaz</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>399</v>
+        <v>499</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057081117</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Pes Etme</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>32</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>