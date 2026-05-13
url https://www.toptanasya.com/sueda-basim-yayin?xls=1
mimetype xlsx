--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,70 +85,1960 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059505390</t>
+          <t>9786257575690</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>40 Şair 40 Şiir</t>
+          <t>Ebedi Hayata Merhaba</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
+          <t>9786059505444</t>
+        </is>
+      </c>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberime İnanıyorum Çünkü</t>
+        </is>
+      </c>
+      <c r="C3" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="1" t="inlineStr">
+        <is>
+          <t>9786059505994</t>
+        </is>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Muhammed (sav) Peygamberliğin İspatı</t>
+        </is>
+      </c>
+      <c r="C4" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="1" t="inlineStr">
+        <is>
+          <t>9786257575683</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Sanal Macera (Peygamberimizin İzinde)</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786257575676</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Makinesi (Peygamberimizin Devrine Yolculuk)</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786257575706</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Özne</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786257575317</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Musibetlere Kur'an ve Sünnetten Teselliler</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786257575270</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Evlilik ve Aile Huzuru</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786257575225</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Elmadan Bakmak</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786257575249</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>İnanıyorum Çünkü</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786257575232</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Abdullah'ın Not Defteri</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786056627552</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Yaz Okulu Kitabı</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786257575096</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Bediüzzaman Nasıl Öğrenirdi?</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786059505765</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Benim Yazı Eserim - Birinci Söz</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786058681910</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Benim Tatil Kitabım 3</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786058681903</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Benim Tatil Kitabım 2</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786058762503</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Benim Tatil Kitabım 1</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786059505260</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Benim Tatil Arkadaşım 2</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786059505253</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Benim Tatil Arkadaşım 1</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786257575034</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Benim Kılavuzum Kur'an</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786059505048</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimizin Hayatından Mucizeler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786059505550</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Güzel Sözün Yankısı</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786059505529</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Görünmeyen Dostlar - Melekler</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786059505703</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Zeynep'in Dişleri - Sağlık (Çanta Boy)</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786059505352</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Zeynep'in Dişleri</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786059505666</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Görmeyen Küçük Mimarlar - Azim (Çanta Boy)</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786058762558</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Yunuslarla Kur'an Harflerini Öğreniyorum (Boyama Kitabı)</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786059505475</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Görmeyen Küçük Mimarlar - Engelsiz Masal</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786058681965</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıca Karikatür Kitabı Gülelim Eğlenelim</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786059505628</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Şato - Dikkatli Olmak (Çanta Boy)</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786059505468</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Gizemli Şato - Dikkatli Olmak</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786059505956</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Yaratılanı Yaratandan Ötürü Severim (Enes'in Gözlüğü 8 - Sevgi)</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786050241136</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Ev Okulu Seti</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>8682279688817</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Enes'in Gözlüğü Seti (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786059505215</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Vatanın Gözyaşları</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786059505925</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Vatan Sevgisi İmandandır (Enes'in Gözlüğü 5 - Vatanseverlik)</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786059505383</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Elmalı Bağ</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786059505543</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Topkapı Gezisi</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786058454590</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Elifbatik Atasözleri (Osmanlıca)</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786056627545</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Temel Dini Bilgiler</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786059505697</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Tavşanya - Çevre Temizliği (Çanta Boy)</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786059505505</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Tavşanya</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786058454507</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Tarihten Notlar (Osmanlıca Matbu-Rika Hat)</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786059505567</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Düzenli Ol, Rahat Yaşa</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786257575058</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Doku Say ve İpek Kuyruk 2 - Bir Kurban Masalı</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786059505796</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Doku Say ve İpek Kuyruk 1 - Bir Ramazan Masalı</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786059505963</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Doğrunun Yardımcısı Allah'tır</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786059505246</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Deyimlerimiz ve Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786059505079</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Delilleriyle İman Esasları (Osmanlıca)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786059505598</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Değerli Masallar Seti Çanta Boy (10 Kitap)</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>8682279624136</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Değerli Masallar Seti (9 Kitap)</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786059505918</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Her Şeye Hakkını Ver</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786059505123</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Osmanlıca Eğitim Seti (12 Kitap)</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786059505789</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Herkese Merhaba Arkadaşlar - Bu Benim Hikayem</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786059505659</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Çılgın Tavşan - Yardımlaşma (Çanta Boy)</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786059505451</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Çılgın Tavşan - Yardımlaşma</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786059505437</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>İttihad-ı Muhammedi Cemiyeti Ve Bediüzzaman Said Nursi</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786059505895</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Allah Dost İse Herşey Dosttur (Enes'in Gözlüğü 1 - Dostluk)</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786058681934</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Risale-i Nur'un Mahiyeti ve İstifade Yolları</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786059505109</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Risale-i Nur Istılahları</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786059505734</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Resimli Küçük Sözler 3</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786059505727</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Resimli Küçük Sözler 2</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786059505710</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Resimli Küçük Sözler 1</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786059505345</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Orman Yürüyüşü</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786059505611</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Nurdan'ın Renkli Defteri 3</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786059505604</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Nurdan'ın Renkli Defteri 2</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786059505741</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Nurdan'ın Renkli Defteri 1</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786059505093</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Nur'dan Maddeler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786059505536</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Ayşe'nin İlacı</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786059505031</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Nur Hikayeleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786059505833</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Ne Zaman Teşekkür Ederiz</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786059505840</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Ne Zaman Özür Dilerim Deriz</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786257575089</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Ateistlere De Ki! 2 - Evrim Eleştirisi</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786059505857</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Ne Zaman Lütfen Deriz</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786257575072</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Ateistlere De Ki! 1 - Allah'ın Varlığına Dair Deliller</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786059505864</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Ne Zaman İnşaallah Deriz</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786059505819</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Ne Zaman Elhamdülillah Deriz</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786059505871</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Ne Zaman Deriz Seti (6 Kitap)</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786059505826</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Ne Zaman Bismillah Deriz</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786058762534</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Namaz Kılıyorum (Boyama Kitabı) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786059505673</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Minik Kabak - Dengeli Beslenme (Çanta Boy)</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786059505222</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaşım Batuta</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786059505499</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Minik Kabak</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786059505680</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Minik Ekmek - Israf Etmemek (Çanta Boy)</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786059505482</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Minik Ekmek</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786059505512</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>20 Konuda Ehl-i Sünnet Müdafaası</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786059505024</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Kelimelerin Kökenlerine Yolculuk</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786059505413</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Kibirli Bülbül - Güzel Ahlak</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786059505062</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Açıklamalı 40 Atasözü</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786059505406</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Ahmet ile Duman</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786059505635</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Ahmet ile Dumani - Hayvan Sevgisi (Çanta Boy)</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786059505888</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Sabır İçinde Şükür Vardır (Enes'in Gözlüğü 2 - Sabır)</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786059505420</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Ladi Maki</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786059505642</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Ladi Maki - Arkadaşlık (Çanta Boy)</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786059505901</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Allah'ım Yardımlarımızı Kabul Et (Enes'in Gözlüğü 3 - Yardımseverlik)</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786059505970</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Allah'ım Ağır Yük Yükleme (Enes'in Gözlüğü 10 - Sorumluluk)</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786059505949</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Allah'a Saygı Şükürle Olur (Enes'in Gözlüğü 7 - Saygı)</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786059505239</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Bediüzzaman'dan Siyasi ve İçtimai Tespitler</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786059505338</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Gönülleri Fetheden Adam Eddai</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786058454514</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>İslam Medeniyetinin Osmanlı Yorumu</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786058454521</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Nurdan Damlalar</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786058454576</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>İstikamet Yolu</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786056627569</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>İzmirli İsmail Hakkı Düşüncesinde İmam Gazzali</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786058762596</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Ayet ve Hadislerle İslam Ahlakı</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786058681941</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Hizmetkar Liderlik Modeli</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786059505000</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Harika Hikayeler (Osmanlıca)</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786058681927</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Tebliğ Usulleri</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786058681996</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>İrfan Meclisi</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786058681989</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Delilleriyle İman Esasları</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786058454538</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Çanakkale Mektupları</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786059505055</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Osmanlıca Elifba</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786059505086</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Kainattaki Ölçüler Dengeler ve Hz. Allah</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786058454552</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Yüksek Ruhlar (Osmanlıca)</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786058762510</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Risale-i Nur Konularına Giriş</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786056627583</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>İslam Alimlerinin Hayatından Hatıralar</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786059505369</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Olanda Hayrı Gör (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786059505291</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Tesettür (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786059505314</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>İman Bir Bütündür (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786059505116</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>İlim ve Kur'an Harfleri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786059505130</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Allah'ım Bana Namaz Kılmayı Nasip Et</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786056627507</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Peygamberin Hayatı</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786058454545</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an ve Sünnete Göre Ehl-i Kitab</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786058454569</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Yüksek Ruhlar</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786056627576</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>İslam Alimlerinin Hayatından Hatıralar (Osmanlıca)</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786056627521</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Nasreddin Hocamız'dan Fıkralar</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786058454583</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Elifbatik Atasözleri Kitabı</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786059505390</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>40 Şair 40 Şiir</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
           <t>9786056627590</t>
         </is>
       </c>
-      <c r="B3" s="1" t="inlineStr">
+      <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Harika Hikayeler</t>
         </is>
       </c>
-      <c r="C3" s="1">
-        <v>130</v>
+      <c r="C129" s="1">
+        <v>140</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>