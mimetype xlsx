--- v1 (2025-12-15)
+++ v2 (2026-05-13)
@@ -85,385 +85,850 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057142887</t>
+          <t>9786057142825</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İcra ve İflas Hukuku Pratik Çalışma Kitabı</t>
+          <t>Yenilenebilir Enerjiler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057142863</t>
+          <t>9786057142818</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukuku Pratik Çalışma Kitabı</t>
+          <t>Tebligat Hukuku</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057142801</t>
+          <t>9786057015280</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Sosyolojisi</t>
+          <t>Medeni Usul Hukuku Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>550</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057015297</t>
+          <t>5550000000181</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukukunda Kanun Yollarına Kötüniyetle Başvuru</t>
+          <t>Tıbbi Nebevi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056516641</t>
+          <t>9789944091916</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gelenekten Geleceğe Eğitim Bilimi</t>
+          <t>Kültür Köprüsü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056516689</t>
+          <t>9786058105935</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gerekçeli - Notlu Hukuk Muhakemeleri Kanunu ve İlgili Mevzuat (Ciltli)</t>
+          <t>İlgiliye Mektuplar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058105904</t>
+          <t>9786058105942</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mikro İktisadi Analiz</t>
+          <t>İktisadi Komedya</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056516696</t>
+          <t>9789754108243</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Devleti</t>
+          <t>Artukoğulları Sikkeleri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944091978</t>
+          <t>8690102931344</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkileri Anlamak</t>
+          <t>Arnavutça Konuşalım</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058105928</t>
+          <t>8690102931542</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Biyolojik Psikoloji</t>
+          <t>KGB</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056516658</t>
+          <t>8690102931481</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ulaştırma Ekonomisi</t>
+          <t>Konfüçyüs'ün Öğretileri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944091985</t>
+          <t>2012010003283</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Dönüşen Toplum - Dönüşen Hukuk 1: Metamorfoz</t>
+          <t>Bulgarca Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057015242</t>
+          <t>9786058105980</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukuku Kapsamında Usuli İşlemlerde İrade Bozuklukları</t>
+          <t>İktisadın Kırk Ambarı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>375</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057015259</t>
+          <t>3990000026952</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dönüşen Toplum - Dönüşen Hukuk 4: İletişim ve Hukuk</t>
+          <t>Rüya Yorumları Ansiklopedisi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057015235</t>
+          <t>9789944091961</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Medeni Usul Hukukunda Belge Kavramı</t>
+          <t>Kral Oidipus</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056516610</t>
+          <t>9789944091954</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Ticaret Para ve Finans</t>
+          <t>Antigone</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056516672</t>
+          <t>9789944091992</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Adalet Psikolojisi</t>
+          <t>Boşanmanın Hukuki Sonuçlarında Arabuluculuk</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>600</v>
+        <v>230</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056516634</t>
+          <t>9789944091947</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yöntem</t>
+          <t>İslam Hukuku Dersleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058105911</t>
+          <t>3990000017950</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Phronesis - Dönüşen Toplum/Dönüşen Hukuk 3</t>
+          <t>Parapsikoloji Tanrı Sırları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058105997</t>
+          <t>9786057015211</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mikro İktisat</t>
+          <t>Adalete Yönelmiş Bir Toplumsal Düzen Olarak Hukuk: Prof. Dr. Yasemin Işıktaç Armağanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>999</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056516627</t>
+          <t>9786056516665</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Eğitim Sistemleri</t>
+          <t>Adli Yargı İlk Derece Mahkemeleri ve Bölge Adliye Mahkemesi Kalem Mevzuatı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057142849</t>
+          <t>9786057015273</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Eşitlik ve Adalet Üzerine</t>
+          <t>İcra ve İflas Hukuku Pratik Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
+          <t>9780000000088</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Saatlerin Hazinesi</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786057015266</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>7327 Sayılı Kanun İle 2004 Sayılı İcra ve İflas Kanunu’nun Konkordatoya İlişkin Hükümlerinde Yapılan Değişikliklerin Değerlendirilmesi</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786057015204</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Yargı Örgütü</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786058105966</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Kuyucaklı Yusuf</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786058105959</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>İçimizdeki Şeytan</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786058105973</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Kürk Mantolu Madonna</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9789944091923</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dili Kompozisyon</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786056516603</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Uyuşmazlıklarında Arabuluculuk Sempozyumu 1</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>8690102931887</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Burçlar ve Yıldızlar</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057142887</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>İcra ve İflas Hukuku Pratik Çalışma Kitabı</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057142863</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Usul Hukuku Pratik Çalışma Kitabı</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786057142801</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786057015297</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Usul Hukukunda Kanun Yollarına Kötüniyetle Başvuru</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786056516641</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Gelenekten Geleceğe Eğitim Bilimi</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786056516689</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Gerekçeli - Notlu Hukuk Muhakemeleri Kanunu ve İlgili Mevzuat (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786058105904</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Mikro İktisadi Analiz</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786056516696</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Yahudi Devleti</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789944091978</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası İlişkileri Anlamak</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786058105928</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Biyolojik Psikoloji</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786056516658</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Ulaştırma Ekonomisi</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789944091985</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşen Toplum - Dönüşen Hukuk 1: Metamorfoz</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786057015242</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Usul Hukuku Kapsamında Usuli İşlemlerde İrade Bozuklukları</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786057015259</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşen Toplum - Dönüşen Hukuk 4: İletişim ve Hukuk</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786057015235</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Usul Hukukunda Belge Kavramı</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786056516610</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Ticaret Para ve Finans</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786056516672</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Adalet Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786056516634</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Yöntem</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786058105911</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Phronesis - Dönüşen Toplum/Dönüşen Hukuk 3</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786058105997</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Mikro İktisat</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786056516627</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Karşılaştırmalı Eğitim Sistemleri</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786057142849</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Eşitlik ve Adalet Üzerine</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
           <t>9786057142870</t>
         </is>
       </c>
-      <c r="B24" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>İcra ve İflas Hukuku Pratik Çalışma Kitabı</t>
         </is>
       </c>
-      <c r="C24" s="1">
+      <c r="C55" s="1">
         <v>550</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>