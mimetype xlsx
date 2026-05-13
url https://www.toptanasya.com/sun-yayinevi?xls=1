--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -199,66 +199,66 @@
         <is>
           <t>9789756216231</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>İzlenimler - Impressions Piyano İçin Yedi Parça</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789756216040</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Solfej 2</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789756216378</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Solfej 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9799756216056</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Seksen Yılın En Güzel Okul Şarkıları</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789756216248</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>