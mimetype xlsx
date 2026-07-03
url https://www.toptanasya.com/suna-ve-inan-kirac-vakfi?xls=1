--- v0 (2026-02-26)
+++ v1 (2026-07-03)
@@ -139,51 +139,51 @@
         <is>
           <t>9786054642663</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>İdealler Gerçekleşirken</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786054642564</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Ömrümden Uzun İdeallerim Var</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789756561881</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Lycian Journal 1892 (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>1500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>