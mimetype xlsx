--- v0 (2026-02-17)
+++ v1 (2026-04-22)
@@ -85,625 +85,760 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255529367</t>
+          <t>9786255529619</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Neo Selefîlere Reddiyye</t>
+          <t>Ru’yet-i Hilalin Tesbiti</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255529244</t>
+          <t>9786255529565</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>er-Letaifu'l Beyaniyye fi'd Dekaiki'l Kur'aniyye Al-i İmran Suresi Tefsiri (Ciltli)</t>
+          <t>Cariye ve Nuzul Hadisleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>900</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255529107</t>
+          <t>9786255529572</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İlâhî İkramlar Tahâvî Akîdesi Şerhi</t>
+          <t>İslam açısından Laiklik ve Demokrasi</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255529091</t>
+          <t>9786255529534</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>er-Letaifu’l Beyaniyye fi’d Dekaiki’l Kur’aniyye Fatiha ve Bakara Suresi Tefsiri (Ciltli)</t>
+          <t>Feydu’l Bari Ala Sahîhi’l Buhari 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>2000</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256763340</t>
+          <t>9786255529527</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mücessimeyi Susturmak</t>
+          <t>Feydu’l Barî Ala Sahîhi’l Buhari 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256763982</t>
+          <t>9786255529541</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Batiniyye Fırkasının Sırlarının ve Karmatiler Hakkındaki Haberlerin İfşası</t>
+          <t>Feydu’l Bari Ala Sahihi’l Buhari 4. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256763975</t>
+          <t>9786258230987</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hükümlerin Sırları Ve Hikmetleri</t>
+          <t>Feydu’l Bari Ala Sahihi’l Buhari 5. CİLT (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256763968</t>
+          <t>9786255529503</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>er-Risaletü’l Alaiyye fi’l Hikemi’l İlahiyye (Ciltli)</t>
+          <t>İstiva ve Keyfiyyet Meselesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256763746</t>
+          <t>9786255529510</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Parlak Kılıç (Ciltli)</t>
+          <t>El-İstiva ve Mes'eletü'l Keyfiyye</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256763739</t>
+          <t>9786255529367</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Talak Ahkamı Bir Lafızla Verilen Üç Talak Meselesi</t>
+          <t>Neo Selefîlere Reddiyye</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256763753</t>
+          <t>9786255529244</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadreddin Yüksel Hayatı, Mücadelesi ve Makaleleri (Ciltli)</t>
+          <t>er-Letaifu'l Beyaniyye fi'd Dekaiki'l Kur'aniyye Al-i İmran Suresi Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258230949</t>
+          <t>9786255529107</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Feydu’l Bari Ala Sahıhi’l Buhari 1. Cilt (Ciltli)</t>
+          <t>İlâhî İkramlar Tahâvî Akîdesi Şerhi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256763647</t>
+          <t>9786255529091</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İmam Muhammed Eş-Şeybani - Hayatı ve Eserleri</t>
+          <t>er-Letaifu’l Beyaniyye fi’d Dekaiki’l Kur’aniyye Fatiha ve Bakara Suresi Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256763654</t>
+          <t>9786256763340</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İmam Hasan b. Ziyad El-Lu'lui ve İmam Muhammed b. Şuca' Es-Selci</t>
+          <t>Mücessimeyi Susturmak</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258230291</t>
+          <t>9786256763982</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mukaddimat (Ciltli)</t>
+          <t>Batiniyye Fırkasının Sırlarının ve Karmatiler Hakkındaki Haberlerin İfşası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258230642</t>
+          <t>9786256763975</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Metottan Alınacak Dersler</t>
+          <t>İlahi Hükümlerin Sırları Ve Hikmetleri</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258230635</t>
+          <t>9786256763968</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Neo Şiiliğin Hakikati</t>
+          <t>er-Risaletü’l Alaiyye fi’l Hikemi’l İlahiyye (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258230994</t>
+          <t>9786256763746</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mealcilerin Safsataları</t>
+          <t>Parlak Kılıç (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258230918</t>
+          <t>9786256763739</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yeni İlm-i Kelam</t>
+          <t>Talak Ahkamı Bir Lafızla Verilen Üç Talak Meselesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258230796</t>
+          <t>9786256763753</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İmam Ebu Ca’fer Et-tahavi</t>
+          <t>Molla Sadreddin Yüksel Hayatı, Mücadelesi ve Makaleleri (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258230758</t>
+          <t>9786258230949</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tarihten İbretler</t>
+          <t>Feydu’l Bari Ala Sahıhi’l Buhari 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258230611</t>
+          <t>9786256763647</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Makalatu'l Kevseri (Ciltli)</t>
+          <t>İmam Muhammed Eş-Şeybani - Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>2000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258230628</t>
+          <t>9786256763654</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>El-Letaifu’l Beyaniyye fi’d-Dekaiki’l Kur’aniyye Suretü Yusuf</t>
+          <t>İmam Hasan b. Ziyad El-Lu'lui ve İmam Muhammed b. Şuca' Es-Selci</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258230529</t>
+          <t>9786258230291</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ed-Difa’ ani’l Ehadısi’s Sahıha (Ciltli)</t>
+          <t>Mukaddimat (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258230567</t>
+          <t>9786258230642</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Der Einfluss der edlen Hadīṯe auf die Meinungsverschiedenheiten unter den Rechtsgelehrten</t>
+          <t>Nebevi Metottan Alınacak Dersler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258230475</t>
+          <t>9786258230635</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygambere Veya Sahabilerden Birine Sövmenin Hükmü</t>
+          <t>Neo Şiiliğin Hakikati</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258230482</t>
+          <t>9786258230994</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Et-Tasrih</t>
+          <t>Mealcilerin Safsataları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257138758</t>
+          <t>9786258230918</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>El-Vuduh Ve'l-ibham F''l-Elfazi İnde'l-Usuliyyîn</t>
+          <t>Yeni İlm-i Kelam</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257138765</t>
+          <t>9786258230796</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Turuku Delaleti'l-elfaz Ale'l-ahkami'l-muttefik Aleyha İnde'l-usuliyyin</t>
+          <t>İmam Ebu Ca’fer Et-tahavi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257138925</t>
+          <t>9786258230758</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kader Meselesindeki Hatalı Görüşlerin Tashihi</t>
+          <t>Tarihten İbretler</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257138956</t>
+          <t>9786258230611</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İmam Ebu Yusuf Hayatı, Eserleri Ve Fıkhi Görüşleri</t>
+          <t>Makalatu'l Kevseri (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257138444</t>
+          <t>9786258230628</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ezberlenmesi Kolay Yüz Sahih Hadis-i Şerif'den Dersler ve Öğütler</t>
+          <t>El-Letaifu’l Beyaniyye fi’d-Dekaiki’l Kur’aniyye Suretü Yusuf</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257138222</t>
+          <t>9786258230529</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kitabu't-Tevhid Şerhi - Sahih-i Buhari</t>
+          <t>Ed-Difa’ ani’l Ehadısi’s Sahıha (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>380</v>
+        <v>600</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257138239</t>
+          <t>9786258230567</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tekfir Ahkamı ve Zaruriyyat-ı Diniyye Meseleleri</t>
+          <t>Der Einfluss der edlen Hadīṯe auf die Meinungsverschiedenheiten unter den Rechtsgelehrten</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257138055</t>
+          <t>9786258230475</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Te’nibu’l Hatib (Ciltli)</t>
+          <t>Hz. Peygambere Veya Sahabilerden Birine Sövmenin Hükmü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257138109</t>
+          <t>9786258230482</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l-İman Şerhi - Sahih-i Buhari</t>
+          <t>Et-Tasrih</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056992902</t>
+          <t>9786257138758</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hanefi İmamların Müteşabihat Karşısındaki Tutumları</t>
+          <t>El-Vuduh Ve'l-ibham F''l-Elfazi İnde'l-Usuliyyîn</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257138048</t>
+          <t>9786257138765</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Keşfu’l Esrar Fi Şerh-i Risale-i Birgivi</t>
+          <t>Turuku Delaleti'l-elfaz Ale'l-ahkami'l-muttefik Aleyha İnde'l-usuliyyin</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
+          <t>9786257138925</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Kader Meselesindeki Hatalı Görüşlerin Tashihi</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786257138956</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>İmam Ebu Yusuf Hayatı, Eserleri Ve Fıkhi Görüşleri</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786257138444</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Ezberlenmesi Kolay Yüz Sahih Hadis-i Şerif'den Dersler ve Öğütler</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786257138222</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Kitabu't-Tevhid Şerhi - Sahih-i Buhari</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786257138239</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Tekfir Ahkamı ve Zaruriyyat-ı Diniyye Meseleleri</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786257138055</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Te’nibu’l Hatib (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786257138109</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Kitabu’l-İman Şerhi - Sahih-i Buhari</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786056992902</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Hanefi İmamların Müteşabihat Karşısındaki Tutumları</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786257138048</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Keşfu’l Esrar Fi Şerh-i Risale-i Birgivi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
           <t>9786056992940</t>
         </is>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Hanefilerin Fıkhi Konularda Sünnetten Delilleri (Ciltli)</t>
         </is>
       </c>
-      <c r="C40" s="1">
+      <c r="C49" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>