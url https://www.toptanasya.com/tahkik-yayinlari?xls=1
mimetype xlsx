--- v1 (2026-04-22)
+++ v2 (2026-07-03)
@@ -85,760 +85,790 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255529619</t>
+          <t>9786255529626</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ru’yet-i Hilalin Tesbiti</t>
+          <t>Er-Letâifu’l Beyâniyye fi’d Dekâiki’l Kur’âniyye Hûd ve Yûsuf Sûresi Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>120</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255529565</t>
+          <t>9786255529558</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Cariye ve Nuzul Hadisleri</t>
+          <t>Er-Letâifu’l Beyâniyye fi’d Dekâiki’l Kur’âniyye A’râf Sûresi Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255529572</t>
+          <t>9786255529619</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İslam açısından Laiklik ve Demokrasi</t>
+          <t>Ru’yet-i Hilalin Tesbiti</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255529534</t>
+          <t>9786255529565</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Feydu’l Bari Ala Sahîhi’l Buhari 3. Cilt (Ciltli)</t>
+          <t>Cariye ve Nuzul Hadisleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>1400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255529527</t>
+          <t>9786255529572</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Feydu’l Barî Ala Sahîhi’l Buhari 2. Cilt (Ciltli)</t>
+          <t>İslam açısından Laiklik ve Demokrasi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255529541</t>
+          <t>9786255529534</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Feydu’l Bari Ala Sahihi’l Buhari 4. Cilt (Ciltli)</t>
+          <t>Feydu’l Bari Ala Sahîhi’l Buhari 3. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>1400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258230987</t>
+          <t>9786255529527</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Feydu’l Bari Ala Sahihi’l Buhari 5. CİLT (Ciltli)</t>
+          <t>Feydu’l Barî Ala Sahîhi’l Buhari 2. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>1400</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255529503</t>
+          <t>9786255529541</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İstiva ve Keyfiyyet Meselesi</t>
+          <t>Feydu’l Bari Ala Sahihi’l Buhari 4. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255529510</t>
+          <t>9786258230987</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>El-İstiva ve Mes'eletü'l Keyfiyye</t>
+          <t>Feydu’l Bari Ala Sahihi’l Buhari 5. CİLT (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255529367</t>
+          <t>9786255529503</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Neo Selefîlere Reddiyye</t>
+          <t>İstiva ve Keyfiyyet Meselesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255529244</t>
+          <t>9786255529510</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>er-Letaifu'l Beyaniyye fi'd Dekaiki'l Kur'aniyye Al-i İmran Suresi Tefsiri (Ciltli)</t>
+          <t>El-İstiva ve Mes'eletü'l Keyfiyye</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>900</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255529107</t>
+          <t>9786255529367</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İlâhî İkramlar Tahâvî Akîdesi Şerhi</t>
+          <t>Neo Selefîlere Reddiyye</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255529091</t>
+          <t>9786255529244</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>er-Letaifu’l Beyaniyye fi’d Dekaiki’l Kur’aniyye Fatiha ve Bakara Suresi Tefsiri (Ciltli)</t>
+          <t>er-Letaifu'l Beyaniyye fi'd Dekaiki'l Kur'aniyye Al-i İmran Suresi Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>2000</v>
+        <v>900</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256763340</t>
+          <t>9786255529107</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mücessimeyi Susturmak</t>
+          <t>İlâhî İkramlar Tahâvî Akîdesi Şerhi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256763982</t>
+          <t>9786255529091</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Batiniyye Fırkasının Sırlarının ve Karmatiler Hakkındaki Haberlerin İfşası</t>
+          <t>er-Letaifu’l Beyaniyye fi’d Dekaiki’l Kur’aniyye Fatiha ve Bakara Suresi Tefsiri (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256763975</t>
+          <t>9786256763340</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İlahi Hükümlerin Sırları Ve Hikmetleri</t>
+          <t>Mücessimeyi Susturmak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256763968</t>
+          <t>9786256763982</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>er-Risaletü’l Alaiyye fi’l Hikemi’l İlahiyye (Ciltli)</t>
+          <t>Batiniyye Fırkasının Sırlarının ve Karmatiler Hakkındaki Haberlerin İfşası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256763746</t>
+          <t>9786256763975</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Parlak Kılıç (Ciltli)</t>
+          <t>İlahi Hükümlerin Sırları Ve Hikmetleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256763739</t>
+          <t>9786256763968</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Talak Ahkamı Bir Lafızla Verilen Üç Talak Meselesi</t>
+          <t>er-Risaletü’l Alaiyye fi’l Hikemi’l İlahiyye (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256763753</t>
+          <t>9786256763746</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadreddin Yüksel Hayatı, Mücadelesi ve Makaleleri (Ciltli)</t>
+          <t>Parlak Kılıç (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258230949</t>
+          <t>9786256763739</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Feydu’l Bari Ala Sahıhi’l Buhari 1. Cilt (Ciltli)</t>
+          <t>Talak Ahkamı Bir Lafızla Verilen Üç Talak Meselesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256763647</t>
+          <t>9786256763753</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İmam Muhammed Eş-Şeybani - Hayatı ve Eserleri</t>
+          <t>Molla Sadreddin Yüksel Hayatı, Mücadelesi ve Makaleleri (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256763654</t>
+          <t>9786258230949</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İmam Hasan b. Ziyad El-Lu'lui ve İmam Muhammed b. Şuca' Es-Selci</t>
+          <t>Feydu’l Bari Ala Sahıhi’l Buhari 1. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258230291</t>
+          <t>9786256763647</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mukaddimat (Ciltli)</t>
+          <t>İmam Muhammed Eş-Şeybani - Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258230642</t>
+          <t>9786256763654</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nebevi Metottan Alınacak Dersler</t>
+          <t>İmam Hasan b. Ziyad El-Lu'lui ve İmam Muhammed b. Şuca' Es-Selci</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258230635</t>
+          <t>9786258230291</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Neo Şiiliğin Hakikati</t>
+          <t>Mukaddimat (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258230994</t>
+          <t>9786258230642</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Mealcilerin Safsataları</t>
+          <t>Nebevi Metottan Alınacak Dersler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258230918</t>
+          <t>9786258230635</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yeni İlm-i Kelam</t>
+          <t>Neo Şiiliğin Hakikati</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258230796</t>
+          <t>9786258230994</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İmam Ebu Ca’fer Et-tahavi</t>
+          <t>Mealcilerin Safsataları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258230758</t>
+          <t>9786258230918</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tarihten İbretler</t>
+          <t>Yeni İlm-i Kelam</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258230611</t>
+          <t>9786258230796</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Makalatu'l Kevseri (Ciltli)</t>
+          <t>İmam Ebu Ca’fer Et-tahavi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>2000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258230628</t>
+          <t>9786258230758</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>El-Letaifu’l Beyaniyye fi’d-Dekaiki’l Kur’aniyye Suretü Yusuf</t>
+          <t>Tarihten İbretler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258230529</t>
+          <t>9786258230611</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ed-Difa’ ani’l Ehadısi’s Sahıha (Ciltli)</t>
+          <t>Makalatu'l Kevseri (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258230567</t>
+          <t>9786258230628</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Der Einfluss der edlen Hadīṯe auf die Meinungsverschiedenheiten unter den Rechtsgelehrten</t>
+          <t>El-Letaifu’l Beyaniyye fi’d-Dekaiki’l Kur’aniyye Suretü Yusuf</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258230475</t>
+          <t>9786258230529</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygambere Veya Sahabilerden Birine Sövmenin Hükmü</t>
+          <t>Ed-Difa’ ani’l Ehadısi’s Sahıha (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258230482</t>
+          <t>9786258230567</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Et-Tasrih</t>
+          <t>Der Einfluss der edlen Hadīṯe auf die Meinungsverschiedenheiten unter den Rechtsgelehrten</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257138758</t>
+          <t>9786258230475</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>El-Vuduh Ve'l-ibham F''l-Elfazi İnde'l-Usuliyyîn</t>
+          <t>Hz. Peygambere Veya Sahabilerden Birine Sövmenin Hükmü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257138765</t>
+          <t>9786258230482</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Turuku Delaleti'l-elfaz Ale'l-ahkami'l-muttefik Aleyha İnde'l-usuliyyin</t>
+          <t>Et-Tasrih</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257138925</t>
+          <t>9786257138758</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kader Meselesindeki Hatalı Görüşlerin Tashihi</t>
+          <t>El-Vuduh Ve'l-ibham F''l-Elfazi İnde'l-Usuliyyîn</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257138956</t>
+          <t>9786257138765</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İmam Ebu Yusuf Hayatı, Eserleri Ve Fıkhi Görüşleri</t>
+          <t>Turuku Delaleti'l-elfaz Ale'l-ahkami'l-muttefik Aleyha İnde'l-usuliyyin</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257138444</t>
+          <t>9786257138925</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ezberlenmesi Kolay Yüz Sahih Hadis-i Şerif'den Dersler ve Öğütler</t>
+          <t>Kader Meselesindeki Hatalı Görüşlerin Tashihi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>70</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257138222</t>
+          <t>9786257138956</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kitabu't-Tevhid Şerhi - Sahih-i Buhari</t>
+          <t>İmam Ebu Yusuf Hayatı, Eserleri Ve Fıkhi Görüşleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257138239</t>
+          <t>9786257138444</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tekfir Ahkamı ve Zaruriyyat-ı Diniyye Meseleleri</t>
+          <t>Ezberlenmesi Kolay Yüz Sahih Hadis-i Şerif'den Dersler ve Öğütler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257138055</t>
+          <t>9786257138222</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Te’nibu’l Hatib (Ciltli)</t>
+          <t>Kitabu't-Tevhid Şerhi - Sahih-i Buhari</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257138109</t>
+          <t>9786257138239</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kitabu’l-İman Şerhi - Sahih-i Buhari</t>
+          <t>Tekfir Ahkamı ve Zaruriyyat-ı Diniyye Meseleleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056992902</t>
+          <t>9786257138055</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Hanefi İmamların Müteşabihat Karşısındaki Tutumları</t>
+          <t>Te’nibu’l Hatib (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257138048</t>
+          <t>9786257138109</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Keşfu’l Esrar Fi Şerh-i Risale-i Birgivi</t>
+          <t>Kitabu’l-İman Şerhi - Sahih-i Buhari</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
+          <t>9786056992902</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Hanefi İmamların Müteşabihat Karşısındaki Tutumları</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786257138048</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Keşfu’l Esrar Fi Şerh-i Risale-i Birgivi</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
           <t>9786056992940</t>
         </is>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Hanefilerin Fıkhi Konularda Sünnetten Delilleri (Ciltli)</t>
         </is>
       </c>
-      <c r="C49" s="1">
+      <c r="C51" s="1">
         <v>350</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>