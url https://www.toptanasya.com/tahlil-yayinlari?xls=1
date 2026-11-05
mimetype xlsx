--- v3 (2026-07-03)
+++ v4 (2026-11-05)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057850904</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Taçlandıran Yolculuk</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786258640106</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kalbin Acayip Halleri</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057850935</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -244,81 +244,81 @@
         <is>
           <t>9786057850775</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>El-Ezkar (Cep Boy, 2 Cilt)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>1400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786258640021</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Tufan Sancağı Altında</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057850942</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Kur’an’da Her Şey Var</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057850911</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Dilin Afetleri Dil Belası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057850928</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>İki Şehveti Dizginlemek: Mide ve Cinsellik</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786059494632</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -409,51 +409,51 @@
         <is>
           <t>9786057850690</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Siyer-i Nebi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057850683</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Demirle İnen Şifa – Hadid Suresinden Dersler ve Tefekkür Pencereleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057850195</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Et-Tibyan (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057850645</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
@@ -499,51 +499,51 @@
         <is>
           <t>9786059494687</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Medine Yollarında</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786056259692</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Şifa-i Şerif Şerhi (Lüx Termo Deri Kapak - 3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>5100</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057850638</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Kur'an’ın İncileri Kehf Suresinden Dersler</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057850362</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
@@ -604,66 +604,66 @@
         <is>
           <t>9786057850331</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Fatihatü’l Ulüm – İlimlere Giriş (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057850607</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Kur'an’ın Kıssaları; Kur’an Bir Şeyi Nasıl Örnekler?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>290</v>
+        <v>330</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786057850553</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kur'an’ın İncileri Yusuf Suresinden Dersler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786057850454</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kur'an Surelerinin Hedef ve Gayeleri</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059494618</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
@@ -694,51 +694,51 @@
         <is>
           <t>9786055271459</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizin Dilinden Kıssalar</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786058776838</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Hikayelerle Çocuklara 40 Hadis</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786056076596</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Hatırlı Satırlar</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786056139116</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
@@ -1009,51 +1009,51 @@
         <is>
           <t>9786059494878</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Kitabü's - Sünne (Deri Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>1450</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786059494724</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Sevgi Peygamberi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786059494700</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizin Güzel Huyları</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786059494670</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
@@ -1084,66 +1084,66 @@
         <is>
           <t>9786059494656</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Dinmeyen Gözyaşları</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786059494663</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Nur Dağında Bir Işık</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786059494694</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Ebu Cendel'in Zincirleri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786059494649</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Kızlar Aramızda Kalsın</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786059494526</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
@@ -1189,51 +1189,51 @@
         <is>
           <t>9786059494434</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Elhamdülillah Müslümanım</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059494342</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Gençler İçin Peygamberimizin Hayatı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>375</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786055271527</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Özlenen Gencin Örnek Ahlakı</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059494120</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
@@ -1519,51 +1519,51 @@
         <is>
           <t>9786055271183</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizden 101 Hatıra</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786055271176</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Peygamberimin Sevdiği Müslüman</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>650</v>
+        <v>865</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786056259630</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>On Sekiz Bin Alemin Mustafa'sı</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786056076534</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>